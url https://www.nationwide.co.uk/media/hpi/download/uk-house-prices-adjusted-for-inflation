--- v3 (2026-07-15)
+++ v4 (2026-10-04)
@@ -3,87 +3,87 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\HPD\Press\Website files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F908CAE5-7604-4ED4-87BF-D01748EA0E6C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E6EE4936-F2F7-4289-9F7D-BB9F33431482}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="RealHP" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">RealHP!$A$1:$M$223</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">RealHP!$A$1:$M$224</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">RealHP!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="221" uniqueCount="221">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="222">
   <si>
     <t>1975 Q1</t>
   </si>
   <si>
     <t>1975 Q2</t>
   </si>
   <si>
     <t>1975 Q3</t>
   </si>
   <si>
     <t>1975 Q4</t>
   </si>
   <si>
     <t>1976 Q1</t>
   </si>
   <si>
     <t>1976 Q2</t>
   </si>
   <si>
     <t>1976 Q3</t>
   </si>
   <si>
     <t>1976 Q4</t>
   </si>
   <si>
@@ -729,54 +729,57 @@
   <si>
     <t>2024 Q2</t>
   </si>
   <si>
     <t>2024 Q3</t>
   </si>
   <si>
     <t>2024 Q4</t>
   </si>
   <si>
     <t>2025 Q1</t>
   </si>
   <si>
     <t>2025 Q2</t>
   </si>
   <si>
     <t>2025 Q3</t>
   </si>
   <si>
     <t>2025 Q4</t>
   </si>
   <si>
     <t>2026 Q1</t>
   </si>
   <si>
-    <t>The buy this amount of 'retail goods' today would require c£329,465</t>
-[...1 lines deleted...]
-  <si>
     <t>2026 Q2</t>
+  </si>
+  <si>
+    <t>2026 Q3</t>
+  </si>
+  <si>
+    <t>The buy this amount of 'retail goods' today would require c£338,706</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="&quot;£&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="0.000%"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -936,1938 +939,1938 @@
           <c:h val="0.71133137769543509"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="0"/>
           <c:tx>
             <c:v>Trend</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="19050">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>RealHP!$A$57:$A$209</c:f>
+              <c:f>RealHP!$A$58:$A$210</c:f>
               <c:strCache>
                 <c:ptCount val="153"/>
                 <c:pt idx="0">
-                  <c:v>1988 Q2</c:v>
+                  <c:v>1988 Q3</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1988 Q3</c:v>
+                  <c:v>1988 Q4</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1988 Q4</c:v>
+                  <c:v>1989 Q1</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1989 Q1</c:v>
+                  <c:v>1989 Q2</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>1989 Q2</c:v>
+                  <c:v>1989 Q3</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>1989 Q3</c:v>
+                  <c:v>1989 Q4</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>1989 Q4</c:v>
+                  <c:v>1990 Q1</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>1990 Q1</c:v>
+                  <c:v>1990 Q2</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>1990 Q2</c:v>
+                  <c:v>1990 Q3</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>1990 Q3</c:v>
+                  <c:v>1990 Q4</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>1990 Q4</c:v>
+                  <c:v>1991 Q1</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>1991 Q1</c:v>
+                  <c:v>1991 Q2</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>1991 Q2</c:v>
+                  <c:v>1991 Q3</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>1991 Q3</c:v>
+                  <c:v>1991 Q4</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>1991 Q4</c:v>
+                  <c:v>1992 Q1</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>1992 Q1</c:v>
+                  <c:v>1992 Q2</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>1992 Q2</c:v>
+                  <c:v>1992 Q3</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>1992 Q3</c:v>
+                  <c:v>1992 Q4</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>1992 Q4</c:v>
+                  <c:v>1993 Q1</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>1993 Q1</c:v>
+                  <c:v>1993 Q2</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>1993 Q2</c:v>
+                  <c:v>1993 Q3</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>1993 Q3</c:v>
+                  <c:v>1993 Q4</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>1993 Q4</c:v>
+                  <c:v>1994 Q1</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>1994 Q1</c:v>
+                  <c:v>1994 Q2</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>1994 Q2</c:v>
+                  <c:v>1994 Q3</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>1994 Q3</c:v>
+                  <c:v>1994 Q4</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>1994 Q4</c:v>
+                  <c:v>1995 Q1</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>1995 Q1</c:v>
+                  <c:v>1995 Q2</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>1995 Q2</c:v>
+                  <c:v>1995 Q3</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>1995 Q3</c:v>
+                  <c:v>1995 Q4</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>1995 Q4</c:v>
+                  <c:v>1996 Q1</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>1996 Q1</c:v>
+                  <c:v>1996 Q2</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>1996 Q2</c:v>
+                  <c:v>1996 Q3</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>1996 Q3</c:v>
+                  <c:v>1996 Q4</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>1996 Q4</c:v>
+                  <c:v>1997 Q1</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>1997 Q1</c:v>
+                  <c:v>1997 Q2</c:v>
                 </c:pt>
                 <c:pt idx="36">
-                  <c:v>1997 Q2</c:v>
+                  <c:v>1997 Q3</c:v>
                 </c:pt>
                 <c:pt idx="37">
-                  <c:v>1997 Q3</c:v>
+                  <c:v>1997 Q4</c:v>
                 </c:pt>
                 <c:pt idx="38">
-                  <c:v>1997 Q4</c:v>
+                  <c:v>1998 Q1</c:v>
                 </c:pt>
                 <c:pt idx="39">
-                  <c:v>1998 Q1</c:v>
+                  <c:v>1998 Q2</c:v>
                 </c:pt>
                 <c:pt idx="40">
-                  <c:v>1998 Q2</c:v>
+                  <c:v>1998 Q3</c:v>
                 </c:pt>
                 <c:pt idx="41">
-                  <c:v>1998 Q3</c:v>
+                  <c:v>1998 Q4</c:v>
                 </c:pt>
                 <c:pt idx="42">
-                  <c:v>1998 Q4</c:v>
+                  <c:v>1999 Q1</c:v>
                 </c:pt>
                 <c:pt idx="43">
-                  <c:v>1999 Q1</c:v>
+                  <c:v>1999 Q2</c:v>
                 </c:pt>
                 <c:pt idx="44">
-                  <c:v>1999 Q2</c:v>
+                  <c:v>1999 Q3</c:v>
                 </c:pt>
                 <c:pt idx="45">
-                  <c:v>1999 Q3</c:v>
+                  <c:v>1999 Q4</c:v>
                 </c:pt>
                 <c:pt idx="46">
-                  <c:v>1999 Q4</c:v>
+                  <c:v>2000 Q1</c:v>
                 </c:pt>
                 <c:pt idx="47">
-                  <c:v>2000 Q1</c:v>
+                  <c:v>2000 Q2</c:v>
                 </c:pt>
                 <c:pt idx="48">
-                  <c:v>2000 Q2</c:v>
+                  <c:v>2000 Q3</c:v>
                 </c:pt>
                 <c:pt idx="49">
-                  <c:v>2000 Q3</c:v>
+                  <c:v>2000 Q4</c:v>
                 </c:pt>
                 <c:pt idx="50">
-                  <c:v>2000 Q4</c:v>
+                  <c:v>2001 Q1</c:v>
                 </c:pt>
                 <c:pt idx="51">
-                  <c:v>2001 Q1</c:v>
+                  <c:v>2001 Q2</c:v>
                 </c:pt>
                 <c:pt idx="52">
-                  <c:v>2001 Q2</c:v>
+                  <c:v>2001 Q3</c:v>
                 </c:pt>
                 <c:pt idx="53">
-                  <c:v>2001 Q3</c:v>
+                  <c:v>2001 Q4</c:v>
                 </c:pt>
                 <c:pt idx="54">
-                  <c:v>2001 Q4</c:v>
+                  <c:v>2002 Q1</c:v>
                 </c:pt>
                 <c:pt idx="55">
-                  <c:v>2002 Q1</c:v>
+                  <c:v>2002 Q2</c:v>
                 </c:pt>
                 <c:pt idx="56">
-                  <c:v>2002 Q2</c:v>
+                  <c:v>2002 Q3</c:v>
                 </c:pt>
                 <c:pt idx="57">
-                  <c:v>2002 Q3</c:v>
+                  <c:v>2002 Q4</c:v>
                 </c:pt>
                 <c:pt idx="58">
-                  <c:v>2002 Q4</c:v>
+                  <c:v>2003 Q1</c:v>
                 </c:pt>
                 <c:pt idx="59">
-                  <c:v>2003 Q1</c:v>
+                  <c:v>2003 Q2</c:v>
                 </c:pt>
                 <c:pt idx="60">
-                  <c:v>2003 Q2</c:v>
+                  <c:v>2003 Q3</c:v>
                 </c:pt>
                 <c:pt idx="61">
-                  <c:v>2003 Q3</c:v>
+                  <c:v>2003 Q4</c:v>
                 </c:pt>
                 <c:pt idx="62">
-                  <c:v>2003 Q4</c:v>
+                  <c:v>2004 Q1</c:v>
                 </c:pt>
                 <c:pt idx="63">
-                  <c:v>2004 Q1</c:v>
+                  <c:v>2004 Q2</c:v>
                 </c:pt>
                 <c:pt idx="64">
-                  <c:v>2004 Q2</c:v>
+                  <c:v>2004 Q3</c:v>
                 </c:pt>
                 <c:pt idx="65">
-                  <c:v>2004 Q3</c:v>
+                  <c:v>2004 Q4</c:v>
                 </c:pt>
                 <c:pt idx="66">
-                  <c:v>2004 Q4</c:v>
+                  <c:v>2005 Q1</c:v>
                 </c:pt>
                 <c:pt idx="67">
-                  <c:v>2005 Q1</c:v>
+                  <c:v>2005 Q2</c:v>
                 </c:pt>
                 <c:pt idx="68">
-                  <c:v>2005 Q2</c:v>
+                  <c:v>2005 Q3</c:v>
                 </c:pt>
                 <c:pt idx="69">
-                  <c:v>2005 Q3</c:v>
+                  <c:v>2005 Q4</c:v>
                 </c:pt>
                 <c:pt idx="70">
-                  <c:v>2005 Q4</c:v>
+                  <c:v>2006 Q1</c:v>
                 </c:pt>
                 <c:pt idx="71">
-                  <c:v>2006 Q1</c:v>
+                  <c:v>2006 Q2</c:v>
                 </c:pt>
                 <c:pt idx="72">
-                  <c:v>2006 Q2</c:v>
+                  <c:v>2006 Q3</c:v>
                 </c:pt>
                 <c:pt idx="73">
-                  <c:v>2006 Q3</c:v>
+                  <c:v>2006 Q4</c:v>
                 </c:pt>
                 <c:pt idx="74">
-                  <c:v>2006 Q4</c:v>
+                  <c:v>2007 Q1</c:v>
                 </c:pt>
                 <c:pt idx="75">
-                  <c:v>2007 Q1</c:v>
+                  <c:v>2007 Q2</c:v>
                 </c:pt>
                 <c:pt idx="76">
-                  <c:v>2007 Q2</c:v>
+                  <c:v>2007 Q3</c:v>
                 </c:pt>
                 <c:pt idx="77">
-                  <c:v>2007 Q3</c:v>
+                  <c:v>2007 Q4</c:v>
                 </c:pt>
                 <c:pt idx="78">
-                  <c:v>2007 Q4</c:v>
+                  <c:v>2008 Q1</c:v>
                 </c:pt>
                 <c:pt idx="79">
-                  <c:v>2008 Q1</c:v>
+                  <c:v>2008 Q2</c:v>
                 </c:pt>
                 <c:pt idx="80">
-                  <c:v>2008 Q2</c:v>
+                  <c:v>2008 Q3</c:v>
                 </c:pt>
                 <c:pt idx="81">
-                  <c:v>2008 Q3</c:v>
+                  <c:v>2008 Q4</c:v>
                 </c:pt>
                 <c:pt idx="82">
-                  <c:v>2008 Q4</c:v>
+                  <c:v>2009 Q1</c:v>
                 </c:pt>
                 <c:pt idx="83">
-                  <c:v>2009 Q1</c:v>
+                  <c:v>2009 Q2</c:v>
                 </c:pt>
                 <c:pt idx="84">
-                  <c:v>2009 Q2</c:v>
+                  <c:v>2009 Q3</c:v>
                 </c:pt>
                 <c:pt idx="85">
-                  <c:v>2009 Q3</c:v>
+                  <c:v>2009 Q4</c:v>
                 </c:pt>
                 <c:pt idx="86">
-                  <c:v>2009 Q4</c:v>
+                  <c:v>2010 Q1</c:v>
                 </c:pt>
                 <c:pt idx="87">
-                  <c:v>2010 Q1</c:v>
+                  <c:v>2010 Q2</c:v>
                 </c:pt>
                 <c:pt idx="88">
-                  <c:v>2010 Q2</c:v>
+                  <c:v>2010 Q3</c:v>
                 </c:pt>
                 <c:pt idx="89">
-                  <c:v>2010 Q3</c:v>
+                  <c:v>2010 Q4</c:v>
                 </c:pt>
                 <c:pt idx="90">
-                  <c:v>2010 Q4</c:v>
+                  <c:v>2011 Q1</c:v>
                 </c:pt>
                 <c:pt idx="91">
-                  <c:v>2011 Q1</c:v>
+                  <c:v>2011 Q2</c:v>
                 </c:pt>
                 <c:pt idx="92">
-                  <c:v>2011 Q2</c:v>
+                  <c:v>2011 Q3</c:v>
                 </c:pt>
                 <c:pt idx="93">
-                  <c:v>2011 Q3</c:v>
+                  <c:v>2011 Q4</c:v>
                 </c:pt>
                 <c:pt idx="94">
-                  <c:v>2011 Q4</c:v>
+                  <c:v>2012 Q1</c:v>
                 </c:pt>
                 <c:pt idx="95">
-                  <c:v>2012 Q1</c:v>
+                  <c:v>2012 Q2</c:v>
                 </c:pt>
                 <c:pt idx="96">
-                  <c:v>2012 Q2</c:v>
+                  <c:v>2012 Q3</c:v>
                 </c:pt>
                 <c:pt idx="97">
-                  <c:v>2012 Q3</c:v>
+                  <c:v>2012 Q4</c:v>
                 </c:pt>
                 <c:pt idx="98">
-                  <c:v>2012 Q4</c:v>
+                  <c:v>2013 Q1</c:v>
                 </c:pt>
                 <c:pt idx="99">
-                  <c:v>2013 Q1</c:v>
+                  <c:v>2013 Q2</c:v>
                 </c:pt>
                 <c:pt idx="100">
-                  <c:v>2013 Q2</c:v>
+                  <c:v>2013 Q3</c:v>
                 </c:pt>
                 <c:pt idx="101">
-                  <c:v>2013 Q3</c:v>
+                  <c:v>2013 Q4</c:v>
                 </c:pt>
                 <c:pt idx="102">
-                  <c:v>2013 Q4</c:v>
+                  <c:v>2014 Q1</c:v>
                 </c:pt>
                 <c:pt idx="103">
-                  <c:v>2014 Q1</c:v>
+                  <c:v>2014 Q2</c:v>
                 </c:pt>
                 <c:pt idx="104">
-                  <c:v>2014 Q2</c:v>
+                  <c:v>2014 Q3</c:v>
                 </c:pt>
                 <c:pt idx="105">
-                  <c:v>2014 Q3</c:v>
+                  <c:v>2014 Q4</c:v>
                 </c:pt>
                 <c:pt idx="106">
-                  <c:v>2014 Q4</c:v>
+                  <c:v>2015 Q1</c:v>
                 </c:pt>
                 <c:pt idx="107">
-                  <c:v>2015 Q1</c:v>
+                  <c:v>2015 Q2</c:v>
                 </c:pt>
                 <c:pt idx="108">
-                  <c:v>2015 Q2</c:v>
+                  <c:v>2015 Q3</c:v>
                 </c:pt>
                 <c:pt idx="109">
-                  <c:v>2015 Q3</c:v>
+                  <c:v>2015 Q4</c:v>
                 </c:pt>
                 <c:pt idx="110">
-                  <c:v>2015 Q4</c:v>
+                  <c:v>2016 Q1</c:v>
                 </c:pt>
                 <c:pt idx="111">
-                  <c:v>2016 Q1</c:v>
+                  <c:v>2016 Q2</c:v>
                 </c:pt>
                 <c:pt idx="112">
-                  <c:v>2016 Q2</c:v>
+                  <c:v>2016 Q3</c:v>
                 </c:pt>
                 <c:pt idx="113">
-                  <c:v>2016 Q3</c:v>
+                  <c:v>2016 Q4</c:v>
                 </c:pt>
                 <c:pt idx="114">
-                  <c:v>2016 Q4</c:v>
+                  <c:v>2017 Q1</c:v>
                 </c:pt>
                 <c:pt idx="115">
-                  <c:v>2017 Q1</c:v>
+                  <c:v>2017 Q2</c:v>
                 </c:pt>
                 <c:pt idx="116">
-                  <c:v>2017 Q2</c:v>
+                  <c:v>2017 Q3</c:v>
                 </c:pt>
                 <c:pt idx="117">
-                  <c:v>2017 Q3</c:v>
+                  <c:v>2017 Q4</c:v>
                 </c:pt>
                 <c:pt idx="118">
-                  <c:v>2017 Q4</c:v>
+                  <c:v>2018 Q1</c:v>
                 </c:pt>
                 <c:pt idx="119">
-                  <c:v>2018 Q1</c:v>
+                  <c:v>2018 Q2</c:v>
                 </c:pt>
                 <c:pt idx="120">
-                  <c:v>2018 Q2</c:v>
+                  <c:v>2018 Q3</c:v>
                 </c:pt>
                 <c:pt idx="121">
-                  <c:v>2018 Q3</c:v>
+                  <c:v>2018 Q4</c:v>
                 </c:pt>
                 <c:pt idx="122">
-                  <c:v>2018 Q4</c:v>
+                  <c:v>2019 Q1</c:v>
                 </c:pt>
                 <c:pt idx="123">
-                  <c:v>2019 Q1</c:v>
+                  <c:v>2019 Q2</c:v>
                 </c:pt>
                 <c:pt idx="124">
-                  <c:v>2019 Q2</c:v>
+                  <c:v>2019 Q3</c:v>
                 </c:pt>
                 <c:pt idx="125">
-                  <c:v>2019 Q3</c:v>
+                  <c:v>2019 Q4</c:v>
                 </c:pt>
                 <c:pt idx="126">
-                  <c:v>2019 Q4</c:v>
+                  <c:v>2020 Q1</c:v>
                 </c:pt>
                 <c:pt idx="127">
-                  <c:v>2020 Q1</c:v>
+                  <c:v>2020 Q2</c:v>
                 </c:pt>
                 <c:pt idx="128">
-                  <c:v>2020 Q2</c:v>
+                  <c:v>2020 Q3</c:v>
                 </c:pt>
                 <c:pt idx="129">
-                  <c:v>2020 Q3</c:v>
+                  <c:v>2020 Q4</c:v>
                 </c:pt>
                 <c:pt idx="130">
-                  <c:v>2020 Q4</c:v>
+                  <c:v>2021 Q1</c:v>
                 </c:pt>
                 <c:pt idx="131">
-                  <c:v>2021 Q1</c:v>
+                  <c:v>2021 Q2</c:v>
                 </c:pt>
                 <c:pt idx="132">
-                  <c:v>2021 Q2</c:v>
+                  <c:v>2021 Q3</c:v>
                 </c:pt>
                 <c:pt idx="133">
-                  <c:v>2021 Q3</c:v>
+                  <c:v>2021 Q4</c:v>
                 </c:pt>
                 <c:pt idx="134">
-                  <c:v>2021 Q4</c:v>
+                  <c:v>2022 Q1</c:v>
                 </c:pt>
                 <c:pt idx="135">
-                  <c:v>2022 Q1</c:v>
+                  <c:v>2022 Q2</c:v>
                 </c:pt>
                 <c:pt idx="136">
-                  <c:v>2022 Q2</c:v>
+                  <c:v>2022 Q3</c:v>
                 </c:pt>
                 <c:pt idx="137">
-                  <c:v>2022 Q3</c:v>
+                  <c:v>2022 Q4</c:v>
                 </c:pt>
                 <c:pt idx="138">
-                  <c:v>2022 Q4</c:v>
+                  <c:v>2023 Q1</c:v>
                 </c:pt>
                 <c:pt idx="139">
-                  <c:v>2023 Q1</c:v>
+                  <c:v>2023 Q2</c:v>
                 </c:pt>
                 <c:pt idx="140">
-                  <c:v>2023 Q2</c:v>
+                  <c:v>2023 Q3</c:v>
                 </c:pt>
                 <c:pt idx="141">
-                  <c:v>2023 Q3</c:v>
+                  <c:v>2023 Q4</c:v>
                 </c:pt>
                 <c:pt idx="142">
-                  <c:v>2023 Q4</c:v>
+                  <c:v>2024 Q1</c:v>
                 </c:pt>
                 <c:pt idx="143">
-                  <c:v>2024 Q1</c:v>
+                  <c:v>2024 Q2</c:v>
                 </c:pt>
                 <c:pt idx="144">
-                  <c:v>2024 Q2</c:v>
+                  <c:v>2024 Q3</c:v>
                 </c:pt>
                 <c:pt idx="145">
-                  <c:v>2024 Q3</c:v>
+                  <c:v>2024 Q4</c:v>
                 </c:pt>
                 <c:pt idx="146">
-                  <c:v>2024 Q4</c:v>
+                  <c:v>2025 Q1</c:v>
                 </c:pt>
                 <c:pt idx="147">
-                  <c:v>2025 Q1</c:v>
+                  <c:v>2025 Q2</c:v>
                 </c:pt>
                 <c:pt idx="148">
-                  <c:v>2025 Q2</c:v>
+                  <c:v>2025 Q3</c:v>
                 </c:pt>
                 <c:pt idx="149">
-                  <c:v>2025 Q3</c:v>
+                  <c:v>2025 Q4</c:v>
                 </c:pt>
                 <c:pt idx="150">
-                  <c:v>2025 Q4</c:v>
+                  <c:v>2026 Q1</c:v>
                 </c:pt>
                 <c:pt idx="151">
-                  <c:v>2026 Q1</c:v>
+                  <c:v>2026 Q2</c:v>
                 </c:pt>
                 <c:pt idx="152">
-                  <c:v>2026 Q2</c:v>
+                  <c:v>2026 Q3</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>RealHP!$D$57:$D$209</c:f>
+              <c:f>RealHP!$D$58:$D$210</c:f>
               <c:numCache>
                 <c:formatCode>"£"#,##0</c:formatCode>
                 <c:ptCount val="153"/>
                 <c:pt idx="0">
-                  <c:v>163825.93574373552</c:v>
+                  <c:v>167148.91437615428</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>164712.98868415321</c:v>
+                  <c:v>168053.9599375416</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>165604.84466699231</c:v>
+                  <c:v>168963.90596430883</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>166501.5296988365</c:v>
+                  <c:v>169878.77899054656</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>167403.06992708478</c:v>
+                  <c:v>170798.60569401711</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>168309.49164071417</c:v>
+                  <c:v>171723.41289693225</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>169220.82127104598</c:v>
+                  <c:v>172653.22756673562</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>170137.08539251689</c:v>
+                  <c:v>173588.07681688882</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>171058.31072345353</c:v>
+                  <c:v>174527.98790766223</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>171984.52412685187</c:v>
+                  <c:v>175472.98824692995</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>172915.75261116039</c:v>
+                  <c:v>176423.10539096873</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>173852.02333106767</c:v>
+                  <c:v>177378.36704526187</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>174793.36358829422</c:v>
+                  <c:v>178338.80106530688</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>175739.80083238869</c:v>
+                  <c:v>179304.43545742781</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>176691.36266152814</c:v>
+                  <c:v>180275.29837959202</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>177648.07682332295</c:v>
+                  <c:v>181251.41814223106</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>178609.97121562588</c:v>
+                  <c:v>182232.82320906641</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>179577.07388734553</c:v>
+                  <c:v>183219.54219793936</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>180549.41303926441</c:v>
+                  <c:v>184211.60388164551</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>181527.01702486101</c:v>
+                  <c:v>185209.03718877389</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>182509.91435113686</c:v>
+                  <c:v>186211.87120455041</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>183498.13367944767</c:v>
+                  <c:v>187220.13517168598</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>184491.70382633898</c:v>
+                  <c:v>188233.85849122939</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>185490.65376438678</c:v>
+                  <c:v>189253.07072342443</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>186495.01262304198</c:v>
+                  <c:v>190277.80158857201</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>187504.80968948011</c:v>
+                  <c:v>191308.08096789682</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>188520.07440945518</c:v>
+                  <c:v>192343.93890441849</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>189540.83638815832</c:v>
+                  <c:v>193385.40560382794</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>190567.12539108124</c:v>
+                  <c:v>194432.51143536781</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>191598.97134488387</c:v>
+                  <c:v>195485.28693271845</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>192636.40433826743</c:v>
+                  <c:v>196543.76279488788</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>193679.45462285148</c:v>
+                  <c:v>197607.96988710729</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>194728.15261405628</c:v>
+                  <c:v>198677.93924173087</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>195782.52889198947</c:v>
+                  <c:v>199753.70205914087</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>196842.61420233813</c:v>
+                  <c:v>200835.28970865722</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>197908.43945726493</c:v>
+                  <c:v>201922.73372945242</c:v>
                 </c:pt>
                 <c:pt idx="36">
-                  <c:v>198980.03573630989</c:v>
+                  <c:v>203016.06583147118</c:v>
                 </c:pt>
                 <c:pt idx="37">
-                  <c:v>200057.4342872964</c:v>
+                  <c:v>204115.31789635509</c:v>
                 </c:pt>
                 <c:pt idx="38">
-                  <c:v>201140.6665272426</c:v>
+                  <c:v>205220.52197837224</c:v>
                 </c:pt>
                 <c:pt idx="39">
-                  <c:v>202229.76404327733</c:v>
+                  <c:v>206331.710305352</c:v>
                 </c:pt>
                 <c:pt idx="40">
-                  <c:v>203324.75859356133</c:v>
+                  <c:v>207448.91527962466</c:v>
                 </c:pt>
                 <c:pt idx="41">
-                  <c:v>204425.68210821328</c:v>
+                  <c:v>208572.16947896645</c:v>
                 </c:pt>
                 <c:pt idx="42">
-                  <c:v>205532.56669024087</c:v>
+                  <c:v>209701.50565754948</c:v>
                 </c:pt>
                 <c:pt idx="43">
-                  <c:v>206645.44461647698</c:v>
+                  <c:v>210836.95674689667</c:v>
                 </c:pt>
                 <c:pt idx="44">
-                  <c:v>207764.34833852074</c:v>
+                  <c:v>211978.55585684229</c:v>
                 </c:pt>
                 <c:pt idx="45">
-                  <c:v>208889.31048368401</c:v>
+                  <c:v>213126.33627649726</c:v>
                 </c:pt>
                 <c:pt idx="46">
-                  <c:v>210020.36385594265</c:v>
+                  <c:v>214280.33147521989</c:v>
                 </c:pt>
                 <c:pt idx="47">
-                  <c:v>211157.54143689314</c:v>
+                  <c:v>215440.57510359207</c:v>
                 </c:pt>
                 <c:pt idx="48">
-                  <c:v>212300.87638671431</c:v>
+                  <c:v>216607.1009944001</c:v>
                 </c:pt>
                 <c:pt idx="49">
-                  <c:v>213450.40204513431</c:v>
+                  <c:v>217779.94316362168</c:v>
                 </c:pt>
                 <c:pt idx="50">
-                  <c:v>214606.15193240278</c:v>
+                  <c:v>218959.13581141754</c:v>
                 </c:pt>
                 <c:pt idx="51">
-                  <c:v>215768.15975026836</c:v>
+                  <c:v>220144.71332312888</c:v>
                 </c:pt>
                 <c:pt idx="52">
-                  <c:v>216936.45938296136</c:v>
+                  <c:v>221336.71027027987</c:v>
                 </c:pt>
                 <c:pt idx="53">
-                  <c:v>218111.08489818181</c:v>
+                  <c:v>222535.16141158607</c:v>
                 </c:pt>
                 <c:pt idx="54">
-                  <c:v>219292.07054809303</c:v>
+                  <c:v>223740.10169396762</c:v>
                 </c:pt>
                 <c:pt idx="55">
-                  <c:v>220479.45077032023</c:v>
+                  <c:v>224951.56625356851</c:v>
                 </c:pt>
                 <c:pt idx="56">
-                  <c:v>221673.2601889548</c:v>
+                  <c:v>226169.59041678117</c:v>
                 </c:pt>
                 <c:pt idx="57">
-                  <c:v>222873.53361556397</c:v>
+                  <c:v>227394.2097012765</c:v>
                 </c:pt>
                 <c:pt idx="58">
-                  <c:v>224080.30605020595</c:v>
+                  <c:v>228625.45981703963</c:v>
                 </c:pt>
                 <c:pt idx="59">
-                  <c:v>225293.61268245048</c:v>
+                  <c:v>229863.37666741118</c:v>
                 </c:pt>
                 <c:pt idx="60">
-                  <c:v>226513.48889240483</c:v>
+                  <c:v>231107.99635013417</c:v>
                 </c:pt>
                 <c:pt idx="61">
-                  <c:v>227739.97025174575</c:v>
+                  <c:v>232359.3551584068</c:v>
                 </c:pt>
                 <c:pt idx="62">
-                  <c:v>228973.09252475665</c:v>
+                  <c:v>233617.48958194058</c:v>
                 </c:pt>
                 <c:pt idx="63">
-                  <c:v>230212.89166937035</c:v>
+                  <c:v>234882.43630802442</c:v>
                 </c:pt>
                 <c:pt idx="64">
-                  <c:v>231459.40383821772</c:v>
+                  <c:v>236154.23222259452</c:v>
                 </c:pt>
                 <c:pt idx="65">
-                  <c:v>232712.66537968197</c:v>
+                  <c:v>237432.91441130984</c:v>
                 </c:pt>
                 <c:pt idx="66">
-                  <c:v>233972.71283895845</c:v>
+                  <c:v>238718.52016063366</c:v>
                 </c:pt>
                 <c:pt idx="67">
-                  <c:v>235239.58295912039</c:v>
+                  <c:v>240011.08695892067</c:v>
                 </c:pt>
                 <c:pt idx="68">
-                  <c:v>236513.31268219021</c:v>
+                  <c:v>241310.65249751031</c:v>
                 </c:pt>
                 <c:pt idx="69">
-                  <c:v>237793.9391502169</c:v>
+                  <c:v>242617.25467182579</c:v>
                 </c:pt>
                 <c:pt idx="70">
-                  <c:v>239081.49970635903</c:v>
+                  <c:v>243930.93158247907</c:v>
                 </c:pt>
                 <c:pt idx="71">
-                  <c:v>240376.03189597366</c:v>
+                  <c:v>245251.72153638196</c:v>
                 </c:pt>
                 <c:pt idx="72">
-                  <c:v>241677.5734677111</c:v>
+                  <c:v>246579.66304786314</c:v>
                 </c:pt>
                 <c:pt idx="73">
-                  <c:v>242986.1623746159</c:v>
+                  <c:v>247914.79483979111</c:v>
                 </c:pt>
                 <c:pt idx="74">
-                  <c:v>244301.83677523324</c:v>
+                  <c:v>249257.15584470358</c:v>
                 </c:pt>
                 <c:pt idx="75">
-                  <c:v>245624.63503472193</c:v>
+                  <c:v>250606.78520594255</c:v>
                 </c:pt>
                 <c:pt idx="76">
-                  <c:v>246954.59572597287</c:v>
+                  <c:v>251963.72227879587</c:v>
                 </c:pt>
                 <c:pt idx="77">
-                  <c:v>248291.75763073412</c:v>
+                  <c:v>253328.00663164468</c:v>
                 </c:pt>
                 <c:pt idx="78">
-                  <c:v>249636.15974074154</c:v>
+                  <c:v>254699.67804711746</c:v>
                 </c:pt>
                 <c:pt idx="79">
-                  <c:v>250987.84125885603</c:v>
+                  <c:v>256078.77652324975</c:v>
                 </c:pt>
                 <c:pt idx="80">
-                  <c:v>252346.84160020621</c:v>
+                  <c:v>257465.34227465096</c:v>
                 </c:pt>
                 <c:pt idx="81">
-                  <c:v>253713.20039333857</c:v>
+                  <c:v>258859.41573367658</c:v>
                 </c:pt>
                 <c:pt idx="82">
-                  <c:v>255086.9574813722</c:v>
+                  <c:v>260261.03755160747</c:v>
                 </c:pt>
                 <c:pt idx="83">
-                  <c:v>256468.15292316111</c:v>
+                  <c:v>261670.24859983521</c:v>
                 </c:pt>
                 <c:pt idx="84">
-                  <c:v>257856.82699446238</c:v>
+                  <c:v>263087.08997105376</c:v>
                 </c:pt>
                 <c:pt idx="85">
-                  <c:v>259253.02018911022</c:v>
+                  <c:v>264511.60298045789</c:v>
                 </c:pt>
                 <c:pt idx="86">
-                  <c:v>260656.77322019709</c:v>
+                  <c:v>265943.82916694792</c:v>
                 </c:pt>
                 <c:pt idx="87">
-                  <c:v>262068.12702126097</c:v>
+                  <c:v>267383.810294341</c:v>
                 </c:pt>
                 <c:pt idx="88">
-                  <c:v>263487.12274747866</c:v>
+                  <c:v>268831.5883525887</c:v>
                 </c:pt>
                 <c:pt idx="89">
-                  <c:v>264913.80177686602</c:v>
+                  <c:v>270287.20555900194</c:v>
                 </c:pt>
                 <c:pt idx="90">
-                  <c:v>266348.20571148471</c:v>
+                  <c:v>271750.70435948152</c:v>
                 </c:pt>
                 <c:pt idx="91">
-                  <c:v>267790.37637865508</c:v>
+                  <c:v>273222.1274297561</c:v>
                 </c:pt>
                 <c:pt idx="92">
-                  <c:v>269240.35583217593</c:v>
+                  <c:v>274701.5176766268</c:v>
                 </c:pt>
                 <c:pt idx="93">
-                  <c:v>270698.18635355099</c:v>
+                  <c:v>276188.91823921795</c:v>
                 </c:pt>
                 <c:pt idx="94">
-                  <c:v>272163.91045322141</c:v>
+                  <c:v>277684.37249023543</c:v>
                 </c:pt>
                 <c:pt idx="95">
-                  <c:v>273637.57087180595</c:v>
+                  <c:v>279187.92403723113</c:v>
                 </c:pt>
                 <c:pt idx="96">
-                  <c:v>275119.21058134671</c:v>
+                  <c:v>280699.61672387458</c:v>
                 </c:pt>
                 <c:pt idx="97">
-                  <c:v>276608.8727865626</c:v>
+                  <c:v>282219.49463123188</c:v>
                 </c:pt>
                 <c:pt idx="98">
-                  <c:v>278106.60092610924</c:v>
+                  <c:v>283747.60207905038</c:v>
                 </c:pt>
                 <c:pt idx="99">
-                  <c:v>279612.4386738452</c:v>
+                  <c:v>285283.98362705146</c:v>
                 </c:pt>
                 <c:pt idx="100">
-                  <c:v>281126.42994010582</c:v>
+                  <c:v>286828.68407623004</c:v>
                 </c:pt>
                 <c:pt idx="101">
-                  <c:v>282648.61887298385</c:v>
+                  <c:v>288381.7484701607</c:v>
                 </c:pt>
                 <c:pt idx="102">
-                  <c:v>284179.04985961638</c:v>
+                  <c:v>289943.22209631104</c:v>
                 </c:pt>
                 <c:pt idx="103">
-                  <c:v>285717.76752747939</c:v>
+                  <c:v>291513.15048736287</c:v>
                 </c:pt>
                 <c:pt idx="104">
-                  <c:v>287264.81674568926</c:v>
+                  <c:v>293091.57942253916</c:v>
                 </c:pt>
                 <c:pt idx="105">
-                  <c:v>288820.24262631056</c:v>
+                  <c:v>294678.55492893961</c:v>
                 </c:pt>
                 <c:pt idx="106">
-                  <c:v>290384.09052567242</c:v>
+                  <c:v>296274.12328288227</c:v>
                 </c:pt>
                 <c:pt idx="107">
-                  <c:v>291956.40604569024</c:v>
+                  <c:v>297878.33101125358</c:v>
                 </c:pt>
                 <c:pt idx="108">
-                  <c:v>293537.235035196</c:v>
+                  <c:v>299491.22489286447</c:v>
                 </c:pt>
                 <c:pt idx="109">
-                  <c:v>295126.62359127519</c:v>
+                  <c:v>301112.85195981484</c:v>
                 </c:pt>
                 <c:pt idx="110">
-                  <c:v>296724.61806061061</c:v>
+                  <c:v>302743.25949886488</c:v>
                 </c:pt>
                 <c:pt idx="111">
-                  <c:v>298331.26504083426</c:v>
+                  <c:v>304382.4950528139</c:v>
                 </c:pt>
                 <c:pt idx="112">
-                  <c:v>299946.61138188589</c:v>
+                  <c:v>306030.60642188694</c:v>
                 </c:pt>
                 <c:pt idx="113">
-                  <c:v>301570.70418737928</c:v>
+                  <c:v>307687.64166512818</c:v>
                 </c:pt>
                 <c:pt idx="114">
-                  <c:v>303203.59081597574</c:v>
+                  <c:v>309353.64910180279</c:v>
                 </c:pt>
                 <c:pt idx="115">
-                  <c:v>304845.31888276513</c:v>
+                  <c:v>311028.67731280567</c:v>
                 </c:pt>
                 <c:pt idx="116">
-                  <c:v>306495.93626065407</c:v>
+                  <c:v>312712.77514207811</c:v>
                 </c:pt>
                 <c:pt idx="117">
-                  <c:v>308155.4910817623</c:v>
+                  <c:v>314405.99169803219</c:v>
                 </c:pt>
                 <c:pt idx="118">
-                  <c:v>309824.03173882607</c:v>
+                  <c:v>316108.37635498267</c:v>
                 </c:pt>
                 <c:pt idx="119">
-                  <c:v>311501.60688660917</c:v>
+                  <c:v>317819.97875458666</c:v>
                 </c:pt>
                 <c:pt idx="120">
-                  <c:v>313188.26544332167</c:v>
+                  <c:v>319540.84880729148</c:v>
                 </c:pt>
                 <c:pt idx="121">
-                  <c:v>314884.05659204663</c:v>
+                  <c:v>321271.03669378994</c:v>
                 </c:pt>
                 <c:pt idx="122">
-                  <c:v>316589.02978217421</c:v>
+                  <c:v>323010.5928664832</c:v>
                 </c:pt>
                 <c:pt idx="123">
-                  <c:v>318303.2347308434</c:v>
+                  <c:v>324759.56805095269</c:v>
                 </c:pt>
                 <c:pt idx="124">
-                  <c:v>320026.7214243919</c:v>
+                  <c:v>326518.01324743859</c:v>
                 </c:pt>
                 <c:pt idx="125">
-                  <c:v>321759.54011981387</c:v>
+                  <c:v>328285.97973232751</c:v>
                 </c:pt>
                 <c:pt idx="126">
-                  <c:v>323501.74134622526</c:v>
+                  <c:v>330063.51905964734</c:v>
                 </c:pt>
                 <c:pt idx="127">
-                  <c:v>325253.37590633723</c:v>
+                  <c:v>331850.68306257087</c:v>
                 </c:pt>
                 <c:pt idx="128">
-                  <c:v>327014.49487793772</c:v>
+                  <c:v>333647.52385492716</c:v>
                 </c:pt>
                 <c:pt idx="129">
-                  <c:v>328785.1496153808</c:v>
+                  <c:v>335454.09383272089</c:v>
                 </c:pt>
                 <c:pt idx="130">
-                  <c:v>330565.39175108395</c:v>
+                  <c:v>337270.44567566068</c:v>
                 </c:pt>
                 <c:pt idx="131">
-                  <c:v>332355.27319703408</c:v>
+                  <c:v>339096.63234869495</c:v>
                 </c:pt>
                 <c:pt idx="132">
-                  <c:v>334154.8461463009</c:v>
+                  <c:v>340932.7071035566</c:v>
                 </c:pt>
                 <c:pt idx="133">
-                  <c:v>335964.16307455924</c:v>
+                  <c:v>342778.72348031541</c:v>
                 </c:pt>
                 <c:pt idx="134">
-                  <c:v>337783.27674161887</c:v>
+                  <c:v>344634.73530893982</c:v>
                 </c:pt>
                 <c:pt idx="135">
-                  <c:v>339612.24019296316</c:v>
+                  <c:v>346500.79671086627</c:v>
                 </c:pt>
                 <c:pt idx="136">
-                  <c:v>341451.10676129611</c:v>
+                  <c:v>348376.9621005776</c:v>
                 </c:pt>
                 <c:pt idx="137">
-                  <c:v>343299.93006809708</c:v>
+                  <c:v>350263.28618718917</c:v>
                 </c:pt>
                 <c:pt idx="138">
-                  <c:v>345158.76402518456</c:v>
+                  <c:v>352159.82397604536</c:v>
                 </c:pt>
                 <c:pt idx="139">
-                  <c:v>347027.66283628863</c:v>
+                  <c:v>354066.63077032228</c:v>
                 </c:pt>
                 <c:pt idx="140">
-                  <c:v>348906.680998631</c:v>
+                  <c:v>355983.76217264123</c:v>
                 </c:pt>
                 <c:pt idx="141">
-                  <c:v>350795.87330451445</c:v>
+                  <c:v>357911.27408668975</c:v>
                 </c:pt>
                 <c:pt idx="142">
-                  <c:v>352695.29484292044</c:v>
+                  <c:v>359849.22271885187</c:v>
                 </c:pt>
                 <c:pt idx="143">
-                  <c:v>354605.0010011156</c:v>
+                  <c:v>361797.66457984695</c:v>
                 </c:pt>
                 <c:pt idx="144">
-                  <c:v>356525.04746626696</c:v>
+                  <c:v>363756.6564863777</c:v>
                 </c:pt>
                 <c:pt idx="145">
-                  <c:v>358455.49022706528</c:v>
+                  <c:v>365726.25556278706</c:v>
                 </c:pt>
                 <c:pt idx="146">
-                  <c:v>360396.38557535841</c:v>
+                  <c:v>367706.51924272353</c:v>
                 </c:pt>
                 <c:pt idx="147">
-                  <c:v>362347.79010779224</c:v>
+                  <c:v>369697.50527081633</c:v>
                 </c:pt>
                 <c:pt idx="148">
-                  <c:v>364309.76072746108</c:v>
+                  <c:v>371699.27170435927</c:v>
                 </c:pt>
                 <c:pt idx="149">
-                  <c:v>366282.35464556742</c:v>
+                  <c:v>373711.87691500329</c:v>
                 </c:pt>
                 <c:pt idx="150">
-                  <c:v>368265.62938308954</c:v>
+                  <c:v>375735.37959045888</c:v>
                 </c:pt>
                 <c:pt idx="151">
-                  <c:v>370259.64277245931</c:v>
+                  <c:v>377769.83873620752</c:v>
                 </c:pt>
                 <c:pt idx="152">
-                  <c:v>372264.45295924851</c:v>
+                  <c:v>379815.31367722212</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-911F-4B65-BC88-C39F418C2E41}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>Real House Price</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="19050">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>RealHP!$A$57:$A$209</c:f>
+              <c:f>RealHP!$A$58:$A$210</c:f>
               <c:strCache>
                 <c:ptCount val="153"/>
                 <c:pt idx="0">
-                  <c:v>1988 Q2</c:v>
+                  <c:v>1988 Q3</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1988 Q3</c:v>
+                  <c:v>1988 Q4</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1988 Q4</c:v>
+                  <c:v>1989 Q1</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1989 Q1</c:v>
+                  <c:v>1989 Q2</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>1989 Q2</c:v>
+                  <c:v>1989 Q3</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>1989 Q3</c:v>
+                  <c:v>1989 Q4</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>1989 Q4</c:v>
+                  <c:v>1990 Q1</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>1990 Q1</c:v>
+                  <c:v>1990 Q2</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>1990 Q2</c:v>
+                  <c:v>1990 Q3</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>1990 Q3</c:v>
+                  <c:v>1990 Q4</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>1990 Q4</c:v>
+                  <c:v>1991 Q1</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>1991 Q1</c:v>
+                  <c:v>1991 Q2</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>1991 Q2</c:v>
+                  <c:v>1991 Q3</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>1991 Q3</c:v>
+                  <c:v>1991 Q4</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>1991 Q4</c:v>
+                  <c:v>1992 Q1</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>1992 Q1</c:v>
+                  <c:v>1992 Q2</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>1992 Q2</c:v>
+                  <c:v>1992 Q3</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>1992 Q3</c:v>
+                  <c:v>1992 Q4</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>1992 Q4</c:v>
+                  <c:v>1993 Q1</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>1993 Q1</c:v>
+                  <c:v>1993 Q2</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>1993 Q2</c:v>
+                  <c:v>1993 Q3</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>1993 Q3</c:v>
+                  <c:v>1993 Q4</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>1993 Q4</c:v>
+                  <c:v>1994 Q1</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>1994 Q1</c:v>
+                  <c:v>1994 Q2</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>1994 Q2</c:v>
+                  <c:v>1994 Q3</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>1994 Q3</c:v>
+                  <c:v>1994 Q4</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>1994 Q4</c:v>
+                  <c:v>1995 Q1</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>1995 Q1</c:v>
+                  <c:v>1995 Q2</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>1995 Q2</c:v>
+                  <c:v>1995 Q3</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>1995 Q3</c:v>
+                  <c:v>1995 Q4</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>1995 Q4</c:v>
+                  <c:v>1996 Q1</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>1996 Q1</c:v>
+                  <c:v>1996 Q2</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>1996 Q2</c:v>
+                  <c:v>1996 Q3</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>1996 Q3</c:v>
+                  <c:v>1996 Q4</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>1996 Q4</c:v>
+                  <c:v>1997 Q1</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>1997 Q1</c:v>
+                  <c:v>1997 Q2</c:v>
                 </c:pt>
                 <c:pt idx="36">
-                  <c:v>1997 Q2</c:v>
+                  <c:v>1997 Q3</c:v>
                 </c:pt>
                 <c:pt idx="37">
-                  <c:v>1997 Q3</c:v>
+                  <c:v>1997 Q4</c:v>
                 </c:pt>
                 <c:pt idx="38">
-                  <c:v>1997 Q4</c:v>
+                  <c:v>1998 Q1</c:v>
                 </c:pt>
                 <c:pt idx="39">
-                  <c:v>1998 Q1</c:v>
+                  <c:v>1998 Q2</c:v>
                 </c:pt>
                 <c:pt idx="40">
-                  <c:v>1998 Q2</c:v>
+                  <c:v>1998 Q3</c:v>
                 </c:pt>
                 <c:pt idx="41">
-                  <c:v>1998 Q3</c:v>
+                  <c:v>1998 Q4</c:v>
                 </c:pt>
                 <c:pt idx="42">
-                  <c:v>1998 Q4</c:v>
+                  <c:v>1999 Q1</c:v>
                 </c:pt>
                 <c:pt idx="43">
-                  <c:v>1999 Q1</c:v>
+                  <c:v>1999 Q2</c:v>
                 </c:pt>
                 <c:pt idx="44">
-                  <c:v>1999 Q2</c:v>
+                  <c:v>1999 Q3</c:v>
                 </c:pt>
                 <c:pt idx="45">
-                  <c:v>1999 Q3</c:v>
+                  <c:v>1999 Q4</c:v>
                 </c:pt>
                 <c:pt idx="46">
-                  <c:v>1999 Q4</c:v>
+                  <c:v>2000 Q1</c:v>
                 </c:pt>
                 <c:pt idx="47">
-                  <c:v>2000 Q1</c:v>
+                  <c:v>2000 Q2</c:v>
                 </c:pt>
                 <c:pt idx="48">
-                  <c:v>2000 Q2</c:v>
+                  <c:v>2000 Q3</c:v>
                 </c:pt>
                 <c:pt idx="49">
-                  <c:v>2000 Q3</c:v>
+                  <c:v>2000 Q4</c:v>
                 </c:pt>
                 <c:pt idx="50">
-                  <c:v>2000 Q4</c:v>
+                  <c:v>2001 Q1</c:v>
                 </c:pt>
                 <c:pt idx="51">
-                  <c:v>2001 Q1</c:v>
+                  <c:v>2001 Q2</c:v>
                 </c:pt>
                 <c:pt idx="52">
-                  <c:v>2001 Q2</c:v>
+                  <c:v>2001 Q3</c:v>
                 </c:pt>
                 <c:pt idx="53">
-                  <c:v>2001 Q3</c:v>
+                  <c:v>2001 Q4</c:v>
                 </c:pt>
                 <c:pt idx="54">
-                  <c:v>2001 Q4</c:v>
+                  <c:v>2002 Q1</c:v>
                 </c:pt>
                 <c:pt idx="55">
-                  <c:v>2002 Q1</c:v>
+                  <c:v>2002 Q2</c:v>
                 </c:pt>
                 <c:pt idx="56">
-                  <c:v>2002 Q2</c:v>
+                  <c:v>2002 Q3</c:v>
                 </c:pt>
                 <c:pt idx="57">
-                  <c:v>2002 Q3</c:v>
+                  <c:v>2002 Q4</c:v>
                 </c:pt>
                 <c:pt idx="58">
-                  <c:v>2002 Q4</c:v>
+                  <c:v>2003 Q1</c:v>
                 </c:pt>
                 <c:pt idx="59">
-                  <c:v>2003 Q1</c:v>
+                  <c:v>2003 Q2</c:v>
                 </c:pt>
                 <c:pt idx="60">
-                  <c:v>2003 Q2</c:v>
+                  <c:v>2003 Q3</c:v>
                 </c:pt>
                 <c:pt idx="61">
-                  <c:v>2003 Q3</c:v>
+                  <c:v>2003 Q4</c:v>
                 </c:pt>
                 <c:pt idx="62">
-                  <c:v>2003 Q4</c:v>
+                  <c:v>2004 Q1</c:v>
                 </c:pt>
                 <c:pt idx="63">
-                  <c:v>2004 Q1</c:v>
+                  <c:v>2004 Q2</c:v>
                 </c:pt>
                 <c:pt idx="64">
-                  <c:v>2004 Q2</c:v>
+                  <c:v>2004 Q3</c:v>
                 </c:pt>
                 <c:pt idx="65">
-                  <c:v>2004 Q3</c:v>
+                  <c:v>2004 Q4</c:v>
                 </c:pt>
                 <c:pt idx="66">
-                  <c:v>2004 Q4</c:v>
+                  <c:v>2005 Q1</c:v>
                 </c:pt>
                 <c:pt idx="67">
-                  <c:v>2005 Q1</c:v>
+                  <c:v>2005 Q2</c:v>
                 </c:pt>
                 <c:pt idx="68">
-                  <c:v>2005 Q2</c:v>
+                  <c:v>2005 Q3</c:v>
                 </c:pt>
                 <c:pt idx="69">
-                  <c:v>2005 Q3</c:v>
+                  <c:v>2005 Q4</c:v>
                 </c:pt>
                 <c:pt idx="70">
-                  <c:v>2005 Q4</c:v>
+                  <c:v>2006 Q1</c:v>
                 </c:pt>
                 <c:pt idx="71">
-                  <c:v>2006 Q1</c:v>
+                  <c:v>2006 Q2</c:v>
                 </c:pt>
                 <c:pt idx="72">
-                  <c:v>2006 Q2</c:v>
+                  <c:v>2006 Q3</c:v>
                 </c:pt>
                 <c:pt idx="73">
-                  <c:v>2006 Q3</c:v>
+                  <c:v>2006 Q4</c:v>
                 </c:pt>
                 <c:pt idx="74">
-                  <c:v>2006 Q4</c:v>
+                  <c:v>2007 Q1</c:v>
                 </c:pt>
                 <c:pt idx="75">
-                  <c:v>2007 Q1</c:v>
+                  <c:v>2007 Q2</c:v>
                 </c:pt>
                 <c:pt idx="76">
-                  <c:v>2007 Q2</c:v>
+                  <c:v>2007 Q3</c:v>
                 </c:pt>
                 <c:pt idx="77">
-                  <c:v>2007 Q3</c:v>
+                  <c:v>2007 Q4</c:v>
                 </c:pt>
                 <c:pt idx="78">
-                  <c:v>2007 Q4</c:v>
+                  <c:v>2008 Q1</c:v>
                 </c:pt>
                 <c:pt idx="79">
-                  <c:v>2008 Q1</c:v>
+                  <c:v>2008 Q2</c:v>
                 </c:pt>
                 <c:pt idx="80">
-                  <c:v>2008 Q2</c:v>
+                  <c:v>2008 Q3</c:v>
                 </c:pt>
                 <c:pt idx="81">
-                  <c:v>2008 Q3</c:v>
+                  <c:v>2008 Q4</c:v>
                 </c:pt>
                 <c:pt idx="82">
-                  <c:v>2008 Q4</c:v>
+                  <c:v>2009 Q1</c:v>
                 </c:pt>
                 <c:pt idx="83">
-                  <c:v>2009 Q1</c:v>
+                  <c:v>2009 Q2</c:v>
                 </c:pt>
                 <c:pt idx="84">
-                  <c:v>2009 Q2</c:v>
+                  <c:v>2009 Q3</c:v>
                 </c:pt>
                 <c:pt idx="85">
-                  <c:v>2009 Q3</c:v>
+                  <c:v>2009 Q4</c:v>
                 </c:pt>
                 <c:pt idx="86">
-                  <c:v>2009 Q4</c:v>
+                  <c:v>2010 Q1</c:v>
                 </c:pt>
                 <c:pt idx="87">
-                  <c:v>2010 Q1</c:v>
+                  <c:v>2010 Q2</c:v>
                 </c:pt>
                 <c:pt idx="88">
-                  <c:v>2010 Q2</c:v>
+                  <c:v>2010 Q3</c:v>
                 </c:pt>
                 <c:pt idx="89">
-                  <c:v>2010 Q3</c:v>
+                  <c:v>2010 Q4</c:v>
                 </c:pt>
                 <c:pt idx="90">
-                  <c:v>2010 Q4</c:v>
+                  <c:v>2011 Q1</c:v>
                 </c:pt>
                 <c:pt idx="91">
-                  <c:v>2011 Q1</c:v>
+                  <c:v>2011 Q2</c:v>
                 </c:pt>
                 <c:pt idx="92">
-                  <c:v>2011 Q2</c:v>
+                  <c:v>2011 Q3</c:v>
                 </c:pt>
                 <c:pt idx="93">
-                  <c:v>2011 Q3</c:v>
+                  <c:v>2011 Q4</c:v>
                 </c:pt>
                 <c:pt idx="94">
-                  <c:v>2011 Q4</c:v>
+                  <c:v>2012 Q1</c:v>
                 </c:pt>
                 <c:pt idx="95">
-                  <c:v>2012 Q1</c:v>
+                  <c:v>2012 Q2</c:v>
                 </c:pt>
                 <c:pt idx="96">
-                  <c:v>2012 Q2</c:v>
+                  <c:v>2012 Q3</c:v>
                 </c:pt>
                 <c:pt idx="97">
-                  <c:v>2012 Q3</c:v>
+                  <c:v>2012 Q4</c:v>
                 </c:pt>
                 <c:pt idx="98">
-                  <c:v>2012 Q4</c:v>
+                  <c:v>2013 Q1</c:v>
                 </c:pt>
                 <c:pt idx="99">
-                  <c:v>2013 Q1</c:v>
+                  <c:v>2013 Q2</c:v>
                 </c:pt>
                 <c:pt idx="100">
-                  <c:v>2013 Q2</c:v>
+                  <c:v>2013 Q3</c:v>
                 </c:pt>
                 <c:pt idx="101">
-                  <c:v>2013 Q3</c:v>
+                  <c:v>2013 Q4</c:v>
                 </c:pt>
                 <c:pt idx="102">
-                  <c:v>2013 Q4</c:v>
+                  <c:v>2014 Q1</c:v>
                 </c:pt>
                 <c:pt idx="103">
-                  <c:v>2014 Q1</c:v>
+                  <c:v>2014 Q2</c:v>
                 </c:pt>
                 <c:pt idx="104">
-                  <c:v>2014 Q2</c:v>
+                  <c:v>2014 Q3</c:v>
                 </c:pt>
                 <c:pt idx="105">
-                  <c:v>2014 Q3</c:v>
+                  <c:v>2014 Q4</c:v>
                 </c:pt>
                 <c:pt idx="106">
-                  <c:v>2014 Q4</c:v>
+                  <c:v>2015 Q1</c:v>
                 </c:pt>
                 <c:pt idx="107">
-                  <c:v>2015 Q1</c:v>
+                  <c:v>2015 Q2</c:v>
                 </c:pt>
                 <c:pt idx="108">
-                  <c:v>2015 Q2</c:v>
+                  <c:v>2015 Q3</c:v>
                 </c:pt>
                 <c:pt idx="109">
-                  <c:v>2015 Q3</c:v>
+                  <c:v>2015 Q4</c:v>
                 </c:pt>
                 <c:pt idx="110">
-                  <c:v>2015 Q4</c:v>
+                  <c:v>2016 Q1</c:v>
                 </c:pt>
                 <c:pt idx="111">
-                  <c:v>2016 Q1</c:v>
+                  <c:v>2016 Q2</c:v>
                 </c:pt>
                 <c:pt idx="112">
-                  <c:v>2016 Q2</c:v>
+                  <c:v>2016 Q3</c:v>
                 </c:pt>
                 <c:pt idx="113">
-                  <c:v>2016 Q3</c:v>
+                  <c:v>2016 Q4</c:v>
                 </c:pt>
                 <c:pt idx="114">
-                  <c:v>2016 Q4</c:v>
+                  <c:v>2017 Q1</c:v>
                 </c:pt>
                 <c:pt idx="115">
-                  <c:v>2017 Q1</c:v>
+                  <c:v>2017 Q2</c:v>
                 </c:pt>
                 <c:pt idx="116">
-                  <c:v>2017 Q2</c:v>
+                  <c:v>2017 Q3</c:v>
                 </c:pt>
                 <c:pt idx="117">
-                  <c:v>2017 Q3</c:v>
+                  <c:v>2017 Q4</c:v>
                 </c:pt>
                 <c:pt idx="118">
-                  <c:v>2017 Q4</c:v>
+                  <c:v>2018 Q1</c:v>
                 </c:pt>
                 <c:pt idx="119">
-                  <c:v>2018 Q1</c:v>
+                  <c:v>2018 Q2</c:v>
                 </c:pt>
                 <c:pt idx="120">
-                  <c:v>2018 Q2</c:v>
+                  <c:v>2018 Q3</c:v>
                 </c:pt>
                 <c:pt idx="121">
-                  <c:v>2018 Q3</c:v>
+                  <c:v>2018 Q4</c:v>
                 </c:pt>
                 <c:pt idx="122">
-                  <c:v>2018 Q4</c:v>
+                  <c:v>2019 Q1</c:v>
                 </c:pt>
                 <c:pt idx="123">
-                  <c:v>2019 Q1</c:v>
+                  <c:v>2019 Q2</c:v>
                 </c:pt>
                 <c:pt idx="124">
-                  <c:v>2019 Q2</c:v>
+                  <c:v>2019 Q3</c:v>
                 </c:pt>
                 <c:pt idx="125">
-                  <c:v>2019 Q3</c:v>
+                  <c:v>2019 Q4</c:v>
                 </c:pt>
                 <c:pt idx="126">
-                  <c:v>2019 Q4</c:v>
+                  <c:v>2020 Q1</c:v>
                 </c:pt>
                 <c:pt idx="127">
-                  <c:v>2020 Q1</c:v>
+                  <c:v>2020 Q2</c:v>
                 </c:pt>
                 <c:pt idx="128">
-                  <c:v>2020 Q2</c:v>
+                  <c:v>2020 Q3</c:v>
                 </c:pt>
                 <c:pt idx="129">
-                  <c:v>2020 Q3</c:v>
+                  <c:v>2020 Q4</c:v>
                 </c:pt>
                 <c:pt idx="130">
-                  <c:v>2020 Q4</c:v>
+                  <c:v>2021 Q1</c:v>
                 </c:pt>
                 <c:pt idx="131">
-                  <c:v>2021 Q1</c:v>
+                  <c:v>2021 Q2</c:v>
                 </c:pt>
                 <c:pt idx="132">
-                  <c:v>2021 Q2</c:v>
+                  <c:v>2021 Q3</c:v>
                 </c:pt>
                 <c:pt idx="133">
-                  <c:v>2021 Q3</c:v>
+                  <c:v>2021 Q4</c:v>
                 </c:pt>
                 <c:pt idx="134">
-                  <c:v>2021 Q4</c:v>
+                  <c:v>2022 Q1</c:v>
                 </c:pt>
                 <c:pt idx="135">
-                  <c:v>2022 Q1</c:v>
+                  <c:v>2022 Q2</c:v>
                 </c:pt>
                 <c:pt idx="136">
-                  <c:v>2022 Q2</c:v>
+                  <c:v>2022 Q3</c:v>
                 </c:pt>
                 <c:pt idx="137">
-                  <c:v>2022 Q3</c:v>
+                  <c:v>2022 Q4</c:v>
                 </c:pt>
                 <c:pt idx="138">
-                  <c:v>2022 Q4</c:v>
+                  <c:v>2023 Q1</c:v>
                 </c:pt>
                 <c:pt idx="139">
-                  <c:v>2023 Q1</c:v>
+                  <c:v>2023 Q2</c:v>
                 </c:pt>
                 <c:pt idx="140">
-                  <c:v>2023 Q2</c:v>
+                  <c:v>2023 Q3</c:v>
                 </c:pt>
                 <c:pt idx="141">
-                  <c:v>2023 Q3</c:v>
+                  <c:v>2023 Q4</c:v>
                 </c:pt>
                 <c:pt idx="142">
-                  <c:v>2023 Q4</c:v>
+                  <c:v>2024 Q1</c:v>
                 </c:pt>
                 <c:pt idx="143">
-                  <c:v>2024 Q1</c:v>
+                  <c:v>2024 Q2</c:v>
                 </c:pt>
                 <c:pt idx="144">
-                  <c:v>2024 Q2</c:v>
+                  <c:v>2024 Q3</c:v>
                 </c:pt>
                 <c:pt idx="145">
-                  <c:v>2024 Q3</c:v>
+                  <c:v>2024 Q4</c:v>
                 </c:pt>
                 <c:pt idx="146">
-                  <c:v>2024 Q4</c:v>
+                  <c:v>2025 Q1</c:v>
                 </c:pt>
                 <c:pt idx="147">
-                  <c:v>2025 Q1</c:v>
+                  <c:v>2025 Q2</c:v>
                 </c:pt>
                 <c:pt idx="148">
-                  <c:v>2025 Q2</c:v>
+                  <c:v>2025 Q3</c:v>
                 </c:pt>
                 <c:pt idx="149">
-                  <c:v>2025 Q3</c:v>
+                  <c:v>2025 Q4</c:v>
                 </c:pt>
                 <c:pt idx="150">
-                  <c:v>2025 Q4</c:v>
+                  <c:v>2026 Q1</c:v>
                 </c:pt>
                 <c:pt idx="151">
-                  <c:v>2026 Q1</c:v>
+                  <c:v>2026 Q2</c:v>
                 </c:pt>
                 <c:pt idx="152">
-                  <c:v>2026 Q2</c:v>
+                  <c:v>2026 Q3</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>RealHP!$C$57:$C$209</c:f>
+              <c:f>RealHP!$C$58:$C$210</c:f>
               <c:numCache>
-                <c:formatCode>"£"#,##0</c:formatCode>
+                <c:formatCode>"$"#,##0</c:formatCode>
                 <c:ptCount val="153"/>
                 <c:pt idx="0">
-                  <c:v>191535.23665286397</c:v>
+                  <c:v>212223.38838819898</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>209786.58907749641</c:v>
+                  <c:v>219046.63667826308</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>216531.49121138864</c:v>
+                  <c:v>224134.8894280268</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>221561.31943552647</c:v>
+                  <c:v>227808.87089786676</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>225193.11537821396</c:v>
+                  <c:v>227598.60467538613</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>224985.26348240059</c:v>
+                  <c:v>218600.80938828521</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>216090.78301615882</c:v>
+                  <c:v>208121.33587242407</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>205731.63730221396</c:v>
+                  <c:v>196854.63631489887</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>194594.30466284131</c:v>
+                  <c:v>187925.25660375576</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>185767.45420867769</c:v>
+                  <c:v>177517.48608695387</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>175479.18818294021</c:v>
+                  <c:v>175371.83007428102</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>173358.16910181576</c:v>
+                  <c:v>174438.65580831643</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>172435.70976423551</c:v>
+                  <c:v>172044.29659328115</c:v>
                 </c:pt>
                 <c:pt idx="13">
-                  <c:v>170068.84314994083</c:v>
+                  <c:v>166458.03420069968</c:v>
                 </c:pt>
                 <c:pt idx="14">
-                  <c:v>164546.72354789265</c:v>
+                  <c:v>161130.13393748616</c:v>
                 </c:pt>
                 <c:pt idx="15">
-                  <c:v>159279.99949992803</c:v>
+                  <c:v>159211.12737980654</c:v>
                 </c:pt>
                 <c:pt idx="16">
-                  <c:v>157383.02743096571</c:v>
+                  <c:v>158055.05979471546</c:v>
                 </c:pt>
                 <c:pt idx="17">
-                  <c:v>156240.23408824665</c:v>
+                  <c:v>151125.16182743676</c:v>
                 </c:pt>
                 <c:pt idx="18">
-                  <c:v>149389.90685404386</c:v>
+                  <c:v>151985.42800713112</c:v>
                 </c:pt>
                 <c:pt idx="19">
-                  <c:v>150240.29525330308</c:v>
+                  <c:v>154954.0153265578</c:v>
                 </c:pt>
                 <c:pt idx="20">
-                  <c:v>153174.79654861771</c:v>
+                  <c:v>154003.83080153022</c:v>
                 </c:pt>
                 <c:pt idx="21">
-                  <c:v>152235.52226780599</c:v>
+                  <c:v>151395.56504224802</c:v>
                 </c:pt>
                 <c:pt idx="22">
-                  <c:v>149657.20523497011</c:v>
+                  <c:v>152002.15830262995</c:v>
                 </c:pt>
                 <c:pt idx="23">
-                  <c:v>150256.83344757854</c:v>
+                  <c:v>149474.79394328556</c:v>
                 </c:pt>
                 <c:pt idx="24">
-                  <c:v>147758.48888560673</c:v>
+                  <c:v>150445.08570241992</c:v>
                 </c:pt>
                 <c:pt idx="25">
-                  <c:v>148717.63952449136</c:v>
+                  <c:v>150619.84510027329</c:v>
                 </c:pt>
                 <c:pt idx="26">
-                  <c:v>148890.39229346436</c:v>
+                  <c:v>146336.94237575919</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>144656.66687445916</c:v>
+                  <c:v>145238.20667157191</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>143570.54711438128</c:v>
+                  <c:v>144011.83512474984</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>142358.25705670443</c:v>
+                  <c:v>142688.08030646236</c:v>
                 </c:pt>
                 <c:pt idx="30">
-                  <c:v>141049.70190539639</c:v>
+                  <c:v>143149.44667064279</c:v>
                 </c:pt>
                 <c:pt idx="31">
-                  <c:v>141505.77075149101</c:v>
+                  <c:v>145951.76891099475</c:v>
                 </c:pt>
                 <c:pt idx="32">
-                  <c:v>144275.91606282719</c:v>
+                  <c:v>148346.60628608754</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>146643.25534683213</c:v>
+                  <c:v>150649.9883</c:v>
                 </c:pt>
                 <c:pt idx="34">
-                  <c:v>148920.18938181817</c:v>
+                  <c:v>151490.66881279793</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>149751.21700145636</c:v>
+                  <c:v>156533.36585978328</c:v>
                 </c:pt>
                 <c:pt idx="36">
-                  <c:v>154736.01260420648</c:v>
+                  <c:v>161258.65323711341</c:v>
                 </c:pt>
                 <c:pt idx="37">
-                  <c:v>159407.04311045655</c:v>
+                  <c:v>162812.98606136508</c:v>
                 </c:pt>
                 <c:pt idx="38">
-                  <c:v>160943.52871634313</c:v>
+                  <c:v>165123.12359798848</c:v>
                 </c:pt>
                 <c:pt idx="39">
-                  <c:v>163227.14070552512</c:v>
+                  <c:v>168093.42376179775</c:v>
                 </c:pt>
                 <c:pt idx="40">
-                  <c:v>166163.33517793665</c:v>
+                  <c:v>170487.15928405622</c:v>
                 </c:pt>
                 <c:pt idx="41">
-                  <c:v>168529.58526084299</c:v>
+                  <c:v>169590.91449514177</c:v>
                 </c:pt>
                 <c:pt idx="42">
-                  <c:v>167643.63136729327</c:v>
+                  <c:v>173307.35742350816</c:v>
                 </c:pt>
                 <c:pt idx="43">
-                  <c:v>171317.40121596336</c:v>
+                  <c:v>177927.69224831837</c:v>
                 </c:pt>
                 <c:pt idx="44">
-                  <c:v>175884.68425980909</c:v>
+                  <c:v>183757.89884764928</c:v>
                 </c:pt>
                 <c:pt idx="45">
-                  <c:v>181647.94704333154</c:v>
+                  <c:v>188134.98637521046</c:v>
                 </c:pt>
                 <c:pt idx="46">
-                  <c:v>185974.77581312312</c:v>
+                  <c:v>195068.87243725543</c:v>
                 </c:pt>
                 <c:pt idx="47">
-                  <c:v>192829.04534984159</c:v>
+                  <c:v>200161.55375513673</c:v>
                 </c:pt>
                 <c:pt idx="48">
-                  <c:v>197863.25129222687</c:v>
+                  <c:v>199155.053918555</c:v>
                 </c:pt>
                 <c:pt idx="49">
-                  <c:v>196868.30832563309</c:v>
+                  <c:v>199574.83451448241</c:v>
                 </c:pt>
                 <c:pt idx="50">
-                  <c:v>197283.26890113499</c:v>
+                  <c:v>205555.05042213644</c:v>
                 </c:pt>
                 <c:pt idx="51">
-                  <c:v>203194.81855050195</c:v>
+                  <c:v>211927.18817223419</c:v>
                 </c:pt>
                 <c:pt idx="52">
-                  <c:v>209493.78990270608</c:v>
+                  <c:v>220049.13657819087</c:v>
                 </c:pt>
                 <c:pt idx="53">
-                  <c:v>217522.48016955046</c:v>
+                  <c:v>223893.54958227844</c:v>
                 </c:pt>
                 <c:pt idx="54">
-                  <c:v>221322.7507111622</c:v>
+                  <c:v>230591.4255135135</c:v>
                 </c:pt>
                 <c:pt idx="55">
-                  <c:v>227943.72004140308</c:v>
+                  <c:v>247301.40811250001</c:v>
                 </c:pt>
                 <c:pt idx="56">
-                  <c:v>244461.83465454544</c:v>
+                  <c:v>263913.34130237828</c:v>
                 </c:pt>
                 <c:pt idx="57">
-                  <c:v>260883.0256851642</c:v>
+                  <c:v>273602.65506172844</c:v>
                 </c:pt>
                 <c:pt idx="58">
-                  <c:v>270461.08444444445</c:v>
+                  <c:v>281457.87414703553</c:v>
                 </c:pt>
                 <c:pt idx="59">
-                  <c:v>278226.10803999961</c:v>
+                  <c:v>290824.99173932406</c:v>
                 </c:pt>
                 <c:pt idx="60">
-                  <c:v>287485.6701650726</c:v>
+                  <c:v>300154.17529935355</c:v>
                 </c:pt>
                 <c:pt idx="61">
-                  <c:v>296707.7338254475</c:v>
+                  <c:v>307872.16003771196</c:v>
                 </c:pt>
                 <c:pt idx="62">
-                  <c:v>304337.09883139428</c:v>
+                  <c:v>318087.89889402245</c:v>
                 </c:pt>
                 <c:pt idx="63">
-                  <c:v>314435.53814973944</c:v>
+                  <c:v>335117.92561919714</c:v>
                 </c:pt>
                 <c:pt idx="64">
-                  <c:v>331270.0220664597</c:v>
+                  <c:v>344415.17861057783</c:v>
                 </c:pt>
                 <c:pt idx="65">
-                  <c:v>340460.52179255284</c:v>
+                  <c:v>338877.04677691631</c:v>
                 </c:pt>
                 <c:pt idx="66">
-                  <c:v>334985.98010292463</c:v>
+                  <c:v>338706.00599053234</c:v>
                 </c:pt>
                 <c:pt idx="67">
-                  <c:v>334816.90324744163</c:v>
+                  <c:v>345130.81350461266</c:v>
                 </c:pt>
                 <c:pt idx="68">
-                  <c:v>341167.93959689862</c:v>
+                  <c:v>344167.24522265512</c:v>
                 </c:pt>
                 <c:pt idx="69">
-                  <c:v>340215.43523463019</c:v>
+                  <c:v>341691.68376356532</c:v>
                 </c:pt>
                 <c:pt idx="70">
-                  <c:v>337768.29875971831</c:v>
+                  <c:v>347160.46374128538</c:v>
                 </c:pt>
                 <c:pt idx="71">
-                  <c:v>343174.28490787366</c:v>
+                  <c:v>351223.57928083203</c:v>
                 </c:pt>
                 <c:pt idx="72">
-                  <c:v>347190.74679052946</c:v>
+                  <c:v>355454.43341629888</c:v>
                 </c:pt>
                 <c:pt idx="73">
-                  <c:v>351373.02125473914</c:v>
+                  <c:v>359274.72292000987</c:v>
                 </c:pt>
                 <c:pt idx="74">
-                  <c:v>355149.44528773066</c:v>
+                  <c:v>363671.71094980522</c:v>
                 </c:pt>
                 <c:pt idx="75">
-                  <c:v>359495.94605746691</c:v>
+                  <c:v>370607.53284350142</c:v>
                 </c:pt>
                 <c:pt idx="76">
-                  <c:v>366352.12919815828</c:v>
+                  <c:v>373887.75801039801</c:v>
                 </c:pt>
                 <c:pt idx="77">
-                  <c:v>369594.6900412197</c:v>
+                  <c:v>368731.33848125063</c:v>
                 </c:pt>
                 <c:pt idx="78">
-                  <c:v>364497.47774483653</c:v>
+                  <c:v>357305.37715578492</c:v>
                 </c:pt>
                 <c:pt idx="79">
-                  <c:v>353202.71201893914</c:v>
+                  <c:v>340864.81275839469</c:v>
                 </c:pt>
                 <c:pt idx="80">
-                  <c:v>336950.92208366358</c:v>
+                  <c:v>319532.36775101343</c:v>
                 </c:pt>
                 <c:pt idx="81">
-                  <c:v>315863.4212725106</c:v>
+                  <c:v>306034.14346567262</c:v>
                 </c:pt>
                 <c:pt idx="82">
-                  <c:v>302520.18680183648</c:v>
+                  <c:v>298515.18753981323</c:v>
                 </c:pt>
                 <c:pt idx="83">
-                  <c:v>295087.56531232968</c:v>
+                  <c:v>304746.25108226179</c:v>
                 </c:pt>
                 <c:pt idx="84">
-                  <c:v>301247.08230441686</c:v>
+                  <c:v>314137.93807972933</c:v>
                 </c:pt>
                 <c:pt idx="85">
-                  <c:v>310530.93172292772</c:v>
+                  <c:v>314312.25763425237</c:v>
                 </c:pt>
                 <c:pt idx="86">
-                  <c:v>310703.24969895591</c:v>
+                  <c:v>312350.61451793183</c:v>
                 </c:pt>
                 <c:pt idx="87">
-                  <c:v>308764.13063443755</c:v>
+                  <c:v>317454.46117064124</c:v>
                 </c:pt>
                 <c:pt idx="88">
-                  <c:v>313809.37370862666</c:v>
+                  <c:v>313483.33276090625</c:v>
                 </c:pt>
                 <c:pt idx="89">
-                  <c:v>309883.84273772751</c:v>
+                  <c:v>301911.74311809172</c:v>
                 </c:pt>
                 <c:pt idx="90">
-                  <c:v>298445.12083338184</c:v>
+                  <c:v>295733.32919413887</c:v>
                 </c:pt>
                 <c:pt idx="91">
-                  <c:v>292337.64892437588</c:v>
+                  <c:v>298547.47424848832</c:v>
                 </c:pt>
                 <c:pt idx="92">
-                  <c:v>295119.48129735346</c:v>
+                  <c:v>296606.96233067149</c:v>
                 </c:pt>
                 <c:pt idx="93">
-                  <c:v>293201.2507979027</c:v>
+                  <c:v>290429.8129353057</c:v>
                 </c:pt>
                 <c:pt idx="94">
-                  <c:v>287095.02889786649</c:v>
+                  <c:v>285597.15180221311</c:v>
                 </c:pt>
                 <c:pt idx="95">
-                  <c:v>282317.85752679972</c:v>
+                  <c:v>286408.29732954607</c:v>
                 </c:pt>
                 <c:pt idx="96">
-                  <c:v>283119.68928868533</c:v>
+                  <c:v>283541.15633344132</c:v>
                 </c:pt>
                 <c:pt idx="97">
-                  <c:v>280285.46948593284</c:v>
+                  <c:v>278512.47481004643</c:v>
                 </c:pt>
                 <c:pt idx="98">
-                  <c:v>275314.5284772052</c:v>
+                  <c:v>277160.27651447302</c:v>
                 </c:pt>
                 <c:pt idx="99">
-                  <c:v>273977.85644336767</c:v>
+                  <c:v>281745.81938951887</c:v>
                 </c:pt>
                 <c:pt idx="100">
-                  <c:v>278510.74702687311</c:v>
+                  <c:v>286471.43609580758</c:v>
                 </c:pt>
                 <c:pt idx="101">
-                  <c:v>283182.10308064846</c:v>
+                  <c:v>290529.59301313548</c:v>
                 </c:pt>
                 <c:pt idx="102">
-                  <c:v>287193.66327716265</c:v>
+                  <c:v>295022.76037208777</c:v>
                 </c:pt>
                 <c:pt idx="103">
-                  <c:v>291635.23902217305</c:v>
+                  <c:v>306433.95878809842</c:v>
                 </c:pt>
                 <c:pt idx="104">
-                  <c:v>302915.41134984529</c:v>
+                  <c:v>309069.5630177267</c:v>
                 </c:pt>
                 <c:pt idx="105">
-                  <c:v>305520.75294622267</c:v>
+                  <c:v>308781.67896636005</c:v>
                 </c:pt>
                 <c:pt idx="106">
-                  <c:v>305236.17444785498</c:v>
+                  <c:v>309270.88925328548</c:v>
                 </c:pt>
                 <c:pt idx="107">
-                  <c:v>305719.76750616572</c:v>
+                  <c:v>316019.03212862078</c:v>
                 </c:pt>
                 <c:pt idx="108">
-                  <c:v>312390.42660352524</c:v>
+                  <c:v>317435.31857138284</c:v>
                 </c:pt>
                 <c:pt idx="109">
-                  <c:v>313790.45090923592</c:v>
+                  <c:v>318701.73184029816</c:v>
                 </c:pt>
                 <c:pt idx="110">
-                  <c:v>315042.32292045013</c:v>
+                  <c:v>321160.91405244987</c:v>
                 </c:pt>
                 <c:pt idx="111">
-                  <c:v>317473.26821882441</c:v>
+                  <c:v>327565.96040065616</c:v>
                 </c:pt>
                 <c:pt idx="112">
-                  <c:v>323804.77030480368</c:v>
+                  <c:v>328441.27631558361</c:v>
                 </c:pt>
                 <c:pt idx="113">
-                  <c:v>324670.03563466441</c:v>
+                  <c:v>325817.1889467623</c:v>
                 </c:pt>
                 <c:pt idx="114">
-                  <c:v>322076.07865976496</c:v>
+                  <c:v>324649.17760588566</c:v>
                 </c:pt>
                 <c:pt idx="115">
-                  <c:v>320921.47870229883</c:v>
+                  <c:v>325225.53997091117</c:v>
                 </c:pt>
                 <c:pt idx="116">
-                  <c:v>321491.22313786572</c:v>
+                  <c:v>324631.01818751276</c:v>
                 </c:pt>
                 <c:pt idx="117">
-                  <c:v>320903.5277946773</c:v>
+                  <c:v>321683.50293639512</c:v>
                 </c:pt>
                 <c:pt idx="118">
-                  <c:v>317989.85661318252</c:v>
+                  <c:v>320953.2004123035</c:v>
                 </c:pt>
                 <c:pt idx="119">
-                  <c:v>317267.93959598918</c:v>
+                  <c:v>321582.94851411233</c:v>
                 </c:pt>
                 <c:pt idx="120">
-                  <c:v>317890.45678064012</c:v>
+                  <c:v>320780.50636489911</c:v>
                 </c:pt>
                 <c:pt idx="121">
-                  <c:v>317097.2284626211</c:v>
+                  <c:v>316138.7114782515</c:v>
                 </c:pt>
                 <c:pt idx="122">
-                  <c:v>312508.73176646099</c:v>
+                  <c:v>314499.5776571288</c:v>
                 </c:pt>
                 <c:pt idx="123">
-                  <c:v>310888.41886887455</c:v>
+                  <c:v>314172.86705709138</c:v>
                 </c:pt>
                 <c:pt idx="124">
-                  <c:v>310565.45963748224</c:v>
+                  <c:v>313631.473917222</c:v>
                 </c:pt>
                 <c:pt idx="125">
-                  <c:v>310030.28290212929</c:v>
+                  <c:v>311928.44404401706</c:v>
                 </c:pt>
                 <c:pt idx="126">
-                  <c:v>308346.80762209452</c:v>
+                  <c:v>314149.73909879895</c:v>
                 </c:pt>
                 <c:pt idx="127">
-                  <c:v>310542.59723989572</c:v>
+                  <c:v>316485.35884501872</c:v>
                 </c:pt>
                 <c:pt idx="128">
-                  <c:v>312851.39884589601</c:v>
+                  <c:v>320992.66543405043</c:v>
                 </c:pt>
                 <c:pt idx="129">
-                  <c:v>317306.95147099049</c:v>
+                  <c:v>328278.37688838755</c:v>
                 </c:pt>
                 <c:pt idx="130">
-                  <c:v>324509.00665735104</c:v>
+                  <c:v>329319.65554292378</c:v>
                 </c:pt>
                 <c:pt idx="131">
-                  <c:v>325538.32910325774</c:v>
+                  <c:v>337630.85016739502</c:v>
                 </c:pt>
                 <c:pt idx="132">
-                  <c:v>333754.09261862346</c:v>
+                  <c:v>338851.98351551348</c:v>
                 </c:pt>
                 <c:pt idx="133">
-                  <c:v>334961.20462383726</c:v>
+                  <c:v>338229.79870913958</c:v>
                 </c:pt>
                 <c:pt idx="134">
-                  <c:v>334346.16389106819</c:v>
+                  <c:v>342157.44650518871</c:v>
                 </c:pt>
                 <c:pt idx="135">
-                  <c:v>338228.71350300679</c:v>
+                  <c:v>337284.91563232278</c:v>
                 </c:pt>
                 <c:pt idx="136">
-                  <c:v>333412.1301859807</c:v>
+                  <c:v>332640.90606955357</c:v>
                 </c:pt>
                 <c:pt idx="137">
-                  <c:v>328821.4442431358</c:v>
+                  <c:v>311253.08786476328</c:v>
                 </c:pt>
                 <c:pt idx="138">
-                  <c:v>307679.20604276768</c:v>
+                  <c:v>298199.59533001576</c:v>
                 </c:pt>
                 <c:pt idx="139">
-                  <c:v>294775.59680718201</c:v>
+                  <c:v>293959.83498979494</c:v>
                 </c:pt>
                 <c:pt idx="140">
-                  <c:v>290584.51840137504</c:v>
+                  <c:v>290684.02394787682</c:v>
                 </c:pt>
                 <c:pt idx="141">
-                  <c:v>287346.32099926146</c:v>
+                  <c:v>288313.68784348312</c:v>
                 </c:pt>
                 <c:pt idx="142">
-                  <c:v>285003.20165655075</c:v>
+                  <c:v>288073.85835691117</c:v>
                 </c:pt>
                 <c:pt idx="143">
-                  <c:v>284766.12594906037</c:v>
+                  <c:v>288568.40756004007</c:v>
                 </c:pt>
                 <c:pt idx="144">
-                  <c:v>285254.99662087165</c:v>
+                  <c:v>288473.35629729688</c:v>
                 </c:pt>
                 <c:pt idx="145">
-                  <c:v>285161.03675928502</c:v>
+                  <c:v>288648.5177938845</c:v>
                 </c:pt>
                 <c:pt idx="146">
-                  <c:v>285334.18700999918</c:v>
+                  <c:v>289324.95797754062</c:v>
                 </c:pt>
                 <c:pt idx="147">
-                  <c:v>286002.86014693259</c:v>
+                  <c:v>284472.32857452589</c:v>
                 </c:pt>
                 <c:pt idx="148">
-                  <c:v>281205.94978635787</c:v>
+                  <c:v>282094.44330300268</c:v>
                 </c:pt>
                 <c:pt idx="149">
-                  <c:v>278855.3679578462</c:v>
+                  <c:v>282014.81652523129</c:v>
                 </c:pt>
                 <c:pt idx="150">
-                  <c:v>278776.65547363437</c:v>
+                  <c:v>282886.86969445774</c:v>
                 </c:pt>
                 <c:pt idx="151">
-                  <c:v>279638.69552141457</c:v>
+                  <c:v>282224.94866441813</c:v>
                 </c:pt>
                 <c:pt idx="152">
-                  <c:v>278783.57548585202</c:v>
+                  <c:v>276157.15664288402</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-911F-4B65-BC88-C39F418C2E41}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1755857368"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1755857368"/>
@@ -2896,52 +2899,52 @@
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="1"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:tickLblSkip val="8"/>
         <c:tickMarkSkip val="8"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="1"/>
         <c:scaling>
           <c:orientation val="minMax"/>
-          <c:max val="375000"/>
-          <c:min val="100000"/>
+          <c:max val="400000"/>
+          <c:min val="125000"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:numFmt formatCode="&quot;£&quot;#,##0" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln w="3175">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="0" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
@@ -3066,59 +3069,59 @@
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD842154-C30D-D8A5-457A-D463ABE846D6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>15240</xdr:colOff>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>20205</xdr:rowOff>
+      <xdr:rowOff>16395</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Rectangle 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F461D7F5-26EC-AED5-EDC4-6D653EC8D8D9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9525" y="0"/>
           <a:ext cx="7524750" cy="666000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
@@ -3131,59 +3134,59 @@
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>361950</xdr:colOff>
+      <xdr:colOff>358140</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>207645</xdr:rowOff>
+      <xdr:rowOff>211455</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>436245</xdr:colOff>
+      <xdr:colOff>440055</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>438150</xdr:rowOff>
+      <xdr:rowOff>434340</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1325" name="Graphic 59">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35924532-49CB-4B5A-13AB-5703BBF636C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -3211,53 +3214,53 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>371475</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>238125</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>320040</xdr:colOff>
+      <xdr:colOff>323850</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>548640</xdr:rowOff>
+      <xdr:rowOff>552450</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1326" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAFC0776-DCD9-7D06-6263-CD62EBA660DF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -3379,51 +3382,51 @@
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:endParaRPr lang="en-GB" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="Tahoma"/>
             <a:cs typeface="Tahoma"/>
           </a:endParaRPr>
         </a:p>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="Tahoma"/>
               <a:cs typeface="Tahoma"/>
             </a:rPr>
-            <a:t>Base : 2026 Q2</a:t>
+            <a:t>Base : 2026 Q3</a:t>
           </a:r>
         </a:p>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="Tahoma"/>
               <a:cs typeface="Tahoma"/>
             </a:rPr>
             <a:t>Trend from 1975 Q1 to present</a:t>
           </a:r>
         </a:p>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-GB" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
@@ -3758,3095 +3761,3110 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G221"/>
+  <dimension ref="A1:G222"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A188" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D203" sqref="D203"/>
+      <pane ySplit="3" topLeftCell="A198" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B212" sqref="B212"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9.109375" style="1"/>
     <col min="2" max="2" width="14.33203125" style="1" customWidth="1"/>
     <col min="3" max="3" width="17.109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="18.5546875" style="1" customWidth="1"/>
     <col min="5" max="9" width="9.109375" style="1"/>
     <col min="10" max="10" width="8.109375" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.109375" style="1"/>
     <col min="13" max="13" width="11.44140625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="51.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="9" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B3" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>203</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2">
         <v>10387.87684193202</v>
       </c>
       <c r="C4" s="2">
-        <v>139748.61142037759</v>
+        <v>141371.87686112043</v>
       </c>
       <c r="D4" s="2">
-        <v>123051.68824793778</v>
+        <v>124871.48868530362</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="2">
         <v>10728.447416019108</v>
       </c>
       <c r="C5" s="2">
-        <v>131946.95290181093</v>
+        <v>133479.59731580474</v>
       </c>
       <c r="D5" s="2">
-        <v>123717.96469182415</v>
+        <v>125547.61863206553</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="2">
         <v>10977.946193135831</v>
       </c>
       <c r="C6" s="2">
-        <v>129278.28470622125</v>
+        <v>130779.93090985231</v>
       </c>
       <c r="D6" s="2">
-        <v>124387.84876032747</v>
+        <v>126227.40955628293</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A7" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="2">
         <v>11288.159501566128</v>
       </c>
       <c r="C7" s="2">
-        <v>128561.06504858733</v>
+        <v>130054.38030801919</v>
       </c>
       <c r="D7" s="2">
-        <v>125061.35998731462</v>
+        <v>126910.88128070731</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A8" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="2">
         <v>11518.684987647359</v>
       </c>
       <c r="C8" s="2">
-        <v>126340.58402155717</v>
+        <v>127808.1070382156</v>
       </c>
       <c r="D8" s="2">
-        <v>125738.5180124207</v>
+        <v>127598.05373542261</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="2">
         <v>11738.775163659069</v>
       </c>
       <c r="C9" s="2">
-        <v>124167.92479676704</v>
+        <v>125610.21105008115</v>
       </c>
       <c r="D9" s="2">
-        <v>126419.34258162171</v>
+        <v>128288.94695842628</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="2">
         <v>11998.709250845315</v>
       </c>
       <c r="C10" s="2">
-        <v>124075.96608480089</v>
+        <v>125517.18418153304</v>
       </c>
       <c r="D10" s="2">
-        <v>127103.85354781034</v>
+        <v>128983.58109621369</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A11" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="2">
         <v>12209.312781339278</v>
       </c>
       <c r="C11" s="2">
-        <v>120842.89418458362</v>
+        <v>122246.55817734495</v>
       </c>
       <c r="D11" s="2">
-        <v>127792.07087137488</v>
+        <v>129681.97640436549</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A12" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="2">
         <v>12409.481001763721</v>
       </c>
       <c r="C12" s="2">
-        <v>116710.66345810807</v>
+        <v>118066.32906817859</v>
       </c>
       <c r="D12" s="2">
-        <v>128484.01462078119</v>
+        <v>130384.15324813833</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A13" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="2">
         <v>12689.337044537233</v>
       </c>
       <c r="C13" s="2">
-        <v>114424.01861050958</v>
+        <v>115753.12344463654</v>
       </c>
       <c r="D13" s="2">
-        <v>129179.70497315811</v>
+        <v>131090.1321030588</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A14" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="2">
         <v>12970.14175186252</v>
       </c>
       <c r="C14" s="2">
-        <v>115206.78525931299</v>
+        <v>116544.98240595924</v>
       </c>
       <c r="D14" s="2">
-        <v>129879.16221488554</v>
+        <v>131799.93355552026</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="2">
         <v>13150.388016699697</v>
       </c>
       <c r="C15" s="2">
-        <v>115086.4374364558</v>
+        <v>116423.236669665</v>
       </c>
       <c r="D15" s="2">
-        <v>130582.40674218627</v>
+        <v>132513.5783033834</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A16" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="2">
         <v>13820.145190252571</v>
       </c>
       <c r="C16" s="2">
-        <v>118944.58176960333</v>
+        <v>120326.19570471004</v>
       </c>
       <c r="D16" s="2">
-        <v>131289.45906172052</v>
+        <v>133231.08715657966</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A17" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="2">
         <v>14490.851028357225</v>
       </c>
       <c r="C17" s="2">
-        <v>121448.28991546926</v>
+        <v>122858.98594925004</v>
       </c>
       <c r="D17" s="2">
-        <v>132000.33979118403</v>
+        <v>133952.48103771798</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A18" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="2">
         <v>15911.950526915596</v>
       </c>
       <c r="C18" s="2">
-        <v>130981.88325699784</v>
+        <v>132503.31779787439</v>
       </c>
       <c r="D18" s="2">
-        <v>132715.06965990923</v>
+        <v>134677.78098269508</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A19" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="2">
         <v>16822.668496619226</v>
       </c>
       <c r="C19" s="2">
-        <v>136053.88785816761</v>
+        <v>137634.23682903874</v>
       </c>
       <c r="D19" s="2">
-        <v>133433.66950946976</v>
+        <v>135407.00814130873</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A20" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="2">
         <v>17793.152333084658</v>
       </c>
       <c r="C20" s="2">
-        <v>139822.29093273016</v>
+        <v>141446.41220599166</v>
       </c>
       <c r="D20" s="2">
-        <v>134156.16029428816</v>
+        <v>136140.1837778746</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A21" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="2">
         <v>19074.79814253216</v>
       </c>
       <c r="C21" s="2">
-        <v>144433.12072881791</v>
+        <v>146110.79960515728</v>
       </c>
       <c r="D21" s="2">
-        <v>134882.5630822469</v>
+        <v>136877.32927184619</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A22" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="2">
         <v>20485.462331021008</v>
       </c>
       <c r="C22" s="2">
-        <v>145320.65362859331</v>
+        <v>147008.64174141872</v>
       </c>
       <c r="D22" s="2">
-        <v>135612.89905530273</v>
+        <v>137618.46611843829</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A23" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="2">
         <v>21966.327696341177</v>
       </c>
       <c r="C23" s="2">
-        <v>151684.13372602774</v>
+        <v>153446.03754520637</v>
       </c>
       <c r="D23" s="2">
-        <v>136347.18951010439</v>
+        <v>138363.61592925389</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A24" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="2">
         <v>22676.877445620368</v>
       </c>
       <c r="C24" s="2">
-        <v>149393.97484377859</v>
+        <v>151129.27706935583</v>
       </c>
       <c r="D24" s="2">
-        <v>137085.45585861357</v>
+        <v>139112.80043291429</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A25" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="2">
         <v>23347.583283725016</v>
       </c>
       <c r="C25" s="2">
-        <v>145510.81998467556</v>
+        <v>147201.01699582694</v>
       </c>
       <c r="D25" s="2">
-        <v>137827.7196287293</v>
+        <v>139866.04147569268</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A26" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="2">
         <v>23628.387991050306</v>
       </c>
       <c r="C26" s="2">
-        <v>144233.50932700763</v>
+        <v>145908.86959504854</v>
       </c>
       <c r="D26" s="2">
-        <v>138574.00246491574</v>
+        <v>140623.36102215128</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A27" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="2">
         <v>23497.472282905408</v>
       </c>
       <c r="C27" s="2">
-        <v>140747.55662861597</v>
+        <v>142382.42542782691</v>
       </c>
       <c r="D27" s="2">
-        <v>139324.32612883326</v>
+        <v>141384.78115578165</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A28" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="2">
         <v>23729.89509809019</v>
       </c>
       <c r="C28" s="2">
-        <v>138741.18717805925</v>
+        <v>140352.75077117654</v>
       </c>
       <c r="D28" s="2">
-        <v>140078.71249997304</v>
+        <v>142150.32407964891</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A29" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="2">
         <v>24097.976944178739</v>
       </c>
       <c r="C29" s="2">
-        <v>134282.97235004755</v>
+        <v>135842.7510561154</v>
       </c>
       <c r="D29" s="2">
-        <v>140837.18357629515</v>
+        <v>142920.01211703895</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="2">
         <v>24188.100076597322</v>
       </c>
       <c r="C30" s="2">
-        <v>132651.37007073147</v>
+        <v>134192.1967202019</v>
       </c>
       <c r="D30" s="2">
-        <v>141599.76147486988</v>
+        <v>143693.86771210947</v>
       </c>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A31" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="2">
         <v>23798.19894581796</v>
       </c>
       <c r="C31" s="2">
-        <v>127321.65074925828</v>
+        <v>128800.56945491822</v>
       </c>
       <c r="D31" s="2">
-        <v>142366.46843252284</v>
+        <v>144471.91343054446</v>
       </c>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A32" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="2">
         <v>24176.716101976031</v>
       </c>
       <c r="C32" s="2">
-        <v>127218.2473698551</v>
+        <v>128695.96498213362</v>
       </c>
       <c r="D32" s="2">
-        <v>143137.32680648321</v>
+        <v>145254.17196021217</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A33" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="2">
         <v>24678.559649864797</v>
       </c>
       <c r="C33" s="2">
-        <v>125875.55219142424</v>
+        <v>127337.6735794652</v>
       </c>
       <c r="D33" s="2">
-        <v>143912.35907503584</v>
+        <v>146040.66611182684</v>
       </c>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A34" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="2">
         <v>24968.85100270783</v>
       </c>
       <c r="C34" s="2">
-        <v>126734.20496635948</v>
+        <v>128206.30013060461</v>
       </c>
       <c r="D34" s="2">
-        <v>144691.58783817655</v>
+        <v>146831.41881961358</v>
       </c>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="2">
         <v>25579.790974050688</v>
       </c>
       <c r="C35" s="2">
-        <v>128890.89265551625</v>
+        <v>130388.0390639684</v>
       </c>
       <c r="D35" s="2">
-        <v>145475.03581827128</v>
+        <v>147626.45314197743</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A36" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="2">
         <v>26307.416685261811</v>
       </c>
       <c r="C36" s="2">
-        <v>131917.6365516283</v>
+        <v>133449.94043831655</v>
       </c>
       <c r="D36" s="2">
-        <v>146262.72586071867</v>
+        <v>148425.79226217553</v>
       </c>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A37" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="2">
         <v>27386.048280629548</v>
       </c>
       <c r="C37" s="2">
-        <v>134566.88370471724</v>
+        <v>136129.9602145027</v>
       </c>
       <c r="D37" s="2">
-        <v>147054.68093461616</v>
+        <v>149229.45948899325</v>
       </c>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A38" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="2">
         <v>28175.337187706027</v>
       </c>
       <c r="C38" s="2">
-        <v>136668.20453511836</v>
+        <v>138255.68916924391</v>
       </c>
       <c r="D38" s="2">
-        <v>147850.92413342989</v>
+        <v>150037.47825742394</v>
       </c>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A39" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="2">
         <v>28623.10685614364</v>
       </c>
       <c r="C39" s="2">
-        <v>137238.78456301527</v>
+        <v>138832.89683251444</v>
       </c>
       <c r="D39" s="2">
-        <v>148651.47867566787</v>
+        <v>150849.87212935209</v>
       </c>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A40" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="2">
         <v>29675.17584406169</v>
       </c>
       <c r="C40" s="2">
-        <v>141467.28048435514</v>
+        <v>143110.50931555513</v>
       </c>
       <c r="D40" s="2">
-        <v>149456.36790555727</v>
+        <v>151666.66479424055</v>
       </c>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A41" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="2">
         <v>30832.546597226719</v>
       </c>
       <c r="C41" s="2">
-        <v>144011.96578011088</v>
+        <v>145684.75268459818</v>
       </c>
       <c r="D41" s="2">
-        <v>150265.61529372513</v>
+        <v>152487.88006982137</v>
       </c>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A42" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="2">
         <v>31253.753658214649</v>
       </c>
       <c r="C42" s="2">
-        <v>144678.84624406349</v>
+        <v>146359.37937228239</v>
       </c>
       <c r="D42" s="2">
-        <v>151079.24443788262</v>
+        <v>153313.54190279014</v>
       </c>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A43" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="2">
         <v>32542.988784076344</v>
       </c>
       <c r="C43" s="2">
-        <v>148987.82382323247</v>
+        <v>150718.4083567434</v>
       </c>
       <c r="D43" s="2">
-        <v>151897.27906351321</v>
+        <v>154143.67436950441</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A44" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="2">
         <v>33200.413318456158</v>
       </c>
       <c r="C44" s="2">
-        <v>150015.05713208226</v>
+        <v>151757.57360762032</v>
       </c>
       <c r="D44" s="2">
-        <v>152719.74302456455</v>
+        <v>154978.30167668578</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A45" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B45" s="2">
         <v>34173.743148576912</v>
       </c>
       <c r="C45" s="2">
-        <v>149379.57610798007</v>
+        <v>151114.7110834503</v>
       </c>
       <c r="D45" s="2">
-        <v>153546.66030414408</v>
+        <v>155817.4481621256</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A46" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B46" s="2">
         <v>34700.251974811821</v>
       </c>
       <c r="C46" s="2">
-        <v>151204.05645416869</v>
+        <v>152960.38388273868</v>
       </c>
       <c r="D46" s="2">
-        <v>154378.05501521818</v>
+        <v>156661.13829539489</v>
       </c>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A47" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B47" s="2">
         <v>35436.41566698892</v>
       </c>
       <c r="C47" s="2">
-        <v>153767.11527802463</v>
+        <v>155553.21419962824</v>
       </c>
       <c r="D47" s="2">
-        <v>155213.95140131557</v>
+        <v>157509.39667855768</v>
       </c>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A48" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B48" s="2">
         <v>35647.019197482885</v>
       </c>
       <c r="C48" s="2">
-        <v>153558.93640184743</v>
+        <v>155342.61719870719</v>
       </c>
       <c r="D48" s="2">
-        <v>156054.37383723416</v>
+        <v>158362.24804688856</v>
       </c>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A49" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B49" s="2">
         <v>37014.993481141879</v>
       </c>
       <c r="C49" s="2">
-        <v>157332.34333451834</v>
+        <v>159159.85455663534</v>
       </c>
       <c r="D49" s="2">
-        <v>156899.34682975165</v>
+        <v>159219.71726959388</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A50" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B50" s="2">
         <v>38251.103392104196</v>
       </c>
       <c r="C50" s="2">
-        <v>162420.35831680286</v>
+        <v>164306.96993926572</v>
       </c>
       <c r="D50" s="2">
-        <v>157748.89501834041</v>
+        <v>160081.82935053689</v>
       </c>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A51" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B51" s="2">
         <v>39593.463732865275</v>
       </c>
       <c r="C51" s="2">
-        <v>166084.47223997084</v>
+        <v>168013.64478266018</v>
       </c>
       <c r="D51" s="2">
-        <v>158603.0431758858</v>
+        <v>160948.60942896697</v>
       </c>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A52" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B52" s="2">
         <v>40881.750194175198</v>
       </c>
       <c r="C52" s="2">
-        <v>169436.79810885817</v>
+        <v>171404.9099631712</v>
       </c>
       <c r="D52" s="2">
-        <v>159461.8162094086</v>
+        <v>161820.08278025265</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A53" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B53" s="2">
         <v>42986.836834563073</v>
       </c>
       <c r="C53" s="2">
-        <v>175364.02043825711</v>
+        <v>177400.98059860425</v>
       </c>
       <c r="D53" s="2">
-        <v>160325.23916079142</v>
+        <v>162696.27481661859</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A54" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B54" s="2">
         <v>44433.550276019349</v>
       </c>
       <c r="C54" s="2">
-        <v>180910.7865122529</v>
+        <v>183012.1757469521</v>
       </c>
       <c r="D54" s="2">
-        <v>161193.33720750859</v>
+        <v>163577.21108788668</v>
       </c>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A55" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B55" s="2">
         <v>44354.811118222067</v>
       </c>
       <c r="C55" s="2">
-        <v>178665.30521313968</v>
+        <v>180740.61181164213</v>
       </c>
       <c r="D55" s="2">
-        <v>162066.13566336071</v>
+        <v>164462.91728222094</v>
       </c>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A56" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B56" s="2">
         <v>45090.974810399159</v>
       </c>
       <c r="C56" s="2">
-        <v>180754.89060658708</v>
+        <v>182854.46901516468</v>
       </c>
       <c r="D56" s="2">
-        <v>162943.65997921262</v>
+        <v>165353.41922687684</v>
       </c>
     </row>
     <row r="57" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A57" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B57" s="2">
         <v>48932.11758053457</v>
       </c>
       <c r="C57" s="2">
-        <v>191535.23665286397</v>
+        <v>193760.03536236842</v>
       </c>
       <c r="D57" s="2">
-        <v>163825.93574373552</v>
+        <v>166248.74288895415</v>
       </c>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A58" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B58" s="2">
         <v>54351.838164822941</v>
       </c>
       <c r="C58" s="2">
-        <v>209786.58907749641</v>
+        <v>212223.38838819898</v>
       </c>
       <c r="D58" s="2">
-        <v>164712.98868415321</v>
+        <v>167148.91437615428</v>
       </c>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A59" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B59" s="2">
         <v>57245.265047735513</v>
       </c>
       <c r="C59" s="2">
-        <v>216531.49121138864</v>
+        <v>219046.63667826308</v>
       </c>
       <c r="D59" s="2">
-        <v>165604.84466699231</v>
+        <v>168053.9599375416</v>
       </c>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A60" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B60" s="2">
         <v>59534.392611167663</v>
       </c>
       <c r="C60" s="2">
-        <v>221561.31943552647</v>
+        <v>224134.8894280268</v>
       </c>
       <c r="D60" s="2">
-        <v>166501.5296988365</v>
+        <v>168963.90596430883</v>
       </c>
     </row>
     <row r="61" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A61" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B61" s="2">
         <v>62243.778571035953</v>
       </c>
       <c r="C61" s="2">
-        <v>225193.11537821396</v>
+        <v>227808.87089786676</v>
       </c>
       <c r="D61" s="2">
-        <v>167403.06992708478</v>
+        <v>169878.77899054656</v>
       </c>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A62" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B62" s="2">
         <v>62781.67137189216</v>
       </c>
       <c r="C62" s="2">
-        <v>224985.26348240059</v>
+        <v>227598.60467538613</v>
       </c>
       <c r="D62" s="2">
-        <v>168309.49164071417</v>
+        <v>170798.60569401711</v>
       </c>
     </row>
     <row r="63" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A63" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B63" s="2">
         <v>61495.282239685788</v>
       </c>
       <c r="C63" s="2">
-        <v>216090.78301615882</v>
+        <v>218600.80938828521</v>
       </c>
       <c r="D63" s="2">
-        <v>169220.82127104598</v>
+        <v>171723.41289693225</v>
       </c>
     </row>
     <row r="64" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A64" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B64" s="2">
         <v>59586.569161515261</v>
       </c>
       <c r="C64" s="2">
-        <v>205731.63730221396</v>
+        <v>208121.33587242407</v>
       </c>
       <c r="D64" s="2">
-        <v>170137.08539251689</v>
+        <v>172653.22756673562</v>
       </c>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A65" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B65" s="2">
         <v>58982.269842034832</v>
       </c>
       <c r="C65" s="2">
-        <v>194594.30466284131</v>
+        <v>196854.63631489887</v>
       </c>
       <c r="D65" s="2">
-        <v>171058.31072345353</v>
+        <v>173588.07681688882</v>
       </c>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A66" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B66" s="2">
         <v>57245.265047735513</v>
       </c>
       <c r="C66" s="2">
-        <v>185767.45420867769</v>
+        <v>187925.25660375576</v>
       </c>
       <c r="D66" s="2">
-        <v>171984.52412685187</v>
+        <v>174527.98790766223</v>
       </c>
     </row>
     <row r="67" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A67" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B67" s="2">
         <v>54919.139566784164</v>
       </c>
       <c r="C67" s="2">
-        <v>175479.18818294021</v>
+        <v>177517.48608695387</v>
       </c>
       <c r="D67" s="2">
-        <v>172915.75261116039</v>
+        <v>175472.98824692995</v>
       </c>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A68" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B68" s="2">
         <v>54547.25079701261</v>
       </c>
       <c r="C68" s="2">
-        <v>173358.16910181576</v>
+        <v>175371.83007428102</v>
       </c>
       <c r="D68" s="2">
-        <v>173852.02333106767</v>
+        <v>176423.10539096873</v>
       </c>
     </row>
     <row r="69" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A69" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B69" s="2">
         <v>55418.463216917102</v>
       </c>
       <c r="C69" s="2">
-        <v>172435.70976423551</v>
+        <v>174438.65580831643</v>
       </c>
       <c r="D69" s="2">
-        <v>174793.36358829422</v>
+        <v>177378.36704526187</v>
       </c>
     </row>
     <row r="70" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A70" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B70" s="2">
         <v>54903.253965179771</v>
       </c>
       <c r="C70" s="2">
-        <v>170068.84314994083</v>
+        <v>172044.29659328115</v>
       </c>
       <c r="D70" s="2">
-        <v>175739.80083238869</v>
+        <v>178338.80106530688</v>
       </c>
     </row>
     <row r="71" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A71" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B71" s="2">
         <v>53635.130981102331</v>
       </c>
       <c r="C71" s="2">
-        <v>164546.72354789265</v>
+        <v>166458.03420069968</v>
       </c>
       <c r="D71" s="2">
-        <v>176691.36266152814</v>
+        <v>179304.43545742781</v>
       </c>
     </row>
     <row r="72" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A72" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B72" s="2">
         <v>52186.619391834764</v>
       </c>
       <c r="C72" s="2">
-        <v>159279.99949992803</v>
+        <v>161130.13393748616</v>
       </c>
       <c r="D72" s="2">
-        <v>177648.07682332295</v>
+        <v>180275.29837959202</v>
       </c>
     </row>
     <row r="73" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A73" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B73" s="2">
         <v>52663.029218356285</v>
       </c>
       <c r="C73" s="2">
-        <v>157383.02743096571</v>
+        <v>159211.12737980654</v>
       </c>
       <c r="D73" s="2">
-        <v>178609.97121562588</v>
+        <v>181251.41814223106</v>
       </c>
     </row>
     <row r="74" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A74" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B74" s="2">
         <v>52243.046265824632</v>
       </c>
       <c r="C74" s="2">
-        <v>156240.23408824665</v>
+        <v>158055.05979471546</v>
       </c>
       <c r="D74" s="2">
-        <v>179577.07388734553</v>
+        <v>182232.82320906641</v>
       </c>
     </row>
     <row r="75" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A75" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B75" s="2">
         <v>50168.080662230102</v>
       </c>
       <c r="C75" s="2">
-        <v>149389.90685404386</v>
+        <v>151125.16182743676</v>
       </c>
       <c r="D75" s="2">
-        <v>180549.41303926441</v>
+        <v>183219.54219793936</v>
       </c>
     </row>
     <row r="76" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A76" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B76" s="2">
         <v>50128.383580322356</v>
       </c>
       <c r="C76" s="2">
-        <v>150240.29525330308</v>
+        <v>151985.42800713112</v>
       </c>
       <c r="D76" s="2">
-        <v>181527.01702486101</v>
+        <v>184211.60388164551</v>
       </c>
     </row>
     <row r="77" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A77" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B77" s="2">
         <v>51918.13896610876</v>
       </c>
       <c r="C77" s="2">
-        <v>153174.79654861771</v>
+        <v>154954.0153265578</v>
       </c>
       <c r="D77" s="2">
-        <v>182509.91435113686</v>
+        <v>185209.03718877389</v>
       </c>
     </row>
     <row r="78" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A78" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B78" s="2">
         <v>51746.26098977575</v>
       </c>
       <c r="C78" s="2">
-        <v>152235.52226780599</v>
+        <v>154003.83080153022</v>
       </c>
       <c r="D78" s="2">
-        <v>183498.13367944767</v>
+        <v>186211.87120455041</v>
       </c>
     </row>
     <row r="79" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A79" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B79" s="2">
         <v>51049.873808558608</v>
       </c>
       <c r="C79" s="2">
-        <v>149657.20523497011</v>
+        <v>151395.56504224802</v>
       </c>
       <c r="D79" s="2">
-        <v>184491.70382633898</v>
+        <v>187220.13517168598</v>
       </c>
     </row>
     <row r="80" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A80" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B80" s="2">
         <v>51326.705342603869</v>
       </c>
       <c r="C80" s="2">
-        <v>150256.83344757854</v>
+        <v>152002.15830262995</v>
       </c>
       <c r="D80" s="2">
-        <v>185490.65376438678</v>
+        <v>188233.85849122939</v>
       </c>
     </row>
     <row r="81" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A81" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B81" s="2">
         <v>51361.902173422932</v>
       </c>
       <c r="C81" s="2">
-        <v>147758.48888560673</v>
+        <v>149474.79394328556</v>
       </c>
       <c r="D81" s="2">
-        <v>186495.01262304198</v>
+        <v>189253.07072342443</v>
       </c>
     </row>
     <row r="82" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A82" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B82" s="2">
         <v>51731.085061605721</v>
       </c>
       <c r="C82" s="2">
-        <v>148717.63952449136</v>
+        <v>150445.08570241992</v>
       </c>
       <c r="D82" s="2">
-        <v>187504.80968948011</v>
+        <v>190277.80158857201</v>
       </c>
     </row>
     <row r="83" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A83" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B83" s="2">
         <v>52113.528432816478</v>
       </c>
       <c r="C83" s="2">
-        <v>148890.39229346436</v>
+        <v>150619.84510027329</v>
       </c>
       <c r="D83" s="2">
-        <v>188520.07440945518</v>
+        <v>191308.08096789682</v>
       </c>
     </row>
     <row r="84" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A84" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B84" s="2">
         <v>51084.049950470457</v>
       </c>
       <c r="C84" s="2">
-        <v>144656.66687445916</v>
+        <v>146336.94237575919</v>
       </c>
       <c r="D84" s="2">
-        <v>189540.83638815832</v>
+        <v>192343.93890441849</v>
       </c>
     </row>
     <row r="85" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A85" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B85" s="2">
         <v>51633</v>
       </c>
       <c r="C85" s="2">
-        <v>143570.54711438128</v>
+        <v>145238.20667157191</v>
       </c>
       <c r="D85" s="2">
-        <v>190567.12539108124</v>
+        <v>193385.40560382794</v>
       </c>
     </row>
     <row r="86" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A86" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B86" s="2">
         <v>51334</v>
       </c>
       <c r="C86" s="2">
-        <v>142358.25705670443</v>
+        <v>144011.83512474984</v>
       </c>
       <c r="D86" s="2">
-        <v>191598.97134488387</v>
+        <v>194432.51143536781</v>
       </c>
     </row>
     <row r="87" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A87" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B87" s="2">
         <v>50930</v>
       </c>
       <c r="C87" s="2">
-        <v>141049.70190539639</v>
+        <v>142688.08030646236</v>
       </c>
       <c r="D87" s="2">
-        <v>192636.40433826743</v>
+        <v>195485.28693271845</v>
       </c>
     </row>
     <row r="88" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A88" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B88" s="2">
         <v>51367</v>
       </c>
       <c r="C88" s="2">
-        <v>141505.77075149101</v>
+        <v>143149.44667064279</v>
       </c>
       <c r="D88" s="2">
-        <v>193679.45462285148</v>
+        <v>196543.76279488788</v>
       </c>
     </row>
     <row r="89" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A89" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B89" s="2">
         <v>53032</v>
       </c>
       <c r="C89" s="2">
-        <v>144275.91606282719</v>
+        <v>145951.76891099475</v>
       </c>
       <c r="D89" s="2">
-        <v>194728.15261405628</v>
+        <v>197607.96988710729</v>
       </c>
     </row>
     <row r="90" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A90" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B90" s="2">
         <v>54008</v>
       </c>
       <c r="C90" s="2">
-        <v>146643.25534683213</v>
+        <v>148346.60628608754</v>
       </c>
       <c r="D90" s="2">
-        <v>195782.52889198947</v>
+        <v>198677.93924173087</v>
       </c>
     </row>
     <row r="91" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A91" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B91" s="2">
         <v>55169</v>
       </c>
       <c r="C91" s="2">
-        <v>148920.18938181817</v>
+        <v>150649.9883</v>
       </c>
       <c r="D91" s="2">
-        <v>196842.61420233813</v>
+        <v>199753.70205914087</v>
       </c>
     </row>
     <row r="92" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A92" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B92" s="2">
         <v>55810</v>
       </c>
       <c r="C92" s="2">
-        <v>149751.21700145636</v>
+        <v>151490.66881279793</v>
       </c>
       <c r="D92" s="2">
-        <v>197908.43945726493</v>
+        <v>200835.28970865722</v>
       </c>
     </row>
     <row r="93" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A93" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B93" s="2">
         <v>58403</v>
       </c>
       <c r="C93" s="2">
-        <v>154736.01260420648</v>
+        <v>156533.36585978328</v>
       </c>
       <c r="D93" s="2">
-        <v>198980.03573630989</v>
+        <v>201922.73372945242</v>
       </c>
     </row>
     <row r="94" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A94" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B94" s="2">
         <v>60754</v>
       </c>
       <c r="C94" s="2">
-        <v>159407.04311045655</v>
+        <v>161258.65323711341</v>
       </c>
       <c r="D94" s="2">
-        <v>200057.4342872964</v>
+        <v>203016.06583147118</v>
       </c>
     </row>
     <row r="95" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A95" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B95" s="2">
         <v>61830</v>
       </c>
       <c r="C95" s="2">
-        <v>160943.52871634313</v>
+        <v>162812.98606136508</v>
       </c>
       <c r="D95" s="2">
-        <v>201140.6665272426</v>
+        <v>204115.31789635509</v>
       </c>
     </row>
     <row r="96" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A96" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B96" s="2">
         <v>62903</v>
       </c>
       <c r="C96" s="2">
-        <v>163227.14070552512</v>
+        <v>165123.12359798848</v>
       </c>
       <c r="D96" s="2">
-        <v>202229.76404327733</v>
+        <v>205220.52197837224</v>
       </c>
     </row>
     <row r="97" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A97" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B97" s="2">
         <v>65221</v>
       </c>
       <c r="C97" s="2">
-        <v>166163.33517793665</v>
+        <v>168093.42376179775</v>
       </c>
       <c r="D97" s="2">
-        <v>203324.75859356133</v>
+        <v>206331.710305352</v>
       </c>
     </row>
     <row r="98" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A98" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B98" s="2">
         <v>66366</v>
       </c>
       <c r="C98" s="2">
-        <v>168529.58526084299</v>
+        <v>170487.15928405622</v>
       </c>
       <c r="D98" s="2">
-        <v>204425.68210821328</v>
+        <v>207448.91527962466</v>
       </c>
     </row>
     <row r="99" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A99" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B99" s="2">
         <v>66312.855828995074</v>
       </c>
       <c r="C99" s="2">
-        <v>167643.63136729327</v>
+        <v>169590.91449514177</v>
       </c>
       <c r="D99" s="2">
-        <v>205532.56669024087</v>
+        <v>208572.16947896645</v>
       </c>
     </row>
     <row r="100" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A100" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B100" s="2">
         <v>67477.563486034458</v>
       </c>
       <c r="C100" s="2">
-        <v>171317.40121596336</v>
+        <v>173307.35742350816</v>
       </c>
       <c r="D100" s="2">
-        <v>206645.44461647698</v>
+        <v>209701.50565754948</v>
       </c>
     </row>
     <row r="101" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A101" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B101" s="2">
         <v>70009.883161164966</v>
       </c>
       <c r="C101" s="2">
-        <v>175884.68425980909</v>
+        <v>177927.69224831837</v>
       </c>
       <c r="D101" s="2">
-        <v>207764.34833852074</v>
+        <v>210836.95674689667</v>
       </c>
     </row>
     <row r="102" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A102" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B102" s="2">
         <v>72362.179264178776</v>
       </c>
       <c r="C102" s="2">
-        <v>181647.94704333154</v>
+        <v>183757.89884764928</v>
       </c>
       <c r="D102" s="2">
-        <v>208889.31048368401</v>
+        <v>211978.55585684229</v>
       </c>
     </row>
     <row r="103" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A103" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B103" s="2">
         <v>74637.602778217304</v>
       </c>
       <c r="C103" s="2">
-        <v>185974.77581312312</v>
+        <v>188134.98637521046</v>
       </c>
       <c r="D103" s="2">
-        <v>210020.36385594265</v>
+        <v>213126.33627649726</v>
       </c>
     </row>
     <row r="104" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A104" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B104" s="2">
         <v>77697.684037155879</v>
       </c>
       <c r="C104" s="2">
-        <v>192829.04534984159</v>
+        <v>195068.87243725543</v>
       </c>
       <c r="D104" s="2">
-        <v>211157.54143689314</v>
+        <v>214280.33147521989</v>
       </c>
     </row>
     <row r="105" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A105" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B105" s="2">
         <v>81201.673398587023</v>
       </c>
       <c r="C105" s="2">
-        <v>197863.25129222687</v>
+        <v>200161.55375513673</v>
       </c>
       <c r="D105" s="2">
-        <v>212300.87638671431</v>
+        <v>215440.57510359207</v>
       </c>
     </row>
     <row r="106" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A106" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B106" s="2">
         <v>80935.430938646736</v>
       </c>
       <c r="C106" s="2">
-        <v>196868.30832563309</v>
+        <v>199155.053918555</v>
       </c>
       <c r="D106" s="2">
-        <v>213450.40204513431</v>
+        <v>216607.1009944001</v>
       </c>
     </row>
     <row r="107" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A107" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B107" s="2">
         <v>81628.067244284379</v>
       </c>
       <c r="C107" s="2">
-        <v>197283.26890113499</v>
+        <v>199574.83451448241</v>
       </c>
       <c r="D107" s="2">
-        <v>214606.15193240278</v>
+        <v>217779.94316362168</v>
       </c>
     </row>
     <row r="108" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A108" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B108" s="2">
         <v>83976.2737743451</v>
       </c>
       <c r="C108" s="2">
-        <v>203194.81855050195</v>
+        <v>205555.05042213644</v>
       </c>
       <c r="D108" s="2">
-        <v>215768.15975026836</v>
+        <v>218959.13581141754</v>
       </c>
     </row>
     <row r="109" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A109" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B109" s="2">
         <v>87637.816151872772</v>
       </c>
       <c r="C109" s="2">
-        <v>209493.78990270608</v>
+        <v>211927.18817223419</v>
       </c>
       <c r="D109" s="2">
-        <v>216936.45938296136</v>
+        <v>220144.71332312888</v>
       </c>
     </row>
     <row r="110" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A110" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B110" s="2">
         <v>91048.795738605651</v>
       </c>
       <c r="C110" s="2">
-        <v>217522.48016955046</v>
+        <v>220049.13657819087</v>
       </c>
       <c r="D110" s="2">
-        <v>218111.08489818181</v>
+        <v>221336.71027027987</v>
       </c>
     </row>
     <row r="111" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A111" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B111" s="2">
         <v>92533</v>
       </c>
       <c r="C111" s="2">
-        <v>221322.7507111622</v>
+        <v>223893.54958227844</v>
       </c>
       <c r="D111" s="2">
-        <v>219292.07054809303</v>
+        <v>222535.16141158607</v>
       </c>
     </row>
     <row r="112" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A112" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B112" s="2">
         <v>95356</v>
       </c>
       <c r="C112" s="2">
-        <v>227943.72004140308</v>
+        <v>230591.4255135135</v>
       </c>
       <c r="D112" s="2">
-        <v>220479.45077032023</v>
+        <v>223740.10169396762</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A113" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B113" s="2">
         <v>103501</v>
       </c>
       <c r="C113" s="2">
-        <v>244461.83465454544</v>
+        <v>247301.40811250001</v>
       </c>
       <c r="D113" s="2">
-        <v>221673.2601889548</v>
+        <v>224951.56625356851</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A114" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B114" s="2">
         <v>110830</v>
       </c>
       <c r="C114" s="2">
-        <v>260883.0256851642</v>
+        <v>263913.34130237828</v>
       </c>
       <c r="D114" s="2">
-        <v>222873.53361556397</v>
+        <v>226169.59041678117</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A115" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B115" s="2">
         <v>115940</v>
       </c>
       <c r="C115" s="2">
-        <v>270461.08444444445</v>
+        <v>273602.65506172844</v>
       </c>
       <c r="D115" s="2">
-        <v>224080.30605020595</v>
+        <v>227394.2097012765</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A116" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B116" s="2">
         <v>119937.97091927993</v>
       </c>
       <c r="C116" s="2">
-        <v>278226.10803999961</v>
+        <v>281457.87414703553</v>
       </c>
       <c r="D116" s="2">
-        <v>225293.61268245048</v>
+        <v>228625.45981703963</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A117" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B117" s="2">
         <v>125381.89152379334</v>
       </c>
       <c r="C117" s="2">
-        <v>287485.6701650726</v>
+        <v>290824.99173932406</v>
       </c>
       <c r="D117" s="2">
-        <v>226513.48889240483</v>
+        <v>229863.37666741118</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A118" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B118" s="2">
         <v>129760.81264882484</v>
       </c>
       <c r="C118" s="2">
-        <v>296707.7338254475</v>
+        <v>300154.17529935355</v>
       </c>
       <c r="D118" s="2">
-        <v>227739.97025174575</v>
+        <v>231107.99635013417</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A119" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B119" s="2">
         <v>133902.72431667423</v>
       </c>
       <c r="C119" s="2">
-        <v>304337.09883139428</v>
+        <v>307872.16003771196</v>
       </c>
       <c r="D119" s="2">
-        <v>228973.09252475665</v>
+        <v>232359.3551584068</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A120" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B120" s="2">
         <v>139026.61326247951</v>
       </c>
       <c r="C120" s="2">
-        <v>314435.53814973944</v>
+        <v>318087.89889402245</v>
       </c>
       <c r="D120" s="2">
-        <v>230212.89166937035</v>
+        <v>233617.48958194058</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A121" s="1" t="s">
         <v>117</v>
       </c>
       <c r="B121" s="2">
         <v>148462.1695470702</v>
       </c>
       <c r="C121" s="2">
-        <v>331270.0220664597</v>
+        <v>335117.92561919714</v>
       </c>
       <c r="D121" s="2">
-        <v>231459.40383821772</v>
+        <v>234882.43630802442</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A122" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B122" s="2">
         <v>153481.89696762565</v>
       </c>
       <c r="C122" s="2">
-        <v>340460.52179255284</v>
+        <v>344415.17861057783</v>
       </c>
       <c r="D122" s="2">
-        <v>232712.66537968197</v>
+        <v>236154.23222259452</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A123" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B123" s="2">
         <v>152464.44408715086</v>
       </c>
       <c r="C123" s="2">
-        <v>334985.98010292463</v>
+        <v>338877.04677691631</v>
       </c>
       <c r="D123" s="2">
-        <v>233972.71283895845</v>
+        <v>237432.91441130984</v>
       </c>
       <c r="E123" s="3"/>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A124" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B124" s="2">
         <v>152790.2063464151</v>
       </c>
       <c r="C124" s="2">
-        <v>334816.90324744163</v>
+        <v>338706.00599053234</v>
       </c>
       <c r="D124" s="2">
-        <v>235239.58295912039</v>
+        <v>238718.52016063366</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A125" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B125" s="2">
         <v>157493.99471696085</v>
       </c>
       <c r="C125" s="2">
-        <v>341167.93959689862</v>
+        <v>345130.81350461266</v>
       </c>
       <c r="D125" s="2">
-        <v>236513.31268219021</v>
+        <v>240011.08695892067</v>
       </c>
       <c r="E125" s="3"/>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A126" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B126" s="2">
         <v>157627.180485769</v>
       </c>
       <c r="C126" s="2">
-        <v>340215.43523463019</v>
+        <v>344167.24522265512</v>
       </c>
       <c r="D126" s="2">
-        <v>237793.9391502169</v>
+        <v>241310.65249751031</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A127" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B127" s="2">
         <v>157387.16713854019</v>
       </c>
       <c r="C127" s="2">
-        <v>337768.29875971831</v>
+        <v>341691.68376356532</v>
       </c>
       <c r="D127" s="2">
-        <v>239081.49970635903</v>
+        <v>242617.25467182579</v>
       </c>
       <c r="E127" s="3"/>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A128" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B128" s="2">
         <v>160318.91841290306</v>
       </c>
       <c r="C128" s="2">
-        <v>343174.28490787366</v>
+        <v>347160.46374128538</v>
       </c>
       <c r="D128" s="2">
-        <v>240376.03189597366</v>
+        <v>243930.93158247907</v>
       </c>
       <c r="E128" s="3"/>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A129" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B129" s="2">
         <v>165034.93768043967</v>
       </c>
       <c r="C129" s="2">
-        <v>347190.74679052946</v>
+        <v>351223.57928083203</v>
       </c>
       <c r="D129" s="2">
-        <v>241677.5734677111</v>
+        <v>245251.72153638196</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A130" s="1" t="s">
         <v>131</v>
       </c>
       <c r="B130" s="2">
         <v>168459.89392346563</v>
       </c>
       <c r="C130" s="2">
-        <v>351373.02125473914</v>
+        <v>355454.43341629888</v>
       </c>
       <c r="D130" s="2">
-        <v>242986.1623746159</v>
+        <v>246579.66304786314</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A131" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B131" s="2">
         <v>172064.55600816399</v>
       </c>
       <c r="C131" s="2">
-        <v>355149.44528773066</v>
+        <v>359274.72292000987</v>
       </c>
       <c r="D131" s="2">
-        <v>244301.83677523324</v>
+        <v>247914.79483979111</v>
       </c>
       <c r="E131" s="3"/>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A132" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B132" s="2">
         <v>175554.04737287393</v>
       </c>
       <c r="C132" s="2">
-        <v>359495.94605746691</v>
+        <v>363671.71094980522</v>
       </c>
       <c r="D132" s="2">
-        <v>245624.63503472193</v>
+        <v>249257.15584470358</v>
       </c>
       <c r="E132" s="3"/>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A133" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B133" s="2">
         <v>181810.41544843017</v>
       </c>
       <c r="C133" s="2">
-        <v>366352.12919815828</v>
+        <v>370607.53284350142</v>
       </c>
       <c r="D133" s="2">
-        <v>246954.59572597287</v>
+        <v>250606.78520594255</v>
       </c>
       <c r="E133" s="3"/>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A134" s="1" t="s">
         <v>135</v>
       </c>
       <c r="B134" s="2">
         <v>184130.88191542489</v>
       </c>
       <c r="C134" s="2">
-        <v>369594.6900412197</v>
+        <v>373887.75801039801</v>
       </c>
       <c r="D134" s="2">
-        <v>248291.75763073412</v>
+        <v>251963.72227879587</v>
       </c>
       <c r="E134" s="3"/>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A135" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B135" s="2">
         <v>183958.90786142173</v>
       </c>
       <c r="C135" s="2">
-        <v>364497.47774483653</v>
+        <v>368731.33848125063</v>
       </c>
       <c r="D135" s="2">
-        <v>249636.15974074154</v>
+        <v>253328.00663164468</v>
       </c>
       <c r="E135" s="3"/>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A136" s="1" t="s">
         <v>137</v>
       </c>
       <c r="B136" s="2">
         <v>179363.08876032973</v>
       </c>
       <c r="C136" s="2">
-        <v>353202.71201893914</v>
+        <v>357305.37715578492</v>
       </c>
       <c r="D136" s="2">
-        <v>250987.84125885603</v>
+        <v>254699.67804711746</v>
       </c>
       <c r="E136" s="3"/>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A137" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B137" s="2">
         <v>174514.48914169855</v>
       </c>
       <c r="C137" s="2">
-        <v>336950.92208366358</v>
+        <v>340864.81275839469</v>
       </c>
       <c r="D137" s="2">
-        <v>252346.84160020621</v>
+        <v>256078.77652324975</v>
       </c>
       <c r="E137" s="3"/>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A138" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B138" s="2">
         <v>165188.45305606507</v>
       </c>
       <c r="C138" s="2">
-        <v>315863.4212725106</v>
+        <v>319532.36775101343</v>
       </c>
       <c r="D138" s="2">
-        <v>253713.20039333857</v>
+        <v>257465.34227465096</v>
       </c>
       <c r="E138" s="3"/>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A139" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B139" s="2">
         <v>156827.58171243957</v>
       </c>
       <c r="C139" s="2">
-        <v>302520.18680183648</v>
+        <v>306034.14346567262</v>
       </c>
       <c r="D139" s="2">
-        <v>255086.9574813722</v>
+        <v>258859.41573367658</v>
       </c>
       <c r="E139" s="3"/>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A140" s="1" t="s">
         <v>141</v>
       </c>
       <c r="B140" s="2">
         <v>149709.13469251405</v>
       </c>
       <c r="C140" s="2">
-        <v>295087.56531232968</v>
+        <v>298515.18753981323</v>
       </c>
       <c r="D140" s="2">
-        <v>256468.15292316111</v>
+        <v>260261.03755160747</v>
       </c>
       <c r="E140" s="3"/>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A141" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B141" s="2">
         <v>154066.04029528811</v>
       </c>
       <c r="C141" s="2">
-        <v>301247.08230441686</v>
+        <v>304746.25108226179</v>
       </c>
       <c r="D141" s="2">
-        <v>257856.82699446238</v>
+        <v>261670.24859983521</v>
       </c>
       <c r="E141" s="3"/>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A142" s="1" t="s">
         <v>143</v>
       </c>
       <c r="B142" s="2">
         <v>160158.67185069327</v>
       </c>
       <c r="C142" s="2">
-        <v>310530.93172292772</v>
+        <v>314137.93807972933</v>
       </c>
       <c r="D142" s="2">
-        <v>259253.02018911022</v>
+        <v>263087.08997105376</v>
       </c>
       <c r="E142" s="3"/>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A143" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B143" s="2">
         <v>162116.10428815728</v>
       </c>
       <c r="C143" s="2">
-        <v>310703.24969895591</v>
+        <v>314312.25763425237</v>
       </c>
       <c r="D143" s="2">
-        <v>260656.77322019709</v>
+        <v>264511.60298045789</v>
       </c>
       <c r="E143" s="3"/>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A144" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B144" s="2">
         <v>162886.94769711408</v>
       </c>
       <c r="C144" s="2">
-        <v>308764.13063443755</v>
+        <v>312350.61451793183</v>
       </c>
       <c r="D144" s="2">
-        <v>262068.12702126097</v>
+        <v>265943.82916694792</v>
       </c>
       <c r="E144" s="3"/>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A145" s="1" t="s">
         <v>147</v>
       </c>
       <c r="B145" s="2">
         <v>168719.1003107008</v>
       </c>
       <c r="C145" s="2">
-        <v>313809.37370862666</v>
+        <v>317454.46117064124</v>
       </c>
       <c r="D145" s="2">
-        <v>263487.12274747866</v>
+        <v>267383.810294341</v>
       </c>
       <c r="E145" s="3"/>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A146" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B146" s="2">
         <v>167353.997059941</v>
       </c>
       <c r="C146" s="2">
-        <v>309883.84273772751</v>
+        <v>313483.33276090625</v>
       </c>
       <c r="D146" s="2">
-        <v>264913.80177686602</v>
+        <v>268831.5883525887</v>
       </c>
       <c r="E146" s="3"/>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A147" s="1" t="s">
         <v>149</v>
       </c>
       <c r="B147" s="2">
         <v>162971.30816989226</v>
       </c>
       <c r="C147" s="2">
-        <v>298445.12083338184</v>
+        <v>301911.74311809172</v>
       </c>
       <c r="D147" s="2">
-        <v>266348.20571148471</v>
+        <v>270287.20555900194</v>
       </c>
       <c r="E147" s="3"/>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A148" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B148" s="2">
         <v>162378.8622557811</v>
       </c>
       <c r="C148" s="2">
-        <v>292337.64892437588</v>
+        <v>295733.32919413887</v>
       </c>
       <c r="D148" s="2">
-        <v>267790.37637865508</v>
+        <v>271750.70435948152</v>
       </c>
       <c r="E148" s="3"/>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A149" s="1" t="s">
         <v>151</v>
       </c>
       <c r="B149" s="2">
         <v>166763.77091115</v>
       </c>
       <c r="C149" s="2">
-        <v>295119.48129735346</v>
+        <v>298547.47424848832</v>
       </c>
       <c r="D149" s="2">
-        <v>269240.35583217593</v>
+        <v>273222.1274297561</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A150" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B150" s="2">
         <v>166596.74937662765</v>
       </c>
       <c r="C150" s="2">
-        <v>293201.2507979027</v>
+        <v>296606.96233067149</v>
       </c>
       <c r="D150" s="2">
-        <v>270698.18635355099</v>
+        <v>274701.5176766268</v>
       </c>
       <c r="E150" s="3"/>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A151" s="1" t="s">
         <v>153</v>
       </c>
       <c r="B151" s="2">
         <v>164784.71427183633</v>
       </c>
       <c r="C151" s="2">
-        <v>287095.02889786649</v>
+        <v>290429.8129353057</v>
       </c>
       <c r="D151" s="2">
-        <v>272163.91045322141</v>
+        <v>276188.91823921795</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A152" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B152" s="2">
         <v>162721.88799839217</v>
       </c>
       <c r="C152" s="2">
-        <v>282317.85752679972</v>
+        <v>285597.15180221311</v>
       </c>
       <c r="D152" s="2">
-        <v>273637.57087180595</v>
+        <v>277684.37249023543</v>
       </c>
       <c r="E152" s="4"/>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A153" s="1" t="s">
         <v>155</v>
       </c>
       <c r="B153" s="2">
         <v>164954.82489675129</v>
       </c>
       <c r="C153" s="2">
-        <v>283119.68928868533</v>
+        <v>286408.29732954607</v>
       </c>
       <c r="D153" s="2">
-        <v>275119.21058134671</v>
+        <v>279187.92403723113</v>
       </c>
       <c r="E153" s="12"/>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A154" s="1" t="s">
         <v>156</v>
       </c>
       <c r="B154" s="2">
         <v>163910.34101588427</v>
       </c>
       <c r="C154" s="2">
-        <v>280285.46948593284</v>
+        <v>283541.15633344132</v>
       </c>
       <c r="D154" s="2">
-        <v>276608.8727865626</v>
+        <v>280699.61672387458</v>
       </c>
       <c r="E154" s="4"/>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A155" s="1" t="s">
         <v>157</v>
       </c>
       <c r="B155" s="2">
         <v>162923.99409330709</v>
       </c>
       <c r="C155" s="2">
-        <v>275314.5284772052</v>
+        <v>278512.47481004643</v>
       </c>
       <c r="D155" s="2">
-        <v>278106.60092610924</v>
+        <v>282219.49463123188</v>
       </c>
       <c r="E155" s="4"/>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A156" s="1" t="s">
         <v>158</v>
       </c>
       <c r="B156" s="2">
         <v>163055.69431956849</v>
       </c>
       <c r="C156" s="2">
-        <v>273977.85644336767</v>
+        <v>277160.27651447302</v>
       </c>
       <c r="D156" s="2">
-        <v>279612.4386738452</v>
+        <v>283747.60207905038</v>
       </c>
       <c r="E156" s="3"/>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A157" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B157" s="2">
         <v>167294.36460933823</v>
       </c>
       <c r="C157" s="2">
-        <v>278510.74702687311</v>
+        <v>281745.81938951887</v>
       </c>
       <c r="D157" s="2">
-        <v>281126.42994010582</v>
+        <v>285283.98362705146</v>
       </c>
       <c r="E157" s="4"/>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A158" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B158" s="2">
         <v>170917.79263211167</v>
       </c>
       <c r="C158" s="2">
-        <v>283182.10308064846</v>
+        <v>286471.43609580758</v>
       </c>
       <c r="D158" s="2">
-        <v>282648.61887298385</v>
+        <v>286828.68407623004</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A159" s="1" t="s">
         <v>161</v>
       </c>
       <c r="B159" s="2">
         <v>174444.40590091003</v>
       </c>
       <c r="C159" s="2">
-        <v>287193.66327716265</v>
+        <v>290529.59301313548</v>
       </c>
       <c r="D159" s="2">
-        <v>284179.04985961638</v>
+        <v>288381.7484701607</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A160" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B160" s="2">
         <v>178124.43995016045</v>
       </c>
       <c r="C160" s="2">
-        <v>291635.23902217305</v>
+        <v>295022.76037208777</v>
       </c>
       <c r="D160" s="2">
-        <v>285717.76752747939</v>
+        <v>289943.22209631104</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A161" s="1" t="s">
         <v>163</v>
       </c>
       <c r="B161" s="2">
         <v>186544.36983655585</v>
       </c>
       <c r="C161" s="2">
-        <v>302915.41134984529</v>
+        <v>306433.95878809842</v>
       </c>
       <c r="D161" s="2">
-        <v>287264.81674568926</v>
+        <v>291513.15048736287</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A162" s="1" t="s">
         <v>164</v>
       </c>
       <c r="B162" s="2">
         <v>188810.27779674489</v>
       </c>
       <c r="C162" s="2">
-        <v>305520.75294622267</v>
+        <v>309069.5630177267</v>
       </c>
       <c r="D162" s="2">
-        <v>288820.24262631056</v>
+        <v>293091.57942253916</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A163" s="1" t="s">
         <v>165</v>
       </c>
       <c r="B163" s="2">
         <v>189001.54559565638</v>
       </c>
       <c r="C163" s="2">
-        <v>305236.17444785498</v>
+        <v>308781.67896636005</v>
       </c>
       <c r="D163" s="2">
-        <v>290384.09052567242</v>
+        <v>294678.55492893961</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A164" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B164" s="2">
         <v>188565.55025504233</v>
       </c>
       <c r="C164" s="2">
-        <v>305719.76750616572</v>
+        <v>309270.88925328548</v>
       </c>
       <c r="D164" s="2">
-        <v>291956.40604569024</v>
+        <v>296274.12328288227</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A165" s="1" t="s">
         <v>167</v>
       </c>
       <c r="B165" s="2">
         <v>194258.07236822028</v>
       </c>
       <c r="C165" s="2">
-        <v>312390.42660352524</v>
+        <v>316019.03212862078</v>
       </c>
       <c r="D165" s="2">
-        <v>293537.235035196</v>
+        <v>297878.33101125358</v>
       </c>
       <c r="E165" s="3"/>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A166" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B166" s="2">
         <v>195732.54872938144</v>
       </c>
       <c r="C166" s="2">
-        <v>313790.45090923592</v>
+        <v>317435.31857138284</v>
       </c>
       <c r="D166" s="2">
-        <v>295126.62359127519</v>
+        <v>299491.22489286447</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A167" s="1" t="s">
         <v>169</v>
       </c>
       <c r="B167" s="2">
         <v>197043.92974371143</v>
       </c>
       <c r="C167" s="2">
-        <v>315042.32292045013</v>
+        <v>318701.73184029816</v>
       </c>
       <c r="D167" s="2">
-        <v>296724.61806061061</v>
+        <v>301112.85195981484</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A168" s="1" t="s">
         <v>170</v>
       </c>
       <c r="B168" s="2">
         <v>198564.36995042174</v>
       </c>
       <c r="C168" s="2">
-        <v>317473.26821882441</v>
+        <v>321160.91405244987</v>
       </c>
       <c r="D168" s="2">
-        <v>298331.26504083426</v>
+        <v>302743.25949886488</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A169" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B169" s="2">
         <v>204238.09036418528</v>
       </c>
       <c r="C169" s="2">
-        <v>323804.77030480368</v>
+        <v>327565.96040065616</v>
       </c>
       <c r="D169" s="2">
-        <v>299946.61138188589</v>
+        <v>304382.4950528139</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A170" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B170" s="2">
         <v>206345.8948554107</v>
       </c>
       <c r="C170" s="2">
-        <v>324670.03563466441</v>
+        <v>328441.27631558361</v>
       </c>
       <c r="D170" s="2">
-        <v>301570.70418737928</v>
+        <v>306030.60642188694</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A171" s="1" t="s">
         <v>173</v>
       </c>
       <c r="B171" s="2">
         <v>205936.94120115109</v>
       </c>
       <c r="C171" s="2">
-        <v>322076.07865976496</v>
+        <v>325817.1889467623</v>
       </c>
       <c r="D171" s="2">
-        <v>303203.59081597574</v>
+        <v>307687.64166512818</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A172" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B172" s="2">
         <v>206665.4923767123</v>
       </c>
       <c r="C172" s="2">
-        <v>320921.47870229883</v>
+        <v>324649.17760588566</v>
       </c>
       <c r="D172" s="2">
-        <v>304845.31888276513</v>
+        <v>309353.64910180279</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A173" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B173" s="2">
         <v>209971.21736565899</v>
       </c>
       <c r="C173" s="2">
-        <v>321491.22313786572</v>
+        <v>325225.53997091117</v>
       </c>
       <c r="D173" s="2">
-        <v>306495.93626065407</v>
+        <v>311028.67731280567</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A174" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B174" s="2">
         <v>211671.67827434</v>
       </c>
       <c r="C174" s="2">
-        <v>320903.5277946773</v>
+        <v>324631.01818751276</v>
       </c>
       <c r="D174" s="2">
-        <v>308155.4910817623</v>
+        <v>312712.77514207811</v>
       </c>
       <c r="E174" s="3"/>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A175" s="1" t="s">
         <v>177</v>
       </c>
       <c r="B175" s="2">
         <v>211432.68105371299</v>
       </c>
       <c r="C175" s="2">
-        <v>317989.85661318252</v>
+        <v>321683.50293639512</v>
       </c>
       <c r="D175" s="2">
-        <v>309824.03173882607</v>
+        <v>314405.99169803219</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A176" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B176" s="2">
         <v>211792.21234461601</v>
       </c>
       <c r="C176" s="2">
-        <v>317267.93959598918</v>
+        <v>320953.2004123035</v>
       </c>
       <c r="D176" s="2">
-        <v>311501.60688660917</v>
+        <v>316108.37635498267</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A177" s="1" t="s">
         <v>179</v>
       </c>
       <c r="B177" s="2">
         <v>214578.38305353399</v>
       </c>
       <c r="C177" s="2">
-        <v>317890.45678064012</v>
+        <v>321582.94851411233</v>
       </c>
       <c r="D177" s="2">
-        <v>313188.26544332167</v>
+        <v>317819.97875458666</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A178" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B178" s="2">
         <v>216102.52034033401</v>
       </c>
       <c r="C178" s="2">
-        <v>317097.2284626211</v>
+        <v>320780.50636489911</v>
       </c>
       <c r="D178" s="2">
-        <v>314884.05659204663</v>
+        <v>319540.84880729148</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A179" s="1" t="s">
         <v>181</v>
       </c>
       <c r="B179" s="2">
         <v>214178.27525351199</v>
       </c>
       <c r="C179" s="2">
-        <v>312508.73176646099</v>
+        <v>316138.7114782515</v>
       </c>
       <c r="D179" s="2">
-        <v>316589.02978217421</v>
+        <v>321271.03669378994</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A180" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B180" s="2">
         <v>212693.85730429101</v>
       </c>
       <c r="C180" s="2">
-        <v>310888.41886887455</v>
+        <v>314499.5776571288</v>
       </c>
       <c r="D180" s="2">
-        <v>318303.2347308434</v>
+        <v>323010.5928664832</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A181" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B181" s="2">
         <v>215909.52745454499</v>
       </c>
       <c r="C181" s="2">
-        <v>310565.45963748224</v>
+        <v>314172.86705709138</v>
       </c>
       <c r="D181" s="2">
-        <v>320026.7214243919</v>
+        <v>324759.56805095269</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A182" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B182" s="2">
         <v>216805.33241259301</v>
       </c>
       <c r="C182" s="2">
-        <v>310030.28290212929</v>
+        <v>313631.473917222</v>
       </c>
       <c r="D182" s="2">
-        <v>321759.54011981387</v>
+        <v>326518.01324743859</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A183" s="1" t="s">
         <v>185</v>
       </c>
       <c r="B183" s="2">
         <v>215924.773727714</v>
       </c>
       <c r="C183" s="2">
-        <v>308346.80762209452</v>
+        <v>311928.44404401706</v>
       </c>
       <c r="D183" s="2">
-        <v>323501.74134622526</v>
+        <v>328285.97973232751</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A184" s="1" t="s">
         <v>186</v>
       </c>
       <c r="B184" s="2">
         <v>217910.63253159399</v>
       </c>
       <c r="C184" s="2">
-        <v>310542.59723989572</v>
+        <v>314149.73909879895</v>
       </c>
       <c r="D184" s="2">
-        <v>325253.37590633723</v>
+        <v>330063.51905964734</v>
       </c>
       <c r="F184" s="3"/>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A185" s="1" t="s">
         <v>187</v>
       </c>
       <c r="B185" s="2">
         <v>220132.812770447</v>
       </c>
       <c r="C185" s="2">
-        <v>312851.39884589601</v>
+        <v>316485.35884501872</v>
       </c>
       <c r="D185" s="2">
-        <v>327014.49487793772</v>
+        <v>331850.68306257087</v>
       </c>
       <c r="F185" s="3"/>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A186" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B186" s="2">
         <v>224336.52274847799</v>
       </c>
       <c r="C186" s="2">
-        <v>317306.95147099049</v>
+        <v>320992.66543405043</v>
       </c>
       <c r="D186" s="2">
-        <v>328785.1496153808</v>
+        <v>333647.52385492716</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A187" s="1" t="s">
         <v>189</v>
       </c>
       <c r="B187" s="2">
         <v>229818.70438991499</v>
       </c>
       <c r="C187" s="2">
-        <v>324509.00665735104</v>
+        <v>328278.37688838755</v>
       </c>
       <c r="D187" s="2">
-        <v>330565.39175108395</v>
+        <v>335454.09383272089</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A188" s="1" t="s">
         <v>190</v>
       </c>
       <c r="B188" s="2">
         <v>231644.029501966</v>
       </c>
       <c r="C188" s="2">
-        <v>325538.32910325774</v>
+        <v>329319.65554292378</v>
       </c>
       <c r="D188" s="2">
-        <v>332355.27319703408</v>
+        <v>337270.44567566068</v>
       </c>
       <c r="E188" s="3"/>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A189" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B189" s="2">
         <v>242708.81973939299</v>
       </c>
       <c r="C189" s="2">
-        <v>333754.09261862346</v>
+        <v>337630.85016739502</v>
       </c>
       <c r="D189" s="2">
-        <v>334154.8461463009</v>
+        <v>339096.63234869495</v>
       </c>
       <c r="E189" s="3"/>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A190" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B190" s="2">
         <v>247534.953303838</v>
       </c>
       <c r="C190" s="2">
-        <v>334961.20462383726</v>
+        <v>338851.98351551348</v>
       </c>
       <c r="D190" s="2">
-        <v>335964.16307455924</v>
+        <v>340932.7071035566</v>
       </c>
       <c r="E190" s="3"/>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A191" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B191" s="2">
         <v>253112.67805307099</v>
       </c>
       <c r="C191" s="2">
-        <v>334346.16389106819</v>
+        <v>338229.79870913958</v>
       </c>
       <c r="D191" s="2">
-        <v>337783.27674161887</v>
+        <v>342778.72348031541</v>
       </c>
       <c r="E191" s="3"/>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A192" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B192" s="2">
         <v>260771.01586366701</v>
       </c>
       <c r="C192" s="2">
-        <v>338228.71350300679</v>
+        <v>342157.44650518871</v>
       </c>
       <c r="D192" s="2">
-        <v>339612.24019296316</v>
+        <v>344634.73530893982</v>
       </c>
       <c r="E192" s="3"/>
     </row>
     <row r="193" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A193" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B193" s="2">
         <v>270451.73601179098</v>
       </c>
       <c r="C193" s="2">
-        <v>333412.1301859807</v>
+        <v>337284.91563232278</v>
       </c>
       <c r="D193" s="2">
-        <v>341451.10676129611</v>
+        <v>346500.79671086627</v>
       </c>
       <c r="E193" s="3"/>
     </row>
     <row r="194" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A194" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B194" s="2">
         <v>273135.10513649002</v>
       </c>
       <c r="C194" s="2">
-        <v>328821.4442431358</v>
+        <v>332640.90606955357</v>
       </c>
       <c r="D194" s="2">
-        <v>343299.93006809708</v>
+        <v>348376.9621005776</v>
       </c>
     </row>
     <row r="195" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A195" s="1" t="s">
         <v>197</v>
       </c>
       <c r="B195" s="2">
         <v>265195.26505012199</v>
       </c>
       <c r="C195" s="2">
-        <v>307679.20604276768</v>
+        <v>311253.08786476328</v>
       </c>
       <c r="D195" s="2">
-        <v>345158.76402518456</v>
+        <v>350263.28618718917</v>
       </c>
       <c r="E195" s="3"/>
     </row>
     <row r="196" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A196" s="1" t="s">
         <v>198</v>
       </c>
       <c r="B196" s="2">
         <v>258115.28441193601</v>
       </c>
       <c r="C196" s="2">
-        <v>294775.59680718201</v>
+        <v>298199.59533001576</v>
       </c>
       <c r="D196" s="2">
-        <v>347027.66283628863</v>
+        <v>352159.82397604536</v>
       </c>
       <c r="E196" s="3"/>
     </row>
     <row r="197" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A197" s="1" t="s">
         <v>199</v>
       </c>
       <c r="B197" s="2">
         <v>261994.91723062101</v>
       </c>
       <c r="C197" s="2">
-        <v>290584.51840137504</v>
+        <v>293959.83498979494</v>
       </c>
       <c r="D197" s="2">
-        <v>348906.680998631</v>
+        <v>354066.63077032228</v>
       </c>
       <c r="E197" s="3"/>
     </row>
     <row r="198" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A198" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B198" s="2">
         <v>260181.29268500401</v>
       </c>
       <c r="C198" s="2">
-        <v>287346.32099926146</v>
+        <v>290684.02394787682</v>
       </c>
       <c r="D198" s="2">
-        <v>350795.87330451445</v>
+        <v>355983.76217264123</v>
       </c>
       <c r="E198" s="3"/>
     </row>
     <row r="199" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A199" s="1" t="s">
         <v>205</v>
       </c>
       <c r="B199" s="2">
         <v>259156.64554123799</v>
       </c>
       <c r="C199" s="2">
-        <v>285003.20165655075</v>
+        <v>288313.68784348312</v>
       </c>
       <c r="D199" s="2">
-        <v>352695.29484292044</v>
+        <v>357911.27408668975</v>
       </c>
     </row>
     <row r="200" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A200" s="1" t="s">
         <v>210</v>
       </c>
       <c r="B200" s="2">
         <v>260790.64898081901</v>
       </c>
       <c r="C200" s="2">
-        <v>284766.12594906037</v>
+        <v>288073.85835691117</v>
       </c>
       <c r="D200" s="2">
-        <v>354605.0010011156</v>
+        <v>359849.22271885187</v>
       </c>
     </row>
     <row r="201" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A201" s="1" t="s">
         <v>211</v>
       </c>
       <c r="B201" s="2">
         <v>265012.48906656698</v>
       </c>
       <c r="C201" s="2">
-        <v>285254.99662087165</v>
+        <v>288568.40756004007</v>
       </c>
       <c r="D201" s="2">
-        <v>356525.04746626696</v>
+        <v>361797.66457984695</v>
       </c>
     </row>
     <row r="202" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A202" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B202" s="2">
         <v>266640.14505761402</v>
       </c>
       <c r="C202" s="2">
-        <v>285161.03675928502</v>
+        <v>288473.35629729688</v>
       </c>
       <c r="D202" s="2">
-        <v>358455.49022706528</v>
+        <v>363756.6564863777</v>
       </c>
     </row>
     <row r="203" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A203" s="1" t="s">
         <v>213</v>
       </c>
       <c r="B203" s="2">
         <v>268518.03890484199</v>
       </c>
       <c r="C203" s="2">
-        <v>285334.18700999918</v>
+        <v>288648.5177938845</v>
       </c>
       <c r="D203" s="2">
-        <v>360396.38557535841</v>
+        <v>365726.25556278706</v>
       </c>
       <c r="E203" s="3"/>
     </row>
     <row r="204" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A204" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B204" s="2">
         <v>270867.31473105401</v>
       </c>
       <c r="C204" s="2">
-        <v>286002.86014693259</v>
+        <v>289324.95797754062</v>
       </c>
       <c r="D204" s="2">
-        <v>362347.79010779224</v>
+        <v>367706.51924272353</v>
       </c>
       <c r="E204" s="3"/>
     </row>
     <row r="205" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A205" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B205" s="2">
         <v>272750.67874525499</v>
       </c>
       <c r="C205" s="2">
-        <v>281205.94978635787</v>
+        <v>284472.32857452589</v>
       </c>
       <c r="D205" s="2">
-        <v>364309.76072746108</v>
+        <v>369697.50527081633</v>
       </c>
       <c r="F205" s="3"/>
       <c r="G205" s="3"/>
     </row>
     <row r="206" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A206" s="1" t="s">
         <v>216</v>
       </c>
       <c r="B206" s="2">
         <v>272818.61054448999</v>
       </c>
       <c r="C206" s="2">
-        <v>278855.3679578462</v>
+        <v>282094.44330300268</v>
       </c>
       <c r="D206" s="2">
-        <v>366282.35464556742</v>
+        <v>371699.27170435927</v>
       </c>
       <c r="F206" s="3"/>
       <c r="G206" s="3"/>
     </row>
     <row r="207" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A207" s="1" t="s">
         <v>217</v>
       </c>
       <c r="B207" s="2">
         <v>273076.912606192</v>
       </c>
       <c r="C207" s="2">
-        <v>278776.65547363437</v>
+        <v>282014.81652523129</v>
       </c>
       <c r="D207" s="2">
-        <v>368265.62938308954</v>
+        <v>373711.87691500329</v>
       </c>
       <c r="F207" s="3"/>
       <c r="G207" s="3"/>
     </row>
     <row r="208" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A208" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B208" s="2">
         <v>274930.36998772703</v>
       </c>
       <c r="C208" s="2">
-        <v>279638.69552141457</v>
+        <v>282886.86969445774</v>
       </c>
       <c r="D208" s="2">
-        <v>370259.64277245931</v>
+        <v>375735.37959045888</v>
       </c>
       <c r="E208" s="3"/>
     </row>
     <row r="209" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A209" s="1" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B209" s="2">
         <v>278783.57548585202</v>
       </c>
       <c r="C209" s="2">
-        <v>278783.57548585202</v>
+        <v>282224.94866441813</v>
       </c>
       <c r="D209" s="2">
-        <v>372264.45295924851</v>
+        <v>377769.83873620752</v>
       </c>
       <c r="E209" s="3"/>
     </row>
     <row r="210" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="B210" s="3"/>
-[...1 lines deleted...]
-      <c r="D210" s="3"/>
+      <c r="A210" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B210" s="2">
+        <v>276157.15664288402</v>
+      </c>
+      <c r="C210" s="2">
+        <v>276157.15664288402</v>
+      </c>
+      <c r="D210" s="2">
+        <v>379815.31367722212</v>
+      </c>
+      <c r="E210" s="3"/>
     </row>
     <row r="211" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A211" s="6"/>
-      <c r="B211" s="5" t="s">
+      <c r="B211" s="3"/>
+      <c r="C211" s="3"/>
+      <c r="D211" s="3"/>
+    </row>
+    <row r="212" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A212" s="6"/>
+      <c r="B212" s="5" t="s">
         <v>124</v>
-      </c>
-[...6 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="213" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A213" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A214" s="7" t="s">
         <v>127</v>
       </c>
-      <c r="B213" s="1" t="s">
+      <c r="B214" s="1" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="214" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="B214" s="1" t="s">
+    <row r="215" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="B215" s="1" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="215" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-    <row r="216" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="216" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A216" s="6"/>
       <c r="B216" s="1" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-      <c r="G216" s="8"/>
+        <v>146</v>
+      </c>
     </row>
     <row r="217" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A217" s="7" t="s">
+      <c r="A217" s="6"/>
+      <c r="B217" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="F217" s="8"/>
+      <c r="G217" s="8"/>
+    </row>
+    <row r="218" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A218" s="7" t="s">
         <v>128</v>
       </c>
-      <c r="B217" s="1" t="s">
+      <c r="B218" s="1" t="s">
         <v>208</v>
-      </c>
-[...4 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="219" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A219" s="6"/>
-      <c r="B219" s="8"/>
-      <c r="C219" s="8"/>
+      <c r="B219" s="8" t="s">
+        <v>209</v>
+      </c>
     </row>
     <row r="220" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A220" s="6"/>
       <c r="B220" s="8"/>
+      <c r="C220" s="8"/>
     </row>
     <row r="221" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A221" s="6"/>
       <c r="B221" s="8"/>
+    </row>
+    <row r="222" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="B222" s="8"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.5" bottom="0.44" header="0.38" footer="0.32"/>
   <pageSetup paperSize="9" scale="61" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"Calibri"&amp;10&amp;K008000NBS Public&amp;1#</oddHeader>
     <oddFooter>&amp;R&amp;"Trebuchet MS,Regular"www.nationwide.co.uk/hpi&amp;L&amp;1#&amp;"Calibri"&amp;10&amp;K008000NBS Public</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>