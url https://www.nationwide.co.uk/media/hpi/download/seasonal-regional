--- v1 (2026-01-13)
+++ v2 (2026-04-09)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\HPD\Press\Embargo\Internet HP Files\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\HPD\Press\Website files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{89441B96-6F51-4D48-BC64-2227BBCC2305}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9FB2C2CB-0D1E-4EBA-A575-B42C3020DBD4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{309C05AE-064C-47BB-A217-03DCA8F9496B}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{53030A2F-FBFC-40DC-B950-83CF68723DAF}"/>
   </bookViews>
   <sheets>
     <sheet name="Seasonal" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Seasonal!$B$1:$AC$160</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Seasonal!$A:$A,Seasonal!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="227">
   <si>
     <t>Seasonally Adjusted Index</t>
   </si>
   <si>
     <t>Quarter on Quarter Change - Seasonally Adjusted</t>
   </si>
   <si>
     <t>Q1 1993 = 100</t>
   </si>
   <si>
     <t>NORTH</t>
   </si>
   <si>
     <t>YORKS &amp; HSIDE</t>
   </si>
   <si>
     <t>NORTH WEST</t>
   </si>
   <si>
     <t>EAST MIDS</t>
   </si>
   <si>
     <t>WEST MIDS</t>
   </si>
   <si>
@@ -716,76 +716,78 @@
     <t>Q4 2023</t>
   </si>
   <si>
     <t>Q1 2024</t>
   </si>
   <si>
     <t>Q2 2024</t>
   </si>
   <si>
     <t>Q3 2024</t>
   </si>
   <si>
     <t>Q4 2024</t>
   </si>
   <si>
     <t>Q1 2025</t>
   </si>
   <si>
     <t>Q2 2025</t>
   </si>
   <si>
     <t>Q3 2025</t>
   </si>
   <si>
     <t>Q4 2025</t>
+  </si>
+  <si>
+    <t>Q1 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-      <family val="2"/>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
@@ -1052,84 +1054,84 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1604,55 +1606,55 @@
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C8C8C08F-0218-4F1C-8E8D-E79C345D7EA8}">
-  <dimension ref="A1:AD212"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98302660-64D2-4DB1-AF8C-CF57F2D6B89C}">
+  <dimension ref="A1:AD213"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B185" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G32" sqref="G32"/>
       <selection pane="topRight" activeCell="G32" sqref="G32"/>
       <selection pane="bottomLeft" activeCell="G32" sqref="G32"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9" style="1" customWidth="1"/>
     <col min="2" max="15" width="8" style="53" customWidth="1"/>
     <col min="16" max="29" width="9.109375" style="53"/>
     <col min="30" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" x14ac:dyDescent="0.3">
       <c r="B1" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="14"/>
       <c r="I1" s="14"/>
@@ -1671,54 +1673,54 @@
       <c r="T1" s="17"/>
       <c r="U1" s="17"/>
       <c r="V1" s="17"/>
       <c r="W1" s="17"/>
       <c r="X1" s="17"/>
       <c r="Y1" s="17"/>
       <c r="Z1" s="17"/>
       <c r="AA1" s="17"/>
       <c r="AB1" s="17"/>
       <c r="AC1" s="18"/>
     </row>
     <row r="2" spans="1:29" x14ac:dyDescent="0.3">
       <c r="B2" s="19"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
       <c r="K2" s="20"/>
       <c r="L2" s="20"/>
       <c r="M2" s="21"/>
       <c r="N2" s="22">
-        <v>-4.5040314314494623E-2</v>
+        <v>-3.8614982616140936E-2</v>
       </c>
       <c r="O2" s="22">
-        <v>0.48596847282147349</v>
+        <v>0.48669526221821857</v>
       </c>
       <c r="P2" s="23"/>
       <c r="Q2" s="24"/>
       <c r="R2" s="24"/>
       <c r="S2" s="24"/>
       <c r="T2" s="24"/>
       <c r="U2" s="24"/>
       <c r="V2" s="24"/>
       <c r="W2" s="24"/>
       <c r="X2" s="24"/>
       <c r="Y2" s="24"/>
       <c r="Z2" s="24"/>
       <c r="AA2" s="24"/>
       <c r="AB2" s="24"/>
       <c r="AC2" s="25"/>
     </row>
     <row r="3" spans="1:29" s="4" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="26" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>4</v>
@@ -10107,93 +10109,93 @@
       <c r="F96" s="30">
         <v>109.725752409365</v>
       </c>
       <c r="G96" s="30">
         <v>112.35650767942499</v>
       </c>
       <c r="H96" s="30">
         <v>118.994045548839</v>
       </c>
       <c r="I96" s="30">
         <v>111.832676813153</v>
       </c>
       <c r="J96" s="30">
         <v>120.944696945019</v>
       </c>
       <c r="K96" s="30">
         <v>111.660884281527</v>
       </c>
       <c r="L96" s="30">
         <v>99.035430596345194</v>
       </c>
       <c r="M96" s="30">
         <v>101.347306507075</v>
       </c>
       <c r="N96" s="30">
-        <v>137.588811019757</v>
+        <v>137.58881101975601</v>
       </c>
       <c r="O96" s="30">
         <v>110.36248937977</v>
       </c>
       <c r="P96" s="31">
         <v>2.8625077866432536E-2</v>
       </c>
       <c r="Q96" s="32">
         <v>4.3136705472852421E-2</v>
       </c>
       <c r="R96" s="32">
         <v>2.3043886047985573E-2</v>
       </c>
       <c r="S96" s="32">
         <v>4.4151901111129099E-2</v>
       </c>
       <c r="T96" s="32">
         <v>2.4706823291456237E-2</v>
       </c>
       <c r="U96" s="32">
         <v>3.5728601125277093E-2</v>
       </c>
       <c r="V96" s="33">
         <v>3.393859337712124E-2</v>
       </c>
       <c r="W96" s="32">
         <v>3.9603081850535293E-2</v>
       </c>
       <c r="X96" s="32">
         <v>4.4553387383995613E-2</v>
       </c>
       <c r="Y96" s="32">
         <v>2.2616354293345742E-2</v>
       </c>
       <c r="Z96" s="32">
         <v>-1.4069800122104459E-2</v>
       </c>
       <c r="AA96" s="32">
         <v>1.1851767154094972E-2</v>
       </c>
       <c r="AB96" s="32">
-        <v>3.5358201012066548E-2</v>
+        <v>3.5358201012059221E-2</v>
       </c>
       <c r="AC96" s="34">
         <v>3.0782875819841404E-2</v>
       </c>
       <c r="AD96" s="8">
         <v>-1.4069800122104459E-2</v>
       </c>
     </row>
     <row r="97" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A97" s="10" t="s">
         <v>110</v>
       </c>
       <c r="B97" s="41">
         <v>99.435598160920307</v>
       </c>
       <c r="C97" s="42">
         <v>102.330535597519</v>
       </c>
       <c r="D97" s="42">
         <v>103.334160342651</v>
       </c>
       <c r="E97" s="42">
         <v>112.723818339833</v>
       </c>
       <c r="F97" s="42">
@@ -10241,51 +10243,51 @@
       <c r="T97" s="44">
         <v>1.4203596883688219E-2</v>
       </c>
       <c r="U97" s="44">
         <v>7.1638783024376318E-2</v>
       </c>
       <c r="V97" s="45">
         <v>1.1632246594892814E-2</v>
       </c>
       <c r="W97" s="44">
         <v>3.1469730510814919E-2</v>
       </c>
       <c r="X97" s="44">
         <v>6.0932472596314957E-2</v>
       </c>
       <c r="Y97" s="44">
         <v>1.0312294093281604E-2</v>
       </c>
       <c r="Z97" s="44">
         <v>3.5353618267733422E-2</v>
       </c>
       <c r="AA97" s="44">
         <v>5.8561017457181563E-4</v>
       </c>
       <c r="AB97" s="44">
-        <v>2.9948912841410547E-2</v>
+        <v>2.9948912841417874E-2</v>
       </c>
       <c r="AC97" s="46">
         <v>1.8019925844528384E-2</v>
       </c>
       <c r="AD97" s="8">
         <v>-1.8371216738051088E-2</v>
       </c>
     </row>
     <row r="98" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A98" s="11" t="s">
         <v>111</v>
       </c>
       <c r="B98" s="29">
         <v>98.625964464258303</v>
       </c>
       <c r="C98" s="30">
         <v>104.895701663365</v>
       </c>
       <c r="D98" s="30">
         <v>103.96096450851201</v>
       </c>
       <c r="E98" s="30">
         <v>111.48050015777901</v>
       </c>
       <c r="F98" s="30">
@@ -10534,93 +10536,93 @@
       </c>
       <c r="Z100" s="38">
         <v>5.3889860969758008E-3</v>
       </c>
       <c r="AA100" s="38">
         <v>1.4892676247969527E-2</v>
       </c>
       <c r="AB100" s="38">
         <v>2.1667342308987037E-2</v>
       </c>
       <c r="AC100" s="40">
         <v>2.795693579014813E-2</v>
       </c>
       <c r="AD100" s="8">
         <v>-7.0764284820704626E-3</v>
       </c>
     </row>
     <row r="101" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A101" s="10" t="s">
         <v>114</v>
       </c>
       <c r="B101" s="41">
         <v>104.802048474861</v>
       </c>
       <c r="C101" s="42">
-        <v>111.027749948424</v>
+        <v>111.027749948425</v>
       </c>
       <c r="D101" s="42">
         <v>109.393675561528</v>
       </c>
       <c r="E101" s="42">
         <v>121.584774630247</v>
       </c>
       <c r="F101" s="42">
         <v>119.85415999741301</v>
       </c>
       <c r="G101" s="42">
         <v>125.326378264727</v>
       </c>
       <c r="H101" s="42">
         <v>135.39236341408699</v>
       </c>
       <c r="I101" s="42">
         <v>139.55217129028401</v>
       </c>
       <c r="J101" s="42">
         <v>147.835264420459</v>
       </c>
       <c r="K101" s="42">
         <v>123.69616513390601</v>
       </c>
       <c r="L101" s="42">
         <v>106.802098951646</v>
       </c>
       <c r="M101" s="42">
         <v>110.748650906126</v>
       </c>
       <c r="N101" s="42">
         <v>157.15028415018</v>
       </c>
       <c r="O101" s="42">
         <v>126.567499642687</v>
       </c>
       <c r="P101" s="43">
         <v>9.0691130822659893E-3</v>
       </c>
       <c r="Q101" s="44">
-        <v>1.9269796788660809E-2</v>
+        <v>1.9269796788669913E-2</v>
       </c>
       <c r="R101" s="44">
         <v>9.268861656516636E-3</v>
       </c>
       <c r="S101" s="44">
         <v>1.5564804601035043E-2</v>
       </c>
       <c r="T101" s="44">
         <v>2.2859167661595237E-2</v>
       </c>
       <c r="U101" s="44">
         <v>1.2195111958204219E-3</v>
       </c>
       <c r="V101" s="45">
         <v>2.7661436402976358E-2</v>
       </c>
       <c r="W101" s="44">
         <v>4.1344365470217248E-2</v>
       </c>
       <c r="X101" s="44">
         <v>4.6369070158759129E-2</v>
       </c>
       <c r="Y101" s="44">
         <v>2.0391925809854827E-2</v>
       </c>
@@ -10659,10078 +10661,10167 @@
       <c r="F102" s="30">
         <v>119.372321415204</v>
       </c>
       <c r="G102" s="30">
         <v>129.37135565559799</v>
       </c>
       <c r="H102" s="30">
         <v>137.87405677158901</v>
       </c>
       <c r="I102" s="30">
         <v>143.04565341060101</v>
       </c>
       <c r="J102" s="30">
         <v>152.79147343069801</v>
       </c>
       <c r="K102" s="30">
         <v>126.40889683899</v>
       </c>
       <c r="L102" s="30">
         <v>106.512472460975</v>
       </c>
       <c r="M102" s="30">
         <v>111.842430905358</v>
       </c>
       <c r="N102" s="30">
-        <v>161.759778838861</v>
+        <v>161.75977883886199</v>
       </c>
       <c r="O102" s="30">
         <v>129.39137213363301</v>
       </c>
       <c r="P102" s="31">
         <v>1.8590815090950841E-2</v>
       </c>
       <c r="Q102" s="32">
-        <v>-1.4803460615184116E-2</v>
+        <v>-1.4803460615192998E-2</v>
       </c>
       <c r="R102" s="32">
         <v>1.065037584905637E-2</v>
       </c>
       <c r="S102" s="32">
         <v>1.4856261650475044E-2</v>
       </c>
       <c r="T102" s="32">
         <v>-4.0202074105680774E-3</v>
       </c>
       <c r="U102" s="32">
         <v>3.22755468312248E-2</v>
       </c>
       <c r="V102" s="33">
         <v>1.8329640571469685E-2</v>
       </c>
       <c r="W102" s="32">
         <v>2.5033520353117122E-2</v>
       </c>
       <c r="X102" s="32">
         <v>3.3525214905038014E-2</v>
       </c>
       <c r="Y102" s="32">
         <v>2.1930604737401271E-2</v>
       </c>
       <c r="Z102" s="32">
         <v>-2.7118052314882846E-3</v>
       </c>
       <c r="AA102" s="32">
         <v>9.8762376812979724E-3</v>
       </c>
       <c r="AB102" s="32">
-        <v>2.9331761718457638E-2</v>
+        <v>2.9331761718464078E-2</v>
       </c>
       <c r="AC102" s="34">
         <v>2.2311197573769759E-2</v>
       </c>
       <c r="AD102" s="8">
-        <v>-1.4803460615184116E-2</v>
+        <v>-1.4803460615192998E-2</v>
       </c>
     </row>
     <row r="103" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A103" s="11" t="s">
         <v>116</v>
       </c>
       <c r="B103" s="29">
         <v>107.53297284637</v>
       </c>
       <c r="C103" s="30">
-        <v>109.499415554732</v>
+        <v>109.49941555473001</v>
       </c>
       <c r="D103" s="30">
         <v>111.44367785826201</v>
       </c>
       <c r="E103" s="30">
         <v>124.71560566575501</v>
       </c>
       <c r="F103" s="30">
         <v>121.332691550577</v>
       </c>
       <c r="G103" s="30">
         <v>132.90987256006099</v>
       </c>
       <c r="H103" s="30">
         <v>139.51793057643701</v>
       </c>
       <c r="I103" s="30">
         <v>146.68789691600099</v>
       </c>
       <c r="J103" s="30">
         <v>158.381423227021</v>
       </c>
       <c r="K103" s="30">
         <v>130.01177545741501</v>
       </c>
       <c r="L103" s="30">
         <v>110.990544489351</v>
       </c>
       <c r="M103" s="30">
         <v>116.439991659071</v>
       </c>
       <c r="N103" s="30">
-        <v>157.788854250535</v>
+        <v>157.78885425053599</v>
       </c>
       <c r="O103" s="30">
         <v>131.452977640049</v>
       </c>
       <c r="P103" s="31">
         <v>7.3308281560451327E-3</v>
       </c>
       <c r="Q103" s="32">
-        <v>1.0537223589266453E-3</v>
+        <v>1.0537223589084377E-3</v>
       </c>
       <c r="R103" s="32">
         <v>8.0040563219287986E-3</v>
       </c>
       <c r="S103" s="32">
         <v>1.0734454385110004E-2</v>
       </c>
       <c r="T103" s="32">
         <v>1.6422317268627085E-2</v>
       </c>
       <c r="U103" s="32">
         <v>2.7351625763920584E-2</v>
       </c>
       <c r="V103" s="33">
         <v>1.1923010342484774E-2</v>
       </c>
       <c r="W103" s="32">
         <v>2.5462105408720292E-2</v>
       </c>
       <c r="X103" s="32">
         <v>3.6585482624188703E-2</v>
       </c>
       <c r="Y103" s="32">
         <v>2.8501780400900678E-2</v>
       </c>
       <c r="Z103" s="32">
         <v>4.2042700961774315E-2</v>
       </c>
       <c r="AA103" s="32">
         <v>4.1107482343650803E-2</v>
       </c>
       <c r="AB103" s="32">
-        <v>-2.4548281512437597E-2</v>
+        <v>-2.4548281512437375E-2</v>
       </c>
       <c r="AC103" s="34">
         <v>1.5933098725367856E-2</v>
       </c>
       <c r="AD103" s="8">
-        <v>-2.4548281512437597E-2</v>
+        <v>-2.4548281512437375E-2</v>
       </c>
     </row>
     <row r="104" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A104" s="9" t="s">
         <v>117</v>
       </c>
       <c r="B104" s="35">
         <v>106.134307478514</v>
       </c>
       <c r="C104" s="36">
-        <v>108.03556641314501</v>
+        <v>108.035566413146</v>
       </c>
       <c r="D104" s="36">
         <v>111.407475574339</v>
       </c>
       <c r="E104" s="36">
         <v>124.89551116624</v>
       </c>
       <c r="F104" s="36">
         <v>123.520342816717</v>
       </c>
       <c r="G104" s="36">
         <v>132.320541909642</v>
       </c>
       <c r="H104" s="36">
         <v>143.135224480403</v>
       </c>
       <c r="I104" s="36">
         <v>149.42767258490201</v>
       </c>
       <c r="J104" s="36">
         <v>161.322657401545</v>
       </c>
       <c r="K104" s="36">
         <v>131.32165865836299</v>
       </c>
       <c r="L104" s="36">
         <v>110.487453186857</v>
       </c>
       <c r="M104" s="36">
         <v>113.017696246756</v>
       </c>
       <c r="N104" s="36">
-        <v>169.66633263693001</v>
+        <v>169.66633263692901</v>
       </c>
       <c r="O104" s="36">
         <v>132.90685323482501</v>
       </c>
       <c r="P104" s="37">
         <v>-1.3006851115836215E-2</v>
       </c>
       <c r="Q104" s="38">
-        <v>-1.3368556664627107E-2</v>
+        <v>-1.3368556664600129E-2</v>
       </c>
       <c r="R104" s="38">
         <v>-3.2484825176937182E-4</v>
       </c>
       <c r="S104" s="38">
         <v>1.4425259735910689E-3</v>
       </c>
       <c r="T104" s="38">
         <v>1.8030188222010191E-2</v>
       </c>
       <c r="U104" s="38">
         <v>-4.4340622639049698E-3</v>
       </c>
       <c r="V104" s="39">
         <v>2.5927089722594499E-2</v>
       </c>
       <c r="W104" s="38">
         <v>1.8677585039411415E-2</v>
       </c>
       <c r="X104" s="38">
         <v>1.8570575479095686E-2</v>
       </c>
       <c r="Y104" s="38">
         <v>1.0075112014580778E-2</v>
       </c>
       <c r="Z104" s="38">
         <v>-4.5327401970017833E-3</v>
       </c>
       <c r="AA104" s="38">
         <v>-2.9391065419647755E-2</v>
       </c>
       <c r="AB104" s="38">
-        <v>7.5274508093810644E-2</v>
+        <v>7.5274508093797543E-2</v>
       </c>
       <c r="AC104" s="40">
         <v>1.1060043073022552E-2</v>
       </c>
       <c r="AD104" s="8">
         <v>-2.9391065419647755E-2</v>
       </c>
     </row>
     <row r="105" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A105" s="11" t="s">
         <v>118</v>
       </c>
       <c r="B105" s="41">
         <v>107.50550622264601</v>
       </c>
       <c r="C105" s="42">
-        <v>111.97593043592001</v>
+        <v>111.975930435923</v>
       </c>
       <c r="D105" s="42">
         <v>114.606109354084</v>
       </c>
       <c r="E105" s="42">
         <v>128.478655939151</v>
       </c>
       <c r="F105" s="42">
         <v>125.124180965311</v>
       </c>
       <c r="G105" s="42">
         <v>135.54247517981599</v>
       </c>
       <c r="H105" s="42">
         <v>145.868549921946</v>
       </c>
       <c r="I105" s="42">
         <v>151.42199977846801</v>
       </c>
       <c r="J105" s="42">
         <v>167.659092689201</v>
       </c>
       <c r="K105" s="42">
         <v>133.23937067507001</v>
       </c>
       <c r="L105" s="42">
         <v>112.52168593455499</v>
       </c>
       <c r="M105" s="42">
         <v>116.02186808112801</v>
       </c>
       <c r="N105" s="42">
-        <v>173.51249760693099</v>
+        <v>173.51249760693</v>
       </c>
       <c r="O105" s="42">
         <v>135.717146768784</v>
       </c>
       <c r="P105" s="43">
         <v>1.2919467575643218E-2</v>
       </c>
       <c r="Q105" s="44">
-        <v>3.6472840876368595E-2</v>
+        <v>3.6472840876386803E-2</v>
       </c>
       <c r="R105" s="44">
         <v>2.871112340760873E-2</v>
       </c>
       <c r="S105" s="44">
         <v>2.8689139741313152E-2</v>
       </c>
       <c r="T105" s="44">
         <v>1.2984404932989912E-2</v>
       </c>
       <c r="U105" s="44">
         <v>2.4349456431142391E-2</v>
       </c>
       <c r="V105" s="45">
         <v>1.9096106157413528E-2</v>
       </c>
       <c r="W105" s="44">
         <v>1.3346438173510666E-2</v>
       </c>
       <c r="X105" s="44">
         <v>3.9278024486567364E-2</v>
       </c>
       <c r="Y105" s="44">
         <v>1.460316627355418E-2</v>
       </c>
       <c r="Z105" s="44">
         <v>1.8411436674693693E-2</v>
       </c>
       <c r="AA105" s="44">
         <v>2.658142869779323E-2</v>
       </c>
       <c r="AB105" s="44">
         <v>2.2668993372016999E-2</v>
       </c>
       <c r="AC105" s="46">
         <v>2.114483539079548E-2</v>
       </c>
       <c r="AD105" s="8">
         <v>1.2919467575643218E-2</v>
       </c>
     </row>
     <row r="106" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A106" s="11" t="s">
         <v>119</v>
       </c>
       <c r="B106" s="29">
         <v>108.596042852344</v>
       </c>
       <c r="C106" s="30">
-        <v>113.06292898018199</v>
+        <v>113.06292898018</v>
       </c>
       <c r="D106" s="30">
         <v>116.25640400743301</v>
       </c>
       <c r="E106" s="30">
         <v>131.49573315174899</v>
       </c>
       <c r="F106" s="30">
         <v>127.85527073717</v>
       </c>
       <c r="G106" s="30">
         <v>134.20940205109699</v>
       </c>
       <c r="H106" s="30">
         <v>147.2272780854</v>
       </c>
       <c r="I106" s="30">
         <v>155.54178383822401</v>
       </c>
       <c r="J106" s="30">
         <v>172.27751611328301</v>
       </c>
       <c r="K106" s="30">
         <v>138.447321986183</v>
       </c>
       <c r="L106" s="30">
         <v>114.063271264935</v>
       </c>
       <c r="M106" s="30">
         <v>117.12175691414799</v>
       </c>
       <c r="N106" s="30">
-        <v>172.81222106704101</v>
+        <v>172.81222106704499</v>
       </c>
       <c r="O106" s="30">
         <v>138.881290029821</v>
       </c>
       <c r="P106" s="31">
         <v>1.0144007204984096E-2</v>
       </c>
       <c r="Q106" s="32">
-        <v>9.7074303382014282E-3</v>
+        <v>9.7074303381565752E-3</v>
       </c>
       <c r="R106" s="32">
         <v>1.4399709253285042E-2</v>
       </c>
       <c r="S106" s="32">
         <v>2.3483100679593916E-2</v>
       </c>
       <c r="T106" s="32">
         <v>2.1827034157499536E-2</v>
       </c>
       <c r="U106" s="32">
         <v>-9.8350950648532498E-3</v>
       </c>
       <c r="V106" s="33">
         <v>9.3147437482654638E-3</v>
       </c>
       <c r="W106" s="32">
         <v>2.7207301883367618E-2</v>
       </c>
       <c r="X106" s="32">
         <v>2.7546513284808505E-2</v>
       </c>
       <c r="Y106" s="32">
         <v>3.9087180348619244E-2</v>
       </c>
       <c r="Z106" s="32">
         <v>1.3700339784071591E-2</v>
       </c>
       <c r="AA106" s="32">
         <v>9.4800131321011172E-3</v>
       </c>
       <c r="AB106" s="32">
-        <v>-4.0358853082523849E-3</v>
+        <v>-4.0358853082237411E-3</v>
       </c>
       <c r="AC106" s="34">
         <v>2.3314248319909137E-2</v>
       </c>
       <c r="AD106" s="8">
         <v>-9.8350950648532498E-3</v>
       </c>
     </row>
     <row r="107" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A107" s="11" t="s">
         <v>120</v>
       </c>
       <c r="B107" s="29">
         <v>111.153120141146</v>
       </c>
       <c r="C107" s="30">
-        <v>115.321286553791</v>
+        <v>115.321286553783</v>
       </c>
       <c r="D107" s="30">
         <v>118.229327657144</v>
       </c>
       <c r="E107" s="30">
         <v>134.723759898721</v>
       </c>
       <c r="F107" s="30">
         <v>130.46626050760401</v>
       </c>
       <c r="G107" s="30">
         <v>140.53787650546701</v>
       </c>
       <c r="H107" s="30">
         <v>156.222201525325</v>
       </c>
       <c r="I107" s="30">
         <v>162.084212711454</v>
       </c>
       <c r="J107" s="30">
         <v>182.176028305166</v>
       </c>
       <c r="K107" s="30">
         <v>142.63521693177901</v>
       </c>
       <c r="L107" s="30">
         <v>114.396725789237</v>
       </c>
       <c r="M107" s="30">
         <v>117.175474858149</v>
       </c>
       <c r="N107" s="30">
-        <v>185.17275883009901</v>
+        <v>185.17275883009799</v>
       </c>
       <c r="O107" s="30">
         <v>143.24057091977201</v>
       </c>
       <c r="P107" s="31">
         <v>2.3546689378717289E-2</v>
       </c>
       <c r="Q107" s="32">
-        <v>1.9974341669539264E-2</v>
+        <v>1.9974341669486417E-2</v>
       </c>
       <c r="R107" s="32">
         <v>1.6970451361843608E-2</v>
       </c>
       <c r="S107" s="32">
         <v>2.4548528454887419E-2</v>
       </c>
       <c r="T107" s="32">
         <v>2.0421448059043001E-2</v>
       </c>
       <c r="U107" s="32">
         <v>4.7153734072673981E-2</v>
       </c>
       <c r="V107" s="33">
         <v>6.1095495052944315E-2</v>
       </c>
       <c r="W107" s="32">
         <v>4.2062195197881014E-2</v>
       </c>
       <c r="X107" s="32">
         <v>5.7456784931668725E-2</v>
       </c>
       <c r="Y107" s="32">
         <v>3.0249013744115372E-2</v>
       </c>
       <c r="Z107" s="32">
         <v>2.9234171578988999E-3</v>
       </c>
       <c r="AA107" s="32">
         <v>4.5865042854842386E-4</v>
       </c>
       <c r="AB107" s="32">
-        <v>7.1525831256244565E-2</v>
+        <v>7.1525831256213923E-2</v>
       </c>
       <c r="AC107" s="34">
         <v>3.1388539730693443E-2</v>
       </c>
       <c r="AD107" s="8">
         <v>4.5865042854842386E-4</v>
       </c>
     </row>
     <row r="108" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A108" s="9" t="s">
         <v>121</v>
       </c>
       <c r="B108" s="35">
         <v>111.942007942206</v>
       </c>
       <c r="C108" s="36">
-        <v>118.626466269906</v>
+        <v>118.626466269913</v>
       </c>
       <c r="D108" s="36">
         <v>121.585686877098</v>
       </c>
       <c r="E108" s="36">
         <v>137.60153601985499</v>
       </c>
       <c r="F108" s="36">
         <v>134.43303731975899</v>
       </c>
       <c r="G108" s="36">
         <v>148.75544074596201</v>
       </c>
       <c r="H108" s="36">
         <v>165.63387587480901</v>
       </c>
       <c r="I108" s="36">
         <v>172.436695972736</v>
       </c>
       <c r="J108" s="36">
-        <v>196.03990395540001</v>
+        <v>196.039903955401</v>
       </c>
       <c r="K108" s="36">
         <v>151.43572827726899</v>
       </c>
       <c r="L108" s="36">
         <v>120.00754615256599</v>
       </c>
       <c r="M108" s="36">
         <v>118.275802149131</v>
       </c>
       <c r="N108" s="36">
-        <v>181.68296723177599</v>
+        <v>181.682967231774</v>
       </c>
       <c r="O108" s="36">
-        <v>149.69884525290701</v>
+        <v>149.69884525290601</v>
       </c>
       <c r="P108" s="37">
         <v>7.0973068507500514E-3</v>
       </c>
       <c r="Q108" s="38">
-        <v>2.8660621251162643E-2</v>
+        <v>2.866062125129476E-2</v>
       </c>
       <c r="R108" s="38">
         <v>2.8388550340801899E-2</v>
       </c>
       <c r="S108" s="38">
         <v>2.136056864280933E-2</v>
       </c>
       <c r="T108" s="38">
         <v>3.0404617996419026E-2</v>
       </c>
       <c r="U108" s="38">
         <v>5.8472238551116273E-2</v>
       </c>
       <c r="V108" s="39">
         <v>6.0245434116214858E-2</v>
       </c>
       <c r="W108" s="38">
         <v>6.3871015493111249E-2</v>
       </c>
       <c r="X108" s="38">
-        <v>7.6101536405275061E-2</v>
+        <v>7.6101536405280612E-2</v>
       </c>
       <c r="Y108" s="38">
         <v>6.1699428337527396E-2</v>
       </c>
       <c r="Z108" s="38">
         <v>4.9047036308244474E-2</v>
       </c>
       <c r="AA108" s="38">
         <v>9.3904231436998664E-3</v>
       </c>
       <c r="AB108" s="38">
-        <v>-1.8846139250563332E-2</v>
+        <v>-1.8846139250568661E-2</v>
       </c>
       <c r="AC108" s="40">
-        <v>4.5086907233511608E-2</v>
+        <v>4.5086907233504725E-2</v>
       </c>
       <c r="AD108" s="8">
-        <v>-1.8846139250563332E-2</v>
+        <v>-1.8846139250568661E-2</v>
       </c>
     </row>
     <row r="109" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A109" s="10" t="s">
         <v>122</v>
       </c>
       <c r="B109" s="41">
         <v>112.60482952835901</v>
       </c>
       <c r="C109" s="47">
-        <v>118.31193421825699</v>
+        <v>118.311934218267</v>
       </c>
       <c r="D109" s="47">
         <v>122.843992585615</v>
       </c>
       <c r="E109" s="47">
         <v>143.32389969631799</v>
       </c>
       <c r="F109" s="47">
         <v>137.73965177930901</v>
       </c>
       <c r="G109" s="47">
         <v>157.10909878550399</v>
       </c>
       <c r="H109" s="47">
         <v>176.193864141392</v>
       </c>
       <c r="I109" s="47">
         <v>184.334109859497</v>
       </c>
       <c r="J109" s="47">
         <v>210.30167678018199</v>
       </c>
       <c r="K109" s="47">
         <v>160.37213164001301</v>
       </c>
       <c r="L109" s="47">
         <v>123.20513652575799</v>
       </c>
       <c r="M109" s="47">
         <v>121.051118770591</v>
       </c>
       <c r="N109" s="47">
-        <v>191.633320680146</v>
+        <v>191.63332068014299</v>
       </c>
       <c r="O109" s="47">
         <v>156.284264825771</v>
       </c>
       <c r="P109" s="48">
         <v>5.9211157485687949E-3</v>
       </c>
       <c r="Q109" s="45">
-        <v>-2.6514492215705676E-3</v>
+        <v>-2.6514492215450325E-3</v>
       </c>
       <c r="R109" s="45">
         <v>1.0349126947721388E-2</v>
       </c>
       <c r="S109" s="45">
         <v>4.1586481095947203E-2</v>
       </c>
       <c r="T109" s="45">
         <v>2.4596739949310109E-2</v>
       </c>
       <c r="U109" s="45">
         <v>5.615699162095189E-2</v>
       </c>
       <c r="V109" s="45">
         <v>6.3755003080194328E-2</v>
       </c>
       <c r="W109" s="45">
         <v>6.8995835368140579E-2</v>
       </c>
       <c r="X109" s="45">
-        <v>7.2749335910849089E-2</v>
+        <v>7.2749335910843538E-2</v>
       </c>
       <c r="Y109" s="45">
         <v>5.9011195471533995E-2</v>
       </c>
       <c r="Z109" s="45">
         <v>2.6644910888577789E-2</v>
       </c>
       <c r="AA109" s="45">
         <v>2.3464787987323765E-2</v>
       </c>
       <c r="AB109" s="45">
-        <v>5.4767673601874733E-2</v>
+        <v>5.4767673601869626E-2</v>
       </c>
       <c r="AC109" s="46">
-        <v>4.3991118045956457E-2</v>
+        <v>4.399111804596334E-2</v>
       </c>
       <c r="AD109" s="8">
-        <v>-2.6514492215705676E-3</v>
+        <v>-2.6514492215450325E-3</v>
       </c>
     </row>
     <row r="110" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A110" s="11" t="s">
         <v>123</v>
       </c>
       <c r="B110" s="29">
         <v>115.830352599812</v>
       </c>
       <c r="C110" s="49">
-        <v>122.475627008543</v>
+        <v>122.475627008533</v>
       </c>
       <c r="D110" s="49">
         <v>127.064428191815</v>
       </c>
       <c r="E110" s="49">
         <v>146.569946672622</v>
       </c>
       <c r="F110" s="49">
         <v>142.74251451915899</v>
       </c>
       <c r="G110" s="49">
         <v>161.78117558700299</v>
       </c>
       <c r="H110" s="49">
         <v>183.21378069043399</v>
       </c>
       <c r="I110" s="49">
         <v>190.00318021487399</v>
       </c>
       <c r="J110" s="49">
-        <v>216.10425844008901</v>
+        <v>216.10425844008799</v>
       </c>
       <c r="K110" s="49">
         <v>165.46401575012001</v>
       </c>
       <c r="L110" s="49">
         <v>124.392315809951</v>
       </c>
       <c r="M110" s="49">
         <v>123.42742077982599</v>
       </c>
       <c r="N110" s="49">
-        <v>200.045264479053</v>
+        <v>200.04526447906201</v>
       </c>
       <c r="O110" s="49">
         <v>161.06930903759701</v>
       </c>
       <c r="P110" s="50">
         <v>2.8644624613020309E-2</v>
       </c>
       <c r="Q110" s="33">
-        <v>3.5192500382970726E-2</v>
+        <v>3.5192500382798642E-2</v>
       </c>
       <c r="R110" s="33">
         <v>3.4356060214003614E-2</v>
       </c>
       <c r="S110" s="33">
         <v>2.2648329993684824E-2</v>
       </c>
       <c r="T110" s="33">
         <v>3.632115135491798E-2</v>
       </c>
       <c r="U110" s="33">
         <v>2.9737786274731448E-2</v>
       </c>
       <c r="V110" s="33">
         <v>3.9842003484347632E-2</v>
       </c>
       <c r="W110" s="33">
         <v>3.0754320834587068E-2</v>
       </c>
       <c r="X110" s="33">
-        <v>2.7591704206772372E-2</v>
+        <v>2.7591704206767487E-2</v>
       </c>
       <c r="Y110" s="33">
         <v>3.1750429816177483E-2</v>
       </c>
       <c r="Z110" s="33">
         <v>9.635793747485577E-3</v>
       </c>
       <c r="AA110" s="33">
         <v>1.9630566271249483E-2</v>
       </c>
       <c r="AB110" s="33">
-        <v>4.3896039420760813E-2</v>
+        <v>4.3896039420824318E-2</v>
       </c>
       <c r="AC110" s="34">
         <v>3.061756867948584E-2</v>
       </c>
       <c r="AD110" s="8">
         <v>9.635793747485577E-3</v>
       </c>
     </row>
     <row r="111" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A111" s="6" t="s">
         <v>124</v>
       </c>
       <c r="B111" s="29">
-        <v>114.698218458504</v>
+        <v>114.69821845850601</v>
       </c>
       <c r="C111" s="49">
-        <v>119.787949253541</v>
+        <v>119.787949253524</v>
       </c>
       <c r="D111" s="49">
         <v>124.18817098388701</v>
       </c>
       <c r="E111" s="49">
         <v>148.33770995441799</v>
       </c>
       <c r="F111" s="49">
         <v>145.72659876301699</v>
       </c>
       <c r="G111" s="49">
         <v>161.99525073198399</v>
       </c>
       <c r="H111" s="49">
         <v>185.20717631754101</v>
       </c>
       <c r="I111" s="49">
         <v>192.683683188706</v>
       </c>
       <c r="J111" s="49">
         <v>214.64854770839301</v>
       </c>
       <c r="K111" s="49">
-        <v>167.78054952087501</v>
+        <v>167.78054952087601</v>
       </c>
       <c r="L111" s="49">
         <v>124.981855452836</v>
       </c>
       <c r="M111" s="49">
         <v>121.77515058500801</v>
       </c>
       <c r="N111" s="49">
-        <v>201.261241616653</v>
+        <v>201.26124161665101</v>
       </c>
       <c r="O111" s="49">
         <v>160.12967717344301</v>
       </c>
       <c r="P111" s="50">
-        <v>-9.7740714406652218E-3</v>
+        <v>-9.7740714406479023E-3</v>
       </c>
       <c r="Q111" s="33">
-        <v>-2.1944592737741409E-2</v>
+        <v>-2.194459273780025E-2</v>
       </c>
       <c r="R111" s="33">
         <v>-2.2636211006167861E-2</v>
       </c>
       <c r="S111" s="33">
         <v>1.2060885071783822E-2</v>
       </c>
       <c r="T111" s="33">
         <v>2.0905364137027815E-2</v>
       </c>
       <c r="U111" s="33">
         <v>1.3232389009676382E-3</v>
       </c>
       <c r="V111" s="33">
         <v>1.0880162068568122E-2</v>
       </c>
       <c r="W111" s="33">
         <v>1.4107674254718372E-2</v>
       </c>
       <c r="X111" s="33">
-        <v>-6.7361501443969907E-3</v>
+        <v>-6.7361501443922167E-3</v>
       </c>
       <c r="Y111" s="33">
-        <v>1.4000226939090865E-2</v>
+        <v>1.400022693909686E-2</v>
       </c>
       <c r="Z111" s="33">
         <v>4.7393574036012076E-3</v>
       </c>
       <c r="AA111" s="33">
         <v>-1.3386573132443291E-2</v>
       </c>
       <c r="AB111" s="33">
-        <v>6.0785099850604318E-3</v>
+        <v>6.0785099850051427E-3</v>
       </c>
       <c r="AC111" s="34">
         <v>-5.8337113989522793E-3</v>
       </c>
       <c r="AD111" s="8">
         <v>-2.2636211006167861E-2</v>
       </c>
     </row>
     <row r="112" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A112" s="6" t="s">
         <v>125</v>
       </c>
       <c r="B112" s="29">
-        <v>117.29566965100901</v>
+        <v>117.295669651011</v>
       </c>
       <c r="C112" s="49">
-        <v>124.885305417398</v>
+        <v>124.88530541740001</v>
       </c>
       <c r="D112" s="49">
         <v>126.665626074667</v>
       </c>
       <c r="E112" s="49">
         <v>152.721416323402</v>
       </c>
       <c r="F112" s="49">
         <v>146.96567302567399</v>
       </c>
       <c r="G112" s="49">
         <v>164.80207649949199</v>
       </c>
       <c r="H112" s="49">
         <v>187.51416358537199</v>
       </c>
       <c r="I112" s="49">
         <v>195.39918813884401</v>
       </c>
       <c r="J112" s="49">
-        <v>221.72323714327501</v>
+        <v>221.72323714327601</v>
       </c>
       <c r="K112" s="49">
-        <v>165.97024933896799</v>
+        <v>165.97024933896699</v>
       </c>
       <c r="L112" s="49">
         <v>126.55002683088</v>
       </c>
       <c r="M112" s="49">
         <v>123.86572282467699</v>
       </c>
       <c r="N112" s="49">
-        <v>209.236608469933</v>
+        <v>209.23660846992999</v>
       </c>
       <c r="O112" s="49">
         <v>163.748162388651</v>
       </c>
       <c r="P112" s="50">
-        <v>2.2645959348049693E-2</v>
+        <v>2.2645959348049249E-2</v>
       </c>
       <c r="Q112" s="33">
-        <v>4.2553163282460282E-2</v>
+        <v>4.2553163282625039E-2</v>
       </c>
       <c r="R112" s="33">
         <v>1.9949203464003418E-2</v>
       </c>
       <c r="S112" s="33">
         <v>2.9552204697855133E-2</v>
       </c>
       <c r="T112" s="33">
         <v>8.5027323300943536E-3</v>
       </c>
       <c r="U112" s="33">
         <v>1.7326592939146179E-2</v>
       </c>
       <c r="V112" s="33">
         <v>1.2456252040015992E-2</v>
       </c>
       <c r="W112" s="33">
         <v>1.40930716353318E-2</v>
       </c>
       <c r="X112" s="33">
-        <v>3.2959409744030443E-2</v>
+        <v>3.2959409744035106E-2</v>
       </c>
       <c r="Y112" s="33">
-        <v>-1.078969038471167E-2</v>
+        <v>-1.0789690384723438E-2</v>
       </c>
       <c r="Z112" s="33">
         <v>1.2547192329335877E-2</v>
       </c>
       <c r="AA112" s="33">
         <v>1.716747817289388E-2</v>
       </c>
       <c r="AB112" s="33">
-        <v>3.9626938546224899E-2</v>
+        <v>3.9626938546220014E-2</v>
       </c>
       <c r="AC112" s="34">
         <v>2.2597217949104076E-2</v>
       </c>
       <c r="AD112" s="8">
-        <v>-1.078969038471167E-2</v>
+        <v>-1.0789690384723438E-2</v>
       </c>
     </row>
     <row r="113" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A113" s="10" t="s">
         <v>126</v>
       </c>
       <c r="B113" s="41">
-        <v>121.696057935026</v>
+        <v>121.696057935021</v>
       </c>
       <c r="C113" s="47">
-        <v>128.88133579342099</v>
+        <v>128.88133579348801</v>
       </c>
       <c r="D113" s="47">
-        <v>132.24254980323801</v>
+        <v>132.24254980323701</v>
       </c>
       <c r="E113" s="47">
         <v>156.93991771069</v>
       </c>
       <c r="F113" s="47">
         <v>152.68992998793399</v>
       </c>
       <c r="G113" s="47">
         <v>172.39850805686299</v>
       </c>
       <c r="H113" s="47">
         <v>192.13073698382399</v>
       </c>
       <c r="I113" s="47">
         <v>198.18844164974399</v>
       </c>
       <c r="J113" s="47">
-        <v>221.91565576494901</v>
+        <v>221.91565576494801</v>
       </c>
       <c r="K113" s="47">
         <v>174.976956889881</v>
       </c>
       <c r="L113" s="47">
         <v>131.415812034281</v>
       </c>
       <c r="M113" s="47">
         <v>123.795861981041</v>
       </c>
       <c r="N113" s="47">
-        <v>213.075882143613</v>
+        <v>213.075882143608</v>
       </c>
       <c r="O113" s="47">
-        <v>169.02584729120801</v>
+        <v>169.025847291209</v>
       </c>
       <c r="P113" s="48">
-        <v>3.7515351565062138E-2</v>
+        <v>3.7515351565001964E-2</v>
       </c>
       <c r="Q113" s="45">
-        <v>3.1997602621599563E-2</v>
+        <v>3.1997602622119592E-2</v>
       </c>
       <c r="R113" s="45">
-        <v>4.4028706930193673E-2</v>
+        <v>4.4028706930185679E-2</v>
       </c>
       <c r="S113" s="45">
         <v>2.7622199222896882E-2</v>
       </c>
       <c r="T113" s="45">
         <v>3.8949618944418507E-2</v>
       </c>
       <c r="U113" s="45">
         <v>4.6094270889811328E-2</v>
       </c>
       <c r="V113" s="45">
         <v>2.4619865028756349E-2</v>
       </c>
       <c r="W113" s="45">
         <v>1.4274642271891347E-2</v>
       </c>
       <c r="X113" s="45">
-        <v>8.6783245704480372E-4</v>
+        <v>8.6783245703592193E-4</v>
       </c>
       <c r="Y113" s="45">
-        <v>5.4267000180967528E-2</v>
+        <v>5.4267000180973968E-2</v>
       </c>
       <c r="Z113" s="45">
         <v>3.8449499579352731E-2</v>
       </c>
       <c r="AA113" s="45">
         <v>-5.6400464989714294E-4</v>
       </c>
       <c r="AB113" s="45">
-        <v>1.834895767884559E-2</v>
+        <v>1.8348957678836486E-2</v>
       </c>
       <c r="AC113" s="46">
-        <v>3.2230498501904403E-2</v>
+        <v>3.2230498501910398E-2</v>
       </c>
       <c r="AD113" s="8">
         <v>-5.6400464989714294E-4</v>
       </c>
     </row>
     <row r="114" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A114" s="11" t="s">
         <v>127</v>
       </c>
       <c r="B114" s="29">
-        <v>116.814165309423</v>
+        <v>116.81416530942001</v>
       </c>
       <c r="C114" s="49">
-        <v>130.74153753573199</v>
+        <v>130.741537535671</v>
       </c>
       <c r="D114" s="49">
         <v>134.021606933242</v>
       </c>
       <c r="E114" s="49">
         <v>160.15026127171501</v>
       </c>
       <c r="F114" s="49">
         <v>156.54975277074499</v>
       </c>
       <c r="G114" s="49">
         <v>177.91564358568101</v>
       </c>
       <c r="H114" s="49">
         <v>199.41081098949101</v>
       </c>
       <c r="I114" s="49">
         <v>209.02908229423701</v>
       </c>
       <c r="J114" s="49">
-        <v>238.349474463006</v>
+        <v>238.349474463001</v>
       </c>
       <c r="K114" s="49">
-        <v>180.93090822565699</v>
+        <v>180.93090822565799</v>
       </c>
       <c r="L114" s="49">
         <v>134.11266312693999</v>
       </c>
       <c r="M114" s="49">
         <v>123.44234720360301</v>
       </c>
       <c r="N114" s="49">
-        <v>216.59294335877601</v>
+        <v>216.592943358789</v>
       </c>
       <c r="O114" s="49">
         <v>173.77915063757001</v>
       </c>
       <c r="P114" s="50">
-        <v>-4.0115454094737046E-2</v>
+        <v>-4.011545409472228E-2</v>
       </c>
       <c r="Q114" s="33">
-        <v>1.4433445547869406E-2</v>
+        <v>1.4433445546868651E-2</v>
       </c>
       <c r="R114" s="33">
-        <v>1.3452985689182739E-2</v>
+        <v>1.3452985689190289E-2</v>
       </c>
       <c r="S114" s="33">
         <v>2.0455876413438157E-2</v>
       </c>
       <c r="T114" s="33">
         <v>2.5278829999568542E-2</v>
       </c>
       <c r="U114" s="33">
         <v>3.2002223168881905E-2</v>
       </c>
       <c r="V114" s="33">
         <v>3.7891251134273052E-2</v>
       </c>
       <c r="W114" s="33">
         <v>5.4698652223380106E-2</v>
       </c>
       <c r="X114" s="33">
-        <v>7.4054345744148486E-2</v>
+        <v>7.4054345744130945E-2</v>
       </c>
       <c r="Y114" s="33">
-        <v>3.4027059571752671E-2</v>
+        <v>3.4027059571758445E-2</v>
       </c>
       <c r="Z114" s="33">
         <v>2.0521511459789199E-2</v>
       </c>
       <c r="AA114" s="33">
         <v>-2.8556267695937221E-3</v>
       </c>
       <c r="AB114" s="33">
-        <v>1.6506144101247955E-2</v>
+        <v>1.6506144101332776E-2</v>
       </c>
       <c r="AC114" s="34">
-        <v>2.8121754291062562E-2</v>
+        <v>2.8121754291056344E-2</v>
       </c>
       <c r="AD114" s="8">
-        <v>-4.0115454094737046E-2</v>
+        <v>-4.011545409472228E-2</v>
       </c>
     </row>
     <row r="115" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A115" s="6" t="s">
         <v>128</v>
       </c>
       <c r="B115" s="29">
-        <v>129.84896039386399</v>
+        <v>129.84896039387601</v>
       </c>
       <c r="C115" s="49">
-        <v>133.66828418689701</v>
+        <v>133.668284186835</v>
       </c>
       <c r="D115" s="49">
-        <v>141.37788798209601</v>
+        <v>141.37788798209701</v>
       </c>
       <c r="E115" s="49">
         <v>167.183376357767</v>
       </c>
       <c r="F115" s="49">
         <v>161.53858697519101</v>
       </c>
       <c r="G115" s="49">
         <v>192.38615485830601</v>
       </c>
       <c r="H115" s="49">
-        <v>209.58544162109601</v>
+        <v>209.58544162109499</v>
       </c>
       <c r="I115" s="49">
         <v>213.666387912689</v>
       </c>
       <c r="J115" s="49">
-        <v>246.23607513549999</v>
+        <v>246.23607513551201</v>
       </c>
       <c r="K115" s="49">
         <v>187.60649708011999</v>
       </c>
       <c r="L115" s="49">
         <v>136.94570098727101</v>
       </c>
       <c r="M115" s="49">
         <v>127.80350872717</v>
       </c>
       <c r="N115" s="49">
-        <v>220.21766851166601</v>
+        <v>220.217668511661</v>
       </c>
       <c r="O115" s="49">
-        <v>180.06530810206601</v>
+        <v>180.06530810206499</v>
       </c>
       <c r="P115" s="50">
-        <v>0.11158574005056487</v>
+        <v>0.11158574005069632</v>
       </c>
       <c r="Q115" s="33">
-        <v>2.2385744472104951E-2</v>
+        <v>2.2385744472107616E-2</v>
       </c>
       <c r="R115" s="33">
-        <v>5.4888769185690078E-2</v>
+        <v>5.4888769185697628E-2</v>
       </c>
       <c r="S115" s="33">
         <v>4.3915726582046677E-2</v>
       </c>
       <c r="T115" s="33">
         <v>3.1867403915685433E-2</v>
       </c>
       <c r="U115" s="33">
         <v>8.1333552131722886E-2</v>
       </c>
       <c r="V115" s="33">
-        <v>5.102346548373049E-2</v>
+        <v>5.1023465483725383E-2</v>
       </c>
       <c r="W115" s="33">
         <v>2.2184978126270183E-2</v>
       </c>
       <c r="X115" s="33">
-        <v>3.3088391280334362E-2</v>
+        <v>3.3088391280406304E-2</v>
       </c>
       <c r="Y115" s="33">
-        <v>3.6895790331949341E-2</v>
+        <v>3.6895790331943568E-2</v>
       </c>
       <c r="Z115" s="33">
         <v>2.1124312904363896E-2</v>
       </c>
       <c r="AA115" s="33">
         <v>3.5329541460952463E-2</v>
       </c>
       <c r="AB115" s="33">
-        <v>1.6735195046894136E-2</v>
+        <v>1.6735195046809981E-2</v>
       </c>
       <c r="AC115" s="34">
-        <v>3.6173254624809914E-2</v>
+        <v>3.6173254624803919E-2</v>
       </c>
       <c r="AD115" s="8">
-        <v>1.6735195046894136E-2</v>
+        <v>1.6735195046809981E-2</v>
       </c>
     </row>
     <row r="116" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A116" s="6" t="s">
         <v>129</v>
       </c>
       <c r="B116" s="29">
-        <v>130.77929862004399</v>
+        <v>130.77929862005601</v>
       </c>
       <c r="C116" s="49">
-        <v>138.12058132484</v>
+        <v>138.12058132481701</v>
       </c>
       <c r="D116" s="49">
         <v>145.515843609163</v>
       </c>
       <c r="E116" s="49">
         <v>175.62826487538101</v>
       </c>
       <c r="F116" s="49">
         <v>165.74217181558001</v>
       </c>
       <c r="G116" s="49">
-        <v>194.62999223895</v>
+        <v>194.62999223895099</v>
       </c>
       <c r="H116" s="49">
-        <v>216.88286268633399</v>
+        <v>216.88286268633101</v>
       </c>
       <c r="I116" s="49">
         <v>218.214047904149</v>
       </c>
       <c r="J116" s="49">
-        <v>253.21542778246101</v>
+        <v>253.21542778246399</v>
       </c>
       <c r="K116" s="49">
         <v>194.75880905476899</v>
       </c>
       <c r="L116" s="49">
         <v>141.59182659972899</v>
       </c>
       <c r="M116" s="49">
         <v>129.91060516733901</v>
       </c>
       <c r="N116" s="49">
-        <v>215.99787603245099</v>
+        <v>215.99787603244701</v>
       </c>
       <c r="O116" s="49">
         <v>185.594688297446</v>
       </c>
       <c r="P116" s="50">
-        <v>7.1647722350494103E-3</v>
+        <v>7.1647722350487442E-3</v>
       </c>
       <c r="Q116" s="33">
-        <v>3.3308553072453062E-2</v>
+        <v>3.3308553072760372E-2</v>
       </c>
       <c r="R116" s="33">
-        <v>2.9268761092194451E-2</v>
+        <v>2.9268761092187123E-2</v>
       </c>
       <c r="S116" s="33">
         <v>5.0512728607312152E-2</v>
       </c>
       <c r="T116" s="33">
         <v>2.6022171662517968E-2</v>
       </c>
       <c r="U116" s="33">
-        <v>1.1663195734103571E-2</v>
+        <v>1.1663195734108678E-2</v>
       </c>
       <c r="V116" s="33">
-        <v>3.4818358607325406E-2</v>
+        <v>3.4818358607316302E-2</v>
       </c>
       <c r="W116" s="33">
         <v>2.1283927883492426E-2</v>
       </c>
       <c r="X116" s="33">
-        <v>2.8344151615966151E-2</v>
+        <v>2.8344151615927959E-2</v>
       </c>
       <c r="Y116" s="33">
         <v>3.812401002079624E-2</v>
       </c>
       <c r="Z116" s="33">
         <v>3.392677228246721E-2</v>
       </c>
       <c r="AA116" s="33">
         <v>1.6486999935715119E-2</v>
       </c>
       <c r="AB116" s="33">
-        <v>-1.9161916061205875E-2</v>
+        <v>-1.9161916061201767E-2</v>
       </c>
       <c r="AC116" s="34">
-        <v>3.0707637432557444E-2</v>
+        <v>3.0707637432563217E-2</v>
       </c>
       <c r="AD116" s="8">
-        <v>-1.9161916061205875E-2</v>
+        <v>-1.9161916061201767E-2</v>
       </c>
     </row>
     <row r="117" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A117" s="10" t="s">
         <v>130</v>
       </c>
       <c r="B117" s="41">
-        <v>131.93950252485399</v>
+        <v>131.93950252482401</v>
       </c>
       <c r="C117" s="47">
-        <v>144.44056840256999</v>
+        <v>144.44056840293101</v>
       </c>
       <c r="D117" s="47">
-        <v>149.129254581032</v>
+        <v>149.12925458103001</v>
       </c>
       <c r="E117" s="47">
         <v>182.863342290075</v>
       </c>
       <c r="F117" s="47">
         <v>174.944907363195</v>
       </c>
       <c r="G117" s="47">
-        <v>203.437794247298</v>
+        <v>203.43779424729601</v>
       </c>
       <c r="H117" s="47">
-        <v>221.47464553925499</v>
+        <v>221.47464553926699</v>
       </c>
       <c r="I117" s="47">
         <v>224.89466028082899</v>
       </c>
       <c r="J117" s="47">
-        <v>257.466357382745</v>
+        <v>257.46635738272698</v>
       </c>
       <c r="K117" s="47">
         <v>205.80599853363401</v>
       </c>
       <c r="L117" s="47">
         <v>145.19134299866701</v>
       </c>
       <c r="M117" s="47">
-        <v>134.556898423917</v>
+        <v>134.55689842391601</v>
       </c>
       <c r="N117" s="47">
-        <v>222.86128909896701</v>
+        <v>222.861289098962</v>
       </c>
       <c r="O117" s="47">
-        <v>192.115096619182</v>
+        <v>192.11509661918399</v>
       </c>
       <c r="P117" s="48">
-        <v>8.8714644982212931E-3</v>
+        <v>8.8714644978993284E-3</v>
       </c>
       <c r="Q117" s="45">
-        <v>4.5757026339660944E-2</v>
+        <v>4.5757026342448714E-2</v>
       </c>
       <c r="R117" s="45">
-        <v>2.4831735722016468E-2</v>
+        <v>2.4831735722002701E-2</v>
       </c>
       <c r="S117" s="45">
         <v>4.1195404508652E-2</v>
       </c>
       <c r="T117" s="45">
         <v>5.5524405447364478E-2</v>
       </c>
       <c r="U117" s="45">
-        <v>4.5254083951945745E-2</v>
+        <v>4.5254083951930202E-2</v>
       </c>
       <c r="V117" s="45">
-        <v>2.1171718207914969E-2</v>
+        <v>2.1171718207984469E-2</v>
       </c>
       <c r="W117" s="45">
         <v>3.0614950966009635E-2</v>
       </c>
       <c r="X117" s="45">
-        <v>1.6787798585226721E-2</v>
+        <v>1.6787798585143676E-2</v>
       </c>
       <c r="Y117" s="45">
         <v>5.6722412364712982E-2</v>
       </c>
       <c r="Z117" s="45">
         <v>2.5421780941590866E-2</v>
       </c>
       <c r="AA117" s="45">
-        <v>3.5765311466242844E-2</v>
+        <v>3.5765311466235294E-2</v>
       </c>
       <c r="AB117" s="45">
-        <v>3.1775372946189817E-2</v>
+        <v>3.177537294618582E-2</v>
       </c>
       <c r="AC117" s="46">
-        <v>3.5132515814708887E-2</v>
+        <v>3.5132515814719767E-2</v>
       </c>
       <c r="AD117" s="8">
-        <v>8.8714644982212931E-3</v>
+        <v>8.8714644978993284E-3</v>
       </c>
     </row>
     <row r="118" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A118" s="11" t="s">
         <v>131</v>
       </c>
       <c r="B118" s="29">
-        <v>142.765281385468</v>
+        <v>142.76528138545501</v>
       </c>
       <c r="C118" s="49">
-        <v>154.06592414551801</v>
+        <v>154.06592414571</v>
       </c>
       <c r="D118" s="49">
-        <v>159.25089297274801</v>
+        <v>159.25089297274701</v>
       </c>
       <c r="E118" s="49">
         <v>196.70347813498799</v>
       </c>
       <c r="F118" s="49">
         <v>184.71258804873</v>
       </c>
       <c r="G118" s="49">
-        <v>219.277973947692</v>
+        <v>219.27797394768999</v>
       </c>
       <c r="H118" s="49">
-        <v>240.06110486120201</v>
+        <v>240.06110486121901</v>
       </c>
       <c r="I118" s="49">
         <v>238.70139630745899</v>
       </c>
       <c r="J118" s="49">
-        <v>273.75478616929701</v>
+        <v>273.75478616927199</v>
       </c>
       <c r="K118" s="49">
-        <v>219.803184464324</v>
+        <v>219.80318446432</v>
       </c>
       <c r="L118" s="49">
         <v>155.318602415822</v>
       </c>
       <c r="M118" s="49">
-        <v>138.568302925875</v>
+        <v>138.56830292587401</v>
       </c>
       <c r="N118" s="49">
-        <v>234.63672705701899</v>
+        <v>234.636727057033</v>
       </c>
       <c r="O118" s="49">
-        <v>205.14675703622601</v>
+        <v>205.146757036227</v>
       </c>
       <c r="P118" s="50">
-        <v>8.2051081392964242E-2</v>
+        <v>8.205108139311168E-2</v>
       </c>
       <c r="Q118" s="33">
-        <v>6.6638866416817155E-2</v>
+        <v>6.6638866415480447E-2</v>
       </c>
       <c r="R118" s="33">
-        <v>6.787158173727903E-2</v>
+        <v>6.7871581737286579E-2</v>
       </c>
       <c r="S118" s="33">
         <v>7.5685676919097666E-2</v>
       </c>
       <c r="T118" s="33">
         <v>5.5832895239738445E-2</v>
       </c>
       <c r="U118" s="33">
-        <v>7.7862521853430788E-2</v>
+        <v>7.7862521853431454E-2</v>
       </c>
       <c r="V118" s="33">
-        <v>8.392138647153935E-2</v>
+        <v>8.3921386471557335E-2</v>
       </c>
       <c r="W118" s="33">
         <v>6.1392013529308898E-2</v>
       </c>
       <c r="X118" s="33">
-        <v>6.3264299662801893E-2</v>
+        <v>6.3264299662779022E-2</v>
       </c>
       <c r="Y118" s="33">
-        <v>6.801155471861775E-2</v>
+        <v>6.8011554718598211E-2</v>
       </c>
       <c r="Z118" s="33">
         <v>6.9751124330105219E-2</v>
       </c>
       <c r="AA118" s="33">
-        <v>2.9811957238492504E-2</v>
+        <v>2.9811957238492726E-2</v>
       </c>
       <c r="AB118" s="33">
-        <v>5.2837520619486433E-2</v>
+        <v>5.2837520619572809E-2</v>
       </c>
       <c r="AC118" s="34">
-        <v>6.7832568321665399E-2</v>
+        <v>6.7832568321659403E-2</v>
       </c>
       <c r="AD118" s="8">
-        <v>2.9811957238492504E-2</v>
+        <v>2.9811957238492726E-2</v>
       </c>
     </row>
     <row r="119" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A119" s="6" t="s">
         <v>132</v>
       </c>
       <c r="B119" s="29">
-        <v>154.00423133820399</v>
+        <v>154.004231338247</v>
       </c>
       <c r="C119" s="49">
-        <v>167.261471905658</v>
+        <v>167.261471904253</v>
       </c>
       <c r="D119" s="49">
-        <v>168.93093574848001</v>
+        <v>168.93093574848299</v>
       </c>
       <c r="E119" s="49">
-        <v>214.02889082491799</v>
+        <v>214.028890824917</v>
       </c>
       <c r="F119" s="49">
         <v>198.279740133681</v>
       </c>
       <c r="G119" s="49">
-        <v>234.353930489844</v>
+        <v>234.35393048985199</v>
       </c>
       <c r="H119" s="49">
-        <v>259.29121464953698</v>
+        <v>259.29121464947002</v>
       </c>
       <c r="I119" s="49">
         <v>253.63705251389001</v>
       </c>
       <c r="J119" s="49">
-        <v>294.02060978184102</v>
+        <v>294.02060978185801</v>
       </c>
       <c r="K119" s="49">
-        <v>239.03282618030499</v>
+        <v>239.03282618030099</v>
       </c>
       <c r="L119" s="49">
         <v>165.83580786541299</v>
       </c>
       <c r="M119" s="49">
-        <v>146.196459309555</v>
+        <v>146.19645930955801</v>
       </c>
       <c r="N119" s="49">
-        <v>238.74811469000599</v>
+        <v>238.74811469000099</v>
       </c>
       <c r="O119" s="49">
-        <v>219.13829488588701</v>
+        <v>219.13829488588399</v>
       </c>
       <c r="P119" s="50">
-        <v>7.8723271117931537E-2</v>
+        <v>7.8723271118330995E-2</v>
       </c>
       <c r="Q119" s="33">
-        <v>8.5648710662823424E-2</v>
+        <v>8.5648710652351134E-2</v>
       </c>
       <c r="R119" s="33">
-        <v>6.0784857120948832E-2</v>
+        <v>6.0784857120974145E-2</v>
       </c>
       <c r="S119" s="33">
-        <v>8.8078832434475007E-2</v>
+        <v>8.80788324344699E-2</v>
       </c>
       <c r="T119" s="33">
         <v>7.3450067633570093E-2</v>
       </c>
       <c r="U119" s="33">
-        <v>6.8752717250791129E-2</v>
+        <v>6.8752717250837314E-2</v>
       </c>
       <c r="V119" s="33">
-        <v>8.0105062415060546E-2</v>
+        <v>8.0105062414705053E-2</v>
       </c>
       <c r="W119" s="33">
         <v>6.2570460154297347E-2</v>
       </c>
       <c r="X119" s="33">
-        <v>7.4029111586056739E-2</v>
+        <v>7.4029111586217056E-2</v>
       </c>
       <c r="Y119" s="33">
-        <v>8.748572848407532E-2</v>
+        <v>8.7485728484077097E-2</v>
       </c>
       <c r="Z119" s="33">
         <v>6.7713752802347038E-2</v>
       </c>
       <c r="AA119" s="33">
-        <v>5.5049792936848974E-2</v>
+        <v>5.5049792936878283E-2</v>
       </c>
       <c r="AB119" s="33">
-        <v>1.752235331848917E-2</v>
+        <v>1.7522353318407236E-2</v>
       </c>
       <c r="AC119" s="34">
-        <v>6.8202578738255637E-2</v>
+        <v>6.8202578738235653E-2</v>
       </c>
       <c r="AD119" s="8">
-        <v>1.752235331848917E-2</v>
+        <v>1.7522353318407236E-2</v>
       </c>
     </row>
     <row r="120" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A120" s="7" t="s">
         <v>133</v>
       </c>
       <c r="B120" s="29">
-        <v>166.68810855325901</v>
+        <v>166.688108553311</v>
       </c>
       <c r="C120" s="49">
-        <v>186.89622713438399</v>
+        <v>186.89622713419101</v>
       </c>
       <c r="D120" s="49">
-        <v>179.45647965913699</v>
+        <v>179.45647965914199</v>
       </c>
       <c r="E120" s="49">
-        <v>224.00357748847901</v>
+        <v>224.003577488481</v>
       </c>
       <c r="F120" s="49">
         <v>215.809905125304</v>
       </c>
       <c r="G120" s="49">
-        <v>250.717653697218</v>
+        <v>250.71765369721899</v>
       </c>
       <c r="H120" s="49">
-        <v>277.46709552742101</v>
+        <v>277.46709552740299</v>
       </c>
       <c r="I120" s="49">
         <v>274.66998322527598</v>
       </c>
       <c r="J120" s="49">
-        <v>307.119647220415</v>
+        <v>307.119647220525</v>
       </c>
       <c r="K120" s="49">
-        <v>254.69200328887001</v>
+        <v>254.69200328890901</v>
       </c>
       <c r="L120" s="49">
-        <v>180.638076001191</v>
+        <v>180.63807600118901</v>
       </c>
       <c r="M120" s="49">
-        <v>151.09971113100599</v>
+        <v>151.09971113100801</v>
       </c>
       <c r="N120" s="49">
-        <v>249.17983428199801</v>
+        <v>249.17983428202001</v>
       </c>
       <c r="O120" s="49">
-        <v>232.47568973261801</v>
+        <v>232.475689732615</v>
       </c>
       <c r="P120" s="50">
-        <v>8.2360576101317307E-2</v>
+        <v>8.2360576101352612E-2</v>
       </c>
       <c r="Q120" s="33">
-        <v>0.11738958772167662</v>
+        <v>0.11738958772990893</v>
       </c>
       <c r="R120" s="33">
-        <v>6.2306787469219804E-2</v>
+        <v>6.2306787469230684E-2</v>
       </c>
       <c r="S120" s="33">
-        <v>4.6604393570962355E-2</v>
+        <v>4.6604393570976566E-2</v>
       </c>
       <c r="T120" s="33">
         <v>8.8411276814283069E-2</v>
       </c>
       <c r="U120" s="33">
-        <v>6.9824829364588448E-2</v>
+        <v>6.9824829364556251E-2</v>
       </c>
       <c r="V120" s="33">
-        <v>7.0098329025342743E-2</v>
+        <v>7.0098329025549688E-2</v>
       </c>
       <c r="W120" s="33">
         <v>8.2925308045180612E-2</v>
       </c>
       <c r="X120" s="33">
-        <v>4.4551425997970906E-2</v>
+        <v>4.4551425998284655E-2</v>
       </c>
       <c r="Y120" s="33">
-        <v>6.5510571743619517E-2</v>
+        <v>6.5510571743800483E-2</v>
       </c>
       <c r="Z120" s="33">
-        <v>8.9258576457691419E-2</v>
+        <v>8.9258576457679428E-2</v>
       </c>
       <c r="AA120" s="33">
-        <v>3.3538786401583698E-2</v>
+        <v>3.3538786401576148E-2</v>
       </c>
       <c r="AB120" s="33">
-        <v>4.3693411382689673E-2</v>
+        <v>4.3693411382803804E-2</v>
       </c>
       <c r="AC120" s="34">
-        <v>6.0862912407328107E-2</v>
+        <v>6.0862912407328995E-2</v>
       </c>
       <c r="AD120" s="8">
-        <v>3.3538786401583698E-2</v>
+        <v>3.3538786401576148E-2</v>
       </c>
     </row>
     <row r="121" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A121" s="10" t="s">
         <v>134</v>
       </c>
       <c r="B121" s="41">
-        <v>179.61714310470001</v>
+        <v>179.61714310462</v>
       </c>
       <c r="C121" s="47">
-        <v>187.33123594726999</v>
+        <v>187.33123595027899</v>
       </c>
       <c r="D121" s="47">
-        <v>187.73831090801801</v>
+        <v>187.73831090801099</v>
       </c>
       <c r="E121" s="47">
-        <v>239.83987127441799</v>
+        <v>239.83987127441901</v>
       </c>
       <c r="F121" s="47">
-        <v>226.15444761737101</v>
+        <v>226.154447617372</v>
       </c>
       <c r="G121" s="47">
-        <v>258.167352602542</v>
+        <v>258.16735260253103</v>
       </c>
       <c r="H121" s="47">
-        <v>289.39618174271902</v>
+        <v>289.39618174285403</v>
       </c>
       <c r="I121" s="47">
         <v>278.206435561234</v>
       </c>
       <c r="J121" s="47">
-        <v>317.91835738121301</v>
+        <v>317.918357381345</v>
       </c>
       <c r="K121" s="47">
-        <v>262.73570693438302</v>
+        <v>262.73570693437102</v>
       </c>
       <c r="L121" s="47">
-        <v>181.666795995933</v>
+        <v>181.66679599592899</v>
       </c>
       <c r="M121" s="47">
-        <v>150.905026508009</v>
+        <v>150.905026507993</v>
       </c>
       <c r="N121" s="47">
-        <v>254.33551592192501</v>
+        <v>254.335515921905</v>
       </c>
       <c r="O121" s="47">
-        <v>241.86410124502601</v>
+        <v>241.864101245038</v>
       </c>
       <c r="P121" s="48">
-        <v>7.7564228568290483E-2</v>
+        <v>7.7564228567474469E-2</v>
       </c>
       <c r="Q121" s="45">
-        <v>2.3275419710491185E-3</v>
+        <v>2.3275419881838566E-3</v>
       </c>
       <c r="R121" s="45">
-        <v>4.6149524746120552E-2</v>
+        <v>4.6149524746052162E-2</v>
       </c>
       <c r="S121" s="45">
-        <v>7.0696611025122813E-2</v>
+        <v>7.0696611025117928E-2</v>
       </c>
       <c r="T121" s="45">
-        <v>4.7933585282198932E-2</v>
+        <v>4.7933585282203373E-2</v>
       </c>
       <c r="U121" s="45">
-        <v>2.9713499609886673E-2</v>
+        <v>2.9713499609838934E-2</v>
       </c>
       <c r="V121" s="45">
-        <v>4.2992795929992056E-2</v>
+        <v>4.2992795930546279E-2</v>
       </c>
       <c r="W121" s="45">
         <v>1.2875277794943907E-2</v>
       </c>
       <c r="X121" s="45">
-        <v>3.5161248257907562E-2</v>
+        <v>3.5161248257966626E-2</v>
       </c>
       <c r="Y121" s="45">
-        <v>3.1582081658017014E-2</v>
+        <v>3.1582081657811845E-2</v>
       </c>
       <c r="Z121" s="45">
-        <v>5.6949233379524067E-3</v>
+        <v>5.6949233379413045E-3</v>
       </c>
       <c r="AA121" s="45">
-        <v>-1.2884513248883067E-3</v>
+        <v>-1.2884513250075447E-3</v>
       </c>
       <c r="AB121" s="45">
-        <v>2.069060546084267E-2</v>
+        <v>2.0690605460672362E-2</v>
       </c>
       <c r="AC121" s="46">
-        <v>4.0384487183180662E-2</v>
+        <v>4.0384487183245721E-2</v>
       </c>
       <c r="AD121" s="8">
-        <v>-1.2884513248883067E-3</v>
+        <v>-1.2884513250075447E-3</v>
       </c>
     </row>
     <row r="122" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A122" s="11" t="s">
         <v>135</v>
       </c>
       <c r="B122" s="29">
-        <v>188.88447800481899</v>
+        <v>188.88447800463001</v>
       </c>
       <c r="C122" s="49">
-        <v>202.66974170750299</v>
+        <v>202.669741708912</v>
       </c>
       <c r="D122" s="49">
-        <v>198.04921629126801</v>
+        <v>198.049216291253</v>
       </c>
       <c r="E122" s="49">
-        <v>252.29723977838799</v>
+        <v>252.29723977838401</v>
       </c>
       <c r="F122" s="49">
         <v>229.07653904072899</v>
       </c>
       <c r="G122" s="49">
-        <v>264.92165296467698</v>
+        <v>264.92165296467999</v>
       </c>
       <c r="H122" s="49">
-        <v>293.40581388055602</v>
+        <v>293.405813880653</v>
       </c>
       <c r="I122" s="49">
         <v>281.02913979967298</v>
       </c>
       <c r="J122" s="49">
-        <v>313.837557855699</v>
+        <v>313.83755785502399</v>
       </c>
       <c r="K122" s="49">
-        <v>267.76109696362801</v>
+        <v>267.76109696348698</v>
       </c>
       <c r="L122" s="49">
-        <v>198.07188052324</v>
+        <v>198.071880523261</v>
       </c>
       <c r="M122" s="49">
-        <v>160.802900852253</v>
+        <v>160.80290085226699</v>
       </c>
       <c r="N122" s="49">
-        <v>256.85074521955102</v>
+        <v>256.85074521921598</v>
       </c>
       <c r="O122" s="49">
         <v>248.356778122815</v>
       </c>
       <c r="P122" s="50">
-        <v>5.1594935427277111E-2</v>
+        <v>5.1594935426693356E-2</v>
       </c>
       <c r="Q122" s="33">
-        <v>8.1879061346451065E-2</v>
+        <v>8.1879061336594727E-2</v>
       </c>
       <c r="R122" s="33">
-        <v>5.4921690375183019E-2</v>
+        <v>5.4921690375142385E-2</v>
       </c>
       <c r="S122" s="33">
-        <v>5.1940356863003023E-2</v>
+        <v>5.1940356862982151E-2</v>
       </c>
       <c r="T122" s="33">
-        <v>1.292077805297831E-2</v>
+        <v>1.2920778052973869E-2</v>
       </c>
       <c r="U122" s="33">
-        <v>2.6162488378356219E-2</v>
+        <v>2.6162488378411508E-2</v>
       </c>
       <c r="V122" s="33">
-        <v>1.3855166000088071E-2</v>
+        <v>1.3855165999950181E-2</v>
       </c>
       <c r="W122" s="33">
         <v>1.0146078155038429E-2</v>
       </c>
       <c r="X122" s="33">
-        <v>-1.2835998396345416E-2</v>
+        <v>-1.2835998398878501E-2</v>
       </c>
       <c r="Y122" s="33">
-        <v>1.9127168087967883E-2</v>
+        <v>1.9127168087477608E-2</v>
       </c>
       <c r="Z122" s="33">
-        <v>9.0303153294310601E-2</v>
+        <v>9.0303153294450267E-2</v>
       </c>
       <c r="AA122" s="33">
-        <v>6.5590090491244757E-2</v>
+        <v>6.559009049145037E-2</v>
       </c>
       <c r="AB122" s="33">
-        <v>9.8894143372336707E-3</v>
+        <v>9.889414335995772E-3</v>
       </c>
       <c r="AC122" s="34">
-        <v>2.6844318128929068E-2</v>
+        <v>2.684431812887822E-2</v>
       </c>
       <c r="AD122" s="8">
-        <v>-1.2835998396345416E-2</v>
+        <v>-1.2835998398878501E-2</v>
       </c>
     </row>
     <row r="123" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A123" s="6" t="s">
         <v>136</v>
       </c>
       <c r="B123" s="29">
-        <v>202.64950199782999</v>
+        <v>202.64950199810499</v>
       </c>
       <c r="C123" s="49">
-        <v>215.009234835006</v>
+        <v>215.00923482677001</v>
       </c>
       <c r="D123" s="49">
-        <v>208.72784048404301</v>
+        <v>208.72784048403599</v>
       </c>
       <c r="E123" s="49">
-        <v>258.53662448895</v>
+        <v>258.53662448894499</v>
       </c>
       <c r="F123" s="49">
-        <v>240.666162805428</v>
+        <v>240.66616280540501</v>
       </c>
       <c r="G123" s="49">
-        <v>269.28991284312502</v>
+        <v>269.28991284312298</v>
       </c>
       <c r="H123" s="49">
-        <v>297.78455762737599</v>
+        <v>297.78455762701901</v>
       </c>
       <c r="I123" s="49">
         <v>285.67231532804198</v>
       </c>
       <c r="J123" s="49">
-        <v>317.70544031571097</v>
+        <v>317.70544031576401</v>
       </c>
       <c r="K123" s="49">
-        <v>273.64144209474102</v>
+        <v>273.64144209478201</v>
       </c>
       <c r="L123" s="49">
-        <v>208.76764873308301</v>
+        <v>208.767648733101</v>
       </c>
       <c r="M123" s="49">
-        <v>166.58973275366699</v>
+        <v>166.589732753699</v>
       </c>
       <c r="N123" s="49">
-        <v>267.478287162225</v>
+        <v>267.47828716261</v>
       </c>
       <c r="O123" s="49">
-        <v>256.63099386807897</v>
+        <v>256.63099386806198</v>
       </c>
       <c r="P123" s="50">
-        <v>7.287535819994595E-2</v>
+        <v>7.287535820247526E-2</v>
       </c>
       <c r="Q123" s="33">
-        <v>6.0884733081229214E-2</v>
+        <v>6.0884733033216287E-2</v>
       </c>
       <c r="R123" s="33">
-        <v>5.3919042916434012E-2</v>
+        <v>5.3919042916478421E-2</v>
       </c>
       <c r="S123" s="33">
-        <v>2.4730293189265673E-2</v>
+        <v>2.473029318926212E-2</v>
       </c>
       <c r="T123" s="33">
-        <v>5.0592801049078373E-2</v>
+        <v>5.0592801048977787E-2</v>
       </c>
       <c r="U123" s="33">
-        <v>1.648887446369085E-2</v>
+        <v>1.6488874463671532E-2</v>
       </c>
       <c r="V123" s="33">
-        <v>1.4923847925530698E-2</v>
+        <v>1.4923847923978606E-2</v>
       </c>
       <c r="W123" s="33">
         <v>1.6522042986996999E-2</v>
       </c>
       <c r="X123" s="33">
-        <v>1.2324472846523937E-2</v>
+        <v>1.2324472848870283E-2</v>
       </c>
       <c r="Y123" s="33">
-        <v>2.1961163133088712E-2</v>
+        <v>2.1961163133779937E-2</v>
       </c>
       <c r="Z123" s="33">
-        <v>5.399942779150857E-2</v>
+        <v>5.3999427791487697E-2</v>
       </c>
       <c r="AA123" s="33">
-        <v>3.5987111368910973E-2</v>
+        <v>3.5987111369019997E-2</v>
       </c>
       <c r="AB123" s="33">
-        <v>4.1376332911122304E-2</v>
+        <v>4.1376332913979574E-2</v>
       </c>
       <c r="AC123" s="34">
-        <v>3.331584427775236E-2</v>
+        <v>3.3315844277683748E-2</v>
       </c>
       <c r="AD123" s="8">
-        <v>1.2324472846523937E-2</v>
+        <v>1.2324472848870283E-2</v>
       </c>
     </row>
     <row r="124" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A124" s="7" t="s">
         <v>137</v>
       </c>
       <c r="B124" s="29">
-        <v>217.438344730512</v>
+        <v>217.43834473074401</v>
       </c>
       <c r="C124" s="49">
-        <v>226.84020704280999</v>
+        <v>226.840207042163</v>
       </c>
       <c r="D124" s="49">
-        <v>219.60465123582199</v>
+        <v>219.60465123590501</v>
       </c>
       <c r="E124" s="49">
-        <v>273.752881715694</v>
+        <v>273.75288171570901</v>
       </c>
       <c r="F124" s="49">
-        <v>252.466737834486</v>
+        <v>252.46673783445999</v>
       </c>
       <c r="G124" s="49">
-        <v>277.10065675815002</v>
+        <v>277.10065675808801</v>
       </c>
       <c r="H124" s="49">
-        <v>306.37002459256399</v>
+        <v>306.37002459251499</v>
       </c>
       <c r="I124" s="49">
         <v>291.342287568892</v>
       </c>
       <c r="J124" s="49">
-        <v>328.81246076199</v>
+        <v>328.81246076364101</v>
       </c>
       <c r="K124" s="49">
-        <v>286.500897132783</v>
+        <v>286.50089713339401</v>
       </c>
       <c r="L124" s="49">
-        <v>227.859879318292</v>
+        <v>227.85987931818599</v>
       </c>
       <c r="M124" s="49">
-        <v>176.57083458769401</v>
+        <v>176.57083458762199</v>
       </c>
       <c r="N124" s="49">
-        <v>273.392740463309</v>
+        <v>273.39274046468398</v>
       </c>
       <c r="O124" s="49">
-        <v>268.45065288446699</v>
+        <v>268.45065288443601</v>
       </c>
       <c r="P124" s="50">
-        <v>7.2977444241833833E-2</v>
+        <v>7.2977444241522527E-2</v>
       </c>
       <c r="Q124" s="33">
-        <v>5.5025414219453728E-2</v>
+        <v>5.5025414256857585E-2</v>
       </c>
       <c r="R124" s="33">
-        <v>5.2110014296873342E-2</v>
+        <v>5.2110014297306551E-2</v>
       </c>
       <c r="S124" s="33">
-        <v>5.8855325649981083E-2</v>
+        <v>5.8855325650059465E-2</v>
       </c>
       <c r="T124" s="33">
-        <v>4.9032962887260778E-2</v>
+        <v>4.9032962887252785E-2</v>
       </c>
       <c r="U124" s="33">
-        <v>2.900496283934384E-2</v>
+        <v>2.9004962839121351E-2</v>
       </c>
       <c r="V124" s="33">
-        <v>2.8831135615605685E-2</v>
+        <v>2.8831135616674386E-2</v>
       </c>
       <c r="W124" s="33">
         <v>1.9847818415092533E-2</v>
       </c>
       <c r="X124" s="33">
-        <v>3.4960120403483508E-2</v>
+        <v>3.4960120408507489E-2</v>
       </c>
       <c r="Y124" s="33">
-        <v>4.699381402028191E-2</v>
+        <v>4.6993814022357805E-2</v>
       </c>
       <c r="Z124" s="33">
-        <v>9.1452055436132662E-2</v>
+        <v>9.1452055435530921E-2</v>
       </c>
       <c r="AA124" s="33">
-        <v>5.9914267638485619E-2</v>
+        <v>5.9914267637849683E-2</v>
       </c>
       <c r="AB124" s="33">
-        <v>2.2111900610074064E-2</v>
+        <v>2.2111900613743574E-2</v>
       </c>
       <c r="AC124" s="34">
-        <v>4.6057020776157254E-2</v>
+        <v>4.6057020776105961E-2</v>
       </c>
       <c r="AD124" s="8">
         <v>1.9847818415092533E-2</v>
       </c>
     </row>
     <row r="125" spans="1:30" s="12" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A125" s="10" t="s">
         <v>138</v>
       </c>
       <c r="B125" s="41">
-        <v>238.71820005674499</v>
+        <v>238.71820005644901</v>
       </c>
       <c r="C125" s="47">
-        <v>240.486294102849</v>
+        <v>240.48629411348099</v>
       </c>
       <c r="D125" s="47">
-        <v>239.11095753017901</v>
+        <v>239.11095753016701</v>
       </c>
       <c r="E125" s="47">
-        <v>286.19847847972301</v>
+        <v>286.19847847973</v>
       </c>
       <c r="F125" s="47">
-        <v>260.226222901109</v>
+        <v>260.22622290136002</v>
       </c>
       <c r="G125" s="47">
-        <v>291.44561720833099</v>
+        <v>291.44561720850697</v>
       </c>
       <c r="H125" s="47">
-        <v>318.88402643696003</v>
+        <v>318.88402643742</v>
       </c>
       <c r="I125" s="47">
         <v>300.33136252850602</v>
       </c>
       <c r="J125" s="47">
-        <v>338.161838165078</v>
+        <v>338.161838164355</v>
       </c>
       <c r="K125" s="47">
-        <v>297.84765530106</v>
+        <v>297.847655300452</v>
       </c>
       <c r="L125" s="47">
-        <v>247.82144500321101</v>
+        <v>247.821445003202</v>
       </c>
       <c r="M125" s="47">
-        <v>187.07504306815699</v>
+        <v>187.075043068095</v>
       </c>
       <c r="N125" s="47">
-        <v>285.923092556021</v>
+        <v>285.92309255220999</v>
       </c>
       <c r="O125" s="47">
-        <v>280.376435636439</v>
+        <v>280.376435636542</v>
       </c>
       <c r="P125" s="48">
-        <v>9.7866157657733988E-2</v>
+        <v>9.7866157655201347E-2</v>
       </c>
       <c r="Q125" s="45">
-        <v>6.0157267699300299E-2</v>
+        <v>6.0157267749193943E-2</v>
       </c>
       <c r="R125" s="45">
-        <v>8.8824650045368214E-2</v>
+        <v>8.8824650044901921E-2</v>
       </c>
       <c r="S125" s="45">
-        <v>4.5462888595102946E-2</v>
+        <v>4.5462888595071194E-2</v>
       </c>
       <c r="T125" s="45">
-        <v>3.0734682648412948E-2</v>
+        <v>3.0734682649513401E-2</v>
       </c>
       <c r="U125" s="45">
-        <v>5.1768049264138138E-2</v>
+        <v>5.1768049265008775E-2</v>
       </c>
       <c r="V125" s="45">
-        <v>4.0846038580432786E-2</v>
+        <v>4.0846038582100785E-2</v>
       </c>
       <c r="W125" s="45">
         <v>3.085400006508987E-2</v>
       </c>
       <c r="X125" s="45">
-        <v>2.8433768542170723E-2</v>
+        <v>2.8433768534807946E-2</v>
       </c>
       <c r="Y125" s="45">
-        <v>3.9604616536395021E-2</v>
+        <v>3.9604616532055603E-2</v>
       </c>
       <c r="Z125" s="45">
-        <v>8.7604565334800322E-2</v>
+        <v>8.7604565335266615E-2</v>
       </c>
       <c r="AA125" s="45">
-        <v>5.9490053977436785E-2</v>
+        <v>5.9490053977517832E-2</v>
       </c>
       <c r="AB125" s="45">
-        <v>4.5832790115338362E-2</v>
+        <v>4.5832790096138831E-2</v>
       </c>
       <c r="AC125" s="46">
-        <v>4.4424487792564582E-2</v>
+        <v>4.4424487793068845E-2</v>
       </c>
       <c r="AD125" s="8">
-        <v>2.8433768542170723E-2</v>
+        <v>2.8433768534807946E-2</v>
       </c>
     </row>
     <row r="126" spans="1:30" s="12" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A126" s="11" t="s">
         <v>139</v>
       </c>
       <c r="B126" s="29">
-        <v>251.19687971051701</v>
+        <v>251.19687970976199</v>
       </c>
       <c r="C126" s="49">
-        <v>260.07772994316599</v>
+        <v>260.07772995501801</v>
       </c>
       <c r="D126" s="49">
-        <v>254.169249681954</v>
+        <v>254.16924968178299</v>
       </c>
       <c r="E126" s="49">
-        <v>301.34724263606103</v>
+        <v>301.34724263604397</v>
       </c>
       <c r="F126" s="49">
-        <v>275.34252292910401</v>
+        <v>275.34252292915897</v>
       </c>
       <c r="G126" s="49">
-        <v>303.10967120513402</v>
+        <v>303.10967120515301</v>
       </c>
       <c r="H126" s="49">
-        <v>330.03806523809499</v>
+        <v>330.03806523846202</v>
       </c>
       <c r="I126" s="49">
-        <v>307.25424370871099</v>
+        <v>307.25424370871002</v>
       </c>
       <c r="J126" s="49">
-        <v>347.18655325807401</v>
+        <v>347.18655325450402</v>
       </c>
       <c r="K126" s="49">
-        <v>312.97398586857503</v>
+        <v>312.973985867652</v>
       </c>
       <c r="L126" s="49">
-        <v>263.49863769968999</v>
+        <v>263.49863769992101</v>
       </c>
       <c r="M126" s="49">
-        <v>199.650661384757</v>
+        <v>199.65066138500299</v>
       </c>
       <c r="N126" s="49">
-        <v>294.42508021495303</v>
+        <v>294.42508021593801</v>
       </c>
       <c r="O126" s="49">
-        <v>293.94678083594602</v>
+        <v>293.94678083595102</v>
       </c>
       <c r="P126" s="50">
-        <v>5.2273683576726571E-2</v>
+        <v>5.2273683574868501E-2</v>
       </c>
       <c r="Q126" s="33">
-        <v>8.1465914360750569E-2</v>
+        <v>8.146591436222228E-2</v>
       </c>
       <c r="R126" s="33">
-        <v>6.2976169337092935E-2</v>
+        <v>6.297616933643102E-2</v>
       </c>
       <c r="S126" s="33">
-        <v>5.2930973766205147E-2</v>
+        <v>5.293097376611966E-2</v>
       </c>
       <c r="T126" s="33">
-        <v>5.8089072882326231E-2</v>
+        <v>5.8089072881516879E-2</v>
       </c>
       <c r="U126" s="33">
-        <v>4.0021373827918483E-2</v>
+        <v>4.00213738273556E-2</v>
       </c>
       <c r="V126" s="33">
-        <v>3.4978355378173731E-2</v>
+        <v>3.4978355377832004E-2</v>
       </c>
       <c r="W126" s="33">
-        <v>2.3050810018377277E-2</v>
+        <v>2.3050810018373946E-2</v>
       </c>
       <c r="X126" s="33">
-        <v>2.668756220975621E-2</v>
+        <v>2.6687562201394233E-2</v>
       </c>
       <c r="Y126" s="33">
-        <v>5.0785461286326328E-2</v>
+        <v>5.0785461285372202E-2</v>
       </c>
       <c r="Z126" s="33">
-        <v>6.3260032626619056E-2</v>
+        <v>6.3260032627589835E-2</v>
       </c>
       <c r="AA126" s="33">
-        <v>6.7222319505324535E-2</v>
+        <v>6.72223195069932E-2</v>
       </c>
       <c r="AB126" s="33">
-        <v>2.9735225591358105E-2</v>
+        <v>2.9735225608528149E-2</v>
       </c>
       <c r="AC126" s="34">
-        <v>4.8400448378277838E-2</v>
+        <v>4.8400448377910577E-2</v>
       </c>
       <c r="AD126" s="8">
-        <v>2.3050810018377277E-2</v>
+        <v>2.3050810018373946E-2</v>
       </c>
     </row>
     <row r="127" spans="1:30" s="12" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A127" s="6" t="s">
         <v>140</v>
       </c>
       <c r="B127" s="29">
-        <v>263.66251927936003</v>
+        <v>263.66251928010303</v>
       </c>
       <c r="C127" s="49">
-        <v>270.47794596546299</v>
+        <v>270.47794595182597</v>
       </c>
       <c r="D127" s="49">
-        <v>267.09207864694599</v>
+        <v>267.09207864690597</v>
       </c>
       <c r="E127" s="49">
-        <v>310.149329040167</v>
+        <v>310.14932904014</v>
       </c>
       <c r="F127" s="49">
-        <v>285.97079156045299</v>
+        <v>285.97079155921602</v>
       </c>
       <c r="G127" s="49">
-        <v>312.720970021879</v>
+        <v>312.72097002152202</v>
       </c>
       <c r="H127" s="49">
-        <v>340.39813528781201</v>
+        <v>340.39813528698102</v>
       </c>
       <c r="I127" s="49">
         <v>314.80107476228198</v>
       </c>
       <c r="J127" s="49">
-        <v>353.61635057563598</v>
+        <v>353.61635058122801</v>
       </c>
       <c r="K127" s="49">
-        <v>324.192217794344</v>
+        <v>324.19221779515198</v>
       </c>
       <c r="L127" s="49">
-        <v>278.82480260191699</v>
+        <v>278.82480260200299</v>
       </c>
       <c r="M127" s="49">
-        <v>206.67583714704</v>
+        <v>206.67583714723401</v>
       </c>
       <c r="N127" s="49">
-        <v>309.51343215322299</v>
+        <v>309.51343216232601</v>
       </c>
       <c r="O127" s="49">
-        <v>303.84506008255801</v>
+        <v>303.84506008239498</v>
       </c>
       <c r="P127" s="50">
-        <v>4.9624977759312072E-2</v>
+        <v>4.962497776542496E-2</v>
       </c>
       <c r="Q127" s="33">
-        <v>3.9988875727920759E-2</v>
+        <v>3.9988875628092835E-2</v>
       </c>
       <c r="R127" s="33">
-        <v>5.0843400533945537E-2</v>
+        <v>5.0843400534495098E-2</v>
       </c>
       <c r="S127" s="33">
-        <v>2.9209115461316104E-2</v>
+        <v>2.9209115461284796E-2</v>
       </c>
       <c r="T127" s="33">
-        <v>3.8600171590951859E-2</v>
+        <v>3.8600171586252063E-2</v>
       </c>
       <c r="U127" s="33">
-        <v>3.1708981038220951E-2</v>
+        <v>3.1708981036978612E-2</v>
       </c>
       <c r="V127" s="33">
-        <v>3.1390530792995364E-2</v>
+        <v>3.1390530789330517E-2</v>
       </c>
       <c r="W127" s="33">
-        <v>2.4562170281122953E-2</v>
+        <v>2.4562170281126061E-2</v>
       </c>
       <c r="X127" s="33">
-        <v>1.8519718742628033E-2</v>
+        <v>1.851971876920766E-2</v>
       </c>
       <c r="Y127" s="33">
-        <v>3.5843975641092873E-2</v>
+        <v>3.5843975646729476E-2</v>
       </c>
       <c r="Z127" s="33">
-        <v>5.8164114380334198E-2</v>
+        <v>5.8164114379732901E-2</v>
       </c>
       <c r="AA127" s="33">
-        <v>3.5187340295078862E-2</v>
+        <v>3.5187340294775105E-2</v>
       </c>
       <c r="AB127" s="33">
-        <v>5.1246829676514949E-2</v>
+        <v>5.1246829703916141E-2</v>
       </c>
       <c r="AC127" s="34">
-        <v>3.3673712018422508E-2</v>
+        <v>3.3673712017850299E-2</v>
       </c>
       <c r="AD127" s="8">
-        <v>1.8519718742628033E-2</v>
+        <v>1.851971876920766E-2</v>
       </c>
     </row>
     <row r="128" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A128" s="7" t="s">
         <v>141</v>
       </c>
       <c r="B128" s="35">
-        <v>267.37164315086102</v>
+        <v>267.37164315197901</v>
       </c>
       <c r="C128" s="51">
-        <v>272.97579048532299</v>
+        <v>272.97579042912002</v>
       </c>
       <c r="D128" s="51">
-        <v>273.35771585126798</v>
+        <v>273.35771585173597</v>
       </c>
       <c r="E128" s="51">
-        <v>314.92101922350798</v>
+        <v>314.921019223543</v>
       </c>
       <c r="F128" s="51">
-        <v>285.83854181152702</v>
+        <v>285.83854181220602</v>
       </c>
       <c r="G128" s="51">
-        <v>315.34578672373601</v>
+        <v>315.345786723716</v>
       </c>
       <c r="H128" s="51">
-        <v>338.42038269584202</v>
+        <v>338.42038269462199</v>
       </c>
       <c r="I128" s="51">
-        <v>314.77181186414498</v>
+        <v>314.771811864151</v>
       </c>
       <c r="J128" s="51">
-        <v>353.38585248069597</v>
+        <v>353.38585249442701</v>
       </c>
       <c r="K128" s="51">
-        <v>323.484000400897</v>
+        <v>323.484000403538</v>
       </c>
       <c r="L128" s="51">
-        <v>283.33792030429697</v>
+        <v>283.33792030370199</v>
       </c>
       <c r="M128" s="51">
-        <v>208.79824814598899</v>
+        <v>208.798248145142</v>
       </c>
       <c r="N128" s="51">
-        <v>321.22113696689701</v>
+        <v>321.22113695934399</v>
       </c>
       <c r="O128" s="51">
-        <v>305.53917885525101</v>
+        <v>305.53917885515602</v>
       </c>
       <c r="P128" s="52">
-        <v>1.4067694876157333E-2</v>
+        <v>1.4067694877540005E-2</v>
       </c>
       <c r="Q128" s="39">
-        <v>9.2349286036761402E-3</v>
+        <v>9.2349284467685422E-3</v>
       </c>
       <c r="R128" s="39">
-        <v>2.3458715945687825E-2</v>
+        <v>2.3458715947593189E-2</v>
       </c>
       <c r="S128" s="39">
-        <v>1.5385137856361419E-2</v>
+        <v>1.5385137856562814E-2</v>
       </c>
       <c r="T128" s="39">
-        <v>-4.6245893926555315E-4</v>
+        <v>-4.6245893256768866E-4</v>
       </c>
       <c r="U128" s="39">
-        <v>8.3934783832160242E-3</v>
+        <v>8.3934783843031546E-3</v>
       </c>
       <c r="V128" s="39">
-        <v>-5.8101158230428052E-3</v>
+        <v>-5.8101158241998796E-3</v>
       </c>
       <c r="W128" s="39">
-        <v>-9.2956792346110539E-5</v>
+        <v>-9.2956792326903681E-5</v>
       </c>
       <c r="X128" s="39">
-        <v>-6.5183098735333012E-4</v>
+        <v>-6.5183096432652743E-4</v>
       </c>
       <c r="Y128" s="39">
-        <v>-2.1845601299913531E-3</v>
+        <v>-2.1845601243317692E-3</v>
       </c>
       <c r="Z128" s="39">
-        <v>1.6186213207235456E-2</v>
+        <v>1.6186213204788302E-2</v>
       </c>
       <c r="AA128" s="39">
-        <v>1.0269274958538022E-2</v>
+        <v>1.0269274953491614E-2</v>
       </c>
       <c r="AB128" s="39">
-        <v>3.7826160668459119E-2</v>
+        <v>3.7826160613533055E-2</v>
       </c>
       <c r="AC128" s="40">
-        <v>5.57560084153641E-3</v>
+        <v>5.5756008417633396E-3</v>
       </c>
       <c r="AD128" s="8">
-        <v>-5.8101158230428052E-3</v>
+        <v>-5.8101158241998796E-3</v>
       </c>
     </row>
     <row r="129" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A129" s="10" t="s">
         <v>142</v>
       </c>
       <c r="B129" s="29">
-        <v>270.37243874619099</v>
+        <v>270.372438745279</v>
       </c>
       <c r="C129" s="49">
-        <v>277.53036551130202</v>
+        <v>277.53036556906198</v>
       </c>
       <c r="D129" s="49">
-        <v>274.78584487469698</v>
+        <v>274.78584487464099</v>
       </c>
       <c r="E129" s="49">
-        <v>315.33389870719498</v>
+        <v>315.33389870725898</v>
       </c>
       <c r="F129" s="49">
-        <v>288.97207663204603</v>
+        <v>288.972076634107</v>
       </c>
       <c r="G129" s="49">
-        <v>315.88992326209302</v>
+        <v>315.88992326318299</v>
       </c>
       <c r="H129" s="49">
-        <v>335.94069151222999</v>
+        <v>335.94069151496802</v>
       </c>
       <c r="I129" s="49">
-        <v>314.699329429758</v>
+        <v>314.69932942975902</v>
       </c>
       <c r="J129" s="49">
-        <v>351.49600373386301</v>
+        <v>351.496003698533</v>
       </c>
       <c r="K129" s="49">
-        <v>322.66697227413903</v>
+        <v>322.66697227160103</v>
       </c>
       <c r="L129" s="49">
-        <v>284.03850958365001</v>
+        <v>284.03850958365098</v>
       </c>
       <c r="M129" s="49">
-        <v>215.79950510784599</v>
+        <v>215.79950510779599</v>
       </c>
       <c r="N129" s="49">
-        <v>323.51765432033102</v>
+        <v>323.51765429909898</v>
       </c>
       <c r="O129" s="49">
-        <v>307.97831574856099</v>
+        <v>307.97831574904598</v>
       </c>
       <c r="P129" s="50">
-        <v>1.1223312838889221E-2</v>
+        <v>1.1223312831249999E-2</v>
       </c>
       <c r="Q129" s="33">
-        <v>1.6684904613267992E-2</v>
+        <v>1.6684905034186848E-2</v>
       </c>
       <c r="R129" s="33">
-        <v>5.2243962420508439E-3</v>
+        <v>5.224396240125051E-3</v>
       </c>
       <c r="S129" s="33">
-        <v>1.31105724446412E-3</v>
+        <v>1.3110572445560464E-3</v>
       </c>
       <c r="T129" s="33">
-        <v>1.0962604275336574E-2</v>
+        <v>1.0962604280145394E-2</v>
       </c>
       <c r="U129" s="33">
-        <v>1.7255234135526987E-3</v>
+        <v>1.7255234170727718E-3</v>
       </c>
       <c r="V129" s="33">
-        <v>-7.3272512839177573E-3</v>
+        <v>-7.3272512722484251E-3</v>
       </c>
       <c r="W129" s="33">
-        <v>-2.3026977529450043E-4</v>
+        <v>-2.3026977531037662E-4</v>
       </c>
       <c r="X129" s="33">
-        <v>-5.3478336316142849E-3</v>
+        <v>-5.347833770237953E-3</v>
       </c>
       <c r="Y129" s="33">
-        <v>-2.5257141798216143E-3</v>
+        <v>-2.5257141958110463E-3</v>
       </c>
       <c r="Z129" s="33">
-        <v>2.4726280146356583E-3</v>
+        <v>2.4726280167441939E-3</v>
       </c>
       <c r="AA129" s="33">
-        <v>3.3531205477173476E-2</v>
+        <v>3.3531205481126536E-2</v>
       </c>
       <c r="AB129" s="33">
-        <v>7.1493344899986599E-3</v>
+        <v>7.1493344475823672E-3</v>
       </c>
       <c r="AC129" s="34">
-        <v>7.9830576963928479E-3</v>
+        <v>7.9830576982935497E-3</v>
       </c>
       <c r="AD129" s="8">
-        <v>-7.3272512839177573E-3</v>
+        <v>-7.3272512722484251E-3</v>
       </c>
     </row>
     <row r="130" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A130" s="11" t="s">
         <v>143</v>
       </c>
       <c r="B130" s="29">
-        <v>271.78870722278998</v>
+        <v>271.78870722088902</v>
       </c>
       <c r="C130" s="49">
-        <v>281.93581356085201</v>
+        <v>281.93581361900198</v>
       </c>
       <c r="D130" s="49">
-        <v>277.51569506660502</v>
+        <v>277.51569506590198</v>
       </c>
       <c r="E130" s="49">
-        <v>314.66095818493898</v>
+        <v>314.66095818483399</v>
       </c>
       <c r="F130" s="49">
-        <v>291.72386587220399</v>
+        <v>291.72386587178102</v>
       </c>
       <c r="G130" s="49">
-        <v>315.73928845405902</v>
+        <v>315.73928845324201</v>
       </c>
       <c r="H130" s="49">
-        <v>338.05520168459401</v>
+        <v>338.05520168410402</v>
       </c>
       <c r="I130" s="49">
-        <v>317.59507839771601</v>
+        <v>317.59507839768003</v>
       </c>
       <c r="J130" s="49">
-        <v>359.60398253313298</v>
+        <v>359.60398248700102</v>
       </c>
       <c r="K130" s="49">
-        <v>327.97087570117702</v>
+        <v>327.97087569746799</v>
       </c>
       <c r="L130" s="49">
-        <v>283.40167490807602</v>
+        <v>283.40167490885898</v>
       </c>
       <c r="M130" s="49">
-        <v>220.24253581708501</v>
+        <v>220.24253581830001</v>
       </c>
       <c r="N130" s="49">
-        <v>334.25004216250102</v>
+        <v>334.25004218781402</v>
       </c>
       <c r="O130" s="49">
-        <v>311.80511053035798</v>
+        <v>311.80511053026999</v>
       </c>
       <c r="P130" s="50">
-        <v>5.2382131964585632E-3</v>
+        <v>5.238213192818364E-3</v>
       </c>
       <c r="Q130" s="33">
-        <v>1.5873751477369691E-2</v>
+        <v>1.5873751475471209E-2</v>
       </c>
       <c r="R130" s="33">
-        <v>9.9344643940915134E-3</v>
+        <v>9.9344643917389508E-3</v>
       </c>
       <c r="S130" s="33">
-        <v>-2.1340570265833136E-3</v>
+        <v>-2.1340570271187742E-3</v>
       </c>
       <c r="T130" s="33">
-        <v>9.5226821644149862E-3</v>
+        <v>9.5226821557512498E-3</v>
       </c>
       <c r="U130" s="33">
-        <v>-4.7685854135026684E-4</v>
+        <v>-4.768585473854392E-4</v>
       </c>
       <c r="V130" s="33">
-        <v>6.2942960641225731E-3</v>
+        <v>6.2942960544623006E-3</v>
       </c>
       <c r="W130" s="33">
-        <v>9.2016369186587177E-3</v>
+        <v>9.201636918541034E-3</v>
       </c>
       <c r="X130" s="33">
-        <v>2.3067058268488871E-2</v>
+        <v>2.3067058240076044E-2</v>
       </c>
       <c r="Y130" s="33">
-        <v>1.6437701663905679E-2</v>
+        <v>1.643770166040559E-2</v>
       </c>
       <c r="Z130" s="33">
-        <v>-2.2420715997540919E-3</v>
+        <v>-2.2420715970009608E-3</v>
       </c>
       <c r="AA130" s="33">
-        <v>2.058869739770075E-2</v>
+        <v>2.0588697403567391E-2</v>
       </c>
       <c r="AB130" s="33">
-        <v>3.317404073269925E-2</v>
+        <v>3.3174040878748201E-2</v>
       </c>
       <c r="AC130" s="34">
-        <v>1.2425533182411685E-2</v>
+        <v>1.2425533180531634E-2</v>
       </c>
       <c r="AD130" s="8">
-        <v>-2.2420715997540919E-3</v>
+        <v>-2.2420715970009608E-3</v>
       </c>
     </row>
     <row r="131" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A131" s="6" t="s">
         <v>144</v>
       </c>
       <c r="B131" s="29">
-        <v>270.90446953243298</v>
+        <v>270.90446953354001</v>
       </c>
       <c r="C131" s="49">
-        <v>282.68514339658401</v>
+        <v>282.68514339853499</v>
       </c>
       <c r="D131" s="49">
-        <v>280.24686122948401</v>
+        <v>280.24686122933502</v>
       </c>
       <c r="E131" s="49">
-        <v>316.96094768605298</v>
+        <v>316.96094768604701</v>
       </c>
       <c r="F131" s="49">
-        <v>289.61593006427699</v>
+        <v>289.61593005850898</v>
       </c>
       <c r="G131" s="49">
-        <v>316.47574557520397</v>
+        <v>316.47574557252398</v>
       </c>
       <c r="H131" s="49">
-        <v>339.94753956546901</v>
+        <v>339.94753956452598</v>
       </c>
       <c r="I131" s="49">
-        <v>316.21746874835901</v>
+        <v>316.21746874836498</v>
       </c>
       <c r="J131" s="49">
-        <v>359.14732541960899</v>
+        <v>359.14732556366403</v>
       </c>
       <c r="K131" s="49">
-        <v>325.95000994497002</v>
+        <v>325.95000994846401</v>
       </c>
       <c r="L131" s="49">
-        <v>286.96526086137101</v>
+        <v>286.965260861731</v>
       </c>
       <c r="M131" s="49">
-        <v>221.65274374289399</v>
+        <v>221.65274374401801</v>
       </c>
       <c r="N131" s="49">
-        <v>345.73243721433101</v>
+        <v>345.73243725337602</v>
       </c>
       <c r="O131" s="49">
-        <v>312.37538816393402</v>
+        <v>312.37538816337201</v>
       </c>
       <c r="P131" s="50">
-        <v>-3.2534011416160968E-3</v>
+        <v>-3.2534011305714872E-3</v>
       </c>
       <c r="Q131" s="33">
-        <v>2.6578029455284202E-3</v>
+        <v>2.6578027456476416E-3</v>
       </c>
       <c r="R131" s="33">
-        <v>9.8414836041020859E-3</v>
+        <v>9.84148360612358E-3</v>
       </c>
       <c r="S131" s="33">
-        <v>7.3094212716475759E-3</v>
+        <v>7.3094212719646556E-3</v>
       </c>
       <c r="T131" s="33">
-        <v>-7.2257914230795528E-3</v>
+        <v>-7.2257914414123325E-3</v>
       </c>
       <c r="U131" s="33">
-        <v>2.3324848952148702E-3</v>
+        <v>2.3324848893204742E-3</v>
       </c>
       <c r="V131" s="33">
-        <v>5.5977185721300948E-3</v>
+        <v>5.5977185707980492E-3</v>
       </c>
       <c r="W131" s="33">
-        <v>-4.3376290851454558E-3</v>
+        <v>-4.3376290850138943E-3</v>
       </c>
       <c r="X131" s="33">
-        <v>-1.2698889214385334E-3</v>
+        <v>-1.2698883927223514E-3</v>
       </c>
       <c r="Y131" s="33">
-        <v>-6.1617232075455997E-3</v>
+        <v>-6.1617231856528898E-3</v>
       </c>
       <c r="Z131" s="33">
-        <v>1.2574329190012223E-2</v>
+        <v>1.2574329188485001E-2</v>
       </c>
       <c r="AA131" s="33">
-        <v>6.4029771568747673E-3</v>
+        <v>6.4029771564264593E-3</v>
       </c>
       <c r="AB131" s="33">
-        <v>3.4352710855448887E-2</v>
+        <v>3.4352710893930327E-2</v>
       </c>
       <c r="AC131" s="34">
-        <v>1.8289553773060963E-3</v>
+        <v>1.828955375786423E-3</v>
       </c>
       <c r="AD131" s="8">
-        <v>-7.2257914230795528E-3</v>
+        <v>-7.2257914414123325E-3</v>
       </c>
     </row>
     <row r="132" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A132" s="7" t="s">
         <v>145</v>
       </c>
       <c r="B132" s="35">
-        <v>261.691608864084</v>
+        <v>261.69160886750399</v>
       </c>
       <c r="C132" s="51">
-        <v>287.32341202019199</v>
+        <v>287.32341178796997</v>
       </c>
       <c r="D132" s="51">
-        <v>281.36892426055698</v>
+        <v>281.36892426203201</v>
       </c>
       <c r="E132" s="51">
-        <v>314.92137673481398</v>
+        <v>314.92137673480499</v>
       </c>
       <c r="F132" s="51">
-        <v>288.25689748359798</v>
+        <v>288.25689748736301</v>
       </c>
       <c r="G132" s="51">
-        <v>320.92582467294397</v>
+        <v>320.92582467734002</v>
       </c>
       <c r="H132" s="51">
-        <v>342.33079632883403</v>
+        <v>342.33079632582201</v>
       </c>
       <c r="I132" s="51">
-        <v>317.69346777126799</v>
+        <v>317.69346777137002</v>
       </c>
       <c r="J132" s="51">
-        <v>361.82990922447198</v>
+        <v>361.829909286923</v>
       </c>
       <c r="K132" s="51">
-        <v>330.88820390707798</v>
+        <v>330.88820391303</v>
       </c>
       <c r="L132" s="51">
-        <v>282.85793303269901</v>
+        <v>282.85793303130902</v>
       </c>
       <c r="M132" s="51">
-        <v>228.17388786596399</v>
+        <v>228.17388786204901</v>
       </c>
       <c r="N132" s="51">
-        <v>362.30457302105401</v>
+        <v>362.30457295385202</v>
       </c>
       <c r="O132" s="51">
-        <v>315.203196969457</v>
+        <v>315.20319696937599</v>
       </c>
       <c r="P132" s="52">
-        <v>-3.4007783940404934E-2</v>
+        <v>-3.4007783931727986E-2</v>
       </c>
       <c r="Q132" s="39">
-        <v>1.6407896672167466E-2</v>
+        <v>1.6407895843666198E-2</v>
       </c>
       <c r="R132" s="39">
-        <v>4.0038379953670766E-3</v>
+        <v>4.0038380011642172E-3</v>
       </c>
       <c r="S132" s="39">
-        <v>-6.4347704855399757E-3</v>
+        <v>-6.4347704855496346E-3</v>
       </c>
       <c r="T132" s="39">
-        <v>-4.692533937540655E-3</v>
+        <v>-4.6925339047179104E-3</v>
       </c>
       <c r="U132" s="39">
-        <v>1.4061359077144564E-2</v>
+        <v>1.4061359099622583E-2</v>
       </c>
       <c r="V132" s="39">
-        <v>7.0106604284041474E-3</v>
+        <v>7.0106604223374447E-3</v>
       </c>
       <c r="W132" s="39">
-        <v>4.6676707291068986E-3</v>
+        <v>4.6676707294106556E-3</v>
       </c>
       <c r="X132" s="39">
-        <v>7.4693130506506833E-3</v>
+        <v>7.4693128204388337E-3</v>
       </c>
       <c r="Y132" s="39">
-        <v>1.515015742119985E-2</v>
+        <v>1.5150157428578614E-2</v>
       </c>
       <c r="Z132" s="39">
-        <v>-1.4312979265654668E-2</v>
+        <v>-1.4312979271735027E-2</v>
       </c>
       <c r="AA132" s="39">
-        <v>2.9420543201730931E-2</v>
+        <v>2.9420543178847902E-2</v>
       </c>
       <c r="AB132" s="39">
-        <v>4.7933413307266193E-2</v>
+        <v>4.7933412994543012E-2</v>
       </c>
       <c r="AC132" s="40">
-        <v>9.052597972407872E-3</v>
+        <v>9.0525979739641826E-3</v>
       </c>
       <c r="AD132" s="8">
-        <v>-3.4007783940404934E-2</v>
+        <v>-3.4007783931727986E-2</v>
       </c>
     </row>
     <row r="133" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A133" s="10" t="s">
         <v>146</v>
       </c>
       <c r="B133" s="29">
-        <v>271.721086403051</v>
+        <v>271.72108640575101</v>
       </c>
       <c r="C133" s="49">
-        <v>293.166091557681</v>
+        <v>293.166091651599</v>
       </c>
       <c r="D133" s="49">
-        <v>288.61548724341401</v>
+        <v>288.61548724411199</v>
       </c>
       <c r="E133" s="49">
-        <v>319.73191121038701</v>
+        <v>319.73191121060302</v>
       </c>
       <c r="F133" s="49">
-        <v>295.85751672802002</v>
+        <v>295.857516734206</v>
       </c>
       <c r="G133" s="49">
-        <v>323.415520493185</v>
+        <v>323.41552049613603</v>
       </c>
       <c r="H133" s="49">
-        <v>347.76539029393501</v>
+        <v>347.76539029837397</v>
       </c>
       <c r="I133" s="49">
-        <v>323.64446143042801</v>
+        <v>323.64446143040402</v>
       </c>
       <c r="J133" s="49">
-        <v>369.90730466231503</v>
+        <v>369.907304359259</v>
       </c>
       <c r="K133" s="49">
-        <v>337.89144668415298</v>
+        <v>337.89144668303697</v>
       </c>
       <c r="L133" s="49">
-        <v>292.72340496717698</v>
+        <v>292.72340496578801</v>
       </c>
       <c r="M133" s="49">
-        <v>236.665720858882</v>
+        <v>236.66572085806601</v>
       </c>
       <c r="N133" s="49">
-        <v>380.96426774784402</v>
+        <v>380.96426771440099</v>
       </c>
       <c r="O133" s="49">
-        <v>323.035538813882</v>
+        <v>323.03553881482497</v>
       </c>
       <c r="P133" s="50">
-        <v>3.8325560313154927E-2</v>
+        <v>3.8325560309902862E-2</v>
       </c>
       <c r="Q133" s="33">
-        <v>2.033485366336385E-2</v>
+        <v>2.0334854814896275E-2</v>
       </c>
       <c r="R133" s="33">
-        <v>2.5754667122181774E-2</v>
+        <v>2.5754667119285202E-2</v>
       </c>
       <c r="S133" s="33">
-        <v>1.5275350709595736E-2</v>
+        <v>1.527535071031072E-2</v>
       </c>
       <c r="T133" s="33">
-        <v>2.636751908028323E-2</v>
+        <v>2.6367519088337454E-2</v>
       </c>
       <c r="U133" s="33">
-        <v>7.7578543975957981E-3</v>
+        <v>7.7578543929868182E-3</v>
       </c>
       <c r="V133" s="33">
-        <v>1.5875270420837806E-2</v>
+        <v>1.587527044274295E-2</v>
       </c>
       <c r="W133" s="33">
-        <v>1.873187289908218E-2</v>
+        <v>1.8731872898679391E-2</v>
       </c>
       <c r="X133" s="33">
-        <v>2.2323736186308452E-2</v>
+        <v>2.2323735172292913E-2</v>
       </c>
       <c r="Y133" s="33">
-        <v>2.116498168983294E-2</v>
+        <v>2.1164981668091443E-2</v>
       </c>
       <c r="Z133" s="33">
-        <v>3.4877833648517376E-2</v>
+        <v>3.4877833648692569E-2</v>
       </c>
       <c r="AA133" s="33">
-        <v>3.7216497787452063E-2</v>
+        <v>3.7216497801672466E-2</v>
       </c>
       <c r="AB133" s="33">
-        <v>5.1502785546418295E-2</v>
+        <v>5.1502785649149674E-2</v>
       </c>
       <c r="AC133" s="34">
-        <v>2.4848548237231149E-2</v>
+        <v>2.4848548240486101E-2</v>
       </c>
       <c r="AD133" s="8">
-        <v>7.7578543975957981E-3</v>
+        <v>7.7578543929868182E-3</v>
       </c>
     </row>
     <row r="134" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A134" s="11" t="s">
         <v>147</v>
       </c>
       <c r="B134" s="29">
-        <v>274.35888768251601</v>
+        <v>274.35888766303799</v>
       </c>
       <c r="C134" s="49">
-        <v>295.51590348016703</v>
+        <v>295.51590374957198</v>
       </c>
       <c r="D134" s="49">
-        <v>288.85392624349902</v>
+        <v>288.85392623928101</v>
       </c>
       <c r="E134" s="49">
-        <v>321.32697806203799</v>
+        <v>321.32697806210501</v>
       </c>
       <c r="F134" s="49">
-        <v>296.89442781454397</v>
+        <v>296.89442781370599</v>
       </c>
       <c r="G134" s="49">
-        <v>330.87907101208702</v>
+        <v>330.87907100623801</v>
       </c>
       <c r="H134" s="49">
-        <v>351.55325380074299</v>
+        <v>351.55325380266203</v>
       </c>
       <c r="I134" s="49">
-        <v>328.01248502355401</v>
+        <v>328.01248502331902</v>
       </c>
       <c r="J134" s="49">
-        <v>376.48606696665598</v>
+        <v>376.48606677198899</v>
       </c>
       <c r="K134" s="49">
-        <v>339.386625675723</v>
+        <v>339.38662565275899</v>
       </c>
       <c r="L134" s="49">
-        <v>297.069100459369</v>
+        <v>297.069100463621</v>
       </c>
       <c r="M134" s="49">
-        <v>243.91565636136599</v>
+        <v>243.91565636815201</v>
       </c>
       <c r="N134" s="49">
-        <v>417.73551739432901</v>
+        <v>417.73551742893198</v>
       </c>
       <c r="O134" s="49">
-        <v>326.83301738301202</v>
+        <v>326.83301738399803</v>
       </c>
       <c r="P134" s="50">
-        <v>9.7077533230243152E-3</v>
+        <v>9.7077532413072376E-3</v>
       </c>
       <c r="Q134" s="33">
-        <v>8.0152923211573857E-3</v>
+        <v>8.0152929171819487E-3</v>
       </c>
       <c r="R134" s="33">
-        <v>8.2614762763544292E-4</v>
+        <v>8.2614761060040287E-4</v>
       </c>
       <c r="S134" s="33">
-        <v>4.9887633849641233E-3</v>
+        <v>4.988763384494721E-3</v>
       </c>
       <c r="T134" s="33">
-        <v>3.50476505715136E-3</v>
+        <v>3.5047650333370761E-3</v>
       </c>
       <c r="U134" s="33">
-        <v>2.3077279988049648E-2</v>
+        <v>2.307727996062936E-2</v>
       </c>
       <c r="V134" s="33">
-        <v>1.0892008269156594E-2</v>
+        <v>1.0892008261771391E-2</v>
       </c>
       <c r="W134" s="33">
-        <v>1.3496364417362239E-2</v>
+        <v>1.3496364416711204E-2</v>
       </c>
       <c r="X134" s="33">
-        <v>1.7784894273300766E-2</v>
+        <v>1.7784894580888277E-2</v>
       </c>
       <c r="Y134" s="33">
-        <v>4.4250276419919299E-3</v>
+        <v>4.4250275773467518E-3</v>
       </c>
       <c r="Z134" s="33">
-        <v>1.4845739761326193E-2</v>
+        <v>1.4845739780667389E-2</v>
       </c>
       <c r="AA134" s="33">
-        <v>3.0633652715624793E-2</v>
+        <v>3.0633652747851681E-2</v>
       </c>
       <c r="AB134" s="33">
-        <v>9.6521518576706766E-2</v>
+        <v>9.6521518763795111E-2</v>
       </c>
       <c r="AC134" s="34">
-        <v>1.1755606157370702E-2</v>
+        <v>1.1755606157469511E-2</v>
       </c>
       <c r="AD134" s="8">
-        <v>8.2614762763544292E-4</v>
+        <v>8.2614761060040287E-4</v>
       </c>
     </row>
     <row r="135" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A135" s="6" t="s">
         <v>148</v>
       </c>
       <c r="B135" s="29">
-        <v>273.57871291646501</v>
+        <v>273.57871291752099</v>
       </c>
       <c r="C135" s="49">
-        <v>300.891175899384</v>
+        <v>300.89117594973402</v>
       </c>
       <c r="D135" s="49">
-        <v>290.36445965470398</v>
+        <v>290.36445965623</v>
       </c>
       <c r="E135" s="49">
-        <v>327.90745402262098</v>
+        <v>327.90745402229999</v>
       </c>
       <c r="F135" s="49">
-        <v>299.62232221059799</v>
+        <v>299.62232219693902</v>
       </c>
       <c r="G135" s="49">
-        <v>337.540349808673</v>
+        <v>337.54034979447698</v>
       </c>
       <c r="H135" s="49">
-        <v>357.34193887539601</v>
+        <v>357.34193887823801</v>
       </c>
       <c r="I135" s="49">
-        <v>334.54498884533098</v>
+        <v>334.54498884540402</v>
       </c>
       <c r="J135" s="49">
-        <v>385.244098921758</v>
+        <v>385.24409968988903</v>
       </c>
       <c r="K135" s="49">
-        <v>344.376493399227</v>
+        <v>344.37649342521701</v>
       </c>
       <c r="L135" s="49">
-        <v>300.10255685056501</v>
+        <v>300.10255684958298</v>
       </c>
       <c r="M135" s="49">
-        <v>255.70619407324301</v>
+        <v>255.70619407380701</v>
       </c>
       <c r="N135" s="49">
-        <v>461.86038692798599</v>
+        <v>461.86038719307402</v>
       </c>
       <c r="O135" s="49">
-        <v>334.04498143456601</v>
+        <v>334.04498143047999</v>
       </c>
       <c r="P135" s="50">
-        <v>-2.8436285503308234E-3</v>
+        <v>-2.8436284756890862E-3</v>
       </c>
       <c r="Q135" s="33">
-        <v>1.8189452262685757E-2</v>
+        <v>1.8189451504840859E-2</v>
       </c>
       <c r="R135" s="33">
-        <v>5.2294023863521666E-3</v>
+        <v>5.2294024063141986E-3</v>
       </c>
       <c r="S135" s="33">
-        <v>2.0479064659527202E-2</v>
+        <v>2.0479064658315504E-2</v>
       </c>
       <c r="T135" s="33">
-        <v>9.1880956343108888E-3</v>
+        <v>9.1880955911531892E-3</v>
       </c>
       <c r="U135" s="33">
-        <v>2.0132064491750867E-2</v>
+        <v>2.0132064466880095E-2</v>
       </c>
       <c r="V135" s="33">
-        <v>1.6466026162665015E-2</v>
+        <v>1.6466026165200542E-2</v>
       </c>
       <c r="W135" s="33">
-        <v>1.9915412126181309E-2</v>
+        <v>1.9915412127134768E-2</v>
       </c>
       <c r="X135" s="33">
-        <v>2.3262565931497559E-2</v>
+        <v>2.3262568500852732E-2</v>
       </c>
       <c r="Y135" s="33">
-        <v>1.4702605659751899E-2</v>
+        <v>1.4702605804989277E-2</v>
       </c>
       <c r="Z135" s="33">
-        <v>1.0211282110812903E-2</v>
+        <v>1.021128209304778E-2</v>
       </c>
       <c r="AA135" s="33">
-        <v>4.833858509848632E-2</v>
+        <v>4.8338585071632467E-2</v>
       </c>
       <c r="AB135" s="33">
-        <v>0.10562872366920262</v>
+        <v>0.1056287242122016</v>
       </c>
       <c r="AC135" s="34">
-        <v>2.2066204049091986E-2</v>
+        <v>2.2066204033506676E-2</v>
       </c>
       <c r="AD135" s="8">
-        <v>-2.8436285503308234E-3</v>
+        <v>-2.8436284756890862E-3</v>
       </c>
     </row>
     <row r="136" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A136" s="7" t="s">
         <v>149</v>
       </c>
       <c r="B136" s="35">
-        <v>283.50142894839001</v>
+        <v>283.50142899971701</v>
       </c>
       <c r="C136" s="51">
-        <v>307.97018771678898</v>
+        <v>307.970187155958</v>
       </c>
       <c r="D136" s="51">
-        <v>298.194734096768</v>
+        <v>298.19473410124601</v>
       </c>
       <c r="E136" s="51">
-        <v>334.596713509756</v>
+        <v>334.59671350823601</v>
       </c>
       <c r="F136" s="51">
-        <v>304.77242676179998</v>
+        <v>304.77242675612501</v>
       </c>
       <c r="G136" s="51">
-        <v>344.476616718998</v>
+        <v>344.476616747175</v>
       </c>
       <c r="H136" s="51">
-        <v>368.85318271454901</v>
+        <v>368.853182694775</v>
       </c>
       <c r="I136" s="51">
-        <v>345.77430034581801</v>
+        <v>345.77430034626701</v>
       </c>
       <c r="J136" s="51">
-        <v>402.89235229046398</v>
+        <v>402.892352382512</v>
       </c>
       <c r="K136" s="51">
-        <v>354.48826594667298</v>
+        <v>354.48826594827898</v>
       </c>
       <c r="L136" s="51">
-        <v>307.79820602545198</v>
+        <v>307.798206023099</v>
       </c>
       <c r="M136" s="51">
-        <v>264.21282598424898</v>
+        <v>264.212825975557</v>
       </c>
       <c r="N136" s="51">
-        <v>521.34259214421695</v>
+        <v>521.34259187328303</v>
       </c>
       <c r="O136" s="51">
-        <v>344.27761496482202</v>
+        <v>344.27761496502097</v>
       </c>
       <c r="P136" s="52">
-        <v>3.627005890240742E-2</v>
+        <v>3.6270059086020767E-2</v>
       </c>
       <c r="Q136" s="39">
-        <v>2.3526817615190376E-2</v>
+        <v>2.3526815580017457E-2</v>
       </c>
       <c r="R136" s="39">
-        <v>2.6967055304824905E-2</v>
+        <v>2.6967055314849775E-2</v>
       </c>
       <c r="S136" s="39">
-        <v>2.0399839665351305E-2</v>
+        <v>2.0399839661714658E-2</v>
       </c>
       <c r="T136" s="39">
-        <v>1.718865441401296E-2</v>
+        <v>1.7188654441443463E-2</v>
       </c>
       <c r="U136" s="39">
-        <v>2.0549445167834524E-2</v>
+        <v>2.0549445294233415E-2</v>
       </c>
       <c r="V136" s="39">
-        <v>3.2213526000839598E-2</v>
+        <v>3.2213525937293763E-2</v>
       </c>
       <c r="W136" s="39">
-        <v>3.3565923492814953E-2</v>
+        <v>3.3565923493931393E-2</v>
       </c>
       <c r="X136" s="39">
-        <v>4.5810574173883234E-2</v>
+        <v>4.5810572327595223E-2</v>
       </c>
       <c r="Y136" s="39">
-        <v>2.9362551571496587E-2</v>
+        <v>2.9362551498474332E-2</v>
       </c>
       <c r="Z136" s="39">
-        <v>2.5643397562650438E-2</v>
+        <v>2.5643397558166248E-2</v>
       </c>
       <c r="AA136" s="39">
-        <v>3.3267210995168162E-2</v>
+        <v>3.3267210958896953E-2</v>
       </c>
       <c r="AB136" s="39">
-        <v>0.12878828083064309</v>
+        <v>0.1287882795961528</v>
       </c>
       <c r="AC136" s="40">
-        <v>3.06325019053173E-2</v>
+        <v>3.0632501918519406E-2</v>
       </c>
       <c r="AD136" s="8">
-        <v>1.718865441401296E-2</v>
+        <v>1.7188654441443463E-2</v>
       </c>
     </row>
     <row r="137" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A137" s="10" t="s">
         <v>150</v>
       </c>
       <c r="B137" s="29">
-        <v>285.05449206092197</v>
+        <v>285.05449204941198</v>
       </c>
       <c r="C137" s="49">
-        <v>311.86608806370998</v>
+        <v>311.86608781198299</v>
       </c>
       <c r="D137" s="49">
-        <v>301.663882615533</v>
+        <v>301.66388261472599</v>
       </c>
       <c r="E137" s="49">
-        <v>338.96463501585703</v>
+        <v>338.96463501865298</v>
       </c>
       <c r="F137" s="49">
-        <v>310.20862455774602</v>
+        <v>310.20862460655502</v>
       </c>
       <c r="G137" s="49">
-        <v>352.26310631695401</v>
+        <v>352.26310632184999</v>
       </c>
       <c r="H137" s="49">
-        <v>379.05695659748801</v>
+        <v>379.05695660219402</v>
       </c>
       <c r="I137" s="49">
-        <v>356.70958605871402</v>
+        <v>356.70958605859198</v>
       </c>
       <c r="J137" s="49">
-        <v>423.40410058185699</v>
+        <v>423.40409950307298</v>
       </c>
       <c r="K137" s="49">
-        <v>366.259939366536</v>
+        <v>366.25993936589902</v>
       </c>
       <c r="L137" s="49">
-        <v>310.91877613250603</v>
+        <v>310.91877612903801</v>
       </c>
       <c r="M137" s="49">
-        <v>272.55218541265702</v>
+        <v>272.55218540102197</v>
       </c>
       <c r="N137" s="49">
-        <v>600.68585968004197</v>
+        <v>600.68585907285899</v>
       </c>
       <c r="O137" s="49">
-        <v>353.854122298042</v>
+        <v>353.85412230557398</v>
       </c>
       <c r="P137" s="50">
-        <v>5.4781491518149927E-3</v>
+        <v>5.4781489291770846E-3</v>
       </c>
       <c r="Q137" s="33">
-        <v>1.2650251557802417E-2</v>
+        <v>1.2650252584520683E-2</v>
       </c>
       <c r="R137" s="33">
-        <v>1.1633835618435784E-2</v>
+        <v>1.1633835600537878E-2</v>
       </c>
       <c r="S137" s="33">
-        <v>1.305428693630506E-2</v>
+        <v>1.3054286949263361E-2</v>
       </c>
       <c r="T137" s="33">
-        <v>1.7836908193124668E-2</v>
+        <v>1.7836908372226068E-2</v>
       </c>
       <c r="U137" s="33">
-        <v>2.2603826268729588E-2</v>
+        <v>2.2603826199296906E-2</v>
       </c>
       <c r="V137" s="33">
-        <v>2.766351047277138E-2</v>
+        <v>2.7663510540622438E-2</v>
       </c>
       <c r="W137" s="33">
-        <v>3.1625501669613199E-2</v>
+        <v>3.1625501667920775E-2</v>
       </c>
       <c r="X137" s="33">
-        <v>5.0911237641475759E-2</v>
+        <v>5.0911234723777676E-2</v>
       </c>
       <c r="Y137" s="33">
-        <v>3.320751221038698E-2</v>
+        <v>3.3207512203909051E-2</v>
       </c>
       <c r="Z137" s="33">
-        <v>1.0138363531579486E-2</v>
+        <v>1.0138363528034322E-2</v>
       </c>
       <c r="AA137" s="33">
-        <v>3.156303785534309E-2</v>
+        <v>3.1563037845242503E-2</v>
       </c>
       <c r="AB137" s="33">
-        <v>0.15219026554016257</v>
+        <v>0.15219026497428589</v>
       </c>
       <c r="AC137" s="34">
-        <v>2.7816235842688997E-2</v>
+        <v>2.7816235863972638E-2</v>
       </c>
       <c r="AD137" s="8">
-        <v>5.4781491518149927E-3</v>
+        <v>5.4781489291770846E-3</v>
       </c>
     </row>
     <row r="138" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A138" s="11" t="s">
         <v>151</v>
       </c>
       <c r="B138" s="29">
-        <v>291.36015408275603</v>
+        <v>291.36015397873001</v>
       </c>
       <c r="C138" s="49">
-        <v>313.87602984232399</v>
+        <v>313.87603088170601</v>
       </c>
       <c r="D138" s="49">
-        <v>305.83855917983402</v>
+        <v>305.83855917101403</v>
       </c>
       <c r="E138" s="49">
-        <v>343.58874740953001</v>
+        <v>343.58874741130501</v>
       </c>
       <c r="F138" s="49">
-        <v>314.45834565464901</v>
+        <v>314.45834561475198</v>
       </c>
       <c r="G138" s="49">
-        <v>356.56076205586299</v>
+        <v>356.56076202964698</v>
       </c>
       <c r="H138" s="49">
-        <v>387.75439994466001</v>
+        <v>387.75439997192302</v>
       </c>
       <c r="I138" s="49">
-        <v>362.89647632913301</v>
+        <v>362.896476328392</v>
       </c>
       <c r="J138" s="49">
-        <v>435.15098505081301</v>
+        <v>435.15098438711902</v>
       </c>
       <c r="K138" s="49">
-        <v>370.69827974733897</v>
+        <v>370.69827970211998</v>
       </c>
       <c r="L138" s="49">
-        <v>318.99974034922701</v>
+        <v>318.99974035742201</v>
       </c>
       <c r="M138" s="49">
-        <v>279.95405542061701</v>
+        <v>279.95405545351701</v>
       </c>
       <c r="N138" s="49">
-        <v>643.77608186577595</v>
+        <v>643.77608259799399</v>
       </c>
       <c r="O138" s="49">
-        <v>360.13011330474501</v>
+        <v>360.13011331371399</v>
       </c>
       <c r="P138" s="50">
-        <v>2.2120900380290909E-2</v>
+        <v>2.2120900056628479E-2</v>
       </c>
       <c r="Q138" s="33">
-        <v>6.4448872626490239E-3</v>
+        <v>6.4448914077979147E-3</v>
       </c>
       <c r="R138" s="33">
-        <v>1.3838834560190305E-2</v>
+        <v>1.3838834533664635E-2</v>
       </c>
       <c r="S138" s="33">
-        <v>1.3641872679303724E-2</v>
+        <v>1.3641872676179112E-2</v>
       </c>
       <c r="T138" s="33">
-        <v>1.3699558169801618E-2</v>
+        <v>1.3699557881690083E-2</v>
       </c>
       <c r="U138" s="33">
-        <v>1.2200130135235021E-2</v>
+        <v>1.2200130046745139E-2</v>
       </c>
       <c r="V138" s="33">
-        <v>2.2944951136743219E-2</v>
+        <v>2.2944951195966734E-2</v>
       </c>
       <c r="W138" s="33">
-        <v>1.7344334192915811E-2</v>
+        <v>1.7344334191186528E-2</v>
       </c>
       <c r="X138" s="33">
-        <v>2.7743908131293571E-2</v>
+        <v>2.7743909182345483E-2</v>
       </c>
       <c r="Y138" s="33">
-        <v>1.2118006649810775E-2</v>
+        <v>1.211800652810946E-2</v>
       </c>
       <c r="Z138" s="33">
-        <v>2.5990595734485478E-2</v>
+        <v>2.5990595772287017E-2</v>
       </c>
       <c r="AA138" s="33">
-        <v>2.715762486642026E-2</v>
+        <v>2.7157625030979737E-2</v>
       </c>
       <c r="AB138" s="33">
-        <v>7.1735036694031917E-2</v>
+        <v>7.1735038996329159E-2</v>
       </c>
       <c r="AC138" s="34">
-        <v>1.7736096914583666E-2</v>
+        <v>1.7736096918267164E-2</v>
       </c>
       <c r="AD138" s="8">
-        <v>6.4448872626490239E-3</v>
+        <v>6.4448914077979147E-3</v>
       </c>
     </row>
     <row r="139" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A139" s="6" t="s">
         <v>152</v>
       </c>
       <c r="B139" s="29">
-        <v>293.84266443417602</v>
+        <v>293.84266444805098</v>
       </c>
       <c r="C139" s="49">
-        <v>316.78865125120302</v>
+        <v>316.78865115134499</v>
       </c>
       <c r="D139" s="49">
-        <v>305.56834924001998</v>
+        <v>305.56834924401801</v>
       </c>
       <c r="E139" s="49">
-        <v>343.39985099871802</v>
+        <v>343.399850994698</v>
       </c>
       <c r="F139" s="49">
-        <v>313.397065546568</v>
+        <v>313.39706554568602</v>
       </c>
       <c r="G139" s="49">
-        <v>360.71615789135097</v>
+        <v>360.716157855299</v>
       </c>
       <c r="H139" s="49">
-        <v>393.13452255103903</v>
+        <v>393.13452256698201</v>
       </c>
       <c r="I139" s="49">
-        <v>371.195228393869</v>
+        <v>371.19522839368801</v>
       </c>
       <c r="J139" s="49">
-        <v>448.72803795666698</v>
+        <v>448.728039814574</v>
       </c>
       <c r="K139" s="49">
-        <v>376.60857913734202</v>
+        <v>376.60857919077898</v>
       </c>
       <c r="L139" s="49">
-        <v>316.06806634649399</v>
+        <v>316.06806634741798</v>
       </c>
       <c r="M139" s="49">
-        <v>287.41946227822802</v>
+        <v>287.41946227180102</v>
       </c>
       <c r="N139" s="49">
-        <v>658.31100361151505</v>
+        <v>658.31100436329905</v>
       </c>
       <c r="O139" s="49">
-        <v>365.14178199819997</v>
+        <v>365.14178196176698</v>
       </c>
       <c r="P139" s="50">
-        <v>8.5204181719196193E-3</v>
+        <v>8.520418579618827E-3</v>
       </c>
       <c r="Q139" s="33">
-        <v>9.2795280045507855E-3</v>
+        <v>9.2795243442360675E-3</v>
       </c>
       <c r="R139" s="33">
-        <v>-8.8350514251267498E-4</v>
+        <v>-8.8350510062706888E-4</v>
       </c>
       <c r="S139" s="33">
-        <v>-5.4977472992401299E-4</v>
+        <v>-5.4977474678730154E-4</v>
       </c>
       <c r="T139" s="33">
-        <v>-3.374946547758495E-3</v>
+        <v>-3.3749464241160654E-3</v>
       </c>
       <c r="U139" s="33">
-        <v>1.1654102968393865E-2</v>
+        <v>1.1654102941665023E-2</v>
       </c>
       <c r="V139" s="33">
-        <v>1.3875078160678234E-2</v>
+        <v>1.3875078130508811E-2</v>
       </c>
       <c r="W139" s="33">
-        <v>2.2868097669841658E-2</v>
+        <v>2.2868097671431498E-2</v>
       </c>
       <c r="X139" s="33">
-        <v>3.1200786329987462E-2</v>
+        <v>3.1200792172347613E-2</v>
       </c>
       <c r="Y139" s="33">
-        <v>1.5943692520050012E-2</v>
+        <v>1.5943692788130237E-2</v>
       </c>
       <c r="Z139" s="33">
-        <v>-9.1902081159174198E-3</v>
+        <v>-9.1902081384744871E-3</v>
       </c>
       <c r="AA139" s="33">
-        <v>2.6666543002545895E-2</v>
+        <v>2.6666542858935438E-2</v>
       </c>
       <c r="AB139" s="33">
-        <v>2.2577604473304369E-2</v>
+        <v>2.2577604478017488E-2</v>
       </c>
       <c r="AC139" s="34">
-        <v>1.3916272225794168E-2</v>
+        <v>1.3916272099376625E-2</v>
       </c>
       <c r="AD139" s="8">
-        <v>-9.1902081159174198E-3</v>
+        <v>-9.1902081384744871E-3</v>
       </c>
     </row>
     <row r="140" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A140" s="7" t="s">
         <v>153</v>
       </c>
       <c r="B140" s="35">
-        <v>292.767168066105</v>
+        <v>292.76716830196199</v>
       </c>
       <c r="C140" s="51">
-        <v>315.66350311376698</v>
+        <v>315.66350256156801</v>
       </c>
       <c r="D140" s="51">
-        <v>308.103100938355</v>
+        <v>308.10310094727799</v>
       </c>
       <c r="E140" s="51">
-        <v>343.90677981969299</v>
+        <v>343.906779812845</v>
       </c>
       <c r="F140" s="51">
-        <v>317.89088451733102</v>
+        <v>317.89088448707298</v>
       </c>
       <c r="G140" s="51">
-        <v>363.78759870193301</v>
+        <v>363.787598765258</v>
       </c>
       <c r="H140" s="51">
-        <v>395.55429492330501</v>
+        <v>395.55429484088</v>
       </c>
       <c r="I140" s="51">
-        <v>375.09724396041599</v>
+        <v>375.09724396239199</v>
       </c>
       <c r="J140" s="51">
-        <v>454.56847344509401</v>
+        <v>454.56847593674303</v>
       </c>
       <c r="K140" s="51">
-        <v>377.46925526392198</v>
+        <v>377.46925525972301</v>
       </c>
       <c r="L140" s="51">
-        <v>320.874038704866</v>
+        <v>320.87403869926902</v>
       </c>
       <c r="M140" s="51">
-        <v>290.23378252434998</v>
+        <v>290.23378250358002</v>
       </c>
       <c r="N140" s="51">
-        <v>647.78307307173304</v>
+        <v>647.783072573151</v>
       </c>
       <c r="O140" s="51">
-        <v>367.75855878934698</v>
+        <v>367.758558790731</v>
       </c>
       <c r="P140" s="52">
-        <v>-3.6601096377273379E-3</v>
+        <v>-3.6601088821093253E-3</v>
       </c>
       <c r="Q140" s="39">
-        <v>-3.5517312030973747E-3</v>
+        <v>-3.551732632112059E-3</v>
       </c>
       <c r="R140" s="39">
-        <v>8.2952036905628024E-3</v>
+        <v>8.2952037065717743E-3</v>
       </c>
       <c r="S140" s="39">
-        <v>1.4762057103421267E-3</v>
+        <v>1.4762057021242558E-3</v>
       </c>
       <c r="T140" s="39">
-        <v>1.4339058864274223E-2</v>
+        <v>1.4339058770580282E-2</v>
       </c>
       <c r="U140" s="39">
-        <v>8.5148412217983527E-3</v>
+        <v>8.5148414981486287E-3</v>
       </c>
       <c r="V140" s="39">
-        <v>6.1550747478602563E-3</v>
+        <v>6.1550744973959404E-3</v>
       </c>
       <c r="W140" s="39">
-        <v>1.0512030511358406E-2</v>
+        <v>1.051203051717442E-2</v>
       </c>
       <c r="X140" s="39">
-        <v>1.3015535010965973E-2</v>
+        <v>1.3015536369384018E-2</v>
       </c>
       <c r="Y140" s="39">
-        <v>2.2853332989689612E-3</v>
+        <v>2.2853331456054171E-3</v>
       </c>
       <c r="Z140" s="39">
-        <v>1.52054980242875E-2</v>
+        <v>1.5205498003611595E-2</v>
       </c>
       <c r="AA140" s="39">
-        <v>9.7916829424642415E-3</v>
+        <v>9.791682892780651E-3</v>
       </c>
       <c r="AB140" s="39">
-        <v>-1.5992335662058599E-2</v>
+        <v>-1.5992337543150104E-2</v>
       </c>
       <c r="AC140" s="40">
-        <v>7.1664677124239073E-3</v>
+        <v>7.166467816706934E-3</v>
       </c>
       <c r="AD140" s="8">
-        <v>-1.5992335662058599E-2</v>
+        <v>-1.5992337543150104E-2</v>
       </c>
     </row>
     <row r="141" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A141" s="11" t="s">
         <v>154</v>
       </c>
       <c r="B141" s="29">
-        <v>292.36859094567598</v>
+        <v>292.36859084822601</v>
       </c>
       <c r="C141" s="49">
-        <v>312.58402513106103</v>
+        <v>312.58402645965202</v>
       </c>
       <c r="D141" s="49">
-        <v>301.35210301263203</v>
+        <v>301.35210301527002</v>
       </c>
       <c r="E141" s="49">
-        <v>340.07553745688602</v>
+        <v>340.07553746948503</v>
       </c>
       <c r="F141" s="49">
-        <v>311.13243669331899</v>
+        <v>311.13243678271698</v>
       </c>
       <c r="G141" s="49">
-        <v>358.89291086229002</v>
+        <v>358.89291094131499</v>
       </c>
       <c r="H141" s="49">
-        <v>392.16878467714997</v>
+        <v>392.16878468053397</v>
       </c>
       <c r="I141" s="49">
-        <v>370.20927624495903</v>
+        <v>370.20927624532698</v>
       </c>
       <c r="J141" s="49">
-        <v>447.56711795591002</v>
+        <v>447.56711183337899</v>
       </c>
       <c r="K141" s="49">
-        <v>367.72174816673601</v>
+        <v>367.721748176782</v>
       </c>
       <c r="L141" s="49">
-        <v>314.88623033778202</v>
+        <v>314.88623032787001</v>
       </c>
       <c r="M141" s="49">
-        <v>289.96800997898401</v>
+        <v>289.96800995018702</v>
       </c>
       <c r="N141" s="49">
-        <v>579.96530460929296</v>
+        <v>579.96530279300998</v>
       </c>
       <c r="O141" s="49">
-        <v>361.87835837581201</v>
+        <v>361.87835842863899</v>
       </c>
       <c r="P141" s="50">
-        <v>-1.36141331373274E-3</v>
+        <v>-1.3614144511070458E-3</v>
       </c>
       <c r="Q141" s="33">
-        <v>-9.7555718425772486E-3</v>
+        <v>-9.755565901431229E-3</v>
       </c>
       <c r="R141" s="33">
-        <v>-2.1911489709653065E-2</v>
+        <v>-2.1911489729417588E-2</v>
       </c>
       <c r="S141" s="33">
-        <v>-1.1140351361539458E-2</v>
+        <v>-1.1140351305213958E-2</v>
       </c>
       <c r="T141" s="33">
-        <v>-2.1260275626568181E-2</v>
+        <v>-2.1260275252185878E-2</v>
       </c>
       <c r="U141" s="33">
-        <v>-1.3454795757492088E-2</v>
+        <v>-1.3454795711992928E-2</v>
       </c>
       <c r="V141" s="33">
-        <v>-8.5589014949551956E-3</v>
+        <v>-8.5589012798051867E-3</v>
       </c>
       <c r="W141" s="33">
-        <v>-1.3031201359540723E-2</v>
+        <v>-1.3031201363759126E-2</v>
       </c>
       <c r="X141" s="33">
-        <v>-1.5402202084367933E-2</v>
+        <v>-1.5402220950179402E-2</v>
       </c>
       <c r="Y141" s="33">
-        <v>-2.5823313981878204E-2</v>
+        <v>-2.5823313944427384E-2</v>
       </c>
       <c r="Z141" s="33">
-        <v>-1.8660931221648136E-2</v>
+        <v>-1.8660931235421452E-2</v>
       </c>
       <c r="AA141" s="33">
-        <v>-9.1571884931651581E-4</v>
+        <v>-9.1571887703911781E-4</v>
       </c>
       <c r="AB141" s="33">
-        <v>-0.10469209721836958</v>
+        <v>-0.10469209933311852</v>
       </c>
       <c r="AC141" s="34">
-        <v>-1.5989295892643418E-2</v>
+        <v>-1.5989295752700805E-2</v>
       </c>
       <c r="AD141" s="8">
-        <v>-0.10469209721836958</v>
+        <v>-0.10469209933311852</v>
       </c>
     </row>
     <row r="142" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A142" s="11" t="s">
         <v>155</v>
       </c>
       <c r="B142" s="29">
-        <v>280.81961999307902</v>
+        <v>280.81961970519899</v>
       </c>
       <c r="C142" s="49">
-        <v>295.45377410300802</v>
+        <v>295.45377107625899</v>
       </c>
       <c r="D142" s="49">
-        <v>289.45588532350098</v>
+        <v>289.45588529770902</v>
       </c>
       <c r="E142" s="49">
-        <v>323.61120573715903</v>
+        <v>323.61120574377799</v>
       </c>
       <c r="F142" s="49">
-        <v>298.41703563167198</v>
+        <v>298.41703558056503</v>
       </c>
       <c r="G142" s="49">
-        <v>338.43432615965401</v>
+        <v>338.43432599291901</v>
       </c>
       <c r="H142" s="49">
-        <v>371.97890509079502</v>
+        <v>371.97890518018198</v>
       </c>
       <c r="I142" s="49">
-        <v>355.810812983228</v>
+        <v>355.810812979562</v>
       </c>
       <c r="J142" s="49">
-        <v>424.39890766788301</v>
+        <v>424.39890879767103</v>
       </c>
       <c r="K142" s="49">
-        <v>359.15675375412201</v>
+        <v>359.15675371040697</v>
       </c>
       <c r="L142" s="49">
-        <v>294.11833221251402</v>
+        <v>294.118332225377</v>
       </c>
       <c r="M142" s="49">
-        <v>281.71910758288197</v>
+        <v>281.71910765286299</v>
       </c>
       <c r="N142" s="49">
-        <v>524.44777983364395</v>
+        <v>524.44778075875399</v>
       </c>
       <c r="O142" s="49">
-        <v>345.668502346281</v>
+        <v>345.66850237495203</v>
       </c>
       <c r="P142" s="50">
-        <v>-3.9501407846996961E-2</v>
+        <v>-3.9501408511498748E-2</v>
       </c>
       <c r="Q142" s="33">
-        <v>-5.4802068086718725E-2</v>
+        <v>-5.4802081787132528E-2</v>
       </c>
       <c r="R142" s="33">
-        <v>-3.9476139606141714E-2</v>
+        <v>-3.9476139700137414E-2</v>
       </c>
       <c r="S142" s="33">
-        <v>-4.8413749024256991E-2</v>
+        <v>-4.8413749040047804E-2</v>
       </c>
       <c r="T142" s="33">
-        <v>-4.0868130615968168E-2</v>
+        <v>-4.0868131055817547E-2</v>
       </c>
       <c r="U142" s="33">
-        <v>-5.7004705535925515E-2</v>
+        <v>-5.7004706208146017E-2</v>
       </c>
       <c r="V142" s="33">
-        <v>-5.148262782560864E-2</v>
+        <v>-5.1482627605863529E-2</v>
       </c>
       <c r="W142" s="33">
-        <v>-3.8892767376806359E-2</v>
+        <v>-3.8892767387664118E-2</v>
       </c>
       <c r="X142" s="33">
-        <v>-5.1764773055355096E-2</v>
+        <v>-5.1764757559606078E-2</v>
       </c>
       <c r="Y142" s="33">
-        <v>-2.3292052904987259E-2</v>
+        <v>-2.3292053050551154E-2</v>
       </c>
       <c r="Z142" s="33">
-        <v>-6.5953656033133079E-2</v>
+        <v>-6.5953655962881497E-2</v>
       </c>
       <c r="AA142" s="33">
-        <v>-2.8447629090877613E-2</v>
+        <v>-2.8447628753051402E-2</v>
       </c>
       <c r="AB142" s="33">
-        <v>-9.5725596573487559E-2</v>
+        <v>-9.5725592146449934E-2</v>
       </c>
       <c r="AC142" s="34">
-        <v>-4.4793659676926612E-2</v>
+        <v>-4.4793659737139224E-2</v>
       </c>
       <c r="AD142" s="8">
-        <v>-9.5725596573487559E-2</v>
+        <v>-9.5725592146449934E-2</v>
       </c>
     </row>
     <row r="143" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A143" s="11" t="s">
         <v>156</v>
       </c>
       <c r="B143" s="29">
-        <v>268.87874505321503</v>
+        <v>268.87874509039</v>
       </c>
       <c r="C143" s="49">
-        <v>284.76390552050702</v>
+        <v>284.76390455973097</v>
       </c>
       <c r="D143" s="49">
-        <v>277.71545444535298</v>
+        <v>277.71545446154499</v>
       </c>
       <c r="E143" s="49">
-        <v>309.93392552797297</v>
+        <v>309.93392551950598</v>
       </c>
       <c r="F143" s="49">
-        <v>284.89292394419698</v>
+        <v>284.89292395221003</v>
       </c>
       <c r="G143" s="49">
-        <v>319.58631291955101</v>
+        <v>319.58631293474201</v>
       </c>
       <c r="H143" s="49">
-        <v>349.83536091254001</v>
+        <v>349.83536095899399</v>
       </c>
       <c r="I143" s="49">
-        <v>332.41946527620502</v>
+        <v>332.41946527395402</v>
       </c>
       <c r="J143" s="49">
-        <v>406.73242027227201</v>
+        <v>406.73242298675899</v>
       </c>
       <c r="K143" s="49">
-        <v>333.00893767904699</v>
+        <v>333.00893765753801</v>
       </c>
       <c r="L143" s="49">
-        <v>286.77887256118697</v>
+        <v>286.778872571877</v>
       </c>
       <c r="M143" s="49">
-        <v>267.46666939862399</v>
+        <v>267.466669391366</v>
       </c>
       <c r="N143" s="49">
-        <v>461.04644344064798</v>
+        <v>461.04644534338098</v>
       </c>
       <c r="O143" s="49">
-        <v>327.46329499287401</v>
+        <v>327.46329485914703</v>
       </c>
       <c r="P143" s="50">
-        <v>-4.2521512350733426E-2</v>
+        <v>-4.2521511236801701E-2</v>
       </c>
       <c r="Q143" s="33">
-        <v>-3.6181188123100561E-2</v>
+        <v>-3.6181181501213189E-2</v>
       </c>
       <c r="R143" s="33">
-        <v>-4.0560346061116359E-2</v>
+        <v>-4.0560345919685936E-2</v>
       </c>
       <c r="S143" s="33">
-        <v>-4.2264544511153024E-2</v>
+        <v>-4.2264544556906092E-2</v>
       </c>
       <c r="T143" s="33">
-        <v>-4.5319502818758073E-2</v>
+        <v>-4.531950262840756E-2</v>
       </c>
       <c r="U143" s="33">
-        <v>-5.5691789464676233E-2</v>
+        <v>-5.5691788954561727E-2</v>
       </c>
       <c r="V143" s="33">
-        <v>-5.9529032090811951E-2</v>
+        <v>-5.9529032191924847E-2</v>
       </c>
       <c r="W143" s="33">
-        <v>-6.5740969227165102E-2</v>
+        <v>-6.5740969223865631E-2</v>
       </c>
       <c r="X143" s="33">
-        <v>-4.1627080269104E-2</v>
+        <v>-4.162707642430441E-2</v>
       </c>
       <c r="Y143" s="33">
-        <v>-7.2803353415360705E-2</v>
+        <v>-7.2803353362393741E-2</v>
       </c>
       <c r="Z143" s="33">
-        <v>-2.4954104683362455E-2</v>
+        <v>-2.4954104689659085E-2</v>
       </c>
       <c r="AA143" s="33">
-        <v>-5.0590953189303622E-2</v>
+        <v>-5.0590953450906806E-2</v>
       </c>
       <c r="AB143" s="33">
-        <v>-0.12089160986267689</v>
+        <v>-0.12089160778532804</v>
       </c>
       <c r="AC143" s="34">
-        <v>-5.2666665402940072E-2</v>
+        <v>-5.2666665868380202E-2</v>
       </c>
       <c r="AD143" s="8">
-        <v>-0.12089160986267689</v>
+        <v>-0.12089160778532804</v>
       </c>
     </row>
     <row r="144" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A144" s="11" t="s">
         <v>157</v>
       </c>
       <c r="B144" s="29">
-        <v>259.90062287980197</v>
+        <v>259.900623408336</v>
       </c>
       <c r="C144" s="49">
-        <v>272.62556793042597</v>
+        <v>272.62557455217302</v>
       </c>
       <c r="D144" s="49">
-        <v>263.587521661153</v>
+        <v>263.58752166136901</v>
       </c>
       <c r="E144" s="49">
-        <v>294.97629725855802</v>
+        <v>294.97629723214999</v>
       </c>
       <c r="F144" s="49">
-        <v>272.90692821029</v>
+        <v>272.90692811531801</v>
       </c>
       <c r="G144" s="49">
-        <v>302.99635847235101</v>
+        <v>302.996358556046</v>
       </c>
       <c r="H144" s="49">
-        <v>334.62648527371402</v>
+        <v>334.62648513136702</v>
       </c>
       <c r="I144" s="49">
-        <v>315.643495888215</v>
+        <v>315.64349589692199</v>
       </c>
       <c r="J144" s="49">
-        <v>386.154155635336</v>
+        <v>386.15415954496899</v>
       </c>
       <c r="K144" s="49">
-        <v>321.40206741425601</v>
+        <v>321.40206734887101</v>
       </c>
       <c r="L144" s="49">
-        <v>282.092644731191</v>
+        <v>282.09264471718598</v>
       </c>
       <c r="M144" s="49">
-        <v>266.230052425601</v>
+        <v>266.23005238650597</v>
       </c>
       <c r="N144" s="49">
-        <v>426.66202012427198</v>
+        <v>426.66201966360302</v>
       </c>
       <c r="O144" s="49">
-        <v>313.38629193243401</v>
+        <v>313.38629193201501</v>
       </c>
       <c r="P144" s="50">
-        <v>-3.3390970236922835E-2</v>
+        <v>-3.3390968404868882E-2</v>
       </c>
       <c r="Q144" s="33">
-        <v>-4.2625969635772254E-2</v>
+        <v>-4.2625943152187151E-2</v>
       </c>
       <c r="R144" s="33">
-        <v>-5.0871971862048393E-2</v>
+        <v>-5.087197191660886E-2</v>
       </c>
       <c r="S144" s="33">
-        <v>-4.8260700224845077E-2</v>
+        <v>-4.8260700284050162E-2</v>
       </c>
       <c r="T144" s="33">
-        <v>-4.2071932036664816E-2</v>
+        <v>-4.207193239696827E-2</v>
       </c>
       <c r="U144" s="33">
-        <v>-5.1910716374690802E-2</v>
+        <v>-5.1910716157871239E-2</v>
       </c>
       <c r="V144" s="33">
-        <v>-4.3474380631946086E-2</v>
+        <v>-4.3474381165858444E-2</v>
       </c>
       <c r="W144" s="33">
-        <v>-5.0466266691244988E-2</v>
+        <v>-5.0466266658622416E-2</v>
       </c>
       <c r="X144" s="33">
-        <v>-5.0594109570023083E-2</v>
+        <v>-5.059410629395511E-2</v>
       </c>
       <c r="Y144" s="33">
-        <v>-3.4854530769314218E-2</v>
+        <v>-3.485453090332169E-2</v>
       </c>
       <c r="Z144" s="33">
-        <v>-1.634091029141671E-2</v>
+        <v>-1.6340910376919426E-2</v>
       </c>
       <c r="AA144" s="33">
-        <v>-4.6234432716547591E-3</v>
+        <v>-4.6234433908119987E-3</v>
       </c>
       <c r="AB144" s="33">
-        <v>-7.4579088084435918E-2</v>
+        <v>-7.4579092902817945E-2</v>
       </c>
       <c r="AC144" s="34">
-        <v>-4.2988033393929981E-2</v>
+        <v>-4.2988033004392134E-2</v>
       </c>
       <c r="AD144" s="8">
-        <v>-7.4579088084435918E-2</v>
+        <v>-7.4579092902817945E-2</v>
       </c>
     </row>
     <row r="145" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A145" s="11" t="s">
         <v>158</v>
       </c>
       <c r="B145" s="29">
-        <v>249.99185272060299</v>
+        <v>249.991852830895</v>
       </c>
       <c r="C145" s="49">
-        <v>262.68125408907798</v>
+        <v>262.681259873687</v>
       </c>
       <c r="D145" s="49">
-        <v>255.327528980409</v>
+        <v>255.327529003146</v>
       </c>
       <c r="E145" s="49">
-        <v>281.43463510775803</v>
+        <v>281.43463510271602</v>
       </c>
       <c r="F145" s="49">
-        <v>264.00966028198502</v>
+        <v>264.00966042850598</v>
       </c>
       <c r="G145" s="49">
-        <v>287.60941731294503</v>
+        <v>287.60941742706598</v>
       </c>
       <c r="H145" s="49">
-        <v>320.53513042429802</v>
+        <v>320.53513025994403</v>
       </c>
       <c r="I145" s="49">
-        <v>306.23771793242202</v>
+        <v>306.237717935261</v>
       </c>
       <c r="J145" s="49">
-        <v>366.30440107978899</v>
+        <v>366.30439157748202</v>
       </c>
       <c r="K145" s="49">
-        <v>313.65766990407701</v>
+        <v>313.65767029565097</v>
       </c>
       <c r="L145" s="49">
-        <v>258.40497802832601</v>
+        <v>258.40497801099701</v>
       </c>
       <c r="M145" s="49">
-        <v>253.584960005662</v>
+        <v>253.584959955502</v>
       </c>
       <c r="N145" s="49">
-        <v>407.84858778141802</v>
+        <v>407.84858471640803</v>
       </c>
       <c r="O145" s="49">
-        <v>302.36010849593498</v>
+        <v>302.36010866379797</v>
       </c>
       <c r="P145" s="50">
-        <v>-3.8125226670893908E-2</v>
+        <v>-3.812522820260078E-2</v>
       </c>
       <c r="Q145" s="33">
-        <v>-3.6476086659215201E-2</v>
+        <v>-3.6476088843906185E-2</v>
       </c>
       <c r="R145" s="33">
-        <v>-3.1336812261402835E-2</v>
+        <v>-3.1336812175936868E-2</v>
       </c>
       <c r="S145" s="33">
-        <v>-4.5907628093013186E-2</v>
+        <v>-4.5907628024690172E-2</v>
       </c>
       <c r="T145" s="33">
-        <v>-3.2601839706499325E-2</v>
+        <v>-3.2601838832953534E-2</v>
       </c>
       <c r="U145" s="33">
-        <v>-5.0782594342004495E-2</v>
+        <v>-5.0782594227560263E-2</v>
       </c>
       <c r="V145" s="33">
-        <v>-4.2110697955930476E-2</v>
+        <v>-4.2110698039609873E-2</v>
       </c>
       <c r="W145" s="33">
-        <v>-2.9798738381493606E-2</v>
+        <v>-2.9798738399262281E-2</v>
       </c>
       <c r="X145" s="33">
-        <v>-5.140370565969532E-2</v>
+        <v>-5.1403739871343723E-2</v>
       </c>
       <c r="Y145" s="33">
-        <v>-2.4095667997671044E-2</v>
+        <v>-2.4095666580805641E-2</v>
       </c>
       <c r="Z145" s="33">
-        <v>-8.3971231243683109E-2</v>
+        <v>-8.3971231259635348E-2</v>
       </c>
       <c r="AA145" s="33">
-        <v>-4.7496863350814711E-2</v>
+        <v>-4.7496863399351108E-2</v>
       </c>
       <c r="AB145" s="33">
-        <v>-4.4094462256973888E-2</v>
+        <v>-4.4094468408573673E-2</v>
       </c>
       <c r="AC145" s="34">
-        <v>-3.5184000450397046E-2</v>
+        <v>-3.5183999913464659E-2</v>
       </c>
       <c r="AD145" s="8">
-        <v>-8.3971231243683109E-2</v>
+        <v>-8.3971231259635348E-2</v>
       </c>
     </row>
     <row r="146" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A146" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B146" s="29">
-        <v>243.36944316298801</v>
+        <v>243.36944144874099</v>
       </c>
       <c r="C146" s="49">
-        <v>266.15600984068601</v>
+        <v>266.15598788385802</v>
       </c>
       <c r="D146" s="49">
-        <v>253.71942111120001</v>
+        <v>253.71942107852499</v>
       </c>
       <c r="E146" s="49">
-        <v>286.54355596001398</v>
+        <v>286.54355605500302</v>
       </c>
       <c r="F146" s="49">
-        <v>264.094779279747</v>
+        <v>264.09477935067702</v>
       </c>
       <c r="G146" s="49">
-        <v>301.40272851940898</v>
+        <v>301.40272824305799</v>
       </c>
       <c r="H146" s="49">
-        <v>330.48122407321802</v>
+        <v>330.48122451564802</v>
       </c>
       <c r="I146" s="49">
-        <v>311.24522158234998</v>
+        <v>311.24522156822201</v>
       </c>
       <c r="J146" s="49">
-        <v>380.77789227421601</v>
+        <v>380.77789473911298</v>
       </c>
       <c r="K146" s="49">
-        <v>311.54497214638502</v>
+        <v>311.54497199891102</v>
       </c>
       <c r="L146" s="49">
-        <v>275.580940553331</v>
+        <v>275.58094057067899</v>
       </c>
       <c r="M146" s="49">
-        <v>252.94328533651</v>
+        <v>252.94328543073701</v>
       </c>
       <c r="N146" s="49">
-        <v>388.68133511739097</v>
+        <v>388.681335649039</v>
       </c>
       <c r="O146" s="49">
-        <v>305.03639973347401</v>
+        <v>305.03639984445903</v>
       </c>
       <c r="P146" s="50">
-        <v>-2.6490501532529409E-2</v>
+        <v>-2.6490508819236203E-2</v>
       </c>
       <c r="Q146" s="33">
-        <v>1.3228030921573541E-2</v>
+        <v>1.3227925021533249E-2</v>
       </c>
       <c r="R146" s="33">
-        <v>-6.298215768705373E-3</v>
+        <v>-6.2982159851677766E-3</v>
       </c>
       <c r="S146" s="33">
-        <v>1.8153134742281418E-2</v>
+        <v>1.8153135098039286E-2</v>
       </c>
       <c r="T146" s="33">
-        <v>3.2240864849808482E-4</v>
+        <v>3.2240836200037037E-4</v>
       </c>
       <c r="U146" s="33">
-        <v>4.795848249800394E-2</v>
+        <v>4.7958481121327834E-2</v>
       </c>
       <c r="V146" s="33">
-        <v>3.1029652305986533E-2</v>
+        <v>3.1029654214931313E-2</v>
       </c>
       <c r="W146" s="33">
-        <v>1.6351688106012396E-2</v>
+        <v>1.635168805045617E-2</v>
       </c>
       <c r="X146" s="33">
-        <v>3.9512195736011391E-2</v>
+        <v>3.9512229431105439E-2</v>
       </c>
       <c r="Y146" s="33">
-        <v>-6.7356802029999718E-3</v>
+        <v>-6.735681913177971E-3</v>
       </c>
       <c r="Z146" s="33">
-        <v>6.6469162692067707E-2</v>
+        <v>6.6469162830721462E-2</v>
       </c>
       <c r="AA146" s="33">
-        <v>-2.5304129595764557E-3</v>
+        <v>-2.530412390693848E-3</v>
       </c>
       <c r="AB146" s="33">
-        <v>-4.699600106081403E-2</v>
+        <v>-4.6995992595381231E-2</v>
       </c>
       <c r="AC146" s="34">
-        <v>8.8513370723803941E-3</v>
+        <v>8.8513368793530223E-3</v>
       </c>
       <c r="AD146" s="8">
-        <v>-4.699600106081403E-2</v>
+        <v>-4.6995992595381231E-2</v>
       </c>
     </row>
     <row r="147" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A147" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B147" s="29">
-        <v>253.55158470108</v>
+        <v>253.55158646983699</v>
       </c>
       <c r="C147" s="49">
-        <v>272.28762896406801</v>
+        <v>272.28762352534801</v>
       </c>
       <c r="D147" s="49">
-        <v>265.04683730856402</v>
+        <v>265.04683730487</v>
       </c>
       <c r="E147" s="49">
-        <v>293.45997305225399</v>
+        <v>293.45997302126398</v>
       </c>
       <c r="F147" s="49">
-        <v>271.42198965997602</v>
+        <v>271.42198944869602</v>
       </c>
       <c r="G147" s="49">
-        <v>312.46120675019699</v>
+        <v>312.46120686716301</v>
       </c>
       <c r="H147" s="49">
-        <v>343.57430646276902</v>
+        <v>343.574306358385</v>
       </c>
       <c r="I147" s="49">
-        <v>325.11748884594499</v>
+        <v>325.117488835416</v>
       </c>
       <c r="J147" s="49">
-        <v>398.85569200895497</v>
+        <v>398.85569683388297</v>
       </c>
       <c r="K147" s="49">
-        <v>327.21253994965701</v>
+        <v>327.21253930391401</v>
       </c>
       <c r="L147" s="49">
-        <v>276.08813230569001</v>
+        <v>276.08813232903202</v>
       </c>
       <c r="M147" s="49">
-        <v>265.307069406533</v>
+        <v>265.30706945531398</v>
       </c>
       <c r="N147" s="49">
-        <v>423.172385986888</v>
+        <v>423.172389480314</v>
       </c>
       <c r="O147" s="49">
-        <v>317.33995794933202</v>
+        <v>317.33995755511501</v>
       </c>
       <c r="P147" s="50">
-        <v>4.1838208633582896E-2</v>
+        <v>4.1838223239874628E-2</v>
       </c>
       <c r="Q147" s="33">
-        <v>2.3037688035119741E-2</v>
+        <v>2.3037751997394995E-2</v>
       </c>
       <c r="R147" s="33">
-        <v>4.4645443962287201E-2</v>
+        <v>4.4645444082261454E-2</v>
       </c>
       <c r="S147" s="33">
-        <v>2.4137402319405643E-2</v>
+        <v>2.4137401871753505E-2</v>
       </c>
       <c r="T147" s="33">
-        <v>2.7744624108860361E-2</v>
+        <v>2.7744623032815108E-2</v>
       </c>
       <c r="U147" s="33">
-        <v>3.6690040216659447E-2</v>
+        <v>3.6690041555254904E-2</v>
       </c>
       <c r="V147" s="33">
-        <v>3.9618233762805932E-2</v>
+        <v>3.9618232055167901E-2</v>
       </c>
       <c r="W147" s="33">
-        <v>4.4570217634408493E-2</v>
+        <v>4.4570217647994737E-2</v>
       </c>
       <c r="X147" s="33">
-        <v>4.7475969854154032E-2</v>
+        <v>4.7475975744747156E-2</v>
       </c>
       <c r="Y147" s="33">
-        <v>5.0289907409933443E-2</v>
+        <v>5.0289905834390192E-2</v>
       </c>
       <c r="Z147" s="33">
-        <v>1.8404456830019011E-3</v>
+        <v>1.8404457046365952E-3</v>
       </c>
       <c r="AA147" s="33">
-        <v>4.8879669027681372E-2</v>
+        <v>4.887966882980388E-2</v>
       </c>
       <c r="AB147" s="33">
-        <v>8.8738634334164512E-2</v>
+        <v>8.8738641832853071E-2</v>
       </c>
       <c r="AC147" s="34">
-        <v>4.0334721451630973E-2</v>
+        <v>4.0334719780753092E-2</v>
       </c>
       <c r="AD147" s="8">
-        <v>1.8404456830019011E-3</v>
+        <v>1.8404457046365952E-3</v>
       </c>
     </row>
     <row r="148" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A148" s="11" t="s">
         <v>161</v>
       </c>
       <c r="B148" s="29">
-        <v>254.33464412336701</v>
+        <v>254.33464485233199</v>
       </c>
       <c r="C148" s="49">
-        <v>280.31094713490802</v>
+        <v>280.31098747245801</v>
       </c>
       <c r="D148" s="49">
-        <v>270.97234748291402</v>
+        <v>270.97234746297698</v>
       </c>
       <c r="E148" s="49">
-        <v>302.46210921364002</v>
+        <v>302.462109160502</v>
       </c>
       <c r="F148" s="49">
-        <v>278.34227443676002</v>
+        <v>278.34227417018502</v>
       </c>
       <c r="G148" s="49">
-        <v>316.28388867130701</v>
+        <v>316.28388878226701</v>
       </c>
       <c r="H148" s="49">
-        <v>353.03382187868903</v>
+        <v>353.03382164533002</v>
       </c>
       <c r="I148" s="49">
-        <v>335.950480329539</v>
+        <v>335.950480364756</v>
       </c>
       <c r="J148" s="49">
-        <v>413.459087885972</v>
+        <v>413.45909423995403</v>
       </c>
       <c r="K148" s="49">
-        <v>334.06330988916301</v>
+        <v>334.06330984563101</v>
       </c>
       <c r="L148" s="49">
-        <v>281.46647258222799</v>
+        <v>281.46647258206798</v>
       </c>
       <c r="M148" s="49">
-        <v>268.52918510536898</v>
+        <v>268.52918498116901</v>
       </c>
       <c r="N148" s="49">
-        <v>399.28687231076799</v>
+        <v>399.286875290615</v>
       </c>
       <c r="O148" s="49">
-        <v>323.99952555974801</v>
+        <v>323.999525230995</v>
       </c>
       <c r="P148" s="50">
-        <v>3.0883633530043308E-3</v>
+        <v>3.0883592305510632E-3</v>
       </c>
       <c r="Q148" s="33">
-        <v>2.9466333822675495E-2</v>
+        <v>2.946650252857741E-2</v>
       </c>
       <c r="R148" s="33">
-        <v>2.235646436879235E-2</v>
+        <v>2.2356464307820234E-2</v>
       </c>
       <c r="S148" s="33">
-        <v>3.0675856975503457E-2</v>
+        <v>3.0675856903270793E-2</v>
       </c>
       <c r="T148" s="33">
-        <v>2.5496404272378204E-2</v>
+        <v>2.5496404088501734E-2</v>
       </c>
       <c r="U148" s="33">
-        <v>1.2234100869251696E-2</v>
+        <v>1.2234100845450291E-2</v>
       </c>
       <c r="V148" s="33">
-        <v>2.7532662477905756E-2</v>
+        <v>2.7532662110878903E-2</v>
       </c>
       <c r="W148" s="33">
-        <v>3.3320236084645627E-2</v>
+        <v>3.3320236226430655E-2</v>
       </c>
       <c r="X148" s="33">
-        <v>3.6613231726649431E-2</v>
+        <v>3.6613235117344045E-2</v>
       </c>
       <c r="Y148" s="33">
-        <v>2.0936758537921651E-2</v>
+        <v>2.09367604196673E-2</v>
       </c>
       <c r="Z148" s="33">
-        <v>1.9480519613870984E-2</v>
+        <v>1.9480519527098838E-2</v>
       </c>
       <c r="AA148" s="33">
-        <v>1.2144854285426776E-2</v>
+        <v>1.2144853631190999E-2</v>
       </c>
       <c r="AB148" s="33">
-        <v>-5.6443932702310406E-2</v>
+        <v>-5.6443933449987438E-2</v>
       </c>
       <c r="AC148" s="34">
-        <v>2.0985594292790788E-2</v>
+        <v>2.0985594525150031E-2</v>
       </c>
       <c r="AD148" s="8">
-        <v>-5.6443932702310406E-2</v>
+        <v>-5.6443933449987438E-2</v>
       </c>
     </row>
     <row r="149" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A149" s="11" t="s">
         <v>162</v>
       </c>
       <c r="B149" s="29">
-        <v>256.04955883088797</v>
+        <v>256.049557903937</v>
       </c>
       <c r="C149" s="49">
-        <v>280.97558827364998</v>
+        <v>280.97560895600498</v>
       </c>
       <c r="D149" s="49">
-        <v>267.79889632676299</v>
+        <v>267.79889643342102</v>
       </c>
       <c r="E149" s="49">
-        <v>308.73457806559202</v>
+        <v>308.73457784534497</v>
       </c>
       <c r="F149" s="49">
-        <v>281.81226469737999</v>
+        <v>281.81226517145302</v>
       </c>
       <c r="G149" s="49">
-        <v>324.19958508359298</v>
+        <v>324.19958491830499</v>
       </c>
       <c r="H149" s="49">
-        <v>362.263584420482</v>
+        <v>362.26358406829701</v>
       </c>
       <c r="I149" s="49">
-        <v>343.97821769124198</v>
+        <v>343.97821769945602</v>
       </c>
       <c r="J149" s="49">
-        <v>424.06995651827401</v>
+        <v>424.06993735950601</v>
       </c>
       <c r="K149" s="49">
-        <v>341.99710583595402</v>
+        <v>341.99710782236201</v>
       </c>
       <c r="L149" s="49">
-        <v>286.762641971628</v>
+        <v>286.76264187400199</v>
       </c>
       <c r="M149" s="49">
-        <v>267.80350032671299</v>
+        <v>267.80350025179598</v>
       </c>
       <c r="N149" s="49">
-        <v>395.39606526162601</v>
+        <v>395.39605266546903</v>
       </c>
       <c r="O149" s="49">
-        <v>329.25159945712602</v>
+        <v>329.25160057948898</v>
       </c>
       <c r="P149" s="50">
-        <v>6.7427491580309695E-3</v>
+        <v>6.7427426279289548E-3</v>
       </c>
       <c r="Q149" s="33">
-        <v>2.3710852021132656E-3</v>
+        <v>2.3710147416617922E-3</v>
       </c>
       <c r="R149" s="33">
-        <v>-1.171134687959674E-2</v>
+        <v>-1.1711346413270318E-2</v>
       </c>
       <c r="S149" s="33">
-        <v>2.0738031842268079E-2</v>
+        <v>2.073803129341556E-2</v>
       </c>
       <c r="T149" s="33">
-        <v>1.246663040187368E-2</v>
+        <v>1.246663307473872E-2</v>
       </c>
       <c r="U149" s="33">
-        <v>2.5027188218595064E-2</v>
+        <v>2.5027187336397194E-2</v>
       </c>
       <c r="V149" s="33">
-        <v>2.614413115626224E-2</v>
+        <v>2.6144130836958546E-2</v>
       </c>
       <c r="W149" s="33">
-        <v>2.3895597213697828E-2</v>
+        <v>2.3895597130815016E-2</v>
       </c>
       <c r="X149" s="33">
-        <v>2.5663648334725675E-2</v>
+        <v>2.5663586234709657E-2</v>
       </c>
       <c r="Y149" s="33">
-        <v>2.3749378372091456E-2</v>
+        <v>2.3749384451699163E-2</v>
       </c>
       <c r="Z149" s="33">
-        <v>1.881634192808801E-2</v>
+        <v>1.881634158181944E-2</v>
       </c>
       <c r="AA149" s="33">
-        <v>-2.7024428587575366E-3</v>
+        <v>-2.7024426764782339E-3</v>
       </c>
       <c r="AB149" s="33">
-        <v>-9.7443901088581919E-3</v>
+        <v>-9.7444290456932814E-3</v>
       </c>
       <c r="AC149" s="34">
-        <v>1.6210128358380871E-2</v>
+        <v>1.621013285358841E-2</v>
       </c>
       <c r="AD149" s="8">
-        <v>-1.171134687959674E-2</v>
+        <v>-1.1711346413270318E-2</v>
       </c>
     </row>
     <row r="150" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A150" s="11" t="s">
         <v>163</v>
       </c>
       <c r="B150" s="29">
-        <v>258.00033299378202</v>
+        <v>258.00032913419699</v>
       </c>
       <c r="C150" s="49">
-        <v>285.03857211808798</v>
+        <v>285.03849917232202</v>
       </c>
       <c r="D150" s="49">
-        <v>272.82384124954802</v>
+        <v>272.82384120204199</v>
       </c>
       <c r="E150" s="49">
-        <v>311.73095445393898</v>
+        <v>311.73095479321501</v>
       </c>
       <c r="F150" s="49">
-        <v>286.96381455097799</v>
+        <v>286.963815168596</v>
       </c>
       <c r="G150" s="49">
-        <v>327.93361351563999</v>
+        <v>327.93361298033301</v>
       </c>
       <c r="H150" s="49">
-        <v>367.46585588383402</v>
+        <v>367.46585679803798</v>
       </c>
       <c r="I150" s="49">
-        <v>351.48069642516299</v>
+        <v>351.48069638163798</v>
       </c>
       <c r="J150" s="49">
-        <v>430.584655979037</v>
+        <v>430.584659366739</v>
       </c>
       <c r="K150" s="49">
-        <v>350.24959550449103</v>
+        <v>350.249594834937</v>
       </c>
       <c r="L150" s="49">
-        <v>287.90470804984199</v>
+        <v>287.904708164201</v>
       </c>
       <c r="M150" s="49">
-        <v>271.05513433416701</v>
+        <v>271.05513448585702</v>
       </c>
       <c r="N150" s="49">
-        <v>368.59814420645398</v>
+        <v>368.59815286050298</v>
       </c>
       <c r="O150" s="49">
-        <v>333.83369640097902</v>
+        <v>333.83369634263801</v>
       </c>
       <c r="P150" s="50">
-        <v>7.618736668796533E-3</v>
+        <v>7.6187252429933405E-3</v>
       </c>
       <c r="Q150" s="33">
-        <v>1.4460273468601015E-2</v>
+        <v>1.4459939179109371E-2</v>
       </c>
       <c r="R150" s="33">
-        <v>1.8763874652618862E-2</v>
+        <v>1.876387406947444E-2</v>
       </c>
       <c r="S150" s="33">
-        <v>9.7053475743502648E-3</v>
+        <v>9.7053493935850277E-3</v>
       </c>
       <c r="T150" s="33">
-        <v>1.8280076841687087E-2</v>
+        <v>1.8280077320299792E-2</v>
       </c>
       <c r="U150" s="33">
-        <v>1.1517684179281673E-2</v>
+        <v>1.1517683043823057E-2</v>
       </c>
       <c r="V150" s="33">
-        <v>1.4360459309411766E-2</v>
+        <v>1.4360462819139386E-2</v>
       </c>
       <c r="W150" s="33">
-        <v>2.1810912284728756E-2</v>
+        <v>2.1810912133794158E-2</v>
       </c>
       <c r="X150" s="33">
-        <v>1.5362322561707442E-2</v>
+        <v>1.5362376422618507E-2</v>
       </c>
       <c r="Y150" s="33">
-        <v>2.4130290951922539E-2</v>
+        <v>2.413028304573106E-2</v>
       </c>
       <c r="Z150" s="33">
-        <v>3.9826180647581921E-3</v>
+        <v>3.9826188053491141E-3</v>
       </c>
       <c r="AA150" s="33">
-        <v>1.2141865223894044E-2</v>
+        <v>1.2141866073459795E-2</v>
       </c>
       <c r="AB150" s="33">
-        <v>-6.7774880454210762E-2</v>
+        <v>-6.777482886921693E-2</v>
       </c>
       <c r="AC150" s="34">
-        <v>1.391670367405351E-2</v>
+        <v>1.3916700040590424E-2</v>
       </c>
       <c r="AD150" s="8">
-        <v>-6.7774880454210762E-2</v>
+        <v>-6.777482886921693E-2</v>
       </c>
     </row>
     <row r="151" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A151" s="11" t="s">
         <v>164</v>
       </c>
       <c r="B151" s="29">
-        <v>255.760429967107</v>
+        <v>255.76043573284301</v>
       </c>
       <c r="C151" s="49">
-        <v>276.790306366724</v>
+        <v>276.79022810898402</v>
       </c>
       <c r="D151" s="49">
-        <v>269.60763616456398</v>
+        <v>269.60763608745498</v>
       </c>
       <c r="E151" s="49">
-        <v>310.737551097515</v>
+        <v>310.73755128477899</v>
       </c>
       <c r="F151" s="49">
-        <v>284.36625257430899</v>
+        <v>284.36625198754899</v>
       </c>
       <c r="G151" s="49">
-        <v>325.18595333754098</v>
+        <v>325.18595451657598</v>
       </c>
       <c r="H151" s="49">
-        <v>367.51427365021601</v>
+        <v>367.51427333340803</v>
       </c>
       <c r="I151" s="49">
-        <v>352.45061531311597</v>
+        <v>352.45061528159198</v>
       </c>
       <c r="J151" s="49">
-        <v>435.54713144967002</v>
+        <v>435.54714878854901</v>
       </c>
       <c r="K151" s="49">
-        <v>347.74049651064502</v>
+        <v>347.74049500948399</v>
       </c>
       <c r="L151" s="49">
-        <v>283.65504993378198</v>
+        <v>283.65504990846</v>
       </c>
       <c r="M151" s="49">
-        <v>264.23943175435102</v>
+        <v>264.23943189544298</v>
       </c>
       <c r="N151" s="49">
-        <v>375.69479369066403</v>
+        <v>375.69479447397299</v>
       </c>
       <c r="O151" s="49">
-        <v>331.49996482244802</v>
+        <v>331.49996372702498</v>
       </c>
       <c r="P151" s="50">
-        <v>-8.6817834716864661E-3</v>
+        <v>-8.6817462941642942E-3</v>
       </c>
       <c r="Q151" s="33">
-        <v>-2.8937366932735076E-2</v>
+        <v>-2.8937392974243248E-2</v>
       </c>
       <c r="R151" s="33">
-        <v>-1.1788577824627278E-2</v>
+        <v>-1.1788577935185729E-2</v>
       </c>
       <c r="S151" s="33">
-        <v>-3.1867331178712099E-3</v>
+        <v>-3.1867336020414694E-3</v>
       </c>
       <c r="T151" s="33">
-        <v>-9.05187987110323E-3</v>
+        <v>-9.0518840485894758E-3</v>
       </c>
       <c r="U151" s="33">
-        <v>-8.3787085704405406E-3</v>
+        <v>-8.3787033564071134E-3</v>
       </c>
       <c r="V151" s="33">
-        <v>1.3176126599723226E-4</v>
+        <v>1.3175791566588657E-4</v>
       </c>
       <c r="W151" s="33">
-        <v>2.7595224938889995E-3</v>
+        <v>2.7595225283747471E-3</v>
       </c>
       <c r="X151" s="33">
-        <v>1.1524970529545708E-2</v>
+        <v>1.1525002839414489E-2</v>
       </c>
       <c r="Y151" s="33">
-        <v>-7.163745586149739E-3</v>
+        <v>-7.1637479741710752E-3</v>
       </c>
       <c r="Z151" s="33">
-        <v>-1.4760641272056896E-2</v>
+        <v>-1.4760641751357828E-2</v>
       </c>
       <c r="AA151" s="33">
-        <v>-2.5145078312419411E-2</v>
+        <v>-2.5145078337446836E-2</v>
       </c>
       <c r="AB151" s="33">
-        <v>1.9253079799108175E-2</v>
+        <v>1.9253057993906308E-2</v>
       </c>
       <c r="AC151" s="34">
-        <v>-6.9907010696963479E-3</v>
+        <v>-6.9907041775008061E-3</v>
       </c>
       <c r="AD151" s="8">
-        <v>-2.8937366932735076E-2</v>
+        <v>-2.8937392974243248E-2</v>
       </c>
     </row>
     <row r="152" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A152" s="11" t="s">
         <v>165</v>
       </c>
       <c r="B152" s="29">
-        <v>256.08030182462397</v>
+        <v>256.08030268817703</v>
       </c>
       <c r="C152" s="49">
-        <v>270.33912097849799</v>
+        <v>270.33933899883698</v>
       </c>
       <c r="D152" s="49">
-        <v>265.98010226578202</v>
+        <v>265.98010219381501</v>
       </c>
       <c r="E152" s="49">
-        <v>307.55426512446297</v>
+        <v>307.55426499076498</v>
       </c>
       <c r="F152" s="49">
-        <v>279.958990459061</v>
+        <v>279.95898855571801</v>
       </c>
       <c r="G152" s="49">
-        <v>326.89237498789402</v>
+        <v>326.89237567935601</v>
       </c>
       <c r="H152" s="49">
-        <v>360.08432142112798</v>
+        <v>360.08432109662999</v>
       </c>
       <c r="I152" s="49">
-        <v>345.211376973862</v>
+        <v>345.211377030883</v>
       </c>
       <c r="J152" s="49">
-        <v>423.68445917777098</v>
+        <v>423.68446258754801</v>
       </c>
       <c r="K152" s="49">
-        <v>341.20526217900198</v>
+        <v>341.20526070309501</v>
       </c>
       <c r="L152" s="49">
-        <v>276.37387456286001</v>
+        <v>276.37387456016103</v>
       </c>
       <c r="M152" s="49">
-        <v>262.66714802518902</v>
+        <v>262.66714787782502</v>
       </c>
       <c r="N152" s="49">
-        <v>362.13387688770399</v>
+        <v>362.13387704407398</v>
       </c>
       <c r="O152" s="49">
-        <v>325.89917810083398</v>
+        <v>325.89917750235298</v>
       </c>
       <c r="P152" s="50">
-        <v>1.2506698458323307E-3</v>
+        <v>1.2506506505491899E-3</v>
       </c>
       <c r="Q152" s="33">
-        <v>-2.3307121816898868E-2</v>
+        <v>-2.3306058000021057E-2</v>
       </c>
       <c r="R152" s="33">
-        <v>-1.3454863335427891E-2</v>
+        <v>-1.3454863320203847E-2</v>
       </c>
       <c r="S152" s="33">
-        <v>-1.0244291241302328E-2</v>
+        <v>-1.0244292268032473E-2</v>
       </c>
       <c r="T152" s="33">
-        <v>-1.5498541318985426E-2</v>
+        <v>-1.5498545980849876E-2</v>
       </c>
       <c r="U152" s="33">
-        <v>5.2475257090265348E-3</v>
+        <v>5.2475241906335679E-3</v>
       </c>
       <c r="V152" s="33">
-        <v>-2.0216771869273065E-2</v>
+        <v>-2.0216771907624942E-2</v>
       </c>
       <c r="W152" s="33">
-        <v>-2.0539723935004806E-2</v>
+        <v>-2.0539723685615185E-2</v>
       </c>
       <c r="X152" s="33">
-        <v>-2.7236253932876209E-2</v>
+        <v>-2.7236284829315061E-2</v>
       </c>
       <c r="Y152" s="33">
-        <v>-1.8793423248715579E-2</v>
+        <v>-1.8793423257221553E-2</v>
       </c>
       <c r="Z152" s="33">
-        <v>-2.5669119490810188E-2</v>
+        <v>-2.5669119413346375E-2</v>
       </c>
       <c r="AA152" s="33">
-        <v>-5.9502236994805058E-3</v>
+        <v>-5.9502247879494874E-3</v>
       </c>
       <c r="AB152" s="33">
-        <v>-3.6095567547645313E-2</v>
+        <v>-3.6095569141132877E-2</v>
       </c>
       <c r="AC152" s="34">
-        <v>-1.6895286020961797E-2</v>
+        <v>-1.689528457772016E-2</v>
       </c>
       <c r="AD152" s="8">
-        <v>-3.6095567547645313E-2</v>
+        <v>-3.6095569141132877E-2</v>
       </c>
     </row>
     <row r="153" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A153" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B153" s="29">
-        <v>252.256937459086</v>
+        <v>252.25693380416999</v>
       </c>
       <c r="C153" s="49">
-        <v>278.43588755441903</v>
+        <v>278.43585981372701</v>
       </c>
       <c r="D153" s="49">
-        <v>268.87620468726499</v>
+        <v>268.87620490311599</v>
       </c>
       <c r="E153" s="49">
-        <v>307.74957633873697</v>
+        <v>307.74957533477402</v>
       </c>
       <c r="F153" s="49">
-        <v>280.17346877997301</v>
+        <v>280.173470298045</v>
       </c>
       <c r="G153" s="49">
-        <v>325.08968492322902</v>
+        <v>325.08968366554598</v>
       </c>
       <c r="H153" s="49">
-        <v>358.51427770693903</v>
+        <v>358.514277667665</v>
       </c>
       <c r="I153" s="49">
-        <v>353.15701745841</v>
+        <v>353.15701758642598</v>
       </c>
       <c r="J153" s="49">
-        <v>433.335089732911</v>
+        <v>433.33505441289299</v>
       </c>
       <c r="K153" s="49">
-        <v>340.83714218836099</v>
+        <v>340.83714204008203</v>
       </c>
       <c r="L153" s="49">
-        <v>279.98804786656098</v>
+        <v>279.98804775971098</v>
       </c>
       <c r="M153" s="49">
-        <v>262.00513116399298</v>
+        <v>262.00513075386101</v>
       </c>
       <c r="N153" s="49">
-        <v>351.98858299029803</v>
+        <v>351.98856770653498</v>
       </c>
       <c r="O153" s="49">
-        <v>328.24405988904402</v>
+        <v>328.24406233385503</v>
       </c>
       <c r="P153" s="50">
-        <v>-1.4930333720695077E-2</v>
+        <v>-1.4930351315082024E-2</v>
       </c>
       <c r="Q153" s="33">
-        <v>2.9950406536111585E-2</v>
+        <v>2.9949473298537699E-2</v>
       </c>
       <c r="R153" s="33">
-        <v>1.0888417580158016E-2</v>
+        <v>1.0888418665207622E-2</v>
       </c>
       <c r="S153" s="33">
-        <v>6.3504635253530672E-4</v>
+        <v>6.3504352318100032E-4</v>
       </c>
       <c r="T153" s="33">
-        <v>7.6610620919992378E-4</v>
+        <v>7.661184355376438E-4</v>
       </c>
       <c r="U153" s="33">
-        <v>-5.5146286747488338E-3</v>
+        <v>-5.514634625734649E-3</v>
       </c>
       <c r="V153" s="33">
-        <v>-4.3602112638299051E-3</v>
+        <v>-4.3602104756559346E-3</v>
       </c>
       <c r="W153" s="33">
-        <v>2.3016739929604402E-2</v>
+        <v>2.3016740131459157E-2</v>
       </c>
       <c r="X153" s="33">
-        <v>2.2777872414458278E-2</v>
+        <v>2.2777780819259519E-2</v>
       </c>
       <c r="Y153" s="33">
-        <v>-1.078881340487281E-3</v>
+        <v>-1.0788774541589108E-3</v>
       </c>
       <c r="Z153" s="33">
-        <v>1.3077116313607862E-2</v>
+        <v>1.3077115936887207E-2</v>
       </c>
       <c r="AA153" s="33">
-        <v>-2.5203641421216449E-3</v>
+        <v>-2.5203651439194008E-3</v>
       </c>
       <c r="AB153" s="33">
-        <v>-2.8015312968225792E-2</v>
+        <v>-2.8015355592661773E-2</v>
       </c>
       <c r="AC153" s="34">
-        <v>7.1951141511763517E-3</v>
+        <v>7.1951235025289328E-3</v>
       </c>
       <c r="AD153" s="8">
-        <v>-2.8015312968225792E-2</v>
+        <v>-2.8015355592661773E-2</v>
       </c>
     </row>
     <row r="154" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A154" s="1" t="s">
         <v>167</v>
       </c>
       <c r="B154" s="29">
-        <v>255.070089814478</v>
+        <v>255.07008236921399</v>
       </c>
       <c r="C154" s="49">
-        <v>279.33890604619199</v>
+        <v>279.33874558496302</v>
       </c>
       <c r="D154" s="49">
-        <v>270.696836098397</v>
+        <v>270.69683632992798</v>
       </c>
       <c r="E154" s="49">
-        <v>308.36364322827001</v>
+        <v>308.36364389041699</v>
       </c>
       <c r="F154" s="49">
-        <v>278.95585728037997</v>
+        <v>278.95586043568102</v>
       </c>
       <c r="G154" s="49">
-        <v>322.72080481358699</v>
+        <v>322.72080038720998</v>
       </c>
       <c r="H154" s="49">
-        <v>362.38562376596002</v>
+        <v>362.385624758348</v>
       </c>
       <c r="I154" s="49">
-        <v>350.67162942700003</v>
+        <v>350.67162918879598</v>
       </c>
       <c r="J154" s="49">
-        <v>442.78972032821099</v>
+        <v>442.78972260243597</v>
       </c>
       <c r="K154" s="49">
-        <v>342.479315249683</v>
+        <v>342.479324534444</v>
       </c>
       <c r="L154" s="49">
-        <v>284.76321274739098</v>
+        <v>284.763212955119</v>
       </c>
       <c r="M154" s="49">
-        <v>262.250232330301</v>
+        <v>262.250232273226</v>
       </c>
       <c r="N154" s="49">
-        <v>353.68774013841602</v>
+        <v>353.68776744501503</v>
       </c>
       <c r="O154" s="49">
-        <v>329.73208957282702</v>
+        <v>329.732089533916</v>
       </c>
       <c r="P154" s="50">
-        <v>1.1151932564186673E-2</v>
+        <v>1.1151917700022107E-2</v>
       </c>
       <c r="Q154" s="33">
-        <v>3.2431828371852767E-3</v>
+        <v>3.2427064956361829E-3</v>
       </c>
       <c r="R154" s="33">
-        <v>6.7712626829496969E-3</v>
+        <v>6.7712627358305078E-3</v>
       </c>
       <c r="S154" s="33">
-        <v>1.9953460109953802E-3</v>
+        <v>1.9953514313544307E-3</v>
       </c>
       <c r="T154" s="33">
-        <v>-4.3459200647911755E-3</v>
+        <v>-4.3459141976173177E-3</v>
       </c>
       <c r="U154" s="33">
-        <v>-7.2868510429712208E-3</v>
+        <v>-7.2868608182999894E-3</v>
       </c>
       <c r="V154" s="33">
-        <v>1.0798303721073932E-2</v>
+        <v>1.0798306599860696E-2</v>
       </c>
       <c r="W154" s="33">
-        <v>-7.0376288974709489E-3</v>
+        <v>-7.0376299319091506E-3</v>
       </c>
       <c r="X154" s="33">
-        <v>2.1818289862303608E-2</v>
+        <v>2.1818378396256666E-2</v>
       </c>
       <c r="Y154" s="33">
-        <v>4.8180578289629405E-3</v>
+        <v>4.8180855071506823E-3</v>
       </c>
       <c r="Z154" s="33">
-        <v>1.7054888296895498E-2</v>
+        <v>1.7054889426944886E-2</v>
       </c>
       <c r="AA154" s="33">
-        <v>9.354823137208701E-4</v>
+        <v>9.3548366270446159E-4</v>
       </c>
       <c r="AB154" s="33">
-        <v>4.8273075611797722E-3</v>
+        <v>4.827428770063813E-3</v>
       </c>
       <c r="AC154" s="34">
-        <v>4.5333027025256101E-3</v>
+        <v>4.5332951020680134E-3</v>
       </c>
       <c r="AD154" s="8">
-        <v>-7.2868510429712208E-3</v>
+        <v>-7.2868608182999894E-3</v>
       </c>
     </row>
     <row r="155" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A155" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B155" s="29">
-        <v>254.18294866241499</v>
+        <v>254.182959969341</v>
       </c>
       <c r="C155" s="49">
-        <v>277.36440473045002</v>
+        <v>277.36423910103201</v>
       </c>
       <c r="D155" s="49">
-        <v>263.18324163361001</v>
+        <v>263.18324099017502</v>
       </c>
       <c r="E155" s="49">
-        <v>308.51244703843099</v>
+        <v>308.512448599028</v>
       </c>
       <c r="F155" s="49">
-        <v>280.306023552586</v>
+        <v>280.306022728127</v>
       </c>
       <c r="G155" s="49">
-        <v>327.80300710677898</v>
+        <v>327.80301213064399</v>
       </c>
       <c r="H155" s="49">
-        <v>361.80515265440999</v>
+        <v>361.80515001191299</v>
       </c>
       <c r="I155" s="49">
-        <v>357.01336322108</v>
+        <v>357.01336325447602</v>
       </c>
       <c r="J155" s="49">
-        <v>437.720042420411</v>
+        <v>437.72009073407997</v>
       </c>
       <c r="K155" s="49">
-        <v>345.03039993901899</v>
+        <v>345.03039662712098</v>
       </c>
       <c r="L155" s="49">
-        <v>283.91783154826601</v>
+        <v>283.91783141732901</v>
       </c>
       <c r="M155" s="49">
-        <v>262.048036101989</v>
+        <v>262.04803771289301</v>
       </c>
       <c r="N155" s="49">
-        <v>340.44635269933201</v>
+        <v>340.44633989823097</v>
       </c>
       <c r="O155" s="49">
-        <v>330.10228279292397</v>
+        <v>330.10228082628299</v>
       </c>
       <c r="P155" s="50">
-        <v>-3.4780289320016644E-3</v>
+        <v>-3.4779555157271602E-3</v>
       </c>
       <c r="Q155" s="33">
-        <v>-7.0684794455930788E-3</v>
+        <v>-7.0685020074683358E-3</v>
       </c>
       <c r="R155" s="33">
-        <v>-2.7756491627614843E-2</v>
+        <v>-2.775649483614695E-2</v>
       </c>
       <c r="S155" s="33">
-        <v>4.8255951513342943E-4</v>
+        <v>4.8256242770272628E-4</v>
       </c>
       <c r="T155" s="33">
-        <v>4.8400714197909256E-3</v>
+        <v>4.8400570984143965E-3</v>
       </c>
       <c r="U155" s="33">
-        <v>1.5747984689513883E-2</v>
+        <v>1.5748014188537773E-2</v>
       </c>
       <c r="V155" s="33">
-        <v>-1.6018050206233481E-3</v>
+        <v>-1.6018150466705627E-3</v>
       </c>
       <c r="W155" s="33">
-        <v>1.8084536249603156E-2</v>
+        <v>1.808453703640156E-2</v>
       </c>
       <c r="X155" s="33">
-        <v>-1.1449402899512129E-2</v>
+        <v>-1.1449298864842472E-2</v>
       </c>
       <c r="Y155" s="33">
-        <v>7.4488723135763824E-3</v>
+        <v>7.448835330847503E-3</v>
       </c>
       <c r="Z155" s="33">
-        <v>-2.9687163273961481E-3</v>
+        <v>-2.9687175145169942E-3</v>
       </c>
       <c r="AA155" s="33">
-        <v>-7.7100495399118341E-4</v>
+        <v>-7.7099859390150627E-4</v>
       </c>
       <c r="AB155" s="33">
-        <v>-3.7438073012940665E-2</v>
+        <v>-3.7438183521126711E-2</v>
       </c>
       <c r="AC155" s="34">
-        <v>1.1227091077987694E-3</v>
+        <v>1.1227032615790389E-3</v>
       </c>
       <c r="AD155" s="8">
-        <v>-3.7438073012940665E-2</v>
+        <v>-3.7438183521126711E-2</v>
       </c>
     </row>
     <row r="156" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A156" s="1" t="s">
         <v>169</v>
       </c>
       <c r="B156" s="29">
-        <v>254.078068677983</v>
+        <v>254.07807991921501</v>
       </c>
       <c r="C156" s="49">
-        <v>274.98299749570299</v>
+        <v>274.983436787318</v>
       </c>
       <c r="D156" s="49">
-        <v>262.83777012664598</v>
+        <v>262.837770278481</v>
       </c>
       <c r="E156" s="49">
-        <v>309.61648814961302</v>
+        <v>309.616486889736</v>
       </c>
       <c r="F156" s="49">
-        <v>280.79128577688903</v>
+        <v>280.79127604256797</v>
       </c>
       <c r="G156" s="49">
-        <v>331.64166925789499</v>
+        <v>331.64167585653797</v>
       </c>
       <c r="H156" s="49">
-        <v>365.706687272154</v>
+        <v>365.706689722043</v>
       </c>
       <c r="I156" s="49">
-        <v>357.69879969381998</v>
+        <v>357.69879978076301</v>
       </c>
       <c r="J156" s="49">
-        <v>446.492577716109</v>
+        <v>446.492583603578</v>
       </c>
       <c r="K156" s="49">
-        <v>343.38768136084798</v>
+        <v>343.38767601279699</v>
       </c>
       <c r="L156" s="49">
-        <v>280.64453807922598</v>
+        <v>280.64453803767799</v>
       </c>
       <c r="M156" s="49">
-        <v>260.44852637684801</v>
+        <v>260.44852590825298</v>
       </c>
       <c r="N156" s="49">
-        <v>330.50893750719098</v>
+        <v>330.50893043383297</v>
       </c>
       <c r="O156" s="49">
-        <v>329.711706352075</v>
+        <v>329.71170364832</v>
       </c>
       <c r="P156" s="50">
-        <v>-4.126161293820374E-4</v>
+        <v>-4.1261636947909075E-4</v>
       </c>
       <c r="Q156" s="33">
-        <v>-8.5858430070049341E-3</v>
+        <v>-8.5836671714798474E-3</v>
       </c>
       <c r="R156" s="33">
-        <v>-1.3126652928949767E-3</v>
+        <v>-1.312662274369214E-3</v>
       </c>
       <c r="S156" s="33">
-        <v>3.5785950349176421E-3</v>
+        <v>3.5785858746428811E-3</v>
       </c>
       <c r="T156" s="33">
-        <v>1.7311872864980149E-3</v>
+        <v>1.7311555053942662E-3</v>
       </c>
       <c r="U156" s="33">
-        <v>1.1710271315069409E-2</v>
+        <v>1.1710275939636805E-2</v>
       </c>
       <c r="V156" s="33">
-        <v>1.0783524195606686E-2</v>
+        <v>1.0783538349306454E-2</v>
       </c>
       <c r="W156" s="33">
-        <v>1.9199182533555792E-3</v>
+        <v>1.9199184031619687E-3</v>
       </c>
       <c r="X156" s="33">
-        <v>2.0041429328183202E-2</v>
+        <v>2.0041330190684326E-2</v>
       </c>
       <c r="Y156" s="33">
-        <v>-4.7610835986086064E-3</v>
+        <v>-4.7610895456822178E-3</v>
       </c>
       <c r="Z156" s="33">
-        <v>-1.1529016867979136E-2</v>
+        <v>-1.1529016558454952E-2</v>
       </c>
       <c r="AA156" s="33">
-        <v>-6.1038798417800688E-3</v>
+        <v>-6.1038877398216229E-3</v>
       </c>
       <c r="AB156" s="33">
-        <v>-2.9189371874156489E-2</v>
+        <v>-2.9189356147487411E-2</v>
       </c>
       <c r="AC156" s="34">
-        <v>-1.1831982425095644E-3</v>
+        <v>-1.1832004825453879E-3</v>
       </c>
       <c r="AD156" s="8">
-        <v>-2.9189371874156489E-2</v>
+        <v>-2.9189356147487411E-2</v>
       </c>
     </row>
     <row r="157" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A157" s="1" t="s">
         <v>170</v>
       </c>
       <c r="B157" s="29">
-        <v>254.02940508461299</v>
+        <v>254.02937858546699</v>
       </c>
       <c r="C157" s="49">
-        <v>272.46499769876903</v>
+        <v>272.46512264264499</v>
       </c>
       <c r="D157" s="49">
-        <v>262.757513511968</v>
+        <v>262.757513844659</v>
       </c>
       <c r="E157" s="49">
-        <v>308.66373807015498</v>
+        <v>308.663736762263</v>
       </c>
       <c r="F157" s="49">
-        <v>279.88891661472599</v>
+        <v>279.88892473200701</v>
       </c>
       <c r="G157" s="49">
-        <v>329.33843502448298</v>
+        <v>329.33843143279802</v>
       </c>
       <c r="H157" s="49">
-        <v>364.99415279470099</v>
+        <v>364.99415557371498</v>
       </c>
       <c r="I157" s="49">
-        <v>356.09941812094303</v>
+        <v>356.099418360149</v>
       </c>
       <c r="J157" s="49">
-        <v>443.85587430746699</v>
+        <v>443.85577938134202</v>
       </c>
       <c r="K157" s="49">
-        <v>342.18095296569999</v>
+        <v>342.180929771156</v>
       </c>
       <c r="L157" s="49">
-        <v>272.43643009683001</v>
+        <v>272.43643000746698</v>
       </c>
       <c r="M157" s="49">
-        <v>260.98166543095499</v>
+        <v>260.98166273313302</v>
       </c>
       <c r="N157" s="49">
-        <v>321.01106811266698</v>
+        <v>321.01104987695697</v>
       </c>
       <c r="O157" s="49">
-        <v>328.76095629387902</v>
+        <v>328.76096337548501</v>
       </c>
       <c r="P157" s="50">
-        <v>-1.9153008216421519E-4</v>
+        <v>-1.9167861219482329E-4</v>
       </c>
       <c r="Q157" s="33">
-        <v>-9.1569290460342678E-3</v>
+        <v>-9.1580575691937449E-3</v>
       </c>
       <c r="R157" s="33">
-        <v>-3.0534658180714214E-4</v>
+        <v>-3.0534589354103137E-4</v>
       </c>
       <c r="S157" s="33">
-        <v>-3.0771942578123879E-3</v>
+        <v>-3.0771944254127659E-3</v>
       </c>
       <c r="T157" s="33">
-        <v>-3.2136651237818503E-3</v>
+        <v>-3.2136016591347571E-3</v>
       </c>
       <c r="U157" s="33">
-        <v>-6.9449482586608768E-3</v>
+        <v>-6.9449788474000851E-3</v>
       </c>
       <c r="V157" s="33">
-        <v>-1.9483769431942743E-3</v>
+        <v>-1.948376030172061E-3</v>
       </c>
       <c r="W157" s="33">
-        <v>-4.4713081907067354E-3</v>
+        <v>-4.4713077639463306E-3</v>
       </c>
       <c r="X157" s="33">
-        <v>-5.905368958492474E-3</v>
+        <v>-5.9055946706991769E-3</v>
       </c>
       <c r="Y157" s="33">
-        <v>-3.5141866195249616E-3</v>
+        <v>-3.5142386461068931E-3</v>
       </c>
       <c r="Z157" s="33">
-        <v>-2.9247346264329677E-2</v>
+        <v>-2.9247346439035371E-2</v>
       </c>
       <c r="AA157" s="33">
-        <v>2.047003534723757E-3</v>
+        <v>2.0469949792223385E-3</v>
       </c>
       <c r="AB157" s="33">
-        <v>-2.8737103045261336E-2</v>
+        <v>-2.8737137433499593E-2</v>
       </c>
       <c r="AC157" s="34">
-        <v>-2.8835799271886842E-3</v>
+        <v>-2.883550272298141E-3</v>
       </c>
       <c r="AD157" s="8">
-        <v>-2.9247346264329677E-2</v>
+        <v>-2.9247346439035371E-2</v>
       </c>
     </row>
     <row r="158" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A158" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B158" s="29">
-        <v>248.996893854945</v>
+        <v>248.996892079714</v>
       </c>
       <c r="C158" s="49">
-        <v>271.77554885421699</v>
+        <v>271.77491132720598</v>
       </c>
       <c r="D158" s="49">
-        <v>259.43854805163102</v>
+        <v>259.43854850237898</v>
       </c>
       <c r="E158" s="49">
-        <v>307.89071094956199</v>
+        <v>307.89070971692701</v>
       </c>
       <c r="F158" s="49">
-        <v>280.66523881396898</v>
+        <v>280.66524469418601</v>
       </c>
       <c r="G158" s="49">
-        <v>326.651134478627</v>
+        <v>326.65111277691199</v>
       </c>
       <c r="H158" s="49">
-        <v>360.82682167092599</v>
+        <v>360.82681867455602</v>
       </c>
       <c r="I158" s="49">
-        <v>357.34572578995102</v>
+        <v>357.34572534122299</v>
       </c>
       <c r="J158" s="49">
-        <v>447.81975008360399</v>
+        <v>447.81976759493301</v>
       </c>
       <c r="K158" s="49">
-        <v>342.36730919125802</v>
+        <v>342.36734698222398</v>
       </c>
       <c r="L158" s="49">
-        <v>269.15046585137401</v>
+        <v>269.15046639577702</v>
       </c>
       <c r="M158" s="49">
-        <v>256.44590168371701</v>
+        <v>256.44590140768599</v>
       </c>
       <c r="N158" s="49">
-        <v>316.06628075050799</v>
+        <v>316.06632200418699</v>
       </c>
       <c r="O158" s="49">
-        <v>326.04458577579697</v>
+        <v>326.04458387503098</v>
       </c>
       <c r="P158" s="50">
-        <v>-1.981074288620932E-2</v>
+        <v>-1.9810647625781663E-2</v>
       </c>
       <c r="Q158" s="33">
-        <v>-2.5304125314263848E-3</v>
+        <v>-2.533209787530355E-3</v>
       </c>
       <c r="R158" s="33">
-        <v>-1.2631286603287939E-2</v>
+        <v>-1.2631286137994802E-2</v>
       </c>
       <c r="S158" s="33">
-        <v>-2.5044312798975232E-3</v>
+        <v>-2.5044310466939557E-3</v>
       </c>
       <c r="T158" s="33">
-        <v>2.7736796748962789E-3</v>
+        <v>2.7736716017696672E-3</v>
       </c>
       <c r="U158" s="33">
-        <v>-8.159693069702656E-3</v>
+        <v>-8.1597481478088429E-3</v>
       </c>
       <c r="V158" s="33">
-        <v>-1.1417528450432535E-2</v>
+        <v>-1.1417544186724138E-2</v>
       </c>
       <c r="W158" s="33">
-        <v>3.4998868450402121E-3</v>
+        <v>3.4998849108298646E-3</v>
       </c>
       <c r="X158" s="33">
-        <v>8.9305470662559561E-3</v>
+        <v>8.9308022959981859E-3</v>
       </c>
       <c r="Y158" s="33">
-        <v>5.4461308831732502E-4</v>
+        <v>5.4479135115048649E-4</v>
       </c>
       <c r="Z158" s="33">
-        <v>-1.2061398118776157E-2</v>
+        <v>-1.2061395796442831E-2</v>
       </c>
       <c r="AA158" s="33">
-        <v>-1.7379626035216478E-2</v>
+        <v>-1.7379616935328746E-2</v>
       </c>
       <c r="AB158" s="33">
-        <v>-1.5403790876218348E-2</v>
+        <v>-1.5403606432443095E-2</v>
       </c>
       <c r="AC158" s="34">
-        <v>-8.2624486456776003E-3</v>
+        <v>-8.2624757895954914E-3</v>
       </c>
       <c r="AD158" s="8">
-        <v>-1.981074288620932E-2</v>
+        <v>-1.9810647625781663E-2</v>
       </c>
     </row>
     <row r="159" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A159" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B159" s="29">
-        <v>254.163623281284</v>
+        <v>254.16364599966499</v>
       </c>
       <c r="C159" s="49">
-        <v>271.632744404324</v>
+        <v>271.63260729377998</v>
       </c>
       <c r="D159" s="49">
-        <v>258.12066416105102</v>
+        <v>258.12066295993702</v>
       </c>
       <c r="E159" s="49">
-        <v>304.70258655375397</v>
+        <v>304.70259336322999</v>
       </c>
       <c r="F159" s="49">
-        <v>278.18929442029503</v>
+        <v>278.18929443722601</v>
       </c>
       <c r="G159" s="49">
-        <v>322.90748102669301</v>
+        <v>322.90749614083302</v>
       </c>
       <c r="H159" s="49">
-        <v>364.97763875589902</v>
+        <v>364.97762862673198</v>
       </c>
       <c r="I159" s="49">
-        <v>354.05170624248399</v>
+        <v>354.05170634439099</v>
       </c>
       <c r="J159" s="49">
-        <v>447.01879838364903</v>
+        <v>447.018895580226</v>
       </c>
       <c r="K159" s="49">
-        <v>342.15373949133101</v>
+        <v>342.15375983638302</v>
       </c>
       <c r="L159" s="49">
-        <v>270.79697772621302</v>
+        <v>270.79697736851102</v>
       </c>
       <c r="M159" s="49">
-        <v>251.691490088818</v>
+        <v>251.691496788113</v>
       </c>
       <c r="N159" s="49">
-        <v>309.19108658158501</v>
+        <v>309.19112127687799</v>
       </c>
       <c r="O159" s="49">
-        <v>324.99802497333798</v>
+        <v>324.99802213602698</v>
       </c>
       <c r="P159" s="50">
-        <v>2.0750176222474881E-2</v>
+        <v>2.075027473956137E-2</v>
       </c>
       <c r="Q159" s="33">
-        <v>-5.2544995491698998E-4</v>
+        <v>-5.2360989736344177E-4</v>
       </c>
       <c r="R159" s="33">
-        <v>-5.0797535696881502E-3</v>
+        <v>-5.0797599279270855E-3</v>
       </c>
       <c r="S159" s="33">
-        <v>-1.03547274485013E-2</v>
+        <v>-1.035470136993788E-2</v>
       </c>
       <c r="T159" s="33">
-        <v>-8.821699488460899E-3</v>
+        <v>-8.8217201943112666E-3</v>
       </c>
       <c r="U159" s="33">
-        <v>-1.146070855657455E-2</v>
+        <v>-1.1460596611026053E-2</v>
       </c>
       <c r="V159" s="33">
-        <v>1.1503626769626907E-2</v>
+        <v>1.1503607097231194E-2</v>
       </c>
       <c r="W159" s="33">
-        <v>-9.2180186014125809E-3</v>
+        <v>-9.2180170720850274E-3</v>
       </c>
       <c r="X159" s="33">
-        <v>-1.78855823086288E-3</v>
+        <v>-1.7883802204806676E-3</v>
       </c>
       <c r="Y159" s="33">
-        <v>-6.2380284038066058E-4</v>
+        <v>-6.2385372823547947E-4</v>
       </c>
       <c r="Z159" s="33">
-        <v>6.1174401821328939E-3</v>
+        <v>6.1174368180840766E-3</v>
       </c>
       <c r="AA159" s="33">
-        <v>-1.8539627904690659E-2</v>
+        <v>-1.8539600724655991E-2</v>
       </c>
       <c r="AB159" s="33">
-        <v>-2.1752381027794643E-2</v>
+        <v>-2.1752398938656659E-2</v>
       </c>
       <c r="AC159" s="34">
-        <v>-3.2098702082992148E-3</v>
+        <v>-3.2098730994566393E-3</v>
       </c>
       <c r="AD159" s="8">
-        <v>-2.1752381027794643E-2</v>
+        <v>-2.1752398938656659E-2</v>
       </c>
     </row>
     <row r="160" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A160" s="1" t="s">
         <v>173</v>
       </c>
       <c r="B160" s="29">
-        <v>251.49604173207501</v>
+        <v>251.49606317757201</v>
       </c>
       <c r="C160" s="49">
-        <v>268.07895147561601</v>
+        <v>268.07987121935798</v>
       </c>
       <c r="D160" s="49">
-        <v>258.52133819028001</v>
+        <v>258.52133882306401</v>
       </c>
       <c r="E160" s="49">
-        <v>306.90205118006497</v>
+        <v>306.90204648614701</v>
       </c>
       <c r="F160" s="49">
-        <v>278.54732262855703</v>
+        <v>278.547303400354</v>
       </c>
       <c r="G160" s="49">
-        <v>325.45011582964702</v>
+        <v>325.45014612890702</v>
       </c>
       <c r="H160" s="49">
-        <v>364.91564236217198</v>
+        <v>364.91565647588698</v>
       </c>
       <c r="I160" s="49">
-        <v>356.94939514154601</v>
+        <v>356.94939525466498</v>
       </c>
       <c r="J160" s="49">
-        <v>449.70863734511897</v>
+        <v>449.70871743414</v>
       </c>
       <c r="K160" s="49">
-        <v>343.80578211930299</v>
+        <v>343.80575020772301</v>
       </c>
       <c r="L160" s="49">
-        <v>272.84246676652299</v>
+        <v>272.84246780657497</v>
       </c>
       <c r="M160" s="49">
-        <v>251.67442234035201</v>
+        <v>251.674420191054</v>
       </c>
       <c r="N160" s="49">
-        <v>303.30769805462302</v>
+        <v>303.30757954436399</v>
       </c>
       <c r="O160" s="49">
-        <v>326.070206422637</v>
+        <v>326.07020222967498</v>
       </c>
       <c r="P160" s="50">
-        <v>-1.0495528489758654E-2</v>
+        <v>-1.0495532559745002E-2</v>
       </c>
       <c r="Q160" s="33">
-        <v>-1.3083080011216164E-2</v>
+        <v>-1.3079195866126603E-2</v>
       </c>
       <c r="R160" s="33">
-        <v>1.5522741293543252E-3</v>
+        <v>1.5522812413866216E-3</v>
       </c>
       <c r="S160" s="33">
-        <v>7.2183982787523693E-3</v>
+        <v>7.2183603645772365E-3</v>
       </c>
       <c r="T160" s="33">
-        <v>1.2869949183633711E-3</v>
+        <v>1.2869257382899235E-3</v>
       </c>
       <c r="U160" s="33">
-        <v>7.8741898294509838E-3</v>
+        <v>7.8742364871116077E-3</v>
       </c>
       <c r="V160" s="33">
-        <v>-1.6986353996473191E-4</v>
+        <v>-1.6979712175291262E-4</v>
       </c>
       <c r="W160" s="33">
-        <v>8.1843664300191854E-3</v>
+        <v>8.1843664593310717E-3</v>
       </c>
       <c r="X160" s="33">
-        <v>6.0172837723961869E-3</v>
+        <v>6.017244193721627E-3</v>
       </c>
       <c r="Y160" s="33">
-        <v>4.828363502406896E-3</v>
+        <v>4.8282104867998221E-3</v>
       </c>
       <c r="Z160" s="33">
-        <v>7.5535888822881869E-3</v>
+        <v>7.5535940538966617E-3</v>
       </c>
       <c r="AA160" s="33">
-        <v>-6.7812179346926627E-5</v>
+        <v>-6.7847334045523233E-5</v>
       </c>
       <c r="AB160" s="33">
-        <v>-1.902832514355024E-2</v>
+        <v>-1.9028818512693779E-2</v>
       </c>
       <c r="AC160" s="34">
-        <v>3.2990398922791986E-3</v>
+        <v>3.2990357498214884E-3</v>
       </c>
       <c r="AD160" s="8">
-        <v>-1.902832514355024E-2</v>
+        <v>-1.9028818512693779E-2</v>
       </c>
     </row>
     <row r="161" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A161" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B161" s="29">
-        <v>249.14146129099601</v>
+        <v>249.14140283391001</v>
       </c>
       <c r="C161" s="49">
-        <v>270.97693219561597</v>
+        <v>270.97720863610499</v>
       </c>
       <c r="D161" s="49">
-        <v>258.08068696210302</v>
+        <v>258.08068704115601</v>
       </c>
       <c r="E161" s="49">
-        <v>309.937098213279</v>
+        <v>309.93709654541999</v>
       </c>
       <c r="F161" s="49">
-        <v>281.256524673684</v>
+        <v>281.25652795532199</v>
       </c>
       <c r="G161" s="49">
-        <v>329.05691075566699</v>
+        <v>329.05688736128099</v>
       </c>
       <c r="H161" s="49">
-        <v>367.66944617983103</v>
+        <v>367.66945473696899</v>
       </c>
       <c r="I161" s="49">
-        <v>361.07129787093402</v>
+        <v>361.07129821975599</v>
       </c>
       <c r="J161" s="49">
-        <v>464.42926038392199</v>
+        <v>464.42889403102998</v>
       </c>
       <c r="K161" s="49">
-        <v>346.40748159998498</v>
+        <v>346.40739707717501</v>
       </c>
       <c r="L161" s="49">
-        <v>279.58928688331201</v>
+        <v>279.58928352792702</v>
       </c>
       <c r="M161" s="49">
-        <v>247.541947894298</v>
+        <v>247.54194008360099</v>
       </c>
       <c r="N161" s="49">
-        <v>317.97870799334402</v>
+        <v>317.97877344944698</v>
       </c>
       <c r="O161" s="49">
-        <v>329.112882239508</v>
+        <v>329.11289347969</v>
       </c>
       <c r="P161" s="50">
-        <v>-9.3622962208980143E-3</v>
+        <v>-9.3626131316396632E-3</v>
       </c>
       <c r="Q161" s="33">
-        <v>1.0810176271013772E-2</v>
+        <v>1.0807739512737502E-2</v>
       </c>
       <c r="R161" s="33">
-        <v>-1.7045062170173431E-3</v>
+        <v>-1.7045083547613249E-3</v>
       </c>
       <c r="S161" s="33">
-        <v>9.8893018848977832E-3</v>
+        <v>9.8893118961653759E-3</v>
       </c>
       <c r="T161" s="33">
-        <v>9.7261823217726917E-3</v>
+        <v>9.7262638047299621E-3</v>
       </c>
       <c r="U161" s="33">
-        <v>1.1082481617268547E-2</v>
+        <v>1.1082315602787718E-2</v>
       </c>
       <c r="V161" s="33">
-        <v>7.5464120963220083E-3</v>
+        <v>7.5463965774347219E-3</v>
       </c>
       <c r="W161" s="33">
-        <v>1.154758289407809E-2</v>
+        <v>1.1547583550744589E-2</v>
       </c>
       <c r="X161" s="33">
-        <v>3.2733689807932231E-2</v>
+        <v>3.2732691242628009E-2</v>
       </c>
       <c r="Y161" s="33">
-        <v>7.5673523134034415E-3</v>
+        <v>7.5671999897619635E-3</v>
       </c>
       <c r="Z161" s="33">
-        <v>2.4727895905450881E-2</v>
+        <v>2.4727879701392563E-2</v>
       </c>
       <c r="AA161" s="33">
-        <v>-1.6419922245676011E-2</v>
+        <v>-1.6419944880834203E-2</v>
       </c>
       <c r="AB161" s="33">
-        <v>4.8370054676551311E-2</v>
+        <v>4.8370680110013664E-2</v>
       </c>
       <c r="AC161" s="34">
-        <v>9.3313518283459906E-3</v>
+        <v>9.3313992790786671E-3</v>
       </c>
       <c r="AD161" s="8">
-        <v>-1.6419922245676011E-2</v>
+        <v>-1.6419944880834203E-2</v>
       </c>
     </row>
     <row r="162" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A162" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B162" s="29">
-        <v>251.142943833728</v>
+        <v>251.14294397789101</v>
       </c>
       <c r="C162" s="49">
-        <v>269.92270309413698</v>
+        <v>269.92116367975899</v>
       </c>
       <c r="D162" s="49">
-        <v>260.15033415865202</v>
+        <v>260.15033092425898</v>
       </c>
       <c r="E162" s="49">
-        <v>312.541143121277</v>
+        <v>312.54114029772501</v>
       </c>
       <c r="F162" s="49">
-        <v>282.66030146866899</v>
+        <v>282.66033065565898</v>
       </c>
       <c r="G162" s="49">
-        <v>338.45519462868498</v>
+        <v>338.45516065832402</v>
       </c>
       <c r="H162" s="49">
-        <v>368.13356253149198</v>
+        <v>368.13354983184098</v>
       </c>
       <c r="I162" s="49">
-        <v>364.36228982123902</v>
+        <v>364.36228914757601</v>
       </c>
       <c r="J162" s="49">
-        <v>470.86289388061402</v>
+        <v>470.86305296998802</v>
       </c>
       <c r="K162" s="49">
-        <v>347.361837101589</v>
+        <v>347.36190185152202</v>
       </c>
       <c r="L162" s="49">
-        <v>272.34926387897599</v>
+        <v>272.34926047530899</v>
       </c>
       <c r="M162" s="49">
-        <v>254.08416910625701</v>
+        <v>254.08416782396</v>
       </c>
       <c r="N162" s="49">
-        <v>309.58294269038697</v>
+        <v>309.582923315811</v>
       </c>
       <c r="O162" s="49">
-        <v>330.71246320245399</v>
+        <v>330.71245964650097</v>
       </c>
       <c r="P162" s="50">
-        <v>8.0335185173947554E-3</v>
+        <v>8.0337556151408585E-3</v>
       </c>
       <c r="Q162" s="33">
-        <v>-3.8904754472530723E-3</v>
+        <v>-3.8971726133770757E-3</v>
       </c>
       <c r="R162" s="33">
-        <v>8.0193803763894955E-3</v>
+        <v>8.0193675351341032E-3</v>
       </c>
       <c r="S162" s="33">
-        <v>8.4018496753366367E-3</v>
+        <v>8.401845991750756E-3</v>
       </c>
       <c r="T162" s="33">
-        <v>4.9910905946579653E-3</v>
+        <v>4.991182642203329E-3</v>
       </c>
       <c r="U162" s="33">
-        <v>2.8561271822054035E-2</v>
+        <v>2.8561241712361962E-2</v>
       </c>
       <c r="V162" s="33">
-        <v>1.2623196093208833E-3</v>
+        <v>1.262261764997552E-3</v>
       </c>
       <c r="W162" s="33">
-        <v>9.1145210647050057E-3</v>
+        <v>9.1145182240905953E-3</v>
       </c>
       <c r="X162" s="33">
-        <v>1.3852773813979091E-2</v>
+        <v>1.3853916114289211E-2</v>
       </c>
       <c r="Y162" s="33">
-        <v>2.7550083421872262E-3</v>
+        <v>2.7554399311351396E-3</v>
       </c>
       <c r="Z162" s="33">
-        <v>-2.5895208951112969E-2</v>
+        <v>-2.5895209434573574E-2</v>
       </c>
       <c r="AA162" s="33">
-        <v>2.6428737705306293E-2</v>
+        <v>2.6428764912117764E-2</v>
       </c>
       <c r="AB162" s="33">
-        <v>-2.6403545557939667E-2</v>
+        <v>-2.6403806903704474E-2</v>
       </c>
       <c r="AC162" s="34">
-        <v>4.8602806187996173E-3</v>
+        <v>4.8602354951787774E-3</v>
       </c>
       <c r="AD162" s="8">
-        <v>-2.6403545557939667E-2</v>
+        <v>-2.6403806903704474E-2</v>
       </c>
     </row>
     <row r="163" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A163" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B163" s="29">
-        <v>254.970905710355</v>
+        <v>254.97095866967999</v>
       </c>
       <c r="C163" s="49">
-        <v>277.35644150389498</v>
+        <v>277.356267849559</v>
       </c>
       <c r="D163" s="49">
-        <v>266.39364586118103</v>
+        <v>266.39364827085802</v>
       </c>
       <c r="E163" s="49">
-        <v>319.96943048263398</v>
+        <v>319.96944201826801</v>
       </c>
       <c r="F163" s="49">
-        <v>287.31977672494702</v>
+        <v>287.319770843887</v>
       </c>
       <c r="G163" s="49">
-        <v>344.177417340104</v>
+        <v>344.17738896480301</v>
       </c>
       <c r="H163" s="49">
-        <v>377.83248248784099</v>
+        <v>377.83245720680299</v>
       </c>
       <c r="I163" s="49">
-        <v>374.21859916196303</v>
+        <v>374.21859933152302</v>
       </c>
       <c r="J163" s="49">
-        <v>492.20368858138897</v>
+        <v>492.203887770498</v>
       </c>
       <c r="K163" s="49">
-        <v>351.87127621091003</v>
+        <v>351.87145001975398</v>
       </c>
       <c r="L163" s="49">
-        <v>280.64384088678901</v>
+        <v>280.64385551952302</v>
       </c>
       <c r="M163" s="49">
-        <v>257.32405638655598</v>
+        <v>257.32407094814198</v>
       </c>
       <c r="N163" s="49">
-        <v>312.160815889096</v>
+        <v>312.16097657942299</v>
       </c>
       <c r="O163" s="49">
-        <v>339.13317348391502</v>
+        <v>339.13316970211298</v>
       </c>
       <c r="P163" s="50">
-        <v>1.5242163758187655E-2</v>
+        <v>1.5242374048645368E-2</v>
       </c>
       <c r="Q163" s="33">
-        <v>2.7540248836221304E-2</v>
+        <v>2.7545465751700693E-2</v>
       </c>
       <c r="R163" s="33">
-        <v>2.3998860976751857E-2</v>
+        <v>2.3998882970541979E-2</v>
       </c>
       <c r="S163" s="33">
-        <v>2.3767390389541676E-2</v>
+        <v>2.3767436547607268E-2</v>
       </c>
       <c r="T163" s="33">
-        <v>1.648436385324703E-2</v>
+        <v>1.6484238086823089E-2</v>
       </c>
       <c r="U163" s="33">
-        <v>1.6906883990056132E-2</v>
+        <v>1.6906902218151387E-2</v>
       </c>
       <c r="V163" s="33">
-        <v>2.6346198617843486E-2</v>
+        <v>2.6346165350570105E-2</v>
       </c>
       <c r="W163" s="33">
-        <v>2.7050849157742585E-2</v>
+        <v>2.7050851521999819E-2</v>
       </c>
       <c r="X163" s="33">
-        <v>4.5322736147023424E-2</v>
+        <v>4.5322805996142135E-2</v>
       </c>
       <c r="Y163" s="33">
-        <v>1.2981964705587989E-2</v>
+        <v>1.2982276249050351E-2</v>
       </c>
       <c r="Z163" s="33">
-        <v>3.0455661563671077E-2</v>
+        <v>3.0455728169550111E-2</v>
       </c>
       <c r="AA163" s="33">
-        <v>1.2751236299747948E-2</v>
+        <v>1.2751298720929061E-2</v>
       </c>
       <c r="AB163" s="33">
-        <v>8.3269225891657861E-3</v>
+        <v>8.3275047473534425E-3</v>
       </c>
       <c r="AC163" s="34">
-        <v>2.5462331234568758E-2</v>
+        <v>2.5462330825433366E-2</v>
       </c>
       <c r="AD163" s="8">
-        <v>8.3269225891657861E-3</v>
+        <v>8.3275047473534425E-3</v>
       </c>
     </row>
     <row r="164" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A164" s="1" t="s">
         <v>177</v>
       </c>
       <c r="B164" s="29">
-        <v>256.50075830132403</v>
+        <v>256.50079009464997</v>
       </c>
       <c r="C164" s="49">
-        <v>287.92040095137003</v>
+        <v>287.92271547887702</v>
       </c>
       <c r="D164" s="49">
-        <v>271.35103777568702</v>
+        <v>271.35105916366899</v>
       </c>
       <c r="E164" s="49">
-        <v>325.526558077071</v>
+        <v>325.52654643492701</v>
       </c>
       <c r="F164" s="49">
-        <v>295.91459957764903</v>
+        <v>295.91455790341303</v>
       </c>
       <c r="G164" s="49">
-        <v>349.66266253851001</v>
+        <v>349.66284083773098</v>
       </c>
       <c r="H164" s="49">
-        <v>392.16447045624602</v>
+        <v>392.164483167264</v>
       </c>
       <c r="I164" s="49">
-        <v>387.73761624620101</v>
+        <v>387.73761700154301</v>
       </c>
       <c r="J164" s="49">
-        <v>516.80084700910902</v>
+        <v>516.80108244514304</v>
       </c>
       <c r="K164" s="49">
-        <v>363.31118035060098</v>
+        <v>363.31103365300601</v>
       </c>
       <c r="L164" s="49">
-        <v>289.39720621465801</v>
+        <v>289.39721098048801</v>
       </c>
       <c r="M164" s="49">
-        <v>260.90286868884198</v>
+        <v>260.90288218579099</v>
       </c>
       <c r="N164" s="49">
-        <v>324.281269714274</v>
+        <v>324.28103663628599</v>
       </c>
       <c r="O164" s="49">
-        <v>349.11067032800099</v>
+        <v>349.11066429344697</v>
       </c>
       <c r="P164" s="50">
-        <v>6.0001065090420358E-3</v>
+        <v>6.0000222494041022E-3</v>
       </c>
       <c r="Q164" s="33">
-        <v>3.808802633245012E-2</v>
+        <v>3.8097021247233354E-2</v>
       </c>
       <c r="R164" s="33">
-        <v>1.8609272373896202E-2</v>
+        <v>1.8609343447147264E-2</v>
       </c>
       <c r="S164" s="33">
-        <v>1.7367682862874601E-2</v>
+        <v>1.7367609799256112E-2</v>
       </c>
       <c r="T164" s="33">
-        <v>2.9913787873119047E-2</v>
+        <v>2.9913663909317156E-2</v>
       </c>
       <c r="U164" s="33">
-        <v>1.5937260616333937E-2</v>
+        <v>1.5937862418640591E-2</v>
       </c>
       <c r="V164" s="33">
-        <v>3.7932122389361389E-2</v>
+        <v>3.7932225480079795E-2</v>
       </c>
       <c r="W164" s="33">
-        <v>3.6125989233332767E-2</v>
+        <v>3.6125990782311046E-2</v>
       </c>
       <c r="X164" s="33">
-        <v>4.9973535343900144E-2</v>
+        <v>4.997358876229363E-2</v>
       </c>
       <c r="Y164" s="33">
-        <v>3.251161692673632E-2</v>
+        <v>3.2510690005141951E-2</v>
       </c>
       <c r="Z164" s="33">
-        <v>3.1190299064500326E-2</v>
+        <v>3.1190262280144765E-2</v>
       </c>
       <c r="AA164" s="33">
-        <v>1.390780307345163E-2</v>
+        <v>1.3907798149090489E-2</v>
       </c>
       <c r="AB164" s="33">
-        <v>3.8827595291409445E-2</v>
+        <v>3.8826313877126539E-2</v>
       </c>
       <c r="AC164" s="34">
-        <v>2.9420586436847751E-2</v>
+        <v>2.9420580122251128E-2</v>
       </c>
       <c r="AD164" s="8">
-        <v>6.0001065090420358E-3</v>
+        <v>6.0000222494041022E-3</v>
       </c>
     </row>
     <row r="165" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A165" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B165" s="29">
-        <v>263.16399011163298</v>
+        <v>263.16387729540799</v>
       </c>
       <c r="C165" s="49">
-        <v>288.05983320695202</v>
+        <v>288.06008962927598</v>
       </c>
       <c r="D165" s="49">
-        <v>275.98608265899298</v>
+        <v>275.98605429192298</v>
       </c>
       <c r="E165" s="49">
-        <v>332.18678291668101</v>
+        <v>332.186792463617</v>
       </c>
       <c r="F165" s="49">
-        <v>300.15902488073999</v>
+        <v>300.15902965043</v>
       </c>
       <c r="G165" s="49">
-        <v>360.03639638398801</v>
+        <v>360.036260523544</v>
       </c>
       <c r="H165" s="49">
-        <v>404.26478060972801</v>
+        <v>404.26487924243702</v>
       </c>
       <c r="I165" s="49">
-        <v>398.457673669565</v>
+        <v>398.45767519718902</v>
       </c>
       <c r="J165" s="49">
-        <v>548.72550242026102</v>
+        <v>548.72458596844206</v>
       </c>
       <c r="K165" s="49">
-        <v>371.76115945122302</v>
+        <v>371.76088686521302</v>
       </c>
       <c r="L165" s="49">
-        <v>294.26889316973802</v>
+        <v>294.26885937440102</v>
       </c>
       <c r="M165" s="49">
-        <v>265.83858400474202</v>
+        <v>265.83853718823502</v>
       </c>
       <c r="N165" s="49">
-        <v>335.34361525292098</v>
+        <v>335.34370293769501</v>
       </c>
       <c r="O165" s="49">
-        <v>359.162186346532</v>
+        <v>359.16220237578398</v>
       </c>
       <c r="P165" s="50">
-        <v>2.5977435132886972E-2</v>
+        <v>2.5976868134789388E-2</v>
       </c>
       <c r="Q165" s="33">
-        <v>4.8427362257519313E-4</v>
+        <v>4.7712161289692467E-4</v>
       </c>
       <c r="R165" s="33">
-        <v>1.7081360444759053E-2</v>
+        <v>1.708117573795187E-2</v>
       </c>
       <c r="S165" s="33">
-        <v>2.0459850891899167E-2</v>
+        <v>2.0459916715337201E-2</v>
       </c>
       <c r="T165" s="33">
-        <v>1.434341296154007E-2</v>
+        <v>1.4343571932011523E-2</v>
       </c>
       <c r="U165" s="33">
-        <v>2.9667834049440511E-2</v>
+        <v>2.9666920456746571E-2</v>
       </c>
       <c r="V165" s="33">
-        <v>3.0855192311033175E-2</v>
+        <v>3.0855410406995132E-2</v>
       </c>
       <c r="W165" s="33">
-        <v>2.7647710653270874E-2</v>
+        <v>2.7647712591175599E-2</v>
       </c>
       <c r="X165" s="33">
-        <v>6.1773612787034304E-2</v>
+        <v>6.1771355764696168E-2</v>
       </c>
       <c r="Y165" s="33">
-        <v>2.3258241302862359E-2</v>
+        <v>2.3257904190923551E-2</v>
       </c>
       <c r="Z165" s="33">
-        <v>1.6833911490722775E-2</v>
+        <v>1.6833777966994479E-2</v>
       </c>
       <c r="AA165" s="33">
-        <v>1.8917826931931891E-2</v>
+        <v>1.8917594781223235E-2</v>
       </c>
       <c r="AB165" s="33">
-        <v>3.4113427360124904E-2</v>
+        <v>3.4114441029793996E-2</v>
       </c>
       <c r="AC165" s="34">
-        <v>2.8791775424931165E-2</v>
+        <v>2.8791839122646046E-2</v>
       </c>
       <c r="AD165" s="8">
-        <v>4.8427362257519313E-4</v>
+        <v>4.7712161289692467E-4</v>
       </c>
     </row>
     <row r="166" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A166" s="1" t="s">
         <v>179</v>
       </c>
       <c r="B166" s="29">
-        <v>271.794499049671</v>
+        <v>271.79449370112002</v>
       </c>
       <c r="C166" s="49">
-        <v>288.98478742347601</v>
+        <v>288.98113569362499</v>
       </c>
       <c r="D166" s="49">
-        <v>278.66516595145299</v>
+        <v>278.66512777463498</v>
       </c>
       <c r="E166" s="49">
-        <v>338.64723484289902</v>
+        <v>338.64724708049999</v>
       </c>
       <c r="F166" s="49">
-        <v>305.76420980558498</v>
+        <v>305.76427958332903</v>
       </c>
       <c r="G166" s="49">
-        <v>370.70527229143499</v>
+        <v>370.70521168344197</v>
       </c>
       <c r="H166" s="49">
-        <v>419.66273778308999</v>
+        <v>419.66261895498297</v>
       </c>
       <c r="I166" s="49">
-        <v>424.39158745843599</v>
+        <v>424.39158081192801</v>
       </c>
       <c r="J166" s="49">
-        <v>592.09636158947399</v>
+        <v>592.09657829772095</v>
       </c>
       <c r="K166" s="49">
-        <v>381.71674875518602</v>
+        <v>381.71698390110799</v>
       </c>
       <c r="L166" s="49">
-        <v>297.68995596211403</v>
+        <v>297.68993552455402</v>
       </c>
       <c r="M166" s="49">
-        <v>268.71751665284597</v>
+        <v>268.71752836783003</v>
       </c>
       <c r="N166" s="49">
-        <v>335.44281351678802</v>
+        <v>335.44267375788502</v>
       </c>
       <c r="O166" s="49">
-        <v>369.043415008588</v>
+        <v>369.04340645664303</v>
       </c>
       <c r="P166" s="50">
-        <v>3.2795174348804412E-2</v>
+        <v>3.2795596775707647E-2</v>
       </c>
       <c r="Q166" s="33">
-        <v>3.2109794907069222E-3</v>
+        <v>3.1974094902711414E-3</v>
       </c>
       <c r="R166" s="33">
-        <v>9.7073130161069443E-3</v>
+        <v>9.7072784695064751E-3</v>
       </c>
       <c r="S166" s="33">
-        <v>1.9448250979444914E-2</v>
+        <v>1.9448258520364137E-2</v>
       </c>
       <c r="T166" s="33">
-        <v>1.8674050953730426E-2</v>
+        <v>1.8674267235694986E-2</v>
       </c>
       <c r="U166" s="33">
-        <v>2.9632770504869566E-2</v>
+        <v>2.9632990700391604E-2</v>
       </c>
       <c r="V166" s="33">
-        <v>3.8088792078642575E-2</v>
+        <v>3.8088244869057597E-2</v>
       </c>
       <c r="W166" s="33">
-        <v>6.5085743110515626E-2</v>
+        <v>6.5085722346557295E-2</v>
       </c>
       <c r="X166" s="33">
-        <v>7.9039262760555618E-2</v>
+        <v>7.9041459847715378E-2</v>
       </c>
       <c r="Y166" s="33">
-        <v>2.6779530488497016E-2</v>
+        <v>2.6780915872692823E-2</v>
       </c>
       <c r="Z166" s="33">
-        <v>1.1625635164919323E-2</v>
+        <v>1.1625681893170814E-2</v>
       </c>
       <c r="AA166" s="33">
-        <v>1.0829626778528834E-2</v>
+        <v>1.082984886256888E-2</v>
       </c>
       <c r="AB166" s="33">
-        <v>2.9581080227880641E-4</v>
+        <v>2.9513248444201778E-4</v>
       </c>
       <c r="AC166" s="34">
-        <v>2.7511884707490442E-2</v>
+        <v>2.7511815039269027E-2</v>
       </c>
     </row>
     <row r="167" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A167" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B167" s="29">
-        <v>266.30264470317701</v>
+        <v>266.30273911794001</v>
       </c>
       <c r="C167" s="49">
-        <v>292.74380875228599</v>
+        <v>292.74419342683501</v>
       </c>
       <c r="D167" s="49">
-        <v>282.49710962491599</v>
+        <v>282.49716109162398</v>
       </c>
       <c r="E167" s="49">
-        <v>344.71841052926402</v>
+        <v>344.71837783453901</v>
       </c>
       <c r="F167" s="49">
-        <v>312.24428958167999</v>
+        <v>312.24427983228998</v>
       </c>
       <c r="G167" s="49">
-        <v>382.23707317171198</v>
+        <v>382.23714544661198</v>
       </c>
       <c r="H167" s="49">
-        <v>428.04514305201002</v>
+        <v>428.045116148239</v>
       </c>
       <c r="I167" s="49">
-        <v>428.22445713367199</v>
+        <v>428.22445145746201</v>
       </c>
       <c r="J167" s="49">
-        <v>596.50000461389004</v>
+        <v>596.50069071996802</v>
       </c>
       <c r="K167" s="49">
-        <v>384.58493509386398</v>
+        <v>384.585309956103</v>
       </c>
       <c r="L167" s="49">
-        <v>294.95312645390197</v>
+        <v>294.95321584483702</v>
       </c>
       <c r="M167" s="49">
-        <v>270.51523081727299</v>
+        <v>270.51522755815603</v>
       </c>
       <c r="N167" s="49">
-        <v>344.31169968716</v>
+        <v>344.31200424289699</v>
       </c>
       <c r="O167" s="49">
-        <v>374.740952515934</v>
+        <v>374.74096008292997</v>
       </c>
       <c r="P167" s="50">
-        <v>-2.0205906910170213E-2</v>
+        <v>-2.0205540253582344E-2</v>
       </c>
       <c r="Q167" s="33">
-        <v>1.3007678924294108E-2</v>
+        <v>1.3021811005683004E-2</v>
       </c>
       <c r="R167" s="33">
-        <v>1.3751068097727526E-2</v>
+        <v>1.3751391670679736E-2</v>
       </c>
       <c r="S167" s="33">
-        <v>1.7927728508344343E-2</v>
+        <v>1.792759517869591E-2</v>
       </c>
       <c r="T167" s="33">
-        <v>2.1193061739355423E-2</v>
+        <v>2.1192796809984982E-2</v>
       </c>
       <c r="U167" s="33">
-        <v>3.1107733669380133E-2</v>
+        <v>3.1108097215038599E-2</v>
       </c>
       <c r="V167" s="33">
-        <v>1.9974147128718034E-2</v>
+        <v>1.9974371827849779E-2</v>
       </c>
       <c r="W167" s="33">
-        <v>9.0314459299016825E-3</v>
+        <v>9.0314483576727778E-3</v>
       </c>
       <c r="X167" s="33">
-        <v>7.4373755862888746E-3</v>
+        <v>7.4381656366075966E-3</v>
       </c>
       <c r="Y167" s="33">
-        <v>7.5139127324943544E-3</v>
+        <v>7.5142741244600408E-3</v>
       </c>
       <c r="Z167" s="33">
-        <v>-9.1935567640056837E-3</v>
+        <v>-9.1931884593097202E-3</v>
       </c>
       <c r="AA167" s="33">
-        <v>6.6899775899220693E-3</v>
+        <v>6.6899215739482099E-3</v>
       </c>
       <c r="AB167" s="33">
-        <v>2.6439338727786144E-2</v>
+        <v>2.6440674305540757E-2</v>
       </c>
       <c r="AC167" s="34">
-        <v>1.543866460051424E-2</v>
+        <v>1.5438708635907572E-2</v>
       </c>
     </row>
     <row r="168" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A168" s="1" t="s">
         <v>181</v>
       </c>
       <c r="B168" s="29">
-        <v>267.72856149493902</v>
+        <v>267.72869480552498</v>
       </c>
       <c r="C168" s="49">
-        <v>292.21880122244499</v>
+        <v>292.22301660094899</v>
       </c>
       <c r="D168" s="49">
-        <v>281.41343218613798</v>
+        <v>281.413539136471</v>
       </c>
       <c r="E168" s="49">
-        <v>344.72308320806201</v>
+        <v>344.72304075625101</v>
       </c>
       <c r="F168" s="49">
-        <v>316.18770507390599</v>
+        <v>316.18758968689798</v>
       </c>
       <c r="G168" s="49">
-        <v>383.80432861810101</v>
+        <v>383.80445936897502</v>
       </c>
       <c r="H168" s="49">
-        <v>433.526835924073</v>
+        <v>433.52685620141398</v>
       </c>
       <c r="I168" s="49">
-        <v>436.99084154428499</v>
+        <v>436.99086807832498</v>
       </c>
       <c r="J168" s="49">
-        <v>608.71270155498598</v>
+        <v>608.71330323971699</v>
       </c>
       <c r="K168" s="49">
-        <v>392.34241268356999</v>
+        <v>392.34212558039701</v>
       </c>
       <c r="L168" s="49">
-        <v>293.194648594429</v>
+        <v>293.19465646980399</v>
       </c>
       <c r="M168" s="49">
-        <v>271.76455985606702</v>
+        <v>271.76465606564898</v>
       </c>
       <c r="N168" s="49">
-        <v>350.29889819141698</v>
+        <v>350.29899766264901</v>
       </c>
       <c r="O168" s="49">
-        <v>378.18091025895802</v>
+        <v>378.18095139014201</v>
       </c>
       <c r="P168" s="50">
-        <v>5.3544972989334472E-3</v>
+        <v>5.3546414592207103E-3</v>
       </c>
       <c r="Q168" s="33">
-        <v>-1.7934026754610199E-3</v>
+        <v>-1.7803148195192353E-3</v>
       </c>
       <c r="R168" s="33">
-        <v>-3.8360655803412191E-3</v>
+        <v>-3.8358684772819007E-3</v>
       </c>
       <c r="S168" s="33">
-        <v>1.3555060174530453E-5</v>
+        <v>1.3526756946546925E-5</v>
       </c>
       <c r="T168" s="33">
-        <v>1.2629263764948551E-2</v>
+        <v>1.2628925842055549E-2</v>
       </c>
       <c r="U168" s="33">
-        <v>4.1002183105482981E-3</v>
+        <v>4.1003705187567796E-3</v>
       </c>
       <c r="V168" s="33">
-        <v>1.2806342884719824E-2</v>
+        <v>1.2806453914256499E-2</v>
       </c>
       <c r="W168" s="33">
-        <v>2.0471470661183044E-2</v>
+        <v>2.0471546150684361E-2</v>
       </c>
       <c r="X168" s="33">
-        <v>2.0473925979264784E-2</v>
+        <v>2.0473760902118165E-2</v>
       </c>
       <c r="Y168" s="33">
-        <v>2.0171038649271722E-2</v>
+        <v>2.0169297743534154E-2</v>
       </c>
       <c r="Z168" s="33">
-        <v>-5.9618892012246461E-3</v>
+        <v>-5.962163762127437E-3</v>
       </c>
       <c r="AA168" s="33">
-        <v>4.618331600108494E-3</v>
+        <v>4.6186993566723622E-3</v>
       </c>
       <c r="AB168" s="33">
-        <v>1.7388890675794411E-2</v>
+        <v>1.7388279659074746E-2</v>
       </c>
       <c r="AC168" s="34">
-        <v>9.1795618277876745E-3</v>
+        <v>9.1796512087998217E-3</v>
       </c>
     </row>
     <row r="169" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A169" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B169" s="29">
-        <v>274.73875998911001</v>
+        <v>274.73841836640298</v>
       </c>
       <c r="C169" s="49">
-        <v>291.928077650646</v>
+        <v>291.93050510894801</v>
       </c>
       <c r="D169" s="49">
-        <v>281.78228483325501</v>
+        <v>281.782135260372</v>
       </c>
       <c r="E169" s="49">
-        <v>352.15085937082398</v>
+        <v>352.15093999851302</v>
       </c>
       <c r="F169" s="49">
-        <v>314.08887262936997</v>
+        <v>314.08886638504498</v>
       </c>
       <c r="G169" s="49">
-        <v>387.82806428498702</v>
+        <v>387.82770914413902</v>
       </c>
       <c r="H169" s="49">
-        <v>437.75693867860502</v>
+        <v>437.75717512471999</v>
       </c>
       <c r="I169" s="49">
-        <v>445.83120276097901</v>
+        <v>445.83120806514103</v>
       </c>
       <c r="J169" s="49">
-        <v>618.14404563784797</v>
+        <v>618.14216158910494</v>
       </c>
       <c r="K169" s="49">
-        <v>392.45852127790903</v>
+        <v>392.45791300502998</v>
       </c>
       <c r="L169" s="49">
-        <v>292.45729181223101</v>
+        <v>292.457168296573</v>
       </c>
       <c r="M169" s="49">
-        <v>269.04327491488101</v>
+        <v>269.04319872218701</v>
       </c>
       <c r="N169" s="49">
-        <v>354.37303340657502</v>
+        <v>354.37246241287102</v>
       </c>
       <c r="O169" s="49">
-        <v>379.85898906384199</v>
+        <v>379.858890508228</v>
       </c>
       <c r="P169" s="50">
-        <v>2.6183976991575042E-2</v>
+        <v>2.6182190018779306E-2</v>
       </c>
       <c r="Q169" s="33">
-        <v>-9.9488318541718357E-4</v>
+        <v>-1.0009871754914634E-3</v>
       </c>
       <c r="R169" s="33">
-        <v>1.3107144326822695E-3</v>
+        <v>1.3098023820461435E-3</v>
       </c>
       <c r="S169" s="33">
-        <v>2.1547080902263982E-2</v>
+        <v>2.1547440594532841E-2</v>
       </c>
       <c r="T169" s="33">
-        <v>-6.6379318703914114E-3</v>
+        <v>-6.6375891094626605E-3</v>
       </c>
       <c r="U169" s="33">
-        <v>1.0483820444062264E-2</v>
+        <v>1.0482550884840514E-2</v>
       </c>
       <c r="V169" s="33">
-        <v>9.7574184664150909E-3</v>
+        <v>9.7579166383654492E-3</v>
       </c>
       <c r="W169" s="33">
-        <v>2.0230083508050223E-2</v>
+        <v>2.0230033697709926E-2</v>
       </c>
       <c r="X169" s="33">
-        <v>1.5493917013345015E-2</v>
+        <v>1.5489818111753539E-2</v>
       </c>
       <c r="Y169" s="33">
-        <v>2.9593689233053944E-4</v>
+        <v>2.9511851285835E-4</v>
       </c>
       <c r="Z169" s="33">
-        <v>-2.5149053222248696E-3</v>
+        <v>-2.5153533905108993E-3</v>
       </c>
       <c r="AA169" s="33">
-        <v>-1.0013391527678439E-2</v>
+        <v>-1.0014022363542985E-2</v>
       </c>
       <c r="AB169" s="33">
-        <v>1.1630453981421818E-2</v>
+        <v>1.1628536699796355E-2</v>
       </c>
       <c r="AC169" s="34">
-        <v>4.4372382618014239E-3</v>
+        <v>4.4368684142290782E-3</v>
       </c>
     </row>
     <row r="170" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A170" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B170" s="29">
-        <v>272.32795624411398</v>
+        <v>272.32800222758402</v>
       </c>
       <c r="C170" s="49">
-        <v>298.51568052019798</v>
+        <v>298.50233238096502</v>
       </c>
       <c r="D170" s="49">
-        <v>282.70045658722898</v>
+        <v>282.70032306786101</v>
       </c>
       <c r="E170" s="49">
-        <v>352.81085698530899</v>
+        <v>352.81100091953499</v>
       </c>
       <c r="F170" s="49">
-        <v>316.13597447183099</v>
+        <v>316.13620824850801</v>
       </c>
       <c r="G170" s="49">
-        <v>390.43412434761802</v>
+        <v>390.434358456729</v>
       </c>
       <c r="H170" s="49">
-        <v>444.59429000169501</v>
+        <v>444.59405464537201</v>
       </c>
       <c r="I170" s="49">
-        <v>453.32150043663</v>
+        <v>453.32145654776798</v>
       </c>
       <c r="J170" s="49">
-        <v>635.44747340616505</v>
+        <v>635.44731314508294</v>
       </c>
       <c r="K170" s="49">
-        <v>396.69473442618602</v>
+        <v>396.69500000743102</v>
       </c>
       <c r="L170" s="49">
-        <v>295.66520350539201</v>
+        <v>295.66513448358899</v>
       </c>
       <c r="M170" s="49">
-        <v>266.84821137047601</v>
+        <v>266.84813729250999</v>
       </c>
       <c r="N170" s="49">
-        <v>362.917436695334</v>
+        <v>362.917506444362</v>
       </c>
       <c r="O170" s="49">
-        <v>384.69246477536399</v>
+        <v>384.69223019961902</v>
       </c>
       <c r="P170" s="50">
-        <v>-8.7748949041321911E-3</v>
+        <v>-8.7734949962634534E-3</v>
       </c>
       <c r="Q170" s="33">
-        <v>2.2565841979185874E-2</v>
+        <v>2.2511615459865686E-2</v>
       </c>
       <c r="R170" s="33">
-        <v>3.258443853265236E-3</v>
+        <v>3.2585025542537505E-3</v>
       </c>
       <c r="S170" s="33">
-        <v>1.8741899868262024E-3</v>
+        <v>1.8743693287450736E-3</v>
       </c>
       <c r="T170" s="33">
-        <v>6.5175879212908683E-3</v>
+        <v>6.5183522326868193E-3</v>
       </c>
       <c r="U170" s="33">
-        <v>6.7196273364993342E-3</v>
+        <v>6.7211528499147022E-3</v>
       </c>
       <c r="V170" s="33">
-        <v>1.5619058703510103E-2</v>
+        <v>1.5617972495149068E-2</v>
       </c>
       <c r="W170" s="33">
-        <v>1.6800747972022689E-2</v>
+        <v>1.6800637432121013E-2</v>
       </c>
       <c r="X170" s="33">
-        <v>2.7992549455785998E-2</v>
+        <v>2.7995423433810673E-2</v>
       </c>
       <c r="Y170" s="33">
-        <v>1.0794040436383323E-2</v>
+        <v>1.0796283784821448E-2</v>
       </c>
       <c r="Z170" s="33">
-        <v>1.0968821031210885E-2</v>
+        <v>1.0969011994819367E-2</v>
       </c>
       <c r="AA170" s="33">
-        <v>-8.158774996696927E-3</v>
+        <v>-8.1587694470717231E-3</v>
       </c>
       <c r="AB170" s="33">
-        <v>2.4111324743369966E-2</v>
+        <v>2.4113171698808111E-2</v>
       </c>
       <c r="AC170" s="34">
-        <v>1.2724394711400855E-2</v>
+        <v>1.2724039932102915E-2</v>
       </c>
     </row>
     <row r="171" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A171" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B171" s="29">
-        <v>271.88617389268001</v>
+        <v>271.88639864169198</v>
       </c>
       <c r="C171" s="49">
-        <v>293.60662165775102</v>
+        <v>293.614522566017</v>
       </c>
       <c r="D171" s="49">
-        <v>280.52403684198401</v>
+        <v>280.52421250660399</v>
       </c>
       <c r="E171" s="49">
-        <v>351.418793065881</v>
+        <v>351.41856313445999</v>
       </c>
       <c r="F171" s="49">
-        <v>318.19680814138002</v>
+        <v>318.19679224330798</v>
       </c>
       <c r="G171" s="49">
-        <v>391.48999666747301</v>
+        <v>391.49048405720902</v>
       </c>
       <c r="H171" s="49">
-        <v>451.95851022788497</v>
+        <v>451.95840298597398</v>
       </c>
       <c r="I171" s="49">
-        <v>468.86259896367801</v>
+        <v>468.86255211264398</v>
       </c>
       <c r="J171" s="49">
-        <v>659.85603875355002</v>
+        <v>659.85744867883602</v>
       </c>
       <c r="K171" s="49">
-        <v>404.26117226027401</v>
+        <v>404.26230813441703</v>
       </c>
       <c r="L171" s="49">
-        <v>300.83381297164902</v>
+        <v>300.83403858350198</v>
       </c>
       <c r="M171" s="49">
-        <v>266.59123397104401</v>
+        <v>266.59117054240102</v>
       </c>
       <c r="N171" s="49">
-        <v>366.30522086560501</v>
+        <v>366.30559083148199</v>
       </c>
       <c r="O171" s="49">
-        <v>388.44495121834598</v>
+        <v>388.445546214346</v>
       </c>
       <c r="P171" s="50">
-        <v>-1.6222438471867884E-3</v>
+        <v>-1.6215871385969471E-3</v>
       </c>
       <c r="Q171" s="33">
-        <v>-1.6444894465484583E-2</v>
+        <v>-1.637444429985202E-2</v>
       </c>
       <c r="R171" s="33">
-        <v>-7.6986778568339798E-3</v>
+        <v>-7.6975878118634711E-3</v>
       </c>
       <c r="S171" s="33">
-        <v>-3.9456379866619207E-3</v>
+        <v>-3.9466960538244722E-3</v>
       </c>
       <c r="T171" s="33">
-        <v>6.5188204948585238E-3</v>
+        <v>6.5180259047714628E-3</v>
       </c>
       <c r="U171" s="33">
-        <v>2.7043545991767282E-3</v>
+        <v>2.7050016926137843E-3</v>
       </c>
       <c r="V171" s="33">
-        <v>1.6563910944879412E-2</v>
+        <v>1.6564207873800862E-2</v>
       </c>
       <c r="W171" s="33">
-        <v>3.4282729833196024E-2</v>
+        <v>3.4282726617945514E-2</v>
       </c>
       <c r="X171" s="33">
-        <v>3.8411617590591085E-2</v>
+        <v>3.8414098271873254E-2</v>
       </c>
       <c r="Y171" s="33">
-        <v>1.90737037259463E-2</v>
+        <v>1.9075884815397792E-2</v>
       </c>
       <c r="Z171" s="33">
-        <v>1.7481291017604539E-2</v>
+        <v>1.748229160986825E-2</v>
       </c>
       <c r="AA171" s="33">
-        <v>-9.6300963799689221E-4</v>
+        <v>-9.6296999752820689E-4</v>
       </c>
       <c r="AB171" s="33">
-        <v>9.334861948545603E-3</v>
+        <v>9.3356873861343281E-3</v>
       </c>
       <c r="AC171" s="34">
-        <v>9.7545098658826657E-3</v>
+        <v>9.7566722696202923E-3</v>
       </c>
     </row>
     <row r="172" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A172" s="1" t="s">
         <v>185</v>
       </c>
       <c r="B172" s="29">
-        <v>273.43449239956402</v>
+        <v>273.43474224895698</v>
       </c>
       <c r="C172" s="49">
-        <v>293.52541830162301</v>
+        <v>293.53143641144698</v>
       </c>
       <c r="D172" s="49">
-        <v>283.16559299036402</v>
+        <v>283.165889535389</v>
       </c>
       <c r="E172" s="49">
-        <v>357.027125475226</v>
+        <v>357.02693142057302</v>
       </c>
       <c r="F172" s="49">
-        <v>321.52911280535602</v>
+        <v>321.52872628667598</v>
       </c>
       <c r="G172" s="49">
-        <v>392.06777356173501</v>
+        <v>392.06698168393399</v>
       </c>
       <c r="H172" s="49">
-        <v>462.62628835734301</v>
+        <v>462.62634880438799</v>
       </c>
       <c r="I172" s="49">
-        <v>484.90751062495298</v>
+        <v>484.90764839575098</v>
       </c>
       <c r="J172" s="49">
-        <v>682.66571598199505</v>
+        <v>682.66891115833903</v>
       </c>
       <c r="K172" s="49">
-        <v>407.23002869850598</v>
+        <v>407.22967746595202</v>
       </c>
       <c r="L172" s="49">
-        <v>295.043425365183</v>
+        <v>295.04364572101201</v>
       </c>
       <c r="M172" s="49">
-        <v>266.39580063590898</v>
+        <v>266.39616723779898</v>
       </c>
       <c r="N172" s="49">
-        <v>372.92638841854199</v>
+        <v>372.92695778617099</v>
       </c>
       <c r="O172" s="49">
-        <v>394.243465629345</v>
+        <v>394.24372782374701</v>
       </c>
       <c r="P172" s="50">
-        <v>5.6947305731522846E-3</v>
+        <v>5.6948181850962065E-3</v>
       </c>
       <c r="Q172" s="33">
-        <v>-2.7657195082841923E-4</v>
+        <v>-2.829769925679626E-4</v>
       </c>
       <c r="R172" s="33">
-        <v>9.4165055448276469E-3</v>
+        <v>9.4169305571896178E-3</v>
       </c>
       <c r="S172" s="33">
-        <v>1.59591135135837E-2</v>
+        <v>1.5959226046824204E-2</v>
       </c>
       <c r="T172" s="33">
-        <v>1.0472464143937543E-2</v>
+        <v>1.0471299914363241E-2</v>
       </c>
       <c r="U172" s="33">
-        <v>1.4758407601223045E-3</v>
+        <v>1.4725712378764744E-3</v>
       </c>
       <c r="V172" s="33">
-        <v>2.3603445643891385E-2</v>
+        <v>2.3603822271991426E-2</v>
       </c>
       <c r="W172" s="33">
-        <v>3.4220924630667726E-2</v>
+        <v>3.4221321815550265E-2</v>
       </c>
       <c r="X172" s="33">
-        <v>3.4567657017327447E-2</v>
+        <v>3.4570288666402105E-2</v>
       </c>
       <c r="Y172" s="33">
-        <v>7.3439069639875676E-3</v>
+        <v>7.3402077607203076E-3</v>
       </c>
       <c r="Z172" s="33">
-        <v>-1.9247795150645897E-2</v>
+        <v>-1.9247798187181364E-2</v>
       </c>
       <c r="AA172" s="33">
-        <v>-7.3308237568026069E-4</v>
+        <v>-7.314694789226639E-4</v>
       </c>
       <c r="AB172" s="33">
-        <v>1.8075547864949026E-2</v>
+        <v>1.8076073967801198E-2</v>
       </c>
       <c r="AC172" s="34">
-        <v>1.4927506182824901E-2</v>
+        <v>1.4926626565571643E-2</v>
       </c>
     </row>
     <row r="173" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A173" s="1" t="s">
         <v>186</v>
       </c>
       <c r="B173" s="29">
-        <v>271.02429159408598</v>
+        <v>271.02360752880901</v>
       </c>
       <c r="C173" s="49">
-        <v>297.37918704680101</v>
+        <v>297.380622685802</v>
       </c>
       <c r="D173" s="49">
-        <v>283.24380716836401</v>
+        <v>283.24362072278302</v>
       </c>
       <c r="E173" s="49">
-        <v>360.30469626702302</v>
+        <v>360.30494861770399</v>
       </c>
       <c r="F173" s="49">
-        <v>326.53357971441199</v>
+        <v>326.53356870657598</v>
       </c>
       <c r="G173" s="49">
-        <v>409.783797399435</v>
+        <v>409.78336166204798</v>
       </c>
       <c r="H173" s="49">
-        <v>473.728537775527</v>
+        <v>473.728993128154</v>
       </c>
       <c r="I173" s="49">
-        <v>499.76445129739199</v>
+        <v>499.764485518649</v>
       </c>
       <c r="J173" s="49">
-        <v>689.21078272541001</v>
+        <v>689.20474714458203</v>
       </c>
       <c r="K173" s="49">
-        <v>414.829654276241</v>
+        <v>414.82782434578201</v>
       </c>
       <c r="L173" s="49">
-        <v>297.09381505780698</v>
+        <v>297.09317964558397</v>
       </c>
       <c r="M173" s="49">
-        <v>268.44344620376199</v>
+        <v>268.44334262646697</v>
       </c>
       <c r="N173" s="49">
-        <v>360.63755953912801</v>
+        <v>360.63624302603301</v>
       </c>
       <c r="O173" s="49">
-        <v>399.66481964812698</v>
+        <v>399.66370208910701</v>
       </c>
       <c r="P173" s="50">
-        <v>-8.8145456131996092E-3</v>
+        <v>-8.8179530527714434E-3</v>
       </c>
       <c r="Q173" s="33">
-        <v>1.3129250500608869E-2</v>
+        <v>1.3113369802611352E-2</v>
       </c>
       <c r="R173" s="33">
-        <v>2.7621356526408292E-4</v>
+        <v>2.7450759525304846E-4</v>
       </c>
       <c r="S173" s="33">
-        <v>9.1801730398897163E-3</v>
+        <v>9.1814283703699484E-3</v>
       </c>
       <c r="T173" s="33">
-        <v>1.5564584075736576E-2</v>
+        <v>1.5565770678411139E-2</v>
       </c>
       <c r="U173" s="33">
-        <v>4.5186126053561981E-2</v>
+        <v>4.5187125684549745E-2</v>
       </c>
       <c r="V173" s="33">
-        <v>2.3998310726363936E-2</v>
+        <v>2.3999161207440389E-2</v>
       </c>
       <c r="W173" s="33">
-        <v>3.0638710159987426E-2</v>
+        <v>3.0638487910120249E-2</v>
       </c>
       <c r="X173" s="33">
-        <v>9.5875134640386328E-3</v>
+        <v>9.5739470179667663E-3</v>
       </c>
       <c r="Y173" s="33">
-        <v>1.866175144800386E-2</v>
+        <v>1.8658136428343353E-2</v>
       </c>
       <c r="Z173" s="33">
-        <v>6.9494505430383047E-3</v>
+        <v>6.9465448732624058E-3</v>
       </c>
       <c r="AA173" s="33">
-        <v>7.6864784015555632E-3</v>
+        <v>7.684702861511461E-3</v>
       </c>
       <c r="AB173" s="33">
-        <v>-3.2952425092594995E-2</v>
+        <v>-3.2957431753124267E-2</v>
       </c>
       <c r="AC173" s="34">
-        <v>1.3751284400180586E-2</v>
+        <v>1.374777550749795E-2</v>
       </c>
     </row>
     <row r="174" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A174" s="1" t="s">
         <v>187</v>
       </c>
       <c r="B174" s="29">
-        <v>269.877402816146</v>
+        <v>269.87741006477</v>
       </c>
       <c r="C174" s="49">
-        <v>300.75730996632802</v>
+        <v>300.73221166936901</v>
       </c>
       <c r="D174" s="49">
-        <v>287.82234374905897</v>
+        <v>287.82142083917802</v>
       </c>
       <c r="E174" s="49">
-        <v>367.33726324423901</v>
+        <v>367.33788764723698</v>
       </c>
       <c r="F174" s="49">
-        <v>332.341698201052</v>
+        <v>332.34238567907602</v>
       </c>
       <c r="G174" s="49">
-        <v>412.642294758052</v>
+        <v>412.643257026166</v>
       </c>
       <c r="H174" s="49">
-        <v>483.87229754034797</v>
+        <v>483.87193717012298</v>
       </c>
       <c r="I174" s="49">
-        <v>509.83912117723997</v>
+        <v>509.83897708060499</v>
       </c>
       <c r="J174" s="49">
-        <v>698.65777690226298</v>
+        <v>698.65601952344002</v>
       </c>
       <c r="K174" s="49">
-        <v>419.43862815824599</v>
+        <v>419.43855972619298</v>
       </c>
       <c r="L174" s="49">
-        <v>298.494669762196</v>
+        <v>298.49474678935599</v>
       </c>
       <c r="M174" s="49">
-        <v>268.78904284170397</v>
+        <v>268.78871150561599</v>
       </c>
       <c r="N174" s="49">
-        <v>369.00724546165299</v>
+        <v>369.00767648248399</v>
       </c>
       <c r="O174" s="49">
-        <v>404.887847455496</v>
+        <v>404.88680734787499</v>
       </c>
       <c r="P174" s="50">
-        <v>-4.2316825963987226E-3</v>
+        <v>-4.2291425255903681E-3</v>
       </c>
       <c r="Q174" s="33">
-        <v>1.1359648108108411E-2</v>
+        <v>1.1270367764036004E-2</v>
       </c>
       <c r="R174" s="33">
-        <v>1.6164648492997369E-2</v>
+        <v>1.6162059024359854E-2</v>
       </c>
       <c r="S174" s="33">
-        <v>1.9518388325430402E-2</v>
+        <v>1.9519407259085853E-2</v>
       </c>
       <c r="T174" s="33">
-        <v>1.7787201217466908E-2</v>
+        <v>1.7789340910673301E-2</v>
       </c>
       <c r="U174" s="33">
-        <v>6.9756231865620855E-3</v>
+        <v>6.9790421761355415E-3</v>
       </c>
       <c r="V174" s="33">
-        <v>2.1412600162221018E-2</v>
+        <v>2.1410857661450011E-2</v>
       </c>
       <c r="W174" s="33">
-        <v>2.0158836535279834E-2</v>
+        <v>2.0158478351059328E-2</v>
       </c>
       <c r="X174" s="33">
-        <v>1.3706973851302484E-2</v>
+        <v>1.3713301334639993E-2</v>
       </c>
       <c r="Y174" s="33">
-        <v>1.1110521715344435E-2</v>
+        <v>1.1114817063398563E-2</v>
       </c>
       <c r="Z174" s="33">
-        <v>4.7151930918400975E-3</v>
+        <v>4.717601209977218E-3</v>
       </c>
       <c r="AA174" s="33">
-        <v>1.2874094816963666E-3</v>
+        <v>1.2865615357411375E-3</v>
       </c>
       <c r="AB174" s="33">
-        <v>2.3208026177919283E-2</v>
+        <v>2.3212956596396994E-2</v>
       </c>
       <c r="AC174" s="34">
-        <v>1.3068520296501074E-2</v>
+        <v>1.3068750630757631E-2</v>
       </c>
     </row>
     <row r="175" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A175" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B175" s="29">
-        <v>271.80509772280197</v>
+        <v>271.80570241731402</v>
       </c>
       <c r="C175" s="49">
-        <v>304.29671754951801</v>
+        <v>304.31470880860297</v>
       </c>
       <c r="D175" s="49">
-        <v>292.464368151869</v>
+        <v>292.465429587583</v>
       </c>
       <c r="E175" s="49">
-        <v>369.81736437009198</v>
+        <v>369.81682578482599</v>
       </c>
       <c r="F175" s="49">
-        <v>332.94760408284498</v>
+        <v>332.94762925667698</v>
       </c>
       <c r="G175" s="49">
-        <v>419.93503235049099</v>
+        <v>419.93610362960402</v>
       </c>
       <c r="H175" s="49">
-        <v>488.374897064582</v>
+        <v>488.37469135824398</v>
       </c>
       <c r="I175" s="49">
-        <v>513.72926191431304</v>
+        <v>513.72903894087801</v>
       </c>
       <c r="J175" s="49">
-        <v>706.77207292183402</v>
+        <v>706.77880283948502</v>
       </c>
       <c r="K175" s="49">
-        <v>422.82365767906902</v>
+        <v>422.82734162418598</v>
       </c>
       <c r="L175" s="49">
-        <v>299.74937465285302</v>
+        <v>299.74976350336999</v>
       </c>
       <c r="M175" s="49">
-        <v>271.72521030920302</v>
+        <v>271.72497702278503</v>
       </c>
       <c r="N175" s="49">
-        <v>374.749887376186</v>
+        <v>374.75025601270102</v>
       </c>
       <c r="O175" s="49">
-        <v>409.43510818629898</v>
+        <v>409.43826015519898</v>
       </c>
       <c r="P175" s="50">
-        <v>7.142854075741889E-3</v>
+        <v>7.1450676515727451E-3</v>
       </c>
       <c r="Q175" s="33">
-        <v>1.1768317729621502E-2</v>
+        <v>1.1912582025541907E-2</v>
       </c>
       <c r="R175" s="33">
-        <v>1.6128089092545261E-2</v>
+        <v>1.6135035171686685E-2</v>
       </c>
       <c r="S175" s="33">
-        <v>6.7515642272424348E-3</v>
+        <v>6.7483867603921333E-3</v>
       </c>
       <c r="T175" s="33">
-        <v>1.8231413183260603E-3</v>
+        <v>1.8211447100382472E-3</v>
       </c>
       <c r="U175" s="33">
-        <v>1.7673267343365717E-2</v>
+        <v>1.767349030733234E-2</v>
       </c>
       <c r="V175" s="33">
-        <v>9.3053467766639475E-3</v>
+        <v>9.3056733450072038E-3</v>
       </c>
       <c r="W175" s="33">
-        <v>7.6301338510285088E-3</v>
+        <v>7.6299812983071646E-3</v>
       </c>
       <c r="X175" s="33">
-        <v>1.1614121087363483E-2</v>
+        <v>1.162629833431561E-2</v>
       </c>
       <c r="Y175" s="33">
-        <v>8.0703809653552838E-3</v>
+        <v>8.0793284723397196E-3</v>
       </c>
       <c r="Z175" s="33">
-        <v>4.2034415276379633E-3</v>
+        <v>4.2044850956779456E-3</v>
       </c>
       <c r="AA175" s="33">
-        <v>1.0923687351452882E-2</v>
+        <v>1.0924065600529165E-2</v>
       </c>
       <c r="AB175" s="33">
-        <v>1.556240964143818E-2</v>
+        <v>1.5562222404036152E-2</v>
       </c>
       <c r="AC175" s="34">
-        <v>1.1230914336846753E-2</v>
+        <v>1.1241296887733343E-2</v>
       </c>
     </row>
     <row r="176" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A176" s="1" t="s">
         <v>189</v>
       </c>
       <c r="B176" s="29">
-        <v>273.29824499722997</v>
+        <v>273.29866444200798</v>
       </c>
       <c r="C176" s="49">
-        <v>305.39542559702198</v>
+        <v>305.41823335211097</v>
       </c>
       <c r="D176" s="49">
-        <v>293.74245828621099</v>
+        <v>293.742914105556</v>
       </c>
       <c r="E176" s="49">
-        <v>374.411425872341</v>
+        <v>374.41007276811803</v>
       </c>
       <c r="F176" s="49">
-        <v>334.97673052470299</v>
+        <v>334.975701951291</v>
       </c>
       <c r="G176" s="49">
-        <v>431.38273719659702</v>
+        <v>431.382621832464</v>
       </c>
       <c r="H176" s="49">
-        <v>494.72588863293203</v>
+        <v>494.72553025117998</v>
       </c>
       <c r="I176" s="49">
-        <v>518.14581383084601</v>
+        <v>518.14613455012102</v>
       </c>
       <c r="J176" s="49">
-        <v>707.81931561410397</v>
+        <v>707.82625941934896</v>
       </c>
       <c r="K176" s="49">
-        <v>425.02181532145698</v>
+        <v>425.02161586596998</v>
       </c>
       <c r="L176" s="49">
-        <v>302.02369979649001</v>
+        <v>302.02428683138999</v>
       </c>
       <c r="M176" s="49">
-        <v>272.10176534822102</v>
+        <v>272.10249643592198</v>
       </c>
       <c r="N176" s="49">
-        <v>375.93853321576802</v>
+        <v>375.93883603407801</v>
       </c>
       <c r="O176" s="49">
-        <v>412.05695669955901</v>
+        <v>412.057726807427</v>
       </c>
       <c r="P176" s="50">
-        <v>5.4934483824538027E-3</v>
+        <v>5.4927546089587054E-3</v>
       </c>
       <c r="Q176" s="33">
-        <v>3.6106470564380988E-3</v>
+        <v>3.6262609448893812E-3</v>
       </c>
       <c r="R176" s="33">
-        <v>4.3700712754120019E-3</v>
+        <v>4.3679846871966799E-3</v>
       </c>
       <c r="S176" s="33">
-        <v>1.2422514313447763E-2</v>
+        <v>1.2420329912097072E-2</v>
       </c>
       <c r="T176" s="33">
-        <v>6.094431727321048E-3</v>
+        <v>6.0912663626462304E-3</v>
       </c>
       <c r="U176" s="33">
-        <v>2.7260656921215043E-2</v>
+        <v>2.72577616068852E-2</v>
       </c>
       <c r="V176" s="33">
-        <v>1.3004336640812575E-2</v>
+        <v>1.3004029498894232E-2</v>
       </c>
       <c r="W176" s="33">
-        <v>8.5970417571223923E-3</v>
+        <v>8.5981038143170263E-3</v>
       </c>
       <c r="X176" s="33">
-        <v>1.481726192067212E-3</v>
+        <v>1.4820147062359901E-3</v>
       </c>
       <c r="Y176" s="33">
-        <v>5.1987574547127657E-3</v>
+        <v>5.1895277948565965E-3</v>
       </c>
       <c r="Z176" s="33">
-        <v>7.5874224801000256E-3</v>
+        <v>7.5880738034157513E-3</v>
       </c>
       <c r="AA176" s="33">
-        <v>1.3857935323318138E-3</v>
+        <v>1.3893438036993722E-3</v>
       </c>
       <c r="AB176" s="33">
-        <v>3.1718377499838635E-3</v>
+        <v>3.1716589977104359E-3</v>
       </c>
       <c r="AC176" s="34">
-        <v>6.4035752206843544E-3</v>
+        <v>6.3977085366548891E-3</v>
       </c>
     </row>
     <row r="177" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A177" s="1" t="s">
         <v>190</v>
       </c>
       <c r="B177" s="29">
-        <v>269.58215522800799</v>
+        <v>269.58093373354598</v>
       </c>
       <c r="C177" s="49">
-        <v>304.353677021875</v>
+        <v>304.32651376425099</v>
       </c>
       <c r="D177" s="49">
-        <v>296.96900030512302</v>
+        <v>296.968473887095</v>
       </c>
       <c r="E177" s="49">
-        <v>378.35828660660002</v>
+        <v>378.359990432541</v>
       </c>
       <c r="F177" s="49">
-        <v>340.777313062301</v>
+        <v>340.77690475568102</v>
       </c>
       <c r="G177" s="49">
-        <v>432.75335238615202</v>
+        <v>432.74620779879803</v>
       </c>
       <c r="H177" s="49">
-        <v>503.638760442847</v>
+        <v>503.640399000851</v>
       </c>
       <c r="I177" s="49">
-        <v>517.68420851362498</v>
+        <v>517.68476291755996</v>
       </c>
       <c r="J177" s="49">
-        <v>723.33857126974499</v>
+        <v>723.32174871972495</v>
       </c>
       <c r="K177" s="49">
-        <v>437.08826376815</v>
+        <v>437.08280333718898</v>
       </c>
       <c r="L177" s="49">
-        <v>300.05033076139398</v>
+        <v>300.04884058062902</v>
       </c>
       <c r="M177" s="49">
-        <v>276.381638742907</v>
+        <v>276.38248396451502</v>
       </c>
       <c r="N177" s="49">
-        <v>373.78126805608298</v>
+        <v>373.78045513082202</v>
       </c>
       <c r="O177" s="49">
-        <v>415.51627941610701</v>
+        <v>415.511978674337</v>
       </c>
       <c r="P177" s="50">
-        <v>-1.3597195873905621E-2</v>
+        <v>-1.3603179203427351E-2</v>
       </c>
       <c r="Q177" s="33">
-        <v>-3.4111466244475253E-3</v>
+        <v>-3.5745069175400213E-3</v>
       </c>
       <c r="R177" s="33">
-        <v>1.098425483921095E-2</v>
+        <v>1.0980893926789026E-2</v>
       </c>
       <c r="S177" s="33">
-        <v>1.0541507180405141E-2</v>
+        <v>1.0549709934938756E-2</v>
       </c>
       <c r="T177" s="33">
-        <v>1.7316374568800752E-2</v>
+        <v>1.7318279417274152E-2</v>
       </c>
       <c r="U177" s="33">
-        <v>3.1772601714712412E-3</v>
+        <v>3.1609663841849489E-3</v>
       </c>
       <c r="V177" s="33">
-        <v>1.8015778059530696E-2</v>
+        <v>1.8019827570137315E-2</v>
       </c>
       <c r="W177" s="33">
-        <v>-8.9087917898666991E-4</v>
+        <v>-8.9042762610136439E-4</v>
       </c>
       <c r="X177" s="33">
-        <v>2.1925448081586252E-2</v>
+        <v>2.1891656454067432E-2</v>
       </c>
       <c r="Y177" s="33">
-        <v>2.8390186130956119E-2</v>
+        <v>2.837782131773392E-2</v>
       </c>
       <c r="Z177" s="33">
-        <v>-6.5338218041356422E-3</v>
+        <v>-6.5406867490221954E-3</v>
       </c>
       <c r="AA177" s="33">
-        <v>1.5728943872189927E-2</v>
+        <v>1.5729321063399082E-2</v>
       </c>
       <c r="AB177" s="33">
-        <v>-5.7383454184167793E-3</v>
+        <v>-5.7413086820866654E-3</v>
       </c>
       <c r="AC177" s="34">
-        <v>8.3952537635962887E-3</v>
+        <v>8.3829319102279864E-3</v>
       </c>
     </row>
     <row r="178" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A178" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B178" s="29">
-        <v>273.16302439081602</v>
+        <v>273.16269113463801</v>
       </c>
       <c r="C178" s="49">
-        <v>307.73118874707399</v>
+        <v>307.708916822991</v>
       </c>
       <c r="D178" s="49">
-        <v>299.81291101127499</v>
+        <v>299.811019482706</v>
       </c>
       <c r="E178" s="49">
-        <v>382.83778715061402</v>
+        <v>382.83826607412198</v>
       </c>
       <c r="F178" s="49">
-        <v>344.47197292132302</v>
+        <v>344.474031534321</v>
       </c>
       <c r="G178" s="49">
-        <v>434.273691888717</v>
+        <v>434.28339653329499</v>
       </c>
       <c r="H178" s="49">
-        <v>500.98092580978101</v>
+        <v>500.979929168034</v>
       </c>
       <c r="I178" s="49">
-        <v>520.72878478354403</v>
+        <v>520.72778728313097</v>
       </c>
       <c r="J178" s="49">
-        <v>707.28362851165605</v>
+        <v>707.27630254728899</v>
       </c>
       <c r="K178" s="49">
-        <v>438.56242346336199</v>
+        <v>438.56096909959501</v>
       </c>
       <c r="L178" s="49">
-        <v>303.09460795394898</v>
+        <v>303.09493580713701</v>
       </c>
       <c r="M178" s="49">
-        <v>273.55556179003401</v>
+        <v>273.55319565890801</v>
       </c>
       <c r="N178" s="49">
-        <v>383.44422106831502</v>
+        <v>383.44434943593598</v>
       </c>
       <c r="O178" s="49">
-        <v>416.76721563582203</v>
+        <v>416.76412215333397</v>
       </c>
       <c r="P178" s="50">
-        <v>1.3283034849912001E-2</v>
+        <v>1.3286389921893571E-2</v>
       </c>
       <c r="Q178" s="33">
-        <v>1.1097325185120743E-2</v>
+        <v>1.1114388348562487E-2</v>
       </c>
       <c r="R178" s="33">
-        <v>9.576456476029449E-3</v>
+        <v>9.5718766319004001E-3</v>
       </c>
       <c r="S178" s="33">
-        <v>1.183930867271199E-2</v>
+        <v>1.1836017958614997E-2</v>
       </c>
       <c r="T178" s="33">
-        <v>1.0841859822829703E-2</v>
+        <v>1.0849111917636156E-2</v>
       </c>
       <c r="U178" s="33">
-        <v>3.513177874144624E-3</v>
+        <v>3.5521714732429377E-3</v>
       </c>
       <c r="V178" s="33">
-        <v>-5.2772638681124473E-3</v>
+        <v>-5.2824790030644442E-3</v>
       </c>
       <c r="W178" s="33">
-        <v>5.8811457252301302E-3</v>
+        <v>5.8781416482516224E-3</v>
       </c>
       <c r="X178" s="33">
-        <v>-2.2195612671264242E-2</v>
+        <v>-2.2182999751958699E-2</v>
       </c>
       <c r="Y178" s="33">
-        <v>3.3726819441528555E-3</v>
+        <v>3.3818895438577634E-3</v>
       </c>
       <c r="Z178" s="33">
-        <v>1.0145888474210274E-2</v>
+        <v>1.0151997990105244E-2</v>
       </c>
       <c r="AA178" s="33">
-        <v>-1.022527026660347E-2</v>
+        <v>-1.0236858230025403E-2</v>
       </c>
       <c r="AB178" s="33">
-        <v>2.5851892103865959E-2</v>
+        <v>2.5854466632643014E-2</v>
       </c>
       <c r="AC178" s="34">
-        <v>3.0105588678086548E-3</v>
+        <v>3.0134955025649113E-3</v>
       </c>
     </row>
     <row r="179" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A179" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B179" s="29">
-        <v>279.05524546158802</v>
+        <v>279.05649014989098</v>
       </c>
       <c r="C179" s="49">
-        <v>305.82861326423</v>
+        <v>305.85922754216301</v>
       </c>
       <c r="D179" s="49">
-        <v>300.714257339364</v>
+        <v>300.71656332036099</v>
       </c>
       <c r="E179" s="49">
-        <v>388.44691653171799</v>
+        <v>388.44722083201202</v>
       </c>
       <c r="F179" s="49">
-        <v>348.411658362509</v>
+        <v>348.41208720400402</v>
       </c>
       <c r="G179" s="49">
-        <v>436.01528824531601</v>
+        <v>436.01153875620003</v>
       </c>
       <c r="H179" s="49">
-        <v>507.13291791194303</v>
+        <v>507.13237386909401</v>
       </c>
       <c r="I179" s="49">
-        <v>524.34155946671206</v>
+        <v>524.341653436054</v>
       </c>
       <c r="J179" s="49">
-        <v>702.56921658174304</v>
+        <v>702.59428858055196</v>
       </c>
       <c r="K179" s="49">
-        <v>442.83159066299601</v>
+        <v>442.840093448044</v>
       </c>
       <c r="L179" s="49">
-        <v>307.96739265815398</v>
+        <v>307.96809135488002</v>
       </c>
       <c r="M179" s="49">
-        <v>276.82997854167201</v>
+        <v>276.83054862351599</v>
       </c>
       <c r="N179" s="49">
-        <v>383.29126316703298</v>
+        <v>383.29138591019</v>
       </c>
       <c r="O179" s="49">
-        <v>419.90991895280803</v>
+        <v>419.91674723680501</v>
       </c>
       <c r="P179" s="50">
-        <v>2.1570346440233923E-2</v>
+        <v>2.1576149329807226E-2</v>
       </c>
       <c r="Q179" s="33">
-        <v>-6.1825890660947014E-3</v>
+        <v>-6.0111656819227255E-3</v>
       </c>
       <c r="R179" s="33">
-        <v>3.0063626181031644E-3</v>
+        <v>3.0203821034244793E-3</v>
       </c>
       <c r="S179" s="33">
-        <v>1.4651451788110004E-2</v>
+        <v>1.4650977331519099E-2</v>
       </c>
       <c r="T179" s="33">
-        <v>1.1436882390678083E-2</v>
+        <v>1.143208285438102E-2</v>
       </c>
       <c r="U179" s="33">
-        <v>4.0103657880461441E-3</v>
+        <v>3.9792960925977283E-3</v>
       </c>
       <c r="V179" s="33">
-        <v>1.2279892876595921E-2</v>
+        <v>1.2280820733232334E-2</v>
       </c>
       <c r="W179" s="33">
-        <v>6.9379200626862314E-3</v>
+        <v>6.9400293995798279E-3</v>
       </c>
       <c r="X179" s="33">
-        <v>-6.6655182445458649E-3</v>
+        <v>-6.6197806286942829E-3</v>
       </c>
       <c r="Y179" s="33">
-        <v>9.7344573343061125E-3</v>
+        <v>9.7571937540050779E-3</v>
       </c>
       <c r="Z179" s="33">
-        <v>1.6076777931151254E-2</v>
+        <v>1.6077984063857409E-2</v>
       </c>
       <c r="AA179" s="33">
-        <v>1.1969841630020461E-2</v>
+        <v>1.1980678773332532E-2</v>
       </c>
       <c r="AB179" s="33">
-        <v>-3.9890521978891424E-4</v>
+        <v>-3.9891975451189499E-4</v>
       </c>
       <c r="AC179" s="34">
-        <v>7.5406682653564872E-3</v>
+        <v>7.5645309082319478E-3</v>
       </c>
     </row>
     <row r="180" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A180" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B180" s="29">
-        <v>273.28859429116898</v>
+        <v>273.29046423992702</v>
       </c>
       <c r="C180" s="49">
-        <v>310.82190556959802</v>
+        <v>310.860057932892</v>
       </c>
       <c r="D180" s="49">
-        <v>305.71642027032601</v>
+        <v>305.71722327231703</v>
       </c>
       <c r="E180" s="49">
-        <v>391.40263053080901</v>
+        <v>391.39793438547099</v>
       </c>
       <c r="F180" s="49">
-        <v>352.68806978937698</v>
+        <v>352.68475589041202</v>
       </c>
       <c r="G180" s="49">
-        <v>441.058007774852</v>
+        <v>441.062133588932</v>
       </c>
       <c r="H180" s="49">
-        <v>510.20288833006202</v>
+        <v>510.20208937330801</v>
       </c>
       <c r="I180" s="49">
-        <v>524.31805646027999</v>
+        <v>524.31794241304306</v>
       </c>
       <c r="J180" s="49">
-        <v>704.52207243095597</v>
+        <v>704.53569152744603</v>
       </c>
       <c r="K180" s="49">
-        <v>444.80592752664</v>
+        <v>444.81422925778401</v>
       </c>
       <c r="L180" s="49">
-        <v>311.75623761622597</v>
+        <v>311.757320065236</v>
       </c>
       <c r="M180" s="49">
-        <v>278.94512039196002</v>
+        <v>278.94653063014601</v>
       </c>
       <c r="N180" s="49">
-        <v>384.16373498440402</v>
+        <v>384.16408259017697</v>
       </c>
       <c r="O180" s="49">
-        <v>423.03810491055998</v>
+        <v>423.04974031535397</v>
       </c>
       <c r="P180" s="50">
-        <v>-2.0664908702505702E-2</v>
+        <v>-2.0662575906644665E-2</v>
       </c>
       <c r="Q180" s="33">
-        <v>1.6327093309133511E-2</v>
+        <v>1.6350104690039613E-2</v>
       </c>
       <c r="R180" s="33">
-        <v>1.6634272598910815E-2</v>
+        <v>1.6629147050436055E-2</v>
       </c>
       <c r="S180" s="33">
-        <v>7.6090551200183043E-3</v>
+        <v>7.5961762505054597E-3</v>
       </c>
       <c r="T180" s="33">
-        <v>1.2274019322334295E-2</v>
+        <v>1.2263261934154057E-2</v>
       </c>
       <c r="U180" s="33">
-        <v>1.1565464940070713E-2</v>
+        <v>1.1583626541489478E-2</v>
       </c>
       <c r="V180" s="33">
-        <v>6.053581437306832E-3</v>
+        <v>6.0530852739573149E-3</v>
       </c>
       <c r="W180" s="33">
-        <v>-4.4823848134312172E-5</v>
+        <v>-4.5220559639957969E-5</v>
       </c>
       <c r="X180" s="33">
-        <v>2.7795921072577556E-3</v>
+        <v>2.76319204190556E-3</v>
       </c>
       <c r="Y180" s="33">
-        <v>4.4584372598353017E-3</v>
+        <v>4.4578976451048469E-3</v>
       </c>
       <c r="Z180" s="33">
-        <v>1.2302747136212711E-2</v>
+        <v>1.2303965302657094E-2</v>
       </c>
       <c r="AA180" s="33">
-        <v>7.6405809133479607E-3</v>
+        <v>7.6436000909267943E-3</v>
       </c>
       <c r="AB180" s="33">
-        <v>2.2762632525512583E-3</v>
+        <v>2.2768491859388451E-3</v>
       </c>
       <c r="AC180" s="34">
-        <v>7.4496595973565505E-3</v>
+        <v>7.4609862530254922E-3</v>
       </c>
     </row>
     <row r="181" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A181" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B181" s="29">
-        <v>280.61391974007603</v>
+        <v>280.60985340493602</v>
       </c>
       <c r="C181" s="49">
-        <v>316.53388474300601</v>
+        <v>316.46710937320597</v>
       </c>
       <c r="D181" s="49">
-        <v>305.72655998281499</v>
+        <v>305.72525281422901</v>
       </c>
       <c r="E181" s="49">
-        <v>395.55253867885301</v>
+        <v>395.55711080293702</v>
       </c>
       <c r="F181" s="49">
-        <v>357.01395754448703</v>
+        <v>357.01399829612598</v>
       </c>
       <c r="G181" s="49">
-        <v>443.321645504706</v>
+        <v>443.308777673191</v>
       </c>
       <c r="H181" s="49">
-        <v>513.79840706380401</v>
+        <v>513.80182394740496</v>
       </c>
       <c r="I181" s="49">
-        <v>527.12776916429698</v>
+        <v>527.12978323656102</v>
       </c>
       <c r="J181" s="49">
-        <v>715.55175384708605</v>
+        <v>715.50884629430595</v>
       </c>
       <c r="K181" s="49">
-        <v>449.95854099206002</v>
+        <v>449.932009911671</v>
       </c>
       <c r="L181" s="49">
-        <v>317.75363855591502</v>
+        <v>317.750942783303</v>
       </c>
       <c r="M181" s="49">
-        <v>277.16167847554601</v>
+        <v>277.16321236217101</v>
       </c>
       <c r="N181" s="49">
-        <v>402.496813297502</v>
+        <v>402.49883035735797</v>
       </c>
       <c r="O181" s="49">
-        <v>425.54757888309598</v>
+        <v>425.52193557992302</v>
       </c>
       <c r="P181" s="50">
-        <v>2.6804358476455237E-2</v>
+        <v>2.6782453553092722E-2</v>
       </c>
       <c r="Q181" s="33">
-        <v>1.8377016133854784E-2</v>
+        <v>1.8037220598872805E-2</v>
       </c>
       <c r="R181" s="33">
-        <v>3.3167052263749497E-5</v>
+        <v>2.6264604349179876E-5</v>
       </c>
       <c r="S181" s="33">
-        <v>1.0602657785963254E-2</v>
+        <v>1.0626464914783806E-2</v>
       </c>
       <c r="T181" s="33">
-        <v>1.2265477983685269E-2</v>
+        <v>1.2275104986559704E-2</v>
       </c>
       <c r="U181" s="33">
-        <v>5.132290288241359E-3</v>
+        <v>5.093713364096919E-3</v>
       </c>
       <c r="V181" s="33">
-        <v>7.0472332007183169E-3</v>
+        <v>7.0555073157747561E-3</v>
       </c>
       <c r="W181" s="33">
-        <v>5.3587944748376692E-3</v>
+        <v>5.362854474476153E-3</v>
       </c>
       <c r="X181" s="33">
-        <v>1.5655551256289479E-2</v>
+        <v>1.5575016140161546E-2</v>
       </c>
       <c r="Y181" s="33">
-        <v>1.1583958635783764E-2</v>
+        <v>1.1505433768219442E-2</v>
       </c>
       <c r="Z181" s="33">
-        <v>1.9237468945438874E-2</v>
+        <v>1.9225283040067209E-2</v>
       </c>
       <c r="AA181" s="33">
-        <v>-6.3935225463274126E-3</v>
+        <v>-6.3930469540038892E-3</v>
       </c>
       <c r="AB181" s="33">
-        <v>4.7722043086243504E-2</v>
+        <v>4.7726345585358487E-2</v>
       </c>
       <c r="AC181" s="34">
-        <v>5.9320282107129252E-3</v>
+        <v>5.8437460869877889E-3</v>
       </c>
     </row>
     <row r="182" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A182" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B182" s="29">
-        <v>277.85981016931697</v>
+        <v>277.859980171345</v>
       </c>
       <c r="C182" s="49">
-        <v>314.16993978390798</v>
+        <v>314.15961644051998</v>
       </c>
       <c r="D182" s="49">
-        <v>308.85771001252698</v>
+        <v>308.85455737277698</v>
       </c>
       <c r="E182" s="49">
-        <v>400.05849616135202</v>
+        <v>400.05885979422402</v>
       </c>
       <c r="F182" s="49">
-        <v>359.32627566644402</v>
+        <v>359.32987846136098</v>
       </c>
       <c r="G182" s="49">
-        <v>445.41470384729598</v>
+        <v>445.42670326430101</v>
       </c>
       <c r="H182" s="49">
-        <v>514.04098555615303</v>
+        <v>514.03949941860503</v>
       </c>
       <c r="I182" s="49">
-        <v>525.27385272982599</v>
+        <v>525.27157155358805</v>
       </c>
       <c r="J182" s="49">
-        <v>693.54137125649402</v>
+        <v>693.51576567306597</v>
       </c>
       <c r="K182" s="49">
-        <v>449.28725145623901</v>
+        <v>449.29325563368701</v>
       </c>
       <c r="L182" s="49">
-        <v>315.654279968303</v>
+        <v>315.65465712801199</v>
       </c>
       <c r="M182" s="49">
-        <v>282.036995259403</v>
+        <v>282.031978496048</v>
       </c>
       <c r="N182" s="49">
-        <v>391.34540312600598</v>
+        <v>391.340416581677</v>
       </c>
       <c r="O182" s="49">
-        <v>426.15161400087101</v>
+        <v>426.15475574444201</v>
       </c>
       <c r="P182" s="50">
-        <v>-9.8145864371592673E-3</v>
+        <v>-9.7996317671097399E-3</v>
       </c>
       <c r="Q182" s="33">
-        <v>-7.468220854198071E-3</v>
+        <v>-7.2914146979008443E-3</v>
       </c>
       <c r="R182" s="33">
-        <v>1.0241668338818899E-2</v>
+        <v>1.0235675757048091E-2</v>
       </c>
       <c r="S182" s="33">
-        <v>1.139155242827905E-2</v>
+        <v>1.1380781354553227E-2</v>
       </c>
       <c r="T182" s="33">
-        <v>6.4768283510845404E-3</v>
+        <v>6.4868049328252742E-3</v>
       </c>
       <c r="U182" s="33">
-        <v>4.7213087017374811E-3</v>
+        <v>4.7775403912064807E-3</v>
       </c>
       <c r="V182" s="33">
-        <v>4.721277625894249E-4</v>
+        <v>4.6258199197124483E-4</v>
       </c>
       <c r="W182" s="33">
-        <v>-3.5170153099886026E-3</v>
+        <v>-3.5251502420592384E-3</v>
       </c>
       <c r="X182" s="33">
-        <v>-3.0760014872796559E-2</v>
+        <v>-3.0737678136537938E-2</v>
       </c>
       <c r="Y182" s="33">
-        <v>-1.4918919737382241E-3</v>
+        <v>-1.4196684474825361E-3</v>
       </c>
       <c r="Z182" s="33">
-        <v>-6.6068750531163012E-3</v>
+        <v>-6.5972602218858922E-3</v>
       </c>
       <c r="AA182" s="33">
-        <v>1.7590154637078248E-2</v>
+        <v>1.7566422658988889E-2</v>
       </c>
       <c r="AB182" s="33">
-        <v>-2.7705586238402247E-2</v>
+        <v>-2.7722847705604514E-2</v>
       </c>
       <c r="AC182" s="34">
-        <v>1.4194302770100808E-3</v>
+        <v>1.4871622626375647E-3</v>
       </c>
     </row>
     <row r="183" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A183" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B183" s="29">
-        <v>274.35557003993102</v>
+        <v>274.35767828907001</v>
       </c>
       <c r="C183" s="49">
-        <v>323.919922830399</v>
+        <v>323.96421508779099</v>
       </c>
       <c r="D183" s="49">
-        <v>313.43797753644799</v>
+        <v>313.44237711599197</v>
       </c>
       <c r="E183" s="49">
-        <v>407.08376393480899</v>
+        <v>407.084835434323</v>
       </c>
       <c r="F183" s="49">
-        <v>363.16129156285501</v>
+        <v>363.16220598664103</v>
       </c>
       <c r="G183" s="49">
-        <v>448.79344922896399</v>
+        <v>448.78642154282898</v>
       </c>
       <c r="H183" s="49">
-        <v>511.11770752236703</v>
+        <v>511.11576580643799</v>
       </c>
       <c r="I183" s="49">
-        <v>522.52130406979495</v>
+        <v>522.52163747858799</v>
       </c>
       <c r="J183" s="49">
-        <v>698.14939800915204</v>
+        <v>698.21196462053297</v>
       </c>
       <c r="K183" s="49">
-        <v>451.31555755213901</v>
+        <v>451.33128985433399</v>
       </c>
       <c r="L183" s="49">
-        <v>318.42276302725401</v>
+        <v>318.42417241957799</v>
       </c>
       <c r="M183" s="49">
-        <v>282.73009483172501</v>
+        <v>282.73176068409498</v>
       </c>
       <c r="N183" s="49">
-        <v>399.638233672789</v>
+        <v>399.63787650850099</v>
       </c>
       <c r="O183" s="49">
-        <v>428.74051407509501</v>
+        <v>428.75377308118402</v>
       </c>
       <c r="P183" s="50">
-        <v>-1.2611540068535265E-2</v>
+        <v>-1.2604556727151772E-2</v>
       </c>
       <c r="Q183" s="33">
-        <v>3.1034105469152307E-2</v>
+        <v>3.1208971918029071E-2</v>
       </c>
       <c r="R183" s="33">
-        <v>1.4829701106490845E-2</v>
+        <v>1.485430482956307E-2</v>
       </c>
       <c r="S183" s="33">
-        <v>1.7560601364215334E-2</v>
+        <v>1.7562354808772218E-2</v>
       </c>
       <c r="T183" s="33">
-        <v>1.0672795606995855E-2</v>
+        <v>1.0665206972740426E-2</v>
       </c>
       <c r="U183" s="33">
-        <v>7.5856170720991489E-3</v>
+        <v>7.5426961471019016E-3</v>
       </c>
       <c r="V183" s="33">
-        <v>-5.6868578886238863E-3</v>
+        <v>-5.6877606010313775E-3</v>
       </c>
       <c r="W183" s="33">
-        <v>-5.2402164046928545E-3</v>
+        <v>-5.2352615750108633E-3</v>
       </c>
       <c r="X183" s="33">
-        <v>6.6441988086587411E-3</v>
+        <v>6.7715821037022117E-3</v>
       </c>
       <c r="Y183" s="33">
-        <v>4.5144973273241185E-3</v>
+        <v>4.5360890578527435E-3</v>
       </c>
       <c r="Z183" s="33">
-        <v>8.7706178393305301E-3</v>
+        <v>8.7738774924610574E-3</v>
       </c>
       <c r="AA183" s="33">
-        <v>2.4574775081707134E-3</v>
+        <v>2.4812157535418766E-3</v>
       </c>
       <c r="AB183" s="33">
-        <v>2.1190565880015999E-2</v>
+        <v>2.1202665442280555E-2</v>
       </c>
       <c r="AC183" s="34">
-        <v>6.0750680958789882E-3</v>
+        <v>6.0987641266652126E-3</v>
       </c>
     </row>
     <row r="184" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A184" s="1" t="s">
         <v>197</v>
       </c>
       <c r="B184" s="29">
-        <v>275.81826131548002</v>
+        <v>275.82258749005501</v>
       </c>
       <c r="C184" s="49">
-        <v>322.45762591731102</v>
+        <v>322.51231285946699</v>
       </c>
       <c r="D184" s="49">
-        <v>312.72194502276699</v>
+        <v>312.72306967980097</v>
       </c>
       <c r="E184" s="49">
-        <v>406.794217991903</v>
+        <v>406.785862007052</v>
       </c>
       <c r="F184" s="49">
-        <v>362.78348634718401</v>
+        <v>362.77784687821202</v>
       </c>
       <c r="G184" s="49">
-        <v>449.78199904573597</v>
+        <v>449.79675730161301</v>
       </c>
       <c r="H184" s="49">
-        <v>510.23843832196798</v>
+        <v>510.23730990582601</v>
       </c>
       <c r="I184" s="49">
-        <v>516.89263377785505</v>
+        <v>516.891975579063</v>
       </c>
       <c r="J184" s="49">
-        <v>698.47922237287798</v>
+        <v>698.54946420873705</v>
       </c>
       <c r="K184" s="49">
-        <v>452.828996764149</v>
+        <v>452.84573145653701</v>
       </c>
       <c r="L184" s="49">
-        <v>324.11493295764001</v>
+        <v>324.11664133981702</v>
       </c>
       <c r="M184" s="49">
-        <v>281.32252170502801</v>
+        <v>281.32523262497801</v>
       </c>
       <c r="N184" s="49">
-        <v>407.07203959098598</v>
+        <v>407.079376697714</v>
       </c>
       <c r="O184" s="49">
-        <v>428.55380210272801</v>
+        <v>428.57614758346898</v>
       </c>
       <c r="P184" s="50">
-        <v>5.3313708022626471E-3</v>
+        <v>5.3394138998419383E-3</v>
       </c>
       <c r="Q184" s="33">
-        <v>-4.5143778138451163E-3</v>
+        <v>-4.4816747057404571E-3</v>
       </c>
       <c r="R184" s="33">
-        <v>-2.2844472112436565E-3</v>
+        <v>-2.2948633902326598E-3</v>
       </c>
       <c r="S184" s="33">
-        <v>-7.1126870820703569E-4</v>
+        <v>-7.3442536112167112E-4</v>
       </c>
       <c r="T184" s="33">
-        <v>-1.0403234718247001E-3</v>
+        <v>-1.0583675891735478E-3</v>
       </c>
       <c r="U184" s="33">
-        <v>2.2026832576775845E-3</v>
+        <v>2.2512618704253473E-3</v>
       </c>
       <c r="V184" s="33">
-        <v>-1.7202871030653766E-3</v>
+        <v>-1.718702414170159E-3</v>
       </c>
       <c r="W184" s="33">
-        <v>-1.0772135505479952E-2</v>
+        <v>-1.0774026367005085E-2</v>
       </c>
       <c r="X184" s="33">
-        <v>4.7242662482616105E-4</v>
+        <v>4.8337697619871278E-4</v>
       </c>
       <c r="Y184" s="33">
-        <v>3.3533947294408506E-3</v>
+        <v>3.3554988015385145E-3</v>
       </c>
       <c r="Z184" s="33">
-        <v>1.7876140123496143E-2</v>
+        <v>1.7876999968263307E-2</v>
       </c>
       <c r="AA184" s="33">
-        <v>-4.9785047733766907E-3</v>
+        <v>-4.9747791182488399E-3</v>
       </c>
       <c r="AB184" s="33">
-        <v>1.8601338139942802E-2</v>
+        <v>1.8620607871873585E-2</v>
       </c>
       <c r="AC184" s="34">
-        <v>-4.3548945396443273E-4</v>
+        <v>-4.1428322936620798E-4</v>
       </c>
     </row>
     <row r="185" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A185" s="1" t="s">
         <v>198</v>
       </c>
       <c r="B185" s="29">
-        <v>283.14736078248501</v>
+        <v>283.13863619583901</v>
       </c>
       <c r="C185" s="49">
-        <v>322.54632475735502</v>
+        <v>322.43950050060602</v>
       </c>
       <c r="D185" s="49">
-        <v>314.05665469289801</v>
+        <v>314.05421687590302</v>
       </c>
       <c r="E185" s="49">
-        <v>405.94621297795902</v>
+        <v>405.95374161003798</v>
       </c>
       <c r="F185" s="49">
-        <v>365.66526598475599</v>
+        <v>365.66536301035399</v>
       </c>
       <c r="G185" s="49">
-        <v>450.92716938992999</v>
+        <v>450.90985864601998</v>
       </c>
       <c r="H185" s="49">
-        <v>508.11191671996602</v>
+        <v>508.11785470266301</v>
       </c>
       <c r="I185" s="49">
-        <v>516.66563749364298</v>
+        <v>516.66890339873498</v>
       </c>
       <c r="J185" s="49">
-        <v>687.84129327045696</v>
+        <v>687.69204427972295</v>
       </c>
       <c r="K185" s="49">
-        <v>453.14041208290598</v>
+        <v>453.09053237561602</v>
       </c>
       <c r="L185" s="49">
-        <v>319.763612160364</v>
+        <v>319.75979622737498</v>
       </c>
       <c r="M185" s="49">
-        <v>284.10037738784001</v>
+        <v>284.102308009637</v>
       </c>
       <c r="N185" s="49">
-        <v>415.06914750454303</v>
+        <v>415.07594378137202</v>
       </c>
       <c r="O185" s="49">
-        <v>427.18926301867702</v>
+        <v>427.140074954417</v>
       </c>
       <c r="P185" s="50">
-        <v>2.6572205306674812E-2</v>
+        <v>2.6524472750252048E-2</v>
       </c>
       <c r="Q185" s="33">
-        <v>2.7507130523485301E-4</v>
+        <v>-2.2576613654035071E-4</v>
       </c>
       <c r="R185" s="33">
-        <v>4.2680396798946418E-3</v>
+        <v>4.25663254541786E-3</v>
       </c>
       <c r="S185" s="33">
-        <v>-2.0846043931747049E-3</v>
+        <v>-2.045598126022341E-3</v>
       </c>
       <c r="T185" s="33">
-        <v>7.9435248461505736E-3</v>
+        <v>7.9594610227435858E-3</v>
       </c>
       <c r="U185" s="33">
-        <v>2.5460564153825249E-3</v>
+        <v>2.4746762317375826E-3</v>
       </c>
       <c r="V185" s="33">
-        <v>-4.1677016905968811E-3</v>
+        <v>-4.153861667925085E-3</v>
       </c>
       <c r="W185" s="33">
-        <v>-4.3915557966656138E-4</v>
+        <v>-4.3156440971658938E-4</v>
       </c>
       <c r="X185" s="33">
-        <v>-1.5230129632606393E-2</v>
+        <v>-1.5542807611072407E-2</v>
       </c>
       <c r="Y185" s="33">
-        <v>6.8771063907635543E-4</v>
+        <v>5.4058347484398084E-4</v>
       </c>
       <c r="Z185" s="33">
-        <v>-1.3425240107171166E-2</v>
+        <v>-1.3442213563709449E-2</v>
       </c>
       <c r="AA185" s="33">
-        <v>9.8742740750938918E-3</v>
+        <v>9.8714052726331936E-3</v>
       </c>
       <c r="AB185" s="33">
-        <v>1.9645436521732895E-2</v>
+        <v>1.9643753875539849E-2</v>
       </c>
       <c r="AC185" s="34">
-        <v>-3.1840554846457314E-3</v>
+        <v>-3.3507992387100671E-3</v>
       </c>
     </row>
     <row r="186" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A186" s="1" t="s">
         <v>199</v>
       </c>
       <c r="B186" s="29">
-        <v>282.86559666989598</v>
+        <v>282.86581840494301</v>
       </c>
       <c r="C186" s="49">
-        <v>324.11609803887302</v>
+        <v>324.10783596544297</v>
       </c>
       <c r="D186" s="49">
-        <v>312.63093054086198</v>
+        <v>312.62536880167198</v>
       </c>
       <c r="E186" s="49">
-        <v>408.15685800207001</v>
+        <v>408.15696820958902</v>
       </c>
       <c r="F186" s="49">
-        <v>368.761330874755</v>
+        <v>368.76610826820797</v>
       </c>
       <c r="G186" s="49">
-        <v>451.99119385630399</v>
+        <v>451.999857401528</v>
       </c>
       <c r="H186" s="49">
-        <v>506.13299040985402</v>
+        <v>506.13170399187902</v>
       </c>
       <c r="I186" s="49">
-        <v>515.61347069744704</v>
+        <v>515.61048295063995</v>
       </c>
       <c r="J186" s="49">
-        <v>688.94247093869501</v>
+        <v>688.90530853493794</v>
       </c>
       <c r="K186" s="49">
-        <v>453.95083756393501</v>
+        <v>453.95395129414499</v>
       </c>
       <c r="L186" s="49">
-        <v>329.35996118858702</v>
+        <v>329.35963834735003</v>
       </c>
       <c r="M186" s="49">
-        <v>283.04387191018799</v>
+        <v>283.035537373723</v>
       </c>
       <c r="N186" s="49">
-        <v>411.84112596304601</v>
+        <v>411.81459941614702</v>
       </c>
       <c r="O186" s="49">
-        <v>428.86639040640102</v>
+        <v>428.86962491295401</v>
       </c>
       <c r="P186" s="50">
-        <v>-9.9511474099689412E-4</v>
+        <v>-9.6354843889023822E-4</v>
       </c>
       <c r="Q186" s="33">
-        <v>4.8668149689781171E-3</v>
+        <v>5.1741038621098134E-3</v>
       </c>
       <c r="R186" s="33">
-        <v>-4.5397036831783533E-3</v>
+        <v>-4.5496860014958562E-3</v>
       </c>
       <c r="S186" s="33">
-        <v>5.4456599259642413E-3</v>
+        <v>5.4272848694851827E-3</v>
       </c>
       <c r="T186" s="33">
-        <v>8.4669373276708981E-3</v>
+        <v>8.4797346741485313E-3</v>
       </c>
       <c r="U186" s="33">
-        <v>2.3596370735734506E-3</v>
+        <v>2.4173318338638339E-3</v>
       </c>
       <c r="V186" s="33">
-        <v>-3.8946662044193614E-3</v>
+        <v>-3.9088386530842234E-3</v>
       </c>
       <c r="W186" s="33">
-        <v>-2.0364559201189181E-3</v>
+        <v>-2.0485468375057714E-3</v>
       </c>
       <c r="X186" s="33">
-        <v>1.6009182336267358E-3</v>
+        <v>1.7642551855980848E-3</v>
       </c>
       <c r="Y186" s="33">
-        <v>1.7884643687016144E-3</v>
+        <v>1.9056211878936136E-3</v>
       </c>
       <c r="Z186" s="33">
-        <v>3.0010760021719873E-2</v>
+        <v>3.0022042274347571E-2</v>
       </c>
       <c r="AA186" s="33">
-        <v>-3.7187753404837043E-3</v>
+        <v>-3.7548819768046249E-3</v>
       </c>
       <c r="AB186" s="33">
-        <v>-7.7770693411070013E-3</v>
+        <v>-7.8572232722375901E-3</v>
       </c>
       <c r="AC186" s="34">
-        <v>3.9259586626143594E-3</v>
+        <v>4.0491399893152202E-3</v>
       </c>
     </row>
     <row r="187" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A187" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B187" s="29">
-        <v>279.61448531876601</v>
+        <v>279.61946365720502</v>
       </c>
       <c r="C187" s="49">
-        <v>324.16063061223502</v>
+        <v>324.24210900868701</v>
       </c>
       <c r="D187" s="49">
-        <v>321.52778467972098</v>
+        <v>321.53559207816897</v>
       </c>
       <c r="E187" s="49">
-        <v>408.66457782554602</v>
+        <v>408.66630522065401</v>
       </c>
       <c r="F187" s="49">
-        <v>370.850580908518</v>
+        <v>370.852750263156</v>
       </c>
       <c r="G187" s="49">
-        <v>456.27688608601898</v>
+        <v>456.23958126958399</v>
       </c>
       <c r="H187" s="49">
-        <v>507.62713221992499</v>
+        <v>507.62312309315502</v>
       </c>
       <c r="I187" s="49">
-        <v>514.75413434996699</v>
+        <v>514.75527228330895</v>
       </c>
       <c r="J187" s="49">
-        <v>686.75695370965798</v>
+        <v>686.88222114767598</v>
       </c>
       <c r="K187" s="49">
-        <v>453.64063073679603</v>
+        <v>453.68607482018598</v>
       </c>
       <c r="L187" s="49">
-        <v>327.76132909008498</v>
+        <v>327.76346503812198</v>
       </c>
       <c r="M187" s="49">
-        <v>284.94585118566101</v>
+        <v>284.94866952626199</v>
       </c>
       <c r="N187" s="49">
-        <v>412.77138115351198</v>
+        <v>412.778530005981</v>
       </c>
       <c r="O187" s="49">
-        <v>430.08294065598102</v>
+        <v>430.11415349793401</v>
       </c>
       <c r="P187" s="50">
-        <v>-1.1493484500782247E-2</v>
+        <v>-1.1476659732320815E-2</v>
       </c>
       <c r="Q187" s="33">
-        <v>1.3739698099368702E-4</v>
+        <v>4.1428508769025818E-4</v>
       </c>
       <c r="R187" s="33">
-        <v>2.8458009971908949E-2</v>
+        <v>2.85012803364324E-2</v>
       </c>
       <c r="S187" s="33">
-        <v>1.2439330946472094E-3</v>
+        <v>1.2478949294905117E-3</v>
       </c>
       <c r="T187" s="33">
-        <v>5.6655887123711057E-3</v>
+        <v>5.6584429755415222E-3</v>
       </c>
       <c r="U187" s="33">
-        <v>9.4818047076321577E-3</v>
+        <v>9.3799230212803231E-3</v>
       </c>
       <c r="V187" s="33">
-        <v>2.9520735426888933E-3</v>
+        <v>2.9467015986415213E-3</v>
       </c>
       <c r="W187" s="33">
-        <v>-1.6666289697933045E-3</v>
+        <v>-1.6586370828555186E-3</v>
       </c>
       <c r="X187" s="33">
-        <v>-3.1722782688360374E-3</v>
+        <v>-2.9366697602669634E-3</v>
       </c>
       <c r="Y187" s="33">
-        <v>-6.8334894766064469E-4</v>
+        <v>-5.9009613903637792E-4</v>
       </c>
       <c r="Z187" s="33">
-        <v>-4.8537536036041828E-3</v>
+        <v>-4.8462929982473479E-3</v>
       </c>
       <c r="AA187" s="33">
-        <v>6.7197331022821327E-3</v>
+        <v>6.7593354894261992E-3</v>
       </c>
       <c r="AB187" s="33">
-        <v>2.2587719676869789E-3</v>
+        <v>2.3406906680836226E-3</v>
       </c>
       <c r="AC187" s="34">
-        <v>2.8366649306026392E-3</v>
+        <v>2.9018809276422086E-3</v>
       </c>
     </row>
     <row r="188" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A188" s="1" t="s">
         <v>201</v>
       </c>
       <c r="B188" s="29">
-        <v>282.956654601092</v>
+        <v>282.965167252664</v>
       </c>
       <c r="C188" s="49">
-        <v>327.83993086467598</v>
+        <v>327.878092925217</v>
       </c>
       <c r="D188" s="49">
-        <v>318.513862294028</v>
+        <v>318.51940500066002</v>
       </c>
       <c r="E188" s="49">
-        <v>408.45269352442602</v>
+        <v>408.44118754522998</v>
       </c>
       <c r="F188" s="49">
-        <v>372.23601931169998</v>
+        <v>372.22865082888802</v>
       </c>
       <c r="G188" s="49">
-        <v>450.37938919295499</v>
+        <v>450.46895374866102</v>
       </c>
       <c r="H188" s="49">
-        <v>504.82094623007703</v>
+        <v>504.81487686816098</v>
       </c>
       <c r="I188" s="49">
-        <v>518.39033305884902</v>
+        <v>518.38737181909096</v>
       </c>
       <c r="J188" s="49">
-        <v>685.63003580468398</v>
+        <v>685.81947259587696</v>
       </c>
       <c r="K188" s="49">
-        <v>459.45849373131301</v>
+        <v>459.46577181022798</v>
       </c>
       <c r="L188" s="49">
-        <v>329.07942203766203</v>
+        <v>329.08421299664298</v>
       </c>
       <c r="M188" s="49">
-        <v>289.321539259774</v>
+        <v>289.32780034152103</v>
       </c>
       <c r="N188" s="49">
-        <v>411.65140971716301</v>
+        <v>411.68187501411001</v>
       </c>
       <c r="O188" s="49">
-        <v>432.12998498169799</v>
+        <v>432.16037144019498</v>
       </c>
       <c r="P188" s="50">
-        <v>1.1952775903279367E-2</v>
+        <v>1.1965202821362153E-2</v>
       </c>
       <c r="Q188" s="33">
-        <v>1.1350237829596876E-2</v>
+        <v>1.1213793074706935E-2</v>
       </c>
       <c r="R188" s="33">
-        <v>-9.3737540868985558E-3</v>
+        <v>-9.380569839918973E-3</v>
       </c>
       <c r="S188" s="33">
-        <v>-5.1847973281027304E-4</v>
+        <v>-5.5085939933918748E-4</v>
       </c>
       <c r="T188" s="33">
-        <v>3.735839916410244E-3</v>
+        <v>3.7100993986312059E-3</v>
       </c>
       <c r="U188" s="33">
-        <v>-1.2925258922609872E-2</v>
+        <v>-1.2648239560594354E-2</v>
       </c>
       <c r="V188" s="33">
-        <v>-5.5280457086210877E-3</v>
+        <v>-5.5321479602470358E-3</v>
       </c>
       <c r="W188" s="33">
-        <v>7.063952411909824E-3</v>
+        <v>7.0559734525321716E-3</v>
       </c>
       <c r="X188" s="33">
-        <v>-1.6409268211798889E-3</v>
+        <v>-1.547206375531629E-3</v>
       </c>
       <c r="Y188" s="33">
-        <v>1.2824827849012843E-2</v>
+        <v>1.2739418974524908E-2</v>
       </c>
       <c r="Z188" s="33">
-        <v>4.0215023268188599E-3</v>
+        <v>4.0295765068487643E-3</v>
       </c>
       <c r="AA188" s="33">
-        <v>1.5356209103960294E-2</v>
+        <v>1.5368139189909202E-2</v>
       </c>
       <c r="AB188" s="33">
-        <v>-2.7132972087821061E-3</v>
+        <v>-2.6567636447930587E-3</v>
       </c>
       <c r="AC188" s="34">
-        <v>4.7596501330526841E-3</v>
+        <v>4.7573834193084252E-3</v>
       </c>
     </row>
     <row r="189" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A189" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B189" s="29">
-        <v>282.86961567157601</v>
+        <v>282.85227759851199</v>
       </c>
       <c r="C189" s="49">
-        <v>336.40376254006298</v>
+        <v>336.27701231263597</v>
       </c>
       <c r="D189" s="49">
-        <v>326.66531104812401</v>
+        <v>326.65340050280997</v>
       </c>
       <c r="E189" s="49">
-        <v>421.04843664470599</v>
+        <v>421.058445491942</v>
       </c>
       <c r="F189" s="49">
-        <v>375.17873881403602</v>
+        <v>375.17842885917599</v>
       </c>
       <c r="G189" s="49">
-        <v>456.95465341606399</v>
+        <v>456.88702650075697</v>
       </c>
       <c r="H189" s="49">
-        <v>517.26534388985999</v>
+        <v>517.28231512308696</v>
       </c>
       <c r="I189" s="49">
-        <v>521.19678904819102</v>
+        <v>521.20189066289799</v>
       </c>
       <c r="J189" s="49">
-        <v>694.354609791862</v>
+        <v>693.98743397130499</v>
       </c>
       <c r="K189" s="49">
-        <v>460.91383385154001</v>
+        <v>460.84405019178098</v>
       </c>
       <c r="L189" s="49">
-        <v>339.982548388373</v>
+        <v>339.97508260019498</v>
       </c>
       <c r="M189" s="49">
-        <v>286.40619956311298</v>
+        <v>286.407300727456</v>
       </c>
       <c r="N189" s="49">
-        <v>418.30543042305698</v>
+        <v>418.30498560104098</v>
       </c>
       <c r="O189" s="49">
-        <v>437.82459910876901</v>
+        <v>437.74354266131297</v>
       </c>
       <c r="P189" s="50">
-        <v>-3.0760516885064426E-4</v>
+        <v>-3.9895247619370355E-4</v>
       </c>
       <c r="Q189" s="33">
-        <v>2.6121990853279931E-2</v>
+        <v>2.5615982185594133E-2</v>
       </c>
       <c r="R189" s="33">
-        <v>2.5592131831835951E-2</v>
+        <v>2.5536891550243634E-2</v>
       </c>
       <c r="S189" s="33">
-        <v>3.0837703655703042E-2</v>
+        <v>3.089124782577124E-2</v>
       </c>
       <c r="T189" s="33">
-        <v>7.9055205559563912E-3</v>
+        <v>7.9246399322550065E-3</v>
       </c>
       <c r="U189" s="33">
-        <v>1.4599389716503985E-2</v>
+        <v>1.4247536259017979E-2</v>
       </c>
       <c r="V189" s="33">
-        <v>2.4651111949129278E-2</v>
+        <v>2.4697050000335175E-2</v>
       </c>
       <c r="W189" s="33">
-        <v>5.4137892054855197E-3</v>
+        <v>5.4293738559458848E-3</v>
       </c>
       <c r="X189" s="33">
-        <v>1.272490050255537E-2</v>
+        <v>1.190978340774107E-2</v>
       </c>
       <c r="Y189" s="33">
-        <v>3.1675116252787294E-3</v>
+        <v>2.9997411474695923E-3</v>
       </c>
       <c r="Z189" s="33">
-        <v>3.3132203415208172E-2</v>
+        <v>3.3094476044230881E-2</v>
       </c>
       <c r="AA189" s="33">
-        <v>-1.007646960582298E-2</v>
+        <v>-1.0094085706999767E-2</v>
       </c>
       <c r="AB189" s="33">
-        <v>1.6164212119341048E-2</v>
+        <v>1.6087933399312249E-2</v>
       </c>
       <c r="AC189" s="34">
-        <v>1.3178011998663308E-2</v>
+        <v>1.2919211455024948E-2</v>
       </c>
     </row>
     <row r="190" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A190" s="1" t="s">
         <v>203</v>
       </c>
       <c r="B190" s="29">
-        <v>282.64983358515298</v>
+        <v>282.64834427213998</v>
       </c>
       <c r="C190" s="49">
-        <v>330.229220301814</v>
+        <v>330.21722269885402</v>
       </c>
       <c r="D190" s="49">
-        <v>327.449847557819</v>
+        <v>327.44369802745098</v>
       </c>
       <c r="E190" s="49">
-        <v>413.65177572619899</v>
+        <v>413.65555361470001</v>
       </c>
       <c r="F190" s="49">
-        <v>370.72545487309498</v>
+        <v>370.72969273656201</v>
       </c>
       <c r="G190" s="49">
-        <v>454.86737327099303</v>
+        <v>454.85822345174802</v>
       </c>
       <c r="H190" s="49">
-        <v>516.70903235977596</v>
+        <v>516.70563128144704</v>
       </c>
       <c r="I190" s="49">
-        <v>523.59163397060695</v>
+        <v>523.58883964344</v>
       </c>
       <c r="J190" s="49">
-        <v>703.52869384145902</v>
+        <v>703.49826287231895</v>
       </c>
       <c r="K190" s="49">
-        <v>463.75830424481802</v>
+        <v>463.76574534855899</v>
       </c>
       <c r="L190" s="49">
-        <v>332.88955616430798</v>
+        <v>332.88634526085099</v>
       </c>
       <c r="M190" s="49">
-        <v>294.18876769720902</v>
+        <v>294.17292416715998</v>
       </c>
       <c r="N190" s="49">
-        <v>411.345118405802</v>
+        <v>411.291575307063</v>
       </c>
       <c r="O190" s="49">
-        <v>436.91632086611003</v>
+        <v>436.92430341068803</v>
       </c>
       <c r="P190" s="50">
-        <v>-7.7697311498525767E-4</v>
+        <v>-7.2098880766824358E-4</v>
       </c>
       <c r="Q190" s="33">
-        <v>-1.835455760550142E-2</v>
+        <v>-1.8020231511240437E-2</v>
       </c>
       <c r="R190" s="33">
-        <v>2.4016523431207304E-3</v>
+        <v>2.4193763892386144E-3</v>
       </c>
       <c r="S190" s="33">
-        <v>-1.7567244703365459E-2</v>
+        <v>-1.7581625440603266E-2</v>
       </c>
       <c r="T190" s="33">
-        <v>-1.1869766274651306E-2</v>
+        <v>-1.1857654333010226E-2</v>
       </c>
       <c r="U190" s="33">
-        <v>-4.5678058631574148E-3</v>
+        <v>-4.4404916999882804E-3</v>
       </c>
       <c r="V190" s="33">
-        <v>-1.0754857959370812E-3</v>
+        <v>-1.1148338630186938E-3</v>
       </c>
       <c r="W190" s="33">
-        <v>4.594895772073615E-3</v>
+        <v>4.5797013082706783E-3</v>
       </c>
       <c r="X190" s="33">
-        <v>1.321239021131726E-2</v>
+        <v>1.3704612555574425E-2</v>
       </c>
       <c r="Y190" s="33">
-        <v>6.1713712723889813E-3</v>
+        <v>6.3398782203267778E-3</v>
       </c>
       <c r="Z190" s="33">
-        <v>-2.0862812687557297E-2</v>
+        <v>-2.0850755546929944E-2</v>
       </c>
       <c r="AA190" s="33">
-        <v>2.7173183213099694E-2</v>
+        <v>2.7113915811432854E-2</v>
       </c>
       <c r="AB190" s="33">
-        <v>-1.6639305901947288E-2</v>
+        <v>-1.6766260349253992E-2</v>
       </c>
       <c r="AC190" s="34">
-        <v>-2.0745253795877439E-3</v>
+        <v>-1.8715050498386843E-3</v>
       </c>
     </row>
     <row r="191" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A191" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B191" s="29">
-        <v>290.85253478412898</v>
+        <v>290.86379418844803</v>
       </c>
       <c r="C191" s="49">
-        <v>339.14100135175499</v>
+        <v>339.25852619060498</v>
       </c>
       <c r="D191" s="49">
-        <v>331.71892054412001</v>
+        <v>331.73374114060198</v>
       </c>
       <c r="E191" s="49">
-        <v>425.365784528875</v>
+        <v>425.36398981878301</v>
       </c>
       <c r="F191" s="49">
-        <v>382.44770987340002</v>
+        <v>382.45390030002102</v>
       </c>
       <c r="G191" s="49">
-        <v>468.72279142741502</v>
+        <v>468.68238385203603</v>
       </c>
       <c r="H191" s="49">
-        <v>531.48440309413002</v>
+        <v>531.47626258125899</v>
       </c>
       <c r="I191" s="49">
-        <v>540.63635023523796</v>
+        <v>540.63855925743405</v>
       </c>
       <c r="J191" s="49">
-        <v>717.09681459114597</v>
+        <v>717.28964963802105</v>
       </c>
       <c r="K191" s="49">
-        <v>478.959144965137</v>
+        <v>479.03361828648099</v>
       </c>
       <c r="L191" s="49">
-        <v>340.13823347655301</v>
+        <v>340.14383277823703</v>
       </c>
       <c r="M191" s="49">
-        <v>290.37492407935503</v>
+        <v>290.38283695593901</v>
       </c>
       <c r="N191" s="49">
-        <v>418.819660937864</v>
+        <v>418.77991322030402</v>
       </c>
       <c r="O191" s="49">
-        <v>445.09518554664203</v>
+        <v>445.14685819158098</v>
       </c>
       <c r="P191" s="50">
-        <v>2.9020718303394366E-2</v>
+        <v>2.9065975735552252E-2</v>
       </c>
       <c r="Q191" s="33">
-        <v>2.6986652004314049E-2</v>
+        <v>2.7379866555283572E-2</v>
       </c>
       <c r="R191" s="33">
-        <v>1.3037333863920031E-2</v>
+        <v>1.3101620641944312E-2</v>
       </c>
       <c r="S191" s="33">
-        <v>2.8318526572528535E-2</v>
+        <v>2.8304796349933214E-2</v>
       </c>
       <c r="T191" s="33">
-        <v>3.1619773733416068E-2</v>
+        <v>3.1624679094129471E-2</v>
       </c>
       <c r="U191" s="33">
-        <v>3.0460347280541145E-2</v>
+        <v>3.039224023560938E-2</v>
       </c>
       <c r="V191" s="33">
-        <v>2.8595146995739285E-2</v>
+        <v>2.8586162808367899E-2</v>
       </c>
       <c r="W191" s="33">
-        <v>3.2553454178352759E-2</v>
+        <v>3.2563183786737726E-2</v>
       </c>
       <c r="X191" s="33">
-        <v>1.9285810043654816E-2</v>
+        <v>1.9604009694911051E-2</v>
       </c>
       <c r="Y191" s="33">
-        <v>3.2777506259584754E-2</v>
+        <v>3.2921519303774627E-2</v>
       </c>
       <c r="Z191" s="33">
-        <v>2.1775021709203868E-2</v>
+        <v>2.1801697848853108E-2</v>
       </c>
       <c r="AA191" s="33">
-        <v>-1.2963933489735902E-2</v>
+        <v>-1.2883875094729325E-2</v>
       </c>
       <c r="AB191" s="33">
-        <v>1.8170976626707303E-2</v>
+        <v>1.8206883784697814E-2</v>
       </c>
       <c r="AC191" s="34">
-        <v>1.8719521999816413E-2</v>
+        <v>1.8819174664138849E-2</v>
       </c>
     </row>
     <row r="192" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A192" s="1" t="s">
         <v>205</v>
       </c>
       <c r="B192" s="29">
-        <v>301.28434925467798</v>
+        <v>301.30878773586602</v>
       </c>
       <c r="C192" s="49">
-        <v>353.38120217435301</v>
+        <v>353.407115135499</v>
       </c>
       <c r="D192" s="49">
-        <v>344.02389999164899</v>
+        <v>344.03611114703</v>
       </c>
       <c r="E192" s="49">
-        <v>443.74263269541802</v>
+        <v>443.72189678275902</v>
       </c>
       <c r="F192" s="49">
-        <v>399.93191891122899</v>
+        <v>399.91996701336598</v>
       </c>
       <c r="G192" s="49">
-        <v>479.53994056819897</v>
+        <v>479.73007787334302</v>
       </c>
       <c r="H192" s="49">
-        <v>545.24198066732697</v>
+        <v>545.226069935189</v>
       </c>
       <c r="I192" s="49">
-        <v>547.23501479596996</v>
+        <v>547.22879396590395</v>
       </c>
       <c r="J192" s="49">
-        <v>727.94438124932003</v>
+        <v>728.37809703207301</v>
       </c>
       <c r="K192" s="49">
-        <v>489.39957408486299</v>
+        <v>489.37704679879801</v>
       </c>
       <c r="L192" s="49">
-        <v>351.17246668993499</v>
+        <v>351.182509475855</v>
       </c>
       <c r="M192" s="49">
-        <v>298.66792477986598</v>
+        <v>298.680201276307</v>
       </c>
       <c r="N192" s="49">
-        <v>435.86548419832297</v>
+        <v>436.08229134906901</v>
       </c>
       <c r="O192" s="49">
-        <v>460.16337084882201</v>
+        <v>460.19525006572502</v>
       </c>
       <c r="P192" s="50">
-        <v>3.5866335076954137E-2</v>
+        <v>3.5910256814744024E-2</v>
       </c>
       <c r="Q192" s="33">
-        <v>4.1989027471874829E-2</v>
+        <v>4.1704446174905874E-2</v>
       </c>
       <c r="R192" s="33">
-        <v>3.7094596314690254E-2</v>
+        <v>3.7085072998992219E-2</v>
       </c>
       <c r="S192" s="33">
-        <v>4.3202459706289664E-2</v>
+        <v>4.3158112589166242E-2</v>
       </c>
       <c r="T192" s="33">
-        <v>4.571660016899215E-2</v>
+        <v>4.5668423565934368E-2</v>
       </c>
       <c r="U192" s="33">
-        <v>2.3077924390751736E-2</v>
+        <v>2.3571814094029975E-2</v>
       </c>
       <c r="V192" s="33">
-        <v>2.5885195300379138E-2</v>
+        <v>2.5870971710289181E-2</v>
       </c>
       <c r="W192" s="33">
-        <v>1.2205366061421641E-2</v>
+        <v>1.21897237916615E-2</v>
       </c>
       <c r="X192" s="33">
-        <v>1.5127060164614958E-2</v>
+        <v>1.5458814161960488E-2</v>
       </c>
       <c r="Y192" s="33">
-        <v>2.1798162180379554E-2</v>
+        <v>2.1592281037217775E-2</v>
       </c>
       <c r="Z192" s="33">
-        <v>3.2440437820238754E-2</v>
+        <v>3.2452967344596351E-2</v>
       </c>
       <c r="AA192" s="33">
-        <v>2.8559631059067003E-2</v>
+        <v>2.8573879941902192E-2</v>
       </c>
       <c r="AB192" s="33">
-        <v>4.0699673034184203E-2</v>
+        <v>4.1316160547707259E-2</v>
       </c>
       <c r="AC192" s="34">
-        <v>3.385384922479906E-2</v>
+        <v>3.3805454530845047E-2</v>
       </c>
     </row>
     <row r="193" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A193" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B193" s="29">
-        <v>303.78151242936099</v>
+        <v>303.73695962995998</v>
       </c>
       <c r="C193" s="49">
-        <v>359.76837379563898</v>
+        <v>359.62332049809601</v>
       </c>
       <c r="D193" s="49">
-        <v>353.19554185268601</v>
+        <v>353.17025204600401</v>
       </c>
       <c r="E193" s="49">
-        <v>446.218496059453</v>
+        <v>446.236614161023</v>
       </c>
       <c r="F193" s="49">
-        <v>403.98320904292001</v>
+        <v>403.98142225156602</v>
       </c>
       <c r="G193" s="49">
-        <v>484.44522371464001</v>
+        <v>484.29839103947597</v>
       </c>
       <c r="H193" s="49">
-        <v>554.413337725612</v>
+        <v>554.44619411616202</v>
       </c>
       <c r="I193" s="49">
-        <v>550.28591704120595</v>
+        <v>550.29027252656294</v>
       </c>
       <c r="J193" s="49">
-        <v>727.47603196222497</v>
+        <v>726.77009315873602</v>
       </c>
       <c r="K193" s="49">
-        <v>494.60439536942903</v>
+        <v>494.53619713535301</v>
       </c>
       <c r="L193" s="49">
-        <v>364.11815674031402</v>
+        <v>364.106731774308</v>
       </c>
       <c r="M193" s="49">
-        <v>306.266292138079</v>
+        <v>306.264752196769</v>
       </c>
       <c r="N193" s="49">
-        <v>450.39052380694301</v>
+        <v>450.269140324234</v>
       </c>
       <c r="O193" s="49">
-        <v>465.39541618368099</v>
+        <v>465.29669280464498</v>
       </c>
       <c r="P193" s="50">
-        <v>8.2883932765194235E-3</v>
+        <v>8.0587490074219836E-3</v>
       </c>
       <c r="Q193" s="33">
-        <v>1.8074452127011087E-2</v>
+        <v>1.7589361097649858E-2</v>
       </c>
       <c r="R193" s="33">
-        <v>2.6659897353816575E-2</v>
+        <v>2.6549948110157429E-2</v>
       </c>
       <c r="S193" s="33">
-        <v>5.579503030835431E-3</v>
+        <v>5.6673276583760757E-3</v>
       </c>
       <c r="T193" s="33">
-        <v>1.0129949474201094E-2</v>
+        <v>1.0155670067016898E-2</v>
       </c>
       <c r="U193" s="33">
-        <v>1.0229144084700881E-2</v>
+        <v>9.522674055344682E-3</v>
       </c>
       <c r="V193" s="33">
-        <v>1.6820709672905387E-2</v>
+        <v>1.6910644390260021E-2</v>
       </c>
       <c r="W193" s="33">
-        <v>5.5751225026663409E-3</v>
+        <v>5.5945129247891856E-3</v>
       </c>
       <c r="X193" s="33">
-        <v>-6.4338608712288803E-4</v>
+        <v>-2.2076499552761142E-3</v>
       </c>
       <c r="Y193" s="33">
-        <v>1.0635116089544372E-2</v>
+        <v>1.0542280988254271E-2</v>
       </c>
       <c r="Z193" s="33">
-        <v>3.68641943156931E-2</v>
+        <v>3.6802010207577229E-2</v>
       </c>
       <c r="AA193" s="33">
-        <v>2.5440854968987514E-2</v>
+        <v>2.5393550988823677E-2</v>
       </c>
       <c r="AB193" s="33">
-        <v>3.3324592414872178E-2</v>
+        <v>3.2532504200701196E-2</v>
       </c>
       <c r="AC193" s="34">
-        <v>1.1369973505731101E-2</v>
+        <v>1.108538764403022E-2</v>
       </c>
     </row>
     <row r="194" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A194" s="1" t="s">
         <v>207</v>
       </c>
       <c r="B194" s="29">
-        <v>314.30076065204798</v>
+        <v>314.29590205711003</v>
       </c>
       <c r="C194" s="49">
-        <v>372.77405703224599</v>
+        <v>372.75165516296198</v>
       </c>
       <c r="D194" s="49">
-        <v>362.85572862373698</v>
+        <v>362.84259539657</v>
       </c>
       <c r="E194" s="49">
-        <v>463.74034943573997</v>
+        <v>463.761969068805</v>
       </c>
       <c r="F194" s="49">
-        <v>415.75531383015101</v>
+        <v>415.76482830458099</v>
       </c>
       <c r="G194" s="49">
-        <v>498.67950543353697</v>
+        <v>498.61496825569901</v>
       </c>
       <c r="H194" s="49">
-        <v>573.342815258521</v>
+        <v>573.34557561885401</v>
       </c>
       <c r="I194" s="49">
-        <v>566.28551322278099</v>
+        <v>566.28805473564296</v>
       </c>
       <c r="J194" s="49">
-        <v>754.62684413536704</v>
+        <v>754.57963733877602</v>
       </c>
       <c r="K194" s="49">
-        <v>511.55300275511598</v>
+        <v>511.57661254315701</v>
       </c>
       <c r="L194" s="49">
-        <v>377.33810869813999</v>
+        <v>377.325639459314</v>
       </c>
       <c r="M194" s="49">
-        <v>315.194710163553</v>
+        <v>315.16410531473298</v>
       </c>
       <c r="N194" s="49">
-        <v>468.23733727499899</v>
+        <v>468.08483006342101</v>
       </c>
       <c r="O194" s="49">
-        <v>481.45841467249397</v>
+        <v>481.45709331706001</v>
       </c>
       <c r="P194" s="50">
-        <v>3.4627677433573423E-2</v>
+        <v>3.4763442815829659E-2</v>
       </c>
       <c r="Q194" s="33">
-        <v>3.6150157111905168E-2</v>
+        <v>3.6505793469351788E-2</v>
       </c>
       <c r="R194" s="33">
-        <v>2.7350817398142935E-2</v>
+        <v>2.7387197235700489E-2</v>
       </c>
       <c r="S194" s="33">
-        <v>3.9267429591157921E-2</v>
+        <v>3.9273682059307813E-2</v>
       </c>
       <c r="T194" s="33">
-        <v>2.9140084349348117E-2</v>
+        <v>2.916818795117071E-2</v>
       </c>
       <c r="U194" s="33">
-        <v>2.9382644357087484E-2</v>
+        <v>2.9561480031958354E-2</v>
       </c>
       <c r="V194" s="33">
-        <v>3.4143257827389251E-2</v>
+        <v>3.408695325760025E-2</v>
       </c>
       <c r="W194" s="33">
-        <v>2.9075060229784011E-2</v>
+        <v>2.9071533711888087E-2</v>
       </c>
       <c r="X194" s="33">
-        <v>3.7321933617397773E-2</v>
+        <v>3.8264568729255766E-2</v>
       </c>
       <c r="Y194" s="33">
-        <v>3.4266997107916364E-2</v>
+        <v>3.4457367340372969E-2</v>
       </c>
       <c r="Z194" s="33">
-        <v>3.6306763925684438E-2</v>
+        <v>3.6305035121404261E-2</v>
       </c>
       <c r="AA194" s="33">
-        <v>2.9152467165562745E-2</v>
+        <v>2.9057712499172439E-2</v>
       </c>
       <c r="AB194" s="33">
-        <v>3.9625197522374922E-2</v>
+        <v>3.9566757176292544E-2</v>
       </c>
       <c r="AC194" s="34">
-        <v>3.4514732913641932E-2</v>
+        <v>3.4731389159475379E-2</v>
       </c>
     </row>
     <row r="195" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A195" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B195" s="29">
-        <v>321.984313420082</v>
+        <v>322.01170731542499</v>
       </c>
       <c r="C195" s="49">
-        <v>380.932272638303</v>
+        <v>381.09599819744699</v>
       </c>
       <c r="D195" s="49">
-        <v>369.999541581855</v>
+        <v>370.02425125707401</v>
       </c>
       <c r="E195" s="49">
-        <v>470.77748468476801</v>
+        <v>470.75862123945399</v>
       </c>
       <c r="F195" s="49">
-        <v>420.37055871925298</v>
+        <v>420.37699442469</v>
       </c>
       <c r="G195" s="49">
-        <v>510.830436068643</v>
+        <v>510.809323201133</v>
       </c>
       <c r="H195" s="49">
-        <v>583.43168278558301</v>
+        <v>583.41340888576997</v>
       </c>
       <c r="I195" s="49">
-        <v>577.64964931074303</v>
+        <v>577.65412760618005</v>
       </c>
       <c r="J195" s="49">
-        <v>747.37628324133505</v>
+        <v>747.70884195768599</v>
       </c>
       <c r="K195" s="49">
-        <v>526.50821030428699</v>
+        <v>526.59653714112903</v>
       </c>
       <c r="L195" s="49">
-        <v>391.91179007394197</v>
+        <v>391.92283809881502</v>
       </c>
       <c r="M195" s="49">
-        <v>323.94888329315597</v>
+        <v>323.96712546096802</v>
       </c>
       <c r="N195" s="49">
-        <v>478.73723581714398</v>
+        <v>478.69797575025098</v>
       </c>
       <c r="O195" s="49">
-        <v>491.226153475903</v>
+        <v>491.29862788439198</v>
       </c>
       <c r="P195" s="50">
-        <v>2.4446497527061961E-2</v>
+        <v>2.4549493670817712E-2</v>
       </c>
       <c r="Q195" s="33">
-        <v>2.1885148529398046E-2</v>
+        <v>2.2385797404003371E-2</v>
       </c>
       <c r="R195" s="33">
-        <v>1.9687750239505863E-2</v>
+        <v>1.9792758489820539E-2</v>
       </c>
       <c r="S195" s="33">
-        <v>1.5174731415091625E-2</v>
+        <v>1.5086731205445014E-2</v>
       </c>
       <c r="T195" s="33">
-        <v>1.1100868072097425E-2</v>
+        <v>1.1093208963626422E-2</v>
       </c>
       <c r="U195" s="33">
-        <v>2.4366212171768264E-2</v>
+        <v>2.4456455826212808E-2</v>
       </c>
       <c r="V195" s="33">
-        <v>1.7596570949464097E-2</v>
+        <v>1.7559799351462679E-2</v>
       </c>
       <c r="W195" s="33">
-        <v>2.0067855918276534E-2</v>
+        <v>2.0071185990039986E-2</v>
       </c>
       <c r="X195" s="33">
-        <v>-9.608140699446599E-3</v>
+        <v>-9.1054608965088768E-3</v>
       </c>
       <c r="Y195" s="33">
-        <v>2.9234913036626509E-2</v>
+        <v>2.936006891187759E-2</v>
       </c>
       <c r="Z195" s="33">
-        <v>3.862234171386203E-2</v>
+        <v>3.8685944216295454E-2</v>
       </c>
       <c r="AA195" s="33">
-        <v>2.7773858022745568E-2</v>
+        <v>2.793154422659927E-2</v>
       </c>
       <c r="AB195" s="33">
-        <v>2.2424308585153208E-2</v>
+        <v>2.2673551897402833E-2</v>
       </c>
       <c r="AC195" s="34">
-        <v>2.0287814078508548E-2</v>
+        <v>2.0441145647117631E-2</v>
       </c>
     </row>
     <row r="196" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A196" s="1" t="s">
         <v>209</v>
       </c>
       <c r="B196" s="29">
-        <v>324.22883785506502</v>
+        <v>324.281406215488</v>
       </c>
       <c r="C196" s="49">
-        <v>391.62045095004697</v>
+        <v>391.62174893855899</v>
       </c>
       <c r="D196" s="49">
-        <v>382.62692204583601</v>
+        <v>382.66817680067498</v>
       </c>
       <c r="E196" s="49">
-        <v>489.96682168719502</v>
+        <v>489.91555405057801</v>
       </c>
       <c r="F196" s="49">
-        <v>437.514335126123</v>
+        <v>437.49974298725999</v>
       </c>
       <c r="G196" s="49">
-        <v>529.69234911091701</v>
+        <v>530.10423592657799</v>
       </c>
       <c r="H196" s="49">
-        <v>607.13506950039505</v>
+        <v>607.09504286915103</v>
       </c>
       <c r="I196" s="49">
-        <v>595.43811641853199</v>
+        <v>595.41886381506401</v>
       </c>
       <c r="J196" s="49">
-        <v>759.00153210253802</v>
+        <v>759.69307897400904</v>
       </c>
       <c r="K196" s="49">
-        <v>545.73729637718395</v>
+        <v>545.650200097538</v>
       </c>
       <c r="L196" s="49">
-        <v>407.20739279384901</v>
+        <v>407.23024962768199</v>
       </c>
       <c r="M196" s="49">
-        <v>328.96967267689001</v>
+        <v>328.99620751106698</v>
       </c>
       <c r="N196" s="49">
-        <v>488.067071431866</v>
+        <v>488.68100425244802</v>
       </c>
       <c r="O196" s="49">
-        <v>506.97943635358303</v>
+        <v>507.020915255587</v>
       </c>
       <c r="P196" s="50">
-        <v>6.9709123750221202E-3</v>
+        <v>7.0484980778657835E-3</v>
       </c>
       <c r="Q196" s="33">
-        <v>2.8057949088216017E-2</v>
+        <v>2.7619683205538648E-2</v>
       </c>
       <c r="R196" s="33">
-        <v>3.4128097591676232E-2</v>
+        <v>3.4170532068225512E-2</v>
       </c>
       <c r="S196" s="33">
-        <v>4.0760948912576422E-2</v>
+        <v>4.0693748232769389E-2</v>
       </c>
       <c r="T196" s="33">
-        <v>4.0782533532086829E-2</v>
+        <v>4.0731887780879772E-2</v>
       </c>
       <c r="U196" s="33">
-        <v>3.6924019616833226E-2</v>
+        <v>3.7773219573456362E-2</v>
       </c>
       <c r="V196" s="33">
-        <v>4.0627527462411273E-2</v>
+        <v>4.0591514734996226E-2</v>
       </c>
       <c r="W196" s="33">
-        <v>3.0794560559353368E-2</v>
+        <v>3.0753240321335085E-2</v>
       </c>
       <c r="X196" s="33">
-        <v>1.555474681479696E-2</v>
+        <v>1.6027946098571499E-2</v>
       </c>
       <c r="Y196" s="33">
-        <v>3.6521911143197139E-2</v>
+        <v>3.6182659042633514E-2</v>
       </c>
       <c r="Z196" s="33">
-        <v>3.9028177021725341E-2</v>
+        <v>3.905720728886819E-2</v>
       </c>
       <c r="AA196" s="33">
-        <v>1.5498708724334564E-2</v>
+        <v>1.5523433258677555E-2</v>
       </c>
       <c r="AB196" s="33">
-        <v>1.9488426879511911E-2</v>
+        <v>2.0854545053278883E-2</v>
       </c>
       <c r="AC196" s="34">
-        <v>3.2069308130705521E-2</v>
+        <v>3.2001488461096628E-2</v>
       </c>
     </row>
     <row r="197" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A197" s="1" t="s">
         <v>210</v>
       </c>
       <c r="B197" s="29">
-        <v>336.75127149168401</v>
+        <v>336.66673251816098</v>
       </c>
       <c r="C197" s="49">
-        <v>408.39513451141602</v>
+        <v>408.256235864887</v>
       </c>
       <c r="D197" s="49">
-        <v>396.841174918055</v>
+        <v>396.775355009137</v>
       </c>
       <c r="E197" s="49">
-        <v>506.05082401640198</v>
+        <v>506.09754952455802</v>
       </c>
       <c r="F197" s="49">
-        <v>451.186499403536</v>
+        <v>451.17188896276002</v>
       </c>
       <c r="G197" s="49">
-        <v>553.18816065940905</v>
+        <v>552.79727109995997</v>
       </c>
       <c r="H197" s="49">
-        <v>625.33610538800099</v>
+        <v>625.39134576993297</v>
       </c>
       <c r="I197" s="49">
-        <v>613.17920753489</v>
+        <v>613.18729305977104</v>
       </c>
       <c r="J197" s="49">
-        <v>781.03130553650203</v>
+        <v>779.88625909415305</v>
       </c>
       <c r="K197" s="49">
-        <v>565.71791450590001</v>
+        <v>565.67558680258003</v>
       </c>
       <c r="L197" s="49">
-        <v>419.79174370011498</v>
+        <v>419.77961391175899</v>
       </c>
       <c r="M197" s="49">
-        <v>342.80889948230799</v>
+        <v>342.80234196749501</v>
       </c>
       <c r="N197" s="49">
-        <v>501.97162962069501</v>
+        <v>501.47479185702502</v>
       </c>
       <c r="O197" s="49">
-        <v>523.84725569415104</v>
+        <v>523.738580482727</v>
       </c>
       <c r="P197" s="50">
-        <v>3.8622208065948405E-2</v>
+        <v>3.8193143563842957E-2</v>
       </c>
       <c r="Q197" s="33">
-        <v>4.283403361768956E-2</v>
+        <v>4.2475901737872412E-2</v>
       </c>
       <c r="R197" s="33">
-        <v>3.7149118510056756E-2</v>
+        <v>3.6865302796814881E-2</v>
       </c>
       <c r="S197" s="33">
-        <v>3.2826717274083705E-2</v>
+        <v>3.3030172935291979E-2</v>
       </c>
       <c r="T197" s="33">
-        <v>3.1249637279820108E-2</v>
+        <v>3.1250637730998898E-2</v>
       </c>
       <c r="U197" s="33">
-        <v>4.4357468232134156E-2</v>
+        <v>4.280862825726417E-2</v>
       </c>
       <c r="V197" s="33">
-        <v>2.9978561282225646E-2</v>
+        <v>3.0137460543760985E-2</v>
       </c>
       <c r="W197" s="33">
-        <v>2.9795020888262691E-2</v>
+        <v>2.9841898408891954E-2</v>
       </c>
       <c r="X197" s="33">
-        <v>2.9024675843457803E-2</v>
+        <v>2.6580708287372579E-2</v>
       </c>
       <c r="Y197" s="33">
-        <v>3.6612154348539372E-2</v>
+        <v>3.6700044646666319E-2</v>
       </c>
       <c r="Z197" s="33">
-        <v>3.090403349488513E-2</v>
+        <v>3.0816385314083261E-2</v>
       </c>
       <c r="AA197" s="33">
-        <v>4.206839704342813E-2</v>
+        <v>4.1964418255379554E-2</v>
       </c>
       <c r="AB197" s="33">
-        <v>2.8489031534203901E-2</v>
+        <v>2.6180243335114151E-2</v>
       </c>
       <c r="AC197" s="34">
-        <v>3.327121009461198E-2</v>
+        <v>3.2972338465983686E-2</v>
       </c>
     </row>
     <row r="198" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A198" s="1" t="s">
         <v>211</v>
       </c>
       <c r="B198" s="29">
-        <v>347.73234353349</v>
+        <v>347.704666858797</v>
       </c>
       <c r="C198" s="49">
-        <v>416.08109424207998</v>
+        <v>416.039345309537</v>
       </c>
       <c r="D198" s="49">
-        <v>411.10363181396002</v>
+        <v>411.08627697462799</v>
       </c>
       <c r="E198" s="49">
-        <v>515.95438339708596</v>
+        <v>516.02857244739903</v>
       </c>
       <c r="F198" s="49">
-        <v>464.66486051144898</v>
+        <v>464.697263844671</v>
       </c>
       <c r="G198" s="49">
-        <v>568.96460212099203</v>
+        <v>568.83857801839702</v>
       </c>
       <c r="H198" s="49">
-        <v>636.85162284149396</v>
+        <v>636.88100725448101</v>
       </c>
       <c r="I198" s="49">
-        <v>622.42339001810103</v>
+        <v>622.43639207874105</v>
       </c>
       <c r="J198" s="49">
-        <v>799.62864416326795</v>
+        <v>799.568506742414</v>
       </c>
       <c r="K198" s="49">
-        <v>585.95818020457705</v>
+        <v>586.06189515609799</v>
       </c>
       <c r="L198" s="49">
-        <v>427.49464721403098</v>
+        <v>427.458383383164</v>
       </c>
       <c r="M198" s="49">
-        <v>345.112985295702</v>
+        <v>345.053409174374</v>
       </c>
       <c r="N198" s="49">
-        <v>518.84259360414399</v>
+        <v>518.58161134821501</v>
       </c>
       <c r="O198" s="49">
-        <v>536.17683420332503</v>
+        <v>536.156067745374</v>
       </c>
       <c r="P198" s="50">
-        <v>3.2608851016846518E-2</v>
+        <v>3.2785937173167579E-2</v>
       </c>
       <c r="Q198" s="33">
-        <v>1.881991013399098E-2</v>
+        <v>1.9064275719295587E-2</v>
       </c>
       <c r="R198" s="33">
-        <v>3.5939962376258183E-2</v>
+        <v>3.6068071730819717E-2</v>
       </c>
       <c r="S198" s="33">
-        <v>1.9570286047717156E-2</v>
+        <v>1.9622744532492797E-2</v>
       </c>
       <c r="T198" s="33">
-        <v>2.9873148078967793E-2</v>
+        <v>2.9978319156819921E-2</v>
       </c>
       <c r="U198" s="33">
-        <v>2.8519123480114317E-2</v>
+        <v>2.901842638715979E-2</v>
       </c>
       <c r="V198" s="33">
-        <v>1.8414924956792644E-2</v>
+        <v>1.8371954716454919E-2</v>
       </c>
       <c r="W198" s="33">
-        <v>1.5075825092593309E-2</v>
+        <v>1.5083644301918886E-2</v>
       </c>
       <c r="X198" s="33">
-        <v>2.3811258902088683E-2</v>
+        <v>2.5237330980958816E-2</v>
       </c>
       <c r="Y198" s="33">
-        <v>3.5778017947964313E-2</v>
+        <v>3.6038868972142479E-2</v>
       </c>
       <c r="Z198" s="33">
-        <v>1.8349344953812796E-2</v>
+        <v>1.8292382995566792E-2</v>
       </c>
       <c r="AA198" s="33">
-        <v>6.7211960275055382E-3</v>
+        <v>6.5666622752900139E-3</v>
       </c>
       <c r="AB198" s="33">
-        <v>3.3609397400002905E-2</v>
+        <v>3.4113019774815179E-2</v>
       </c>
       <c r="AC198" s="34">
-        <v>2.3536590819467129E-2</v>
+        <v>2.3709323172644403E-2</v>
       </c>
     </row>
     <row r="199" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A199" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B199" s="29">
-        <v>347.39014595418098</v>
+        <v>347.42648751580998</v>
       </c>
       <c r="C199" s="49">
-        <v>423.443073310062</v>
+        <v>423.588382311163</v>
       </c>
       <c r="D199" s="49">
-        <v>412.21756854805102</v>
+        <v>412.24261849017398</v>
       </c>
       <c r="E199" s="49">
-        <v>529.513546806921</v>
+        <v>529.47316673502996</v>
       </c>
       <c r="F199" s="49">
-        <v>471.042808819149</v>
+        <v>471.06900613950501</v>
       </c>
       <c r="G199" s="49">
-        <v>568.66678294227404</v>
+        <v>568.68454063825698</v>
       </c>
       <c r="H199" s="49">
-        <v>644.14524287559004</v>
+        <v>644.12895684090199</v>
       </c>
       <c r="I199" s="49">
-        <v>625.99918738289296</v>
+        <v>626.01109322580703</v>
       </c>
       <c r="J199" s="49">
-        <v>797.70443906143703</v>
+        <v>798.21312683849305</v>
       </c>
       <c r="K199" s="49">
-        <v>592.99736435493605</v>
+        <v>593.07879249771895</v>
       </c>
       <c r="L199" s="49">
-        <v>439.13715172570699</v>
+        <v>439.141401910475</v>
       </c>
       <c r="M199" s="49">
-        <v>349.29218672841898</v>
+        <v>349.31137046131602</v>
       </c>
       <c r="N199" s="49">
-        <v>527.15183687540502</v>
+        <v>527.08396749037695</v>
       </c>
       <c r="O199" s="49">
-        <v>542.42665609877304</v>
+        <v>542.48485452955595</v>
       </c>
       <c r="P199" s="50">
-        <v>-9.8408326309762373E-4</v>
+        <v>-8.0004489298379777E-4</v>
       </c>
       <c r="Q199" s="33">
-        <v>1.7693615907717231E-2</v>
+        <v>1.8145007405512281E-2</v>
       </c>
       <c r="R199" s="33">
-        <v>2.7096251355791523E-3</v>
+        <v>2.8128925247907777E-3</v>
       </c>
       <c r="S199" s="33">
-        <v>2.6279771712685918E-2</v>
+        <v>2.605397260052178E-2</v>
       </c>
       <c r="T199" s="33">
-        <v>1.3725910542665032E-2</v>
+        <v>1.3711598476215281E-2</v>
       </c>
       <c r="U199" s="33">
-        <v>-5.2344061055431546E-4</v>
+        <v>-2.7079278039943144E-4</v>
       </c>
       <c r="V199" s="33">
-        <v>1.1452620630145516E-2</v>
+        <v>1.1380382683518819E-2</v>
       </c>
       <c r="W199" s="33">
-        <v>5.7449598169629912E-3</v>
+        <v>5.7430786383290133E-3</v>
       </c>
       <c r="X199" s="33">
-        <v>-2.4063734032995221E-3</v>
+        <v>-1.6951391813104788E-3</v>
       </c>
       <c r="Y199" s="33">
-        <v>1.2013116956403502E-2</v>
+        <v>1.1972962923569641E-2</v>
       </c>
       <c r="Z199" s="33">
-        <v>2.7234269686298607E-2</v>
+        <v>2.7331358984808096E-2</v>
       </c>
       <c r="AA199" s="33">
-        <v>1.2109661504437819E-2</v>
+        <v>1.2340006427208561E-2</v>
       </c>
       <c r="AB199" s="33">
-        <v>1.6014959784895089E-2</v>
+        <v>1.6395406154216419E-2</v>
       </c>
       <c r="AC199" s="34">
-        <v>1.1656269903443928E-2</v>
+        <v>1.1804001045433665E-2</v>
       </c>
     </row>
     <row r="200" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A200" s="1" t="s">
         <v>213</v>
       </c>
       <c r="B200" s="29">
-        <v>343.60933040733499</v>
+        <v>343.75636568840002</v>
       </c>
       <c r="C200" s="49">
-        <v>409.836030476573</v>
+        <v>409.899145836684</v>
       </c>
       <c r="D200" s="49">
-        <v>405.29437351987798</v>
+        <v>405.39672239907901</v>
       </c>
       <c r="E200" s="49">
-        <v>515.967827007506</v>
+        <v>515.78296150903702</v>
       </c>
       <c r="F200" s="49">
-        <v>464.62482845146701</v>
+        <v>464.54413504851902</v>
       </c>
       <c r="G200" s="49">
-        <v>564.75791759995002</v>
+        <v>565.520848519845</v>
       </c>
       <c r="H200" s="49">
-        <v>633.52001313808898</v>
+        <v>633.39621992187097</v>
       </c>
       <c r="I200" s="49">
-        <v>620.50929609479897</v>
+        <v>620.45598321693103</v>
       </c>
       <c r="J200" s="49">
-        <v>790.21722460406204</v>
+        <v>791.17792516279701</v>
       </c>
       <c r="K200" s="49">
-        <v>569.81535350106503</v>
+        <v>569.52644569993004</v>
       </c>
       <c r="L200" s="49">
-        <v>426.09544746092098</v>
+        <v>426.16812485012002</v>
       </c>
       <c r="M200" s="49">
-        <v>339.70874540014199</v>
+        <v>339.79467005193101</v>
       </c>
       <c r="N200" s="49">
-        <v>513.992730579919</v>
+        <v>515.36535899861997</v>
       </c>
       <c r="O200" s="49">
-        <v>531.23959123373402</v>
+        <v>531.32456754862699</v>
       </c>
       <c r="P200" s="50">
-        <v>-1.0883485299967743E-2</v>
+        <v>-1.0563736385364009E-2</v>
       </c>
       <c r="Q200" s="33">
-        <v>-3.2134290749220473E-2</v>
+        <v>-3.2317308609335349E-2</v>
       </c>
       <c r="R200" s="33">
-        <v>-1.6795002339561882E-2</v>
+        <v>-1.6606473431029167E-2</v>
       </c>
       <c r="S200" s="33">
-        <v>-2.5581441459049614E-2</v>
+        <v>-2.5856277685256335E-2</v>
       </c>
       <c r="T200" s="33">
-        <v>-1.3625046911916905E-2</v>
+        <v>-1.3851200155277632E-2</v>
       </c>
       <c r="U200" s="33">
-        <v>-6.8737360077540943E-3</v>
+        <v>-5.5631758775458451E-3</v>
       </c>
       <c r="V200" s="33">
-        <v>-1.6495083764133667E-2</v>
+        <v>-1.6662404018706445E-2</v>
       </c>
       <c r="W200" s="33">
-        <v>-8.7698057741025792E-3</v>
+        <v>-8.87382039869411E-3</v>
       </c>
       <c r="X200" s="33">
-        <v>-9.3859505986757519E-3</v>
+        <v>-8.8136882734071165E-3</v>
       </c>
       <c r="Y200" s="33">
-        <v>-3.9092940790872555E-2</v>
+        <v>-3.9712003018350206E-2</v>
       </c>
       <c r="Z200" s="33">
-        <v>-2.9698476235807236E-2</v>
+        <v>-2.9542368366806238E-2</v>
       </c>
       <c r="AA200" s="33">
-        <v>-2.7436746919644928E-2</v>
+        <v>-2.7244175867555787E-2</v>
       </c>
       <c r="AB200" s="33">
-        <v>-2.4962649041468166E-2</v>
+        <v>-2.2232906357507298E-2</v>
       </c>
       <c r="AC200" s="34">
-        <v>-2.0624106022919975E-2</v>
+        <v>-2.0572531910788894E-2</v>
       </c>
     </row>
     <row r="201" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A201" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B201" s="29">
-        <v>335.37985445382401</v>
+        <v>335.217230818139</v>
       </c>
       <c r="C201" s="49">
-        <v>402.14238977826898</v>
+        <v>402.01740095153201</v>
       </c>
       <c r="D201" s="49">
-        <v>395.12840451735099</v>
+        <v>395.016257428431</v>
       </c>
       <c r="E201" s="49">
-        <v>507.69440975536901</v>
+        <v>507.85343039550202</v>
       </c>
       <c r="F201" s="49">
-        <v>457.42603638637598</v>
+        <v>457.42925108680203</v>
       </c>
       <c r="G201" s="49">
-        <v>542.456434909118</v>
+        <v>541.77336380645295</v>
       </c>
       <c r="H201" s="49">
-        <v>614.99700283011703</v>
+        <v>615.08088208060997</v>
       </c>
       <c r="I201" s="49">
-        <v>605.10226066305995</v>
+        <v>605.12175770042904</v>
       </c>
       <c r="J201" s="49">
-        <v>770.13309498844899</v>
+        <v>768.64211553223197</v>
       </c>
       <c r="K201" s="49">
-        <v>567.50625129961702</v>
+        <v>567.62226672065196</v>
       </c>
       <c r="L201" s="49">
-        <v>416.73019012545097</v>
+        <v>416.70287327163499</v>
       </c>
       <c r="M201" s="49">
-        <v>331.86372468447001</v>
+        <v>331.81917757609699</v>
       </c>
       <c r="N201" s="49">
-        <v>509.42700858671498</v>
+        <v>508.28791330683998</v>
       </c>
       <c r="O201" s="49">
-        <v>518.10678738961894</v>
+        <v>518.03186425284105</v>
       </c>
       <c r="P201" s="50">
-        <v>-2.395009455580055E-2</v>
+        <v>-2.4840659614144833E-2</v>
       </c>
       <c r="Q201" s="33">
-        <v>-1.87724849114842E-2</v>
+        <v>-1.9228497949328016E-2</v>
       </c>
       <c r="R201" s="33">
-        <v>-2.5082926550985984E-2</v>
+        <v>-2.5605695352488134E-2</v>
       </c>
       <c r="S201" s="33">
-        <v>-1.6034754143724239E-2</v>
+        <v>-1.5373774834157805E-2</v>
       </c>
       <c r="T201" s="33">
-        <v>-1.5493773953242362E-2</v>
+        <v>-1.5315840681045079E-2</v>
       </c>
       <c r="U201" s="33">
-        <v>-3.9488570227765085E-2</v>
+        <v>-4.1992235609963902E-2</v>
       </c>
       <c r="V201" s="33">
-        <v>-2.9238240187898334E-2</v>
+        <v>-2.8916083274889481E-2</v>
       </c>
       <c r="W201" s="33">
-        <v>-2.4829660939334586E-2</v>
+        <v>-2.4714445393849371E-2</v>
       </c>
       <c r="X201" s="33">
-        <v>-2.5415960308478702E-2</v>
+        <v>-2.8483870585656157E-2</v>
       </c>
       <c r="Y201" s="33">
-        <v>-4.0523692232236064E-3</v>
+        <v>-3.3434425980656268E-3</v>
       </c>
       <c r="Z201" s="33">
-        <v>-2.1979247587077144E-2</v>
+        <v>-2.2210134983262519E-2</v>
       </c>
       <c r="AA201" s="33">
-        <v>-2.3093372843349558E-2</v>
+        <v>-2.3471505526014069E-2</v>
       </c>
       <c r="AB201" s="33">
-        <v>-8.8828532420150985E-3</v>
+        <v>-1.3732870415527731E-2</v>
       </c>
       <c r="AC201" s="34">
-        <v>-2.4721056300822553E-2</v>
+        <v>-2.5018047550698586E-2</v>
       </c>
     </row>
     <row r="202" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A202" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B202" s="29">
-        <v>336.433688052881</v>
+        <v>336.36814452470497</v>
       </c>
       <c r="C202" s="49">
-        <v>402.56068696583702</v>
+        <v>402.47434098934599</v>
       </c>
       <c r="D202" s="49">
-        <v>394.491974960628</v>
+        <v>394.45411680472301</v>
       </c>
       <c r="E202" s="49">
-        <v>510.07553882740598</v>
+        <v>510.231960749937</v>
       </c>
       <c r="F202" s="49">
-        <v>455.67917104726399</v>
+        <v>455.75534753982902</v>
       </c>
       <c r="G202" s="49">
-        <v>542.08166093289003</v>
+        <v>541.85882070569698</v>
       </c>
       <c r="H202" s="49">
-        <v>613.67418919385398</v>
+        <v>613.76743997391304</v>
       </c>
       <c r="I202" s="49">
-        <v>604.40654596878596</v>
+        <v>604.44243413353399</v>
       </c>
       <c r="J202" s="49">
-        <v>764.88286213864706</v>
+        <v>764.79876892846005</v>
       </c>
       <c r="K202" s="49">
-        <v>562.57942659444802</v>
+        <v>562.79011717486503</v>
       </c>
       <c r="L202" s="49">
-        <v>420.08469581211199</v>
+        <v>420.02105507256601</v>
       </c>
       <c r="M202" s="49">
-        <v>340.08405594014999</v>
+        <v>339.99792761564402</v>
       </c>
       <c r="N202" s="49">
-        <v>522.50938415960798</v>
+        <v>522.02562839518896</v>
       </c>
       <c r="O202" s="49">
-        <v>519.51877346823005</v>
+        <v>519.43549582558899</v>
       </c>
       <c r="P202" s="50">
-        <v>3.1422090058843555E-3</v>
+        <v>3.4333369551351467E-3</v>
       </c>
       <c r="Q202" s="33">
-        <v>1.0401718351520373E-3</v>
+        <v>1.136617561161346E-3</v>
       </c>
       <c r="R202" s="33">
-        <v>-1.6106904728866445E-3</v>
+        <v>-1.4230822482282912E-3</v>
       </c>
       <c r="S202" s="33">
-        <v>4.6900832987000207E-3</v>
+        <v>4.683497663061198E-3</v>
       </c>
       <c r="T202" s="33">
-        <v>-3.818902292733628E-3</v>
+        <v>-3.6593714612609407E-3</v>
       </c>
       <c r="U202" s="33">
-        <v>-6.9088308684317479E-4</v>
+        <v>1.5773551258346785E-4</v>
       </c>
       <c r="V202" s="33">
-        <v>-2.1509269641569739E-3</v>
+        <v>-2.1353973842497265E-3</v>
       </c>
       <c r="W202" s="33">
-        <v>-1.1497473063670771E-3</v>
+        <v>-1.1226229403428212E-3</v>
       </c>
       <c r="X202" s="33">
-        <v>-6.81730584488216E-3</v>
+        <v>-5.0001769693697184E-3</v>
       </c>
       <c r="Y202" s="33">
-        <v>-8.6815338049339719E-3</v>
+        <v>-8.5129668603451947E-3</v>
       </c>
       <c r="Z202" s="33">
-        <v>8.04958643781295E-3</v>
+        <v>7.962944375399239E-3</v>
       </c>
       <c r="AA202" s="33">
-        <v>2.4770201273115022E-2</v>
+        <v>2.4648213823239118E-2</v>
       </c>
       <c r="AB202" s="33">
-        <v>2.568056925208384E-2</v>
+        <v>2.7027428212828442E-2</v>
       </c>
       <c r="AC202" s="34">
-        <v>2.7252800252339782E-3</v>
+        <v>2.7095467858380129E-3</v>
       </c>
     </row>
     <row r="203" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A203" s="1" t="s">
         <v>216</v>
       </c>
       <c r="B203" s="29">
-        <v>340.048021402541</v>
+        <v>340.10980954412997</v>
       </c>
       <c r="C203" s="49">
-        <v>400.94642942309298</v>
+        <v>401.072104462722</v>
       </c>
       <c r="D203" s="49">
-        <v>397.90243249727098</v>
+        <v>397.95452260846997</v>
       </c>
       <c r="E203" s="49">
-        <v>500.89031896134401</v>
+        <v>500.79854418073199</v>
       </c>
       <c r="F203" s="49">
-        <v>459.641191067129</v>
+        <v>459.699773901078</v>
       </c>
       <c r="G203" s="49">
-        <v>537.24814587751098</v>
+        <v>537.37081768114297</v>
       </c>
       <c r="H203" s="49">
-        <v>609.64809093800704</v>
+        <v>609.66825321239196</v>
       </c>
       <c r="I203" s="49">
-        <v>598.405436319606</v>
+        <v>598.44675038807497</v>
       </c>
       <c r="J203" s="49">
-        <v>767.65381528148703</v>
+        <v>768.319262954853</v>
       </c>
       <c r="K203" s="49">
-        <v>556.62583068387903</v>
+        <v>556.66612176844603</v>
       </c>
       <c r="L203" s="49">
-        <v>415.33933419585298</v>
+        <v>415.36398994719099</v>
       </c>
       <c r="M203" s="49">
-        <v>334.86213385410701</v>
+        <v>334.885593918984</v>
       </c>
       <c r="N203" s="49">
-        <v>517.660826890159</v>
+        <v>517.81603465595799</v>
       </c>
       <c r="O203" s="49">
-        <v>517.001481218751</v>
+        <v>517.05627995363295</v>
       </c>
       <c r="P203" s="50">
-        <v>1.0743077991321348E-2</v>
+        <v>1.1123719889444494E-2</v>
       </c>
       <c r="Q203" s="33">
-        <v>-4.0099731419651619E-3</v>
+        <v>-3.4840395618191966E-3</v>
       </c>
       <c r="R203" s="33">
-        <v>8.6451886302207903E-3</v>
+        <v>8.8740506300251099E-3</v>
       </c>
       <c r="S203" s="33">
-        <v>-1.8007567834320226E-2</v>
+        <v>-1.8488486207998034E-2</v>
       </c>
       <c r="T203" s="33">
-        <v>8.6947577848670576E-3</v>
+        <v>8.654701217530425E-3</v>
       </c>
       <c r="U203" s="33">
-        <v>-8.9165810314646432E-3</v>
+        <v>-8.2826058247220669E-3</v>
       </c>
       <c r="V203" s="33">
-        <v>-6.5606446005750385E-3</v>
+        <v>-6.6787295880265107E-3</v>
       </c>
       <c r="W203" s="33">
-        <v>-9.9289289456006014E-3</v>
+        <v>-9.9193627165733433E-3</v>
       </c>
       <c r="X203" s="33">
-        <v>3.6227156862846943E-3</v>
+        <v>4.6031638248129614E-3</v>
       </c>
       <c r="Y203" s="33">
-        <v>-1.0582676203800823E-2</v>
+        <v>-1.0881490665046956E-2</v>
       </c>
       <c r="Z203" s="33">
-        <v>-1.1296202083927898E-2</v>
+        <v>-1.1087694459913311E-2</v>
       </c>
       <c r="AA203" s="33">
-        <v>-1.5354798305986961E-2</v>
+        <v>-1.503636722880064E-2</v>
       </c>
       <c r="AB203" s="33">
-        <v>-9.2793687853994777E-3</v>
+        <v>-8.0639599097310777E-3</v>
       </c>
       <c r="AC203" s="34">
-        <v>-4.8454307679277608E-3</v>
+        <v>-4.5803875381571491E-3</v>
       </c>
     </row>
     <row r="204" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A204" s="1" t="s">
         <v>217</v>
       </c>
       <c r="B204" s="29">
-        <v>340.699057334261</v>
+        <v>340.98097465418499</v>
       </c>
       <c r="C204" s="49">
-        <v>408.117094973863</v>
+        <v>408.23163605747197</v>
       </c>
       <c r="D204" s="49">
-        <v>401.10125305592902</v>
+        <v>401.26898336459698</v>
       </c>
       <c r="E204" s="49">
-        <v>499.50364825798499</v>
+        <v>499.19460422127003</v>
       </c>
       <c r="F204" s="49">
-        <v>451.60009984086798</v>
+        <v>451.43715572751199</v>
       </c>
       <c r="G204" s="49">
-        <v>535.45477976381596</v>
+        <v>536.503646373999</v>
       </c>
       <c r="H204" s="49">
-        <v>605.54333529683095</v>
+        <v>605.30218897540703</v>
       </c>
       <c r="I204" s="49">
-        <v>598.21282814992105</v>
+        <v>598.07763716356499</v>
       </c>
       <c r="J204" s="49">
-        <v>771.12075317838196</v>
+        <v>772.23569739025197</v>
       </c>
       <c r="K204" s="49">
-        <v>553.55858097662997</v>
+        <v>553.06654044863501</v>
       </c>
       <c r="L204" s="49">
-        <v>418.18017961822602</v>
+        <v>418.28197660832899</v>
       </c>
       <c r="M204" s="49">
-        <v>341.31445679346399</v>
+        <v>341.50413116437102</v>
       </c>
       <c r="N204" s="49">
-        <v>536.49195530710995</v>
+        <v>538.69561596876895</v>
       </c>
       <c r="O204" s="49">
-        <v>519.04980756184204</v>
+        <v>519.18035709377796</v>
       </c>
       <c r="P204" s="50">
-        <v>1.9145411552015101E-3</v>
+        <v>2.5614230628121515E-3</v>
       </c>
       <c r="Q204" s="33">
-        <v>1.7884348193566879E-2</v>
+        <v>1.785098368868332E-2</v>
       </c>
       <c r="R204" s="33">
-        <v>8.0392083521128033E-3</v>
+        <v>8.3287425266629356E-3</v>
       </c>
       <c r="S204" s="33">
-        <v>-2.7684118675610492E-3</v>
+        <v>-3.2027648205046333E-3</v>
       </c>
       <c r="T204" s="33">
-        <v>-1.7494278977896571E-2</v>
+        <v>-1.7973944392985608E-2</v>
       </c>
       <c r="U204" s="33">
-        <v>-3.3380591956549965E-3</v>
+        <v>-1.6137298093074071E-3</v>
       </c>
       <c r="V204" s="33">
-        <v>-6.7329918721806825E-3</v>
+        <v>-7.1613770505184471E-3</v>
       </c>
       <c r="W204" s="33">
-        <v>-3.2186901721609207E-4</v>
+        <v>-6.1678541034870804E-4</v>
       </c>
       <c r="X204" s="33">
-        <v>4.5162778167442408E-3</v>
+        <v>5.0974049776351116E-3</v>
       </c>
       <c r="Y204" s="33">
-        <v>-5.5104336489030237E-3</v>
+        <v>-6.466320077779586E-3</v>
       </c>
       <c r="Z204" s="33">
-        <v>6.8398179235136247E-3</v>
+        <v>7.0251315274321158E-3</v>
       </c>
       <c r="AA204" s="33">
-        <v>1.9268595302471825E-2</v>
+        <v>1.9763577071004734E-2</v>
       </c>
       <c r="AB204" s="33">
-        <v>3.6377348717071545E-2</v>
+        <v>4.0322392346701985E-2</v>
       </c>
       <c r="AC204" s="34">
-        <v>3.9619351539621483E-3</v>
+        <v>4.1080192282656469E-3</v>
       </c>
     </row>
     <row r="205" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A205" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B205" s="29">
-        <v>349.05398916897502</v>
+        <v>348.73988266865598</v>
       </c>
       <c r="C205" s="49">
-        <v>411.474077018522</v>
+        <v>411.32999985285898</v>
       </c>
       <c r="D205" s="49">
-        <v>406.53930940754498</v>
+        <v>406.32017538842399</v>
       </c>
       <c r="E205" s="49">
-        <v>509.404363251647</v>
+        <v>509.62881159614801</v>
       </c>
       <c r="F205" s="49">
-        <v>456.12455673420499</v>
+        <v>456.09772564920502</v>
       </c>
       <c r="G205" s="49">
-        <v>535.19260162546004</v>
+        <v>534.152070162207</v>
       </c>
       <c r="H205" s="49">
-        <v>608.00787817756498</v>
+        <v>608.07069023961901</v>
       </c>
       <c r="I205" s="49">
-        <v>600.83774911172304</v>
+        <v>600.87464362663195</v>
       </c>
       <c r="J205" s="49">
-        <v>782.17500979313797</v>
+        <v>780.32664438275594</v>
       </c>
       <c r="K205" s="49">
-        <v>556.48982210672204</v>
+        <v>556.68080308327706</v>
       </c>
       <c r="L205" s="49">
-        <v>421.54433428716499</v>
+        <v>421.46436010276</v>
       </c>
       <c r="M205" s="49">
-        <v>344.25089363829801</v>
+        <v>344.09728394131997</v>
       </c>
       <c r="N205" s="49">
-        <v>532.56493171693296</v>
+        <v>530.50490811617101</v>
       </c>
       <c r="O205" s="49">
-        <v>523.11952043128497</v>
+        <v>523.03829403433099</v>
       </c>
       <c r="P205" s="50">
-        <v>2.4522908575344227E-2</v>
+        <v>2.275466548343319E-2</v>
       </c>
       <c r="Q205" s="33">
-        <v>8.2255364600054559E-3</v>
+        <v>7.5897199573009555E-3</v>
       </c>
       <c r="R205" s="33">
-        <v>1.3557814417642033E-2</v>
+        <v>1.2588045010290427E-2</v>
       </c>
       <c r="S205" s="33">
-        <v>1.9821106468772998E-2</v>
+        <v>2.0902083649632086E-2</v>
       </c>
       <c r="T205" s="33">
-        <v>1.0018724298181736E-2</v>
+        <v>1.032385097806654E-2</v>
       </c>
       <c r="U205" s="33">
-        <v>-4.8963637689736217E-4</v>
+        <v>-4.3831504737857907E-3</v>
       </c>
       <c r="V205" s="33">
-        <v>4.0699694589585445E-3</v>
+        <v>4.5737506234666547E-3</v>
       </c>
       <c r="W205" s="33">
-        <v>4.3879382692610935E-3</v>
+        <v>4.6766611711683836E-3</v>
       </c>
       <c r="X205" s="33">
-        <v>1.4335312036659609E-2</v>
+        <v>1.0477302486594509E-2</v>
       </c>
       <c r="Y205" s="33">
-        <v>5.295268162803124E-3</v>
+        <v>6.5349508066609996E-3</v>
       </c>
       <c r="Z205" s="33">
-        <v>8.0447492083681738E-3</v>
+        <v>7.6082252461260325E-3</v>
       </c>
       <c r="AA205" s="33">
-        <v>8.603318102669455E-3</v>
+        <v>7.5933276944777361E-3</v>
       </c>
       <c r="AB205" s="33">
-        <v>-7.3198182215593599E-3</v>
+        <v>-1.5204704864486551E-2</v>
       </c>
       <c r="AC205" s="34">
-        <v>7.8406981568104328E-3</v>
+        <v>7.4308222332382101E-3</v>
       </c>
     </row>
     <row r="206" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A206" s="1" t="s">
         <v>219</v>
       </c>
       <c r="B206" s="29">
-        <v>346.32837397968598</v>
+        <v>346.225887811098</v>
       </c>
       <c r="C206" s="49">
-        <v>417.490081026307</v>
+        <v>417.38619224555299</v>
       </c>
       <c r="D206" s="49">
-        <v>411.02986636399299</v>
+        <v>410.99125905594798</v>
       </c>
       <c r="E206" s="49">
-        <v>509.11214352747601</v>
+        <v>509.38708584828203</v>
       </c>
       <c r="F206" s="49">
-        <v>462.44847584099102</v>
+        <v>462.601137907473</v>
       </c>
       <c r="G206" s="49">
-        <v>532.66331554671001</v>
+        <v>532.37852215347095</v>
       </c>
       <c r="H206" s="49">
-        <v>606.79304734832294</v>
+        <v>606.98205679864896</v>
       </c>
       <c r="I206" s="49">
-        <v>601.19304665674201</v>
+        <v>601.263462785309</v>
       </c>
       <c r="J206" s="49">
-        <v>777.24878866485403</v>
+        <v>777.16538170706303</v>
       </c>
       <c r="K206" s="49">
-        <v>554.36366865154503</v>
+        <v>554.74504346266303</v>
       </c>
       <c r="L206" s="49">
-        <v>425.62781079452901</v>
+        <v>425.55635881383699</v>
       </c>
       <c r="M206" s="49">
-        <v>344.821479303883</v>
+        <v>344.720291541493</v>
       </c>
       <c r="N206" s="49">
-        <v>544.81171917087204</v>
+        <v>544.16660907019002</v>
       </c>
       <c r="O206" s="49">
-        <v>525.61816315091698</v>
+        <v>525.49072426926898</v>
       </c>
       <c r="P206" s="50">
-        <v>-7.808577681000517E-3</v>
+        <v>-7.2087965343113902E-3</v>
       </c>
       <c r="Q206" s="33">
-        <v>1.4620614866861281E-2</v>
+        <v>1.4723439561569629E-2</v>
       </c>
       <c r="R206" s="33">
-        <v>1.1045812428304158E-2</v>
+        <v>1.1496066280879624E-2</v>
       </c>
       <c r="S206" s="33">
-        <v>-5.7364982566243672E-4</v>
+        <v>-4.7431727242597255E-4</v>
       </c>
       <c r="T206" s="33">
-        <v>1.3864456568759342E-2</v>
+        <v>1.4258813172135731E-2</v>
       </c>
       <c r="U206" s="33">
-        <v>-4.7259361789908638E-3</v>
+        <v>-3.3203054107746599E-3</v>
       </c>
       <c r="V206" s="33">
-        <v>-1.9980511319743766E-3</v>
+        <v>-1.7903073745275666E-3</v>
       </c>
       <c r="W206" s="33">
-        <v>5.9133692173007901E-4</v>
+        <v>6.470886445304469E-4</v>
       </c>
       <c r="X206" s="33">
-        <v>-6.2981060077421658E-3</v>
+        <v>-4.0512043237912465E-3</v>
       </c>
       <c r="Y206" s="33">
-        <v>-3.8206511075583593E-3</v>
+        <v>-3.4773241863065296E-3</v>
       </c>
       <c r="Z206" s="33">
-        <v>9.6869443501577113E-3</v>
+        <v>9.7090029393691601E-3</v>
       </c>
       <c r="AA206" s="33">
-        <v>1.6574703976934835E-3</v>
+        <v>1.8105565758528286E-3</v>
       </c>
       <c r="AB206" s="33">
-        <v>2.2995857827996069E-2</v>
+        <v>2.575226118554097E-2</v>
       </c>
       <c r="AC206" s="34">
-        <v>4.7764279902460238E-3</v>
+        <v>4.6888158341558128E-3</v>
       </c>
     </row>
     <row r="207" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A207" s="1" t="s">
         <v>220</v>
       </c>
       <c r="B207" s="29">
-        <v>350.94149374334802</v>
+        <v>351.04229577730302</v>
       </c>
       <c r="C207" s="49">
-        <v>418.56115922331497</v>
+        <v>418.65238708597298</v>
       </c>
       <c r="D207" s="49">
-        <v>417.705777959226</v>
+        <v>417.80566685761403</v>
       </c>
       <c r="E207" s="49">
-        <v>510.34153011371097</v>
+        <v>510.214733331118</v>
       </c>
       <c r="F207" s="49">
-        <v>464.38122290057402</v>
+        <v>464.501802893903</v>
       </c>
       <c r="G207" s="49">
-        <v>533.06783477690306</v>
+        <v>533.335150312579</v>
       </c>
       <c r="H207" s="49">
-        <v>613.76253447059196</v>
+        <v>613.85249304191404</v>
       </c>
       <c r="I207" s="49">
-        <v>610.21733894770705</v>
+        <v>610.30254033998006</v>
       </c>
       <c r="J207" s="49">
-        <v>783.29505090601197</v>
+        <v>784.108433880083</v>
       </c>
       <c r="K207" s="49">
-        <v>560.96801346796599</v>
+        <v>560.98176350842198</v>
       </c>
       <c r="L207" s="49">
-        <v>426.09802210066402</v>
+        <v>426.16199738499</v>
       </c>
       <c r="M207" s="49">
-        <v>349.76235274329701</v>
+        <v>349.80301557005703</v>
       </c>
       <c r="N207" s="49">
-        <v>562.63500209949495</v>
+        <v>563.04385862969798</v>
       </c>
       <c r="O207" s="49">
-        <v>530.27640374498606</v>
+        <v>530.332541775545</v>
       </c>
       <c r="P207" s="50">
-        <v>1.3320074560026152E-2</v>
+        <v>1.3911172259980953E-2</v>
       </c>
       <c r="Q207" s="33">
-        <v>2.565517710923837E-3</v>
+        <v>3.033628960286805E-3</v>
       </c>
       <c r="R207" s="33">
-        <v>1.6241913645567152E-2</v>
+        <v>1.6580420268107021E-2</v>
       </c>
       <c r="S207" s="33">
-        <v>2.4147657875863704E-3</v>
+        <v>1.6247908630382391E-3</v>
       </c>
       <c r="T207" s="33">
-        <v>4.1793781589789525E-3</v>
+        <v>4.1086474517280092E-3</v>
       </c>
       <c r="U207" s="33">
-        <v>7.5942761287750571E-4</v>
+        <v>1.7968947267792412E-3</v>
       </c>
       <c r="V207" s="33">
-        <v>1.1485772872193545E-2</v>
+        <v>1.1319010449009292E-2</v>
       </c>
       <c r="W207" s="33">
-        <v>1.5010639828836103E-2</v>
+        <v>1.5033472203346943E-2</v>
       </c>
       <c r="X207" s="33">
-        <v>7.7790564994564271E-3</v>
+        <v>8.9338155512914685E-3</v>
       </c>
       <c r="Y207" s="33">
-        <v>1.1913379591569573E-2</v>
+        <v>1.1242498007426827E-2</v>
       </c>
       <c r="Z207" s="33">
-        <v>1.1047476086143426E-3</v>
+        <v>1.4231688908166173E-3</v>
       </c>
       <c r="AA207" s="33">
-        <v>1.4328786737382249E-2</v>
+        <v>1.4744487496908043E-2</v>
       </c>
       <c r="AB207" s="33">
-        <v>3.271457331304739E-2</v>
+        <v>3.4690201943414545E-2</v>
       </c>
       <c r="AC207" s="34">
-        <v>8.8624041569347334E-3</v>
+        <v>9.2138971872604003E-3</v>
       </c>
     </row>
     <row r="208" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A208" s="1" t="s">
         <v>221</v>
       </c>
       <c r="B208" s="29">
-        <v>360.670334342898</v>
+        <v>361.14887226751301</v>
       </c>
       <c r="C208" s="49">
-        <v>425.87216662165099</v>
+        <v>426.10401246342298</v>
       </c>
       <c r="D208" s="49">
-        <v>423.12257281941402</v>
+        <v>423.36562851409099</v>
       </c>
       <c r="E208" s="49">
-        <v>521.52925180982697</v>
+        <v>521.07158538155295</v>
       </c>
       <c r="F208" s="49">
-        <v>473.09136388181702</v>
+        <v>472.81369338497001</v>
       </c>
       <c r="G208" s="49">
-        <v>538.20155654251005</v>
+        <v>539.49808439833396</v>
       </c>
       <c r="H208" s="49">
-        <v>619.86940231183996</v>
+        <v>619.49820563453795</v>
       </c>
       <c r="I208" s="49">
-        <v>612.53161421682103</v>
+        <v>612.30482022682895</v>
       </c>
       <c r="J208" s="49">
-        <v>786.755252790859</v>
+        <v>788.09364247961696</v>
       </c>
       <c r="K208" s="49">
-        <v>568.82368790927603</v>
+        <v>568.11466377296699</v>
       </c>
       <c r="L208" s="49">
-        <v>429.64227492504699</v>
+        <v>429.787144516946</v>
       </c>
       <c r="M208" s="49">
-        <v>355.788537492454</v>
+        <v>356.11674759534702</v>
       </c>
       <c r="N208" s="49">
-        <v>573.598983541184</v>
+        <v>576.83485614583299</v>
       </c>
       <c r="O208" s="49">
-        <v>537.61779964544598</v>
+        <v>537.82372451267997</v>
       </c>
       <c r="P208" s="50">
-        <v>2.7722115432337269E-2</v>
+        <v>2.8790195972913324E-2</v>
       </c>
       <c r="Q208" s="33">
-        <v>1.7466999116454884E-2</v>
+        <v>1.7799075336264014E-2</v>
       </c>
       <c r="R208" s="33">
-        <v>1.2967967277476289E-2</v>
+        <v>1.3307530504060416E-2</v>
       </c>
       <c r="S208" s="33">
-        <v>2.1922028751262257E-2</v>
+        <v>2.1278985770466052E-2</v>
       </c>
       <c r="T208" s="33">
-        <v>1.8756445247373632E-2</v>
+        <v>1.7894205015530407E-2</v>
       </c>
       <c r="U208" s="33">
-        <v>9.6305224789177135E-3</v>
+        <v>1.155546204322544E-2</v>
       </c>
       <c r="V208" s="33">
-        <v>9.9498869648593224E-3</v>
+        <v>9.1971811740094722E-3</v>
       </c>
       <c r="W208" s="33">
-        <v>3.7925426260498885E-3</v>
+        <v>3.2807988735119586E-3</v>
       </c>
       <c r="X208" s="33">
-        <v>4.417494890137208E-3</v>
+        <v>5.0824712850154885E-3</v>
       </c>
       <c r="Y208" s="33">
-        <v>1.4003783197450881E-2</v>
+        <v>1.2715030556314844E-2</v>
       </c>
       <c r="Z208" s="33">
-        <v>8.317928365191074E-3</v>
+        <v>8.506500237469794E-3</v>
       </c>
       <c r="AA208" s="33">
-        <v>1.7229369318600751E-2</v>
+        <v>1.8049392784681428E-2</v>
       </c>
       <c r="AB208" s="33">
-        <v>1.9486845647314066E-2</v>
+        <v>2.4493646995277896E-2</v>
       </c>
       <c r="AC208" s="34">
-        <v>1.3844470258552954E-2</v>
+        <v>1.4125444220440597E-2</v>
       </c>
     </row>
     <row r="209" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A209" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B209" s="29">
-        <v>365.08330879912</v>
+        <v>364.54340880854897</v>
       </c>
       <c r="C209" s="49">
-        <v>432.71678389010202</v>
+        <v>432.47491766138</v>
       </c>
       <c r="D209" s="49">
-        <v>430.23760855203801</v>
+        <v>429.884180267315</v>
       </c>
       <c r="E209" s="49">
-        <v>521.38290780411398</v>
+        <v>521.63184962680998</v>
       </c>
       <c r="F209" s="49">
-        <v>481.925112270868</v>
+        <v>481.845077956517</v>
       </c>
       <c r="G209" s="49">
-        <v>545.84900990837605</v>
+        <v>544.48010752258904</v>
       </c>
       <c r="H209" s="49">
-        <v>625.49716254061195</v>
+        <v>625.47860817485105</v>
       </c>
       <c r="I209" s="49">
-        <v>617.33744081423697</v>
+        <v>617.36874966351297</v>
       </c>
       <c r="J209" s="49">
-        <v>796.654027453097</v>
+        <v>794.43612087925897</v>
       </c>
       <c r="K209" s="49">
-        <v>570.55118369115803</v>
+        <v>570.76737873269201</v>
       </c>
       <c r="L209" s="49">
-        <v>436.434692645388</v>
+        <v>436.25066310578399</v>
       </c>
       <c r="M209" s="49">
-        <v>357.67002919327899</v>
+        <v>357.35503266980697</v>
       </c>
       <c r="N209" s="49">
-        <v>603.84859138235095</v>
+        <v>600.46732310125799</v>
       </c>
       <c r="O209" s="49">
-        <v>542.83262941383305</v>
+        <v>542.70084212229801</v>
       </c>
       <c r="P209" s="50">
-        <v>1.2235479428220675E-2</v>
+        <v>9.3992721608764374E-3</v>
       </c>
       <c r="Q209" s="33">
-        <v>1.6071999545656857E-2</v>
+        <v>1.4951525945801514E-2</v>
       </c>
       <c r="R209" s="33">
-        <v>1.6815542799369032E-2</v>
+        <v>1.5396979145667844E-2</v>
       </c>
       <c r="S209" s="33">
-        <v>-2.8060555607412052E-4</v>
+        <v>1.0752155000868235E-3</v>
       </c>
       <c r="T209" s="33">
-        <v>1.8672394094384037E-2</v>
+        <v>1.9101360002688361E-2</v>
       </c>
       <c r="U209" s="33">
-        <v>1.4209273966047986E-2</v>
+        <v>9.2345520184955454E-3</v>
       </c>
       <c r="V209" s="33">
-        <v>9.0789450290382767E-3</v>
+        <v>9.6536236681872278E-3</v>
       </c>
       <c r="W209" s="33">
-        <v>7.8458425424468015E-3</v>
+        <v>8.2702753096213222E-3</v>
       </c>
       <c r="X209" s="33">
-        <v>1.2581771303240785E-2</v>
+        <v>8.0478740821792183E-3</v>
       </c>
       <c r="Y209" s="33">
-        <v>3.0369617486070144E-3</v>
+        <v>4.6693302054690022E-3</v>
       </c>
       <c r="Z209" s="33">
-        <v>1.5809472476901787E-2</v>
+        <v>1.5038883017551852E-2</v>
       </c>
       <c r="AA209" s="33">
-        <v>5.2882302338503884E-3</v>
+        <v>3.4771885423008353E-3</v>
       </c>
       <c r="AB209" s="33">
-        <v>5.2736508796471737E-2</v>
+        <v>4.0969207570650479E-2</v>
       </c>
       <c r="AC209" s="34">
-        <v>9.6998830243830714E-3</v>
+        <v>9.0682455743973378E-3</v>
       </c>
     </row>
     <row r="210" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A210" s="1" t="s">
         <v>223</v>
       </c>
       <c r="B210" s="29">
-        <v>365.83583743229599</v>
+        <v>365.716743539025</v>
       </c>
       <c r="C210" s="49">
-        <v>426.95064958777499</v>
+        <v>426.85681655193002</v>
       </c>
       <c r="D210" s="49">
-        <v>428.89322154348002</v>
+        <v>428.85478047723501</v>
       </c>
       <c r="E210" s="49">
-        <v>519.55480872110502</v>
+        <v>519.96594698788203</v>
       </c>
       <c r="F210" s="49">
-        <v>473.60173739905798</v>
+        <v>473.84629563874898</v>
       </c>
       <c r="G210" s="49">
-        <v>538.62187826500497</v>
+        <v>538.25776412527205</v>
       </c>
       <c r="H210" s="49">
-        <v>622.95248629690002</v>
+        <v>623.26840126262596</v>
       </c>
       <c r="I210" s="49">
-        <v>618.70985348115596</v>
+        <v>618.82981244584698</v>
       </c>
       <c r="J210" s="49">
-        <v>788.10313271541395</v>
+        <v>788.01218303453197</v>
       </c>
       <c r="K210" s="49">
-        <v>568.18781183792805</v>
+        <v>568.76359588967603</v>
       </c>
       <c r="L210" s="49">
-        <v>436.38554348395598</v>
+        <v>436.32879199547602</v>
       </c>
       <c r="M210" s="49">
-        <v>360.246074212152</v>
+        <v>360.14588266179697</v>
       </c>
       <c r="N210" s="49">
-        <v>598.65486991673401</v>
+        <v>597.786390248212</v>
       </c>
       <c r="O210" s="49">
-        <v>541.276690992211</v>
+        <v>541.11367560875703</v>
       </c>
       <c r="P210" s="50">
-        <v>2.0612518157876458E-3</v>
+        <v>3.218642011141748E-3</v>
       </c>
       <c r="Q210" s="33">
-        <v>-1.3325423272214643E-2</v>
+        <v>-1.2990582528647043E-2</v>
       </c>
       <c r="R210" s="33">
-        <v>-3.1247547444365198E-3</v>
+        <v>-2.394597980879154E-3</v>
       </c>
       <c r="S210" s="33">
-        <v>-3.5062505035086122E-3</v>
+        <v>-3.193636738477057E-3</v>
       </c>
       <c r="T210" s="33">
-        <v>-1.7271095985410767E-2</v>
+        <v>-1.6600319653965356E-2</v>
       </c>
       <c r="U210" s="33">
-        <v>-1.324016625876856E-2</v>
+        <v>-1.1428045416808641E-2</v>
       </c>
       <c r="V210" s="33">
-        <v>-4.0682458628207296E-3</v>
+        <v>-3.5336251045811062E-3</v>
       </c>
       <c r="W210" s="33">
-        <v>2.2231158782608507E-3</v>
+        <v>2.3665965974635217E-3</v>
       </c>
       <c r="X210" s="33">
-        <v>-1.0733510963372939E-2</v>
+        <v>-8.0861603291868533E-3</v>
       </c>
       <c r="Y210" s="33">
-        <v>-4.1422608887431434E-3</v>
+        <v>-3.5106821407087097E-3</v>
       </c>
       <c r="Z210" s="33">
-        <v>-1.1261515699889646E-4</v>
+        <v>1.7909173853358773E-4</v>
       </c>
       <c r="AA210" s="33">
-        <v>7.2022948768819539E-3</v>
+        <v>7.8097402774475189E-3</v>
       </c>
       <c r="AB210" s="33">
-        <v>-8.6010326756369437E-3</v>
+        <v>-4.4647439584216686E-3</v>
       </c>
       <c r="AC210" s="34">
-        <v>-2.8663317886807871E-3</v>
+        <v>-2.9245698372867279E-3</v>
       </c>
     </row>
     <row r="211" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A211" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B211" s="29">
-        <v>368.92327601547299</v>
+        <v>369.08570591905499</v>
       </c>
       <c r="C211" s="49">
-        <v>434.91691852052901</v>
+        <v>435.02221806138499</v>
       </c>
       <c r="D211" s="49">
-        <v>430.99424444047298</v>
+        <v>431.16602130438798</v>
       </c>
       <c r="E211" s="49">
-        <v>524.75502817190898</v>
+        <v>524.581496139715</v>
       </c>
       <c r="F211" s="49">
-        <v>478.596876883883</v>
+        <v>478.78570748674201</v>
       </c>
       <c r="G211" s="49">
-        <v>539.03079950174401</v>
+        <v>539.47770015918502</v>
       </c>
       <c r="H211" s="49">
-        <v>615.78396606418403</v>
+        <v>615.95281510525399</v>
       </c>
       <c r="I211" s="49">
-        <v>616.13445267398595</v>
+        <v>616.26922587554805</v>
       </c>
       <c r="J211" s="49">
-        <v>787.97363164291903</v>
+        <v>788.92769301799501</v>
       </c>
       <c r="K211" s="49">
-        <v>566.26650228307597</v>
+        <v>566.25426483772696</v>
       </c>
       <c r="L211" s="49">
-        <v>439.270444330793</v>
+        <v>439.409220336636</v>
       </c>
       <c r="M211" s="49">
-        <v>360.41279778861099</v>
+        <v>360.48239863489999</v>
       </c>
       <c r="N211" s="49">
-        <v>617.16150830423305</v>
+        <v>618.09869041451304</v>
       </c>
       <c r="O211" s="49">
-        <v>542.90800303140804</v>
+        <v>542.99643531011304</v>
       </c>
       <c r="P211" s="50">
-        <v>8.4394098862672351E-3</v>
+        <v>9.2119445979659265E-3</v>
       </c>
       <c r="Q211" s="33">
-        <v>1.8658523977995056E-2</v>
+        <v>1.9129134625080146E-2</v>
       </c>
       <c r="R211" s="33">
-        <v>4.8987085630123328E-3</v>
+        <v>5.3893320824849322E-3</v>
       </c>
       <c r="S211" s="33">
-        <v>1.0008991089129671E-2</v>
+        <v>8.8766373616779859E-3</v>
       </c>
       <c r="T211" s="33">
-        <v>1.0547130828230333E-2</v>
+        <v>1.0424080326162821E-2</v>
       </c>
       <c r="U211" s="33">
-        <v>7.5919908425592375E-4</v>
+        <v>2.266453203690455E-3</v>
       </c>
       <c r="V211" s="33">
-        <v>-1.1507330639819346E-2</v>
+        <v>-1.1737457157385056E-2</v>
       </c>
       <c r="W211" s="33">
-        <v>-4.1625340095677865E-3</v>
+        <v>-4.1377879972823717E-3</v>
       </c>
       <c r="X211" s="33">
-        <v>-1.6431995651222664E-4</v>
+        <v>1.161796737630949E-3</v>
       </c>
       <c r="Y211" s="33">
-        <v>-3.3814691459804758E-3</v>
+        <v>-4.411905174809716E-3</v>
       </c>
       <c r="Z211" s="33">
-        <v>6.6108992149578327E-3</v>
+        <v>7.0598786916447054E-3</v>
       </c>
       <c r="AA211" s="33">
-        <v>4.6280470043602584E-4</v>
+        <v>9.3438795028255583E-4</v>
       </c>
       <c r="AB211" s="33">
-        <v>3.0913702230590978E-2</v>
+        <v>3.3979194738553709E-2</v>
       </c>
       <c r="AC211" s="34">
-        <v>3.0138228125189404E-3</v>
+        <v>3.4794162229181413E-3</v>
       </c>
     </row>
     <row r="212" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A212" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B212" s="29">
-        <v>368.33775951751198</v>
+        <v>368.96147366740001</v>
       </c>
       <c r="C212" s="49">
-        <v>435.343959760487</v>
+        <v>435.66386336481298</v>
       </c>
       <c r="D212" s="49">
-        <v>437.79431214585298</v>
+        <v>438.09890502154599</v>
       </c>
       <c r="E212" s="49">
-        <v>526.286514946122</v>
+        <v>525.74745847601105</v>
       </c>
       <c r="F212" s="49">
-        <v>483.97198967917899</v>
+        <v>483.64508229343897</v>
       </c>
       <c r="G212" s="49">
-        <v>533.84228659426503</v>
+        <v>535.25959134131699</v>
       </c>
       <c r="H212" s="49">
-        <v>620.66296357250098</v>
+        <v>620.20557127183804</v>
       </c>
       <c r="I212" s="49">
-        <v>621.03069709015904</v>
+        <v>620.71040861281995</v>
       </c>
       <c r="J212" s="49">
-        <v>792.35473752584903</v>
+        <v>793.91703815461199</v>
       </c>
       <c r="K212" s="49">
-        <v>571.54612948285001</v>
+        <v>570.74749178031402</v>
       </c>
       <c r="L212" s="49">
-        <v>443.638147383302</v>
+        <v>443.81241164083798</v>
       </c>
       <c r="M212" s="49">
-        <v>362.288732773395</v>
+        <v>362.72418323848598</v>
       </c>
       <c r="N212" s="49">
-        <v>628.66046909216197</v>
+        <v>632.890336373796</v>
       </c>
       <c r="O212" s="49">
-        <v>546.47762397123199</v>
+        <v>546.74490699438002</v>
       </c>
       <c r="P212" s="50">
-        <v>-1.5870955725125757E-3</v>
+        <v>-3.3659458944801379E-4</v>
       </c>
       <c r="Q212" s="33">
-        <v>9.8189153323957612E-4</v>
+        <v>1.4749713389063945E-3</v>
       </c>
       <c r="R212" s="33">
-        <v>1.5777629963964035E-2</v>
+        <v>1.6079383287635363E-2</v>
       </c>
       <c r="S212" s="33">
-        <v>2.9184794656438307E-3</v>
+        <v>2.2226524284141291E-3</v>
       </c>
       <c r="T212" s="33">
-        <v>1.1230981761295666E-2</v>
+        <v>1.0149373155278418E-2</v>
       </c>
       <c r="U212" s="33">
-        <v>-9.6256334745157268E-3</v>
+        <v>-7.8188752132356543E-3</v>
       </c>
       <c r="V212" s="33">
-        <v>7.9232292121884651E-3</v>
+        <v>6.904353811350461E-3</v>
       </c>
       <c r="W212" s="33">
-        <v>7.9467142194753482E-3</v>
+        <v>7.2065625716783988E-3</v>
       </c>
       <c r="X212" s="33">
-        <v>5.5599650889275321E-3</v>
+        <v>6.3242109267713786E-3</v>
       </c>
       <c r="Y212" s="33">
-        <v>9.3235732265419813E-3</v>
+        <v>7.9349988540478034E-3</v>
       </c>
       <c r="Z212" s="33">
-        <v>9.9430842864081104E-3</v>
+        <v>1.0020707578299426E-2</v>
       </c>
       <c r="AA212" s="33">
-        <v>5.2049621886187669E-3</v>
+        <v>6.2188462240468922E-3</v>
       </c>
       <c r="AB212" s="33">
-        <v>1.8632012258062769E-2</v>
+        <v>2.3930880599930315E-2</v>
       </c>
       <c r="AC212" s="34">
-        <v>6.5750015101866399E-3</v>
+        <v>6.9033080891702792E-3</v>
+      </c>
+    </row>
+    <row r="213" spans="1:29" x14ac:dyDescent="0.3">
+      <c r="A213" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B213" s="29">
+        <v>373.82957043957299</v>
+      </c>
+      <c r="C213" s="49">
+        <v>439.119655355448</v>
+      </c>
+      <c r="D213" s="49">
+        <v>443.65954308220103</v>
+      </c>
+      <c r="E213" s="49">
+        <v>522.91327776888397</v>
+      </c>
+      <c r="F213" s="49">
+        <v>481.59428578816897</v>
+      </c>
+      <c r="G213" s="49">
+        <v>541.68873022056903</v>
+      </c>
+      <c r="H213" s="49">
+        <v>620.41178899243198</v>
+      </c>
+      <c r="I213" s="49">
+        <v>623.15934711076704</v>
+      </c>
+      <c r="J213" s="49">
+        <v>807.03365505405304</v>
+      </c>
+      <c r="K213" s="49">
+        <v>570.55431999069901</v>
+      </c>
+      <c r="L213" s="49">
+        <v>447.43137281920502</v>
+      </c>
+      <c r="M213" s="49">
+        <v>368.07999348813502</v>
+      </c>
+      <c r="N213" s="49">
+        <v>655.528301941677</v>
+      </c>
+      <c r="O213" s="49">
+        <v>550.50199528532698</v>
+      </c>
+      <c r="P213" s="50">
+        <v>1.3194051736039381E-2</v>
+      </c>
+      <c r="Q213" s="33">
+        <v>7.9322438265696515E-3</v>
+      </c>
+      <c r="R213" s="33">
+        <v>1.2692654551103244E-2</v>
+      </c>
+      <c r="S213" s="33">
+        <v>-5.3907644467603433E-3</v>
+      </c>
+      <c r="T213" s="33">
+        <v>-4.2402922728898007E-3</v>
+      </c>
+      <c r="U213" s="33">
+        <v>1.2011253947157075E-2</v>
+      </c>
+      <c r="V213" s="33">
+        <v>3.3249898121856525E-4</v>
+      </c>
+      <c r="W213" s="33">
+        <v>3.9453801063527028E-3</v>
+      </c>
+      <c r="X213" s="33">
+        <v>1.6521394892757835E-2</v>
+      </c>
+      <c r="Y213" s="33">
+        <v>-3.3845403159360465E-4</v>
+      </c>
+      <c r="Z213" s="33">
+        <v>8.1542586089182745E-3</v>
+      </c>
+      <c r="AA213" s="33">
+        <v>1.4765517429334629E-2</v>
+      </c>
+      <c r="AB213" s="33">
+        <v>3.5769175585121715E-2</v>
+      </c>
+      <c r="AC213" s="34">
+        <v>6.8717389826287167E-3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:O1"/>
     <mergeCell ref="P1:AC1"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="97" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Tahoma,Bold"Seasonally adjusted regional indices</oddHeader>
     <oddFooter>&amp;C&amp;"Tahoma,Regular"&amp;P&amp;R&amp;"Tahoma,Regular"Nationwide Building Society&amp;L&amp;"Calibri"&amp;11&amp;K000000&amp;"Tahoma,Regular"www.nationwide.co.uk/hpi_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;KFF0000NBS Secret</oddFooter>
   </headerFooter>
   <rowBreaks count="7" manualBreakCount="7">
     <brk id="32" min="1" max="28" man="1"/>
     <brk id="36" man="1"/>
     <brk id="64" min="1" max="28" man="1"/>
     <brk id="68" man="1"/>
     <brk id="96" min="1" max="28" man="1"/>
     <brk id="100" man="1"/>
     <brk id="128" min="1" max="28" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="15" max="159" man="1"/>
@@ -20768,47 +20859,47 @@
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nationwide Building Society - Quarterly Seasonally Adjusted Regional House Price Series</dc:title>
   <dc:creator>Andrew Harvey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SetDate">
-    <vt:lpwstr>2025-12-31T09:29:57Z</vt:lpwstr>
+    <vt:lpwstr>2026-03-30T12:41:25Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Name">
     <vt:lpwstr>NBS Public - No Visible Label</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SiteId">
     <vt:lpwstr>18ed93f5-e470-4996-b0ef-9554af985d50</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ActionId">
-    <vt:lpwstr>290270cb-de4a-454f-948d-e3e5048da428</vt:lpwstr>
+    <vt:lpwstr>0706fd38-8035-4e97-afa8-4cead60ccaf9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>