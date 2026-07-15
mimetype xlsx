--- v2 (2026-04-09)
+++ v3 (2026-07-15)
@@ -1,88 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\HPD\Press\Website files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9FB2C2CB-0D1E-4EBA-A575-B42C3020DBD4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E7969FDA-E6C7-423F-808F-257A4CA0945F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{53030A2F-FBFC-40DC-B950-83CF68723DAF}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{C611FCBB-A1F3-47AF-B1EC-CACA09968B55}"/>
   </bookViews>
   <sheets>
     <sheet name="Seasonal" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Seasonal!$B$1:$AC$160</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Seasonal!$A:$A,Seasonal!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="228">
   <si>
     <t>Seasonally Adjusted Index</t>
   </si>
   <si>
     <t>Quarter on Quarter Change - Seasonally Adjusted</t>
   </si>
   <si>
     <t>Q1 1993 = 100</t>
   </si>
   <si>
     <t>NORTH</t>
   </si>
   <si>
     <t>YORKS &amp; HSIDE</t>
   </si>
   <si>
     <t>NORTH WEST</t>
   </si>
   <si>
     <t>EAST MIDS</t>
   </si>
   <si>
     <t>WEST MIDS</t>
   </si>
   <si>
@@ -719,75 +722,79 @@
     <t>Q1 2024</t>
   </si>
   <si>
     <t>Q2 2024</t>
   </si>
   <si>
     <t>Q3 2024</t>
   </si>
   <si>
     <t>Q4 2024</t>
   </si>
   <si>
     <t>Q1 2025</t>
   </si>
   <si>
     <t>Q2 2025</t>
   </si>
   <si>
     <t>Q3 2025</t>
   </si>
   <si>
     <t>Q4 2025</t>
   </si>
   <si>
     <t>Q1 2026</t>
+  </si>
+  <si>
+    <t>Q2 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...3 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
@@ -1054,84 +1061,84 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="1" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1606,55 +1613,55 @@
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98302660-64D2-4DB1-AF8C-CF57F2D6B89C}">
-  <dimension ref="A1:AD213"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19E081BA-9EB1-4B65-A0A0-A55AA470EF15}">
+  <dimension ref="A1:AD214"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B185" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B197" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G32" sqref="G32"/>
       <selection pane="topRight" activeCell="G32" sqref="G32"/>
       <selection pane="bottomLeft" activeCell="G32" sqref="G32"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9" style="1" customWidth="1"/>
     <col min="2" max="15" width="8" style="53" customWidth="1"/>
     <col min="16" max="29" width="9.109375" style="53"/>
     <col min="30" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" x14ac:dyDescent="0.3">
       <c r="B1" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="14"/>
       <c r="I1" s="14"/>
@@ -1673,54 +1680,54 @@
       <c r="T1" s="17"/>
       <c r="U1" s="17"/>
       <c r="V1" s="17"/>
       <c r="W1" s="17"/>
       <c r="X1" s="17"/>
       <c r="Y1" s="17"/>
       <c r="Z1" s="17"/>
       <c r="AA1" s="17"/>
       <c r="AB1" s="17"/>
       <c r="AC1" s="18"/>
     </row>
     <row r="2" spans="1:29" x14ac:dyDescent="0.3">
       <c r="B2" s="19"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
       <c r="K2" s="20"/>
       <c r="L2" s="20"/>
       <c r="M2" s="21"/>
       <c r="N2" s="22">
-        <v>-3.8614982616140936E-2</v>
+        <v>-3.9222387749505039E-2</v>
       </c>
       <c r="O2" s="22">
-        <v>0.48669526221821857</v>
+        <v>0.48640181181952125</v>
       </c>
       <c r="P2" s="23"/>
       <c r="Q2" s="24"/>
       <c r="R2" s="24"/>
       <c r="S2" s="24"/>
       <c r="T2" s="24"/>
       <c r="U2" s="24"/>
       <c r="V2" s="24"/>
       <c r="W2" s="24"/>
       <c r="X2" s="24"/>
       <c r="Y2" s="24"/>
       <c r="Z2" s="24"/>
       <c r="AA2" s="24"/>
       <c r="AB2" s="24"/>
       <c r="AC2" s="25"/>
     </row>
     <row r="3" spans="1:29" s="4" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="26" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>4</v>
@@ -9889,93 +9896,93 @@
       </c>
       <c r="Y93" s="32">
         <v>1.9059369969254059E-2</v>
       </c>
       <c r="Z93" s="32">
         <v>-3.559332753268285E-2</v>
       </c>
       <c r="AA93" s="32">
         <v>2.2687554006709298E-2</v>
       </c>
       <c r="AB93" s="32">
         <v>5.5329265315084974E-3</v>
       </c>
       <c r="AC93" s="34">
         <v>1.532057667924569E-2</v>
       </c>
       <c r="AD93" s="8">
         <v>-4.6603417596283059E-2</v>
       </c>
     </row>
     <row r="94" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A94" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B94" s="29">
-        <v>97.501346086621993</v>
+        <v>97.501346086621894</v>
       </c>
       <c r="C94" s="30">
         <v>98.334969596169003</v>
       </c>
       <c r="D94" s="30">
         <v>98.473934386745199</v>
       </c>
       <c r="E94" s="30">
         <v>106.627118039924</v>
       </c>
       <c r="F94" s="30">
         <v>102.406535566279</v>
       </c>
       <c r="G94" s="30">
         <v>108.104003869487</v>
       </c>
       <c r="H94" s="30">
         <v>113.22987583410701</v>
       </c>
       <c r="I94" s="30">
         <v>104.243339400656</v>
       </c>
       <c r="J94" s="30">
         <v>112.479040135529</v>
       </c>
       <c r="K94" s="30">
         <v>105.742537622165</v>
       </c>
       <c r="L94" s="30">
         <v>97.358135100437295</v>
       </c>
       <c r="M94" s="30">
         <v>101.786230645099</v>
       </c>
       <c r="N94" s="30">
         <v>127.91611296807601</v>
       </c>
       <c r="O94" s="30">
         <v>105.169011678205</v>
       </c>
       <c r="P94" s="31">
-        <v>1.8691470876007754E-2</v>
+        <v>1.8691470876006644E-2</v>
       </c>
       <c r="Q94" s="32">
         <v>2.2165857190652005E-2</v>
       </c>
       <c r="R94" s="32">
         <v>2.5059724346581991E-2</v>
       </c>
       <c r="S94" s="32">
         <v>1.9731661250243837E-2</v>
       </c>
       <c r="T94" s="32">
         <v>-2.0090493524183461E-2</v>
       </c>
       <c r="U94" s="32">
         <v>2.8530960663559313E-2</v>
       </c>
       <c r="V94" s="33">
         <v>2.0477350365362357E-2</v>
       </c>
       <c r="W94" s="32">
         <v>1.3677237409349452E-2</v>
       </c>
       <c r="X94" s="32">
         <v>5.7078289090441103E-2</v>
       </c>
@@ -10023,143 +10030,143 @@
       <c r="H95" s="30">
         <v>115.088116751859</v>
       </c>
       <c r="I95" s="30">
         <v>107.57247527016401</v>
       </c>
       <c r="J95" s="30">
         <v>115.786036794075</v>
       </c>
       <c r="K95" s="30">
         <v>109.19137349283599</v>
       </c>
       <c r="L95" s="30">
         <v>100.44872406648101</v>
       </c>
       <c r="M95" s="30">
         <v>100.160230773843</v>
       </c>
       <c r="N95" s="30">
         <v>132.890057648902</v>
       </c>
       <c r="O95" s="30">
         <v>107.066669391449</v>
       </c>
       <c r="P95" s="31">
-        <v>-8.6455047086888559E-3</v>
+        <v>-8.6455047086878567E-3</v>
       </c>
       <c r="Q95" s="32">
         <v>1.626916262349698E-2</v>
       </c>
       <c r="R95" s="32">
         <v>6.4289209038539408E-3</v>
       </c>
       <c r="S95" s="32">
         <v>5.5934263083494695E-3</v>
       </c>
       <c r="T95" s="32">
         <v>4.5637777554765391E-2</v>
       </c>
       <c r="U95" s="32">
         <v>3.4840715189117244E-3</v>
       </c>
       <c r="V95" s="33">
         <v>1.6411224547084213E-2</v>
       </c>
       <c r="W95" s="32">
         <v>3.1936197445791459E-2</v>
       </c>
       <c r="X95" s="32">
         <v>2.940100355196229E-2</v>
       </c>
       <c r="Y95" s="32">
         <v>3.2615406705996053E-2</v>
       </c>
       <c r="Z95" s="32">
         <v>3.1744537452934818E-2</v>
       </c>
       <c r="AA95" s="32">
         <v>-1.5974654537757815E-2</v>
       </c>
       <c r="AB95" s="32">
         <v>3.8884426405822126E-2</v>
       </c>
       <c r="AC95" s="34">
         <v>1.8043886530477504E-2</v>
       </c>
       <c r="AD95" s="8">
         <v>-1.5974654537757815E-2</v>
       </c>
     </row>
     <row r="96" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A96" s="9" t="s">
         <v>109</v>
       </c>
       <c r="B96" s="29">
-        <v>99.425251901676603</v>
+        <v>99.425251901676504</v>
       </c>
       <c r="C96" s="30">
         <v>104.245655121761</v>
       </c>
       <c r="D96" s="30">
         <v>101.390826294254</v>
       </c>
       <c r="E96" s="30">
         <v>111.95765161489599</v>
       </c>
       <c r="F96" s="30">
         <v>109.725752409365</v>
       </c>
       <c r="G96" s="30">
         <v>112.35650767942499</v>
       </c>
       <c r="H96" s="30">
         <v>118.994045548839</v>
       </c>
       <c r="I96" s="30">
         <v>111.832676813153</v>
       </c>
       <c r="J96" s="30">
         <v>120.944696945019</v>
       </c>
       <c r="K96" s="30">
         <v>111.660884281527</v>
       </c>
       <c r="L96" s="30">
         <v>99.035430596345194</v>
       </c>
       <c r="M96" s="30">
         <v>101.347306507075</v>
       </c>
       <c r="N96" s="30">
         <v>137.58881101975601</v>
       </c>
       <c r="O96" s="30">
         <v>110.36248937977</v>
       </c>
       <c r="P96" s="31">
-        <v>2.8625077866432536E-2</v>
+        <v>2.8625077866431425E-2</v>
       </c>
       <c r="Q96" s="32">
         <v>4.3136705472852421E-2</v>
       </c>
       <c r="R96" s="32">
         <v>2.3043886047985573E-2</v>
       </c>
       <c r="S96" s="32">
         <v>4.4151901111129099E-2</v>
       </c>
       <c r="T96" s="32">
         <v>2.4706823291456237E-2</v>
       </c>
       <c r="U96" s="32">
         <v>3.5728601125277093E-2</v>
       </c>
       <c r="V96" s="33">
         <v>3.393859337712124E-2</v>
       </c>
       <c r="W96" s="32">
         <v>3.9603081850535293E-2</v>
       </c>
       <c r="X96" s="32">
         <v>4.4553387383995613E-2</v>
       </c>
@@ -10207,51 +10214,51 @@
       <c r="H97" s="42">
         <v>120.378213629987</v>
       </c>
       <c r="I97" s="42">
         <v>115.352021014766</v>
       </c>
       <c r="J97" s="42">
         <v>128.314156377291</v>
       </c>
       <c r="K97" s="42">
         <v>112.812364158954</v>
       </c>
       <c r="L97" s="42">
         <v>102.536691404629</v>
       </c>
       <c r="M97" s="42">
         <v>101.40665652093099</v>
       </c>
       <c r="N97" s="42">
         <v>141.709446328941</v>
       </c>
       <c r="O97" s="42">
         <v>112.35121325441099</v>
       </c>
       <c r="P97" s="43">
-        <v>1.0406067921198137E-4</v>
+        <v>1.0406067921286954E-4</v>
       </c>
       <c r="Q97" s="44">
         <v>-1.8371216738051088E-2</v>
       </c>
       <c r="R97" s="44">
         <v>1.9166764089258992E-2</v>
       </c>
       <c r="S97" s="44">
         <v>6.8433618773320326E-3</v>
       </c>
       <c r="T97" s="44">
         <v>1.4203596883688219E-2</v>
       </c>
       <c r="U97" s="44">
         <v>7.1638783024376318E-2</v>
       </c>
       <c r="V97" s="45">
         <v>1.1632246594892814E-2</v>
       </c>
       <c r="W97" s="44">
         <v>3.1469730510814919E-2</v>
       </c>
       <c r="X97" s="44">
         <v>6.0932472596314957E-2</v>
       </c>
@@ -10557,93 +10564,93 @@
       <c r="B101" s="41">
         <v>104.802048474861</v>
       </c>
       <c r="C101" s="42">
         <v>111.027749948425</v>
       </c>
       <c r="D101" s="42">
         <v>109.393675561528</v>
       </c>
       <c r="E101" s="42">
         <v>121.584774630247</v>
       </c>
       <c r="F101" s="42">
         <v>119.85415999741301</v>
       </c>
       <c r="G101" s="42">
         <v>125.326378264727</v>
       </c>
       <c r="H101" s="42">
         <v>135.39236341408699</v>
       </c>
       <c r="I101" s="42">
         <v>139.55217129028401</v>
       </c>
       <c r="J101" s="42">
-        <v>147.835264420459</v>
+        <v>147.83526442045999</v>
       </c>
       <c r="K101" s="42">
         <v>123.69616513390601</v>
       </c>
       <c r="L101" s="42">
         <v>106.802098951646</v>
       </c>
       <c r="M101" s="42">
         <v>110.748650906126</v>
       </c>
       <c r="N101" s="42">
         <v>157.15028415018</v>
       </c>
       <c r="O101" s="42">
         <v>126.567499642687</v>
       </c>
       <c r="P101" s="43">
         <v>9.0691130822659893E-3</v>
       </c>
       <c r="Q101" s="44">
         <v>1.9269796788669913E-2</v>
       </c>
       <c r="R101" s="44">
         <v>9.268861656516636E-3</v>
       </c>
       <c r="S101" s="44">
         <v>1.5564804601035043E-2</v>
       </c>
       <c r="T101" s="44">
         <v>2.2859167661595237E-2</v>
       </c>
       <c r="U101" s="44">
         <v>1.2195111958204219E-3</v>
       </c>
       <c r="V101" s="45">
         <v>2.7661436402976358E-2</v>
       </c>
       <c r="W101" s="44">
         <v>4.1344365470217248E-2</v>
       </c>
       <c r="X101" s="44">
-        <v>4.6369070158759129E-2</v>
+        <v>4.6369070158766235E-2</v>
       </c>
       <c r="Y101" s="44">
         <v>2.0391925809854827E-2</v>
       </c>
       <c r="Z101" s="44">
         <v>9.2702087960385704E-3</v>
       </c>
       <c r="AA101" s="44">
         <v>1.1044658752611181E-2</v>
       </c>
       <c r="AB101" s="44">
         <v>2.8350128559480936E-2</v>
       </c>
       <c r="AC101" s="46">
         <v>2.2554691723034148E-2</v>
       </c>
       <c r="AD101" s="8">
         <v>1.2195111958204219E-3</v>
       </c>
     </row>
     <row r="102" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A102" s="11" t="s">
         <v>115</v>
       </c>
       <c r="B102" s="29">
@@ -10691,51 +10698,51 @@
       <c r="P102" s="31">
         <v>1.8590815090950841E-2</v>
       </c>
       <c r="Q102" s="32">
         <v>-1.4803460615192998E-2</v>
       </c>
       <c r="R102" s="32">
         <v>1.065037584905637E-2</v>
       </c>
       <c r="S102" s="32">
         <v>1.4856261650475044E-2</v>
       </c>
       <c r="T102" s="32">
         <v>-4.0202074105680774E-3</v>
       </c>
       <c r="U102" s="32">
         <v>3.22755468312248E-2</v>
       </c>
       <c r="V102" s="33">
         <v>1.8329640571469685E-2</v>
       </c>
       <c r="W102" s="32">
         <v>2.5033520353117122E-2</v>
       </c>
       <c r="X102" s="32">
-        <v>3.3525214905038014E-2</v>
+        <v>3.3525214905031131E-2</v>
       </c>
       <c r="Y102" s="32">
         <v>2.1930604737401271E-2</v>
       </c>
       <c r="Z102" s="32">
         <v>-2.7118052314882846E-3</v>
       </c>
       <c r="AA102" s="32">
         <v>9.8762376812979724E-3</v>
       </c>
       <c r="AB102" s="32">
         <v>2.9331761718464078E-2</v>
       </c>
       <c r="AC102" s="34">
         <v>2.2311197573769759E-2</v>
       </c>
       <c r="AD102" s="8">
         <v>-1.4803460615192998E-2</v>
       </c>
     </row>
     <row r="103" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A103" s="11" t="s">
         <v>116</v>
       </c>
       <c r="B103" s="29">
@@ -10833,185 +10840,185 @@
       <c r="B104" s="35">
         <v>106.134307478514</v>
       </c>
       <c r="C104" s="36">
         <v>108.035566413146</v>
       </c>
       <c r="D104" s="36">
         <v>111.407475574339</v>
       </c>
       <c r="E104" s="36">
         <v>124.89551116624</v>
       </c>
       <c r="F104" s="36">
         <v>123.520342816717</v>
       </c>
       <c r="G104" s="36">
         <v>132.320541909642</v>
       </c>
       <c r="H104" s="36">
         <v>143.135224480403</v>
       </c>
       <c r="I104" s="36">
         <v>149.42767258490201</v>
       </c>
       <c r="J104" s="36">
-        <v>161.322657401545</v>
+        <v>161.32265740154401</v>
       </c>
       <c r="K104" s="36">
         <v>131.32165865836299</v>
       </c>
       <c r="L104" s="36">
         <v>110.487453186857</v>
       </c>
       <c r="M104" s="36">
         <v>113.017696246756</v>
       </c>
       <c r="N104" s="36">
         <v>169.66633263692901</v>
       </c>
       <c r="O104" s="36">
         <v>132.90685323482501</v>
       </c>
       <c r="P104" s="37">
         <v>-1.3006851115836215E-2</v>
       </c>
       <c r="Q104" s="38">
         <v>-1.3368556664600129E-2</v>
       </c>
       <c r="R104" s="38">
         <v>-3.2484825176937182E-4</v>
       </c>
       <c r="S104" s="38">
         <v>1.4425259735910689E-3</v>
       </c>
       <c r="T104" s="38">
         <v>1.8030188222010191E-2</v>
       </c>
       <c r="U104" s="38">
         <v>-4.4340622639049698E-3</v>
       </c>
       <c r="V104" s="39">
         <v>2.5927089722594499E-2</v>
       </c>
       <c r="W104" s="38">
         <v>1.8677585039411415E-2</v>
       </c>
       <c r="X104" s="38">
-        <v>1.8570575479095686E-2</v>
+        <v>1.8570575479089468E-2</v>
       </c>
       <c r="Y104" s="38">
         <v>1.0075112014580778E-2</v>
       </c>
       <c r="Z104" s="38">
         <v>-4.5327401970017833E-3</v>
       </c>
       <c r="AA104" s="38">
         <v>-2.9391065419647755E-2</v>
       </c>
       <c r="AB104" s="38">
         <v>7.5274508093797543E-2</v>
       </c>
       <c r="AC104" s="40">
         <v>1.1060043073022552E-2</v>
       </c>
       <c r="AD104" s="8">
         <v>-2.9391065419647755E-2</v>
       </c>
     </row>
     <row r="105" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A105" s="11" t="s">
         <v>118</v>
       </c>
       <c r="B105" s="41">
         <v>107.50550622264601</v>
       </c>
       <c r="C105" s="42">
         <v>111.975930435923</v>
       </c>
       <c r="D105" s="42">
         <v>114.606109354084</v>
       </c>
       <c r="E105" s="42">
         <v>128.478655939151</v>
       </c>
       <c r="F105" s="42">
         <v>125.124180965311</v>
       </c>
       <c r="G105" s="42">
         <v>135.54247517981599</v>
       </c>
       <c r="H105" s="42">
         <v>145.868549921946</v>
       </c>
       <c r="I105" s="42">
         <v>151.42199977846801</v>
       </c>
       <c r="J105" s="42">
-        <v>167.659092689201</v>
+        <v>167.659092689202</v>
       </c>
       <c r="K105" s="42">
         <v>133.23937067507001</v>
       </c>
       <c r="L105" s="42">
         <v>112.52168593455499</v>
       </c>
       <c r="M105" s="42">
         <v>116.02186808112801</v>
       </c>
       <c r="N105" s="42">
         <v>173.51249760693</v>
       </c>
       <c r="O105" s="42">
         <v>135.717146768784</v>
       </c>
       <c r="P105" s="43">
         <v>1.2919467575643218E-2</v>
       </c>
       <c r="Q105" s="44">
         <v>3.6472840876386803E-2</v>
       </c>
       <c r="R105" s="44">
         <v>2.871112340760873E-2</v>
       </c>
       <c r="S105" s="44">
         <v>2.8689139741313152E-2</v>
       </c>
       <c r="T105" s="44">
         <v>1.2984404932989912E-2</v>
       </c>
       <c r="U105" s="44">
         <v>2.4349456431142391E-2</v>
       </c>
       <c r="V105" s="45">
         <v>1.9096106157413528E-2</v>
       </c>
       <c r="W105" s="44">
         <v>1.3346438173510666E-2</v>
       </c>
       <c r="X105" s="44">
-        <v>3.9278024486567364E-2</v>
+        <v>3.9278024486580021E-2</v>
       </c>
       <c r="Y105" s="44">
         <v>1.460316627355418E-2</v>
       </c>
       <c r="Z105" s="44">
         <v>1.8411436674693693E-2</v>
       </c>
       <c r="AA105" s="44">
         <v>2.658142869779323E-2</v>
       </c>
       <c r="AB105" s="44">
         <v>2.2668993372016999E-2</v>
       </c>
       <c r="AC105" s="46">
         <v>2.114483539079548E-2</v>
       </c>
       <c r="AD105" s="8">
         <v>1.2919467575643218E-2</v>
       </c>
     </row>
     <row r="106" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A106" s="11" t="s">
         <v>119</v>
       </c>
       <c r="B106" s="29">
@@ -11059,9769 +11066,9858 @@
       <c r="P106" s="31">
         <v>1.0144007204984096E-2</v>
       </c>
       <c r="Q106" s="32">
         <v>9.7074303381565752E-3</v>
       </c>
       <c r="R106" s="32">
         <v>1.4399709253285042E-2</v>
       </c>
       <c r="S106" s="32">
         <v>2.3483100679593916E-2</v>
       </c>
       <c r="T106" s="32">
         <v>2.1827034157499536E-2</v>
       </c>
       <c r="U106" s="32">
         <v>-9.8350950648532498E-3</v>
       </c>
       <c r="V106" s="33">
         <v>9.3147437482654638E-3</v>
       </c>
       <c r="W106" s="32">
         <v>2.7207301883367618E-2</v>
       </c>
       <c r="X106" s="32">
-        <v>2.7546513284808505E-2</v>
+        <v>2.7546513284802288E-2</v>
       </c>
       <c r="Y106" s="32">
         <v>3.9087180348619244E-2</v>
       </c>
       <c r="Z106" s="32">
         <v>1.3700339784071591E-2</v>
       </c>
       <c r="AA106" s="32">
         <v>9.4800131321011172E-3</v>
       </c>
       <c r="AB106" s="32">
         <v>-4.0358853082237411E-3</v>
       </c>
       <c r="AC106" s="34">
         <v>2.3314248319909137E-2</v>
       </c>
       <c r="AD106" s="8">
         <v>-9.8350950648532498E-3</v>
       </c>
     </row>
     <row r="107" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A107" s="11" t="s">
         <v>120</v>
       </c>
       <c r="B107" s="29">
         <v>111.153120141146</v>
       </c>
       <c r="C107" s="30">
         <v>115.321286553783</v>
       </c>
       <c r="D107" s="30">
         <v>118.229327657144</v>
       </c>
       <c r="E107" s="30">
         <v>134.723759898721</v>
       </c>
       <c r="F107" s="30">
         <v>130.46626050760401</v>
       </c>
       <c r="G107" s="30">
         <v>140.53787650546701</v>
       </c>
       <c r="H107" s="30">
         <v>156.222201525325</v>
       </c>
       <c r="I107" s="30">
         <v>162.084212711454</v>
       </c>
       <c r="J107" s="30">
-        <v>182.176028305166</v>
+        <v>182.17602830516699</v>
       </c>
       <c r="K107" s="30">
         <v>142.63521693177901</v>
       </c>
       <c r="L107" s="30">
         <v>114.396725789237</v>
       </c>
       <c r="M107" s="30">
         <v>117.175474858149</v>
       </c>
       <c r="N107" s="30">
-        <v>185.17275883009799</v>
+        <v>185.17275883009901</v>
       </c>
       <c r="O107" s="30">
         <v>143.24057091977201</v>
       </c>
       <c r="P107" s="31">
         <v>2.3546689378717289E-2</v>
       </c>
       <c r="Q107" s="32">
         <v>1.9974341669486417E-2</v>
       </c>
       <c r="R107" s="32">
         <v>1.6970451361843608E-2</v>
       </c>
       <c r="S107" s="32">
         <v>2.4548528454887419E-2</v>
       </c>
       <c r="T107" s="32">
         <v>2.0421448059043001E-2</v>
       </c>
       <c r="U107" s="32">
         <v>4.7153734072673981E-2</v>
       </c>
       <c r="V107" s="33">
         <v>6.1095495052944315E-2</v>
       </c>
       <c r="W107" s="32">
         <v>4.2062195197881014E-2</v>
       </c>
       <c r="X107" s="32">
-        <v>5.7456784931668725E-2</v>
+        <v>5.7456784931674498E-2</v>
       </c>
       <c r="Y107" s="32">
         <v>3.0249013744115372E-2</v>
       </c>
       <c r="Z107" s="32">
         <v>2.9234171578988999E-3</v>
       </c>
       <c r="AA107" s="32">
         <v>4.5865042854842386E-4</v>
       </c>
       <c r="AB107" s="32">
-        <v>7.1525831256213923E-2</v>
+        <v>7.1525831256219918E-2</v>
       </c>
       <c r="AC107" s="34">
         <v>3.1388539730693443E-2</v>
       </c>
       <c r="AD107" s="8">
         <v>4.5865042854842386E-4</v>
       </c>
     </row>
     <row r="108" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A108" s="9" t="s">
         <v>121</v>
       </c>
       <c r="B108" s="35">
         <v>111.942007942206</v>
       </c>
       <c r="C108" s="36">
         <v>118.626466269913</v>
       </c>
       <c r="D108" s="36">
         <v>121.585686877098</v>
       </c>
       <c r="E108" s="36">
         <v>137.60153601985499</v>
       </c>
       <c r="F108" s="36">
         <v>134.43303731975899</v>
       </c>
       <c r="G108" s="36">
         <v>148.75544074596201</v>
       </c>
       <c r="H108" s="36">
         <v>165.63387587480901</v>
       </c>
       <c r="I108" s="36">
         <v>172.436695972736</v>
       </c>
       <c r="J108" s="36">
-        <v>196.039903955401</v>
+        <v>196.03990395539799</v>
       </c>
       <c r="K108" s="36">
         <v>151.43572827726899</v>
       </c>
       <c r="L108" s="36">
         <v>120.00754615256599</v>
       </c>
       <c r="M108" s="36">
         <v>118.275802149131</v>
       </c>
       <c r="N108" s="36">
         <v>181.682967231774</v>
       </c>
       <c r="O108" s="36">
-        <v>149.69884525290601</v>
+        <v>149.69884525290701</v>
       </c>
       <c r="P108" s="37">
         <v>7.0973068507500514E-3</v>
       </c>
       <c r="Q108" s="38">
         <v>2.866062125129476E-2</v>
       </c>
       <c r="R108" s="38">
         <v>2.8388550340801899E-2</v>
       </c>
       <c r="S108" s="38">
         <v>2.136056864280933E-2</v>
       </c>
       <c r="T108" s="38">
         <v>3.0404617996419026E-2</v>
       </c>
       <c r="U108" s="38">
         <v>5.8472238551116273E-2</v>
       </c>
       <c r="V108" s="39">
         <v>6.0245434116214858E-2</v>
       </c>
       <c r="W108" s="38">
         <v>6.3871015493111249E-2</v>
       </c>
       <c r="X108" s="38">
-        <v>7.6101536405280612E-2</v>
+        <v>7.6101536405258186E-2</v>
       </c>
       <c r="Y108" s="38">
         <v>6.1699428337527396E-2</v>
       </c>
       <c r="Z108" s="38">
         <v>4.9047036308244474E-2</v>
       </c>
       <c r="AA108" s="38">
         <v>9.3904231436998664E-3</v>
       </c>
       <c r="AB108" s="38">
-        <v>-1.8846139250568661E-2</v>
+        <v>-1.8846139250574101E-2</v>
       </c>
       <c r="AC108" s="40">
-        <v>4.5086907233504725E-2</v>
+        <v>4.5086907233511608E-2</v>
       </c>
       <c r="AD108" s="8">
-        <v>-1.8846139250568661E-2</v>
+        <v>-1.8846139250574101E-2</v>
       </c>
     </row>
     <row r="109" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A109" s="10" t="s">
         <v>122</v>
       </c>
       <c r="B109" s="41">
         <v>112.60482952835901</v>
       </c>
       <c r="C109" s="47">
         <v>118.311934218267</v>
       </c>
       <c r="D109" s="47">
         <v>122.843992585615</v>
       </c>
       <c r="E109" s="47">
         <v>143.32389969631799</v>
       </c>
       <c r="F109" s="47">
         <v>137.73965177930901</v>
       </c>
       <c r="G109" s="47">
         <v>157.10909878550399</v>
       </c>
       <c r="H109" s="47">
         <v>176.193864141392</v>
       </c>
       <c r="I109" s="47">
         <v>184.334109859497</v>
       </c>
       <c r="J109" s="47">
-        <v>210.30167678018199</v>
+        <v>210.30167678018</v>
       </c>
       <c r="K109" s="47">
         <v>160.37213164001301</v>
       </c>
       <c r="L109" s="47">
         <v>123.20513652575799</v>
       </c>
       <c r="M109" s="47">
         <v>121.051118770591</v>
       </c>
       <c r="N109" s="47">
         <v>191.63332068014299</v>
       </c>
       <c r="O109" s="47">
         <v>156.284264825771</v>
       </c>
       <c r="P109" s="48">
         <v>5.9211157485687949E-3</v>
       </c>
       <c r="Q109" s="45">
         <v>-2.6514492215450325E-3</v>
       </c>
       <c r="R109" s="45">
         <v>1.0349126947721388E-2</v>
       </c>
       <c r="S109" s="45">
         <v>4.1586481095947203E-2</v>
       </c>
       <c r="T109" s="45">
         <v>2.4596739949310109E-2</v>
       </c>
       <c r="U109" s="45">
         <v>5.615699162095189E-2</v>
       </c>
       <c r="V109" s="45">
         <v>6.3755003080194328E-2</v>
       </c>
       <c r="W109" s="45">
         <v>6.8995835368140579E-2</v>
       </c>
       <c r="X109" s="45">
-        <v>7.2749335910843538E-2</v>
+        <v>7.2749335910849977E-2</v>
       </c>
       <c r="Y109" s="45">
         <v>5.9011195471533995E-2</v>
       </c>
       <c r="Z109" s="45">
         <v>2.6644910888577789E-2</v>
       </c>
       <c r="AA109" s="45">
         <v>2.3464787987323765E-2</v>
       </c>
       <c r="AB109" s="45">
         <v>5.4767673601869626E-2</v>
       </c>
       <c r="AC109" s="46">
-        <v>4.399111804596334E-2</v>
+        <v>4.3991118045956457E-2</v>
       </c>
       <c r="AD109" s="8">
         <v>-2.6514492215450325E-3</v>
       </c>
     </row>
     <row r="110" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A110" s="11" t="s">
         <v>123</v>
       </c>
       <c r="B110" s="29">
-        <v>115.830352599812</v>
+        <v>115.83035259981099</v>
       </c>
       <c r="C110" s="49">
         <v>122.475627008533</v>
       </c>
       <c r="D110" s="49">
         <v>127.064428191815</v>
       </c>
       <c r="E110" s="49">
         <v>146.569946672622</v>
       </c>
       <c r="F110" s="49">
         <v>142.74251451915899</v>
       </c>
       <c r="G110" s="49">
         <v>161.78117558700299</v>
       </c>
       <c r="H110" s="49">
         <v>183.21378069043399</v>
       </c>
       <c r="I110" s="49">
         <v>190.00318021487399</v>
       </c>
       <c r="J110" s="49">
-        <v>216.10425844008799</v>
+        <v>216.10425844009399</v>
       </c>
       <c r="K110" s="49">
         <v>165.46401575012001</v>
       </c>
       <c r="L110" s="49">
         <v>124.392315809951</v>
       </c>
       <c r="M110" s="49">
         <v>123.42742077982599</v>
       </c>
       <c r="N110" s="49">
-        <v>200.04526447906201</v>
+        <v>200.04526447906099</v>
       </c>
       <c r="O110" s="49">
-        <v>161.06930903759701</v>
+        <v>161.06930903759601</v>
       </c>
       <c r="P110" s="50">
-        <v>2.8644624613020309E-2</v>
+        <v>2.8644624613011427E-2</v>
       </c>
       <c r="Q110" s="33">
         <v>3.5192500382798642E-2</v>
       </c>
       <c r="R110" s="33">
         <v>3.4356060214003614E-2</v>
       </c>
       <c r="S110" s="33">
         <v>2.2648329993684824E-2</v>
       </c>
       <c r="T110" s="33">
         <v>3.632115135491798E-2</v>
       </c>
       <c r="U110" s="33">
         <v>2.9737786274731448E-2</v>
       </c>
       <c r="V110" s="33">
         <v>3.9842003484347632E-2</v>
       </c>
       <c r="W110" s="33">
         <v>3.0754320834587068E-2</v>
       </c>
       <c r="X110" s="33">
-        <v>2.7591704206767487E-2</v>
+        <v>2.7591704206805678E-2</v>
       </c>
       <c r="Y110" s="33">
         <v>3.1750429816177483E-2</v>
       </c>
       <c r="Z110" s="33">
         <v>9.635793747485577E-3</v>
       </c>
       <c r="AA110" s="33">
         <v>1.9630566271249483E-2</v>
       </c>
       <c r="AB110" s="33">
-        <v>4.3896039420824318E-2</v>
+        <v>4.3896039420818989E-2</v>
       </c>
       <c r="AC110" s="34">
-        <v>3.061756867948584E-2</v>
+        <v>3.0617568679479623E-2</v>
       </c>
       <c r="AD110" s="8">
         <v>9.635793747485577E-3</v>
       </c>
     </row>
     <row r="111" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A111" s="6" t="s">
         <v>124</v>
       </c>
       <c r="B111" s="29">
-        <v>114.69821845850601</v>
+        <v>114.698218458507</v>
       </c>
       <c r="C111" s="49">
         <v>119.787949253524</v>
       </c>
       <c r="D111" s="49">
-        <v>124.18817098388701</v>
+        <v>124.188170983886</v>
       </c>
       <c r="E111" s="49">
         <v>148.33770995441799</v>
       </c>
       <c r="F111" s="49">
         <v>145.72659876301699</v>
       </c>
       <c r="G111" s="49">
         <v>161.99525073198399</v>
       </c>
       <c r="H111" s="49">
         <v>185.20717631754101</v>
       </c>
       <c r="I111" s="49">
         <v>192.683683188706</v>
       </c>
       <c r="J111" s="49">
-        <v>214.64854770839301</v>
+        <v>214.64854770839199</v>
       </c>
       <c r="K111" s="49">
         <v>167.78054952087601</v>
       </c>
       <c r="L111" s="49">
         <v>124.981855452836</v>
       </c>
       <c r="M111" s="49">
         <v>121.77515058500801</v>
       </c>
       <c r="N111" s="49">
         <v>201.26124161665101</v>
       </c>
       <c r="O111" s="49">
-        <v>160.12967717344301</v>
+        <v>160.12967717344401</v>
       </c>
       <c r="P111" s="50">
-        <v>-9.7740714406479023E-3</v>
+        <v>-9.7740714406306939E-3</v>
       </c>
       <c r="Q111" s="33">
         <v>-2.194459273780025E-2</v>
       </c>
       <c r="R111" s="33">
-        <v>-2.2636211006167861E-2</v>
+        <v>-2.2636211006175855E-2</v>
       </c>
       <c r="S111" s="33">
         <v>1.2060885071783822E-2</v>
       </c>
       <c r="T111" s="33">
         <v>2.0905364137027815E-2</v>
       </c>
       <c r="U111" s="33">
         <v>1.3232389009676382E-3</v>
       </c>
       <c r="V111" s="33">
         <v>1.0880162068568122E-2</v>
       </c>
       <c r="W111" s="33">
         <v>1.4107674254718372E-2</v>
       </c>
       <c r="X111" s="33">
-        <v>-6.7361501443922167E-3</v>
+        <v>-6.7361501444245242E-3</v>
       </c>
       <c r="Y111" s="33">
         <v>1.400022693909686E-2</v>
       </c>
       <c r="Z111" s="33">
         <v>4.7393574036012076E-3</v>
       </c>
       <c r="AA111" s="33">
         <v>-1.3386573132443291E-2</v>
       </c>
       <c r="AB111" s="33">
-        <v>6.0785099850051427E-3</v>
+        <v>6.0785099850104718E-3</v>
       </c>
       <c r="AC111" s="34">
-        <v>-5.8337113989522793E-3</v>
+        <v>-5.8337113989399558E-3</v>
       </c>
       <c r="AD111" s="8">
-        <v>-2.2636211006167861E-2</v>
+        <v>-2.2636211006175855E-2</v>
       </c>
     </row>
     <row r="112" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A112" s="6" t="s">
         <v>125</v>
       </c>
       <c r="B112" s="29">
-        <v>117.295669651011</v>
+        <v>117.29566965101399</v>
       </c>
       <c r="C112" s="49">
         <v>124.88530541740001</v>
       </c>
       <c r="D112" s="49">
         <v>126.665626074667</v>
       </c>
       <c r="E112" s="49">
         <v>152.721416323402</v>
       </c>
       <c r="F112" s="49">
         <v>146.96567302567399</v>
       </c>
       <c r="G112" s="49">
         <v>164.80207649949199</v>
       </c>
       <c r="H112" s="49">
         <v>187.51416358537199</v>
       </c>
       <c r="I112" s="49">
         <v>195.39918813884401</v>
       </c>
       <c r="J112" s="49">
-        <v>221.72323714327601</v>
+        <v>221.723237143273</v>
       </c>
       <c r="K112" s="49">
         <v>165.97024933896699</v>
       </c>
       <c r="L112" s="49">
         <v>126.55002683088</v>
       </c>
       <c r="M112" s="49">
         <v>123.86572282467699</v>
       </c>
       <c r="N112" s="49">
         <v>209.23660846992999</v>
       </c>
       <c r="O112" s="49">
-        <v>163.748162388651</v>
+        <v>163.74816238865199</v>
       </c>
       <c r="P112" s="50">
-        <v>2.2645959348049249E-2</v>
+        <v>2.2645959348066347E-2</v>
       </c>
       <c r="Q112" s="33">
         <v>4.2553163282625039E-2</v>
       </c>
       <c r="R112" s="33">
-        <v>1.9949203464003418E-2</v>
+        <v>1.9949203464011633E-2</v>
       </c>
       <c r="S112" s="33">
         <v>2.9552204697855133E-2</v>
       </c>
       <c r="T112" s="33">
         <v>8.5027323300943536E-3</v>
       </c>
       <c r="U112" s="33">
         <v>1.7326592939146179E-2</v>
       </c>
       <c r="V112" s="33">
         <v>1.2456252040015992E-2</v>
       </c>
       <c r="W112" s="33">
         <v>1.40930716353318E-2</v>
       </c>
       <c r="X112" s="33">
-        <v>3.2959409744035106E-2</v>
+        <v>3.2959409744026003E-2</v>
       </c>
       <c r="Y112" s="33">
         <v>-1.0789690384723438E-2</v>
       </c>
       <c r="Z112" s="33">
         <v>1.2547192329335877E-2</v>
       </c>
       <c r="AA112" s="33">
         <v>1.716747817289388E-2</v>
       </c>
       <c r="AB112" s="33">
         <v>3.9626938546220014E-2</v>
       </c>
       <c r="AC112" s="34">
         <v>2.2597217949104076E-2</v>
       </c>
       <c r="AD112" s="8">
         <v>-1.0789690384723438E-2</v>
       </c>
     </row>
     <row r="113" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A113" s="10" t="s">
         <v>126</v>
       </c>
       <c r="B113" s="41">
-        <v>121.696057935021</v>
+        <v>121.696057935014</v>
       </c>
       <c r="C113" s="47">
-        <v>128.88133579348801</v>
+        <v>128.881335793489</v>
       </c>
       <c r="D113" s="47">
-        <v>132.24254980323701</v>
+        <v>132.24254980324</v>
       </c>
       <c r="E113" s="47">
         <v>156.93991771069</v>
       </c>
       <c r="F113" s="47">
         <v>152.68992998793399</v>
       </c>
       <c r="G113" s="47">
         <v>172.39850805686299</v>
       </c>
       <c r="H113" s="47">
         <v>192.13073698382399</v>
       </c>
       <c r="I113" s="47">
         <v>198.18844164974399</v>
       </c>
       <c r="J113" s="47">
-        <v>221.91565576494801</v>
+        <v>221.91565576494199</v>
       </c>
       <c r="K113" s="47">
         <v>174.976956889881</v>
       </c>
       <c r="L113" s="47">
         <v>131.415812034281</v>
       </c>
       <c r="M113" s="47">
         <v>123.795861981041</v>
       </c>
       <c r="N113" s="47">
         <v>213.075882143608</v>
       </c>
       <c r="O113" s="47">
-        <v>169.025847291209</v>
+        <v>169.02584729120699</v>
       </c>
       <c r="P113" s="48">
-        <v>3.7515351565001964E-2</v>
+        <v>3.7515351564915589E-2</v>
       </c>
       <c r="Q113" s="45">
-        <v>3.1997602622119592E-2</v>
+        <v>3.1997602622127586E-2</v>
       </c>
       <c r="R113" s="45">
-        <v>4.4028706930185679E-2</v>
+        <v>4.4028706930209216E-2</v>
       </c>
       <c r="S113" s="45">
         <v>2.7622199222896882E-2</v>
       </c>
       <c r="T113" s="45">
         <v>3.8949618944418507E-2</v>
       </c>
       <c r="U113" s="45">
         <v>4.6094270889811328E-2</v>
       </c>
       <c r="V113" s="45">
         <v>2.4619865028756349E-2</v>
       </c>
       <c r="W113" s="45">
         <v>1.4274642271891347E-2</v>
       </c>
       <c r="X113" s="45">
-        <v>8.6783245703592193E-4</v>
+        <v>8.6783245702237721E-4</v>
       </c>
       <c r="Y113" s="45">
         <v>5.4267000180973968E-2</v>
       </c>
       <c r="Z113" s="45">
         <v>3.8449499579352731E-2</v>
       </c>
       <c r="AA113" s="45">
         <v>-5.6400464989714294E-4</v>
       </c>
       <c r="AB113" s="45">
         <v>1.8348957678836486E-2</v>
       </c>
       <c r="AC113" s="46">
-        <v>3.2230498501910398E-2</v>
+        <v>3.2230498501891969E-2</v>
       </c>
       <c r="AD113" s="8">
         <v>-5.6400464989714294E-4</v>
       </c>
     </row>
     <row r="114" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A114" s="11" t="s">
         <v>127</v>
       </c>
       <c r="B114" s="29">
-        <v>116.81416530942001</v>
+        <v>116.81416530941701</v>
       </c>
       <c r="C114" s="49">
-        <v>130.741537535671</v>
+        <v>130.74153753567001</v>
       </c>
       <c r="D114" s="49">
-        <v>134.021606933242</v>
+        <v>134.02160693324299</v>
       </c>
       <c r="E114" s="49">
         <v>160.15026127171501</v>
       </c>
       <c r="F114" s="49">
-        <v>156.54975277074499</v>
+        <v>156.54975277074601</v>
       </c>
       <c r="G114" s="49">
         <v>177.91564358568101</v>
       </c>
       <c r="H114" s="49">
         <v>199.41081098949101</v>
       </c>
       <c r="I114" s="49">
         <v>209.02908229423701</v>
       </c>
       <c r="J114" s="49">
-        <v>238.349474463001</v>
+        <v>238.34947446301399</v>
       </c>
       <c r="K114" s="49">
         <v>180.93090822565799</v>
       </c>
       <c r="L114" s="49">
         <v>134.11266312693999</v>
       </c>
       <c r="M114" s="49">
         <v>123.44234720360301</v>
       </c>
       <c r="N114" s="49">
         <v>216.592943358789</v>
       </c>
       <c r="O114" s="49">
-        <v>173.77915063757001</v>
+        <v>173.77915063756899</v>
       </c>
       <c r="P114" s="50">
-        <v>-4.011545409472228E-2</v>
+        <v>-4.0115454094691638E-2</v>
       </c>
       <c r="Q114" s="33">
-        <v>1.4433445546868651E-2</v>
+        <v>1.4433445546853108E-2</v>
       </c>
       <c r="R114" s="33">
-        <v>1.3452985689190289E-2</v>
+        <v>1.3452985689174968E-2</v>
       </c>
       <c r="S114" s="33">
         <v>2.0455876413438157E-2</v>
       </c>
       <c r="T114" s="33">
-        <v>2.5278829999568542E-2</v>
+        <v>2.5278829999575203E-2</v>
       </c>
       <c r="U114" s="33">
         <v>3.2002223168881905E-2</v>
       </c>
       <c r="V114" s="33">
         <v>3.7891251134273052E-2</v>
       </c>
       <c r="W114" s="33">
         <v>5.4698652223380106E-2</v>
       </c>
       <c r="X114" s="33">
-        <v>7.4054345744130945E-2</v>
+        <v>7.4054345744218653E-2</v>
       </c>
       <c r="Y114" s="33">
         <v>3.4027059571758445E-2</v>
       </c>
       <c r="Z114" s="33">
         <v>2.0521511459789199E-2</v>
       </c>
       <c r="AA114" s="33">
         <v>-2.8556267695937221E-3</v>
       </c>
       <c r="AB114" s="33">
         <v>1.6506144101332776E-2</v>
       </c>
       <c r="AC114" s="34">
-        <v>2.8121754291056344E-2</v>
+        <v>2.8121754291062562E-2</v>
       </c>
       <c r="AD114" s="8">
-        <v>-4.011545409472228E-2</v>
+        <v>-4.0115454094691638E-2</v>
       </c>
     </row>
     <row r="115" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A115" s="6" t="s">
         <v>128</v>
       </c>
       <c r="B115" s="29">
-        <v>129.84896039387601</v>
+        <v>129.84896039389</v>
       </c>
       <c r="C115" s="49">
-        <v>133.668284186835</v>
+        <v>133.66828418683201</v>
       </c>
       <c r="D115" s="49">
-        <v>141.37788798209701</v>
+        <v>141.37788798209101</v>
       </c>
       <c r="E115" s="49">
         <v>167.183376357767</v>
       </c>
       <c r="F115" s="49">
         <v>161.53858697519101</v>
       </c>
       <c r="G115" s="49">
         <v>192.38615485830601</v>
       </c>
       <c r="H115" s="49">
         <v>209.58544162109499</v>
       </c>
       <c r="I115" s="49">
         <v>213.666387912689</v>
       </c>
       <c r="J115" s="49">
-        <v>246.23607513551201</v>
+        <v>246.236075135513</v>
       </c>
       <c r="K115" s="49">
         <v>187.60649708011999</v>
       </c>
       <c r="L115" s="49">
         <v>136.94570098727101</v>
       </c>
       <c r="M115" s="49">
         <v>127.80350872717</v>
       </c>
       <c r="N115" s="49">
         <v>220.217668511661</v>
       </c>
       <c r="O115" s="49">
-        <v>180.06530810206499</v>
+        <v>180.06530810207099</v>
       </c>
       <c r="P115" s="50">
-        <v>0.11158574005069632</v>
+        <v>0.11158574005084465</v>
       </c>
       <c r="Q115" s="33">
-        <v>2.2385744472107616E-2</v>
+        <v>2.2385744472092517E-2</v>
       </c>
       <c r="R115" s="33">
-        <v>5.4888769185697628E-2</v>
+        <v>5.4888769185645003E-2</v>
       </c>
       <c r="S115" s="33">
         <v>4.3915726582046677E-2</v>
       </c>
       <c r="T115" s="33">
-        <v>3.1867403915685433E-2</v>
+        <v>3.1867403915678771E-2</v>
       </c>
       <c r="U115" s="33">
         <v>8.1333552131722886E-2</v>
       </c>
       <c r="V115" s="33">
         <v>5.1023465483725383E-2</v>
       </c>
       <c r="W115" s="33">
         <v>2.2184978126270183E-2</v>
       </c>
       <c r="X115" s="33">
-        <v>3.3088391280406304E-2</v>
+        <v>3.3088391280354346E-2</v>
       </c>
       <c r="Y115" s="33">
         <v>3.6895790331943568E-2</v>
       </c>
       <c r="Z115" s="33">
         <v>2.1124312904363896E-2</v>
       </c>
       <c r="AA115" s="33">
         <v>3.5329541460952463E-2</v>
       </c>
       <c r="AB115" s="33">
         <v>1.6735195046809981E-2</v>
       </c>
       <c r="AC115" s="34">
-        <v>3.6173254624803919E-2</v>
+        <v>3.6173254624844553E-2</v>
       </c>
       <c r="AD115" s="8">
         <v>1.6735195046809981E-2</v>
       </c>
     </row>
     <row r="116" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A116" s="6" t="s">
         <v>129</v>
       </c>
       <c r="B116" s="29">
-        <v>130.77929862005601</v>
+        <v>130.779298620064</v>
       </c>
       <c r="C116" s="49">
-        <v>138.12058132481701</v>
+        <v>138.12058132481101</v>
       </c>
       <c r="D116" s="49">
-        <v>145.515843609163</v>
+        <v>145.515843609162</v>
       </c>
       <c r="E116" s="49">
         <v>175.62826487538101</v>
       </c>
       <c r="F116" s="49">
         <v>165.74217181558001</v>
       </c>
       <c r="G116" s="49">
-        <v>194.62999223895099</v>
+        <v>194.62999223895</v>
       </c>
       <c r="H116" s="49">
         <v>216.88286268633101</v>
       </c>
       <c r="I116" s="49">
         <v>218.214047904149</v>
       </c>
       <c r="J116" s="49">
-        <v>253.21542778246399</v>
+        <v>253.21542778245799</v>
       </c>
       <c r="K116" s="49">
         <v>194.75880905476899</v>
       </c>
       <c r="L116" s="49">
         <v>141.59182659972899</v>
       </c>
       <c r="M116" s="49">
         <v>129.91060516733901</v>
       </c>
       <c r="N116" s="49">
         <v>215.99787603244701</v>
       </c>
       <c r="O116" s="49">
         <v>185.594688297446</v>
       </c>
       <c r="P116" s="50">
-        <v>7.1647722350487442E-3</v>
+        <v>7.1647722350018928E-3</v>
       </c>
       <c r="Q116" s="33">
-        <v>3.3308553072760372E-2</v>
+        <v>3.3308553072738611E-2</v>
       </c>
       <c r="R116" s="33">
-        <v>2.9268761092187123E-2</v>
+        <v>2.9268761092223761E-2</v>
       </c>
       <c r="S116" s="33">
         <v>5.0512728607312152E-2</v>
       </c>
       <c r="T116" s="33">
         <v>2.6022171662517968E-2</v>
       </c>
       <c r="U116" s="33">
-        <v>1.1663195734108678E-2</v>
+        <v>1.1663195734103571E-2</v>
       </c>
       <c r="V116" s="33">
         <v>3.4818358607316302E-2</v>
       </c>
       <c r="W116" s="33">
         <v>2.1283927883492426E-2</v>
       </c>
       <c r="X116" s="33">
-        <v>2.8344151615927959E-2</v>
+        <v>2.8344151615899538E-2</v>
       </c>
       <c r="Y116" s="33">
         <v>3.812401002079624E-2</v>
       </c>
       <c r="Z116" s="33">
         <v>3.392677228246721E-2</v>
       </c>
       <c r="AA116" s="33">
         <v>1.6486999935715119E-2</v>
       </c>
       <c r="AB116" s="33">
         <v>-1.9161916061201767E-2</v>
       </c>
       <c r="AC116" s="34">
-        <v>3.0707637432563217E-2</v>
+        <v>3.0707637432529022E-2</v>
       </c>
       <c r="AD116" s="8">
         <v>-1.9161916061201767E-2</v>
       </c>
     </row>
     <row r="117" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A117" s="10" t="s">
         <v>130</v>
       </c>
       <c r="B117" s="41">
-        <v>131.93950252482401</v>
+        <v>131.93950252478999</v>
       </c>
       <c r="C117" s="47">
-        <v>144.44056840293101</v>
+        <v>144.44056840295599</v>
       </c>
       <c r="D117" s="47">
-        <v>149.12925458103001</v>
+        <v>149.12925458103899</v>
       </c>
       <c r="E117" s="47">
         <v>182.863342290075</v>
       </c>
       <c r="F117" s="47">
         <v>174.944907363195</v>
       </c>
       <c r="G117" s="47">
-        <v>203.43779424729601</v>
+        <v>203.437794247298</v>
       </c>
       <c r="H117" s="47">
-        <v>221.47464553926699</v>
+        <v>221.47464553926801</v>
       </c>
       <c r="I117" s="47">
         <v>224.89466028082899</v>
       </c>
       <c r="J117" s="47">
-        <v>257.46635738272698</v>
+        <v>257.46635738271902</v>
       </c>
       <c r="K117" s="47">
         <v>205.80599853363401</v>
       </c>
       <c r="L117" s="47">
         <v>145.19134299866701</v>
       </c>
       <c r="M117" s="47">
         <v>134.55689842391601</v>
       </c>
       <c r="N117" s="47">
         <v>222.861289098962</v>
       </c>
       <c r="O117" s="47">
-        <v>192.11509661918399</v>
+        <v>192.115096619176</v>
       </c>
       <c r="P117" s="48">
-        <v>8.8714644978993284E-3</v>
+        <v>8.8714644975775858E-3</v>
       </c>
       <c r="Q117" s="45">
-        <v>4.5757026342448714E-2</v>
+        <v>4.57570263426752E-2</v>
       </c>
       <c r="R117" s="45">
-        <v>2.4831735722002701E-2</v>
+        <v>2.4831735722071535E-2</v>
       </c>
       <c r="S117" s="45">
         <v>4.1195404508652E-2</v>
       </c>
       <c r="T117" s="45">
         <v>5.5524405447364478E-2</v>
       </c>
       <c r="U117" s="45">
-        <v>4.5254083951930202E-2</v>
+        <v>4.5254083951945745E-2</v>
       </c>
       <c r="V117" s="45">
-        <v>2.1171718207984469E-2</v>
+        <v>2.1171718207989132E-2</v>
       </c>
       <c r="W117" s="45">
         <v>3.0614950966009635E-2</v>
       </c>
       <c r="X117" s="45">
-        <v>1.6787798585143676E-2</v>
+        <v>1.6787798585136349E-2</v>
       </c>
       <c r="Y117" s="45">
         <v>5.6722412364712982E-2</v>
       </c>
       <c r="Z117" s="45">
         <v>2.5421780941590866E-2</v>
       </c>
       <c r="AA117" s="45">
         <v>3.5765311466235294E-2</v>
       </c>
       <c r="AB117" s="45">
         <v>3.177537294618582E-2</v>
       </c>
       <c r="AC117" s="46">
-        <v>3.5132515814719767E-2</v>
+        <v>3.513251581467669E-2</v>
       </c>
       <c r="AD117" s="8">
-        <v>8.8714644978993284E-3</v>
+        <v>8.8714644975775858E-3</v>
       </c>
     </row>
     <row r="118" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A118" s="11" t="s">
         <v>131</v>
       </c>
       <c r="B118" s="29">
-        <v>142.76528138545501</v>
+        <v>142.76528138545001</v>
       </c>
       <c r="C118" s="49">
-        <v>154.06592414571</v>
+        <v>154.06592414573899</v>
       </c>
       <c r="D118" s="49">
-        <v>159.25089297274701</v>
+        <v>159.25089297275099</v>
       </c>
       <c r="E118" s="49">
-        <v>196.70347813498799</v>
+        <v>196.70347813498699</v>
       </c>
       <c r="F118" s="49">
-        <v>184.71258804873</v>
+        <v>184.71258804873199</v>
       </c>
       <c r="G118" s="49">
-        <v>219.27797394768999</v>
+        <v>219.277973947693</v>
       </c>
       <c r="H118" s="49">
         <v>240.06110486121901</v>
       </c>
       <c r="I118" s="49">
         <v>238.70139630745899</v>
       </c>
       <c r="J118" s="49">
-        <v>273.75478616927199</v>
+        <v>273.75478616929701</v>
       </c>
       <c r="K118" s="49">
-        <v>219.80318446432</v>
+        <v>219.80318446432099</v>
       </c>
       <c r="L118" s="49">
         <v>155.318602415822</v>
       </c>
       <c r="M118" s="49">
         <v>138.56830292587401</v>
       </c>
       <c r="N118" s="49">
         <v>234.636727057033</v>
       </c>
       <c r="O118" s="49">
-        <v>205.146757036227</v>
+        <v>205.146757036222</v>
       </c>
       <c r="P118" s="50">
-        <v>8.205108139311168E-2</v>
+        <v>8.205108139335282E-2</v>
       </c>
       <c r="Q118" s="33">
-        <v>6.6638866415480447E-2</v>
+        <v>6.6638866415496656E-2</v>
       </c>
       <c r="R118" s="33">
-        <v>6.7871581737286579E-2</v>
+        <v>6.7871581737249054E-2</v>
       </c>
       <c r="S118" s="33">
-        <v>7.5685676919097666E-2</v>
+        <v>7.5685676919092337E-2</v>
       </c>
       <c r="T118" s="33">
-        <v>5.5832895239738445E-2</v>
+        <v>5.5832895239749769E-2</v>
       </c>
       <c r="U118" s="33">
-        <v>7.7862521853431454E-2</v>
+        <v>7.7862521853435673E-2</v>
       </c>
       <c r="V118" s="33">
-        <v>8.3921386471557335E-2</v>
+        <v>8.392138647155245E-2</v>
       </c>
       <c r="W118" s="33">
         <v>6.1392013529308898E-2</v>
       </c>
       <c r="X118" s="33">
-        <v>6.3264299662779022E-2</v>
+        <v>6.326429966290914E-2</v>
       </c>
       <c r="Y118" s="33">
-        <v>6.8011554718598211E-2</v>
+        <v>6.8011554718603096E-2</v>
       </c>
       <c r="Z118" s="33">
         <v>6.9751124330105219E-2</v>
       </c>
       <c r="AA118" s="33">
         <v>2.9811957238492726E-2</v>
       </c>
       <c r="AB118" s="33">
         <v>5.2837520619572809E-2</v>
       </c>
       <c r="AC118" s="34">
-        <v>6.7832568321659403E-2</v>
+        <v>6.7832568321677833E-2</v>
       </c>
       <c r="AD118" s="8">
         <v>2.9811957238492726E-2</v>
       </c>
     </row>
     <row r="119" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A119" s="6" t="s">
         <v>132</v>
       </c>
       <c r="B119" s="29">
-        <v>154.004231338247</v>
+        <v>154.00423133829401</v>
       </c>
       <c r="C119" s="49">
-        <v>167.261471904253</v>
+        <v>167.261471904123</v>
       </c>
       <c r="D119" s="49">
-        <v>168.93093574848299</v>
+        <v>168.93093574846799</v>
       </c>
       <c r="E119" s="49">
-        <v>214.028890824917</v>
+        <v>214.028890824916</v>
       </c>
       <c r="F119" s="49">
         <v>198.279740133681</v>
       </c>
       <c r="G119" s="49">
-        <v>234.35393048985199</v>
+        <v>234.35393048984099</v>
       </c>
       <c r="H119" s="49">
-        <v>259.29121464947002</v>
+        <v>259.29121464946797</v>
       </c>
       <c r="I119" s="49">
         <v>253.63705251389001</v>
       </c>
       <c r="J119" s="49">
-        <v>294.02060978185801</v>
+        <v>294.020609781735</v>
       </c>
       <c r="K119" s="49">
-        <v>239.03282618030099</v>
+        <v>239.03282618030201</v>
       </c>
       <c r="L119" s="49">
         <v>165.83580786541299</v>
       </c>
       <c r="M119" s="49">
         <v>146.19645930955801</v>
       </c>
       <c r="N119" s="49">
         <v>238.74811469000099</v>
       </c>
       <c r="O119" s="49">
-        <v>219.13829488588399</v>
+        <v>219.13829488589801</v>
       </c>
       <c r="P119" s="50">
-        <v>7.8723271118330995E-2</v>
+        <v>7.8723271118698035E-2</v>
       </c>
       <c r="Q119" s="33">
-        <v>8.5648710652351134E-2</v>
+        <v>8.5648710651303084E-2</v>
       </c>
       <c r="R119" s="33">
-        <v>6.0784857120974145E-2</v>
+        <v>6.0784857120853575E-2</v>
       </c>
       <c r="S119" s="33">
-        <v>8.80788324344699E-2</v>
+        <v>8.8078832434470344E-2</v>
       </c>
       <c r="T119" s="33">
-        <v>7.3450067633570093E-2</v>
+        <v>7.3450067633558547E-2</v>
       </c>
       <c r="U119" s="33">
-        <v>6.8752717250837314E-2</v>
+        <v>6.8752717250772477E-2</v>
       </c>
       <c r="V119" s="33">
-        <v>8.0105062414705053E-2</v>
+        <v>8.0105062414696615E-2</v>
       </c>
       <c r="W119" s="33">
         <v>6.2570460154297347E-2</v>
       </c>
       <c r="X119" s="33">
-        <v>7.4029111586217056E-2</v>
+        <v>7.4029111585669494E-2</v>
       </c>
       <c r="Y119" s="33">
-        <v>8.7485728484077097E-2</v>
+        <v>8.7485728484076652E-2</v>
       </c>
       <c r="Z119" s="33">
         <v>6.7713752802347038E-2</v>
       </c>
       <c r="AA119" s="33">
         <v>5.5049792936878283E-2</v>
       </c>
       <c r="AB119" s="33">
         <v>1.7522353318407236E-2</v>
       </c>
       <c r="AC119" s="34">
-        <v>6.8202578738235653E-2</v>
+        <v>6.8202578738330022E-2</v>
       </c>
       <c r="AD119" s="8">
         <v>1.7522353318407236E-2</v>
       </c>
     </row>
     <row r="120" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A120" s="7" t="s">
         <v>133</v>
       </c>
       <c r="B120" s="29">
-        <v>166.688108553311</v>
+        <v>166.68810855335499</v>
       </c>
       <c r="C120" s="49">
-        <v>186.89622713419101</v>
+        <v>186.896227134165</v>
       </c>
       <c r="D120" s="49">
-        <v>179.45647965914199</v>
+        <v>179.45647965911499</v>
       </c>
       <c r="E120" s="49">
-        <v>224.003577488481</v>
+        <v>224.00357748848401</v>
       </c>
       <c r="F120" s="49">
-        <v>215.809905125304</v>
+        <v>215.80990512530201</v>
       </c>
       <c r="G120" s="49">
-        <v>250.71765369721899</v>
+        <v>250.717653697217</v>
       </c>
       <c r="H120" s="49">
-        <v>277.46709552740299</v>
+        <v>277.46709552740202</v>
       </c>
       <c r="I120" s="49">
         <v>274.66998322527598</v>
       </c>
       <c r="J120" s="49">
-        <v>307.119647220525</v>
+        <v>307.11964722055802</v>
       </c>
       <c r="K120" s="49">
-        <v>254.69200328890901</v>
+        <v>254.69200328889801</v>
       </c>
       <c r="L120" s="49">
         <v>180.63807600118901</v>
       </c>
       <c r="M120" s="49">
         <v>151.09971113100801</v>
       </c>
       <c r="N120" s="49">
-        <v>249.17983428202001</v>
+        <v>249.17983428200799</v>
       </c>
       <c r="O120" s="49">
-        <v>232.475689732615</v>
+        <v>232.47568973263401</v>
       </c>
       <c r="P120" s="50">
-        <v>8.2360576101352612E-2</v>
+        <v>8.2360576101307981E-2</v>
       </c>
       <c r="Q120" s="33">
-        <v>0.11738958772990893</v>
+        <v>0.11738958773062191</v>
       </c>
       <c r="R120" s="33">
-        <v>6.2306787469230684E-2</v>
+        <v>6.2306787469165181E-2</v>
       </c>
       <c r="S120" s="33">
-        <v>4.6604393570976566E-2</v>
+        <v>4.6604393570995439E-2</v>
       </c>
       <c r="T120" s="33">
-        <v>8.8411276814283069E-2</v>
+        <v>8.8411276814273076E-2</v>
       </c>
       <c r="U120" s="33">
-        <v>6.9824829364556251E-2</v>
+        <v>6.9824829364597996E-2</v>
       </c>
       <c r="V120" s="33">
-        <v>7.0098329025549688E-2</v>
+        <v>7.0098329025554351E-2</v>
       </c>
       <c r="W120" s="33">
         <v>8.2925308045180612E-2</v>
       </c>
       <c r="X120" s="33">
-        <v>4.4551425998284655E-2</v>
+        <v>4.4551425998833993E-2</v>
       </c>
       <c r="Y120" s="33">
-        <v>6.5510571743800483E-2</v>
+        <v>6.5510571743750079E-2</v>
       </c>
       <c r="Z120" s="33">
         <v>8.9258576457679428E-2</v>
       </c>
       <c r="AA120" s="33">
         <v>3.3538786401576148E-2</v>
       </c>
       <c r="AB120" s="33">
-        <v>4.3693411382803804E-2</v>
+        <v>4.36934113827534E-2</v>
       </c>
       <c r="AC120" s="34">
-        <v>6.0862912407328995E-2</v>
+        <v>6.0862912407348091E-2</v>
       </c>
       <c r="AD120" s="8">
         <v>3.3538786401576148E-2</v>
       </c>
     </row>
     <row r="121" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A121" s="10" t="s">
         <v>134</v>
       </c>
       <c r="B121" s="41">
-        <v>179.61714310462</v>
+        <v>179.61714310452501</v>
       </c>
       <c r="C121" s="47">
-        <v>187.33123595027899</v>
+        <v>187.33123595055201</v>
       </c>
       <c r="D121" s="47">
-        <v>187.73831090801099</v>
+        <v>187.73831090803901</v>
       </c>
       <c r="E121" s="47">
-        <v>239.83987127441901</v>
+        <v>239.83987127442001</v>
       </c>
       <c r="F121" s="47">
-        <v>226.154447617372</v>
+        <v>226.15444761737399</v>
       </c>
       <c r="G121" s="47">
-        <v>258.16735260253103</v>
+        <v>258.167352602552</v>
       </c>
       <c r="H121" s="47">
-        <v>289.39618174285403</v>
+        <v>289.396181742858</v>
       </c>
       <c r="I121" s="47">
         <v>278.206435561234</v>
       </c>
       <c r="J121" s="47">
-        <v>317.918357381345</v>
+        <v>317.918357382012</v>
       </c>
       <c r="K121" s="47">
-        <v>262.73570693437102</v>
+        <v>262.73570693437301</v>
       </c>
       <c r="L121" s="47">
-        <v>181.66679599592899</v>
+        <v>181.66679599592999</v>
       </c>
       <c r="M121" s="47">
-        <v>150.905026507993</v>
+        <v>150.90502650799101</v>
       </c>
       <c r="N121" s="47">
-        <v>254.335515921905</v>
+        <v>254.33551592191199</v>
       </c>
       <c r="O121" s="47">
-        <v>241.864101245038</v>
+        <v>241.86410124497999</v>
       </c>
       <c r="P121" s="48">
-        <v>7.7564228567474469E-2</v>
+        <v>7.7564228566620264E-2</v>
       </c>
       <c r="Q121" s="45">
-        <v>2.3275419881838566E-3</v>
+        <v>2.3275419897841321E-3</v>
       </c>
       <c r="R121" s="45">
-        <v>4.6149524746052162E-2</v>
+        <v>4.6149524746365911E-2</v>
       </c>
       <c r="S121" s="45">
-        <v>7.0696611025117928E-2</v>
+        <v>7.0696611025107936E-2</v>
       </c>
       <c r="T121" s="45">
-        <v>4.7933585282203373E-2</v>
+        <v>4.7933585282222468E-2</v>
       </c>
       <c r="U121" s="45">
-        <v>2.9713499609838934E-2</v>
+        <v>2.9713499609930638E-2</v>
       </c>
       <c r="V121" s="45">
-        <v>4.2992795930546279E-2</v>
+        <v>4.2992795930564265E-2</v>
       </c>
       <c r="W121" s="45">
         <v>1.2875277794943907E-2</v>
       </c>
       <c r="X121" s="45">
-        <v>3.5161248257966626E-2</v>
+        <v>3.51612482600272E-2</v>
       </c>
       <c r="Y121" s="45">
-        <v>3.1582081657811845E-2</v>
+        <v>3.1582081657864247E-2</v>
       </c>
       <c r="Z121" s="45">
-        <v>5.6949233379413045E-3</v>
+        <v>5.6949233379468556E-3</v>
       </c>
       <c r="AA121" s="45">
-        <v>-1.2884513250075447E-3</v>
+        <v>-1.2884513250207563E-3</v>
       </c>
       <c r="AB121" s="45">
-        <v>2.0690605460672362E-2</v>
+        <v>2.0690605460749634E-2</v>
       </c>
       <c r="AC121" s="46">
-        <v>4.0384487183245721E-2</v>
+        <v>4.03844871829111E-2</v>
       </c>
       <c r="AD121" s="8">
-        <v>-1.2884513250075447E-3</v>
+        <v>-1.2884513250207563E-3</v>
       </c>
     </row>
     <row r="122" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A122" s="11" t="s">
         <v>135</v>
       </c>
       <c r="B122" s="29">
-        <v>188.88447800463001</v>
+        <v>188.88447800446099</v>
       </c>
       <c r="C122" s="49">
-        <v>202.669741708912</v>
+        <v>202.66974170906701</v>
       </c>
       <c r="D122" s="49">
-        <v>198.049216291253</v>
+        <v>198.04921629134299</v>
       </c>
       <c r="E122" s="49">
-        <v>252.29723977838401</v>
+        <v>252.29723977837901</v>
       </c>
       <c r="F122" s="49">
-        <v>229.07653904072899</v>
+        <v>229.076539040733</v>
       </c>
       <c r="G122" s="49">
-        <v>264.92165296467999</v>
+        <v>264.92165296468801</v>
       </c>
       <c r="H122" s="49">
-        <v>293.405813880653</v>
+        <v>293.40581388065601</v>
       </c>
       <c r="I122" s="49">
         <v>281.02913979967298</v>
       </c>
       <c r="J122" s="49">
-        <v>313.83755785502399</v>
+        <v>313.83755785435397</v>
       </c>
       <c r="K122" s="49">
-        <v>267.76109696348698</v>
+        <v>267.76109696352302</v>
       </c>
       <c r="L122" s="49">
-        <v>198.071880523261</v>
+        <v>198.07188052325699</v>
       </c>
       <c r="M122" s="49">
-        <v>160.80290085226699</v>
+        <v>160.80290085227301</v>
       </c>
       <c r="N122" s="49">
-        <v>256.85074521921598</v>
+        <v>256.85074521937298</v>
       </c>
       <c r="O122" s="49">
         <v>248.356778122815</v>
       </c>
       <c r="P122" s="50">
-        <v>5.1594935426693356E-2</v>
+        <v>5.1594935426308552E-2</v>
       </c>
       <c r="Q122" s="33">
-        <v>8.1879061336594727E-2</v>
+        <v>8.1879061335845549E-2</v>
       </c>
       <c r="R122" s="33">
-        <v>5.4921690375142385E-2</v>
+        <v>5.4921690375464349E-2</v>
       </c>
       <c r="S122" s="33">
-        <v>5.1940356862982151E-2</v>
+        <v>5.1940356862956838E-2</v>
       </c>
       <c r="T122" s="33">
-        <v>1.2920778052973869E-2</v>
+        <v>1.2920778052982751E-2</v>
       </c>
       <c r="U122" s="33">
-        <v>2.6162488378411508E-2</v>
+        <v>2.6162488378359106E-2</v>
       </c>
       <c r="V122" s="33">
-        <v>1.3855165999950181E-2</v>
+        <v>1.3855165999946628E-2</v>
       </c>
       <c r="W122" s="33">
         <v>1.0146078155038429E-2</v>
       </c>
       <c r="X122" s="33">
-        <v>-1.2835998398878501E-2</v>
+        <v>-1.2835998403057047E-2</v>
       </c>
       <c r="Y122" s="33">
-        <v>1.9127168087477608E-2</v>
+        <v>1.912716808760706E-2</v>
       </c>
       <c r="Z122" s="33">
-        <v>9.0303153294450267E-2</v>
+        <v>9.0303153294422289E-2</v>
       </c>
       <c r="AA122" s="33">
-        <v>6.559009049145037E-2</v>
+        <v>6.5590090491504327E-2</v>
       </c>
       <c r="AB122" s="33">
-        <v>9.889414335995772E-3</v>
+        <v>9.8894143365853004E-3</v>
       </c>
       <c r="AC122" s="34">
-        <v>2.684431812887822E-2</v>
+        <v>2.6844318129124467E-2</v>
       </c>
       <c r="AD122" s="8">
-        <v>-1.2835998398878501E-2</v>
+        <v>-1.2835998403057047E-2</v>
       </c>
     </row>
     <row r="123" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A123" s="6" t="s">
         <v>136</v>
       </c>
       <c r="B123" s="29">
-        <v>202.64950199810499</v>
+        <v>202.649501998435</v>
       </c>
       <c r="C123" s="49">
-        <v>215.00923482677001</v>
+        <v>215.00923482598799</v>
       </c>
       <c r="D123" s="49">
-        <v>208.72784048403599</v>
+        <v>208.72784048410099</v>
       </c>
       <c r="E123" s="49">
-        <v>258.53662448894499</v>
+        <v>258.53662448893903</v>
       </c>
       <c r="F123" s="49">
-        <v>240.66616280540501</v>
+        <v>240.66616280532401</v>
       </c>
       <c r="G123" s="49">
-        <v>269.28991284312298</v>
+        <v>269.28991284307801</v>
       </c>
       <c r="H123" s="49">
-        <v>297.78455762701901</v>
+        <v>297.78455762700702</v>
       </c>
       <c r="I123" s="49">
         <v>285.67231532804198</v>
       </c>
       <c r="J123" s="49">
-        <v>317.70544031576401</v>
+        <v>317.70544031468501</v>
       </c>
       <c r="K123" s="49">
-        <v>273.64144209478201</v>
+        <v>273.64144209477399</v>
       </c>
       <c r="L123" s="49">
-        <v>208.767648733101</v>
+        <v>208.76764873309699</v>
       </c>
       <c r="M123" s="49">
-        <v>166.589732753699</v>
+        <v>166.589732753703</v>
       </c>
       <c r="N123" s="49">
-        <v>267.47828716261</v>
+        <v>267.47828716242799</v>
       </c>
       <c r="O123" s="49">
-        <v>256.63099386806198</v>
+        <v>256.63099386813599</v>
       </c>
       <c r="P123" s="50">
-        <v>7.287535820247526E-2</v>
+        <v>7.2875358205182428E-2</v>
       </c>
       <c r="Q123" s="33">
-        <v>6.0884733033216287E-2</v>
+        <v>6.0884733028546245E-2</v>
       </c>
       <c r="R123" s="33">
-        <v>5.3919042916478421E-2</v>
+        <v>5.3919042916327875E-2</v>
       </c>
       <c r="S123" s="33">
-        <v>2.473029318926212E-2</v>
+        <v>2.473029318925879E-2</v>
       </c>
       <c r="T123" s="33">
-        <v>5.0592801048977787E-2</v>
+        <v>5.0592801048605862E-2</v>
       </c>
       <c r="U123" s="33">
-        <v>1.6488874463671532E-2</v>
+        <v>1.6488874463471026E-2</v>
       </c>
       <c r="V123" s="33">
-        <v>1.4923847923978606E-2</v>
+        <v>1.4923847923927314E-2</v>
       </c>
       <c r="W123" s="33">
         <v>1.6522042986996999E-2</v>
       </c>
       <c r="X123" s="33">
-        <v>1.2324472848870283E-2</v>
+        <v>1.2324472847593526E-2</v>
       </c>
       <c r="Y123" s="33">
-        <v>2.1961163133779937E-2</v>
+        <v>2.1961163133612516E-2</v>
       </c>
       <c r="Z123" s="33">
-        <v>5.3999427791487697E-2</v>
+        <v>5.3999427791488808E-2</v>
       </c>
       <c r="AA123" s="33">
-        <v>3.5987111369019997E-2</v>
+        <v>3.5987111369006008E-2</v>
       </c>
       <c r="AB123" s="33">
-        <v>4.1376332913979574E-2</v>
+        <v>4.1376332912634428E-2</v>
       </c>
       <c r="AC123" s="34">
-        <v>3.3315844277683748E-2</v>
+        <v>3.3315844277981732E-2</v>
       </c>
       <c r="AD123" s="8">
-        <v>1.2324472848870283E-2</v>
+        <v>1.2324472847593526E-2</v>
       </c>
     </row>
     <row r="124" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A124" s="7" t="s">
         <v>137</v>
       </c>
       <c r="B124" s="29">
-        <v>217.43834473074401</v>
+        <v>217.43834473084399</v>
       </c>
       <c r="C124" s="49">
-        <v>226.840207042163</v>
+        <v>226.84020704213</v>
       </c>
       <c r="D124" s="49">
-        <v>219.60465123590501</v>
+        <v>219.60465123539501</v>
       </c>
       <c r="E124" s="49">
-        <v>273.75288171570901</v>
+        <v>273.75288171572203</v>
       </c>
       <c r="F124" s="49">
-        <v>252.46673783445999</v>
+        <v>252.46673783435901</v>
       </c>
       <c r="G124" s="49">
-        <v>277.10065675808801</v>
+        <v>277.10065675811097</v>
       </c>
       <c r="H124" s="49">
-        <v>306.37002459251499</v>
+        <v>306.37002459251403</v>
       </c>
       <c r="I124" s="49">
         <v>291.342287568892</v>
       </c>
       <c r="J124" s="49">
-        <v>328.81246076364101</v>
+        <v>328.81246076492801</v>
       </c>
       <c r="K124" s="49">
-        <v>286.50089713339401</v>
+        <v>286.50089713324599</v>
       </c>
       <c r="L124" s="49">
-        <v>227.85987931818599</v>
+        <v>227.85987931820699</v>
       </c>
       <c r="M124" s="49">
-        <v>176.57083458762199</v>
+        <v>176.57083458758601</v>
       </c>
       <c r="N124" s="49">
-        <v>273.39274046468398</v>
+        <v>273.39274046409798</v>
       </c>
       <c r="O124" s="49">
-        <v>268.45065288443601</v>
+        <v>268.450652884568</v>
       </c>
       <c r="P124" s="50">
-        <v>7.2977444241522527E-2</v>
+        <v>7.2977444240268641E-2</v>
       </c>
       <c r="Q124" s="33">
-        <v>5.5025414256857585E-2</v>
+        <v>5.5025414260541305E-2</v>
       </c>
       <c r="R124" s="33">
-        <v>5.2110014297306551E-2</v>
+        <v>5.2110014294535434E-2</v>
       </c>
       <c r="S124" s="33">
-        <v>5.8855325650059465E-2</v>
+        <v>5.8855325650134294E-2</v>
       </c>
       <c r="T124" s="33">
-        <v>4.9032962887252785E-2</v>
+        <v>4.9032962887186393E-2</v>
       </c>
       <c r="U124" s="33">
-        <v>2.9004962839121351E-2</v>
+        <v>2.9004962839378479E-2</v>
       </c>
       <c r="V124" s="33">
-        <v>2.8831135616674386E-2</v>
+        <v>2.8831135616712578E-2</v>
       </c>
       <c r="W124" s="33">
         <v>1.9847818415092533E-2</v>
       </c>
       <c r="X124" s="33">
-        <v>3.4960120408507489E-2</v>
+        <v>3.4960120416073437E-2</v>
       </c>
       <c r="Y124" s="33">
-        <v>4.6993814022357805E-2</v>
+        <v>4.6993814021847546E-2</v>
       </c>
       <c r="Z124" s="33">
-        <v>9.1452055435530921E-2</v>
+        <v>9.145205543565238E-2</v>
       </c>
       <c r="AA124" s="33">
-        <v>5.9914267637849683E-2</v>
+        <v>5.9914267637608321E-2</v>
       </c>
       <c r="AB124" s="33">
-        <v>2.2111900613743574E-2</v>
+        <v>2.2111900612248103E-2</v>
       </c>
       <c r="AC124" s="34">
-        <v>4.6057020776105961E-2</v>
+        <v>4.6057020776318458E-2</v>
       </c>
       <c r="AD124" s="8">
         <v>1.9847818415092533E-2</v>
       </c>
     </row>
     <row r="125" spans="1:30" s="12" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A125" s="10" t="s">
         <v>138</v>
       </c>
       <c r="B125" s="41">
-        <v>238.71820005644901</v>
+        <v>238.71820005619799</v>
       </c>
       <c r="C125" s="47">
-        <v>240.48629411348099</v>
+        <v>240.48629411458501</v>
       </c>
       <c r="D125" s="47">
-        <v>239.11095753016701</v>
+        <v>239.11095753021499</v>
       </c>
       <c r="E125" s="47">
-        <v>286.19847847973</v>
+        <v>286.198478479735</v>
       </c>
       <c r="F125" s="47">
-        <v>260.22622290136002</v>
+        <v>260.226222902242</v>
       </c>
       <c r="G125" s="47">
-        <v>291.44561720850697</v>
+        <v>291.44561720850299</v>
       </c>
       <c r="H125" s="47">
-        <v>318.88402643742</v>
+        <v>318.88402643743501</v>
       </c>
       <c r="I125" s="47">
         <v>300.33136252850602</v>
       </c>
       <c r="J125" s="47">
-        <v>338.161838164355</v>
+        <v>338.16183816726402</v>
       </c>
       <c r="K125" s="47">
-        <v>297.847655300452</v>
+        <v>297.84765530059099</v>
       </c>
       <c r="L125" s="47">
-        <v>247.821445003202</v>
+        <v>247.821445003203</v>
       </c>
       <c r="M125" s="47">
-        <v>187.075043068095</v>
+        <v>187.07504306809599</v>
       </c>
       <c r="N125" s="47">
-        <v>285.92309255220999</v>
+        <v>285.92309255401699</v>
       </c>
       <c r="O125" s="47">
-        <v>280.376435636542</v>
+        <v>280.37643563611101</v>
       </c>
       <c r="P125" s="48">
-        <v>9.7866157655201347E-2</v>
+        <v>9.7866157653542007E-2</v>
       </c>
       <c r="Q125" s="45">
-        <v>6.0157267749193943E-2</v>
+        <v>6.0157267754215038E-2</v>
       </c>
       <c r="R125" s="45">
-        <v>8.8824650044901921E-2</v>
+        <v>8.8824650047649056E-2</v>
       </c>
       <c r="S125" s="45">
-        <v>4.5462888595071194E-2</v>
+        <v>4.5462888595039885E-2</v>
       </c>
       <c r="T125" s="45">
-        <v>3.0734682649513401E-2</v>
+        <v>3.0734682653419165E-2</v>
       </c>
       <c r="U125" s="45">
-        <v>5.1768049265008775E-2</v>
+        <v>5.1768049264907079E-2</v>
       </c>
       <c r="V125" s="45">
-        <v>4.0846038582100785E-2</v>
+        <v>4.0846038582152966E-2</v>
       </c>
       <c r="W125" s="45">
         <v>3.085400006508987E-2</v>
       </c>
       <c r="X125" s="45">
-        <v>2.8433768534807946E-2</v>
+        <v>2.8433768539629645E-2</v>
       </c>
       <c r="Y125" s="45">
-        <v>3.9604616532055603E-2</v>
+        <v>3.9604616533077897E-2</v>
       </c>
       <c r="Z125" s="45">
-        <v>8.7604565335266615E-2</v>
+        <v>8.7604565335170914E-2</v>
       </c>
       <c r="AA125" s="45">
-        <v>5.9490053977517832E-2</v>
+        <v>5.9490053977739432E-2</v>
       </c>
       <c r="AB125" s="45">
-        <v>4.5832790096138831E-2</v>
+        <v>4.5832790104989973E-2</v>
       </c>
       <c r="AC125" s="46">
-        <v>4.4424487793068845E-2</v>
+        <v>4.4424487790949874E-2</v>
       </c>
       <c r="AD125" s="8">
-        <v>2.8433768534807946E-2</v>
+        <v>2.8433768539629645E-2</v>
       </c>
     </row>
     <row r="126" spans="1:30" s="12" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A126" s="11" t="s">
         <v>139</v>
       </c>
       <c r="B126" s="29">
-        <v>251.19687970976199</v>
+        <v>251.19687970910601</v>
       </c>
       <c r="C126" s="49">
-        <v>260.07772995501801</v>
+        <v>260.077729955687</v>
       </c>
       <c r="D126" s="49">
-        <v>254.16924968178299</v>
+        <v>254.16924968282501</v>
       </c>
       <c r="E126" s="49">
-        <v>301.34724263604397</v>
+        <v>301.34724263602698</v>
       </c>
       <c r="F126" s="49">
-        <v>275.34252292915897</v>
+        <v>275.34252292940101</v>
       </c>
       <c r="G126" s="49">
-        <v>303.10967120515301</v>
+        <v>303.10967120517898</v>
       </c>
       <c r="H126" s="49">
-        <v>330.03806523846202</v>
+        <v>330.038065238473</v>
       </c>
       <c r="I126" s="49">
         <v>307.25424370871002</v>
       </c>
       <c r="J126" s="49">
-        <v>347.18655325450402</v>
+        <v>347.18655325015402</v>
       </c>
       <c r="K126" s="49">
-        <v>312.973985867652</v>
+        <v>312.97398586787699</v>
       </c>
       <c r="L126" s="49">
-        <v>263.49863769992101</v>
+        <v>263.49863769987701</v>
       </c>
       <c r="M126" s="49">
-        <v>199.65066138500299</v>
+        <v>199.65066138511401</v>
       </c>
       <c r="N126" s="49">
-        <v>294.42508021593801</v>
+        <v>294.42508021519302</v>
       </c>
       <c r="O126" s="49">
-        <v>293.94678083595102</v>
+        <v>293.94678083594198</v>
       </c>
       <c r="P126" s="50">
-        <v>5.2273683574868501E-2</v>
+        <v>5.2273683573227148E-2</v>
       </c>
       <c r="Q126" s="33">
-        <v>8.146591436222228E-2</v>
+        <v>8.146591436003936E-2</v>
       </c>
       <c r="R126" s="33">
-        <v>6.297616933643102E-2</v>
+        <v>6.2976169340575705E-2</v>
       </c>
       <c r="S126" s="33">
-        <v>5.293097376611966E-2</v>
+        <v>5.2930973766041944E-2</v>
       </c>
       <c r="T126" s="33">
-        <v>5.8089072881516879E-2</v>
+        <v>5.8089072878860781E-2</v>
       </c>
       <c r="U126" s="33">
-        <v>4.00213738273556E-2</v>
+        <v>4.002137382745885E-2</v>
       </c>
       <c r="V126" s="33">
-        <v>3.4978355377832004E-2</v>
+        <v>3.4978355377817572E-2</v>
       </c>
       <c r="W126" s="33">
         <v>2.3050810018373946E-2</v>
       </c>
       <c r="X126" s="33">
-        <v>2.6687562201394233E-2</v>
+        <v>2.6687562179698476E-2</v>
       </c>
       <c r="Y126" s="33">
-        <v>5.0785461285372202E-2</v>
+        <v>5.0785461285637323E-2</v>
       </c>
       <c r="Z126" s="33">
-        <v>6.3260032627589835E-2</v>
+        <v>6.326003262740798E-2</v>
       </c>
       <c r="AA126" s="33">
-        <v>6.72223195069932E-2</v>
+        <v>6.7222319507580952E-2</v>
       </c>
       <c r="AB126" s="33">
-        <v>2.9735225608528149E-2</v>
+        <v>2.9735225599414772E-2</v>
       </c>
       <c r="AC126" s="34">
-        <v>4.8400448377910577E-2</v>
+        <v>4.840044837948998E-2</v>
       </c>
       <c r="AD126" s="8">
         <v>2.3050810018373946E-2</v>
       </c>
     </row>
     <row r="127" spans="1:30" s="12" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A127" s="6" t="s">
         <v>140</v>
       </c>
       <c r="B127" s="29">
-        <v>263.66251928010303</v>
+        <v>263.66251928092299</v>
       </c>
       <c r="C127" s="49">
-        <v>270.47794595182597</v>
+        <v>270.477945949792</v>
       </c>
       <c r="D127" s="49">
-        <v>267.09207864690597</v>
+        <v>267.09207864720003</v>
       </c>
       <c r="E127" s="49">
-        <v>310.14932904014</v>
+        <v>310.14932904011499</v>
       </c>
       <c r="F127" s="49">
-        <v>285.97079155921602</v>
+        <v>285.97079155487103</v>
       </c>
       <c r="G127" s="49">
-        <v>312.72097002152202</v>
+        <v>312.72097002153998</v>
       </c>
       <c r="H127" s="49">
-        <v>340.39813528698102</v>
+        <v>340.39813528695402</v>
       </c>
       <c r="I127" s="49">
         <v>314.80107476228198</v>
       </c>
       <c r="J127" s="49">
-        <v>353.61635058122801</v>
+        <v>353.61635057983301</v>
       </c>
       <c r="K127" s="49">
-        <v>324.19221779515198</v>
+        <v>324.19221779497298</v>
       </c>
       <c r="L127" s="49">
-        <v>278.82480260200299</v>
+        <v>278.82480260198599</v>
       </c>
       <c r="M127" s="49">
-        <v>206.67583714723401</v>
+        <v>206.67583714728801</v>
       </c>
       <c r="N127" s="49">
-        <v>309.51343216232601</v>
+        <v>309.51343215779298</v>
       </c>
       <c r="O127" s="49">
-        <v>303.84506008239498</v>
+        <v>303.84506008304101</v>
       </c>
       <c r="P127" s="50">
-        <v>4.962497776542496E-2</v>
+        <v>4.9624977771430157E-2</v>
       </c>
       <c r="Q127" s="33">
-        <v>3.9988875628092835E-2</v>
+        <v>3.998887561759723E-2</v>
       </c>
       <c r="R127" s="33">
-        <v>5.0843400534495098E-2</v>
+        <v>5.0843400531343841E-2</v>
       </c>
       <c r="S127" s="33">
-        <v>2.9209115461284796E-2</v>
+        <v>2.9209115461259927E-2</v>
       </c>
       <c r="T127" s="33">
-        <v>3.8600171586252063E-2</v>
+        <v>3.860017156955875E-2</v>
       </c>
       <c r="U127" s="33">
-        <v>3.1708981036978612E-2</v>
+        <v>3.1708981036949524E-2</v>
       </c>
       <c r="V127" s="33">
-        <v>3.1390530789330517E-2</v>
+        <v>3.1390530789214388E-2</v>
       </c>
       <c r="W127" s="33">
         <v>2.4562170281126061E-2</v>
       </c>
       <c r="X127" s="33">
-        <v>1.851971876920766E-2</v>
+        <v>1.8519718777951111E-2</v>
       </c>
       <c r="Y127" s="33">
-        <v>3.5843975646729476E-2</v>
+        <v>3.5843975645412973E-2</v>
       </c>
       <c r="Z127" s="33">
-        <v>5.8164114379732901E-2</v>
+        <v>5.8164114379845033E-2</v>
       </c>
       <c r="AA127" s="33">
-        <v>3.5187340294775105E-2</v>
+        <v>3.5187340294470015E-2</v>
       </c>
       <c r="AB127" s="33">
-        <v>5.1246829703916141E-2</v>
+        <v>5.1246829691179885E-2</v>
       </c>
       <c r="AC127" s="34">
-        <v>3.3673712017850299E-2</v>
+        <v>3.3673712020079849E-2</v>
       </c>
       <c r="AD127" s="8">
-        <v>1.851971876920766E-2</v>
+        <v>1.8519718777951111E-2</v>
       </c>
     </row>
     <row r="128" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A128" s="7" t="s">
         <v>141</v>
       </c>
       <c r="B128" s="35">
-        <v>267.37164315197901</v>
+        <v>267.37164315264999</v>
       </c>
       <c r="C128" s="51">
-        <v>272.97579042912002</v>
+        <v>272.97579042641797</v>
       </c>
       <c r="D128" s="51">
-        <v>273.35771585173597</v>
+        <v>273.35771584889898</v>
       </c>
       <c r="E128" s="51">
-        <v>314.921019223543</v>
+        <v>314.92101922357699</v>
       </c>
       <c r="F128" s="51">
-        <v>285.83854181220602</v>
+        <v>285.83854181440699</v>
       </c>
       <c r="G128" s="51">
-        <v>315.345786723716</v>
+        <v>315.345786723647</v>
       </c>
       <c r="H128" s="51">
-        <v>338.42038269462199</v>
+        <v>338.42038269458402</v>
       </c>
       <c r="I128" s="51">
-        <v>314.771811864151</v>
+        <v>314.77181186415402</v>
       </c>
       <c r="J128" s="51">
-        <v>353.38585249442701</v>
+        <v>353.38585250226902</v>
       </c>
       <c r="K128" s="51">
-        <v>323.484000403538</v>
+        <v>323.48400040290699</v>
       </c>
       <c r="L128" s="51">
-        <v>283.33792030370199</v>
+        <v>283.33792030381801</v>
       </c>
       <c r="M128" s="51">
-        <v>208.798248145142</v>
+        <v>208.79824814472801</v>
       </c>
       <c r="N128" s="51">
-        <v>321.22113695934399</v>
+        <v>321.22113696419399</v>
       </c>
       <c r="O128" s="51">
-        <v>305.53917885515602</v>
+        <v>305.53917885554603</v>
       </c>
       <c r="P128" s="52">
-        <v>1.4067694877540005E-2</v>
+        <v>1.4067694876931158E-2</v>
       </c>
       <c r="Q128" s="39">
-        <v>9.2349284467685422E-3</v>
+        <v>9.234928444368018E-3</v>
       </c>
       <c r="R128" s="39">
-        <v>2.3458715947593189E-2</v>
+        <v>2.3458715935844587E-2</v>
       </c>
       <c r="S128" s="39">
-        <v>1.5385137856562814E-2</v>
+        <v>1.5385137856754216E-2</v>
       </c>
       <c r="T128" s="39">
-        <v>-4.6245893256768866E-4</v>
+        <v>-4.6245890968432679E-4</v>
       </c>
       <c r="U128" s="39">
-        <v>8.3934783843031546E-3</v>
+        <v>8.3934783840247107E-3</v>
       </c>
       <c r="V128" s="39">
-        <v>-5.8101158241998796E-3</v>
+        <v>-5.8101158242326312E-3</v>
       </c>
       <c r="W128" s="39">
-        <v>-9.2956792326903681E-5</v>
+        <v>-9.2956792317355763E-5</v>
       </c>
       <c r="X128" s="39">
-        <v>-6.5183096432652743E-4</v>
+        <v>-6.5183093820753157E-4</v>
       </c>
       <c r="Y128" s="39">
-        <v>-2.1845601243317692E-3</v>
+        <v>-2.1845601257273195E-3</v>
       </c>
       <c r="Z128" s="39">
-        <v>1.6186213204788302E-2</v>
+        <v>1.6186213205266142E-2</v>
       </c>
       <c r="AA128" s="39">
-        <v>1.0269274953491614E-2</v>
+        <v>1.0269274951224538E-2</v>
       </c>
       <c r="AB128" s="39">
-        <v>3.7826160613533055E-2</v>
+        <v>3.7826160644402362E-2</v>
       </c>
       <c r="AC128" s="40">
-        <v>5.5756008417633396E-3</v>
+        <v>5.5756008409089119E-3</v>
       </c>
       <c r="AD128" s="8">
-        <v>-5.8101158241998796E-3</v>
+        <v>-5.8101158242326312E-3</v>
       </c>
     </row>
     <row r="129" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A129" s="10" t="s">
         <v>142</v>
       </c>
       <c r="B129" s="29">
-        <v>270.372438745279</v>
+        <v>270.372438744644</v>
       </c>
       <c r="C129" s="49">
-        <v>277.53036556906198</v>
+        <v>277.53036557614701</v>
       </c>
       <c r="D129" s="49">
-        <v>274.78584487464099</v>
+        <v>274.78584487501502</v>
       </c>
       <c r="E129" s="49">
-        <v>315.33389870725898</v>
+        <v>315.33389870731997</v>
       </c>
       <c r="F129" s="49">
-        <v>288.972076634107</v>
+        <v>288.97207664134601</v>
       </c>
       <c r="G129" s="49">
-        <v>315.88992326318299</v>
+        <v>315.88992326326502</v>
       </c>
       <c r="H129" s="49">
-        <v>335.94069151496802</v>
+        <v>335.94069151505801</v>
       </c>
       <c r="I129" s="49">
-        <v>314.69932942975902</v>
+        <v>314.69932942976101</v>
       </c>
       <c r="J129" s="49">
-        <v>351.496003698533</v>
+        <v>351.49600369219701</v>
       </c>
       <c r="K129" s="49">
-        <v>322.66697227160103</v>
+        <v>322.666972272164</v>
       </c>
       <c r="L129" s="49">
         <v>284.03850958365098</v>
       </c>
       <c r="M129" s="49">
-        <v>215.79950510779599</v>
+        <v>215.79950510783601</v>
       </c>
       <c r="N129" s="49">
-        <v>323.51765429909898</v>
+        <v>323.51765430930999</v>
       </c>
       <c r="O129" s="49">
-        <v>307.97831574904598</v>
+        <v>307.97831574709102</v>
       </c>
       <c r="P129" s="50">
-        <v>1.1223312831249999E-2</v>
+        <v>1.1223312826337262E-2</v>
       </c>
       <c r="Q129" s="33">
-        <v>1.6684905034186848E-2</v>
+        <v>1.6684905070205369E-2</v>
       </c>
       <c r="R129" s="33">
-        <v>5.224396240125051E-3</v>
+        <v>5.2243962519260556E-3</v>
       </c>
       <c r="S129" s="33">
-        <v>1.3110572445560464E-3</v>
+        <v>1.3110572446415336E-3</v>
       </c>
       <c r="T129" s="33">
-        <v>1.0962604280145394E-2</v>
+        <v>1.0962604297686251E-2</v>
       </c>
       <c r="U129" s="33">
-        <v>1.7255234170727718E-3</v>
+        <v>1.725523417551944E-3</v>
       </c>
       <c r="V129" s="33">
-        <v>-7.3272512722484251E-3</v>
+        <v>-7.3272512718711713E-3</v>
       </c>
       <c r="W129" s="33">
-        <v>-2.3026977531037662E-4</v>
+        <v>-2.3026977531359627E-4</v>
       </c>
       <c r="X129" s="33">
-        <v>-5.347833770237953E-3</v>
+        <v>-5.3478338102397327E-3</v>
       </c>
       <c r="Y129" s="33">
-        <v>-2.5257141958110463E-3</v>
+        <v>-2.5257141921249948E-3</v>
       </c>
       <c r="Z129" s="33">
-        <v>2.4726280167441939E-3</v>
+        <v>2.4726280163338554E-3</v>
       </c>
       <c r="AA129" s="33">
-        <v>3.3531205481126536E-2</v>
+        <v>3.353120548336741E-2</v>
       </c>
       <c r="AB129" s="33">
-        <v>7.1493344475823672E-3</v>
+        <v>7.1493344641637702E-3</v>
       </c>
       <c r="AC129" s="34">
-        <v>7.9830576982935497E-3</v>
+        <v>7.9830576906085859E-3</v>
       </c>
       <c r="AD129" s="8">
-        <v>-7.3272512722484251E-3</v>
+        <v>-7.3272512718711713E-3</v>
       </c>
     </row>
     <row r="130" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A130" s="11" t="s">
         <v>143</v>
       </c>
       <c r="B130" s="29">
-        <v>271.78870722088902</v>
+        <v>271.78870721929098</v>
       </c>
       <c r="C130" s="49">
-        <v>281.93581361900198</v>
+        <v>281.93581361725597</v>
       </c>
       <c r="D130" s="49">
-        <v>277.51569506590198</v>
+        <v>277.51569506973601</v>
       </c>
       <c r="E130" s="49">
-        <v>314.66095818483399</v>
+        <v>314.66095818474099</v>
       </c>
       <c r="F130" s="49">
-        <v>291.72386587178102</v>
+        <v>291.72386587078802</v>
       </c>
       <c r="G130" s="49">
-        <v>315.73928845324201</v>
+        <v>315.73928845297399</v>
       </c>
       <c r="H130" s="49">
-        <v>338.05520168410402</v>
+        <v>338.05520168408702</v>
       </c>
       <c r="I130" s="49">
-        <v>317.59507839768003</v>
+        <v>317.595078397664</v>
       </c>
       <c r="J130" s="49">
-        <v>359.60398248700102</v>
+        <v>359.60398246873098</v>
       </c>
       <c r="K130" s="49">
-        <v>327.97087569746799</v>
+        <v>327.970875698383</v>
       </c>
       <c r="L130" s="49">
-        <v>283.40167490885898</v>
+        <v>283.401674908708</v>
       </c>
       <c r="M130" s="49">
-        <v>220.24253581830001</v>
+        <v>220.24253581897099</v>
       </c>
       <c r="N130" s="49">
-        <v>334.25004218781402</v>
+        <v>334.25004217338397</v>
       </c>
       <c r="O130" s="49">
-        <v>311.80511053026999</v>
+        <v>311.805110530653</v>
       </c>
       <c r="P130" s="50">
-        <v>5.238213192818364E-3</v>
+        <v>5.2382131892687589E-3</v>
       </c>
       <c r="Q130" s="33">
-        <v>1.5873751475471209E-2</v>
+        <v>1.5873751443246098E-2</v>
       </c>
       <c r="R130" s="33">
-        <v>9.9344643917389508E-3</v>
+        <v>9.9344644043168895E-3</v>
       </c>
       <c r="S130" s="33">
-        <v>-2.1340570271187742E-3</v>
+        <v>-2.1340570276067172E-3</v>
       </c>
       <c r="T130" s="33">
-        <v>9.5226821557512498E-3</v>
+        <v>9.5226821270255613E-3</v>
       </c>
       <c r="U130" s="33">
-        <v>-4.768585473854392E-4</v>
+        <v>-4.7685854849344178E-4</v>
       </c>
       <c r="V130" s="33">
-        <v>6.2942960544623006E-3</v>
+        <v>6.2942960541421122E-3</v>
       </c>
       <c r="W130" s="33">
-        <v>9.201636918541034E-3</v>
+        <v>9.2016369184837465E-3</v>
       </c>
       <c r="X130" s="33">
-        <v>2.3067058240076044E-2</v>
+        <v>2.3067058206539537E-2</v>
       </c>
       <c r="Y130" s="33">
-        <v>1.643770166040559E-2</v>
+        <v>1.6437701661468074E-2</v>
       </c>
       <c r="Z130" s="33">
-        <v>-2.2420715970009608E-3</v>
+        <v>-2.2420715975325356E-3</v>
       </c>
       <c r="AA130" s="33">
-        <v>2.0588697403567391E-2</v>
+        <v>2.0588697406487499E-2</v>
       </c>
       <c r="AB130" s="33">
-        <v>3.3174040878748201E-2</v>
+        <v>3.3174040801535076E-2</v>
       </c>
       <c r="AC130" s="34">
-        <v>1.2425533180531634E-2</v>
+        <v>1.2425533188201721E-2</v>
       </c>
       <c r="AD130" s="8">
-        <v>-2.2420715970009608E-3</v>
+        <v>-2.2420715975325356E-3</v>
       </c>
     </row>
     <row r="131" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A131" s="6" t="s">
         <v>144</v>
       </c>
       <c r="B131" s="29">
-        <v>270.90446953354001</v>
+        <v>270.90446953467898</v>
       </c>
       <c r="C131" s="49">
-        <v>282.68514339853499</v>
+        <v>282.68514339530202</v>
       </c>
       <c r="D131" s="49">
-        <v>280.24686122933502</v>
+        <v>280.24686123006001</v>
       </c>
       <c r="E131" s="49">
-        <v>316.96094768604701</v>
+        <v>316.96094768604598</v>
       </c>
       <c r="F131" s="49">
-        <v>289.61593005850898</v>
+        <v>289.61593003823202</v>
       </c>
       <c r="G131" s="49">
-        <v>316.47574557252398</v>
+        <v>316.47574557271099</v>
       </c>
       <c r="H131" s="49">
-        <v>339.94753956452598</v>
+        <v>339.947539564495</v>
       </c>
       <c r="I131" s="49">
-        <v>316.21746874836498</v>
+        <v>316.21746874836202</v>
       </c>
       <c r="J131" s="49">
-        <v>359.14732556366403</v>
+        <v>359.14732559418098</v>
       </c>
       <c r="K131" s="49">
-        <v>325.95000994846401</v>
+        <v>325.95000994765599</v>
       </c>
       <c r="L131" s="49">
-        <v>286.965260861731</v>
+        <v>286.96526086166102</v>
       </c>
       <c r="M131" s="49">
-        <v>221.65274374401801</v>
+        <v>221.65274374430399</v>
       </c>
       <c r="N131" s="49">
-        <v>345.73243725337602</v>
+        <v>345.73243723363402</v>
       </c>
       <c r="O131" s="49">
-        <v>312.37538816337201</v>
+        <v>312.37538816559902</v>
       </c>
       <c r="P131" s="50">
-        <v>-3.2534011305714872E-3</v>
+        <v>-3.2534011205203051E-3</v>
       </c>
       <c r="Q131" s="33">
-        <v>2.6578027456476416E-3</v>
+        <v>2.6578027403900695E-3</v>
       </c>
       <c r="R131" s="33">
-        <v>9.84148360612358E-3</v>
+        <v>9.8414835947844281E-3</v>
       </c>
       <c r="S131" s="33">
-        <v>7.3094212719646556E-3</v>
+        <v>7.3094212722590868E-3</v>
       </c>
       <c r="T131" s="33">
-        <v>-7.2257914414123325E-3</v>
+        <v>-7.2257915075404355E-3</v>
       </c>
       <c r="U131" s="33">
-        <v>2.3324848893204742E-3</v>
+        <v>2.332484890763542E-3</v>
       </c>
       <c r="V131" s="33">
-        <v>5.5977185707980492E-3</v>
+        <v>5.597718570756971E-3</v>
       </c>
       <c r="W131" s="33">
-        <v>-4.3376290850138943E-3</v>
+        <v>-4.3376290849729271E-3</v>
       </c>
       <c r="X131" s="33">
-        <v>-1.2698883927223514E-3</v>
+        <v>-1.2698882571182679E-3</v>
       </c>
       <c r="Y131" s="33">
-        <v>-6.1617231856528898E-3</v>
+        <v>-6.1617231908893677E-3</v>
       </c>
       <c r="Z131" s="33">
-        <v>1.2574329188485001E-2</v>
+        <v>1.2574329188777655E-2</v>
       </c>
       <c r="AA131" s="33">
-        <v>6.4029771564264593E-3</v>
+        <v>6.4029771546587622E-3</v>
       </c>
       <c r="AB131" s="33">
-        <v>3.4352710893930327E-2</v>
+        <v>3.4352710879521187E-2</v>
       </c>
       <c r="AC131" s="34">
-        <v>1.828955375786423E-3</v>
+        <v>1.8289553816981385E-3</v>
       </c>
       <c r="AD131" s="8">
-        <v>-7.2257914414123325E-3</v>
+        <v>-7.2257915075404355E-3</v>
       </c>
     </row>
     <row r="132" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A132" s="7" t="s">
         <v>145</v>
       </c>
       <c r="B132" s="35">
-        <v>261.69160886750399</v>
+        <v>261.69160886928398</v>
       </c>
       <c r="C132" s="51">
-        <v>287.32341178796997</v>
+        <v>287.32341178284997</v>
       </c>
       <c r="D132" s="51">
-        <v>281.36892426203201</v>
+        <v>281.36892425526997</v>
       </c>
       <c r="E132" s="51">
-        <v>314.92137673480499</v>
+        <v>314.92137673439902</v>
       </c>
       <c r="F132" s="51">
-        <v>288.25689748736301</v>
+        <v>288.25689749957598</v>
       </c>
       <c r="G132" s="51">
-        <v>320.92582467734002</v>
+        <v>320.92582467784001</v>
       </c>
       <c r="H132" s="51">
-        <v>342.33079632582201</v>
+        <v>342.33079632568001</v>
       </c>
       <c r="I132" s="51">
-        <v>317.69346777137002</v>
+        <v>317.69346777142499</v>
       </c>
       <c r="J132" s="51">
-        <v>361.829909286923</v>
+        <v>361.82990933928102</v>
       </c>
       <c r="K132" s="51">
-        <v>330.88820391303</v>
+        <v>330.88820391162199</v>
       </c>
       <c r="L132" s="51">
-        <v>282.85793303130902</v>
+        <v>282.85793303157499</v>
       </c>
       <c r="M132" s="51">
-        <v>228.17388786204901</v>
+        <v>228.17388786026299</v>
       </c>
       <c r="N132" s="51">
-        <v>362.30457295385202</v>
+        <v>362.30457299239299</v>
       </c>
       <c r="O132" s="51">
-        <v>315.20319696937599</v>
+        <v>315.20319696966698</v>
       </c>
       <c r="P132" s="52">
-        <v>-3.4007783931727986E-2</v>
+        <v>-3.4007783929218771E-2</v>
       </c>
       <c r="Q132" s="39">
-        <v>1.6407895843666198E-2</v>
+        <v>1.6407895837178499E-2</v>
       </c>
       <c r="R132" s="39">
-        <v>4.0038380011642172E-3</v>
+        <v>4.0038379744380403E-3</v>
       </c>
       <c r="S132" s="39">
-        <v>-6.4347704855496346E-3</v>
+        <v>-6.4347704868272793E-3</v>
       </c>
       <c r="T132" s="39">
-        <v>-4.6925339047179104E-3</v>
+        <v>-4.6925337928636068E-3</v>
       </c>
       <c r="U132" s="39">
-        <v>1.4061359099622583E-2</v>
+        <v>1.4061359100603132E-2</v>
       </c>
       <c r="V132" s="39">
-        <v>7.0106604223374447E-3</v>
+        <v>7.0106604220114832E-3</v>
       </c>
       <c r="W132" s="39">
-        <v>4.6676707294106556E-3</v>
+        <v>4.6676707295938424E-3</v>
       </c>
       <c r="X132" s="39">
-        <v>7.4693128204388337E-3</v>
+        <v>7.4693128806178066E-3</v>
       </c>
       <c r="Y132" s="39">
-        <v>1.5150157428578614E-2</v>
+        <v>1.515015742677539E-2</v>
       </c>
       <c r="Z132" s="39">
-        <v>-1.4312979271735027E-2</v>
+        <v>-1.4312979270567849E-2</v>
       </c>
       <c r="AA132" s="39">
-        <v>2.9420543178847902E-2</v>
+        <v>2.9420543169462077E-2</v>
       </c>
       <c r="AB132" s="39">
-        <v>4.7933412994543012E-2</v>
+        <v>4.7933413165858418E-2</v>
       </c>
       <c r="AC132" s="40">
-        <v>9.0525979739641826E-3</v>
+        <v>9.0525979677018587E-3</v>
       </c>
       <c r="AD132" s="8">
-        <v>-3.4007783931727986E-2</v>
+        <v>-3.4007783929218771E-2</v>
       </c>
     </row>
     <row r="133" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A133" s="10" t="s">
         <v>146</v>
       </c>
       <c r="B133" s="29">
-        <v>271.72108640575101</v>
+        <v>271.72108640732898</v>
       </c>
       <c r="C133" s="49">
-        <v>293.166091651599</v>
+        <v>293.16609166586699</v>
       </c>
       <c r="D133" s="49">
-        <v>288.61548724411199</v>
+        <v>288.61548723888802</v>
       </c>
       <c r="E133" s="49">
-        <v>319.73191121060302</v>
+        <v>319.73191121065099</v>
       </c>
       <c r="F133" s="49">
-        <v>295.857516734206</v>
+        <v>295.857516755956</v>
       </c>
       <c r="G133" s="49">
-        <v>323.41552049613603</v>
+        <v>323.41552049628501</v>
       </c>
       <c r="H133" s="49">
-        <v>347.76539029837397</v>
+        <v>347.76539029840001</v>
       </c>
       <c r="I133" s="49">
-        <v>323.64446143040402</v>
+        <v>323.644461430398</v>
       </c>
       <c r="J133" s="49">
-        <v>369.907304359259</v>
+        <v>369.90730424038702</v>
       </c>
       <c r="K133" s="49">
-        <v>337.89144668303697</v>
+        <v>337.89144668322098</v>
       </c>
       <c r="L133" s="49">
-        <v>292.72340496578801</v>
+        <v>292.72340496606301</v>
       </c>
       <c r="M133" s="49">
-        <v>236.66572085806601</v>
+        <v>236.66572085781701</v>
       </c>
       <c r="N133" s="49">
-        <v>380.96426771440099</v>
+        <v>380.96426773087501</v>
       </c>
       <c r="O133" s="49">
-        <v>323.03553881482497</v>
+        <v>323.03553881109701</v>
       </c>
       <c r="P133" s="50">
-        <v>3.8325560309902862E-2</v>
+        <v>3.8325560308870132E-2</v>
       </c>
       <c r="Q133" s="33">
-        <v>2.0334854814896275E-2</v>
+        <v>2.0334854882736453E-2</v>
       </c>
       <c r="R133" s="33">
-        <v>2.5754667119285202E-2</v>
+        <v>2.5754667125370334E-2</v>
       </c>
       <c r="S133" s="33">
-        <v>1.527535071031072E-2</v>
+        <v>1.5275350711771774E-2</v>
       </c>
       <c r="T133" s="33">
-        <v>2.6367519088337454E-2</v>
+        <v>2.6367519120305438E-2</v>
       </c>
       <c r="U133" s="33">
-        <v>7.7578543929868182E-3</v>
+        <v>7.7578543918810361E-3</v>
       </c>
       <c r="V133" s="33">
-        <v>1.587527044274295E-2</v>
+        <v>1.587527044324033E-2</v>
       </c>
       <c r="W133" s="33">
-        <v>1.8731872898679391E-2</v>
+        <v>1.8731872898484214E-2</v>
       </c>
       <c r="X133" s="33">
-        <v>2.2323735172292913E-2</v>
+        <v>2.2323734695829156E-2</v>
       </c>
       <c r="Y133" s="33">
-        <v>2.1164981668091443E-2</v>
+        <v>2.1164981672992855E-2</v>
       </c>
       <c r="Z133" s="33">
-        <v>3.4877833648692569E-2</v>
+        <v>3.4877833648691681E-2</v>
       </c>
       <c r="AA133" s="33">
-        <v>3.7216497801672466E-2</v>
+        <v>3.7216497808699955E-2</v>
       </c>
       <c r="AB133" s="33">
-        <v>5.1502785649149674E-2</v>
+        <v>5.1502785582763888E-2</v>
       </c>
       <c r="AC133" s="34">
-        <v>2.4848548240486101E-2</v>
+        <v>2.4848548227712763E-2</v>
       </c>
       <c r="AD133" s="8">
-        <v>7.7578543929868182E-3</v>
+        <v>7.7578543918810361E-3</v>
       </c>
     </row>
     <row r="134" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A134" s="11" t="s">
         <v>147</v>
       </c>
       <c r="B134" s="29">
-        <v>274.35888766303799</v>
+        <v>274.358887653593</v>
       </c>
       <c r="C134" s="49">
-        <v>295.51590374957198</v>
+        <v>295.51590374379401</v>
       </c>
       <c r="D134" s="49">
-        <v>288.85392623928101</v>
+        <v>288.853926261119</v>
       </c>
       <c r="E134" s="49">
-        <v>321.32697806210501</v>
+        <v>321.32697806688202</v>
       </c>
       <c r="F134" s="49">
-        <v>296.89442781370599</v>
+        <v>296.89442781266598</v>
       </c>
       <c r="G134" s="49">
-        <v>330.87907100623801</v>
+        <v>330.87907100350702</v>
       </c>
       <c r="H134" s="49">
-        <v>351.55325380266203</v>
+        <v>351.55325380317203</v>
       </c>
       <c r="I134" s="49">
-        <v>328.01248502331902</v>
+        <v>328.01248502320101</v>
       </c>
       <c r="J134" s="49">
-        <v>376.48606677198899</v>
+        <v>376.48606669872203</v>
       </c>
       <c r="K134" s="49">
-        <v>339.38662565275899</v>
+        <v>339.38662565819698</v>
       </c>
       <c r="L134" s="49">
-        <v>297.069100463621</v>
+        <v>297.06910046279398</v>
       </c>
       <c r="M134" s="49">
-        <v>243.91565636815201</v>
+        <v>243.91565637148301</v>
       </c>
       <c r="N134" s="49">
-        <v>417.73551742893198</v>
+        <v>417.73551740123997</v>
       </c>
       <c r="O134" s="49">
-        <v>326.83301738399803</v>
+        <v>326.833017380282</v>
       </c>
       <c r="P134" s="50">
-        <v>9.7077532413072376E-3</v>
+        <v>9.707753200683733E-3</v>
       </c>
       <c r="Q134" s="33">
-        <v>8.0152929171819487E-3</v>
+        <v>8.0152928484145125E-3</v>
       </c>
       <c r="R134" s="33">
-        <v>8.2614761060040287E-4</v>
+        <v>8.2614770438027563E-4</v>
       </c>
       <c r="S134" s="33">
-        <v>4.988763384494721E-3</v>
+        <v>4.9887633992846681E-3</v>
       </c>
       <c r="T134" s="33">
-        <v>3.5047650333370761E-3</v>
+        <v>3.5047649560491223E-3</v>
       </c>
       <c r="U134" s="33">
-        <v>2.307727996062936E-2</v>
+        <v>2.3077279951713825E-2</v>
       </c>
       <c r="V134" s="33">
-        <v>1.0892008261771391E-2</v>
+        <v>1.0892008263162278E-2</v>
       </c>
       <c r="W134" s="33">
-        <v>1.3496364416711204E-2</v>
+        <v>1.3496364416365481E-2</v>
       </c>
       <c r="X134" s="33">
-        <v>1.7784894580888277E-2</v>
+        <v>1.7784894709891308E-2</v>
       </c>
       <c r="Y134" s="33">
-        <v>4.4250275773467518E-3</v>
+        <v>4.4250275928936489E-3</v>
       </c>
       <c r="Z134" s="33">
-        <v>1.4845739780667389E-2</v>
+        <v>1.4845739776888633E-2</v>
       </c>
       <c r="AA134" s="33">
-        <v>3.0633652747851681E-2</v>
+        <v>3.0633652763010666E-2</v>
       </c>
       <c r="AB134" s="33">
-        <v>9.6521518763795111E-2</v>
+        <v>9.6521518643688964E-2</v>
       </c>
       <c r="AC134" s="34">
-        <v>1.1755606157469511E-2</v>
+        <v>1.1755606157642262E-2</v>
       </c>
       <c r="AD134" s="8">
-        <v>8.2614761060040287E-4</v>
+        <v>8.2614770438027563E-4</v>
       </c>
     </row>
     <row r="135" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A135" s="6" t="s">
         <v>148</v>
       </c>
       <c r="B135" s="29">
-        <v>273.57871291752099</v>
+        <v>273.57871292060798</v>
       </c>
       <c r="C135" s="49">
-        <v>300.89117594973402</v>
+        <v>300.89117594566</v>
       </c>
       <c r="D135" s="49">
-        <v>290.36445965623</v>
+        <v>290.36445964719002</v>
       </c>
       <c r="E135" s="49">
-        <v>327.90745402229999</v>
+        <v>327.90745402016802</v>
       </c>
       <c r="F135" s="49">
-        <v>299.62232219693902</v>
+        <v>299.62232214903503</v>
       </c>
       <c r="G135" s="49">
-        <v>337.54034979447698</v>
+        <v>337.54034979698503</v>
       </c>
       <c r="H135" s="49">
-        <v>357.34193887823801</v>
+        <v>357.34193887889199</v>
       </c>
       <c r="I135" s="49">
-        <v>334.54498884540402</v>
+        <v>334.54498884540902</v>
       </c>
       <c r="J135" s="49">
-        <v>385.24409968988903</v>
+        <v>385.24409994624801</v>
       </c>
       <c r="K135" s="49">
-        <v>344.37649342521701</v>
+        <v>344.37649341922003</v>
       </c>
       <c r="L135" s="49">
-        <v>300.10255684958298</v>
+        <v>300.102556849775</v>
       </c>
       <c r="M135" s="49">
-        <v>255.70619407380701</v>
+        <v>255.70619407374201</v>
       </c>
       <c r="N135" s="49">
-        <v>461.86038719307402</v>
+        <v>461.86038706298598</v>
       </c>
       <c r="O135" s="49">
-        <v>334.04498143047999</v>
+        <v>334.04498144548</v>
       </c>
       <c r="P135" s="50">
-        <v>-2.8436284756890862E-3</v>
+        <v>-2.843628430109657E-3</v>
       </c>
       <c r="Q135" s="33">
-        <v>1.8189451504840859E-2</v>
+        <v>1.8189451510962407E-2</v>
       </c>
       <c r="R135" s="33">
-        <v>5.2294024063141986E-3</v>
+        <v>5.2294022990206912E-3</v>
       </c>
       <c r="S135" s="33">
-        <v>2.0479064658315504E-2</v>
+        <v>2.0479064636509614E-2</v>
       </c>
       <c r="T135" s="33">
-        <v>9.1880955911531892E-3</v>
+        <v>9.1880954333378728E-3</v>
       </c>
       <c r="U135" s="33">
-        <v>2.0132064466880095E-2</v>
+        <v>2.0132064482879963E-2</v>
       </c>
       <c r="V135" s="33">
-        <v>1.6466026165200542E-2</v>
+        <v>1.6466026165586012E-2</v>
       </c>
       <c r="W135" s="33">
-        <v>1.9915412127134768E-2</v>
+        <v>1.9915412127516907E-2</v>
       </c>
       <c r="X135" s="33">
-        <v>2.3262568500852732E-2</v>
+        <v>2.3262569380912757E-2</v>
       </c>
       <c r="Y135" s="33">
-        <v>1.4702605804989277E-2</v>
+        <v>1.4702605771060862E-2</v>
       </c>
       <c r="Z135" s="33">
-        <v>1.021128209304778E-2</v>
+        <v>1.0211282096506569E-2</v>
       </c>
       <c r="AA135" s="33">
-        <v>4.8338585071632467E-2</v>
+        <v>4.8338585057049466E-2</v>
       </c>
       <c r="AB135" s="33">
-        <v>0.1056287242122016</v>
+        <v>0.10562872397408229</v>
       </c>
       <c r="AC135" s="34">
-        <v>2.2066204033506676E-2</v>
+        <v>2.2066204091022446E-2</v>
       </c>
       <c r="AD135" s="8">
-        <v>-2.8436284756890862E-3</v>
+        <v>-2.843628430109657E-3</v>
       </c>
     </row>
     <row r="136" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A136" s="7" t="s">
         <v>149</v>
       </c>
       <c r="B136" s="35">
-        <v>283.50142899971701</v>
+        <v>283.50142901197302</v>
       </c>
       <c r="C136" s="51">
-        <v>307.970187155958</v>
+        <v>307.97018714958398</v>
       </c>
       <c r="D136" s="51">
-        <v>298.19473410124601</v>
+        <v>298.19473408527102</v>
       </c>
       <c r="E136" s="51">
-        <v>334.59671350823601</v>
+        <v>334.596713483928</v>
       </c>
       <c r="F136" s="51">
-        <v>304.77242675612501</v>
+        <v>304.77242673299702</v>
       </c>
       <c r="G136" s="51">
-        <v>344.476616747175</v>
+        <v>344.47661674852901</v>
       </c>
       <c r="H136" s="51">
-        <v>368.853182694775</v>
+        <v>368.85318269197501</v>
       </c>
       <c r="I136" s="51">
-        <v>345.77430034626701</v>
+        <v>345.77430034653003</v>
       </c>
       <c r="J136" s="51">
-        <v>402.892352382512</v>
+        <v>402.89235247160298</v>
       </c>
       <c r="K136" s="51">
-        <v>354.48826594827898</v>
+        <v>354.48826594783299</v>
       </c>
       <c r="L136" s="51">
-        <v>307.798206023099</v>
+        <v>307.79820602351498</v>
       </c>
       <c r="M136" s="51">
-        <v>264.212825975557</v>
+        <v>264.212825971472</v>
       </c>
       <c r="N136" s="51">
-        <v>521.34259187328303</v>
+        <v>521.34259201700297</v>
       </c>
       <c r="O136" s="51">
-        <v>344.27761496502097</v>
+        <v>344.27761496160502</v>
       </c>
       <c r="P136" s="52">
-        <v>3.6270059086020767E-2</v>
+        <v>3.627005911912673E-2</v>
       </c>
       <c r="Q136" s="39">
-        <v>2.3526815580017457E-2</v>
+        <v>2.3526815572691984E-2</v>
       </c>
       <c r="R136" s="39">
-        <v>2.6967055314849775E-2</v>
+        <v>2.6967055291805542E-2</v>
       </c>
       <c r="S136" s="39">
-        <v>2.0399839661714658E-2</v>
+        <v>2.0399839594218427E-2</v>
       </c>
       <c r="T136" s="39">
-        <v>1.7188654441443463E-2</v>
+        <v>1.718865452688223E-2</v>
       </c>
       <c r="U136" s="39">
-        <v>2.0549445294233415E-2</v>
+        <v>2.0549445290661827E-2</v>
       </c>
       <c r="V136" s="39">
-        <v>3.2213525937293763E-2</v>
+        <v>3.2213525927569098E-2</v>
       </c>
       <c r="W136" s="39">
-        <v>3.3565923493931393E-2</v>
+        <v>3.356592349470211E-2</v>
       </c>
       <c r="X136" s="39">
-        <v>4.5810572327595223E-2</v>
+        <v>4.581057186292381E-2</v>
       </c>
       <c r="Y136" s="39">
-        <v>2.9362551498474332E-2</v>
+        <v>2.9362551515104585E-2</v>
       </c>
       <c r="Z136" s="39">
-        <v>2.5643397558166248E-2</v>
+        <v>2.5643397558896108E-2</v>
       </c>
       <c r="AA136" s="39">
-        <v>3.3267210958896953E-2</v>
+        <v>3.3267210943184189E-2</v>
       </c>
       <c r="AB136" s="39">
-        <v>0.1287882795961528</v>
+        <v>0.12878828022526445</v>
       </c>
       <c r="AC136" s="40">
-        <v>3.0632501918519406E-2</v>
+        <v>3.0632501862013717E-2</v>
       </c>
       <c r="AD136" s="8">
-        <v>1.7188654441443463E-2</v>
+        <v>1.718865452688223E-2</v>
       </c>
     </row>
     <row r="137" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A137" s="10" t="s">
         <v>150</v>
       </c>
       <c r="B137" s="29">
-        <v>285.05449204941198</v>
+        <v>285.05449205220202</v>
       </c>
       <c r="C137" s="49">
-        <v>311.86608781198299</v>
+        <v>311.86608783134699</v>
       </c>
       <c r="D137" s="49">
-        <v>301.66388261472599</v>
+        <v>301.66388261368701</v>
       </c>
       <c r="E137" s="49">
-        <v>338.96463501865298</v>
+        <v>338.964635045808</v>
       </c>
       <c r="F137" s="49">
-        <v>310.20862460655502</v>
+        <v>310.20862477726803</v>
       </c>
       <c r="G137" s="49">
-        <v>352.26310632184999</v>
+        <v>352.26310632193702</v>
       </c>
       <c r="H137" s="49">
-        <v>379.05695660219402</v>
+        <v>379.05695660184</v>
       </c>
       <c r="I137" s="49">
-        <v>356.70958605859198</v>
+        <v>356.70958605854599</v>
       </c>
       <c r="J137" s="49">
-        <v>423.40409950307298</v>
+        <v>423.40409906338999</v>
       </c>
       <c r="K137" s="49">
-        <v>366.25993936589902</v>
+        <v>366.25993936591499</v>
       </c>
       <c r="L137" s="49">
-        <v>310.91877612903801</v>
+        <v>310.91877612968801</v>
       </c>
       <c r="M137" s="49">
-        <v>272.55218540102197</v>
+        <v>272.55218539533098</v>
       </c>
       <c r="N137" s="49">
-        <v>600.68585907285899</v>
+        <v>600.685859407522</v>
       </c>
       <c r="O137" s="49">
-        <v>353.85412230557398</v>
+        <v>353.85412228580202</v>
       </c>
       <c r="P137" s="50">
-        <v>5.4781489291770846E-3</v>
+        <v>5.4781488955508717E-3</v>
       </c>
       <c r="Q137" s="33">
-        <v>1.2650252584520683E-2</v>
+        <v>1.2650252668355622E-2</v>
       </c>
       <c r="R137" s="33">
-        <v>1.1633835600537878E-2</v>
+        <v>1.1633835651249091E-2</v>
       </c>
       <c r="S137" s="33">
-        <v>1.3054286949263361E-2</v>
+        <v>1.3054287104017792E-2</v>
       </c>
       <c r="T137" s="33">
-        <v>1.7836908372226068E-2</v>
+        <v>1.7836909009598445E-2</v>
       </c>
       <c r="U137" s="33">
-        <v>2.2603826199296906E-2</v>
+        <v>2.2603826195530141E-2</v>
       </c>
       <c r="V137" s="33">
-        <v>2.7663510540622438E-2</v>
+        <v>2.7663510547463632E-2</v>
       </c>
       <c r="W137" s="33">
-        <v>3.1625501667920775E-2</v>
+        <v>3.1625501667003064E-2</v>
       </c>
       <c r="X137" s="33">
-        <v>5.0911234723777676E-2</v>
+        <v>5.0911233400074973E-2</v>
       </c>
       <c r="Y137" s="33">
-        <v>3.3207512203909051E-2</v>
+        <v>3.3207512205253975E-2</v>
       </c>
       <c r="Z137" s="33">
-        <v>1.0138363528034322E-2</v>
+        <v>1.0138363528781058E-2</v>
       </c>
       <c r="AA137" s="33">
-        <v>3.1563037845242503E-2</v>
+        <v>3.1563037839652086E-2</v>
       </c>
       <c r="AB137" s="33">
-        <v>0.15219026497428589</v>
+        <v>0.15219026529858382</v>
       </c>
       <c r="AC137" s="34">
-        <v>2.7816235863972638E-2</v>
+        <v>2.781623581674042E-2</v>
       </c>
       <c r="AD137" s="8">
-        <v>5.4781489291770846E-3</v>
+        <v>5.4781488955508717E-3</v>
       </c>
     </row>
     <row r="138" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A138" s="11" t="s">
         <v>151</v>
       </c>
       <c r="B138" s="29">
-        <v>291.36015397873001</v>
+        <v>291.360153945798</v>
       </c>
       <c r="C138" s="49">
-        <v>313.87603088170601</v>
+        <v>313.876030874859</v>
       </c>
       <c r="D138" s="49">
-        <v>305.83855917101403</v>
+        <v>305.83855921168902</v>
       </c>
       <c r="E138" s="49">
-        <v>343.58874741130501</v>
+        <v>343.58874744887902</v>
       </c>
       <c r="F138" s="49">
-        <v>314.45834561475198</v>
+        <v>314.45834547772199</v>
       </c>
       <c r="G138" s="49">
-        <v>356.56076202964698</v>
+        <v>356.56076202275301</v>
       </c>
       <c r="H138" s="49">
-        <v>387.75439997192302</v>
+        <v>387.754399976993</v>
       </c>
       <c r="I138" s="49">
-        <v>362.896476328392</v>
+        <v>362.89647632799699</v>
       </c>
       <c r="J138" s="49">
-        <v>435.15098438711902</v>
+        <v>435.150984143806</v>
       </c>
       <c r="K138" s="49">
-        <v>370.69827970211998</v>
+        <v>370.69827971279301</v>
       </c>
       <c r="L138" s="49">
-        <v>318.99974035742201</v>
+        <v>318.99974035609199</v>
       </c>
       <c r="M138" s="49">
-        <v>279.95405545351701</v>
+        <v>279.95405547000399</v>
       </c>
       <c r="N138" s="49">
-        <v>643.77608259799399</v>
+        <v>643.77608219067599</v>
       </c>
       <c r="O138" s="49">
-        <v>360.13011331371399</v>
+        <v>360.13011329146099</v>
       </c>
       <c r="P138" s="50">
-        <v>2.2120900056628479E-2</v>
+        <v>2.2120899931095339E-2</v>
       </c>
       <c r="Q138" s="33">
-        <v>6.4448914077979147E-3</v>
+        <v>6.444891323352131E-3</v>
       </c>
       <c r="R138" s="33">
-        <v>1.3838834533664635E-2</v>
+        <v>1.3838834671991984E-2</v>
       </c>
       <c r="S138" s="33">
-        <v>1.3641872676179112E-2</v>
+        <v>1.3641872705824065E-2</v>
       </c>
       <c r="T138" s="33">
-        <v>1.3699557881690083E-2</v>
+        <v>1.3699556882099229E-2</v>
       </c>
       <c r="U138" s="33">
-        <v>1.2200130046745139E-2</v>
+        <v>1.2200130026924549E-2</v>
       </c>
       <c r="V138" s="33">
-        <v>2.2944951195966734E-2</v>
+        <v>2.2944951210297271E-2</v>
       </c>
       <c r="W138" s="33">
-        <v>1.7344334191186528E-2</v>
+        <v>1.7344334190210198E-2</v>
       </c>
       <c r="X138" s="33">
-        <v>2.7743909182345483E-2</v>
+        <v>2.7743909674944556E-2</v>
       </c>
       <c r="Y138" s="33">
-        <v>1.211800652810946E-2</v>
+        <v>1.2118006557205963E-2</v>
       </c>
       <c r="Z138" s="33">
-        <v>2.5990595772287017E-2</v>
+        <v>2.5990595765864377E-2</v>
       </c>
       <c r="AA138" s="33">
-        <v>2.7157625030979737E-2</v>
+        <v>2.7157625112918415E-2</v>
       </c>
       <c r="AB138" s="33">
-        <v>7.1735038996329159E-2</v>
+        <v>7.1735037721140094E-2</v>
       </c>
       <c r="AC138" s="34">
-        <v>1.7736096918267164E-2</v>
+        <v>1.7736096912246646E-2</v>
       </c>
       <c r="AD138" s="8">
-        <v>6.4448914077979147E-3</v>
+        <v>6.444891323352131E-3</v>
       </c>
     </row>
     <row r="139" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A139" s="6" t="s">
         <v>152</v>
       </c>
       <c r="B139" s="29">
-        <v>293.84266444805098</v>
+        <v>293.842664451492</v>
       </c>
       <c r="C139" s="49">
-        <v>316.78865115134499</v>
+        <v>316.788651128114</v>
       </c>
       <c r="D139" s="49">
-        <v>305.56834924401801</v>
+        <v>305.56834922033102</v>
       </c>
       <c r="E139" s="49">
-        <v>343.399850994698</v>
+        <v>343.39985095485901</v>
       </c>
       <c r="F139" s="49">
-        <v>313.39706554568602</v>
+        <v>313.39706553585597</v>
       </c>
       <c r="G139" s="49">
-        <v>360.716157855299</v>
+        <v>360.71615785972301</v>
       </c>
       <c r="H139" s="49">
-        <v>393.13452256698201</v>
+        <v>393.13452256993003</v>
       </c>
       <c r="I139" s="49">
-        <v>371.19522839368801</v>
+        <v>371.19522839366601</v>
       </c>
       <c r="J139" s="49">
-        <v>448.728039814574</v>
+        <v>448.72804048073698</v>
       </c>
       <c r="K139" s="49">
-        <v>376.60857919077898</v>
+        <v>376.60857917844697</v>
       </c>
       <c r="L139" s="49">
-        <v>316.06806634741798</v>
+        <v>316.068066347414</v>
       </c>
       <c r="M139" s="49">
-        <v>287.41946227180102</v>
+        <v>287.41946226839201</v>
       </c>
       <c r="N139" s="49">
-        <v>658.31100436329905</v>
+        <v>658.31100394373402</v>
       </c>
       <c r="O139" s="49">
-        <v>365.14178196176698</v>
+        <v>365.14178205785203</v>
       </c>
       <c r="P139" s="50">
-        <v>8.520418579618827E-3</v>
+        <v>8.5204187054206404E-3</v>
       </c>
       <c r="Q139" s="33">
-        <v>9.2795243442360675E-3</v>
+        <v>9.2795242922396604E-3</v>
       </c>
       <c r="R139" s="33">
-        <v>-8.8350510062706888E-4</v>
+        <v>-8.835053109538249E-4</v>
       </c>
       <c r="S139" s="33">
-        <v>-5.4977474678730154E-4</v>
+        <v>-5.4977497203434478E-4</v>
       </c>
       <c r="T139" s="33">
-        <v>-3.3749464241160654E-3</v>
+        <v>-3.3749460210817928E-3</v>
       </c>
       <c r="U139" s="33">
-        <v>1.1654102941665023E-2</v>
+        <v>1.1654102973632341E-2</v>
       </c>
       <c r="V139" s="33">
-        <v>1.3875078130508811E-2</v>
+        <v>1.3875078124854889E-2</v>
       </c>
       <c r="W139" s="33">
-        <v>2.2868097671431498E-2</v>
+        <v>2.2868097672484211E-2</v>
       </c>
       <c r="X139" s="33">
-        <v>3.1200792172347613E-2</v>
+        <v>3.1200794279817368E-2</v>
       </c>
       <c r="Y139" s="33">
-        <v>1.5943692788130237E-2</v>
+        <v>1.594369272561269E-2</v>
       </c>
       <c r="Z139" s="33">
-        <v>-9.1902081384744871E-3</v>
+        <v>-9.1902081343558928E-3</v>
       </c>
       <c r="AA139" s="33">
-        <v>2.6666542858935438E-2</v>
+        <v>2.666654278629621E-2</v>
       </c>
       <c r="AB139" s="33">
-        <v>2.2577604478017488E-2</v>
+        <v>2.2577604473278612E-2</v>
       </c>
       <c r="AC139" s="34">
-        <v>1.3916272099376625E-2</v>
+        <v>1.3916272428834642E-2</v>
       </c>
       <c r="AD139" s="8">
-        <v>-9.1902081384744871E-3</v>
+        <v>-9.1902081343558928E-3</v>
       </c>
     </row>
     <row r="140" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A140" s="7" t="s">
         <v>153</v>
       </c>
       <c r="B140" s="35">
-        <v>292.76716830196199</v>
+        <v>292.76716835450799</v>
       </c>
       <c r="C140" s="51">
-        <v>315.66350256156801</v>
+        <v>315.66350259288299</v>
       </c>
       <c r="D140" s="51">
-        <v>308.10310094727799</v>
+        <v>308.10310091897998</v>
       </c>
       <c r="E140" s="51">
-        <v>343.906779812845</v>
+        <v>343.90677970187602</v>
       </c>
       <c r="F140" s="51">
-        <v>317.89088448707298</v>
+        <v>317.89088439951303</v>
       </c>
       <c r="G140" s="51">
-        <v>363.787598765258</v>
+        <v>363.787598768637</v>
       </c>
       <c r="H140" s="51">
-        <v>395.55429484088</v>
+        <v>395.55429482729897</v>
       </c>
       <c r="I140" s="51">
-        <v>375.09724396239199</v>
+        <v>375.09724396324998</v>
       </c>
       <c r="J140" s="51">
-        <v>454.56847593674303</v>
+        <v>454.56847700310902</v>
       </c>
       <c r="K140" s="51">
-        <v>377.46925525972301</v>
+        <v>377.469255260615</v>
       </c>
       <c r="L140" s="51">
-        <v>320.87403869926902</v>
+        <v>320.87403869922503</v>
       </c>
       <c r="M140" s="51">
-        <v>290.23378250358002</v>
+        <v>290.23378249315499</v>
       </c>
       <c r="N140" s="51">
-        <v>647.783072573151</v>
+        <v>647.78307282508604</v>
       </c>
       <c r="O140" s="51">
-        <v>367.758558790731</v>
+        <v>367.758558773446</v>
       </c>
       <c r="P140" s="52">
-        <v>-3.6601088821093253E-3</v>
+        <v>-3.6601087149533695E-3</v>
       </c>
       <c r="Q140" s="39">
-        <v>-3.551732632112059E-3</v>
+        <v>-3.5517324601883615E-3</v>
       </c>
       <c r="R140" s="39">
-        <v>8.2952037065717743E-3</v>
+        <v>8.2952036921246641E-3</v>
       </c>
       <c r="S140" s="39">
-        <v>1.4762057021242558E-3</v>
+        <v>1.4762054951609205E-3</v>
       </c>
       <c r="T140" s="39">
-        <v>1.4339058770580282E-2</v>
+        <v>1.4339058523006321E-2</v>
       </c>
       <c r="U140" s="39">
-        <v>8.5148414981486287E-3</v>
+        <v>8.5148414951470297E-3</v>
       </c>
       <c r="V140" s="39">
-        <v>6.1550744973959404E-3</v>
+        <v>6.1550744553056091E-3</v>
       </c>
       <c r="W140" s="39">
-        <v>1.051203051717442E-2</v>
+        <v>1.0512030519545634E-2</v>
       </c>
       <c r="X140" s="39">
-        <v>1.3015536369384018E-2</v>
+        <v>1.3015537241922726E-2</v>
       </c>
       <c r="Y140" s="39">
-        <v>2.2853331456054171E-3</v>
+        <v>2.2853331807934918E-3</v>
       </c>
       <c r="Z140" s="39">
-        <v>1.5205498003611595E-2</v>
+        <v>1.5205498003485252E-2</v>
       </c>
       <c r="AA140" s="39">
-        <v>9.791682892780651E-3</v>
+        <v>9.7916828684863066E-3</v>
       </c>
       <c r="AB140" s="39">
-        <v>-1.5992337543150104E-2</v>
+        <v>-1.5992336533307894E-2</v>
       </c>
       <c r="AC140" s="40">
-        <v>7.166467816706934E-3</v>
+        <v>7.1664675043388026E-3</v>
       </c>
       <c r="AD140" s="8">
-        <v>-1.5992337543150104E-2</v>
+        <v>-1.5992336533307894E-2</v>
       </c>
     </row>
     <row r="141" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A141" s="11" t="s">
         <v>154</v>
       </c>
       <c r="B141" s="29">
-        <v>292.36859084822601</v>
+        <v>292.36859084590401</v>
       </c>
       <c r="C141" s="49">
-        <v>312.58402645965202</v>
+        <v>312.58402649189298</v>
       </c>
       <c r="D141" s="49">
-        <v>301.35210301527002</v>
+        <v>301.35210301967498</v>
       </c>
       <c r="E141" s="49">
-        <v>340.07553746948503</v>
+        <v>340.07553760961798</v>
       </c>
       <c r="F141" s="49">
-        <v>311.13243678271698</v>
+        <v>311.13243713638298</v>
       </c>
       <c r="G141" s="49">
-        <v>358.89291094131499</v>
+        <v>358.89291094830401</v>
       </c>
       <c r="H141" s="49">
-        <v>392.16878468053397</v>
+        <v>392.16878467987698</v>
       </c>
       <c r="I141" s="49">
-        <v>370.20927624532698</v>
+        <v>370.20927624451502</v>
       </c>
       <c r="J141" s="49">
-        <v>447.56711183337899</v>
+        <v>447.567109338889</v>
       </c>
       <c r="K141" s="49">
-        <v>367.721748176782</v>
+        <v>367.72174817444898</v>
       </c>
       <c r="L141" s="49">
-        <v>314.88623032787001</v>
+        <v>314.88623032978097</v>
       </c>
       <c r="M141" s="49">
-        <v>289.96800995018702</v>
+        <v>289.96800993536999</v>
       </c>
       <c r="N141" s="49">
-        <v>579.96530279300998</v>
+        <v>579.96530385502604</v>
       </c>
       <c r="O141" s="49">
-        <v>361.87835842863899</v>
+        <v>361.87835831024898</v>
       </c>
       <c r="P141" s="50">
-        <v>-1.3614144511070458E-3</v>
+        <v>-1.3614146382744385E-3</v>
       </c>
       <c r="Q141" s="33">
-        <v>-9.755565901431229E-3</v>
+        <v>-9.7555658975300164E-3</v>
       </c>
       <c r="R141" s="33">
-        <v>-2.1911489729417588E-2</v>
+        <v>-2.1911489625286995E-2</v>
       </c>
       <c r="S141" s="33">
-        <v>-1.1140351305213958E-2</v>
+        <v>-1.1140350578663361E-2</v>
       </c>
       <c r="T141" s="33">
-        <v>-2.1260275252185878E-2</v>
+        <v>-2.1260273870062574E-2</v>
       </c>
       <c r="U141" s="33">
-        <v>-1.3454795711992928E-2</v>
+        <v>-1.3454795701944522E-2</v>
       </c>
       <c r="V141" s="33">
-        <v>-8.5589012798051867E-3</v>
+        <v>-8.5589012474257542E-3</v>
       </c>
       <c r="W141" s="33">
-        <v>-1.3031201363759126E-2</v>
+        <v>-1.3031201368181367E-2</v>
       </c>
       <c r="X141" s="33">
-        <v>-1.5402220950179402E-2</v>
+        <v>-1.5402228747533941E-2</v>
       </c>
       <c r="Y141" s="33">
-        <v>-2.5823313944427384E-2</v>
+        <v>-2.5823313952910154E-2</v>
       </c>
       <c r="Z141" s="33">
-        <v>-1.8660931235421452E-2</v>
+        <v>-1.8660931229331323E-2</v>
       </c>
       <c r="AA141" s="33">
-        <v>-9.1571887703911781E-4</v>
+        <v>-9.157188922046533E-4</v>
       </c>
       <c r="AB141" s="33">
-        <v>-0.10469209933311852</v>
+        <v>-0.10469209804185808</v>
       </c>
       <c r="AC141" s="34">
-        <v>-1.5989295752700805E-2</v>
+        <v>-1.5989296028374511E-2</v>
       </c>
       <c r="AD141" s="8">
-        <v>-0.10469209933311852</v>
+        <v>-0.10469209804185808</v>
       </c>
     </row>
     <row r="142" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A142" s="11" t="s">
         <v>155</v>
       </c>
       <c r="B142" s="29">
-        <v>280.81961970519899</v>
+        <v>280.81961962510701</v>
       </c>
       <c r="C142" s="49">
-        <v>295.45377107625899</v>
+        <v>295.45377099500701</v>
       </c>
       <c r="D142" s="49">
-        <v>289.45588529770902</v>
+        <v>289.45588538322801</v>
       </c>
       <c r="E142" s="49">
-        <v>323.61120574377799</v>
+        <v>323.611205845249</v>
       </c>
       <c r="F142" s="49">
-        <v>298.41703558056503</v>
+        <v>298.41703528944601</v>
       </c>
       <c r="G142" s="49">
-        <v>338.43432599291901</v>
+        <v>338.43432597027697</v>
       </c>
       <c r="H142" s="49">
-        <v>371.97890518018198</v>
+        <v>371.978905195994</v>
       </c>
       <c r="I142" s="49">
-        <v>355.810812979562</v>
+        <v>355.810812978505</v>
       </c>
       <c r="J142" s="49">
-        <v>424.39890879767103</v>
+        <v>424.39890931351698</v>
       </c>
       <c r="K142" s="49">
-        <v>359.15675371040697</v>
+        <v>359.15675371939801</v>
       </c>
       <c r="L142" s="49">
-        <v>294.118332225377</v>
+        <v>294.118332224857</v>
       </c>
       <c r="M142" s="49">
-        <v>281.71910765286299</v>
+        <v>281.71910768856799</v>
       </c>
       <c r="N142" s="49">
-        <v>524.44778075875399</v>
+        <v>524.44778027487405</v>
       </c>
       <c r="O142" s="49">
-        <v>345.66850237495203</v>
+        <v>345.66850231221002</v>
       </c>
       <c r="P142" s="50">
-        <v>-3.9501408511498748E-2</v>
+        <v>-3.9501408777812275E-2</v>
       </c>
       <c r="Q142" s="33">
-        <v>-5.4802081787132528E-2</v>
+        <v>-5.4802082144559838E-2</v>
       </c>
       <c r="R142" s="33">
-        <v>-3.9476139700137414E-2</v>
+        <v>-3.9476139430393409E-2</v>
       </c>
       <c r="S142" s="33">
-        <v>-4.8413749040047804E-2</v>
+        <v>-4.84137491337846E-2</v>
       </c>
       <c r="T142" s="33">
-        <v>-4.0868131055817547E-2</v>
+        <v>-4.0868133081743752E-2</v>
       </c>
       <c r="U142" s="33">
-        <v>-5.7004706208146017E-2</v>
+        <v>-5.7004706289598306E-2</v>
       </c>
       <c r="V142" s="33">
-        <v>-5.1482627605863529E-2</v>
+        <v>-5.1482627563955052E-2</v>
       </c>
       <c r="W142" s="33">
-        <v>-3.8892767387664118E-2</v>
+        <v>-3.8892767388411298E-2</v>
       </c>
       <c r="X142" s="33">
-        <v>-5.1764757559606078E-2</v>
+        <v>-5.1764751122114983E-2</v>
       </c>
       <c r="Y142" s="33">
-        <v>-2.3292053050551154E-2</v>
+        <v>-2.329205301990378E-2</v>
       </c>
       <c r="Z142" s="33">
-        <v>-6.5953655962881497E-2</v>
+        <v>-6.5953655970201419E-2</v>
       </c>
       <c r="AA142" s="33">
-        <v>-2.8447628753051402E-2</v>
+        <v>-2.8447628580271944E-2</v>
       </c>
       <c r="AB142" s="33">
-        <v>-9.5725592146449934E-2</v>
+        <v>-9.5725594636657307E-2</v>
       </c>
       <c r="AC142" s="34">
-        <v>-4.4793659737139224E-2</v>
+        <v>-4.4793659598018176E-2</v>
       </c>
       <c r="AD142" s="8">
-        <v>-9.5725592146449934E-2</v>
+        <v>-9.5725594636657307E-2</v>
       </c>
     </row>
     <row r="143" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A143" s="11" t="s">
         <v>156</v>
       </c>
       <c r="B143" s="29">
-        <v>268.87874509039</v>
+        <v>268.87874508590301</v>
       </c>
       <c r="C143" s="49">
-        <v>284.76390455973097</v>
+        <v>284.76390451223199</v>
       </c>
       <c r="D143" s="49">
-        <v>277.71545446154499</v>
+        <v>277.71545437104197</v>
       </c>
       <c r="E143" s="49">
-        <v>309.93392551950598</v>
+        <v>309.93392540049803</v>
       </c>
       <c r="F143" s="49">
-        <v>284.89292395221003</v>
+        <v>284.89292388041002</v>
       </c>
       <c r="G143" s="49">
-        <v>319.58631293474201</v>
+        <v>319.58631294687098</v>
       </c>
       <c r="H143" s="49">
-        <v>349.83536095899399</v>
+        <v>349.83536096722099</v>
       </c>
       <c r="I143" s="49">
-        <v>332.41946527395402</v>
+        <v>332.41946527866497</v>
       </c>
       <c r="J143" s="49">
-        <v>406.73242298675899</v>
+        <v>406.732424041809</v>
       </c>
       <c r="K143" s="49">
-        <v>333.00893765753801</v>
+        <v>333.00893765891999</v>
       </c>
       <c r="L143" s="49">
-        <v>286.778872571877</v>
+        <v>286.77887257030699</v>
       </c>
       <c r="M143" s="49">
-        <v>267.466669391366</v>
+        <v>267.46666938852098</v>
       </c>
       <c r="N143" s="49">
-        <v>461.04644534338098</v>
+        <v>461.04644418410902</v>
       </c>
       <c r="O143" s="49">
-        <v>327.46329485914703</v>
+        <v>327.46329517429302</v>
       </c>
       <c r="P143" s="50">
-        <v>-4.2521511236801701E-2</v>
+        <v>-4.2521510979699473E-2</v>
       </c>
       <c r="Q143" s="33">
-        <v>-3.6181181501213189E-2</v>
+        <v>-3.6181181396922057E-2</v>
       </c>
       <c r="R143" s="33">
-        <v>-4.0560345919685936E-2</v>
+        <v>-4.056034651581597E-2</v>
       </c>
       <c r="S143" s="33">
-        <v>-4.2264544556906092E-2</v>
+        <v>-4.2264545224961925E-2</v>
       </c>
       <c r="T143" s="33">
-        <v>-4.531950262840756E-2</v>
+        <v>-4.5319501937677309E-2</v>
       </c>
       <c r="U143" s="33">
-        <v>-5.5691788954561727E-2</v>
+        <v>-5.5691788855546931E-2</v>
       </c>
       <c r="V143" s="33">
-        <v>-5.9529032191924847E-2</v>
+        <v>-5.9529032209785337E-2</v>
       </c>
       <c r="W143" s="33">
-        <v>-6.5740969223865631E-2</v>
+        <v>-6.5740969207850108E-2</v>
       </c>
       <c r="X143" s="33">
-        <v>-4.162707642430441E-2</v>
+        <v>-4.162707510319541E-2</v>
       </c>
       <c r="Y143" s="33">
-        <v>-7.2803353362393741E-2</v>
+        <v>-7.280335338175703E-2</v>
       </c>
       <c r="Z143" s="33">
-        <v>-2.4954104689659085E-2</v>
+        <v>-2.4954104693273305E-2</v>
       </c>
       <c r="AA143" s="33">
-        <v>-5.0590953450906806E-2</v>
+        <v>-5.0590953581333364E-2</v>
       </c>
       <c r="AB143" s="33">
-        <v>-0.12089160778532804</v>
+        <v>-0.12089160918468389</v>
       </c>
       <c r="AC143" s="34">
-        <v>-5.2666665868380202E-2</v>
+        <v>-5.2666664784730477E-2</v>
       </c>
       <c r="AD143" s="8">
-        <v>-0.12089160778532804</v>
+        <v>-0.12089160918468389</v>
       </c>
     </row>
     <row r="144" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A144" s="11" t="s">
         <v>157</v>
       </c>
       <c r="B144" s="29">
-        <v>259.900623408336</v>
+        <v>259.90062352724402</v>
       </c>
       <c r="C144" s="49">
-        <v>272.62557455217302</v>
+        <v>272.625574738176</v>
       </c>
       <c r="D144" s="49">
-        <v>263.58752166136901</v>
+        <v>263.58752162392301</v>
       </c>
       <c r="E144" s="49">
-        <v>294.97629723214999</v>
+        <v>294.976297004375</v>
       </c>
       <c r="F144" s="49">
-        <v>272.90692811531801</v>
+        <v>272.90692782991499</v>
       </c>
       <c r="G144" s="49">
-        <v>302.996358556046</v>
+        <v>302.99635856056301</v>
       </c>
       <c r="H144" s="49">
-        <v>334.62648513136702</v>
+        <v>334.62648510727098</v>
       </c>
       <c r="I144" s="49">
-        <v>315.64349589692199</v>
+        <v>315.64349589318101</v>
       </c>
       <c r="J144" s="49">
-        <v>386.15415954496899</v>
+        <v>386.154161177118</v>
       </c>
       <c r="K144" s="49">
-        <v>321.40206734887101</v>
+        <v>321.40206737474898</v>
       </c>
       <c r="L144" s="49">
-        <v>282.09264471718598</v>
+        <v>282.09264471530599</v>
       </c>
       <c r="M144" s="49">
-        <v>266.23005238650597</v>
+        <v>266.23005236574801</v>
       </c>
       <c r="N144" s="49">
-        <v>426.66201966360302</v>
+        <v>426.66201989093702</v>
       </c>
       <c r="O144" s="49">
-        <v>313.38629193201501</v>
+        <v>313.386291899588</v>
       </c>
       <c r="P144" s="50">
-        <v>-3.3390968404868882E-2</v>
+        <v>-3.3390967946501648E-2</v>
       </c>
       <c r="Q144" s="33">
-        <v>-4.2625943152187151E-2</v>
+        <v>-4.2625942339312828E-2</v>
       </c>
       <c r="R144" s="33">
-        <v>-5.087197191660886E-2</v>
+        <v>-5.0871971742139088E-2</v>
       </c>
       <c r="S144" s="33">
-        <v>-4.8260700284050162E-2</v>
+        <v>-4.8260700653517397E-2</v>
       </c>
       <c r="T144" s="33">
-        <v>-4.207193239696827E-2</v>
+        <v>-4.2071933157337482E-2</v>
       </c>
       <c r="U144" s="33">
-        <v>-5.1910716157871239E-2</v>
+        <v>-5.1910716179719318E-2</v>
       </c>
       <c r="V144" s="33">
-        <v>-4.3474381165858444E-2</v>
+        <v>-4.3474381257231021E-2</v>
       </c>
       <c r="W144" s="33">
-        <v>-5.0466266658622416E-2</v>
+        <v>-5.046626668333265E-2</v>
       </c>
       <c r="X144" s="33">
-        <v>-5.059410629395511E-2</v>
+        <v>-5.0594104743849289E-2</v>
       </c>
       <c r="Y144" s="33">
-        <v>-3.485453090332169E-2</v>
+        <v>-3.4854530829617536E-2</v>
       </c>
       <c r="Z144" s="33">
-        <v>-1.6340910376919426E-2</v>
+        <v>-1.6340910378089712E-2</v>
       </c>
       <c r="AA144" s="33">
-        <v>-4.6234433908119987E-3</v>
+        <v>-4.6234434578338313E-3</v>
       </c>
       <c r="AB144" s="33">
-        <v>-7.4579092902817945E-2</v>
+        <v>-7.4579090082823263E-2</v>
       </c>
       <c r="AC144" s="34">
-        <v>-4.2988033004392134E-2</v>
+        <v>-4.2988034024431632E-2</v>
       </c>
       <c r="AD144" s="8">
-        <v>-7.4579092902817945E-2</v>
+        <v>-7.4579090082823263E-2</v>
       </c>
     </row>
     <row r="145" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A145" s="11" t="s">
         <v>158</v>
       </c>
       <c r="B145" s="29">
-        <v>249.991852830895</v>
+        <v>249.991852895226</v>
       </c>
       <c r="C145" s="49">
-        <v>262.681259873687</v>
+        <v>262.68125999008299</v>
       </c>
       <c r="D145" s="49">
-        <v>255.327529003146</v>
+        <v>255.32752909380699</v>
       </c>
       <c r="E145" s="49">
-        <v>281.43463510271602</v>
+        <v>281.43463522235902</v>
       </c>
       <c r="F145" s="49">
-        <v>264.00966042850598</v>
+        <v>264.00966164422698</v>
       </c>
       <c r="G145" s="49">
-        <v>287.60941742706598</v>
+        <v>287.60941743705399</v>
       </c>
       <c r="H145" s="49">
-        <v>320.53513025994403</v>
+        <v>320.53513023041899</v>
       </c>
       <c r="I145" s="49">
-        <v>306.237717935261</v>
+        <v>306.23771792954398</v>
       </c>
       <c r="J145" s="49">
-        <v>366.30439157748202</v>
+        <v>366.30438747876599</v>
       </c>
       <c r="K145" s="49">
-        <v>313.65767029565097</v>
+        <v>313.65767022162999</v>
       </c>
       <c r="L145" s="49">
-        <v>258.40497801099701</v>
+        <v>258.404978015344</v>
       </c>
       <c r="M145" s="49">
-        <v>253.584959955502</v>
+        <v>253.58495992860401</v>
       </c>
       <c r="N145" s="49">
-        <v>407.84858471640803</v>
+        <v>407.84858656188999</v>
       </c>
       <c r="O145" s="49">
-        <v>302.36010866379797</v>
+        <v>302.360108314873</v>
       </c>
       <c r="P145" s="50">
-        <v>-3.812522820260078E-2</v>
+        <v>-3.8125228395149757E-2</v>
       </c>
       <c r="Q145" s="33">
-        <v>-3.6476088843906185E-2</v>
+        <v>-3.6476089074340634E-2</v>
       </c>
       <c r="R145" s="33">
-        <v>-3.1336812175936868E-2</v>
+        <v>-3.1336811694375521E-2</v>
       </c>
       <c r="S145" s="33">
-        <v>-4.5907628024690172E-2</v>
+        <v>-4.5907626882356389E-2</v>
       </c>
       <c r="T145" s="33">
-        <v>-3.2601838832953534E-2</v>
+        <v>-3.2601833366550093E-2</v>
       </c>
       <c r="U145" s="33">
-        <v>-5.0782594227560263E-2</v>
+        <v>-5.0782594208746756E-2</v>
       </c>
       <c r="V145" s="33">
-        <v>-4.2110698039609873E-2</v>
+        <v>-4.2110698058866247E-2</v>
       </c>
       <c r="W145" s="33">
-        <v>-2.9798738399262281E-2</v>
+        <v>-2.9798738405875769E-2</v>
       </c>
       <c r="X145" s="33">
-        <v>-5.1403739871343723E-2</v>
+        <v>-5.1403754494950271E-2</v>
       </c>
       <c r="Y145" s="33">
-        <v>-2.4095666580805641E-2</v>
+        <v>-2.4095666889688006E-2</v>
       </c>
       <c r="Z145" s="33">
-        <v>-8.3971231259635348E-2</v>
+        <v>-8.397123123812078E-2</v>
       </c>
       <c r="AA145" s="33">
-        <v>-4.7496863399351108E-2</v>
+        <v>-4.7496863426117364E-2</v>
       </c>
       <c r="AB145" s="33">
-        <v>-4.4094468408573673E-2</v>
+        <v>-4.4094464592503657E-2</v>
       </c>
       <c r="AC145" s="34">
-        <v>-3.5183999913464659E-2</v>
+        <v>-3.5184000927034442E-2</v>
       </c>
       <c r="AD145" s="8">
-        <v>-8.3971231259635348E-2</v>
+        <v>-8.397123123812078E-2</v>
       </c>
     </row>
     <row r="146" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A146" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B146" s="29">
-        <v>243.36944144874099</v>
+        <v>243.36944107284</v>
       </c>
       <c r="C146" s="49">
-        <v>266.15598788385802</v>
+        <v>266.15598739195298</v>
       </c>
       <c r="D146" s="49">
-        <v>253.71942107852499</v>
+        <v>253.71942118981201</v>
       </c>
       <c r="E146" s="49">
-        <v>286.54355605500302</v>
+        <v>286.54355690333</v>
       </c>
       <c r="F146" s="49">
-        <v>264.09477935067702</v>
+        <v>264.09477980620397</v>
       </c>
       <c r="G146" s="49">
-        <v>301.40272824305799</v>
+        <v>301.40272820845303</v>
       </c>
       <c r="H146" s="49">
-        <v>330.48122451564802</v>
+        <v>330.48122459271798</v>
       </c>
       <c r="I146" s="49">
-        <v>311.24522156822201</v>
+        <v>311.24522157315602</v>
       </c>
       <c r="J146" s="49">
-        <v>380.77789473911298</v>
+        <v>380.77789584111503</v>
       </c>
       <c r="K146" s="49">
-        <v>311.54497199891102</v>
+        <v>311.54497198219599</v>
       </c>
       <c r="L146" s="49">
-        <v>275.58094057067899</v>
+        <v>275.58094057503001</v>
       </c>
       <c r="M146" s="49">
-        <v>252.94328543073701</v>
+        <v>252.94328547944599</v>
       </c>
       <c r="N146" s="49">
-        <v>388.681335649039</v>
+        <v>388.68133547576298</v>
       </c>
       <c r="O146" s="49">
-        <v>305.03639984445903</v>
+        <v>305.03639963746502</v>
       </c>
       <c r="P146" s="50">
-        <v>-2.6490508819236203E-2</v>
+        <v>-2.649051057340468E-2</v>
       </c>
       <c r="Q146" s="33">
-        <v>1.3227925021533249E-2</v>
+        <v>1.322792269993367E-2</v>
       </c>
       <c r="R146" s="33">
-        <v>-6.2982159851677766E-3</v>
+        <v>-6.2982159021488515E-3</v>
       </c>
       <c r="S146" s="33">
-        <v>1.8153135098039286E-2</v>
+        <v>1.8153137679498776E-2</v>
       </c>
       <c r="T146" s="33">
-        <v>3.2240836200037037E-4</v>
+        <v>3.224054810981869E-4</v>
       </c>
       <c r="U146" s="33">
-        <v>4.7958481121327834E-2</v>
+        <v>4.7958480964615191E-2</v>
       </c>
       <c r="V146" s="33">
-        <v>3.1029654214931313E-2</v>
+        <v>3.1029654550342567E-2</v>
       </c>
       <c r="W146" s="33">
-        <v>1.635168805045617E-2</v>
+        <v>1.6351688085541882E-2</v>
       </c>
       <c r="X146" s="33">
-        <v>3.9512229431105439E-2</v>
+        <v>3.9512244071026936E-2</v>
       </c>
       <c r="Y146" s="33">
-        <v>-6.735681913177971E-3</v>
+        <v>-6.7356817320652906E-3</v>
       </c>
       <c r="Z146" s="33">
-        <v>6.6469162830721462E-2</v>
+        <v>6.6469162829619011E-2</v>
       </c>
       <c r="AA146" s="33">
-        <v>-2.530412390693848E-3</v>
+        <v>-2.5304120928097973E-3</v>
       </c>
       <c r="AB146" s="33">
-        <v>-4.6995992595381231E-2</v>
+        <v>-4.699599733250126E-2</v>
       </c>
       <c r="AC146" s="34">
-        <v>8.8513368793530223E-3</v>
+        <v>8.8513373589778066E-3</v>
       </c>
       <c r="AD146" s="8">
-        <v>-4.6995992595381231E-2</v>
+        <v>-4.699599733250126E-2</v>
       </c>
     </row>
     <row r="147" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A147" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B147" s="29">
-        <v>253.55158646983699</v>
+        <v>253.551586755497</v>
       </c>
       <c r="C147" s="49">
-        <v>272.28762352534801</v>
+        <v>272.28762326436902</v>
       </c>
       <c r="D147" s="49">
-        <v>265.04683730487</v>
+        <v>265.04683704155502</v>
       </c>
       <c r="E147" s="49">
-        <v>293.45997302126398</v>
+        <v>293.45997172444299</v>
       </c>
       <c r="F147" s="49">
-        <v>271.42198944869602</v>
+        <v>271.421985902144</v>
       </c>
       <c r="G147" s="49">
-        <v>312.46120686716301</v>
+        <v>312.46120690205299</v>
       </c>
       <c r="H147" s="49">
-        <v>343.574306358385</v>
+        <v>343.574306340286</v>
       </c>
       <c r="I147" s="49">
-        <v>325.117488835416</v>
+        <v>325.117488854979</v>
       </c>
       <c r="J147" s="49">
-        <v>398.85569683388297</v>
+        <v>398.855699419134</v>
       </c>
       <c r="K147" s="49">
-        <v>327.21253930391401</v>
+        <v>327.21253943622401</v>
       </c>
       <c r="L147" s="49">
-        <v>276.08813232903202</v>
+        <v>276.08813231998801</v>
       </c>
       <c r="M147" s="49">
-        <v>265.30706945531398</v>
+        <v>265.30706948495498</v>
       </c>
       <c r="N147" s="49">
-        <v>423.172389480314</v>
+        <v>423.17238727705302</v>
       </c>
       <c r="O147" s="49">
-        <v>317.33995755511501</v>
+        <v>317.33995834807803</v>
       </c>
       <c r="P147" s="50">
-        <v>4.1838223239874628E-2</v>
+        <v>4.1838226022836933E-2</v>
       </c>
       <c r="Q147" s="33">
-        <v>2.3037751997394995E-2</v>
+        <v>2.3037752907607345E-2</v>
       </c>
       <c r="R147" s="33">
-        <v>4.4645444082261454E-2</v>
+        <v>4.4645442586236816E-2</v>
       </c>
       <c r="S147" s="33">
-        <v>2.4137401871753505E-2</v>
+        <v>2.413739431400419E-2</v>
       </c>
       <c r="T147" s="33">
-        <v>2.7744623032815108E-2</v>
+        <v>2.7744607831009738E-2</v>
       </c>
       <c r="U147" s="33">
-        <v>3.6690041555254904E-2</v>
+        <v>3.6690041790039096E-2</v>
       </c>
       <c r="V147" s="33">
-        <v>3.9618232055167901E-2</v>
+        <v>3.9618231757957867E-2</v>
       </c>
       <c r="W147" s="33">
-        <v>4.4570217647994737E-2</v>
+        <v>4.4570217694289704E-2</v>
       </c>
       <c r="X147" s="33">
-        <v>4.7475975744747156E-2</v>
+        <v>4.747597950266047E-2</v>
       </c>
       <c r="Y147" s="33">
-        <v>5.0289905834390192E-2</v>
+        <v>5.0289906315430288E-2</v>
       </c>
       <c r="Z147" s="33">
-        <v>1.8404457046365952E-3</v>
+        <v>1.8404456560010551E-3</v>
       </c>
       <c r="AA147" s="33">
-        <v>4.887966882980388E-2</v>
+        <v>4.8879668745006821E-2</v>
       </c>
       <c r="AB147" s="33">
-        <v>8.8738641832853071E-2</v>
+        <v>8.8738636649664304E-2</v>
       </c>
       <c r="AC147" s="34">
-        <v>4.0334719780753092E-2</v>
+        <v>4.0334723086280055E-2</v>
       </c>
       <c r="AD147" s="8">
-        <v>1.8404457046365952E-3</v>
+        <v>1.8404456560010551E-3</v>
       </c>
     </row>
     <row r="148" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A148" s="11" t="s">
         <v>161</v>
       </c>
       <c r="B148" s="29">
-        <v>254.33464485233199</v>
+        <v>254.33464507135201</v>
       </c>
       <c r="C148" s="49">
-        <v>280.31098747245801</v>
+        <v>280.31098872693201</v>
       </c>
       <c r="D148" s="49">
-        <v>270.97234746297698</v>
+        <v>270.97234737240098</v>
       </c>
       <c r="E148" s="49">
-        <v>302.462109160502</v>
+        <v>302.46210874337601</v>
       </c>
       <c r="F148" s="49">
-        <v>278.34227417018502</v>
+        <v>278.34227364970701</v>
       </c>
       <c r="G148" s="49">
-        <v>316.28388878226701</v>
+        <v>316.28388882852403</v>
       </c>
       <c r="H148" s="49">
-        <v>353.03382164533002</v>
+        <v>353.03382160680201</v>
       </c>
       <c r="I148" s="49">
-        <v>335.950480364756</v>
+        <v>335.95048033939099</v>
       </c>
       <c r="J148" s="49">
-        <v>413.45909423995403</v>
+        <v>413.45909687580701</v>
       </c>
       <c r="K148" s="49">
-        <v>334.06330984563101</v>
+        <v>334.06330995540401</v>
       </c>
       <c r="L148" s="49">
-        <v>281.46647258206798</v>
+        <v>281.46647256268398</v>
       </c>
       <c r="M148" s="49">
-        <v>268.52918498116901</v>
+        <v>268.529184912895</v>
       </c>
       <c r="N148" s="49">
-        <v>399.286875290615</v>
+        <v>399.28687287329399</v>
       </c>
       <c r="O148" s="49">
-        <v>323.999525230995</v>
+        <v>323.99952588696601</v>
       </c>
       <c r="P148" s="50">
-        <v>3.0883592305510632E-3</v>
+        <v>3.088358964245419E-3</v>
       </c>
       <c r="Q148" s="33">
-        <v>2.946650252857741E-2</v>
+        <v>2.9466508122453217E-2</v>
       </c>
       <c r="R148" s="33">
-        <v>2.2356464307820234E-2</v>
+        <v>2.2356464981760693E-2</v>
       </c>
       <c r="S148" s="33">
-        <v>3.0675856903270793E-2</v>
+        <v>3.0675860036495806E-2</v>
       </c>
       <c r="T148" s="33">
-        <v>2.5496404088501734E-2</v>
+        <v>2.5496415570616326E-2</v>
       </c>
       <c r="U148" s="33">
-        <v>1.2234100845450291E-2</v>
+        <v>1.2234100880463394E-2</v>
       </c>
       <c r="V148" s="33">
-        <v>2.7532662110878903E-2</v>
+        <v>2.7532662052869084E-2</v>
       </c>
       <c r="W148" s="33">
-        <v>3.3320236226430655E-2</v>
+        <v>3.3320236086235688E-2</v>
       </c>
       <c r="X148" s="33">
-        <v>3.6613235117344045E-2</v>
+        <v>3.661323500689706E-2</v>
       </c>
       <c r="Y148" s="33">
-        <v>2.09367604196673E-2</v>
+        <v>2.0936760342325611E-2</v>
       </c>
       <c r="Z148" s="33">
-        <v>1.9480519527098838E-2</v>
+        <v>1.9480519490285175E-2</v>
       </c>
       <c r="AA148" s="33">
-        <v>1.2144853631190999E-2</v>
+        <v>1.2144853260771304E-2</v>
       </c>
       <c r="AB148" s="33">
-        <v>-5.6443933449987438E-2</v>
+        <v>-5.6443934249710503E-2</v>
       </c>
       <c r="AC148" s="34">
-        <v>2.0985594525150031E-2</v>
+        <v>2.0985594041023292E-2</v>
       </c>
       <c r="AD148" s="8">
-        <v>-5.6443933449987438E-2</v>
+        <v>-5.6443934249710503E-2</v>
       </c>
     </row>
     <row r="149" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A149" s="11" t="s">
         <v>162</v>
       </c>
       <c r="B149" s="29">
-        <v>256.049557903937</v>
+        <v>256.04955778929002</v>
       </c>
       <c r="C149" s="49">
-        <v>280.97560895600498</v>
+        <v>280.97560937845202</v>
       </c>
       <c r="D149" s="49">
-        <v>267.79889643342102</v>
+        <v>267.79889684540001</v>
       </c>
       <c r="E149" s="49">
-        <v>308.73457784534497</v>
+        <v>308.73457956378297</v>
       </c>
       <c r="F149" s="49">
-        <v>281.81226517145302</v>
+        <v>281.81227345400902</v>
       </c>
       <c r="G149" s="49">
-        <v>324.19958491830499</v>
+        <v>324.19958478289402</v>
       </c>
       <c r="H149" s="49">
-        <v>362.26358406829701</v>
+        <v>362.26358400992899</v>
       </c>
       <c r="I149" s="49">
-        <v>343.97821769945602</v>
+        <v>343.97821768088301</v>
       </c>
       <c r="J149" s="49">
-        <v>424.06993735950601</v>
+        <v>424.06992643880199</v>
       </c>
       <c r="K149" s="49">
-        <v>341.99710782236201</v>
+        <v>341.99710743123597</v>
       </c>
       <c r="L149" s="49">
-        <v>286.76264187400199</v>
+        <v>286.762641915963</v>
       </c>
       <c r="M149" s="49">
-        <v>267.80350025179598</v>
+        <v>267.80350021000299</v>
       </c>
       <c r="N149" s="49">
-        <v>395.39605266546903</v>
+        <v>395.39606091264397</v>
       </c>
       <c r="O149" s="49">
-        <v>329.25160057948898</v>
+        <v>329.25159828627301</v>
       </c>
       <c r="P149" s="50">
-        <v>6.7427426279289548E-3</v>
+        <v>6.7427413102012501E-3</v>
       </c>
       <c r="Q149" s="33">
-        <v>2.3710147416617922E-3</v>
+        <v>2.3710117628226168E-3</v>
       </c>
       <c r="R149" s="33">
-        <v>-1.1711346413270318E-2</v>
+        <v>-1.1711344562549186E-2</v>
       </c>
       <c r="S149" s="33">
-        <v>2.073803129341556E-2</v>
+        <v>2.0738038382615454E-2</v>
       </c>
       <c r="T149" s="33">
-        <v>1.246663307473872E-2</v>
+        <v>1.2466664724701371E-2</v>
       </c>
       <c r="U149" s="33">
-        <v>2.5027187336397194E-2</v>
+        <v>2.5027186758354247E-2</v>
       </c>
       <c r="V149" s="33">
-        <v>2.6144130836958546E-2</v>
+        <v>2.6144130783613218E-2</v>
       </c>
       <c r="W149" s="33">
-        <v>2.3895597130815016E-2</v>
+        <v>2.3895597152836512E-2</v>
       </c>
       <c r="X149" s="33">
-        <v>2.5663586234709657E-2</v>
+        <v>2.5663553282955665E-2</v>
       </c>
       <c r="Y149" s="33">
-        <v>2.3749384451699163E-2</v>
+        <v>2.3749382944481701E-2</v>
       </c>
       <c r="Z149" s="33">
-        <v>1.881634158181944E-2</v>
+        <v>1.8816341801063174E-2</v>
       </c>
       <c r="AA149" s="33">
-        <v>-2.7024426764782339E-3</v>
+        <v>-2.7024425785502348E-3</v>
       </c>
       <c r="AB149" s="33">
-        <v>-9.7444290456932814E-3</v>
+        <v>-9.7444023958300763E-3</v>
       </c>
       <c r="AC149" s="34">
-        <v>1.621013285358841E-2</v>
+        <v>1.6210123718326974E-2</v>
       </c>
       <c r="AD149" s="8">
-        <v>-1.1711346413270318E-2</v>
+        <v>-1.1711344562549186E-2</v>
       </c>
     </row>
     <row r="150" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A150" s="11" t="s">
         <v>163</v>
       </c>
       <c r="B150" s="29">
-        <v>258.00032913419699</v>
+        <v>258.00032828894899</v>
       </c>
       <c r="C150" s="49">
-        <v>285.03849917232202</v>
+        <v>285.03849700463098</v>
       </c>
       <c r="D150" s="49">
-        <v>272.82384120204199</v>
+        <v>272.823841350127</v>
       </c>
       <c r="E150" s="49">
-        <v>311.73095479321501</v>
+        <v>311.73095662327501</v>
       </c>
       <c r="F150" s="49">
-        <v>286.963815168596</v>
+        <v>286.963816086782</v>
       </c>
       <c r="G150" s="49">
-        <v>327.93361298033301</v>
+        <v>327.93361271515698</v>
       </c>
       <c r="H150" s="49">
-        <v>367.46585679803798</v>
+        <v>367.46585694359101</v>
       </c>
       <c r="I150" s="49">
-        <v>351.48069638163798</v>
+        <v>351.480696404914</v>
       </c>
       <c r="J150" s="49">
-        <v>430.584659366739</v>
+        <v>430.58466183120902</v>
       </c>
       <c r="K150" s="49">
-        <v>350.249594834937</v>
+        <v>350.24959477431202</v>
       </c>
       <c r="L150" s="49">
-        <v>287.904708164201</v>
+        <v>287.90470818049101</v>
       </c>
       <c r="M150" s="49">
-        <v>271.05513448585702</v>
+        <v>271.05513456721098</v>
       </c>
       <c r="N150" s="49">
-        <v>368.59815286050298</v>
+        <v>368.59814966027301</v>
       </c>
       <c r="O150" s="49">
-        <v>333.83369634263801</v>
+        <v>333.83369666152601</v>
       </c>
       <c r="P150" s="50">
-        <v>7.6187252429933405E-3</v>
+        <v>7.6187223930466175E-3</v>
       </c>
       <c r="Q150" s="33">
-        <v>1.4459939179109371E-2</v>
+        <v>1.4459929938995364E-2</v>
       </c>
       <c r="R150" s="33">
-        <v>1.876387406947444E-2</v>
+        <v>1.8763873055190006E-2</v>
       </c>
       <c r="S150" s="33">
-        <v>9.7053493935850277E-3</v>
+        <v>9.7053497011110323E-3</v>
       </c>
       <c r="T150" s="33">
-        <v>1.8280077320299792E-2</v>
+        <v>1.8280050650858914E-2</v>
       </c>
       <c r="U150" s="33">
-        <v>1.1517683043823057E-2</v>
+        <v>1.151768264837072E-2</v>
       </c>
       <c r="V150" s="33">
-        <v>1.4360462819139386E-2</v>
+        <v>1.4360463384361033E-2</v>
       </c>
       <c r="W150" s="33">
-        <v>2.1810912133794158E-2</v>
+        <v>2.1810912256633674E-2</v>
       </c>
       <c r="X150" s="33">
-        <v>1.5362376422618507E-2</v>
+        <v>1.5362408381833559E-2</v>
       </c>
       <c r="Y150" s="33">
-        <v>2.413028304573106E-2</v>
+        <v>2.413028403971329E-2</v>
       </c>
       <c r="Z150" s="33">
-        <v>3.9826188053491141E-3</v>
+        <v>3.9826187152463E-3</v>
       </c>
       <c r="AA150" s="33">
-        <v>1.2141866073459795E-2</v>
+        <v>1.2141866535195334E-2</v>
       </c>
       <c r="AB150" s="33">
-        <v>-6.777482886921693E-2</v>
+        <v>-6.777485640731129E-2</v>
       </c>
       <c r="AC150" s="34">
-        <v>1.3916700040590424E-2</v>
+        <v>1.3916708070978112E-2</v>
       </c>
       <c r="AD150" s="8">
-        <v>-6.777482886921693E-2</v>
+        <v>-6.777485640731129E-2</v>
       </c>
     </row>
     <row r="151" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A151" s="11" t="s">
         <v>164</v>
       </c>
       <c r="B151" s="29">
-        <v>255.76043573284301</v>
+        <v>255.76043674745199</v>
       </c>
       <c r="C151" s="49">
-        <v>276.79022810898402</v>
+        <v>276.790226299697</v>
       </c>
       <c r="D151" s="49">
-        <v>269.60763608745498</v>
+        <v>269.60763543438998</v>
       </c>
       <c r="E151" s="49">
-        <v>310.73755128477899</v>
+        <v>310.73754632829701</v>
       </c>
       <c r="F151" s="49">
-        <v>284.36625198754899</v>
+        <v>284.36623049976498</v>
       </c>
       <c r="G151" s="49">
-        <v>325.18595451657598</v>
+        <v>325.18595519957597</v>
       </c>
       <c r="H151" s="49">
-        <v>367.51427333340803</v>
+        <v>367.51427325712802</v>
       </c>
       <c r="I151" s="49">
-        <v>352.45061528159198</v>
+        <v>352.45061533159401</v>
       </c>
       <c r="J151" s="49">
-        <v>435.54714878854901</v>
+        <v>435.54716666436798</v>
       </c>
       <c r="K151" s="49">
-        <v>347.74049500948399</v>
+        <v>347.74049553663298</v>
       </c>
       <c r="L151" s="49">
-        <v>283.65504990846</v>
+        <v>283.65504984631798</v>
       </c>
       <c r="M151" s="49">
-        <v>264.23943189544298</v>
+        <v>264.23943197213498</v>
       </c>
       <c r="N151" s="49">
-        <v>375.69479447397299</v>
+        <v>375.69479083673701</v>
       </c>
       <c r="O151" s="49">
-        <v>331.49996372702498</v>
+        <v>331.499965621988</v>
       </c>
       <c r="P151" s="50">
-        <v>-8.6817462941642942E-3</v>
+        <v>-8.6817391138681588E-3</v>
       </c>
       <c r="Q151" s="33">
-        <v>-2.8937392974243248E-2</v>
+        <v>-2.8937391936921353E-2</v>
       </c>
       <c r="R151" s="33">
-        <v>-1.1788577935185729E-2</v>
+        <v>-1.1788580865297327E-2</v>
       </c>
       <c r="S151" s="33">
-        <v>-3.1867336020414694E-3</v>
+        <v>-3.1867553538434956E-3</v>
       </c>
       <c r="T151" s="33">
-        <v>-9.0518840485894758E-3</v>
+        <v>-9.0519620990524574E-3</v>
       </c>
       <c r="U151" s="33">
-        <v>-8.3787033564071134E-3</v>
+        <v>-8.378700471816658E-3</v>
       </c>
       <c r="V151" s="33">
-        <v>1.3175791566588657E-4</v>
+        <v>1.3175731193015849E-4</v>
       </c>
       <c r="W151" s="33">
-        <v>2.7595225283747471E-3</v>
+        <v>2.7595226042305132E-3</v>
       </c>
       <c r="X151" s="33">
-        <v>1.1525002839414489E-2</v>
+        <v>1.1525038565131984E-2</v>
       </c>
       <c r="Y151" s="33">
-        <v>-7.1637479741710752E-3</v>
+        <v>-7.1637462972535815E-3</v>
       </c>
       <c r="Z151" s="33">
-        <v>-1.4760641751357828E-2</v>
+        <v>-1.4760642022946246E-2</v>
       </c>
       <c r="AA151" s="33">
-        <v>-2.5145078337446836E-2</v>
+        <v>-2.5145078347099115E-2</v>
       </c>
       <c r="AB151" s="33">
-        <v>1.9253057993906308E-2</v>
+        <v>1.9253056975475191E-2</v>
       </c>
       <c r="AC151" s="34">
-        <v>-6.9907041775008061E-3</v>
+        <v>-6.9906994496848895E-3</v>
       </c>
       <c r="AD151" s="8">
-        <v>-2.8937392974243248E-2</v>
+        <v>-2.8937391936921353E-2</v>
       </c>
     </row>
     <row r="152" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A152" s="11" t="s">
         <v>165</v>
       </c>
       <c r="B152" s="29">
-        <v>256.08030268817703</v>
+        <v>256.08030300702501</v>
       </c>
       <c r="C152" s="49">
-        <v>270.33933899883698</v>
+        <v>270.33934490401498</v>
       </c>
       <c r="D152" s="49">
-        <v>265.98010219381501</v>
+        <v>265.980101941317</v>
       </c>
       <c r="E152" s="49">
-        <v>307.55426499076498</v>
+        <v>307.55426365230801</v>
       </c>
       <c r="F152" s="49">
-        <v>279.95898855571801</v>
+        <v>279.95900010594801</v>
       </c>
       <c r="G152" s="49">
-        <v>326.89237567935601</v>
+        <v>326.89237603491301</v>
       </c>
       <c r="H152" s="49">
-        <v>360.08432109662999</v>
+        <v>360.08432110236203</v>
       </c>
       <c r="I152" s="49">
-        <v>345.211377030883</v>
+        <v>345.21137700989499</v>
       </c>
       <c r="J152" s="49">
-        <v>423.68446258754801</v>
+        <v>423.68445363317301</v>
       </c>
       <c r="K152" s="49">
-        <v>341.20526070309501</v>
+        <v>341.205260996677</v>
       </c>
       <c r="L152" s="49">
-        <v>276.37387456016103</v>
+        <v>276.373874511569</v>
       </c>
       <c r="M152" s="49">
-        <v>262.66714787782502</v>
+        <v>262.66714778514802</v>
       </c>
       <c r="N152" s="49">
-        <v>362.13387704407398</v>
+        <v>362.13387403157702</v>
       </c>
       <c r="O152" s="49">
-        <v>325.89917750235298</v>
+        <v>325.89917873837601</v>
       </c>
       <c r="P152" s="50">
-        <v>1.2506506505491899E-3</v>
+        <v>1.2506479252256675E-3</v>
       </c>
       <c r="Q152" s="33">
-        <v>-2.3306058000021057E-2</v>
+        <v>-2.3306030281203927E-2</v>
       </c>
       <c r="R152" s="33">
-        <v>-1.3454863320203847E-2</v>
+        <v>-1.3454861867054801E-2</v>
       </c>
       <c r="S152" s="33">
-        <v>-1.0244292268032473E-2</v>
+        <v>-1.0244280788089366E-2</v>
       </c>
       <c r="T152" s="33">
-        <v>-1.5498545980849876E-2</v>
+        <v>-1.5498430970763977E-2</v>
       </c>
       <c r="U152" s="33">
-        <v>5.2475241906335679E-3</v>
+        <v>5.2475231726714089E-3</v>
       </c>
       <c r="V152" s="33">
-        <v>-2.0216771907624942E-2</v>
+        <v>-2.0216771688667756E-2</v>
       </c>
       <c r="W152" s="33">
-        <v>-2.0539723685615185E-2</v>
+        <v>-2.0539723884119732E-2</v>
       </c>
       <c r="X152" s="33">
-        <v>-2.7236284829315061E-2</v>
+        <v>-2.723634531259933E-2</v>
       </c>
       <c r="Y152" s="33">
-        <v>-1.8793423257221553E-2</v>
+        <v>-1.8793423900402506E-2</v>
       </c>
       <c r="Z152" s="33">
-        <v>-2.5669119413346375E-2</v>
+        <v>-2.5669119371200533E-2</v>
       </c>
       <c r="AA152" s="33">
-        <v>-5.9502247879494874E-3</v>
+        <v>-5.9502254271904809E-3</v>
       </c>
       <c r="AB152" s="33">
-        <v>-3.6095569141132877E-2</v>
+        <v>-3.6095567827697295E-2</v>
       </c>
       <c r="AC152" s="34">
-        <v>-1.689528457772016E-2</v>
+        <v>-1.6895286468893933E-2</v>
       </c>
       <c r="AD152" s="8">
-        <v>-3.6095569141132877E-2</v>
+        <v>-3.6095567827697295E-2</v>
       </c>
     </row>
     <row r="153" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A153" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B153" s="29">
-        <v>252.25693380416999</v>
+        <v>252.25693326579801</v>
       </c>
       <c r="C153" s="49">
-        <v>278.43585981372701</v>
+        <v>278.43585949528801</v>
       </c>
       <c r="D153" s="49">
-        <v>268.87620490311599</v>
+        <v>268.87620575982697</v>
       </c>
       <c r="E153" s="49">
-        <v>307.74957533477402</v>
+        <v>307.74958305490497</v>
       </c>
       <c r="F153" s="49">
-        <v>280.173470298045</v>
+        <v>280.17349644907</v>
       </c>
       <c r="G153" s="49">
-        <v>325.08968366554598</v>
+        <v>325.08968261785202</v>
       </c>
       <c r="H153" s="49">
-        <v>358.514277667665</v>
+        <v>358.51427773006299</v>
       </c>
       <c r="I153" s="49">
-        <v>353.15701758642598</v>
+        <v>353.15701741052999</v>
       </c>
       <c r="J153" s="49">
-        <v>433.33505441289299</v>
+        <v>433.33502444447601</v>
       </c>
       <c r="K153" s="49">
-        <v>340.83714204008203</v>
+        <v>340.837141035873</v>
       </c>
       <c r="L153" s="49">
-        <v>279.98804775971098</v>
+        <v>279.98804791148001</v>
       </c>
       <c r="M153" s="49">
-        <v>262.00513075386101</v>
+        <v>262.005130571954</v>
       </c>
       <c r="N153" s="49">
-        <v>351.98856770653498</v>
+        <v>351.988581930294</v>
       </c>
       <c r="O153" s="49">
-        <v>328.24406233385503</v>
+        <v>328.244057558105</v>
       </c>
       <c r="P153" s="50">
-        <v>-1.4930351315082024E-2</v>
+        <v>-1.4930354643957533E-2</v>
       </c>
       <c r="Q153" s="33">
-        <v>2.9949473298537699E-2</v>
+        <v>2.9949449622835189E-2</v>
       </c>
       <c r="R153" s="33">
-        <v>1.0888418665207622E-2</v>
+        <v>1.0888422845814816E-2</v>
       </c>
       <c r="S153" s="33">
-        <v>6.3504352318100032E-4</v>
+        <v>6.3507297956943987E-4</v>
       </c>
       <c r="T153" s="33">
-        <v>7.661184355376438E-4</v>
+        <v>7.6617055726302397E-4</v>
       </c>
       <c r="U153" s="33">
-        <v>-5.514634625734649E-3</v>
+        <v>-5.5146389124366424E-3</v>
       </c>
       <c r="V153" s="33">
-        <v>-4.3602104756559346E-3</v>
+        <v>-4.360210318217983E-3</v>
       </c>
       <c r="W153" s="33">
-        <v>2.3016740131459157E-2</v>
+        <v>2.3016739684124765E-2</v>
       </c>
       <c r="X153" s="33">
-        <v>2.2777780819259519E-2</v>
+        <v>2.2777731702326109E-2</v>
       </c>
       <c r="Y153" s="33">
-        <v>-1.0788774541589108E-3</v>
+        <v>-1.0788812567799066E-3</v>
       </c>
       <c r="Z153" s="33">
-        <v>1.3077115936887207E-2</v>
+        <v>1.3077116664150346E-2</v>
       </c>
       <c r="AA153" s="33">
-        <v>-2.5203651439194008E-3</v>
+        <v>-2.5203654845162848E-3</v>
       </c>
       <c r="AB153" s="33">
-        <v>-2.8015355592661773E-2</v>
+        <v>-2.8015308229349389E-2</v>
       </c>
       <c r="AC153" s="34">
-        <v>7.1951235025289328E-3</v>
+        <v>7.1951050285137264E-3</v>
       </c>
       <c r="AD153" s="8">
-        <v>-2.8015355592661773E-2</v>
+        <v>-2.8015308229349389E-2</v>
       </c>
     </row>
     <row r="154" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A154" s="1" t="s">
         <v>167</v>
       </c>
       <c r="B154" s="29">
-        <v>255.07008236921399</v>
+        <v>255.07008059162499</v>
       </c>
       <c r="C154" s="49">
-        <v>279.33874558496302</v>
+        <v>279.33873996091802</v>
       </c>
       <c r="D154" s="49">
-        <v>270.69683632992798</v>
+        <v>270.69683751039099</v>
       </c>
       <c r="E154" s="49">
-        <v>308.36364389041699</v>
+        <v>308.36364637277899</v>
       </c>
       <c r="F154" s="49">
-        <v>278.95586043568102</v>
+        <v>278.95584863709001</v>
       </c>
       <c r="G154" s="49">
-        <v>322.72080038720998</v>
+        <v>322.72079866515702</v>
       </c>
       <c r="H154" s="49">
-        <v>362.385624758348</v>
+        <v>362.385624778845</v>
       </c>
       <c r="I154" s="49">
-        <v>350.67162918879598</v>
+        <v>350.67162940392501</v>
       </c>
       <c r="J154" s="49">
-        <v>442.78972260243597</v>
+        <v>442.78973872858001</v>
       </c>
       <c r="K154" s="49">
-        <v>342.479324534444</v>
+        <v>342.47932356214801</v>
       </c>
       <c r="L154" s="49">
-        <v>284.763212955119</v>
+        <v>284.76321298246199</v>
       </c>
       <c r="M154" s="49">
-        <v>262.250232273226</v>
+        <v>262.25023228779099</v>
       </c>
       <c r="N154" s="49">
-        <v>353.68776744501503</v>
+        <v>353.68775913033699</v>
       </c>
       <c r="O154" s="49">
-        <v>329.732089533916</v>
+        <v>329.732090117062</v>
       </c>
       <c r="P154" s="50">
-        <v>1.1151917700022107E-2</v>
+        <v>1.1151912811303566E-2</v>
       </c>
       <c r="Q154" s="33">
-        <v>3.2427064956361829E-3</v>
+        <v>3.2426874443063358E-3</v>
       </c>
       <c r="R154" s="33">
-        <v>6.7712627358305078E-3</v>
+        <v>6.7712639183488132E-3</v>
       </c>
       <c r="S154" s="33">
-        <v>1.9953514313544307E-3</v>
+        <v>1.9953343617185038E-3</v>
       </c>
       <c r="T154" s="33">
-        <v>-4.3459141976173177E-3</v>
+        <v>-4.3460492423891273E-3</v>
       </c>
       <c r="U154" s="33">
-        <v>-7.2868608182999894E-3</v>
+        <v>-7.2868629161623177E-3</v>
       </c>
       <c r="V154" s="33">
-        <v>1.0798306599860696E-2</v>
+        <v>1.0798306481107245E-2</v>
       </c>
       <c r="W154" s="33">
-        <v>-7.0376299319091506E-3</v>
+        <v>-7.037628828187259E-3</v>
       </c>
       <c r="X154" s="33">
-        <v>2.1818378396256666E-2</v>
+        <v>2.1818486276812488E-2</v>
       </c>
       <c r="Y154" s="33">
-        <v>4.8180855071506823E-3</v>
+        <v>4.8180856149775408E-3</v>
       </c>
       <c r="Z154" s="33">
-        <v>1.7054889426944886E-2</v>
+        <v>1.7054888973302429E-2</v>
       </c>
       <c r="AA154" s="33">
-        <v>9.3548366270446159E-4</v>
+        <v>9.3548441323254572E-4</v>
       </c>
       <c r="AB154" s="33">
-        <v>4.827428770063813E-3</v>
+        <v>4.8273645432608259E-3</v>
       </c>
       <c r="AC154" s="34">
-        <v>4.5332951020680134E-3</v>
+        <v>4.5333114939745123E-3</v>
       </c>
       <c r="AD154" s="8">
-        <v>-7.2868608182999894E-3</v>
+        <v>-7.2868629161623177E-3</v>
       </c>
     </row>
     <row r="155" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A155" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B155" s="29">
-        <v>254.182959969341</v>
+        <v>254.182962079692</v>
       </c>
       <c r="C155" s="49">
-        <v>277.36423910103201</v>
+        <v>277.36423477367703</v>
       </c>
       <c r="D155" s="49">
-        <v>263.18324099017502</v>
+        <v>263.18323818794403</v>
       </c>
       <c r="E155" s="49">
-        <v>308.512448599028</v>
+        <v>308.51243597340698</v>
       </c>
       <c r="F155" s="49">
-        <v>280.306022728127</v>
+        <v>280.30597317542902</v>
       </c>
       <c r="G155" s="49">
-        <v>327.80301213064399</v>
+        <v>327.80301529849402</v>
       </c>
       <c r="H155" s="49">
-        <v>361.80515001191299</v>
+        <v>361.80514922367098</v>
       </c>
       <c r="I155" s="49">
-        <v>357.01336325447602</v>
+        <v>357.01336325751402</v>
       </c>
       <c r="J155" s="49">
-        <v>437.72009073407997</v>
+        <v>437.72015086610099</v>
       </c>
       <c r="K155" s="49">
-        <v>345.03039662712098</v>
+        <v>345.03039984433502</v>
       </c>
       <c r="L155" s="49">
-        <v>283.91783141732901</v>
+        <v>283.91783123549601</v>
       </c>
       <c r="M155" s="49">
-        <v>262.04803771289301</v>
+        <v>262.04803839488301</v>
       </c>
       <c r="N155" s="49">
-        <v>340.44633989823097</v>
+        <v>340.44633431379702</v>
       </c>
       <c r="O155" s="49">
-        <v>330.10228082628299</v>
+        <v>330.10228404996701</v>
       </c>
       <c r="P155" s="50">
-        <v>-3.4779555157271602E-3</v>
+        <v>-3.4779402973306173E-3</v>
       </c>
       <c r="Q155" s="33">
-        <v>-7.0685020074683358E-3</v>
+        <v>-7.0684975077830448E-3</v>
       </c>
       <c r="R155" s="33">
-        <v>-2.775649483614695E-2</v>
+        <v>-2.7756509427852238E-2</v>
       </c>
       <c r="S155" s="33">
-        <v>4.8256242770272628E-4</v>
+        <v>4.825134297710143E-4</v>
       </c>
       <c r="T155" s="33">
-        <v>4.8400570984143965E-3</v>
+        <v>4.8399219623298517E-3</v>
       </c>
       <c r="U155" s="33">
-        <v>1.5748014188537773E-2</v>
+        <v>1.5748029424685894E-2</v>
       </c>
       <c r="V155" s="33">
-        <v>-1.6018150466705627E-3</v>
+        <v>-1.6018172782882312E-3</v>
       </c>
       <c r="W155" s="33">
-        <v>1.808453703640156E-2</v>
+        <v>1.8084536420493347E-2</v>
       </c>
       <c r="X155" s="33">
-        <v>-1.1449298864842472E-2</v>
+        <v>-1.1449199064629934E-2</v>
       </c>
       <c r="Y155" s="33">
-        <v>7.448835330847503E-3</v>
+        <v>7.4488475848792923E-3</v>
       </c>
       <c r="Z155" s="33">
-        <v>-2.9687175145169942E-3</v>
+        <v>-2.9687182487930786E-3</v>
       </c>
       <c r="AA155" s="33">
-        <v>-7.7099859390150627E-4</v>
+        <v>-7.7099604886565754E-4</v>
       </c>
       <c r="AB155" s="33">
-        <v>-3.7438183521126711E-2</v>
+        <v>-3.7438176681880542E-2</v>
       </c>
       <c r="AC155" s="34">
-        <v>1.1227032615790389E-3</v>
+        <v>1.1227112677252293E-3</v>
       </c>
       <c r="AD155" s="8">
-        <v>-3.7438183521126711E-2</v>
+        <v>-3.7438176681880542E-2</v>
       </c>
     </row>
     <row r="156" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A156" s="1" t="s">
         <v>169</v>
       </c>
       <c r="B156" s="29">
-        <v>254.07807991921501</v>
+        <v>254.07808241656599</v>
       </c>
       <c r="C156" s="49">
-        <v>274.983436787318</v>
+        <v>274.98344900141302</v>
       </c>
       <c r="D156" s="49">
-        <v>262.837770278481</v>
+        <v>262.83777089101801</v>
       </c>
       <c r="E156" s="49">
-        <v>309.616486889736</v>
+        <v>309.61648281612702</v>
       </c>
       <c r="F156" s="49">
-        <v>280.79127604256797</v>
+        <v>280.79128721004798</v>
       </c>
       <c r="G156" s="49">
-        <v>331.64167585653797</v>
+        <v>331.64167783930498</v>
       </c>
       <c r="H156" s="49">
-        <v>365.706689722043</v>
+        <v>365.70669079292799</v>
       </c>
       <c r="I156" s="49">
-        <v>357.69879978076301</v>
+        <v>357.69879975515198</v>
       </c>
       <c r="J156" s="49">
-        <v>446.492583603578</v>
+        <v>446.49254068372801</v>
       </c>
       <c r="K156" s="49">
-        <v>343.38767601279699</v>
+        <v>343.38767516587899</v>
       </c>
       <c r="L156" s="49">
-        <v>280.64453803767799</v>
+        <v>280.64453791787003</v>
       </c>
       <c r="M156" s="49">
-        <v>260.44852590825298</v>
+        <v>260.448525636147</v>
       </c>
       <c r="N156" s="49">
-        <v>330.50893043383297</v>
+        <v>330.50892991576501</v>
       </c>
       <c r="O156" s="49">
-        <v>329.71170364832</v>
+        <v>329.71170812953301</v>
       </c>
       <c r="P156" s="50">
-        <v>-4.1261636947909075E-4</v>
+        <v>-4.1261484352805855E-4</v>
       </c>
       <c r="Q156" s="33">
-        <v>-8.5836671714798474E-3</v>
+        <v>-8.5836076673933004E-3</v>
       </c>
       <c r="R156" s="33">
-        <v>-1.312662274369214E-3</v>
+        <v>-1.3126493134768547E-3</v>
       </c>
       <c r="S156" s="33">
-        <v>3.5785858746428811E-3</v>
+        <v>3.5786137412470165E-3</v>
       </c>
       <c r="T156" s="33">
-        <v>1.7311555053942662E-3</v>
+        <v>1.7313724324927726E-3</v>
       </c>
       <c r="U156" s="33">
-        <v>1.1710275939636805E-2</v>
+        <v>1.1710272211240991E-2</v>
       </c>
       <c r="V156" s="33">
-        <v>1.0783538349306454E-2</v>
+        <v>1.0783543511275528E-2</v>
       </c>
       <c r="W156" s="33">
-        <v>1.9199184031619687E-3</v>
+        <v>1.9199183228992833E-3</v>
       </c>
       <c r="X156" s="33">
-        <v>2.0041330190684326E-2</v>
+        <v>2.0041092008831196E-2</v>
       </c>
       <c r="Y156" s="33">
-        <v>-4.7610895456822178E-3</v>
+        <v>-4.7611012803427943E-3</v>
       </c>
       <c r="Z156" s="33">
-        <v>-1.1529016558454952E-2</v>
+        <v>-1.1529016347377463E-2</v>
       </c>
       <c r="AA156" s="33">
-        <v>-6.1038877398216229E-3</v>
+        <v>-6.1038913648561177E-3</v>
       </c>
       <c r="AB156" s="33">
-        <v>-2.9189356147487411E-2</v>
+        <v>-2.9189341744747632E-2</v>
       </c>
       <c r="AC156" s="34">
-        <v>-1.1832004825453879E-3</v>
+        <v>-1.1831966614774814E-3</v>
       </c>
       <c r="AD156" s="8">
-        <v>-2.9189356147487411E-2</v>
+        <v>-2.9189341744747632E-2</v>
       </c>
     </row>
     <row r="157" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A157" s="1" t="s">
         <v>170</v>
       </c>
       <c r="B157" s="29">
-        <v>254.02937858546699</v>
+        <v>254.02937387259701</v>
       </c>
       <c r="C157" s="49">
-        <v>272.46512264264499</v>
+        <v>272.465131273064</v>
       </c>
       <c r="D157" s="49">
-        <v>262.757513844659</v>
+        <v>262.75751514967197</v>
       </c>
       <c r="E157" s="49">
-        <v>308.663736762263</v>
+        <v>308.66375268627797</v>
       </c>
       <c r="F157" s="49">
-        <v>279.88892473200701</v>
+        <v>279.88905513265502</v>
       </c>
       <c r="G157" s="49">
-        <v>329.33843143279802</v>
+        <v>329.33842819382198</v>
       </c>
       <c r="H157" s="49">
-        <v>364.99415557371498</v>
+        <v>364.994156470402</v>
       </c>
       <c r="I157" s="49">
-        <v>356.099418360149</v>
+        <v>356.09941803255401</v>
       </c>
       <c r="J157" s="49">
-        <v>443.85577938134202</v>
+        <v>443.855684821409</v>
       </c>
       <c r="K157" s="49">
-        <v>342.180929771156</v>
+        <v>342.18092704269901</v>
       </c>
       <c r="L157" s="49">
-        <v>272.43643000746698</v>
+        <v>272.43643030977398</v>
       </c>
       <c r="M157" s="49">
-        <v>260.98166273313302</v>
+        <v>260.98166163154201</v>
       </c>
       <c r="N157" s="49">
-        <v>321.01104987695697</v>
+        <v>321.01107246034599</v>
       </c>
       <c r="O157" s="49">
-        <v>328.76096337548501</v>
+        <v>328.76095132920398</v>
       </c>
       <c r="P157" s="50">
-        <v>-1.9167861219482329E-4</v>
+        <v>-1.9170698828374633E-4</v>
       </c>
       <c r="Q157" s="33">
-        <v>-9.1580575691937449E-3</v>
+        <v>-9.1580701947485688E-3</v>
       </c>
       <c r="R157" s="33">
-        <v>-3.0534589354103137E-4</v>
+        <v>-3.0534325821574004E-4</v>
       </c>
       <c r="S157" s="33">
-        <v>-3.0771944254127659E-3</v>
+        <v>-3.0771298775292832E-3</v>
       </c>
       <c r="T157" s="33">
-        <v>-3.2136016591347571E-3</v>
+        <v>-3.21317689860523E-3</v>
       </c>
       <c r="U157" s="33">
-        <v>-6.9449788474000851E-3</v>
+        <v>-6.9449945510136057E-3</v>
       </c>
       <c r="V157" s="33">
-        <v>-1.948376030172061E-3</v>
+        <v>-1.9483765007991538E-3</v>
       </c>
       <c r="W157" s="33">
-        <v>-4.4713077639463306E-3</v>
+        <v>-4.4713086085074183E-3</v>
       </c>
       <c r="X157" s="33">
-        <v>-5.9055946706991769E-3</v>
+        <v>-5.9057108955977711E-3</v>
       </c>
       <c r="Y157" s="33">
-        <v>-3.5142386461068931E-3</v>
+        <v>-3.5142441341176056E-3</v>
       </c>
       <c r="Z157" s="33">
-        <v>-2.9247346439035371E-2</v>
+        <v>-2.9247344947429976E-2</v>
       </c>
       <c r="AA157" s="33">
-        <v>2.0469949792223385E-3</v>
+        <v>2.0469917965280082E-3</v>
       </c>
       <c r="AB157" s="33">
-        <v>-2.8737137433499593E-2</v>
+        <v>-2.8737067581924958E-2</v>
       </c>
       <c r="AC157" s="34">
-        <v>-2.883550272298141E-3</v>
+        <v>-2.8836003602138449E-3</v>
       </c>
       <c r="AD157" s="8">
-        <v>-2.9247346439035371E-2</v>
+        <v>-2.9247344947429976E-2</v>
       </c>
     </row>
     <row r="158" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A158" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B158" s="29">
-        <v>248.996892079714</v>
+        <v>248.99689115005501</v>
       </c>
       <c r="C158" s="49">
-        <v>271.77491132720598</v>
+        <v>271.77488397411003</v>
       </c>
       <c r="D158" s="49">
-        <v>259.43854850237898</v>
+        <v>259.43855049737999</v>
       </c>
       <c r="E158" s="49">
-        <v>307.89070971692701</v>
+        <v>307.89073202926602</v>
       </c>
       <c r="F158" s="49">
-        <v>280.66524469418601</v>
+        <v>280.66513641838901</v>
       </c>
       <c r="G158" s="49">
-        <v>326.65111277691199</v>
+        <v>326.65110587779401</v>
       </c>
       <c r="H158" s="49">
-        <v>360.82681867455602</v>
+        <v>360.826817252468</v>
       </c>
       <c r="I158" s="49">
-        <v>357.34572534122299</v>
+        <v>357.34572576437102</v>
       </c>
       <c r="J158" s="49">
-        <v>447.81976759493301</v>
+        <v>447.81983511737297</v>
       </c>
       <c r="K158" s="49">
-        <v>342.36734698222398</v>
+        <v>342.367345977784</v>
       </c>
       <c r="L158" s="49">
-        <v>269.15046639577702</v>
+        <v>269.15046677280401</v>
       </c>
       <c r="M158" s="49">
-        <v>256.44590140768599</v>
+        <v>256.44590140464601</v>
       </c>
       <c r="N158" s="49">
-        <v>316.06632200418699</v>
+        <v>316.06630224586303</v>
       </c>
       <c r="O158" s="49">
-        <v>326.04458387503098</v>
+        <v>326.04458747708799</v>
       </c>
       <c r="P158" s="50">
-        <v>-1.9810647625781663E-2</v>
+        <v>-1.981063310050879E-2</v>
       </c>
       <c r="Q158" s="33">
-        <v>-2.533209787530355E-3</v>
+        <v>-2.5333417737853914E-3</v>
       </c>
       <c r="R158" s="33">
-        <v>-1.2631286137994802E-2</v>
+        <v>-1.2631283449310415E-2</v>
       </c>
       <c r="S158" s="33">
-        <v>-2.5044310466939557E-3</v>
+        <v>-2.5044102207804064E-3</v>
       </c>
       <c r="T158" s="33">
-        <v>2.7736716017696672E-3</v>
+        <v>2.7728175557495405E-3</v>
       </c>
       <c r="U158" s="33">
-        <v>-8.1597481478088429E-3</v>
+        <v>-8.1597593416776748E-3</v>
       </c>
       <c r="V158" s="33">
-        <v>-1.1417544186724138E-2</v>
+        <v>-1.1417550511584551E-2</v>
       </c>
       <c r="W158" s="33">
-        <v>3.4998849108298646E-3</v>
+        <v>3.4998870222895384E-3</v>
       </c>
       <c r="X158" s="33">
-        <v>8.9308022959981859E-3</v>
+        <v>8.9311693677169846E-3</v>
       </c>
       <c r="Y158" s="33">
-        <v>5.4479135115048649E-4</v>
+        <v>5.4479639381455058E-4</v>
       </c>
       <c r="Z158" s="33">
-        <v>-1.2061395796442831E-2</v>
+        <v>-1.206139550879326E-2</v>
       </c>
       <c r="AA158" s="33">
-        <v>-1.7379616935328746E-2</v>
+        <v>-1.7379612799383826E-2</v>
       </c>
       <c r="AB158" s="33">
-        <v>-1.5403606432443095E-2</v>
+        <v>-1.5403737249884975E-2</v>
       </c>
       <c r="AC158" s="34">
-        <v>-8.2624757895954914E-3</v>
+        <v>-8.2624284944229354E-3</v>
       </c>
       <c r="AD158" s="8">
-        <v>-1.9810647625781663E-2</v>
+        <v>-1.981063310050879E-2</v>
       </c>
     </row>
     <row r="159" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A159" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B159" s="29">
-        <v>254.16364599966499</v>
+        <v>254.16364947595</v>
       </c>
       <c r="C159" s="49">
-        <v>271.63260729377998</v>
+        <v>271.63260742460398</v>
       </c>
       <c r="D159" s="49">
-        <v>258.12066295993702</v>
+        <v>258.12065803382399</v>
       </c>
       <c r="E159" s="49">
-        <v>304.70259336322999</v>
+        <v>304.70253866057402</v>
       </c>
       <c r="F159" s="49">
-        <v>278.18929443722601</v>
+        <v>278.18920017127698</v>
       </c>
       <c r="G159" s="49">
-        <v>322.90749614083302</v>
+        <v>322.90750276821598</v>
       </c>
       <c r="H159" s="49">
-        <v>364.97762862673198</v>
+        <v>364.97762549160001</v>
       </c>
       <c r="I159" s="49">
-        <v>354.05170634439099</v>
+        <v>354.05170629671699</v>
       </c>
       <c r="J159" s="49">
-        <v>447.018895580226</v>
+        <v>447.019032516393</v>
       </c>
       <c r="K159" s="49">
-        <v>342.15375983638302</v>
+        <v>342.15376713711402</v>
       </c>
       <c r="L159" s="49">
-        <v>270.79697736851102</v>
+        <v>270.79697615375397</v>
       </c>
       <c r="M159" s="49">
-        <v>251.691496788113</v>
+        <v>251.69149952508701</v>
       </c>
       <c r="N159" s="49">
-        <v>309.19112127687799</v>
+        <v>309.19109605154603</v>
       </c>
       <c r="O159" s="49">
-        <v>324.99802213602698</v>
+        <v>324.998026645793</v>
       </c>
       <c r="P159" s="50">
-        <v>2.075027473956137E-2</v>
+        <v>2.0750292511810153E-2</v>
       </c>
       <c r="Q159" s="33">
-        <v>-5.2360989736344177E-4</v>
+        <v>-5.2350882254303954E-4</v>
       </c>
       <c r="R159" s="33">
-        <v>-5.0797599279270855E-3</v>
+        <v>-5.0797865661422748E-3</v>
       </c>
       <c r="S159" s="33">
-        <v>-1.035470136993788E-2</v>
+        <v>-1.0354950756974901E-2</v>
       </c>
       <c r="T159" s="33">
-        <v>-8.8217201943112666E-3</v>
+        <v>-8.8216736809845209E-3</v>
       </c>
       <c r="U159" s="33">
-        <v>-1.1460596611026053E-2</v>
+        <v>-1.1460555443454035E-2</v>
       </c>
       <c r="V159" s="33">
-        <v>1.1503607097231194E-2</v>
+        <v>1.1503602395017465E-2</v>
       </c>
       <c r="W159" s="33">
-        <v>-9.2180170720850274E-3</v>
+        <v>-9.2180183787229364E-3</v>
       </c>
       <c r="X159" s="33">
-        <v>-1.7883802204806676E-3</v>
+        <v>-1.7882249471377065E-3</v>
       </c>
       <c r="Y159" s="33">
-        <v>-6.2385372823547947E-4</v>
+        <v>-6.2382947199601801E-4</v>
       </c>
       <c r="Z159" s="33">
-        <v>6.1174368180840766E-3</v>
+        <v>6.1174308954099477E-3</v>
       </c>
       <c r="AA159" s="33">
-        <v>-1.8539600724655991E-2</v>
+        <v>-1.8539590040306475E-2</v>
       </c>
       <c r="AB159" s="33">
-        <v>-2.1752398938656659E-2</v>
+        <v>-2.1752417595498286E-2</v>
       </c>
       <c r="AC159" s="34">
-        <v>-3.2098730994566393E-3</v>
+        <v>-3.2098702799920886E-3</v>
       </c>
       <c r="AD159" s="8">
-        <v>-2.1752398938656659E-2</v>
+        <v>-2.1752417595498286E-2</v>
       </c>
     </row>
     <row r="160" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A160" s="1" t="s">
         <v>173</v>
       </c>
       <c r="B160" s="29">
-        <v>251.49606317757201</v>
+        <v>251.496068172425</v>
       </c>
       <c r="C160" s="49">
-        <v>268.07987121935798</v>
+        <v>268.07989831663502</v>
       </c>
       <c r="D160" s="49">
-        <v>258.52133882306401</v>
+        <v>258.52134040546701</v>
       </c>
       <c r="E160" s="49">
-        <v>306.90204648614701</v>
+        <v>306.90205974487799</v>
       </c>
       <c r="F160" s="49">
-        <v>278.547303400354</v>
+        <v>278.54734399691802</v>
       </c>
       <c r="G160" s="49">
-        <v>325.45014612890702</v>
+        <v>325.45016093327001</v>
       </c>
       <c r="H160" s="49">
-        <v>364.91565647588698</v>
+        <v>364.91566133527402</v>
       </c>
       <c r="I160" s="49">
-        <v>356.94939525466498</v>
+        <v>356.94939522407401</v>
       </c>
       <c r="J160" s="49">
-        <v>449.70871743414</v>
+        <v>449.70871012414898</v>
       </c>
       <c r="K160" s="49">
-        <v>343.80575020772301</v>
+        <v>343.80574721815299</v>
       </c>
       <c r="L160" s="49">
-        <v>272.84246780657497</v>
+        <v>272.84246719170699</v>
       </c>
       <c r="M160" s="49">
-        <v>251.674420191054</v>
+        <v>251.674419107342</v>
       </c>
       <c r="N160" s="49">
-        <v>303.30757954436399</v>
+        <v>303.30762579798301</v>
       </c>
       <c r="O160" s="49">
-        <v>326.07020222967498</v>
+        <v>326.07020881654103</v>
       </c>
       <c r="P160" s="50">
-        <v>-1.0495532559745002E-2</v>
+        <v>-1.0495526441429259E-2</v>
       </c>
       <c r="Q160" s="33">
-        <v>-1.3079195866126603E-2</v>
+        <v>-1.3079096584363681E-2</v>
       </c>
       <c r="R160" s="33">
-        <v>1.5522812413866216E-3</v>
+        <v>1.5523064860252234E-3</v>
       </c>
       <c r="S160" s="33">
-        <v>7.2183603645772365E-3</v>
+        <v>7.218584702223696E-3</v>
       </c>
       <c r="T160" s="33">
-        <v>1.2869257382899235E-3</v>
+        <v>1.2874109613907336E-3</v>
       </c>
       <c r="U160" s="33">
-        <v>7.8742364871116077E-3</v>
+        <v>7.8742616484794858E-3</v>
       </c>
       <c r="V160" s="33">
-        <v>-1.6979712175291262E-4</v>
+        <v>-1.6977521907679538E-4</v>
       </c>
       <c r="W160" s="33">
-        <v>8.1843664593310717E-3</v>
+        <v>8.1843665086833717E-3</v>
       </c>
       <c r="X160" s="33">
-        <v>6.017244193721627E-3</v>
+        <v>6.0169196658474977E-3</v>
       </c>
       <c r="Y160" s="33">
-        <v>4.8282104867998221E-3</v>
+        <v>4.8281803087000252E-3</v>
       </c>
       <c r="Z160" s="33">
-        <v>7.5535940538966617E-3</v>
+        <v>7.5535963030533004E-3</v>
       </c>
       <c r="AA160" s="33">
-        <v>-6.7847334045523233E-5</v>
+        <v>-6.7862513343674991E-5</v>
       </c>
       <c r="AB160" s="33">
-        <v>-1.9028818512693779E-2</v>
+        <v>-1.9028588884662301E-2</v>
       </c>
       <c r="AC160" s="34">
-        <v>3.2990357498214884E-3</v>
+        <v>3.299042095158855E-3</v>
       </c>
       <c r="AD160" s="8">
-        <v>-1.9028818512693779E-2</v>
+        <v>-1.9028588884662301E-2</v>
       </c>
     </row>
     <row r="161" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A161" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B161" s="29">
-        <v>249.14140283391001</v>
+        <v>249.14139364557701</v>
       </c>
       <c r="C161" s="49">
-        <v>270.97720863610499</v>
+        <v>270.97722587921402</v>
       </c>
       <c r="D161" s="49">
-        <v>258.08068704115601</v>
+        <v>258.08068789801899</v>
       </c>
       <c r="E161" s="49">
-        <v>309.93709654541999</v>
+        <v>309.937121614631</v>
       </c>
       <c r="F161" s="49">
-        <v>281.25652795532199</v>
+        <v>281.25690712093598</v>
       </c>
       <c r="G161" s="49">
-        <v>329.05688736128099</v>
+        <v>329.05686705320102</v>
       </c>
       <c r="H161" s="49">
-        <v>367.66945473696899</v>
+        <v>367.66945810834198</v>
       </c>
       <c r="I161" s="49">
-        <v>361.07129821975599</v>
+        <v>361.07129774265297</v>
       </c>
       <c r="J161" s="49">
-        <v>464.42889403102998</v>
+        <v>464.428363816206</v>
       </c>
       <c r="K161" s="49">
-        <v>346.40739707717501</v>
+        <v>346.40739076600801</v>
       </c>
       <c r="L161" s="49">
-        <v>279.58928352792702</v>
+        <v>279.58928708348998</v>
       </c>
       <c r="M161" s="49">
-        <v>247.54194008360099</v>
+        <v>247.541936950972</v>
       </c>
       <c r="N161" s="49">
-        <v>317.97877344944698</v>
+        <v>317.97880142268099</v>
       </c>
       <c r="O161" s="49">
-        <v>329.11289347969</v>
+        <v>329.11287532829198</v>
       </c>
       <c r="P161" s="50">
-        <v>-9.3626131316396632E-3</v>
+        <v>-9.362669340952201E-3</v>
       </c>
       <c r="Q161" s="33">
-        <v>1.0807739512737502E-2</v>
+        <v>1.0807701661975866E-2</v>
       </c>
       <c r="R161" s="33">
-        <v>-1.7045083547613249E-3</v>
+        <v>-1.7045111508275923E-3</v>
       </c>
       <c r="S161" s="33">
-        <v>9.8893118961653759E-3</v>
+        <v>9.8893499518251105E-3</v>
       </c>
       <c r="T161" s="33">
-        <v>9.7262638047299621E-3</v>
+        <v>9.7274778683509311E-3</v>
       </c>
       <c r="U161" s="33">
-        <v>1.1082315602787718E-2</v>
+        <v>1.1082207209817563E-2</v>
       </c>
       <c r="V161" s="33">
-        <v>7.5463965774347219E-3</v>
+        <v>7.5463923992504789E-3</v>
       </c>
       <c r="W161" s="33">
-        <v>1.1547583550744589E-2</v>
+        <v>1.1547582300822867E-2</v>
       </c>
       <c r="X161" s="33">
-        <v>3.2732691242628009E-2</v>
+        <v>3.2731529011287064E-2</v>
       </c>
       <c r="Y161" s="33">
-        <v>7.5671999897619635E-3</v>
+        <v>7.5671903943019814E-3</v>
       </c>
       <c r="Z161" s="33">
-        <v>2.4727879701392563E-2</v>
+        <v>2.4727895042242487E-2</v>
       </c>
       <c r="AA161" s="33">
-        <v>-1.6419944880834203E-2</v>
+        <v>-1.6419953092679851E-2</v>
       </c>
       <c r="AB161" s="33">
-        <v>4.8370680110013664E-2</v>
+        <v>4.8370612463498164E-2</v>
       </c>
       <c r="AC161" s="34">
-        <v>9.3313992790786671E-3</v>
+        <v>9.3313232226708287E-3</v>
       </c>
       <c r="AD161" s="8">
-        <v>-1.6419944880834203E-2</v>
+        <v>-1.6419953092679851E-2</v>
       </c>
     </row>
     <row r="162" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A162" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B162" s="29">
-        <v>251.14294397789101</v>
+        <v>251.14294268198799</v>
       </c>
       <c r="C162" s="49">
-        <v>269.92116367975899</v>
+        <v>269.92110067375199</v>
       </c>
       <c r="D162" s="49">
-        <v>260.15033092425898</v>
+        <v>260.15033110647198</v>
       </c>
       <c r="E162" s="49">
-        <v>312.54114029772501</v>
+        <v>312.54118068210897</v>
       </c>
       <c r="F162" s="49">
-        <v>282.66033065565898</v>
+        <v>282.659877907191</v>
       </c>
       <c r="G162" s="49">
-        <v>338.45516065832402</v>
+        <v>338.45514990606898</v>
       </c>
       <c r="H162" s="49">
-        <v>368.13354983184098</v>
+        <v>368.13354390541599</v>
       </c>
       <c r="I162" s="49">
-        <v>364.36228914757601</v>
+        <v>364.36228985143799</v>
       </c>
       <c r="J162" s="49">
-        <v>470.86305296998802</v>
+        <v>470.86357458357202</v>
       </c>
       <c r="K162" s="49">
-        <v>347.36190185152202</v>
+        <v>347.36190059955698</v>
       </c>
       <c r="L162" s="49">
-        <v>272.34926047530899</v>
+        <v>272.34926499852099</v>
       </c>
       <c r="M162" s="49">
-        <v>254.08416782396</v>
+        <v>254.08416757814399</v>
       </c>
       <c r="N162" s="49">
-        <v>309.582923315811</v>
+        <v>309.58284497902298</v>
       </c>
       <c r="O162" s="49">
-        <v>330.71245964650097</v>
+        <v>330.71246563337098</v>
       </c>
       <c r="P162" s="50">
-        <v>8.0337556151408585E-3</v>
+        <v>8.0337875899432198E-3</v>
       </c>
       <c r="Q162" s="33">
-        <v>-3.8971726133770757E-3</v>
+        <v>-3.8974685124748554E-3</v>
       </c>
       <c r="R162" s="33">
-        <v>8.0193675351341032E-3</v>
+        <v>8.0193648944040241E-3</v>
       </c>
       <c r="S162" s="33">
-        <v>8.401845991750756E-3</v>
+        <v>8.4018947259754118E-3</v>
       </c>
       <c r="T162" s="33">
-        <v>4.991182642203329E-3</v>
+        <v>4.9882180694384992E-3</v>
       </c>
       <c r="U162" s="33">
-        <v>2.8561241712361962E-2</v>
+        <v>2.856127251508922E-2</v>
       </c>
       <c r="V162" s="33">
-        <v>1.262261764997552E-3</v>
+        <v>1.2622364649534923E-3</v>
       </c>
       <c r="W162" s="33">
-        <v>9.1145182240905953E-3</v>
+        <v>9.1145215068593188E-3</v>
       </c>
       <c r="X162" s="33">
-        <v>1.3853916114289211E-2</v>
+        <v>1.3856196711346191E-2</v>
       </c>
       <c r="Y162" s="33">
-        <v>2.7554399311351396E-3</v>
+        <v>2.7554545861110391E-3</v>
       </c>
       <c r="Z162" s="33">
-        <v>-2.5895209434573574E-2</v>
+        <v>-2.5895205644295594E-2</v>
       </c>
       <c r="AA162" s="33">
-        <v>2.6428764912117764E-2</v>
+        <v>2.6428776908486995E-2</v>
       </c>
       <c r="AB162" s="33">
-        <v>-2.6403806903704474E-2</v>
+        <v>-2.6404138911441111E-2</v>
       </c>
       <c r="AC162" s="34">
-        <v>4.8602354951787774E-3</v>
+        <v>4.8603091066656834E-3</v>
       </c>
       <c r="AD162" s="8">
-        <v>-2.6403806903704474E-2</v>
+        <v>-2.6404138911441111E-2</v>
       </c>
     </row>
     <row r="163" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A163" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B163" s="29">
-        <v>254.97095866967999</v>
+        <v>254.97096467639301</v>
       </c>
       <c r="C163" s="49">
-        <v>277.356267849559</v>
+        <v>277.35626992316998</v>
       </c>
       <c r="D163" s="49">
-        <v>266.39364827085802</v>
+        <v>266.39364867095099</v>
       </c>
       <c r="E163" s="49">
-        <v>319.96944201826801</v>
+        <v>319.96933521164698</v>
       </c>
       <c r="F163" s="49">
-        <v>287.319770843887</v>
+        <v>287.319713048496</v>
       </c>
       <c r="G163" s="49">
-        <v>344.17738896480301</v>
+        <v>344.17738030100497</v>
       </c>
       <c r="H163" s="49">
-        <v>377.83245720680299</v>
+        <v>377.83245025345099</v>
       </c>
       <c r="I163" s="49">
-        <v>374.21859933152302</v>
+        <v>374.21859939791398</v>
       </c>
       <c r="J163" s="49">
-        <v>492.203887770498</v>
+        <v>492.204047392196</v>
       </c>
       <c r="K163" s="49">
-        <v>351.87145001975398</v>
+        <v>351.87146710798402</v>
       </c>
       <c r="L163" s="49">
-        <v>280.64385551952302</v>
+        <v>280.64383821207798</v>
       </c>
       <c r="M163" s="49">
-        <v>257.32407094814198</v>
+        <v>257.32407668657498</v>
       </c>
       <c r="N163" s="49">
-        <v>312.16097657942299</v>
+        <v>312.16092569374899</v>
       </c>
       <c r="O163" s="49">
-        <v>339.13316970211298</v>
+        <v>339.133176654333</v>
       </c>
       <c r="P163" s="50">
-        <v>1.5242374048645368E-2</v>
+        <v>1.5242403204824617E-2</v>
       </c>
       <c r="Q163" s="33">
-        <v>2.7545465751700693E-2</v>
+        <v>2.7545713287545848E-2</v>
       </c>
       <c r="R163" s="33">
-        <v>2.3998882970541979E-2</v>
+        <v>2.3998883791248371E-2</v>
       </c>
       <c r="S163" s="33">
-        <v>2.3767436547607268E-2</v>
+        <v>2.3766962527390412E-2</v>
       </c>
       <c r="T163" s="33">
-        <v>1.6484238086823089E-2</v>
+        <v>1.6485661763552484E-2</v>
       </c>
       <c r="U163" s="33">
-        <v>1.6906902218151387E-2</v>
+        <v>1.6906908925818032E-2</v>
       </c>
       <c r="V163" s="33">
-        <v>2.6346165350570105E-2</v>
+        <v>2.6346162985155575E-2</v>
       </c>
       <c r="W163" s="33">
-        <v>2.7050851521999819E-2</v>
+        <v>2.7050849720191117E-2</v>
       </c>
       <c r="X163" s="33">
-        <v>4.5322805996142135E-2</v>
+        <v>4.5321987005466191E-2</v>
       </c>
       <c r="Y163" s="33">
-        <v>1.2982276249050351E-2</v>
+        <v>1.2982329094363587E-2</v>
       </c>
       <c r="Z163" s="33">
-        <v>3.0455728169550111E-2</v>
+        <v>3.0455647506895334E-2</v>
       </c>
       <c r="AA163" s="33">
-        <v>1.2751298720929061E-2</v>
+        <v>1.2751322285496469E-2</v>
       </c>
       <c r="AB163" s="33">
-        <v>8.3275047473534425E-3</v>
+        <v>8.3275955258461654E-3</v>
       </c>
       <c r="AC163" s="34">
-        <v>2.5462330825433366E-2</v>
+        <v>2.5462333283491123E-2</v>
       </c>
       <c r="AD163" s="8">
-        <v>8.3275047473534425E-3</v>
+        <v>8.3275955258461654E-3</v>
       </c>
     </row>
     <row r="164" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A164" s="1" t="s">
         <v>177</v>
       </c>
       <c r="B164" s="29">
-        <v>256.50079009464997</v>
+        <v>256.50079861270501</v>
       </c>
       <c r="C164" s="49">
-        <v>287.92271547887702</v>
+        <v>287.92278904958403</v>
       </c>
       <c r="D164" s="49">
-        <v>271.35105916366899</v>
+        <v>271.35107549081101</v>
       </c>
       <c r="E164" s="49">
-        <v>325.52654643492701</v>
+        <v>325.52657183837903</v>
       </c>
       <c r="F164" s="49">
-        <v>295.91455790341303</v>
+        <v>295.91471143742598</v>
       </c>
       <c r="G164" s="49">
-        <v>349.66284083773098</v>
+        <v>349.66293620229698</v>
       </c>
       <c r="H164" s="49">
-        <v>392.164483167264</v>
+        <v>392.164487987352</v>
       </c>
       <c r="I164" s="49">
-        <v>387.73761700154301</v>
+        <v>387.737614381887</v>
       </c>
       <c r="J164" s="49">
-        <v>516.80108244514304</v>
+        <v>516.80104336362103</v>
       </c>
       <c r="K164" s="49">
-        <v>363.31103365300601</v>
+        <v>363.31102582114198</v>
       </c>
       <c r="L164" s="49">
-        <v>289.39721098048801</v>
+        <v>289.39720473585999</v>
       </c>
       <c r="M164" s="49">
-        <v>260.90288218579099</v>
+        <v>260.902887007326</v>
       </c>
       <c r="N164" s="49">
-        <v>324.28103663628599</v>
+        <v>324.28124936829698</v>
       </c>
       <c r="O164" s="49">
-        <v>349.11066429344697</v>
+        <v>349.11067605070701</v>
       </c>
       <c r="P164" s="50">
-        <v>6.0000222494041022E-3</v>
+        <v>6.000031957574592E-3</v>
       </c>
       <c r="Q164" s="33">
-        <v>3.8097021247233354E-2</v>
+        <v>3.8097278743116414E-2</v>
       </c>
       <c r="R164" s="33">
-        <v>1.8609343447147264E-2</v>
+        <v>1.8609403206843789E-2</v>
       </c>
       <c r="S164" s="33">
-        <v>1.7367609799256112E-2</v>
+        <v>1.7368028792684731E-2</v>
       </c>
       <c r="T164" s="33">
-        <v>2.9913663909317156E-2</v>
+        <v>2.9914405446587855E-2</v>
       </c>
       <c r="U164" s="33">
-        <v>1.5937862418640591E-2</v>
+        <v>1.5938165072017618E-2</v>
       </c>
       <c r="V164" s="33">
-        <v>3.7932225480079795E-2</v>
+        <v>3.7932257338635367E-2</v>
       </c>
       <c r="W164" s="33">
-        <v>3.6125990782311046E-2</v>
+        <v>3.6125983598153555E-2</v>
       </c>
       <c r="X164" s="33">
-        <v>4.997358876229363E-2</v>
+        <v>4.9973168854960281E-2</v>
       </c>
       <c r="Y164" s="33">
-        <v>3.2510690005141951E-2</v>
+        <v>3.251061760471563E-2</v>
       </c>
       <c r="Z164" s="33">
-        <v>3.1190262280144765E-2</v>
+        <v>3.1190303623082727E-2</v>
       </c>
       <c r="AA164" s="33">
-        <v>1.3907798149090489E-2</v>
+        <v>1.3907794275737517E-2</v>
       </c>
       <c r="AB164" s="33">
-        <v>3.8826313877126539E-2</v>
+        <v>3.8827164699142491E-2</v>
       </c>
       <c r="AC164" s="34">
-        <v>2.9420580122251128E-2</v>
+        <v>2.9420593687723207E-2</v>
       </c>
       <c r="AD164" s="8">
-        <v>6.0000222494041022E-3</v>
+        <v>6.000031957574592E-3</v>
       </c>
     </row>
     <row r="165" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A165" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B165" s="29">
-        <v>263.16387729540799</v>
+        <v>263.16386230895802</v>
       </c>
       <c r="C165" s="49">
-        <v>288.06008962927598</v>
+        <v>288.06010722792098</v>
       </c>
       <c r="D165" s="49">
-        <v>275.98605429192298</v>
+        <v>275.98601842951399</v>
       </c>
       <c r="E165" s="49">
-        <v>332.186792463617</v>
+        <v>332.18686000112001</v>
       </c>
       <c r="F165" s="49">
-        <v>300.15902965043</v>
+        <v>300.15967972871402</v>
       </c>
       <c r="G165" s="49">
-        <v>360.036260523544</v>
+        <v>360.036230220834</v>
       </c>
       <c r="H165" s="49">
-        <v>404.26487924243702</v>
+        <v>404.26491030066501</v>
       </c>
       <c r="I165" s="49">
-        <v>398.45767519718902</v>
+        <v>398.45766645628402</v>
       </c>
       <c r="J165" s="49">
-        <v>548.72458596844206</v>
+        <v>548.72330112303803</v>
       </c>
       <c r="K165" s="49">
-        <v>371.76088686521302</v>
+        <v>371.76086916640401</v>
       </c>
       <c r="L165" s="49">
-        <v>294.26885937440102</v>
+        <v>294.26890193546097</v>
       </c>
       <c r="M165" s="49">
-        <v>265.83853718823502</v>
+        <v>265.83852056419101</v>
       </c>
       <c r="N165" s="49">
-        <v>335.34370293769501</v>
+        <v>335.343647140342</v>
       </c>
       <c r="O165" s="49">
-        <v>359.16220237578398</v>
+        <v>359.16216687530903</v>
       </c>
       <c r="P165" s="50">
-        <v>2.5976868134789388E-2</v>
+        <v>2.5976775636919802E-2</v>
       </c>
       <c r="Q165" s="33">
-        <v>4.7712161289692467E-4</v>
+        <v>4.7692709142688194E-4</v>
       </c>
       <c r="R165" s="33">
-        <v>1.708117573795187E-2</v>
+        <v>1.7080982377974507E-2</v>
       </c>
       <c r="S165" s="33">
-        <v>2.0459916715337201E-2</v>
+        <v>2.0460044552208734E-2</v>
       </c>
       <c r="T165" s="33">
-        <v>1.4343571932011523E-2</v>
+        <v>1.4345242487836529E-2</v>
       </c>
       <c r="U165" s="33">
-        <v>2.9666920456746571E-2</v>
+        <v>2.966655297013121E-2</v>
       </c>
       <c r="V165" s="33">
-        <v>3.0855410406995132E-2</v>
+        <v>3.0855476933707715E-2</v>
       </c>
       <c r="W165" s="33">
-        <v>2.7647712591175599E-2</v>
+        <v>2.7647696990879878E-2</v>
       </c>
       <c r="X165" s="33">
-        <v>6.1771355764696168E-2</v>
+        <v>6.1768949907007986E-2</v>
       </c>
       <c r="Y165" s="33">
-        <v>2.3257904190923551E-2</v>
+        <v>2.325787753389541E-2</v>
       </c>
       <c r="Z165" s="33">
-        <v>1.6833777966994479E-2</v>
+        <v>1.683394697625884E-2</v>
       </c>
       <c r="AA165" s="33">
-        <v>1.8917594781223235E-2</v>
+        <v>1.8917512234069012E-2</v>
       </c>
       <c r="AB165" s="33">
-        <v>3.4114441029793996E-2</v>
+        <v>3.4113590574831765E-2</v>
       </c>
       <c r="AC165" s="34">
-        <v>2.8791839122646046E-2</v>
+        <v>2.8791702786946871E-2</v>
       </c>
       <c r="AD165" s="8">
-        <v>4.7712161289692467E-4</v>
+        <v>4.7692709142688194E-4</v>
       </c>
     </row>
     <row r="166" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A166" s="1" t="s">
         <v>179</v>
       </c>
       <c r="B166" s="29">
-        <v>271.79449370112002</v>
+        <v>271.79449151474302</v>
       </c>
       <c r="C166" s="49">
-        <v>288.98113569362499</v>
+        <v>288.98099357186902</v>
       </c>
       <c r="D166" s="49">
-        <v>278.66512777463498</v>
+        <v>278.66511104026603</v>
       </c>
       <c r="E166" s="49">
-        <v>338.64724708049999</v>
+        <v>338.64734771392801</v>
       </c>
       <c r="F166" s="49">
-        <v>305.76427958332903</v>
+        <v>305.76348009458599</v>
       </c>
       <c r="G166" s="49">
-        <v>370.70521168344197</v>
+        <v>370.70504138126898</v>
       </c>
       <c r="H166" s="49">
-        <v>419.66261895498297</v>
+        <v>419.66257920905201</v>
       </c>
       <c r="I166" s="49">
-        <v>424.39158081192801</v>
+        <v>424.39160101466899</v>
       </c>
       <c r="J166" s="49">
-        <v>592.09657829772095</v>
+        <v>592.09787160212602</v>
       </c>
       <c r="K166" s="49">
-        <v>381.71698390110799</v>
+        <v>381.71699072726199</v>
       </c>
       <c r="L166" s="49">
-        <v>297.68993552455402</v>
+        <v>297.68997028172998</v>
       </c>
       <c r="M166" s="49">
-        <v>268.71752836783003</v>
+        <v>268.71753365286099</v>
       </c>
       <c r="N166" s="49">
-        <v>335.44267375788502</v>
+        <v>335.44233150515697</v>
       </c>
       <c r="O166" s="49">
-        <v>369.04340645664303</v>
+        <v>369.04340489417802</v>
       </c>
       <c r="P166" s="50">
-        <v>3.2795596775707647E-2</v>
+        <v>3.2795647282499951E-2</v>
       </c>
       <c r="Q166" s="33">
-        <v>3.1974094902711414E-3</v>
+        <v>3.1968548259249108E-3</v>
       </c>
       <c r="R166" s="33">
-        <v>9.7072784695064751E-3</v>
+        <v>9.7073490389016914E-3</v>
       </c>
       <c r="S166" s="33">
-        <v>1.9448258520364137E-2</v>
+        <v>1.9448354196750062E-2</v>
       </c>
       <c r="T166" s="33">
-        <v>1.8674267235694986E-2</v>
+        <v>1.8669397471827942E-2</v>
       </c>
       <c r="U166" s="33">
-        <v>2.9632990700391604E-2</v>
+        <v>2.9632604346210067E-2</v>
       </c>
       <c r="V166" s="33">
-        <v>3.8088244869057597E-2</v>
+        <v>3.8088066799899289E-2</v>
       </c>
       <c r="W166" s="33">
-        <v>6.5085722346557295E-2</v>
+        <v>6.5085796413532515E-2</v>
       </c>
       <c r="X166" s="33">
-        <v>7.9041459847715378E-2</v>
+        <v>7.9046343376189654E-2</v>
       </c>
       <c r="Y166" s="33">
-        <v>2.6780915872692823E-2</v>
+        <v>2.6780983117406842E-2</v>
       </c>
       <c r="Z166" s="33">
-        <v>1.1625681893170814E-2</v>
+        <v>1.1625653692143523E-2</v>
       </c>
       <c r="AA166" s="33">
-        <v>1.082984886256888E-2</v>
+        <v>1.0829931954781546E-2</v>
       </c>
       <c r="AB166" s="33">
-        <v>2.9513248444201778E-4</v>
+        <v>2.9427831914063951E-4</v>
       </c>
       <c r="AC166" s="34">
-        <v>2.7511815039269027E-2</v>
+        <v>2.7511912250767434E-2</v>
       </c>
     </row>
     <row r="167" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A167" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B167" s="29">
-        <v>266.30273911794001</v>
+        <v>266.30274359745101</v>
       </c>
       <c r="C167" s="49">
-        <v>292.74419342683501</v>
+        <v>292.74422888113099</v>
       </c>
       <c r="D167" s="49">
-        <v>282.49716109162398</v>
+        <v>282.49722638790502</v>
       </c>
       <c r="E167" s="49">
-        <v>344.71837783453901</v>
+        <v>344.71807004496401</v>
       </c>
       <c r="F167" s="49">
-        <v>312.24427983228998</v>
+        <v>312.24406341318098</v>
       </c>
       <c r="G167" s="49">
-        <v>382.23714544661198</v>
+        <v>382.23720008107</v>
       </c>
       <c r="H167" s="49">
-        <v>428.045116148239</v>
+        <v>428.04510764665099</v>
       </c>
       <c r="I167" s="49">
-        <v>428.22445145746201</v>
+        <v>428.22450556541901</v>
       </c>
       <c r="J167" s="49">
-        <v>596.50069071996802</v>
+        <v>596.50125682517</v>
       </c>
       <c r="K167" s="49">
-        <v>384.585309956103</v>
+        <v>384.58533720165099</v>
       </c>
       <c r="L167" s="49">
-        <v>294.95321584483702</v>
+        <v>294.95307836853402</v>
       </c>
       <c r="M167" s="49">
-        <v>270.51522755815603</v>
+        <v>270.515213813733</v>
       </c>
       <c r="N167" s="49">
-        <v>344.31200424289699</v>
+        <v>344.312270015644</v>
       </c>
       <c r="O167" s="49">
-        <v>374.74096008292997</v>
+        <v>374.74101696950203</v>
       </c>
       <c r="P167" s="50">
-        <v>-2.0205540253582344E-2</v>
+        <v>-2.0205515890649006E-2</v>
       </c>
       <c r="Q167" s="33">
-        <v>1.3021811005683004E-2</v>
+        <v>1.302243190026986E-2</v>
       </c>
       <c r="R167" s="33">
-        <v>1.3751391670679736E-2</v>
+        <v>1.3751686866481316E-2</v>
       </c>
       <c r="S167" s="33">
-        <v>1.792759517869591E-2</v>
+        <v>1.7926383809047985E-2</v>
       </c>
       <c r="T167" s="33">
-        <v>2.1192796809984982E-2</v>
+        <v>2.1194759153677412E-2</v>
       </c>
       <c r="U167" s="33">
-        <v>3.1108097215038599E-2</v>
+        <v>3.1108718286731341E-2</v>
       </c>
       <c r="V167" s="33">
-        <v>1.9974371827849779E-2</v>
+        <v>1.9974448170713144E-2</v>
       </c>
       <c r="W167" s="33">
-        <v>9.0314483576727778E-3</v>
+        <v>9.0315278190851167E-3</v>
       </c>
       <c r="X167" s="33">
-        <v>7.4381656366075966E-3</v>
+        <v>7.436921215624448E-3</v>
       </c>
       <c r="Y167" s="33">
-        <v>7.5142741244600408E-3</v>
+        <v>7.5143274836262375E-3</v>
       </c>
       <c r="Z167" s="33">
-        <v>-9.1931884593097202E-3</v>
+        <v>-9.193765952564048E-3</v>
       </c>
       <c r="AA167" s="33">
-        <v>6.6899215739482099E-3</v>
+        <v>6.6898506265480329E-3</v>
       </c>
       <c r="AB167" s="33">
-        <v>2.6440674305540757E-2</v>
+        <v>2.6442513891096864E-2</v>
       </c>
       <c r="AC167" s="34">
-        <v>1.5438708635907572E-2</v>
+        <v>1.5438867081116747E-2</v>
       </c>
     </row>
     <row r="168" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A168" s="1" t="s">
         <v>181</v>
       </c>
       <c r="B168" s="29">
-        <v>267.72869480552498</v>
+        <v>267.72872163699299</v>
       </c>
       <c r="C168" s="49">
-        <v>292.22301660094899</v>
+        <v>292.223154298076</v>
       </c>
       <c r="D168" s="49">
-        <v>281.413539136471</v>
+        <v>281.41360604258301</v>
       </c>
       <c r="E168" s="49">
-        <v>344.72304075625101</v>
+        <v>344.723069516777</v>
       </c>
       <c r="F168" s="49">
-        <v>316.18758968689798</v>
+        <v>316.18777746938702</v>
       </c>
       <c r="G168" s="49">
-        <v>383.80445936897502</v>
+        <v>383.804724415782</v>
       </c>
       <c r="H168" s="49">
-        <v>433.52685620141398</v>
+        <v>433.52686755507102</v>
       </c>
       <c r="I168" s="49">
-        <v>436.99086807832498</v>
+        <v>436.99078524676798</v>
       </c>
       <c r="J168" s="49">
-        <v>608.71330323971699</v>
+        <v>608.71296256865298</v>
       </c>
       <c r="K168" s="49">
-        <v>392.34212558039701</v>
+        <v>392.34211288805398</v>
       </c>
       <c r="L168" s="49">
-        <v>293.19465646980399</v>
+        <v>293.194639882785</v>
       </c>
       <c r="M168" s="49">
-        <v>271.76465606564898</v>
+        <v>271.76470603946302</v>
       </c>
       <c r="N168" s="49">
-        <v>350.29899766264901</v>
+        <v>350.29950153695199</v>
       </c>
       <c r="O168" s="49">
-        <v>378.18095139014201</v>
+        <v>378.18096456611602</v>
       </c>
       <c r="P168" s="50">
-        <v>5.3546414592207103E-3</v>
+        <v>5.3547253035346465E-3</v>
       </c>
       <c r="Q168" s="33">
-        <v>-1.7803148195192353E-3</v>
+        <v>-1.7799653473837829E-3</v>
       </c>
       <c r="R168" s="33">
-        <v>-3.8358684772819007E-3</v>
+        <v>-3.8358618920882881E-3</v>
       </c>
       <c r="S168" s="33">
-        <v>1.3526756946546925E-5</v>
+        <v>1.4503074388771964E-5</v>
       </c>
       <c r="T168" s="33">
-        <v>1.2628925842055549E-2</v>
+        <v>1.2630229100584867E-2</v>
       </c>
       <c r="U168" s="33">
-        <v>4.1003705187567796E-3</v>
+        <v>4.1009204085304951E-3</v>
       </c>
       <c r="V168" s="33">
-        <v>1.2806453914256499E-2</v>
+        <v>1.2806500554481737E-2</v>
       </c>
       <c r="W168" s="33">
-        <v>2.0471546150684361E-2</v>
+        <v>2.0471223779624959E-2</v>
       </c>
       <c r="X168" s="33">
-        <v>2.0473760902118165E-2</v>
+        <v>2.0472221313461825E-2</v>
       </c>
       <c r="Y168" s="33">
-        <v>2.0169297743534154E-2</v>
+        <v>2.0169192468031838E-2</v>
       </c>
       <c r="Z168" s="33">
-        <v>-5.962163762127437E-3</v>
+        <v>-5.9617566816912992E-3</v>
       </c>
       <c r="AA168" s="33">
-        <v>4.6186993566723622E-3</v>
+        <v>4.6189351353465025E-3</v>
       </c>
       <c r="AB168" s="33">
-        <v>1.7388279659074746E-2</v>
+        <v>1.7388957765100743E-2</v>
       </c>
       <c r="AC168" s="34">
-        <v>9.1796512087998217E-3</v>
+        <v>9.1795331731565621E-3</v>
       </c>
     </row>
     <row r="169" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A169" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B169" s="29">
-        <v>274.73841836640298</v>
+        <v>274.73837948184303</v>
       </c>
       <c r="C169" s="49">
-        <v>291.93050510894801</v>
+        <v>291.93057226994102</v>
       </c>
       <c r="D169" s="49">
-        <v>281.782135260372</v>
+        <v>281.78195050754698</v>
       </c>
       <c r="E169" s="49">
-        <v>352.15093999851302</v>
+        <v>352.15127520426103</v>
       </c>
       <c r="F169" s="49">
-        <v>314.08886638504498</v>
+        <v>314.08991763726601</v>
       </c>
       <c r="G169" s="49">
-        <v>387.82770914413902</v>
+        <v>387.82769711359998</v>
       </c>
       <c r="H169" s="49">
-        <v>437.75717512471999</v>
+        <v>437.75724925307702</v>
       </c>
       <c r="I169" s="49">
-        <v>445.83120806514103</v>
+        <v>445.83104971910501</v>
       </c>
       <c r="J169" s="49">
-        <v>618.14216158910494</v>
+        <v>618.13972920487799</v>
       </c>
       <c r="K169" s="49">
-        <v>392.45791300502998</v>
+        <v>392.45787802072499</v>
       </c>
       <c r="L169" s="49">
-        <v>292.457168296573</v>
+        <v>292.45737873952999</v>
       </c>
       <c r="M169" s="49">
-        <v>269.04319872218701</v>
+        <v>269.04318609025898</v>
       </c>
       <c r="N169" s="49">
-        <v>354.37246241287102</v>
+        <v>354.37212887131602</v>
       </c>
       <c r="O169" s="49">
-        <v>379.858890508228</v>
+        <v>379.85875553079501</v>
       </c>
       <c r="P169" s="50">
-        <v>2.6182190018779306E-2</v>
+        <v>2.618194193731016E-2</v>
       </c>
       <c r="Q169" s="33">
-        <v>-1.0009871754914634E-3</v>
+        <v>-1.0012280814563068E-3</v>
       </c>
       <c r="R169" s="33">
-        <v>1.3098023820461435E-3</v>
+        <v>1.3089078035133372E-3</v>
       </c>
       <c r="S169" s="33">
-        <v>2.1547440594532841E-2</v>
+        <v>2.1548327757398678E-2</v>
       </c>
       <c r="T169" s="33">
-        <v>-6.6375891094626605E-3</v>
+        <v>-6.6348542910521502E-3</v>
       </c>
       <c r="U169" s="33">
-        <v>1.0482550884840514E-2</v>
+        <v>1.0481821723121509E-2</v>
       </c>
       <c r="V169" s="33">
-        <v>9.7579166383654492E-3</v>
+        <v>9.7580611828369523E-3</v>
       </c>
       <c r="W169" s="33">
-        <v>2.0230033697709926E-2</v>
+        <v>2.0229864726655444E-2</v>
       </c>
       <c r="X169" s="33">
-        <v>1.5489818111753539E-2</v>
+        <v>1.5486390492566171E-2</v>
       </c>
       <c r="Y169" s="33">
-        <v>2.9511851285835E-4</v>
+        <v>2.9506170474258298E-4</v>
       </c>
       <c r="Z169" s="33">
-        <v>-2.5153533905108993E-3</v>
+        <v>-2.514579200867284E-3</v>
       </c>
       <c r="AA169" s="33">
-        <v>-1.0014022363542985E-2</v>
+        <v>-1.0014250889550214E-2</v>
       </c>
       <c r="AB169" s="33">
-        <v>1.1628536699796355E-2</v>
+        <v>1.1626129402112273E-2</v>
       </c>
       <c r="AC169" s="34">
-        <v>4.4368684142290782E-3</v>
+        <v>4.4364765069651035E-3</v>
       </c>
     </row>
     <row r="170" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A170" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B170" s="29">
-        <v>272.32800222758402</v>
+        <v>272.32799443135201</v>
       </c>
       <c r="C170" s="49">
-        <v>298.50233238096502</v>
+        <v>298.50186808273997</v>
       </c>
       <c r="D170" s="49">
-        <v>282.70032306786101</v>
+        <v>282.70026838382103</v>
       </c>
       <c r="E170" s="49">
-        <v>352.81100091953499</v>
+        <v>352.81120971857501</v>
       </c>
       <c r="F170" s="49">
-        <v>316.13620824850801</v>
+        <v>316.135800292319</v>
       </c>
       <c r="G170" s="49">
-        <v>390.434358456729</v>
+        <v>390.43378363828299</v>
       </c>
       <c r="H170" s="49">
-        <v>444.59405464537201</v>
+        <v>444.59397294504299</v>
       </c>
       <c r="I170" s="49">
-        <v>453.32145654776798</v>
+        <v>453.321609741354</v>
       </c>
       <c r="J170" s="49">
-        <v>635.44731314508294</v>
+        <v>635.44937844528204</v>
       </c>
       <c r="K170" s="49">
-        <v>396.69500000743102</v>
+        <v>396.69500949994602</v>
       </c>
       <c r="L170" s="49">
-        <v>295.66513448358899</v>
+        <v>295.66525447820698</v>
       </c>
       <c r="M170" s="49">
-        <v>266.84813729250999</v>
+        <v>266.84809325554301</v>
       </c>
       <c r="N170" s="49">
-        <v>362.917506444362</v>
+        <v>362.91580288467702</v>
       </c>
       <c r="O170" s="49">
-        <v>384.69223019961902</v>
+        <v>384.69221623408401</v>
       </c>
       <c r="P170" s="50">
-        <v>-8.7734949962634534E-3</v>
+        <v>-8.7733830818869096E-3</v>
       </c>
       <c r="Q170" s="33">
-        <v>2.2511615459865686E-2</v>
+        <v>2.2509789782217959E-2</v>
       </c>
       <c r="R170" s="33">
-        <v>3.2585025542537505E-3</v>
+        <v>3.2589662844619838E-3</v>
       </c>
       <c r="S170" s="33">
-        <v>1.8743693287450736E-3</v>
+        <v>1.8740085888691027E-3</v>
       </c>
       <c r="T170" s="33">
-        <v>6.5183522326868193E-3</v>
+        <v>6.5136845857489689E-3</v>
       </c>
       <c r="U170" s="33">
-        <v>6.7211528499147022E-3</v>
+        <v>6.7197019296938443E-3</v>
       </c>
       <c r="V170" s="33">
-        <v>1.5617972495149068E-2</v>
+        <v>1.5617613879909786E-2</v>
       </c>
       <c r="W170" s="33">
-        <v>1.6800637432121013E-2</v>
+        <v>1.68013421832518E-2</v>
       </c>
       <c r="X170" s="33">
-        <v>2.7995423433810673E-2</v>
+        <v>2.8002809757382341E-2</v>
       </c>
       <c r="Y170" s="33">
-        <v>1.0796283784821448E-2</v>
+        <v>1.0796398076119873E-2</v>
       </c>
       <c r="Z170" s="33">
-        <v>1.0969011994819367E-2</v>
+        <v>1.0968694831714254E-2</v>
       </c>
       <c r="AA170" s="33">
-        <v>-8.1587694470717231E-3</v>
+        <v>-8.1588865587532977E-3</v>
       </c>
       <c r="AB170" s="33">
-        <v>2.4113171698808111E-2</v>
+        <v>2.4109328350885972E-2</v>
       </c>
       <c r="AC170" s="34">
-        <v>1.2724039932102915E-2</v>
+        <v>1.2724363024185115E-2</v>
       </c>
     </row>
     <row r="171" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A171" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B171" s="29">
-        <v>271.88639864169198</v>
+        <v>271.88643009932201</v>
       </c>
       <c r="C171" s="49">
-        <v>293.614522566017</v>
+        <v>293.61484202437299</v>
       </c>
       <c r="D171" s="49">
-        <v>280.52421250660399</v>
+        <v>280.52444155929101</v>
       </c>
       <c r="E171" s="49">
-        <v>351.41856313445999</v>
+        <v>351.417678976339</v>
       </c>
       <c r="F171" s="49">
-        <v>318.19679224330798</v>
+        <v>318.19580370828999</v>
       </c>
       <c r="G171" s="49">
-        <v>391.49048405720902</v>
+        <v>391.49083147539801</v>
       </c>
       <c r="H171" s="49">
-        <v>451.95840298597398</v>
+        <v>451.95836448488899</v>
       </c>
       <c r="I171" s="49">
-        <v>468.86255211264398</v>
+        <v>468.86305118826101</v>
       </c>
       <c r="J171" s="49">
-        <v>659.85744867883602</v>
+        <v>659.85876055714095</v>
       </c>
       <c r="K171" s="49">
-        <v>404.26230813441703</v>
+        <v>404.262367208726</v>
       </c>
       <c r="L171" s="49">
-        <v>300.83403858350198</v>
+        <v>300.83357922877298</v>
       </c>
       <c r="M171" s="49">
-        <v>266.59117054240102</v>
+        <v>266.59109068939199</v>
       </c>
       <c r="N171" s="49">
-        <v>366.30559083148199</v>
+        <v>366.30793234269902</v>
       </c>
       <c r="O171" s="49">
-        <v>388.445546214346</v>
+        <v>388.44583553372098</v>
       </c>
       <c r="P171" s="50">
-        <v>-1.6215871385969471E-3</v>
+        <v>-1.6214430431658045E-3</v>
       </c>
       <c r="Q171" s="33">
-        <v>-1.637444429985202E-2</v>
+        <v>-1.6371844135368629E-2</v>
       </c>
       <c r="R171" s="33">
-        <v>-7.6975878118634711E-3</v>
+        <v>-7.6965856345629913E-3</v>
       </c>
       <c r="S171" s="33">
-        <v>-3.9466960538244722E-3</v>
+        <v>-3.949791570816541E-3</v>
       </c>
       <c r="T171" s="33">
-        <v>6.5180259047714628E-3</v>
+        <v>6.5161978303822643E-3</v>
       </c>
       <c r="U171" s="33">
-        <v>2.7050016926137843E-3</v>
+        <v>2.7073677571261001E-3</v>
       </c>
       <c r="V171" s="33">
-        <v>1.6564207873800862E-2</v>
+        <v>1.6564308083313328E-2</v>
       </c>
       <c r="W171" s="33">
-        <v>3.4282726617945514E-2</v>
+        <v>3.4283478027386183E-2</v>
       </c>
       <c r="X171" s="33">
-        <v>3.8414098271873254E-2</v>
+        <v>3.8412787768523637E-2</v>
       </c>
       <c r="Y171" s="33">
-        <v>1.9075884815397792E-2</v>
+        <v>1.9076009346119527E-2</v>
       </c>
       <c r="Z171" s="33">
-        <v>1.748229160986825E-2</v>
+        <v>1.7480325037472211E-2</v>
       </c>
       <c r="AA171" s="33">
-        <v>-9.6296999752820689E-4</v>
+        <v>-9.631043752855728E-4</v>
       </c>
       <c r="AB171" s="33">
-        <v>9.3356873861343281E-3</v>
+        <v>9.3468772400080447E-3</v>
       </c>
       <c r="AC171" s="34">
-        <v>9.7566722696202923E-3</v>
+        <v>9.7574610070947365E-3</v>
       </c>
     </row>
     <row r="172" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A172" s="1" t="s">
         <v>185</v>
       </c>
       <c r="B172" s="29">
-        <v>273.43474224895698</v>
+        <v>273.43479165926999</v>
       </c>
       <c r="C172" s="49">
-        <v>293.53143641144698</v>
+        <v>293.531635158695</v>
       </c>
       <c r="D172" s="49">
-        <v>283.165889535389</v>
+        <v>283.16608938735902</v>
       </c>
       <c r="E172" s="49">
-        <v>357.02693142057302</v>
+        <v>357.026973492438</v>
       </c>
       <c r="F172" s="49">
-        <v>321.52872628667598</v>
+        <v>321.52810777437401</v>
       </c>
       <c r="G172" s="49">
-        <v>392.06698168393399</v>
+        <v>392.06722266024701</v>
       </c>
       <c r="H172" s="49">
-        <v>462.62634880438799</v>
+        <v>462.62639072167099</v>
       </c>
       <c r="I172" s="49">
-        <v>484.90764839575098</v>
+        <v>484.90718783725498</v>
       </c>
       <c r="J172" s="49">
-        <v>682.66891115833903</v>
+        <v>682.66966094862403</v>
       </c>
       <c r="K172" s="49">
-        <v>407.22967746595202</v>
+        <v>407.22966285451298</v>
       </c>
       <c r="L172" s="49">
-        <v>295.04364572101201</v>
+        <v>295.04343468441601</v>
       </c>
       <c r="M172" s="49">
-        <v>266.39616723779898</v>
+        <v>266.396375384968</v>
       </c>
       <c r="N172" s="49">
-        <v>372.92695778617099</v>
+        <v>372.92774175192801</v>
       </c>
       <c r="O172" s="49">
-        <v>394.24372782374701</v>
+        <v>394.24368551779997</v>
       </c>
       <c r="P172" s="50">
-        <v>5.6948181850962065E-3</v>
+        <v>5.6948835562788958E-3</v>
       </c>
       <c r="Q172" s="33">
-        <v>-2.829769925679626E-4</v>
+        <v>-2.8338780527681351E-4</v>
       </c>
       <c r="R172" s="33">
-        <v>9.4169305571896178E-3</v>
+        <v>9.4168187748078225E-3</v>
       </c>
       <c r="S172" s="33">
-        <v>1.5959226046824204E-2</v>
+        <v>1.5961901895313213E-2</v>
       </c>
       <c r="T172" s="33">
-        <v>1.0471299914363241E-2</v>
+        <v>1.0472495322845221E-2</v>
       </c>
       <c r="U172" s="33">
-        <v>1.4725712378764744E-3</v>
+        <v>1.4722980425283527E-3</v>
       </c>
       <c r="V172" s="33">
-        <v>2.3603822271991426E-2</v>
+        <v>2.3604002215869224E-2</v>
       </c>
       <c r="W172" s="33">
-        <v>3.4221321815550265E-2</v>
+        <v>3.4219238663256935E-2</v>
       </c>
       <c r="X172" s="33">
-        <v>3.4570288666402105E-2</v>
+        <v>3.4569368105718645E-2</v>
       </c>
       <c r="Y172" s="33">
-        <v>7.3402077607203076E-3</v>
+        <v>7.3400244160122252E-3</v>
       </c>
       <c r="Z172" s="33">
-        <v>-1.9247798187181364E-2</v>
+        <v>-1.9247002143845671E-2</v>
       </c>
       <c r="AA172" s="33">
-        <v>-7.314694789226639E-4</v>
+        <v>-7.3038939118508228E-4</v>
       </c>
       <c r="AB172" s="33">
-        <v>1.8076073967801198E-2</v>
+        <v>1.8071706410757837E-2</v>
       </c>
       <c r="AC172" s="34">
-        <v>1.4926626565571643E-2</v>
+        <v>1.492576172457305E-2</v>
       </c>
     </row>
     <row r="173" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A173" s="1" t="s">
         <v>186</v>
       </c>
       <c r="B173" s="29">
-        <v>271.02360752880901</v>
+        <v>271.023503531448</v>
       </c>
       <c r="C173" s="49">
-        <v>297.380622685802</v>
+        <v>297.38060606749201</v>
       </c>
       <c r="D173" s="49">
-        <v>283.24362072278302</v>
+        <v>283.24325843719703</v>
       </c>
       <c r="E173" s="49">
-        <v>360.30494861770399</v>
+        <v>360.30594589098303</v>
       </c>
       <c r="F173" s="49">
-        <v>326.53356870657598</v>
+        <v>326.53521620827797</v>
       </c>
       <c r="G173" s="49">
-        <v>409.78336166204798</v>
+        <v>409.78375094418402</v>
       </c>
       <c r="H173" s="49">
-        <v>473.728993128154</v>
+        <v>473.729133529291</v>
       </c>
       <c r="I173" s="49">
-        <v>499.764485518649</v>
+        <v>499.76357931592702</v>
       </c>
       <c r="J173" s="49">
-        <v>689.20474714458203</v>
+        <v>689.19704757230204</v>
       </c>
       <c r="K173" s="49">
-        <v>414.82782434578201</v>
+        <v>414.82773793896598</v>
       </c>
       <c r="L173" s="49">
-        <v>297.09317964558397</v>
+        <v>297.09407460106098</v>
       </c>
       <c r="M173" s="49">
-        <v>268.44334262646697</v>
+        <v>268.44335463786501</v>
       </c>
       <c r="N173" s="49">
-        <v>360.63624302603301</v>
+        <v>360.63446616007798</v>
       </c>
       <c r="O173" s="49">
-        <v>399.66370208910701</v>
+        <v>399.66324196934602</v>
       </c>
       <c r="P173" s="50">
-        <v>-8.8179530527714434E-3</v>
+        <v>-8.8185124986828178E-3</v>
       </c>
       <c r="Q173" s="33">
-        <v>1.3113369802611352E-2</v>
+        <v>1.3112627218923478E-2</v>
       </c>
       <c r="R173" s="33">
-        <v>2.7450759525304846E-4</v>
+        <v>2.7252221480678074E-4</v>
       </c>
       <c r="S173" s="33">
-        <v>9.1814283703699484E-3</v>
+        <v>9.1841027205035175E-3</v>
       </c>
       <c r="T173" s="33">
-        <v>1.5565770678411139E-2</v>
+        <v>1.5572848260649197E-2</v>
       </c>
       <c r="U173" s="33">
-        <v>4.5187125684549745E-2</v>
+        <v>4.5187476177496189E-2</v>
       </c>
       <c r="V173" s="33">
-        <v>2.3999161207440389E-2</v>
+        <v>2.3999371912830858E-2</v>
       </c>
       <c r="W173" s="33">
-        <v>3.0638487910120249E-2</v>
+        <v>3.0637597980210041E-2</v>
       </c>
       <c r="X173" s="33">
-        <v>9.5739470179667663E-3</v>
+        <v>9.5615595610440973E-3</v>
       </c>
       <c r="Y173" s="33">
-        <v>1.8658136428343353E-2</v>
+        <v>1.8657960795865458E-2</v>
       </c>
       <c r="Z173" s="33">
-        <v>6.9465448732624058E-3</v>
+        <v>6.9502984156837311E-3</v>
       </c>
       <c r="AA173" s="33">
-        <v>7.684702861511461E-3</v>
+        <v>7.6839606017120587E-3</v>
       </c>
       <c r="AB173" s="33">
-        <v>-3.2957431753124267E-2</v>
+        <v>-3.2964229301094883E-2</v>
       </c>
       <c r="AC173" s="34">
-        <v>1.374777550749795E-2</v>
+        <v>1.3746717197075764E-2</v>
       </c>
     </row>
     <row r="174" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A174" s="1" t="s">
         <v>187</v>
       </c>
       <c r="B174" s="29">
-        <v>269.87741006477</v>
+        <v>269.87738188821902</v>
       </c>
       <c r="C174" s="49">
-        <v>300.73221166936901</v>
+        <v>300.73134112824499</v>
       </c>
       <c r="D174" s="49">
-        <v>287.82142083917802</v>
+        <v>287.82074582256502</v>
       </c>
       <c r="E174" s="49">
-        <v>367.33788764723698</v>
+        <v>367.338418283436</v>
       </c>
       <c r="F174" s="49">
-        <v>332.34238567907602</v>
+        <v>332.34472636178998</v>
       </c>
       <c r="G174" s="49">
-        <v>412.643257026166</v>
+        <v>412.64230482097202</v>
       </c>
       <c r="H174" s="49">
-        <v>483.87193717012298</v>
+        <v>483.871798940014</v>
       </c>
       <c r="I174" s="49">
-        <v>509.83897708060499</v>
+        <v>509.839526447087</v>
       </c>
       <c r="J174" s="49">
-        <v>698.65601952344002</v>
+        <v>698.66231085348204</v>
       </c>
       <c r="K174" s="49">
-        <v>419.43855972619298</v>
+        <v>419.438560939561</v>
       </c>
       <c r="L174" s="49">
-        <v>298.49474678935599</v>
+        <v>298.49486632841098</v>
       </c>
       <c r="M174" s="49">
-        <v>268.78871150561599</v>
+        <v>268.78852789424502</v>
       </c>
       <c r="N174" s="49">
-        <v>369.00767648248399</v>
+        <v>369.003898506459</v>
       </c>
       <c r="O174" s="49">
-        <v>404.88680734787499</v>
+        <v>404.88678869108799</v>
       </c>
       <c r="P174" s="50">
-        <v>-4.2291425255903681E-3</v>
+        <v>-4.2288643910766144E-3</v>
       </c>
       <c r="Q174" s="33">
-        <v>1.1270367764036004E-2</v>
+        <v>1.1267496912668484E-2</v>
       </c>
       <c r="R174" s="33">
-        <v>1.6162059024359854E-2</v>
+        <v>1.6160975589055271E-2</v>
       </c>
       <c r="S174" s="33">
-        <v>1.9519407259085853E-2</v>
+        <v>1.9518058118809911E-2</v>
       </c>
       <c r="T174" s="33">
-        <v>1.7789340910673301E-2</v>
+        <v>1.7791373993200299E-2</v>
       </c>
       <c r="U174" s="33">
-        <v>6.9790421761355415E-3</v>
+        <v>6.9757618992982717E-3</v>
       </c>
       <c r="V174" s="33">
-        <v>2.1410857661450011E-2</v>
+        <v>2.1410263150083209E-2</v>
       </c>
       <c r="W174" s="33">
-        <v>2.0158478351059328E-2</v>
+        <v>2.0161427419244538E-2</v>
       </c>
       <c r="X174" s="33">
-        <v>1.3713301334639993E-2</v>
+        <v>1.3733754830380418E-2</v>
       </c>
       <c r="Y174" s="33">
-        <v>1.1114817063398563E-2</v>
+        <v>1.1115030599215592E-2</v>
       </c>
       <c r="Z174" s="33">
-        <v>4.717601209977218E-3</v>
+        <v>4.7149769958589882E-3</v>
       </c>
       <c r="AA174" s="33">
-        <v>1.2865615357411375E-3</v>
+        <v>1.2858327480136378E-3</v>
       </c>
       <c r="AB174" s="33">
-        <v>2.3212956596396994E-2</v>
+        <v>2.3207522108178003E-2</v>
       </c>
       <c r="AC174" s="34">
-        <v>1.3068750630757631E-2</v>
+        <v>1.3069870263782146E-2</v>
       </c>
     </row>
     <row r="175" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A175" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B175" s="29">
-        <v>271.80570241731402</v>
+        <v>271.80583805465398</v>
       </c>
       <c r="C175" s="49">
-        <v>304.31470880860297</v>
+        <v>304.31542371499</v>
       </c>
       <c r="D175" s="49">
-        <v>292.465429587583</v>
+        <v>292.46674210442097</v>
       </c>
       <c r="E175" s="49">
-        <v>369.81682578482599</v>
+        <v>369.81508607230103</v>
       </c>
       <c r="F175" s="49">
-        <v>332.94762925667698</v>
+        <v>332.94529416974899</v>
       </c>
       <c r="G175" s="49">
-        <v>419.93610362960402</v>
+        <v>419.93458095701197</v>
       </c>
       <c r="H175" s="49">
-        <v>488.37469135824398</v>
+        <v>488.37461585729199</v>
       </c>
       <c r="I175" s="49">
-        <v>513.72903894087801</v>
+        <v>513.73112415633796</v>
       </c>
       <c r="J175" s="49">
-        <v>706.77880283948502</v>
+        <v>706.78064890285896</v>
       </c>
       <c r="K175" s="49">
-        <v>422.82734162418598</v>
+        <v>422.82748848106098</v>
       </c>
       <c r="L175" s="49">
-        <v>299.74976350336999</v>
+        <v>299.74885091451102</v>
       </c>
       <c r="M175" s="49">
-        <v>271.72497702278503</v>
+        <v>271.72474974178402</v>
       </c>
       <c r="N175" s="49">
-        <v>374.75025601270102</v>
+        <v>374.755441914703</v>
       </c>
       <c r="O175" s="49">
-        <v>409.43826015519898</v>
+        <v>409.43904080691101</v>
       </c>
       <c r="P175" s="50">
-        <v>7.1450676515727451E-3</v>
+        <v>7.1456753913290427E-3</v>
       </c>
       <c r="Q175" s="33">
-        <v>1.1912582025541907E-2</v>
+        <v>1.1917888482453121E-2</v>
       </c>
       <c r="R175" s="33">
-        <v>1.6135035171686685E-2</v>
+        <v>1.6141978468501739E-2</v>
       </c>
       <c r="S175" s="33">
-        <v>6.7483867603921333E-3</v>
+        <v>6.7421964749521113E-3</v>
       </c>
       <c r="T175" s="33">
-        <v>1.8211447100382472E-3</v>
+        <v>1.8070628486677176E-3</v>
       </c>
       <c r="U175" s="33">
-        <v>1.767349030733234E-2</v>
+        <v>1.767214861598787E-2</v>
       </c>
       <c r="V175" s="33">
-        <v>9.3056733450072038E-3</v>
+        <v>9.3058056434411895E-3</v>
       </c>
       <c r="W175" s="33">
-        <v>7.6299812983071646E-3</v>
+        <v>7.6329854932399854E-3</v>
       </c>
       <c r="X175" s="33">
-        <v>1.162629833431561E-2</v>
+        <v>1.1619831101894684E-2</v>
       </c>
       <c r="Y175" s="33">
-        <v>8.0793284723397196E-3</v>
+        <v>8.0796756833911854E-3</v>
       </c>
       <c r="Z175" s="33">
-        <v>4.2044850956779456E-3</v>
+        <v>4.2010256374740429E-3</v>
       </c>
       <c r="AA175" s="33">
-        <v>1.0924065600529165E-2</v>
+        <v>1.092391059448139E-2</v>
       </c>
       <c r="AB175" s="33">
-        <v>1.5562222404036152E-2</v>
+        <v>1.5586673830610742E-2</v>
       </c>
       <c r="AC175" s="34">
-        <v>1.1241296887733343E-2</v>
+        <v>1.1243271558796675E-2</v>
       </c>
     </row>
     <row r="176" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A176" s="1" t="s">
         <v>189</v>
       </c>
       <c r="B176" s="29">
-        <v>273.29866444200798</v>
+        <v>273.29872296388203</v>
       </c>
       <c r="C176" s="49">
-        <v>305.41823335211097</v>
+        <v>305.41913662390101</v>
       </c>
       <c r="D176" s="49">
-        <v>293.742914105556</v>
+        <v>293.74293928409497</v>
       </c>
       <c r="E176" s="49">
-        <v>374.41007276811803</v>
+        <v>374.40813190261099</v>
       </c>
       <c r="F176" s="49">
-        <v>334.975701951291</v>
+        <v>334.96915068601402</v>
       </c>
       <c r="G176" s="49">
-        <v>431.382621832464</v>
+        <v>431.38826892015999</v>
       </c>
       <c r="H176" s="49">
-        <v>494.72553025117998</v>
+        <v>494.72543413263298</v>
       </c>
       <c r="I176" s="49">
-        <v>518.14613455012102</v>
+        <v>518.14524326426101</v>
       </c>
       <c r="J176" s="49">
-        <v>707.82625941934896</v>
+        <v>707.82732353536096</v>
       </c>
       <c r="K176" s="49">
-        <v>425.02161586596998</v>
+        <v>425.02160294171802</v>
       </c>
       <c r="L176" s="49">
-        <v>302.02428683138999</v>
+        <v>302.02302027061597</v>
       </c>
       <c r="M176" s="49">
-        <v>272.10249643592198</v>
+        <v>272.10281192754798</v>
       </c>
       <c r="N176" s="49">
-        <v>375.93883603407801</v>
+        <v>375.94553398323097</v>
       </c>
       <c r="O176" s="49">
-        <v>412.057726807427</v>
+        <v>412.05819866808298</v>
       </c>
       <c r="P176" s="50">
-        <v>5.4927546089587054E-3</v>
+        <v>5.4924681526813401E-3</v>
       </c>
       <c r="Q176" s="33">
-        <v>3.6262609448893812E-3</v>
+        <v>3.6268714067699825E-3</v>
       </c>
       <c r="R176" s="33">
-        <v>4.3679846871966799E-3</v>
+        <v>4.3635634277292557E-3</v>
       </c>
       <c r="S176" s="33">
-        <v>1.2420329912097072E-2</v>
+        <v>1.2419844412220549E-2</v>
       </c>
       <c r="T176" s="33">
-        <v>6.0912663626462304E-3</v>
+        <v>6.0786458066988125E-3</v>
       </c>
       <c r="U176" s="33">
-        <v>2.72577616068852E-2</v>
+        <v>2.7274933960060199E-2</v>
       </c>
       <c r="V176" s="33">
-        <v>1.3004029498894232E-2</v>
+        <v>1.3003989292508233E-2</v>
       </c>
       <c r="W176" s="33">
-        <v>8.5981038143170263E-3</v>
+        <v>8.5922750255242875E-3</v>
       </c>
       <c r="X176" s="33">
-        <v>1.4820147062359901E-3</v>
+        <v>1.4809044844772412E-3</v>
       </c>
       <c r="Y176" s="33">
-        <v>5.1895277948565965E-3</v>
+        <v>5.1891481051504762E-3</v>
       </c>
       <c r="Z176" s="33">
-        <v>7.5880738034157513E-3</v>
+        <v>7.5869160104087285E-3</v>
       </c>
       <c r="AA176" s="33">
-        <v>1.3893438036993722E-3</v>
+        <v>1.3913424747771241E-3</v>
       </c>
       <c r="AB176" s="33">
-        <v>3.1716589977104359E-3</v>
+        <v>3.1756498650095111E-3</v>
       </c>
       <c r="AC176" s="34">
-        <v>6.3977085366548891E-3</v>
+        <v>6.39694215776343E-3</v>
       </c>
     </row>
     <row r="177" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A177" s="1" t="s">
         <v>190</v>
       </c>
       <c r="B177" s="29">
-        <v>269.58093373354598</v>
+        <v>269.58073032106199</v>
       </c>
       <c r="C177" s="49">
-        <v>304.32651376425099</v>
+        <v>304.3252110775</v>
       </c>
       <c r="D177" s="49">
-        <v>296.968473887095</v>
+        <v>296.96765266538603</v>
       </c>
       <c r="E177" s="49">
-        <v>378.359990432541</v>
+        <v>378.36545877822402</v>
       </c>
       <c r="F177" s="49">
-        <v>340.77690475568102</v>
+        <v>340.78464576325803</v>
       </c>
       <c r="G177" s="49">
-        <v>432.74620779879803</v>
+        <v>432.73966417108397</v>
       </c>
       <c r="H177" s="49">
-        <v>503.640399000851</v>
+        <v>503.64104007632699</v>
       </c>
       <c r="I177" s="49">
-        <v>517.68476291755996</v>
+        <v>517.68043127256499</v>
       </c>
       <c r="J177" s="49">
-        <v>723.32174871972495</v>
+        <v>723.30778733936597</v>
       </c>
       <c r="K177" s="49">
-        <v>437.08280333718898</v>
+        <v>437.08263177488999</v>
       </c>
       <c r="L177" s="49">
-        <v>300.04884058062902</v>
+        <v>300.05211163221901</v>
       </c>
       <c r="M177" s="49">
-        <v>276.38248396451502</v>
+        <v>276.38332070624898</v>
       </c>
       <c r="N177" s="49">
-        <v>373.78045513082202</v>
+        <v>373.76662565905502</v>
       </c>
       <c r="O177" s="49">
-        <v>415.511978674337</v>
+        <v>415.50963730913099</v>
       </c>
       <c r="P177" s="50">
-        <v>-1.3603179203427351E-2</v>
+        <v>-1.3604134708347648E-2</v>
       </c>
       <c r="Q177" s="33">
-        <v>-3.5745069175400213E-3</v>
+        <v>-3.5817190713497427E-3</v>
       </c>
       <c r="R177" s="33">
-        <v>1.0980893926789026E-2</v>
+        <v>1.097801155374234E-2</v>
       </c>
       <c r="S177" s="33">
-        <v>1.0549709934938756E-2</v>
+        <v>1.0569553752754368E-2</v>
       </c>
       <c r="T177" s="33">
-        <v>1.7318279417274152E-2</v>
+        <v>1.7361285555203887E-2</v>
       </c>
       <c r="U177" s="33">
-        <v>3.1609663841849489E-3</v>
+        <v>3.1326657405561509E-3</v>
       </c>
       <c r="V177" s="33">
-        <v>1.8019827570137315E-2</v>
+        <v>1.8021321178534278E-2</v>
       </c>
       <c r="W177" s="33">
-        <v>-8.9042762610136439E-4</v>
+        <v>-8.9706891598151373E-4</v>
       </c>
       <c r="X177" s="33">
-        <v>2.1891656454067432E-2</v>
+        <v>2.1870395913349716E-2</v>
       </c>
       <c r="Y177" s="33">
-        <v>2.837782131773392E-2</v>
+        <v>2.8377448933639027E-2</v>
       </c>
       <c r="Z177" s="33">
-        <v>-6.5406867490221954E-3</v>
+        <v>-6.5256901167036752E-3</v>
       </c>
       <c r="AA177" s="33">
-        <v>1.5729321063399082E-2</v>
+        <v>1.5731218462530228E-2</v>
       </c>
       <c r="AB177" s="33">
-        <v>-5.7413086820866654E-3</v>
+        <v>-5.7958085073918086E-3</v>
       </c>
       <c r="AC177" s="34">
-        <v>8.3829319102279864E-3</v>
+        <v>8.3760950569706782E-3</v>
       </c>
     </row>
     <row r="178" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A178" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B178" s="29">
-        <v>273.16269113463801</v>
+        <v>273.16263870402099</v>
       </c>
       <c r="C178" s="49">
-        <v>307.708916822991</v>
+        <v>307.70826541228399</v>
       </c>
       <c r="D178" s="49">
-        <v>299.811019482706</v>
+        <v>299.80954218619502</v>
       </c>
       <c r="E178" s="49">
-        <v>382.83826607412198</v>
+        <v>382.83701327902901</v>
       </c>
       <c r="F178" s="49">
-        <v>344.474031534321</v>
+        <v>344.47674628549998</v>
       </c>
       <c r="G178" s="49">
-        <v>434.28339653329499</v>
+        <v>434.28785920227199</v>
       </c>
       <c r="H178" s="49">
-        <v>500.979929168034</v>
+        <v>500.97946427191403</v>
       </c>
       <c r="I178" s="49">
-        <v>520.72778728313097</v>
+        <v>520.730004367123</v>
       </c>
       <c r="J178" s="49">
-        <v>707.27630254728899</v>
+        <v>707.28764884559303</v>
       </c>
       <c r="K178" s="49">
-        <v>438.56096909959501</v>
+        <v>438.56088606915699</v>
       </c>
       <c r="L178" s="49">
-        <v>303.09493580713701</v>
+        <v>303.09434428904802</v>
       </c>
       <c r="M178" s="49">
-        <v>273.55319565890801</v>
+        <v>273.55174876515002</v>
       </c>
       <c r="N178" s="49">
-        <v>383.44434943593598</v>
+        <v>383.4445979345</v>
       </c>
       <c r="O178" s="49">
-        <v>416.76412215333397</v>
+        <v>416.76462944903199</v>
       </c>
       <c r="P178" s="50">
-        <v>1.3286389921893571E-2</v>
+        <v>1.3286960008948245E-2</v>
       </c>
       <c r="Q178" s="33">
-        <v>1.1114388348562487E-2</v>
+        <v>1.1116575990552713E-2</v>
       </c>
       <c r="R178" s="33">
-        <v>9.5718766319004001E-3</v>
+        <v>9.5696938548763821E-3</v>
       </c>
       <c r="S178" s="33">
-        <v>1.1836017958614997E-2</v>
+        <v>1.1818083276533775E-2</v>
       </c>
       <c r="T178" s="33">
-        <v>1.0849111917636156E-2</v>
+        <v>1.0834116407952399E-2</v>
       </c>
       <c r="U178" s="33">
-        <v>3.5521714732429377E-3</v>
+        <v>3.5776591779577149E-3</v>
       </c>
       <c r="V178" s="33">
-        <v>-5.2824790030644442E-3</v>
+        <v>-5.2846682311862292E-3</v>
       </c>
       <c r="W178" s="33">
-        <v>5.8781416482516224E-3</v>
+        <v>5.8908409712561394E-3</v>
       </c>
       <c r="X178" s="33">
-        <v>-2.2182999751958699E-2</v>
+        <v>-2.2148439121196017E-2</v>
       </c>
       <c r="Y178" s="33">
-        <v>3.3818895438577634E-3</v>
+        <v>3.3820934230768263E-3</v>
       </c>
       <c r="Z178" s="33">
-        <v>1.0151997990105244E-2</v>
+        <v>1.0139014320812212E-2</v>
       </c>
       <c r="AA178" s="33">
-        <v>-1.0236858230025403E-2</v>
+        <v>-1.0245089804491014E-2</v>
       </c>
       <c r="AB178" s="33">
-        <v>2.5854466632643014E-2</v>
+        <v>2.5893088390061658E-2</v>
       </c>
       <c r="AC178" s="34">
-        <v>3.0134955025649113E-3</v>
+        <v>3.0203683072873577E-3</v>
       </c>
     </row>
     <row r="179" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A179" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B179" s="29">
-        <v>279.05649014989098</v>
+        <v>279.05661252989501</v>
       </c>
       <c r="C179" s="49">
-        <v>305.85922754216301</v>
+        <v>305.86046886284697</v>
       </c>
       <c r="D179" s="49">
-        <v>300.71656332036099</v>
+        <v>300.71965334632802</v>
       </c>
       <c r="E179" s="49">
-        <v>388.44722083201202</v>
+        <v>388.44431023771699</v>
       </c>
       <c r="F179" s="49">
-        <v>348.41208720400402</v>
+        <v>348.41592276447699</v>
       </c>
       <c r="G179" s="49">
-        <v>436.01153875620003</v>
+        <v>436.00534067859098</v>
       </c>
       <c r="H179" s="49">
-        <v>507.13237386909401</v>
+        <v>507.13212919685998</v>
       </c>
       <c r="I179" s="49">
-        <v>524.341653436054</v>
+        <v>524.34718949061096</v>
       </c>
       <c r="J179" s="49">
-        <v>702.59428858055196</v>
+        <v>702.597839807475</v>
       </c>
       <c r="K179" s="49">
-        <v>442.840093448044</v>
+        <v>442.84033918019298</v>
       </c>
       <c r="L179" s="49">
-        <v>307.96809135488002</v>
+        <v>307.96629498349699</v>
       </c>
       <c r="M179" s="49">
-        <v>276.83054862351599</v>
+        <v>276.83059412948597</v>
       </c>
       <c r="N179" s="49">
-        <v>383.29138591019</v>
+        <v>383.30019609963801</v>
       </c>
       <c r="O179" s="49">
-        <v>419.91674723680501</v>
+        <v>419.91917746678001</v>
       </c>
       <c r="P179" s="50">
-        <v>2.1576149329807226E-2</v>
+        <v>2.1576793421812956E-2</v>
       </c>
       <c r="Q179" s="33">
-        <v>-6.0111656819227255E-3</v>
+        <v>-6.0050273493994499E-3</v>
       </c>
       <c r="R179" s="33">
-        <v>3.0203821034244793E-3</v>
+        <v>3.0356310659644947E-3</v>
       </c>
       <c r="S179" s="33">
-        <v>1.4650977331519099E-2</v>
+        <v>1.4646694975130714E-2</v>
       </c>
       <c r="T179" s="33">
-        <v>1.143208285438102E-2</v>
+        <v>1.1435246417800915E-2</v>
       </c>
       <c r="U179" s="33">
-        <v>3.9792960925977283E-3</v>
+        <v>3.9547075515160568E-3</v>
       </c>
       <c r="V179" s="33">
-        <v>1.2280820733232334E-2</v>
+        <v>1.2281271716172659E-2</v>
       </c>
       <c r="W179" s="33">
-        <v>6.9400293995798279E-3</v>
+        <v>6.9463735393626713E-3</v>
       </c>
       <c r="X179" s="33">
-        <v>-6.6197806286942829E-3</v>
+        <v>-6.6306955109035615E-3</v>
       </c>
       <c r="Y179" s="33">
-        <v>9.7571937540050779E-3</v>
+        <v>9.7579452408373957E-3</v>
       </c>
       <c r="Z179" s="33">
-        <v>1.6077984063857409E-2</v>
+        <v>1.607404026583481E-2</v>
       </c>
       <c r="AA179" s="33">
-        <v>1.1980678773332532E-2</v>
+        <v>1.1986197782090979E-2</v>
       </c>
       <c r="AB179" s="33">
-        <v>-3.9891975451189499E-4</v>
+        <v>-3.7659113113031051E-4</v>
       </c>
       <c r="AC179" s="34">
-        <v>7.5645309082319478E-3</v>
+        <v>7.5691356579812297E-3</v>
       </c>
     </row>
     <row r="180" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A180" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B180" s="29">
-        <v>273.29046423992702</v>
+        <v>273.29086394374201</v>
       </c>
       <c r="C180" s="49">
-        <v>310.860057932892</v>
+        <v>310.861620652402</v>
       </c>
       <c r="D180" s="49">
-        <v>305.71722327231703</v>
+        <v>305.71715667620299</v>
       </c>
       <c r="E180" s="49">
-        <v>391.39793438547099</v>
+        <v>391.39441106015602</v>
       </c>
       <c r="F180" s="49">
-        <v>352.68475589041202</v>
+        <v>352.65754778049302</v>
       </c>
       <c r="G180" s="49">
-        <v>441.062133588932</v>
+        <v>441.07513787233501</v>
       </c>
       <c r="H180" s="49">
-        <v>510.20208937330801</v>
+        <v>510.201840288592</v>
       </c>
       <c r="I180" s="49">
-        <v>524.31794241304306</v>
+        <v>524.31795232043601</v>
       </c>
       <c r="J180" s="49">
-        <v>704.53569152744603</v>
+        <v>704.53463902745204</v>
       </c>
       <c r="K180" s="49">
-        <v>444.81422925778401</v>
+        <v>444.81458662370301</v>
       </c>
       <c r="L180" s="49">
-        <v>311.757320065236</v>
+        <v>311.7546940894</v>
       </c>
       <c r="M180" s="49">
-        <v>278.94653063014601</v>
+        <v>278.94716181842398</v>
       </c>
       <c r="N180" s="49">
-        <v>384.16408259017697</v>
+        <v>384.174983635621</v>
       </c>
       <c r="O180" s="49">
-        <v>423.04974031535397</v>
+        <v>423.05038554229799</v>
       </c>
       <c r="P180" s="50">
-        <v>-2.0662575906644665E-2</v>
+        <v>-2.0661573054590598E-2</v>
       </c>
       <c r="Q180" s="33">
-        <v>1.6350104690039613E-2</v>
+        <v>1.6351089135999475E-2</v>
       </c>
       <c r="R180" s="33">
-        <v>1.6629147050436055E-2</v>
+        <v>1.6618479285487542E-2</v>
       </c>
       <c r="S180" s="33">
-        <v>7.5961762505054597E-3</v>
+        <v>7.5946557709485329E-3</v>
       </c>
       <c r="T180" s="33">
-        <v>1.2263261934154057E-2</v>
+        <v>1.2174027473719429E-2</v>
       </c>
       <c r="U180" s="33">
-        <v>1.1583626541489478E-2</v>
+        <v>1.1627832782629355E-2</v>
       </c>
       <c r="V180" s="33">
-        <v>6.0530852739573149E-3</v>
+        <v>6.0530794934912091E-3</v>
       </c>
       <c r="W180" s="33">
-        <v>-4.5220559639957969E-5</v>
+        <v>-5.5759181628034504E-5</v>
       </c>
       <c r="X180" s="33">
-        <v>2.76319204190556E-3</v>
+        <v>2.7566256402207223E-3</v>
       </c>
       <c r="Y180" s="33">
-        <v>4.4578976451048469E-3</v>
+        <v>4.4581472572369218E-3</v>
       </c>
       <c r="Z180" s="33">
-        <v>1.2303965302657094E-2</v>
+        <v>1.2301343256105435E-2</v>
       </c>
       <c r="AA180" s="33">
-        <v>7.6436000909267943E-3</v>
+        <v>7.6457145049075859E-3</v>
       </c>
       <c r="AB180" s="33">
-        <v>2.2768491859388451E-3</v>
+        <v>2.2822517308485057E-3</v>
       </c>
       <c r="AC180" s="34">
-        <v>7.4609862530254922E-3</v>
+        <v>7.4566922482737219E-3</v>
       </c>
     </row>
     <row r="181" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A181" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B181" s="29">
-        <v>280.60985340493602</v>
+        <v>280.60918358701002</v>
       </c>
       <c r="C181" s="49">
-        <v>316.46710937320597</v>
+        <v>316.46403080658501</v>
       </c>
       <c r="D181" s="49">
-        <v>305.72525281422901</v>
+        <v>305.72305589663398</v>
       </c>
       <c r="E181" s="49">
-        <v>395.55711080293702</v>
+        <v>395.56745511182902</v>
       </c>
       <c r="F181" s="49">
-        <v>357.01399829612598</v>
+        <v>357.03647912489299</v>
       </c>
       <c r="G181" s="49">
-        <v>443.308777673191</v>
+        <v>443.29426952527501</v>
       </c>
       <c r="H181" s="49">
-        <v>513.80182394740496</v>
+        <v>513.80335227978003</v>
       </c>
       <c r="I181" s="49">
-        <v>527.12978323656102</v>
+        <v>527.11574151940601</v>
       </c>
       <c r="J181" s="49">
-        <v>715.50884629430595</v>
+        <v>715.48829933261698</v>
       </c>
       <c r="K181" s="49">
-        <v>449.932009911671</v>
+        <v>449.931221894445</v>
       </c>
       <c r="L181" s="49">
-        <v>317.750942783303</v>
+        <v>317.75770569897003</v>
       </c>
       <c r="M181" s="49">
-        <v>277.16321236217101</v>
+        <v>277.16494990463002</v>
       </c>
       <c r="N181" s="49">
-        <v>402.49883035735797</v>
+        <v>402.47037602267397</v>
       </c>
       <c r="O181" s="49">
-        <v>425.52193557992302</v>
+        <v>425.51617447470198</v>
       </c>
       <c r="P181" s="50">
-        <v>2.6782453553092722E-2</v>
+        <v>2.677850088971323E-2</v>
       </c>
       <c r="Q181" s="33">
-        <v>1.8037220598872805E-2</v>
+        <v>1.8022199531821492E-2</v>
       </c>
       <c r="R181" s="33">
-        <v>2.6264604349179876E-5</v>
+        <v>1.9296334216711841E-5</v>
       </c>
       <c r="S181" s="33">
-        <v>1.0626464914783806E-2</v>
+        <v>1.0661991928728964E-2</v>
       </c>
       <c r="T181" s="33">
-        <v>1.2275104986559704E-2</v>
+        <v>1.241695058551695E-2</v>
       </c>
       <c r="U181" s="33">
-        <v>5.093713364096919E-3</v>
+        <v>5.0311873474544466E-3</v>
       </c>
       <c r="V181" s="33">
-        <v>7.0555073157747561E-3</v>
+        <v>7.0589945131340759E-3</v>
       </c>
       <c r="W181" s="33">
-        <v>5.362854474476153E-3</v>
+        <v>5.3360545573311047E-3</v>
       </c>
       <c r="X181" s="33">
-        <v>1.5575016140161546E-2</v>
+        <v>1.5547369424284696E-2</v>
       </c>
       <c r="Y181" s="33">
-        <v>1.1505433768219442E-2</v>
+        <v>1.1502849557113226E-2</v>
       </c>
       <c r="Z181" s="33">
-        <v>1.9225283040067209E-2</v>
+        <v>1.9255561258200604E-2</v>
       </c>
       <c r="AA181" s="33">
-        <v>-6.3930469540038892E-3</v>
+        <v>-6.3890663098198353E-3</v>
       </c>
       <c r="AB181" s="33">
-        <v>4.7726345585358487E-2</v>
+        <v>4.76225500523626E-2</v>
       </c>
       <c r="AC181" s="34">
-        <v>5.8437460869877889E-3</v>
+        <v>5.8285939847169121E-3</v>
       </c>
     </row>
     <row r="182" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A182" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B182" s="29">
-        <v>277.859980171345</v>
+        <v>277.86048059781001</v>
       </c>
       <c r="C182" s="49">
-        <v>314.15961644051998</v>
+        <v>314.15949367767701</v>
       </c>
       <c r="D182" s="49">
-        <v>308.85455737277698</v>
+        <v>308.851903729323</v>
       </c>
       <c r="E182" s="49">
-        <v>400.05885979422402</v>
+        <v>400.05558719290599</v>
       </c>
       <c r="F182" s="49">
-        <v>359.32987846136098</v>
+        <v>359.334703515527</v>
       </c>
       <c r="G182" s="49">
-        <v>445.42670326430101</v>
+        <v>445.433555432204</v>
       </c>
       <c r="H182" s="49">
-        <v>514.03949941860503</v>
+        <v>514.03881197037799</v>
       </c>
       <c r="I182" s="49">
-        <v>525.27157155358805</v>
+        <v>525.27816112168205</v>
       </c>
       <c r="J182" s="49">
-        <v>693.51576567306597</v>
+        <v>693.53539618005095</v>
       </c>
       <c r="K182" s="49">
-        <v>449.29325563368701</v>
+        <v>449.29332362797601</v>
       </c>
       <c r="L182" s="49">
-        <v>315.65465712801199</v>
+        <v>315.653672363505</v>
       </c>
       <c r="M182" s="49">
-        <v>282.031978496048</v>
+        <v>282.02893350531201</v>
       </c>
       <c r="N182" s="49">
-        <v>391.340416581677</v>
+        <v>391.346754483555</v>
       </c>
       <c r="O182" s="49">
-        <v>426.15475574444201</v>
+        <v>426.15635699315902</v>
       </c>
       <c r="P182" s="50">
-        <v>-9.7996317671097399E-3</v>
+        <v>-9.7954847880012963E-3</v>
       </c>
       <c r="Q182" s="33">
-        <v>-7.2914146979008443E-3</v>
+        <v>-7.2821455349423303E-3</v>
       </c>
       <c r="R182" s="33">
-        <v>1.0235675757048091E-2</v>
+        <v>1.0234255390103364E-2</v>
       </c>
       <c r="S182" s="33">
-        <v>1.1380781354553227E-2</v>
+        <v>1.1346060003364355E-2</v>
       </c>
       <c r="T182" s="33">
-        <v>6.4868049328252742E-3</v>
+        <v>6.436945592414034E-3</v>
       </c>
       <c r="U182" s="33">
-        <v>4.7775403912064807E-3</v>
+        <v>4.8258821599926893E-3</v>
       </c>
       <c r="V182" s="33">
-        <v>4.6258199197124483E-4</v>
+        <v>4.582681089042584E-4</v>
       </c>
       <c r="W182" s="33">
-        <v>-3.5251502420592384E-3</v>
+        <v>-3.4861041949291183E-3</v>
       </c>
       <c r="X182" s="33">
-        <v>-3.0737678136537938E-2</v>
+        <v>-3.0682406928307482E-2</v>
       </c>
       <c r="Y182" s="33">
-        <v>-1.4196684474825361E-3</v>
+        <v>-1.4177683953184861E-3</v>
       </c>
       <c r="Z182" s="33">
-        <v>-6.5972602218858922E-3</v>
+        <v>-6.6215021625889436E-3</v>
       </c>
       <c r="AA182" s="33">
-        <v>1.7566422658988889E-2</v>
+        <v>1.7549057347819863E-2</v>
       </c>
       <c r="AB182" s="33">
-        <v>-2.7722847705604514E-2</v>
+        <v>-2.7638360987076172E-2</v>
       </c>
       <c r="AC182" s="34">
-        <v>1.4871622626375647E-3</v>
+        <v>1.5044845692349096E-3</v>
       </c>
     </row>
     <row r="183" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A183" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B183" s="29">
-        <v>274.35767828907001</v>
+        <v>274.35693437304002</v>
       </c>
       <c r="C183" s="49">
-        <v>323.96421508779099</v>
+        <v>323.96612747005202</v>
       </c>
       <c r="D183" s="49">
-        <v>313.44237711599197</v>
+        <v>313.44911050695703</v>
       </c>
       <c r="E183" s="49">
-        <v>407.084835434323</v>
+        <v>407.08063189977202</v>
       </c>
       <c r="F183" s="49">
-        <v>363.16220598664103</v>
+        <v>363.17113730148799</v>
       </c>
       <c r="G183" s="49">
-        <v>448.78642154282898</v>
+        <v>448.77875194941998</v>
       </c>
       <c r="H183" s="49">
-        <v>511.11576580643799</v>
+        <v>511.114625372577</v>
       </c>
       <c r="I183" s="49">
-        <v>522.52163747858799</v>
+        <v>522.53374254306505</v>
       </c>
       <c r="J183" s="49">
-        <v>698.21196462053297</v>
+        <v>698.21980065139098</v>
       </c>
       <c r="K183" s="49">
-        <v>451.33128985433399</v>
+        <v>451.33160464961298</v>
       </c>
       <c r="L183" s="49">
-        <v>318.42417241957799</v>
+        <v>318.42062754126198</v>
       </c>
       <c r="M183" s="49">
-        <v>282.73176068409498</v>
+        <v>282.73179708812</v>
       </c>
       <c r="N183" s="49">
-        <v>399.63787650850099</v>
+        <v>399.65084526767299</v>
       </c>
       <c r="O183" s="49">
-        <v>428.75377308118402</v>
+        <v>428.75912105960299</v>
       </c>
       <c r="P183" s="50">
-        <v>-1.2604556727151772E-2</v>
+        <v>-1.260901232601408E-2</v>
       </c>
       <c r="Q183" s="33">
-        <v>3.1208971918029071E-2</v>
+        <v>3.1215462176789943E-2</v>
       </c>
       <c r="R183" s="33">
-        <v>1.485430482956307E-2</v>
+        <v>1.488482577612027E-2</v>
       </c>
       <c r="S183" s="33">
-        <v>1.7562354808772218E-2</v>
+        <v>1.7560171465568208E-2</v>
       </c>
       <c r="T183" s="33">
-        <v>1.0665206972740426E-2</v>
+        <v>1.0676491161102808E-2</v>
       </c>
       <c r="U183" s="33">
-        <v>7.5426961471019016E-3</v>
+        <v>7.5099787082051339E-3</v>
       </c>
       <c r="V183" s="33">
-        <v>-5.6877606010313775E-3</v>
+        <v>-5.6886494360069984E-3</v>
       </c>
       <c r="W183" s="33">
-        <v>-5.2352615750108633E-3</v>
+        <v>-5.2246957550197148E-3</v>
       </c>
       <c r="X183" s="33">
-        <v>6.7715821037022117E-3</v>
+        <v>6.7543841268109528E-3</v>
       </c>
       <c r="Y183" s="33">
-        <v>4.5360890578527435E-3</v>
+        <v>4.5366376806541542E-3</v>
       </c>
       <c r="Z183" s="33">
-        <v>8.7738774924610574E-3</v>
+        <v>8.765794349987921E-3</v>
       </c>
       <c r="AA183" s="33">
-        <v>2.4812157535418766E-3</v>
+        <v>2.4921683533394301E-3</v>
       </c>
       <c r="AB183" s="33">
-        <v>2.1202665442280555E-2</v>
+        <v>2.1219265750846983E-2</v>
       </c>
       <c r="AC183" s="34">
-        <v>6.0987641266652126E-3</v>
+        <v>6.1075331242466113E-3</v>
       </c>
     </row>
     <row r="184" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A184" s="1" t="s">
         <v>197</v>
       </c>
       <c r="B184" s="29">
-        <v>275.82258749005501</v>
+        <v>275.82326967521902</v>
       </c>
       <c r="C184" s="49">
-        <v>322.51231285946699</v>
+        <v>322.514602583287</v>
       </c>
       <c r="D184" s="49">
-        <v>312.72306967980097</v>
+        <v>312.72275389216497</v>
       </c>
       <c r="E184" s="49">
-        <v>406.785862007052</v>
+        <v>406.78075099377099</v>
       </c>
       <c r="F184" s="49">
-        <v>362.77784687821202</v>
+        <v>362.726487753946</v>
       </c>
       <c r="G184" s="49">
-        <v>449.79675730161301</v>
+        <v>449.81957748548399</v>
       </c>
       <c r="H184" s="49">
-        <v>510.23730990582601</v>
+        <v>510.23696940999099</v>
       </c>
       <c r="I184" s="49">
-        <v>516.891975579063</v>
+        <v>516.89157314074305</v>
       </c>
       <c r="J184" s="49">
-        <v>698.54946420873705</v>
+        <v>698.54261145691999</v>
       </c>
       <c r="K184" s="49">
-        <v>452.84573145653701</v>
+        <v>452.84648384746799</v>
       </c>
       <c r="L184" s="49">
-        <v>324.11664133981702</v>
+        <v>324.11181859768197</v>
       </c>
       <c r="M184" s="49">
-        <v>281.32523262497801</v>
+        <v>281.326654516578</v>
       </c>
       <c r="N184" s="49">
-        <v>407.079376697714</v>
+        <v>407.09289499119001</v>
       </c>
       <c r="O184" s="49">
-        <v>428.57614758346898</v>
+        <v>428.57690649048402</v>
       </c>
       <c r="P184" s="50">
-        <v>5.3394138998419383E-3</v>
+        <v>5.3446263551890638E-3</v>
       </c>
       <c r="Q184" s="33">
-        <v>-4.4816747057404571E-3</v>
+        <v>-4.4804834940628258E-3</v>
       </c>
       <c r="R184" s="33">
-        <v>-2.2948633902326598E-3</v>
+        <v>-2.3173031616433581E-3</v>
       </c>
       <c r="S184" s="33">
-        <v>-7.3442536112167112E-4</v>
+        <v>-7.3666218066315015E-4</v>
       </c>
       <c r="T184" s="33">
-        <v>-1.0583675891735478E-3</v>
+        <v>-1.2243526587655262E-3</v>
       </c>
       <c r="U184" s="33">
-        <v>2.2512618704253473E-3</v>
+        <v>2.3192397847331403E-3</v>
       </c>
       <c r="V184" s="33">
-        <v>-1.718702414170159E-3</v>
+        <v>-1.717141163679714E-3</v>
       </c>
       <c r="W184" s="33">
-        <v>-1.0774026367005085E-2</v>
+        <v>-1.0797713033540601E-2</v>
       </c>
       <c r="X184" s="33">
-        <v>4.8337697619871278E-4</v>
+        <v>4.6233407478246669E-4</v>
       </c>
       <c r="Y184" s="33">
-        <v>3.3554988015385145E-3</v>
+        <v>3.3564660268607938E-3</v>
       </c>
       <c r="Z184" s="33">
-        <v>1.7876999968263307E-2</v>
+        <v>1.7873185855971307E-2</v>
       </c>
       <c r="AA184" s="33">
-        <v>-4.9747791182488399E-3</v>
+        <v>-4.9698781177557327E-3</v>
       </c>
       <c r="AB184" s="33">
-        <v>1.8620607871873585E-2</v>
+        <v>1.8621378665000909E-2</v>
       </c>
       <c r="AC184" s="34">
-        <v>-4.1428322936620798E-4</v>
+        <v>-4.2498120779022042E-4</v>
       </c>
     </row>
     <row r="185" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A185" s="1" t="s">
         <v>198</v>
       </c>
       <c r="B185" s="29">
-        <v>283.13863619583901</v>
+        <v>283.138496316935</v>
       </c>
       <c r="C185" s="49">
-        <v>322.43950050060602</v>
+        <v>322.434534568034</v>
       </c>
       <c r="D185" s="49">
-        <v>314.05421687590302</v>
+        <v>314.04919255440598</v>
       </c>
       <c r="E185" s="49">
-        <v>405.95374161003798</v>
+        <v>405.96896192736</v>
       </c>
       <c r="F185" s="49">
-        <v>365.66536301035399</v>
+        <v>365.704208014019</v>
       </c>
       <c r="G185" s="49">
-        <v>450.90985864601998</v>
+        <v>450.88536679202099</v>
       </c>
       <c r="H185" s="49">
-        <v>508.11785470266301</v>
+        <v>508.12085382827797</v>
       </c>
       <c r="I185" s="49">
-        <v>516.66890339873498</v>
+        <v>516.64284341284997</v>
       </c>
       <c r="J185" s="49">
-        <v>687.69204427972295</v>
+        <v>687.64900077968798</v>
       </c>
       <c r="K185" s="49">
-        <v>453.09053237561602</v>
+        <v>453.089170511021</v>
       </c>
       <c r="L185" s="49">
-        <v>319.75979622737498</v>
+        <v>319.77017126796397</v>
       </c>
       <c r="M185" s="49">
-        <v>284.102308009637</v>
+        <v>284.10518131497099</v>
       </c>
       <c r="N185" s="49">
-        <v>415.07594378137202</v>
+        <v>415.03416650822999</v>
       </c>
       <c r="O185" s="49">
-        <v>427.140074954417</v>
+        <v>427.129909836173</v>
       </c>
       <c r="P185" s="50">
-        <v>2.6524472750252048E-2</v>
+        <v>2.6521426746661581E-2</v>
       </c>
       <c r="Q185" s="33">
-        <v>-2.2576613654035071E-4</v>
+        <v>-2.4826167439140345E-4</v>
       </c>
       <c r="R185" s="33">
-        <v>4.25663254541786E-3</v>
+        <v>4.2415802679276471E-3</v>
       </c>
       <c r="S185" s="33">
-        <v>-2.045598126022341E-3</v>
+        <v>-1.9956427742162663E-3</v>
       </c>
       <c r="T185" s="33">
-        <v>7.9594610227435858E-3</v>
+        <v>8.2092716154020806E-3</v>
       </c>
       <c r="U185" s="33">
-        <v>2.4746762317375826E-3</v>
+        <v>2.3693706541072501E-3</v>
       </c>
       <c r="V185" s="33">
-        <v>-4.153861667925085E-3</v>
+        <v>-4.1473192037808637E-3</v>
       </c>
       <c r="W185" s="33">
-        <v>-4.3156440971658938E-4</v>
+        <v>-4.8120290756870077E-4</v>
       </c>
       <c r="X185" s="33">
-        <v>-1.5542807611072407E-2</v>
+        <v>-1.5594769021336718E-2</v>
       </c>
       <c r="Y185" s="33">
-        <v>5.4058347484398084E-4</v>
+        <v>5.359137637352962E-4</v>
       </c>
       <c r="Z185" s="33">
-        <v>-1.3442213563709449E-2</v>
+        <v>-1.3395523028141287E-2</v>
       </c>
       <c r="AA185" s="33">
-        <v>9.8714052726331936E-3</v>
+        <v>9.8765145562460521E-3</v>
       </c>
       <c r="AB185" s="33">
-        <v>1.9643753875539849E-2</v>
+        <v>1.9507271226661516E-2</v>
       </c>
       <c r="AC185" s="34">
-        <v>-3.3507992387100671E-3</v>
+        <v>-3.3762823717221613E-3</v>
       </c>
     </row>
     <row r="186" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A186" s="1" t="s">
         <v>199</v>
       </c>
       <c r="B186" s="29">
-        <v>282.86581840494301</v>
+        <v>282.86739558063999</v>
       </c>
       <c r="C186" s="49">
-        <v>324.10783596544297</v>
+        <v>324.10774292867302</v>
       </c>
       <c r="D186" s="49">
-        <v>312.62536880167198</v>
+        <v>312.62065829261599</v>
       </c>
       <c r="E186" s="49">
-        <v>408.15696820958902</v>
+        <v>408.15131617108699</v>
       </c>
       <c r="F186" s="49">
-        <v>368.76610826820797</v>
+        <v>368.77640515189699</v>
       </c>
       <c r="G186" s="49">
-        <v>451.999857401528</v>
+        <v>452.00602005804302</v>
       </c>
       <c r="H186" s="49">
-        <v>506.13170399187902</v>
+        <v>506.13123870970998</v>
       </c>
       <c r="I186" s="49">
-        <v>515.61048295063995</v>
+        <v>515.62098490769699</v>
       </c>
       <c r="J186" s="49">
-        <v>688.90530853493794</v>
+        <v>688.960057586522</v>
       </c>
       <c r="K186" s="49">
-        <v>453.95395129414499</v>
+        <v>453.95435102547401</v>
       </c>
       <c r="L186" s="49">
-        <v>329.35963834735003</v>
+        <v>329.36152952947401</v>
       </c>
       <c r="M186" s="49">
-        <v>283.035537373723</v>
+        <v>283.03065096151897</v>
       </c>
       <c r="N186" s="49">
-        <v>411.81459941614702</v>
+        <v>411.82783438063001</v>
       </c>
       <c r="O186" s="49">
-        <v>428.86962491295401</v>
+        <v>428.87052168528402</v>
       </c>
       <c r="P186" s="50">
-        <v>-9.6354843889023822E-4</v>
+        <v>-9.5748455198252369E-4</v>
       </c>
       <c r="Q186" s="33">
-        <v>5.1741038621098134E-3</v>
+        <v>5.1892963726127839E-3</v>
       </c>
       <c r="R186" s="33">
-        <v>-4.5496860014958562E-3</v>
+        <v>-4.5487595435944606E-3</v>
       </c>
       <c r="S186" s="33">
-        <v>5.4272848694851827E-3</v>
+        <v>5.3756677194387592E-3</v>
       </c>
       <c r="T186" s="33">
-        <v>8.4797346741485313E-3</v>
+        <v>8.4007705422963763E-3</v>
       </c>
       <c r="U186" s="33">
-        <v>2.4173318338638339E-3</v>
+        <v>2.4854505126110649E-3</v>
       </c>
       <c r="V186" s="33">
-        <v>-3.9088386530842234E-3</v>
+        <v>-3.9156336599410757E-3</v>
       </c>
       <c r="W186" s="33">
-        <v>-2.0485468375057714E-3</v>
+        <v>-1.9778818543246812E-3</v>
       </c>
       <c r="X186" s="33">
-        <v>1.7642551855980848E-3</v>
+        <v>1.9065785093084209E-3</v>
       </c>
       <c r="Y186" s="33">
-        <v>1.9056211878936136E-3</v>
+        <v>1.909514883079666E-3</v>
       </c>
       <c r="Z186" s="33">
-        <v>3.0022042274347571E-2</v>
+        <v>2.9994537087302486E-2</v>
       </c>
       <c r="AA186" s="33">
-        <v>-3.7548819768046249E-3</v>
+        <v>-3.7821568352910395E-3</v>
       </c>
       <c r="AB186" s="33">
-        <v>-7.8572232722375901E-3</v>
+        <v>-7.7254654829397307E-3</v>
       </c>
       <c r="AC186" s="34">
-        <v>4.0491399893152202E-3</v>
+        <v>4.0751345411016437E-3</v>
       </c>
     </row>
     <row r="187" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A187" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B187" s="29">
-        <v>279.61946365720502</v>
+        <v>279.61640959497998</v>
       </c>
       <c r="C187" s="49">
-        <v>324.24210900868701</v>
+        <v>324.24647735685897</v>
       </c>
       <c r="D187" s="49">
-        <v>321.53559207816897</v>
+        <v>321.54684597074203</v>
       </c>
       <c r="E187" s="49">
-        <v>408.66630522065401</v>
+        <v>408.661011589265</v>
       </c>
       <c r="F187" s="49">
-        <v>370.852750263156</v>
+        <v>370.86316829704703</v>
       </c>
       <c r="G187" s="49">
-        <v>456.23958126958399</v>
+        <v>456.22105670130998</v>
       </c>
       <c r="H187" s="49">
-        <v>507.62312309315502</v>
+        <v>507.62061990520402</v>
       </c>
       <c r="I187" s="49">
-        <v>514.75527228330895</v>
+        <v>514.775426778569</v>
       </c>
       <c r="J187" s="49">
-        <v>686.88222114767598</v>
+        <v>686.89316739172</v>
       </c>
       <c r="K187" s="49">
-        <v>453.68607482018598</v>
+        <v>453.68567938482499</v>
       </c>
       <c r="L187" s="49">
-        <v>327.76346503812198</v>
+        <v>327.75423475874101</v>
       </c>
       <c r="M187" s="49">
-        <v>284.94866952626199</v>
+        <v>284.94841449278698</v>
       </c>
       <c r="N187" s="49">
-        <v>412.778530005981</v>
+        <v>412.79866800611899</v>
       </c>
       <c r="O187" s="49">
-        <v>430.11415349793401</v>
+        <v>430.12548294555398</v>
       </c>
       <c r="P187" s="50">
-        <v>-1.1476659732320815E-2</v>
+        <v>-1.1492968212143073E-2</v>
       </c>
       <c r="Q187" s="33">
-        <v>4.1428508769025818E-4</v>
+        <v>4.2805033576898133E-4</v>
       </c>
       <c r="R187" s="33">
-        <v>2.85012803364324E-2</v>
+        <v>2.8552776156497872E-2</v>
       </c>
       <c r="S187" s="33">
-        <v>1.2478949294905117E-3</v>
+        <v>1.2487903333486816E-3</v>
       </c>
       <c r="T187" s="33">
-        <v>5.6584429755415222E-3</v>
+        <v>5.6586135012908212E-3</v>
       </c>
       <c r="U187" s="33">
-        <v>9.3799230212803231E-3</v>
+        <v>9.3251781087466679E-3</v>
       </c>
       <c r="V187" s="33">
-        <v>2.9467015986415213E-3</v>
+        <v>2.9426778700538669E-3</v>
       </c>
       <c r="W187" s="33">
-        <v>-1.6586370828555186E-3</v>
+        <v>-1.6398830805526288E-3</v>
       </c>
       <c r="X187" s="33">
-        <v>-2.9366697602669634E-3</v>
+        <v>-3.000014546623353E-3</v>
       </c>
       <c r="Y187" s="33">
-        <v>-5.9009613903637792E-4</v>
+        <v>-5.918472640301653E-4</v>
       </c>
       <c r="Z187" s="33">
-        <v>-4.8462929982473479E-3</v>
+        <v>-4.8800318999889791E-3</v>
       </c>
       <c r="AA187" s="33">
-        <v>6.7593354894261992E-3</v>
+        <v>6.7758157102524308E-3</v>
       </c>
       <c r="AB187" s="33">
-        <v>2.3406906680836226E-3</v>
+        <v>2.3573773903580175E-3</v>
       </c>
       <c r="AC187" s="34">
-        <v>2.9018809276422086E-3</v>
+        <v>2.926200792114253E-3</v>
       </c>
     </row>
     <row r="188" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A188" s="1" t="s">
         <v>201</v>
       </c>
       <c r="B188" s="29">
-        <v>282.965167252664</v>
+        <v>282.96409798779302</v>
       </c>
       <c r="C188" s="49">
-        <v>327.878092925217</v>
+        <v>327.878368798949</v>
       </c>
       <c r="D188" s="49">
-        <v>318.51940500066002</v>
+        <v>318.52720799629998</v>
       </c>
       <c r="E188" s="49">
-        <v>408.44118754522998</v>
+        <v>408.43702236578798</v>
       </c>
       <c r="F188" s="49">
-        <v>372.22865082888802</v>
+        <v>372.15254039332098</v>
       </c>
       <c r="G188" s="49">
-        <v>450.46895374866102</v>
+        <v>450.53524307714798</v>
       </c>
       <c r="H188" s="49">
-        <v>504.81487686816098</v>
+        <v>504.81132720302202</v>
       </c>
       <c r="I188" s="49">
-        <v>518.38737181909096</v>
+        <v>518.39621121281698</v>
       </c>
       <c r="J188" s="49">
-        <v>685.81947259587696</v>
+        <v>685.79194309260504</v>
       </c>
       <c r="K188" s="49">
-        <v>459.46577181022798</v>
+        <v>459.46787088176598</v>
       </c>
       <c r="L188" s="49">
-        <v>329.08421299664298</v>
+        <v>329.07770726446302</v>
       </c>
       <c r="M188" s="49">
-        <v>289.32780034152103</v>
+        <v>289.32937355364601</v>
       </c>
       <c r="N188" s="49">
-        <v>411.68187501411001</v>
+        <v>411.692448414544</v>
       </c>
       <c r="O188" s="49">
-        <v>432.16037144019498</v>
+        <v>432.16337377637399</v>
       </c>
       <c r="P188" s="50">
-        <v>1.1965202821362153E-2</v>
+        <v>1.1972431795623573E-2</v>
       </c>
       <c r="Q188" s="33">
-        <v>1.1213793074706935E-2</v>
+        <v>1.1201020506671044E-2</v>
       </c>
       <c r="R188" s="33">
-        <v>-9.380569839918973E-3</v>
+        <v>-9.3909737019060024E-3</v>
       </c>
       <c r="S188" s="33">
-        <v>-5.5085939933918748E-4</v>
+        <v>-5.481051950758653E-4</v>
       </c>
       <c r="T188" s="33">
-        <v>3.7100993986312059E-3</v>
+        <v>3.476678749724682E-3</v>
       </c>
       <c r="U188" s="33">
-        <v>-1.2648239560594354E-2</v>
+        <v>-1.2462847868691229E-2</v>
       </c>
       <c r="V188" s="33">
-        <v>-5.5321479602470358E-3</v>
+        <v>-5.5342367745160326E-3</v>
       </c>
       <c r="W188" s="33">
-        <v>7.0559734525321716E-3</v>
+        <v>7.0337165410294666E-3</v>
       </c>
       <c r="X188" s="33">
-        <v>-1.547206375531629E-3</v>
+        <v>-1.6031958845893479E-3</v>
       </c>
       <c r="Y188" s="33">
-        <v>1.2739418974524908E-2</v>
+        <v>1.2744928393555011E-2</v>
       </c>
       <c r="Z188" s="33">
-        <v>4.0295765068487643E-3</v>
+        <v>4.0380027635531501E-3</v>
       </c>
       <c r="AA188" s="33">
-        <v>1.5368139189909202E-2</v>
+        <v>1.5374569002804206E-2</v>
       </c>
       <c r="AB188" s="33">
-        <v>-2.6567636447930587E-3</v>
+        <v>-2.679804169228972E-3</v>
       </c>
       <c r="AC188" s="34">
-        <v>4.7573834193084252E-3</v>
+        <v>4.7378983845929312E-3</v>
       </c>
     </row>
     <row r="189" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A189" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B189" s="29">
-        <v>282.85227759851199</v>
+        <v>282.85780649687001</v>
       </c>
       <c r="C189" s="49">
-        <v>336.27701231263597</v>
+        <v>336.27061321405199</v>
       </c>
       <c r="D189" s="49">
-        <v>326.65340050280997</v>
+        <v>326.62938098230899</v>
       </c>
       <c r="E189" s="49">
-        <v>421.058445491942</v>
+        <v>421.07534647189402</v>
       </c>
       <c r="F189" s="49">
-        <v>375.17842885917599</v>
+        <v>375.232884242078</v>
       </c>
       <c r="G189" s="49">
-        <v>456.88702650075697</v>
+        <v>456.816365994416</v>
       </c>
       <c r="H189" s="49">
-        <v>517.28231512308696</v>
+        <v>517.29298245177802</v>
       </c>
       <c r="I189" s="49">
-        <v>521.20189066289799</v>
+        <v>521.14185566040896</v>
       </c>
       <c r="J189" s="49">
-        <v>693.98743397130499</v>
+        <v>693.907741469445</v>
       </c>
       <c r="K189" s="49">
-        <v>460.84405019178098</v>
+        <v>460.84181529665</v>
       </c>
       <c r="L189" s="49">
-        <v>339.97508260019498</v>
+        <v>339.98915776348298</v>
       </c>
       <c r="M189" s="49">
-        <v>286.407300727456</v>
+        <v>286.41465571541102</v>
       </c>
       <c r="N189" s="49">
-        <v>418.30498560104098</v>
+        <v>418.24136132732701</v>
       </c>
       <c r="O189" s="49">
-        <v>437.74354266131297</v>
+        <v>437.72134915906003</v>
       </c>
       <c r="P189" s="50">
-        <v>-3.9895247619370355E-4</v>
+        <v>-3.7563596116563236E-4</v>
       </c>
       <c r="Q189" s="33">
-        <v>2.5615982185594133E-2</v>
+        <v>2.5595602557877184E-2</v>
       </c>
       <c r="R189" s="33">
-        <v>2.5536891550243634E-2</v>
+        <v>2.5436360796227797E-2</v>
       </c>
       <c r="S189" s="33">
-        <v>3.089124782577124E-2</v>
+        <v>3.0943140347319931E-2</v>
       </c>
       <c r="T189" s="33">
-        <v>7.9246399322550065E-3</v>
+        <v>8.2771001522694565E-3</v>
       </c>
       <c r="U189" s="33">
-        <v>1.4247536259017979E-2</v>
+        <v>1.3941468539437896E-2</v>
       </c>
       <c r="V189" s="33">
-        <v>2.4697050000335175E-2</v>
+        <v>2.4725386646754499E-2</v>
       </c>
       <c r="W189" s="33">
-        <v>5.4293738559458848E-3</v>
+        <v>5.2964207457619761E-3</v>
       </c>
       <c r="X189" s="33">
-        <v>1.190978340774107E-2</v>
+        <v>1.1834199072449758E-2</v>
       </c>
       <c r="Y189" s="33">
-        <v>2.9997411474695923E-3</v>
+        <v>2.9902948648994343E-3</v>
       </c>
       <c r="Z189" s="33">
-        <v>3.3094476044230881E-2</v>
+        <v>3.3157671450077864E-2</v>
       </c>
       <c r="AA189" s="33">
-        <v>-1.0094085706999767E-2</v>
+        <v>-1.0074047451302248E-2</v>
       </c>
       <c r="AB189" s="33">
-        <v>1.6087933399312249E-2</v>
+        <v>1.590729423870485E-2</v>
       </c>
       <c r="AC189" s="34">
-        <v>1.2919211455024948E-2</v>
+        <v>1.2860820050803357E-2</v>
       </c>
     </row>
     <row r="190" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A190" s="1" t="s">
         <v>203</v>
       </c>
       <c r="B190" s="29">
-        <v>282.64834427213998</v>
+        <v>282.64933264444397</v>
       </c>
       <c r="C190" s="49">
-        <v>330.21722269885402</v>
+        <v>330.21881231586502</v>
       </c>
       <c r="D190" s="49">
-        <v>327.44369802745098</v>
+        <v>327.445186177756</v>
       </c>
       <c r="E190" s="49">
-        <v>413.65555361470001</v>
+        <v>413.64904598643801</v>
       </c>
       <c r="F190" s="49">
-        <v>370.72969273656201</v>
+        <v>370.75608915511799</v>
       </c>
       <c r="G190" s="49">
-        <v>454.85822345174802</v>
+        <v>454.872635525259</v>
       </c>
       <c r="H190" s="49">
-        <v>516.70563128144704</v>
+        <v>516.70230160835297</v>
       </c>
       <c r="I190" s="49">
-        <v>523.58883964344</v>
+        <v>523.61776440409801</v>
       </c>
       <c r="J190" s="49">
-        <v>703.49826287231895</v>
+        <v>703.61157089916605</v>
       </c>
       <c r="K190" s="49">
-        <v>463.76574534855899</v>
+        <v>463.76638693987701</v>
       </c>
       <c r="L190" s="49">
-        <v>332.88634526085099</v>
+        <v>332.89548743551899</v>
       </c>
       <c r="M190" s="49">
-        <v>294.17292416715998</v>
+        <v>294.16187827517098</v>
       </c>
       <c r="N190" s="49">
-        <v>411.291575307063</v>
+        <v>411.34122410155902</v>
       </c>
       <c r="O190" s="49">
-        <v>436.92430341068803</v>
+        <v>436.928940348796</v>
       </c>
       <c r="P190" s="50">
-        <v>-7.2098880766824358E-4</v>
+        <v>-7.3702704198952418E-4</v>
       </c>
       <c r="Q190" s="33">
-        <v>-1.8020231511240437E-2</v>
+        <v>-1.7996817623592731E-2</v>
       </c>
       <c r="R190" s="33">
-        <v>2.4193763892386144E-3</v>
+        <v>2.4976479243647987E-3</v>
       </c>
       <c r="S190" s="33">
-        <v>-1.7581625440603266E-2</v>
+        <v>-1.7636512200677412E-2</v>
       </c>
       <c r="T190" s="33">
-        <v>-1.1857654333010226E-2</v>
+        <v>-1.193071096634446E-2</v>
       </c>
       <c r="U190" s="33">
-        <v>-4.4404916999882804E-3</v>
+        <v>-4.2549492834518254E-3</v>
       </c>
       <c r="V190" s="33">
-        <v>-1.1148338630186938E-3</v>
+        <v>-1.1418690441641344E-3</v>
       </c>
       <c r="W190" s="33">
-        <v>4.5797013082706783E-3</v>
+        <v>4.7509305130586377E-3</v>
       </c>
       <c r="X190" s="33">
-        <v>1.3704612555574425E-2</v>
+        <v>1.3984322194146248E-2</v>
       </c>
       <c r="Y190" s="33">
-        <v>6.3398782203267778E-3</v>
+        <v>6.3461507748476809E-3</v>
       </c>
       <c r="Z190" s="33">
-        <v>-2.0850755546929944E-2</v>
+        <v>-2.0864401602179283E-2</v>
       </c>
       <c r="AA190" s="33">
-        <v>2.7113915811432854E-2</v>
+        <v>2.7048973944468147E-2</v>
       </c>
       <c r="AB190" s="33">
-        <v>-1.6766260349253992E-2</v>
+        <v>-1.6497979070911994E-2</v>
       </c>
       <c r="AC190" s="34">
-        <v>-1.8715050498386843E-3</v>
+        <v>-1.8103042307312522E-3</v>
       </c>
     </row>
     <row r="191" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A191" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B191" s="29">
-        <v>290.86379418844803</v>
+        <v>290.85607023611198</v>
       </c>
       <c r="C191" s="49">
-        <v>339.25852619060498</v>
+        <v>339.26743107314502</v>
       </c>
       <c r="D191" s="49">
-        <v>331.73374114060198</v>
+        <v>331.75306213141999</v>
       </c>
       <c r="E191" s="49">
-        <v>425.36398981878301</v>
+        <v>425.35496302686101</v>
       </c>
       <c r="F191" s="49">
-        <v>382.45390030002102</v>
+        <v>382.45106425323098</v>
       </c>
       <c r="G191" s="49">
-        <v>468.68238385203603</v>
+        <v>468.665248326393</v>
       </c>
       <c r="H191" s="49">
-        <v>531.47626258125899</v>
+        <v>531.47107381857904</v>
       </c>
       <c r="I191" s="49">
-        <v>540.63855925743405</v>
+        <v>540.67323235784602</v>
       </c>
       <c r="J191" s="49">
-        <v>717.28964963802105</v>
+        <v>717.33491591936399</v>
       </c>
       <c r="K191" s="49">
-        <v>479.03361828648099</v>
+        <v>479.03194692579598</v>
       </c>
       <c r="L191" s="49">
-        <v>340.14383277823703</v>
+        <v>340.12415355055498</v>
       </c>
       <c r="M191" s="49">
-        <v>290.38283695593901</v>
+        <v>290.383563477503</v>
       </c>
       <c r="N191" s="49">
-        <v>418.77991322030402</v>
+        <v>418.771601504155</v>
       </c>
       <c r="O191" s="49">
-        <v>445.14685819158098</v>
+        <v>445.16662630812198</v>
       </c>
       <c r="P191" s="50">
-        <v>2.9065975735552252E-2</v>
+        <v>2.9035050303803711E-2</v>
       </c>
       <c r="Q191" s="33">
-        <v>2.7379866555283572E-2</v>
+        <v>2.7401887535785541E-2</v>
       </c>
       <c r="R191" s="33">
-        <v>1.3101620641944312E-2</v>
+        <v>1.3156021635100323E-2</v>
       </c>
       <c r="S191" s="33">
-        <v>2.8304796349933214E-2</v>
+        <v>2.8299151548887735E-2</v>
       </c>
       <c r="T191" s="33">
-        <v>3.1624679094129471E-2</v>
+        <v>3.1543581994198933E-2</v>
       </c>
       <c r="U191" s="33">
-        <v>3.039224023560938E-2</v>
+        <v>3.0321922498606879E-2</v>
       </c>
       <c r="V191" s="33">
-        <v>2.8586162808367899E-2</v>
+        <v>2.8582749030253929E-2</v>
       </c>
       <c r="W191" s="33">
-        <v>3.2563183786737726E-2</v>
+        <v>3.2572363111396552E-2</v>
       </c>
       <c r="X191" s="33">
-        <v>1.9604009694911051E-2</v>
+        <v>1.9504149146752248E-2</v>
       </c>
       <c r="Y191" s="33">
-        <v>3.2921519303774627E-2</v>
+        <v>3.291648643759526E-2</v>
       </c>
       <c r="Z191" s="33">
-        <v>2.1801697848853108E-2</v>
+        <v>2.1714521187182312E-2</v>
       </c>
       <c r="AA191" s="33">
-        <v>-1.2883875094729325E-2</v>
+        <v>-1.2844338701609725E-2</v>
       </c>
       <c r="AB191" s="33">
-        <v>1.8206883784697814E-2</v>
+        <v>1.8063780061979395E-2</v>
       </c>
       <c r="AC191" s="34">
-        <v>1.8819174664138849E-2</v>
+        <v>1.8853605697873643E-2</v>
       </c>
     </row>
     <row r="192" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A192" s="1" t="s">
         <v>205</v>
       </c>
       <c r="B192" s="29">
-        <v>301.30878773586602</v>
+        <v>301.30110668069801</v>
       </c>
       <c r="C192" s="49">
-        <v>353.407115135499</v>
+        <v>353.400292514353</v>
       </c>
       <c r="D192" s="49">
-        <v>344.03611114703</v>
+        <v>344.05064571306099</v>
       </c>
       <c r="E192" s="49">
-        <v>443.72189678275902</v>
+        <v>443.719689675148</v>
       </c>
       <c r="F192" s="49">
-        <v>399.91996701336598</v>
+        <v>399.80903598268998</v>
       </c>
       <c r="G192" s="49">
-        <v>479.73007787334302</v>
+        <v>479.84042388914202</v>
       </c>
       <c r="H192" s="49">
-        <v>545.226069935189</v>
+        <v>545.21885598061101</v>
       </c>
       <c r="I192" s="49">
-        <v>547.22879396590395</v>
+        <v>547.24060816604401</v>
       </c>
       <c r="J192" s="49">
-        <v>728.37809703207301</v>
+        <v>728.28580500518899</v>
       </c>
       <c r="K192" s="49">
-        <v>489.37704679879801</v>
+        <v>489.38101521527301</v>
       </c>
       <c r="L192" s="49">
-        <v>351.182509475855</v>
+        <v>351.17459570246598</v>
       </c>
       <c r="M192" s="49">
-        <v>298.680201276307</v>
+        <v>298.68271718914099</v>
       </c>
       <c r="N192" s="49">
-        <v>436.08229134906901</v>
+        <v>436.12392593614101</v>
       </c>
       <c r="O192" s="49">
-        <v>460.19525006572502</v>
+        <v>460.19925482012599</v>
       </c>
       <c r="P192" s="50">
-        <v>3.5910256814744024E-2</v>
+        <v>3.5911357930769494E-2</v>
       </c>
       <c r="Q192" s="33">
-        <v>4.1704446174905874E-2</v>
+        <v>4.1656994296517036E-2</v>
       </c>
       <c r="R192" s="33">
-        <v>3.7085072998992219E-2</v>
+        <v>3.7068485525446171E-2</v>
       </c>
       <c r="S192" s="33">
-        <v>4.3158112589166242E-2</v>
+        <v>4.3175061406600435E-2</v>
       </c>
       <c r="T192" s="33">
-        <v>4.5668423565934368E-2</v>
+        <v>4.5386124793120874E-2</v>
       </c>
       <c r="U192" s="33">
-        <v>2.3571814094029975E-2</v>
+        <v>2.3844685738180216E-2</v>
       </c>
       <c r="V192" s="33">
-        <v>2.5870971710289181E-2</v>
+        <v>2.58674137488899E-2</v>
       </c>
       <c r="W192" s="33">
-        <v>1.21897237916615E-2</v>
+        <v>1.2146663483890263E-2</v>
       </c>
       <c r="X192" s="33">
-        <v>1.5458814161960488E-2</v>
+        <v>1.5266075640260501E-2</v>
       </c>
       <c r="Y192" s="33">
-        <v>2.1592281037217775E-2</v>
+        <v>2.1604129653340465E-2</v>
       </c>
       <c r="Z192" s="33">
-        <v>3.2452967344596351E-2</v>
+        <v>3.2489436685267714E-2</v>
       </c>
       <c r="AA192" s="33">
-        <v>2.8573879941902192E-2</v>
+        <v>2.8579970616281036E-2</v>
       </c>
       <c r="AB192" s="33">
-        <v>4.1316160547707259E-2</v>
+        <v>4.1436249186094454E-2</v>
       </c>
       <c r="AC192" s="34">
-        <v>3.3805454530845047E-2</v>
+        <v>3.3768543335499723E-2</v>
       </c>
     </row>
     <row r="193" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A193" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B193" s="29">
-        <v>303.73695962995998</v>
+        <v>303.763457377083</v>
       </c>
       <c r="C193" s="49">
-        <v>359.62332049809601</v>
+        <v>359.61233952084302</v>
       </c>
       <c r="D193" s="49">
-        <v>353.17025204600401</v>
+        <v>353.118564055825</v>
       </c>
       <c r="E193" s="49">
-        <v>446.236614161023</v>
+        <v>446.26330946826403</v>
       </c>
       <c r="F193" s="49">
-        <v>403.98142225156602</v>
+        <v>404.07846698572001</v>
       </c>
       <c r="G193" s="49">
-        <v>484.29839103947597</v>
+        <v>484.158874801004</v>
       </c>
       <c r="H193" s="49">
-        <v>554.44619411616202</v>
+        <v>554.46775283123498</v>
       </c>
       <c r="I193" s="49">
-        <v>550.29027252656294</v>
+        <v>550.17610470587704</v>
       </c>
       <c r="J193" s="49">
-        <v>726.77009315873602</v>
+        <v>726.61257821243805</v>
       </c>
       <c r="K193" s="49">
-        <v>494.53619713535301</v>
+        <v>494.53478634872198</v>
       </c>
       <c r="L193" s="49">
-        <v>364.106731774308</v>
+        <v>364.12606634125098</v>
       </c>
       <c r="M193" s="49">
-        <v>306.264752196769</v>
+        <v>306.27822780501498</v>
       </c>
       <c r="N193" s="49">
-        <v>450.269140324234</v>
+        <v>450.1426685683</v>
       </c>
       <c r="O193" s="49">
-        <v>465.29669280464498</v>
+        <v>465.25597525935899</v>
       </c>
       <c r="P193" s="50">
-        <v>8.0587490074219836E-3</v>
+        <v>8.1723918093485892E-3</v>
       </c>
       <c r="Q193" s="33">
-        <v>1.7589361097649858E-2</v>
+        <v>1.7577933969134207E-2</v>
       </c>
       <c r="R193" s="33">
-        <v>2.6549948110157429E-2</v>
+        <v>2.6356347403360791E-2</v>
       </c>
       <c r="S193" s="33">
-        <v>5.6673276583760757E-3</v>
+        <v>5.7324924998893856E-3</v>
       </c>
       <c r="T193" s="33">
-        <v>1.0155670067016898E-2</v>
+        <v>1.0678675614562261E-2</v>
       </c>
       <c r="U193" s="33">
-        <v>9.522674055344682E-3</v>
+        <v>8.9997647069011144E-3</v>
       </c>
       <c r="V193" s="33">
-        <v>1.6910644390260021E-2</v>
+        <v>1.6963640837382998E-2</v>
       </c>
       <c r="W193" s="33">
-        <v>5.5945129247891856E-3</v>
+        <v>5.3641789297593778E-3</v>
       </c>
       <c r="X193" s="33">
-        <v>-2.2076499552761142E-3</v>
+        <v>-2.297486482987332E-3</v>
       </c>
       <c r="Y193" s="33">
-        <v>1.0542280988254271E-2</v>
+        <v>1.0531203649536414E-2</v>
       </c>
       <c r="Z193" s="33">
-        <v>3.6802010207577229E-2</v>
+        <v>3.6880431549662029E-2</v>
       </c>
       <c r="AA193" s="33">
-        <v>2.5393550988823677E-2</v>
+        <v>2.5430030526554237E-2</v>
       </c>
       <c r="AB193" s="33">
-        <v>3.2532504200701196E-2</v>
+        <v>3.2143943036529565E-2</v>
       </c>
       <c r="AC193" s="34">
-        <v>1.108538764403022E-2</v>
+        <v>1.0988110880817192E-2</v>
       </c>
     </row>
     <row r="194" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A194" s="1" t="s">
         <v>207</v>
       </c>
       <c r="B194" s="29">
-        <v>314.29590205711003</v>
+        <v>314.28743238932799</v>
       </c>
       <c r="C194" s="49">
-        <v>372.75165516296198</v>
+        <v>372.76221048929</v>
       </c>
       <c r="D194" s="49">
-        <v>362.84259539657</v>
+        <v>362.853611576758</v>
       </c>
       <c r="E194" s="49">
-        <v>463.761969068805</v>
+        <v>463.74884810795402</v>
       </c>
       <c r="F194" s="49">
-        <v>415.76482830458099</v>
+        <v>415.81406818097702</v>
       </c>
       <c r="G194" s="49">
-        <v>498.61496825569901</v>
+        <v>498.64990915210598</v>
       </c>
       <c r="H194" s="49">
-        <v>573.34557561885401</v>
+        <v>573.34036942131502</v>
       </c>
       <c r="I194" s="49">
-        <v>566.28805473564296</v>
+        <v>566.36029083158701</v>
       </c>
       <c r="J194" s="49">
-        <v>754.57963733877602</v>
+        <v>754.81382289421504</v>
       </c>
       <c r="K194" s="49">
-        <v>511.57661254315701</v>
+        <v>511.57528131171102</v>
       </c>
       <c r="L194" s="49">
-        <v>377.325639459314</v>
+        <v>377.34539339999299</v>
       </c>
       <c r="M194" s="49">
-        <v>315.16410531473298</v>
+        <v>315.14362637144501</v>
       </c>
       <c r="N194" s="49">
-        <v>468.08483006342101</v>
+        <v>468.19446050910898</v>
       </c>
       <c r="O194" s="49">
-        <v>481.45709331706001</v>
+        <v>481.46805051487598</v>
       </c>
       <c r="P194" s="50">
-        <v>3.4763442815829659E-2</v>
+        <v>3.4645296386592195E-2</v>
       </c>
       <c r="Q194" s="33">
-        <v>3.6505793469351788E-2</v>
+        <v>3.6566795750023973E-2</v>
       </c>
       <c r="R194" s="33">
-        <v>2.7387197235700489E-2</v>
+        <v>2.7568778625283397E-2</v>
       </c>
       <c r="S194" s="33">
-        <v>3.9273682059307813E-2</v>
+        <v>3.9182111252938467E-2</v>
       </c>
       <c r="T194" s="33">
-        <v>2.916818795117071E-2</v>
+        <v>2.9042876951103969E-2</v>
       </c>
       <c r="U194" s="33">
-        <v>2.9561480031958354E-2</v>
+        <v>2.9930328876152545E-2</v>
       </c>
       <c r="V194" s="33">
-        <v>3.408695325760025E-2</v>
+        <v>3.4037356534644791E-2</v>
       </c>
       <c r="W194" s="33">
-        <v>2.9071533711888087E-2</v>
+        <v>2.9416374115996957E-2</v>
       </c>
       <c r="X194" s="33">
-        <v>3.8264568729255766E-2</v>
+        <v>3.8811941228922509E-2</v>
       </c>
       <c r="Y194" s="33">
-        <v>3.4457367340372969E-2</v>
+        <v>3.4457626507537364E-2</v>
       </c>
       <c r="Z194" s="33">
-        <v>3.6305035121404261E-2</v>
+        <v>3.6304259103365544E-2</v>
       </c>
       <c r="AA194" s="33">
-        <v>2.9057712499172439E-2</v>
+        <v>2.8945572233342043E-2</v>
       </c>
       <c r="AB194" s="33">
-        <v>3.9566757176292544E-2</v>
+        <v>4.0102379092885387E-2</v>
       </c>
       <c r="AC194" s="34">
-        <v>3.4731389159475379E-2</v>
+        <v>3.4845496065858184E-2</v>
       </c>
     </row>
     <row r="195" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A195" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B195" s="29">
-        <v>322.01170731542499</v>
+        <v>321.99235417575801</v>
       </c>
       <c r="C195" s="49">
-        <v>381.09599819744699</v>
+        <v>381.118508155418</v>
       </c>
       <c r="D195" s="49">
-        <v>370.02425125707401</v>
+        <v>370.06076458076802</v>
       </c>
       <c r="E195" s="49">
-        <v>470.75862123945399</v>
+        <v>470.73167894063198</v>
       </c>
       <c r="F195" s="49">
-        <v>420.37699442469</v>
+        <v>420.33777113724602</v>
       </c>
       <c r="G195" s="49">
-        <v>510.809323201133</v>
+        <v>510.82011336607098</v>
       </c>
       <c r="H195" s="49">
-        <v>583.41340888576997</v>
+        <v>583.40197664107598</v>
       </c>
       <c r="I195" s="49">
-        <v>577.65412760618005</v>
+        <v>577.71350245326505</v>
       </c>
       <c r="J195" s="49">
-        <v>747.70884195768599</v>
+        <v>747.81289870801697</v>
       </c>
       <c r="K195" s="49">
-        <v>526.59653714112903</v>
+        <v>526.59126945620801</v>
       </c>
       <c r="L195" s="49">
-        <v>391.92283809881502</v>
+        <v>391.88585578771301</v>
       </c>
       <c r="M195" s="49">
-        <v>323.96712546096802</v>
+        <v>323.96763784821701</v>
       </c>
       <c r="N195" s="49">
-        <v>478.69797575025098</v>
+        <v>478.68447381568501</v>
       </c>
       <c r="O195" s="49">
-        <v>491.29862788439198</v>
+        <v>491.33832592980298</v>
       </c>
       <c r="P195" s="50">
-        <v>2.4549493670817712E-2</v>
+        <v>2.4515526210686867E-2</v>
       </c>
       <c r="Q195" s="33">
-        <v>2.2385797404003371E-2</v>
+        <v>2.2417233912094936E-2</v>
       </c>
       <c r="R195" s="33">
-        <v>1.9792758489820539E-2</v>
+        <v>1.986242598686494E-2</v>
       </c>
       <c r="S195" s="33">
-        <v>1.5086731205445014E-2</v>
+        <v>1.5057354559838032E-2</v>
       </c>
       <c r="T195" s="33">
-        <v>1.1093208963626422E-2</v>
+        <v>1.0879148404137506E-2</v>
       </c>
       <c r="U195" s="33">
-        <v>2.4456455826212808E-2</v>
+        <v>2.4406309899181577E-2</v>
       </c>
       <c r="V195" s="33">
-        <v>1.7559799351462679E-2</v>
+        <v>1.7549099551312564E-2</v>
       </c>
       <c r="W195" s="33">
-        <v>2.0071185990039986E-2</v>
+        <v>2.0045917423003212E-2</v>
       </c>
       <c r="X195" s="33">
-        <v>-9.1054608965088768E-3</v>
+        <v>-9.2750344175654975E-3</v>
       </c>
       <c r="Y195" s="33">
-        <v>2.936006891187759E-2</v>
+        <v>2.935245054451241E-2</v>
       </c>
       <c r="Z195" s="33">
-        <v>3.8685944216295454E-2</v>
+        <v>3.8533562730701965E-2</v>
       </c>
       <c r="AA195" s="33">
-        <v>2.793154422659927E-2</v>
+        <v>2.7999968072879744E-2</v>
       </c>
       <c r="AB195" s="33">
-        <v>2.2673551897402833E-2</v>
+        <v>2.2405248654948418E-2</v>
       </c>
       <c r="AC195" s="34">
-        <v>2.0441145647117631E-2</v>
+        <v>2.0500374644531139E-2</v>
       </c>
     </row>
     <row r="196" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A196" s="1" t="s">
         <v>209</v>
       </c>
       <c r="B196" s="29">
-        <v>324.281406215488</v>
+        <v>324.27147975448401</v>
       </c>
       <c r="C196" s="49">
-        <v>391.62174893855899</v>
+        <v>391.59626409349198</v>
       </c>
       <c r="D196" s="49">
-        <v>382.66817680067498</v>
+        <v>382.695407370282</v>
       </c>
       <c r="E196" s="49">
-        <v>489.91555405057801</v>
+        <v>489.92688731813502</v>
       </c>
       <c r="F196" s="49">
-        <v>437.49974298725999</v>
+        <v>437.30822662102202</v>
       </c>
       <c r="G196" s="49">
-        <v>530.10423592657799</v>
+        <v>530.248329509511</v>
       </c>
       <c r="H196" s="49">
-        <v>607.09504286915103</v>
+        <v>607.08029279321295</v>
       </c>
       <c r="I196" s="49">
-        <v>595.41886381506401</v>
+        <v>595.41761689551197</v>
       </c>
       <c r="J196" s="49">
-        <v>759.69307897400904</v>
+        <v>759.47983279147502</v>
       </c>
       <c r="K196" s="49">
-        <v>545.650200097538</v>
+        <v>545.66047972245406</v>
       </c>
       <c r="L196" s="49">
-        <v>407.23024962768199</v>
+        <v>407.220272232333</v>
       </c>
       <c r="M196" s="49">
-        <v>328.99620751106698</v>
+        <v>329.00439685082102</v>
       </c>
       <c r="N196" s="49">
-        <v>488.68100425244802</v>
+        <v>488.74986649166402</v>
       </c>
       <c r="O196" s="49">
-        <v>507.020915255587</v>
+        <v>507.02264229489901</v>
       </c>
       <c r="P196" s="50">
-        <v>7.0484980778657835E-3</v>
+        <v>7.0781978179579319E-3</v>
       </c>
       <c r="Q196" s="33">
-        <v>2.7619683205538648E-2</v>
+        <v>2.7492120466112935E-2</v>
       </c>
       <c r="R196" s="33">
-        <v>3.4170532068225512E-2</v>
+        <v>3.4142076109655806E-2</v>
       </c>
       <c r="S196" s="33">
-        <v>4.0693748232769389E-2</v>
+        <v>4.0777388130540215E-2</v>
       </c>
       <c r="T196" s="33">
-        <v>4.0731887780879772E-2</v>
+        <v>4.0373377433728042E-2</v>
       </c>
       <c r="U196" s="33">
-        <v>3.7773219573456362E-2</v>
+        <v>3.8033381292324142E-2</v>
       </c>
       <c r="V196" s="33">
-        <v>4.0591514734996226E-2</v>
+        <v>4.0586623117844667E-2</v>
       </c>
       <c r="W196" s="33">
-        <v>3.0753240321335085E-2</v>
+        <v>3.0645145676994279E-2</v>
       </c>
       <c r="X196" s="33">
-        <v>1.6027946098571499E-2</v>
+        <v>1.5601407923846677E-2</v>
       </c>
       <c r="Y196" s="33">
-        <v>3.6182659042633514E-2</v>
+        <v>3.6212545426243192E-2</v>
       </c>
       <c r="Z196" s="33">
-        <v>3.905720728886819E-2</v>
+        <v>3.9129803278551423E-2</v>
       </c>
       <c r="AA196" s="33">
-        <v>1.5523433258677555E-2</v>
+        <v>1.5547105371567449E-2</v>
       </c>
       <c r="AB196" s="33">
-        <v>2.0854545053278883E-2</v>
+        <v>2.1027196883462329E-2</v>
       </c>
       <c r="AC196" s="34">
-        <v>3.2001488461096628E-2</v>
+        <v>3.1921622103090019E-2</v>
       </c>
     </row>
     <row r="197" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A197" s="1" t="s">
         <v>210</v>
       </c>
       <c r="B197" s="29">
-        <v>336.66673251816098</v>
+        <v>336.72818638175301</v>
       </c>
       <c r="C197" s="49">
-        <v>408.256235864887</v>
+        <v>408.21493851036098</v>
       </c>
       <c r="D197" s="49">
-        <v>396.775355009137</v>
+        <v>396.66409292435299</v>
       </c>
       <c r="E197" s="49">
-        <v>506.09754952455802</v>
+        <v>506.15233067478101</v>
       </c>
       <c r="F197" s="49">
-        <v>451.17188896276002</v>
+        <v>451.42026340301999</v>
       </c>
       <c r="G197" s="49">
-        <v>552.79727109995997</v>
+        <v>552.52610112418802</v>
       </c>
       <c r="H197" s="49">
-        <v>625.39134576993297</v>
+        <v>625.42869748458099</v>
       </c>
       <c r="I197" s="49">
-        <v>613.18729305977104</v>
+        <v>612.98569315757902</v>
       </c>
       <c r="J197" s="49">
-        <v>779.88625909415305</v>
+        <v>779.67841315771705</v>
       </c>
       <c r="K197" s="49">
-        <v>565.67558680258003</v>
+        <v>565.67893452580404</v>
       </c>
       <c r="L197" s="49">
-        <v>419.77961391175899</v>
+        <v>419.80712895451001</v>
       </c>
       <c r="M197" s="49">
-        <v>342.80234196749501</v>
+        <v>342.82567643358698</v>
       </c>
       <c r="N197" s="49">
-        <v>501.47479185702502</v>
+        <v>501.21254491971098</v>
       </c>
       <c r="O197" s="49">
-        <v>523.738580482727</v>
+        <v>523.65865934898704</v>
       </c>
       <c r="P197" s="50">
-        <v>3.8193143563842957E-2</v>
+        <v>3.8414437916958866E-2</v>
       </c>
       <c r="Q197" s="33">
-        <v>4.2475901737872412E-2</v>
+        <v>4.2438286420682925E-2</v>
       </c>
       <c r="R197" s="33">
-        <v>3.6865302796814881E-2</v>
+        <v>3.6500792235939716E-2</v>
       </c>
       <c r="S197" s="33">
-        <v>3.3030172935291979E-2</v>
+        <v>3.3118091243091952E-2</v>
       </c>
       <c r="T197" s="33">
-        <v>3.1250637730998898E-2</v>
+        <v>3.2270229378116966E-2</v>
       </c>
       <c r="U197" s="33">
-        <v>4.280862825726417E-2</v>
+        <v>4.2013845918730919E-2</v>
       </c>
       <c r="V197" s="33">
-        <v>3.0137460543760985E-2</v>
+        <v>3.0224016343778803E-2</v>
       </c>
       <c r="W197" s="33">
-        <v>2.9841898408891954E-2</v>
+        <v>2.9505469377386628E-2</v>
       </c>
       <c r="X197" s="33">
-        <v>2.6580708287372579E-2</v>
+        <v>2.659528205245687E-2</v>
       </c>
       <c r="Y197" s="33">
-        <v>3.6700044646666319E-2</v>
+        <v>3.6686649569219743E-2</v>
       </c>
       <c r="Z197" s="33">
-        <v>3.0816385314083261E-2</v>
+        <v>3.0909209537082649E-2</v>
       </c>
       <c r="AA197" s="33">
-        <v>4.1964418255379554E-2</v>
+        <v>4.2009406910853198E-2</v>
       </c>
       <c r="AB197" s="33">
-        <v>2.6180243335114151E-2</v>
+        <v>2.549909326319888E-2</v>
       </c>
       <c r="AC197" s="34">
-        <v>3.2972338465983686E-2</v>
+        <v>3.281119158463941E-2</v>
       </c>
     </row>
     <row r="198" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A198" s="1" t="s">
         <v>211</v>
       </c>
       <c r="B198" s="29">
-        <v>347.704666858797</v>
+        <v>347.67647155106499</v>
       </c>
       <c r="C198" s="49">
-        <v>416.039345309537</v>
+        <v>416.10044416775798</v>
       </c>
       <c r="D198" s="49">
-        <v>411.08627697462799</v>
+        <v>411.123444097544</v>
       </c>
       <c r="E198" s="49">
-        <v>516.02857244739903</v>
+        <v>516.00228180496094</v>
       </c>
       <c r="F198" s="49">
-        <v>464.697263844671</v>
+        <v>464.75049725988998</v>
       </c>
       <c r="G198" s="49">
-        <v>568.83857801839702</v>
+        <v>568.92117001816302</v>
       </c>
       <c r="H198" s="49">
-        <v>636.88100725448101</v>
+        <v>636.88491456790405</v>
       </c>
       <c r="I198" s="49">
-        <v>622.43639207874105</v>
+        <v>622.58019535401002</v>
       </c>
       <c r="J198" s="49">
-        <v>799.568506742414</v>
+        <v>799.90433336186402</v>
       </c>
       <c r="K198" s="49">
-        <v>586.06189515609799</v>
+        <v>586.05003670661097</v>
       </c>
       <c r="L198" s="49">
-        <v>427.458383383164</v>
+        <v>427.49510694124302</v>
       </c>
       <c r="M198" s="49">
-        <v>345.053409174374</v>
+        <v>345.01410535149802</v>
       </c>
       <c r="N198" s="49">
-        <v>518.58161134821501</v>
+        <v>518.79538936539097</v>
       </c>
       <c r="O198" s="49">
-        <v>536.156067745374</v>
+        <v>536.18129229152601</v>
       </c>
       <c r="P198" s="50">
-        <v>3.2785937173167579E-2</v>
+        <v>3.2513717627724148E-2</v>
       </c>
       <c r="Q198" s="33">
-        <v>1.9064275719295587E-2</v>
+        <v>1.9317043335485007E-2</v>
       </c>
       <c r="R198" s="33">
-        <v>3.6068071730819717E-2</v>
+        <v>3.6452382333352684E-2</v>
       </c>
       <c r="S198" s="33">
-        <v>1.9622744532492797E-2</v>
+        <v>1.9460448037547096E-2</v>
       </c>
       <c r="T198" s="33">
-        <v>2.9978319156819921E-2</v>
+        <v>2.9529542507419571E-2</v>
       </c>
       <c r="U198" s="33">
-        <v>2.901842638715979E-2</v>
+        <v>2.9672931035505945E-2</v>
       </c>
       <c r="V198" s="33">
-        <v>1.8371954716454919E-2</v>
+        <v>1.8317383147589794E-2</v>
       </c>
       <c r="W198" s="33">
-        <v>1.5083644301918886E-2</v>
+        <v>1.5652081775364701E-2</v>
       </c>
       <c r="X198" s="33">
-        <v>2.5237330980958816E-2</v>
+        <v>2.594136231402322E-2</v>
       </c>
       <c r="Y198" s="33">
-        <v>3.6038868972142479E-2</v>
+        <v>3.6011774413844178E-2</v>
       </c>
       <c r="Z198" s="33">
-        <v>1.8292382995566792E-2</v>
+        <v>1.8313119183752891E-2</v>
       </c>
       <c r="AA198" s="33">
-        <v>6.5666622752900139E-3</v>
+        <v>6.3835035364832038E-3</v>
       </c>
       <c r="AB198" s="33">
-        <v>3.4113019774815179E-2</v>
+        <v>3.508061524776207E-2</v>
       </c>
       <c r="AC198" s="34">
-        <v>2.3709323172644403E-2</v>
+        <v>2.3913732197433868E-2</v>
       </c>
     </row>
     <row r="199" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A199" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B199" s="29">
-        <v>347.42648751580998</v>
+        <v>347.38138388162997</v>
       </c>
       <c r="C199" s="49">
-        <v>423.588382311163</v>
+        <v>423.62170654710502</v>
       </c>
       <c r="D199" s="49">
-        <v>412.24261849017398</v>
+        <v>412.31445065777001</v>
       </c>
       <c r="E199" s="49">
-        <v>529.47316673502996</v>
+        <v>529.39301629465501</v>
       </c>
       <c r="F199" s="49">
-        <v>471.06900613950501</v>
+        <v>470.91192438413702</v>
       </c>
       <c r="G199" s="49">
-        <v>568.68454063825698</v>
+        <v>568.80529580375605</v>
       </c>
       <c r="H199" s="49">
-        <v>644.12895684090199</v>
+        <v>644.09518457175204</v>
       </c>
       <c r="I199" s="49">
-        <v>626.01109322580703</v>
+        <v>626.12563741039605</v>
       </c>
       <c r="J199" s="49">
-        <v>798.21312683849305</v>
+        <v>798.40503418972798</v>
       </c>
       <c r="K199" s="49">
-        <v>593.07879249771895</v>
+        <v>593.06582213380295</v>
       </c>
       <c r="L199" s="49">
-        <v>439.141401910475</v>
+        <v>439.08181452563599</v>
       </c>
       <c r="M199" s="49">
-        <v>349.31137046131602</v>
+        <v>349.30837054131302</v>
       </c>
       <c r="N199" s="49">
-        <v>527.08396749037695</v>
+        <v>527.12369302582897</v>
       </c>
       <c r="O199" s="49">
-        <v>542.48485452955595</v>
+        <v>542.56420359399999</v>
       </c>
       <c r="P199" s="50">
-        <v>-8.0004489298379777E-4</v>
+        <v>-8.4874213120766928E-4</v>
       </c>
       <c r="Q199" s="33">
-        <v>1.8145007405512281E-2</v>
+        <v>1.807559324862118E-2</v>
       </c>
       <c r="R199" s="33">
-        <v>2.8128925247907777E-3</v>
+        <v>2.8969560780955916E-3</v>
       </c>
       <c r="S199" s="33">
-        <v>2.605397260052178E-2</v>
+        <v>2.5950921075103883E-2</v>
       </c>
       <c r="T199" s="33">
-        <v>1.3711598476215281E-2</v>
+        <v>1.3257494420283678E-2</v>
       </c>
       <c r="U199" s="33">
-        <v>-2.7079278039943144E-4</v>
+        <v>-2.0367358522321855E-4</v>
       </c>
       <c r="V199" s="33">
-        <v>1.1380382683518819E-2</v>
+        <v>1.1321150554711723E-2</v>
       </c>
       <c r="W199" s="33">
-        <v>5.7430786383290133E-3</v>
+        <v>5.6947556039266267E-3</v>
       </c>
       <c r="X199" s="33">
-        <v>-1.6951391813104788E-3</v>
+        <v>-1.8743481058974831E-3</v>
       </c>
       <c r="Y199" s="33">
-        <v>1.1972962923569641E-2</v>
+        <v>1.1971307888005933E-2</v>
       </c>
       <c r="Z199" s="33">
-        <v>2.7331358984808096E-2</v>
+        <v>2.7103719776576218E-2</v>
       </c>
       <c r="AA199" s="33">
-        <v>1.2340006427208561E-2</v>
+        <v>1.2446636596031402E-2</v>
       </c>
       <c r="AB199" s="33">
-        <v>1.6395406154216419E-2</v>
+        <v>1.6053156660905232E-2</v>
       </c>
       <c r="AC199" s="34">
-        <v>1.1804001045433665E-2</v>
+        <v>1.1904390164742207E-2</v>
       </c>
     </row>
     <row r="200" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A200" s="1" t="s">
         <v>213</v>
       </c>
       <c r="B200" s="29">
-        <v>343.75636568840002</v>
+        <v>343.74721805608903</v>
       </c>
       <c r="C200" s="49">
-        <v>409.899145836684</v>
+        <v>409.85289628145</v>
       </c>
       <c r="D200" s="49">
-        <v>405.39672239907901</v>
+        <v>405.43267729441698</v>
       </c>
       <c r="E200" s="49">
-        <v>515.78296150903702</v>
+        <v>515.793459271507</v>
       </c>
       <c r="F200" s="49">
-        <v>464.54413504851902</v>
+        <v>464.26491998831199</v>
       </c>
       <c r="G200" s="49">
-        <v>565.520848519845</v>
+        <v>565.66550118016301</v>
       </c>
       <c r="H200" s="49">
-        <v>633.39621992187097</v>
+        <v>633.37530411362502</v>
       </c>
       <c r="I200" s="49">
-        <v>620.45598321693103</v>
+        <v>620.43818107097798</v>
       </c>
       <c r="J200" s="49">
-        <v>791.17792516279701</v>
+        <v>790.82817802791203</v>
       </c>
       <c r="K200" s="49">
-        <v>569.52644569993004</v>
+        <v>569.54625503682803</v>
       </c>
       <c r="L200" s="49">
-        <v>426.16812485012002</v>
+        <v>426.14472697030499</v>
       </c>
       <c r="M200" s="49">
-        <v>339.79467005193101</v>
+        <v>339.817354859631</v>
       </c>
       <c r="N200" s="49">
-        <v>515.36535899861997</v>
+        <v>515.47527036609495</v>
       </c>
       <c r="O200" s="49">
-        <v>531.32456754862699</v>
+        <v>531.33230158827803</v>
       </c>
       <c r="P200" s="50">
-        <v>-1.0563736385364009E-2</v>
+        <v>-1.0461602130007353E-2</v>
       </c>
       <c r="Q200" s="33">
-        <v>-3.2317308609335349E-2</v>
+        <v>-3.2502607994012167E-2</v>
       </c>
       <c r="R200" s="33">
-        <v>-1.6606473431029167E-2</v>
+        <v>-1.6690594647785106E-2</v>
       </c>
       <c r="S200" s="33">
-        <v>-2.5856277685256335E-2</v>
+        <v>-2.5688961895142581E-2</v>
       </c>
       <c r="T200" s="33">
-        <v>-1.3851200155277632E-2</v>
+        <v>-1.4115175368553334E-2</v>
       </c>
       <c r="U200" s="33">
-        <v>-5.5631758775458451E-3</v>
+        <v>-5.5199813481980886E-3</v>
       </c>
       <c r="V200" s="33">
-        <v>-1.6662404018706445E-2</v>
+        <v>-1.6643317191160967E-2</v>
       </c>
       <c r="W200" s="33">
-        <v>-8.87382039869411E-3</v>
+        <v>-9.0835704523152261E-3</v>
       </c>
       <c r="X200" s="33">
-        <v>-8.8136882734071165E-3</v>
+        <v>-9.4899904651846168E-3</v>
       </c>
       <c r="Y200" s="33">
-        <v>-3.9712003018350206E-2</v>
+        <v>-3.9657599914210917E-2</v>
       </c>
       <c r="Z200" s="33">
-        <v>-2.9542368366806238E-2</v>
+        <v>-2.946395666444912E-2</v>
       </c>
       <c r="AA200" s="33">
-        <v>-2.7244175867555787E-2</v>
+        <v>-2.7170879606961851E-2</v>
       </c>
       <c r="AB200" s="33">
-        <v>-2.2232906357507298E-2</v>
+        <v>-2.2098082127306795E-2</v>
       </c>
       <c r="AC200" s="34">
-        <v>-2.0572531910788894E-2</v>
+        <v>-2.0701516855186397E-2</v>
       </c>
     </row>
     <row r="201" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A201" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B201" s="29">
-        <v>335.217230818139</v>
+        <v>335.34970625341901</v>
       </c>
       <c r="C201" s="49">
-        <v>402.01740095153201</v>
+        <v>401.90330615901399</v>
       </c>
       <c r="D201" s="49">
-        <v>395.016257428431</v>
+        <v>394.82401356937402</v>
       </c>
       <c r="E201" s="49">
-        <v>507.85343039550202</v>
+        <v>508.03118100960199</v>
       </c>
       <c r="F201" s="49">
-        <v>457.42925108680203</v>
+        <v>457.94911386952901</v>
       </c>
       <c r="G201" s="49">
-        <v>541.77336380645295</v>
+        <v>541.26842407955405</v>
       </c>
       <c r="H201" s="49">
-        <v>615.08088208060997</v>
+        <v>615.13405429315605</v>
       </c>
       <c r="I201" s="49">
-        <v>605.12175770042904</v>
+        <v>604.76785886982896</v>
       </c>
       <c r="J201" s="49">
-        <v>768.64211553223197</v>
+        <v>768.40790071894196</v>
       </c>
       <c r="K201" s="49">
-        <v>567.62226672065196</v>
+        <v>567.64760142788896</v>
       </c>
       <c r="L201" s="49">
-        <v>416.70287327163499</v>
+        <v>416.75429408814898</v>
       </c>
       <c r="M201" s="49">
-        <v>331.81917757609699</v>
+        <v>331.85947750671602</v>
       </c>
       <c r="N201" s="49">
-        <v>508.28791330683998</v>
+        <v>507.71724675467101</v>
       </c>
       <c r="O201" s="49">
-        <v>518.03186425284105</v>
+        <v>517.8710894523</v>
       </c>
       <c r="P201" s="50">
-        <v>-2.4840659614144833E-2</v>
+        <v>-2.4429322948876342E-2</v>
       </c>
       <c r="Q201" s="33">
-        <v>-1.9228497949328016E-2</v>
+        <v>-1.9396203356281672E-2</v>
       </c>
       <c r="R201" s="33">
-        <v>-2.5605695352488134E-2</v>
+        <v>-2.6166276965729485E-2</v>
       </c>
       <c r="S201" s="33">
-        <v>-1.5373774834157805E-2</v>
+        <v>-1.5049198710018974E-2</v>
       </c>
       <c r="T201" s="33">
-        <v>-1.5315840681045079E-2</v>
+        <v>-1.3603884004292133E-2</v>
       </c>
       <c r="U201" s="33">
-        <v>-4.1992235609963902E-2</v>
+        <v>-4.3129865706338255E-2</v>
       </c>
       <c r="V201" s="33">
-        <v>-2.8916083274889481E-2</v>
+        <v>-2.8800064830435179E-2</v>
       </c>
       <c r="W201" s="33">
-        <v>-2.4714445393849371E-2</v>
+        <v>-2.5256863099720084E-2</v>
       </c>
       <c r="X201" s="33">
-        <v>-2.8483870585656157E-2</v>
+        <v>-2.8350377404203653E-2</v>
       </c>
       <c r="Y201" s="33">
-        <v>-3.3434425980656268E-3</v>
+        <v>-3.3336249552133879E-3</v>
       </c>
       <c r="Z201" s="33">
-        <v>-2.2210134983262519E-2</v>
+        <v>-2.2035783356789906E-2</v>
       </c>
       <c r="AA201" s="33">
-        <v>-2.3471505526014069E-2</v>
+        <v>-2.3418101633455923E-2</v>
       </c>
       <c r="AB201" s="33">
-        <v>-1.3732870415527731E-2</v>
+        <v>-1.5050234332122492E-2</v>
       </c>
       <c r="AC201" s="34">
-        <v>-2.5018047550698586E-2</v>
+        <v>-2.533482736837056E-2</v>
       </c>
     </row>
     <row r="202" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A202" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B202" s="29">
-        <v>336.36814452470497</v>
+        <v>336.28216553058502</v>
       </c>
       <c r="C202" s="49">
-        <v>402.47434098934599</v>
+        <v>402.62253094731102</v>
       </c>
       <c r="D202" s="49">
-        <v>394.45411680472301</v>
+        <v>394.53205524365802</v>
       </c>
       <c r="E202" s="49">
-        <v>510.231960749937</v>
+        <v>510.14191702986398</v>
       </c>
       <c r="F202" s="49">
-        <v>455.75534753982902</v>
+        <v>455.74900970767698</v>
       </c>
       <c r="G202" s="49">
-        <v>541.85882070569698</v>
+        <v>542.08786103396403</v>
       </c>
       <c r="H202" s="49">
-        <v>613.76743997391304</v>
+        <v>613.79131231401698</v>
       </c>
       <c r="I202" s="49">
-        <v>604.44243413353399</v>
+        <v>604.70275409310705</v>
       </c>
       <c r="J202" s="49">
-        <v>764.79876892846005</v>
+        <v>765.18835638245105</v>
       </c>
       <c r="K202" s="49">
-        <v>562.79011717486503</v>
+        <v>562.75365770160795</v>
       </c>
       <c r="L202" s="49">
-        <v>420.02105507256601</v>
+        <v>420.06466697846298</v>
       </c>
       <c r="M202" s="49">
-        <v>339.99792761564402</v>
+        <v>339.91978192699401</v>
       </c>
       <c r="N202" s="49">
-        <v>522.02562839518896</v>
+        <v>522.43973501279902</v>
       </c>
       <c r="O202" s="49">
-        <v>519.43549582558899</v>
+        <v>519.48981910351597</v>
       </c>
       <c r="P202" s="50">
-        <v>3.4333369551351467E-3</v>
+        <v>2.7805579065018904E-3</v>
       </c>
       <c r="Q202" s="33">
-        <v>1.136617561161346E-3</v>
+        <v>1.789546831974631E-3</v>
       </c>
       <c r="R202" s="33">
-        <v>-1.4230822482282912E-3</v>
+        <v>-7.3946445930828109E-4</v>
       </c>
       <c r="S202" s="33">
-        <v>4.683497663061198E-3</v>
+        <v>4.1547371483525719E-3</v>
       </c>
       <c r="T202" s="33">
-        <v>-3.6593714612609407E-3</v>
+        <v>-4.8042546545441489E-3</v>
       </c>
       <c r="U202" s="33">
-        <v>1.5773551258346785E-4</v>
+        <v>1.513919744724479E-3</v>
       </c>
       <c r="V202" s="33">
-        <v>-2.1353973842497265E-3</v>
+        <v>-2.1828444869338437E-3</v>
       </c>
       <c r="W202" s="33">
-        <v>-1.1226229403428212E-3</v>
+        <v>-1.0765250792854619E-4</v>
       </c>
       <c r="X202" s="33">
-        <v>-5.0001769693697184E-3</v>
+        <v>-4.1898896842140765E-3</v>
       </c>
       <c r="Y202" s="33">
-        <v>-8.5129668603451947E-3</v>
+        <v>-8.6214470279986077E-3</v>
       </c>
       <c r="Z202" s="33">
-        <v>7.962944375399239E-3</v>
+        <v>7.9432244304933342E-3</v>
       </c>
       <c r="AA202" s="33">
-        <v>2.4648213823239118E-2</v>
+        <v>2.4288305643206609E-2</v>
       </c>
       <c r="AB202" s="33">
-        <v>2.7027428212828442E-2</v>
+        <v>2.8997416085890571E-2</v>
       </c>
       <c r="AC202" s="34">
-        <v>2.7095467858380129E-3</v>
+        <v>3.1257385943825877E-3</v>
       </c>
     </row>
     <row r="203" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A203" s="1" t="s">
         <v>216</v>
       </c>
       <c r="B203" s="29">
-        <v>340.10980954412997</v>
+        <v>340.03307855255701</v>
       </c>
       <c r="C203" s="49">
-        <v>401.072104462722</v>
+        <v>401.12305597276099</v>
       </c>
       <c r="D203" s="49">
-        <v>397.95452260846997</v>
+        <v>398.06776241849599</v>
       </c>
       <c r="E203" s="49">
-        <v>500.79854418073199</v>
+        <v>500.63891339324198</v>
       </c>
       <c r="F203" s="49">
-        <v>459.699773901078</v>
+        <v>459.36790540698098</v>
       </c>
       <c r="G203" s="49">
-        <v>537.37081768114297</v>
+        <v>537.63031957785597</v>
       </c>
       <c r="H203" s="49">
-        <v>609.66825321239196</v>
+        <v>609.60632822813704</v>
       </c>
       <c r="I203" s="49">
-        <v>598.44675038807497</v>
+        <v>598.64318978440497</v>
       </c>
       <c r="J203" s="49">
-        <v>768.319262954853</v>
+        <v>768.56689763777899</v>
       </c>
       <c r="K203" s="49">
-        <v>556.66612176844603</v>
+        <v>556.63901878563604</v>
       </c>
       <c r="L203" s="49">
-        <v>415.36398994719099</v>
+        <v>415.28921148716398</v>
       </c>
       <c r="M203" s="49">
-        <v>334.885593918984</v>
+        <v>334.87683411844802</v>
       </c>
       <c r="N203" s="49">
-        <v>517.81603465595799</v>
+        <v>518.02526335424295</v>
       </c>
       <c r="O203" s="49">
-        <v>517.05627995363295</v>
+        <v>517.19846703679104</v>
       </c>
       <c r="P203" s="50">
-        <v>1.1123719889444494E-2</v>
+        <v>1.1154064670821251E-2</v>
       </c>
       <c r="Q203" s="33">
-        <v>-3.4840395618191966E-3</v>
+        <v>-3.7242699036786897E-3</v>
       </c>
       <c r="R203" s="33">
-        <v>8.8740506300251099E-3</v>
+        <v>8.9617741520504612E-3</v>
       </c>
       <c r="S203" s="33">
-        <v>-1.8488486207998034E-2</v>
+        <v>-1.8628156831240528E-2</v>
       </c>
       <c r="T203" s="33">
-        <v>8.654701217530425E-3</v>
+        <v>7.9405453927923197E-3</v>
       </c>
       <c r="U203" s="33">
-        <v>-8.2826058247220669E-3</v>
+        <v>-8.2229132517482872E-3</v>
       </c>
       <c r="V203" s="33">
-        <v>-6.6787295880265107E-3</v>
+        <v>-6.8182523960829133E-3</v>
       </c>
       <c r="W203" s="33">
-        <v>-9.9193627165733433E-3</v>
+        <v>-1.0020732116211017E-2</v>
       </c>
       <c r="X203" s="33">
-        <v>4.6031638248129614E-3</v>
+        <v>4.4153066720729051E-3</v>
       </c>
       <c r="Y203" s="33">
-        <v>-1.0881490665046956E-2</v>
+        <v>-1.0865569387758844E-2</v>
       </c>
       <c r="Z203" s="33">
-        <v>-1.1087694459913311E-2</v>
+        <v>-1.1368381743813383E-2</v>
       </c>
       <c r="AA203" s="33">
-        <v>-1.503636722880064E-2</v>
+        <v>-1.4835699705258998E-2</v>
       </c>
       <c r="AB203" s="33">
-        <v>-8.0639599097310777E-3</v>
+        <v>-8.449724174306783E-3</v>
       </c>
       <c r="AC203" s="34">
-        <v>-4.5803875381571491E-3</v>
+        <v>-4.410773767769105E-3</v>
       </c>
     </row>
     <row r="204" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A204" s="1" t="s">
         <v>217</v>
       </c>
       <c r="B204" s="29">
-        <v>340.98097465418499</v>
+        <v>340.99549030745402</v>
       </c>
       <c r="C204" s="49">
-        <v>408.23163605747197</v>
+        <v>408.14374376042798</v>
       </c>
       <c r="D204" s="49">
-        <v>401.26898336459698</v>
+        <v>401.28568122187698</v>
       </c>
       <c r="E204" s="49">
-        <v>499.19460422127003</v>
+        <v>499.18823286845299</v>
       </c>
       <c r="F204" s="49">
-        <v>451.43715572751199</v>
+        <v>451.11761624541202</v>
       </c>
       <c r="G204" s="49">
-        <v>536.503646373999</v>
+        <v>536.58043394392405</v>
       </c>
       <c r="H204" s="49">
-        <v>605.30218897540703</v>
+        <v>605.25862025618699</v>
       </c>
       <c r="I204" s="49">
-        <v>598.07763716356499</v>
+        <v>598.00301587272395</v>
       </c>
       <c r="J204" s="49">
-        <v>772.23569739025197</v>
+        <v>771.78967676174</v>
       </c>
       <c r="K204" s="49">
-        <v>553.06654044863501</v>
+        <v>553.06779029050699</v>
       </c>
       <c r="L204" s="49">
-        <v>418.28197660832899</v>
+        <v>418.23855772316898</v>
       </c>
       <c r="M204" s="49">
-        <v>341.50413116437102</v>
+        <v>341.551547469436</v>
       </c>
       <c r="N204" s="49">
-        <v>538.69561596876895</v>
+        <v>538.71054541692001</v>
       </c>
       <c r="O204" s="49">
-        <v>519.18035709377796</v>
+        <v>519.16260232110005</v>
       </c>
       <c r="P204" s="50">
-        <v>2.5614230628121515E-3</v>
+        <v>2.8303474444126842E-3</v>
       </c>
       <c r="Q204" s="33">
-        <v>1.785098368868332E-2</v>
+        <v>1.7502578530773194E-2</v>
       </c>
       <c r="R204" s="33">
-        <v>8.3287425266629356E-3</v>
+        <v>8.0838467898787236E-3</v>
       </c>
       <c r="S204" s="33">
-        <v>-3.2027648205046333E-3</v>
+        <v>-2.897658344127807E-3</v>
       </c>
       <c r="T204" s="33">
-        <v>-1.7973944392985608E-2</v>
+        <v>-1.7960090516684124E-2</v>
       </c>
       <c r="U204" s="33">
-        <v>-1.6137298093074071E-3</v>
+        <v>-1.9528021313163224E-3</v>
       </c>
       <c r="V204" s="33">
-        <v>-7.1613770505184471E-3</v>
+        <v>-7.1319928462471038E-3</v>
       </c>
       <c r="W204" s="33">
-        <v>-6.1678541034870804E-4</v>
+        <v>-1.0693747504445517E-3</v>
       </c>
       <c r="X204" s="33">
-        <v>5.0974049776351116E-3</v>
+        <v>4.1932317588311285E-3</v>
       </c>
       <c r="Y204" s="33">
-        <v>-6.466320077779586E-3</v>
+        <v>-6.4156991777544192E-3</v>
       </c>
       <c r="Z204" s="33">
-        <v>7.0251315274321158E-3</v>
+        <v>7.1019091139963297E-3</v>
       </c>
       <c r="AA204" s="33">
-        <v>1.9763577071004734E-2</v>
+        <v>1.993184559498995E-2</v>
       </c>
       <c r="AB204" s="33">
-        <v>4.0322392346701985E-2</v>
+        <v>3.9931029480567481E-2</v>
       </c>
       <c r="AC204" s="34">
-        <v>4.1080192282656469E-3</v>
+        <v>3.7976432829784912E-3</v>
       </c>
     </row>
     <row r="205" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A205" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B205" s="29">
-        <v>348.73988266865598</v>
+        <v>348.96953298771501</v>
       </c>
       <c r="C205" s="49">
-        <v>411.32999985285898</v>
+        <v>411.121040141001</v>
       </c>
       <c r="D205" s="49">
-        <v>406.32017538842399</v>
+        <v>406.07202973158797</v>
       </c>
       <c r="E205" s="49">
-        <v>509.62881159614801</v>
+        <v>509.95290448170903</v>
       </c>
       <c r="F205" s="49">
-        <v>456.09772564920502</v>
+        <v>456.89930358700099</v>
       </c>
       <c r="G205" s="49">
-        <v>534.152070162207</v>
+        <v>533.434925040606</v>
       </c>
       <c r="H205" s="49">
-        <v>608.07069023961901</v>
+        <v>608.18319671167603</v>
       </c>
       <c r="I205" s="49">
-        <v>600.87464362663195</v>
+        <v>600.37676027728605</v>
       </c>
       <c r="J205" s="49">
-        <v>780.32664438275594</v>
+        <v>780.08689723810596</v>
       </c>
       <c r="K205" s="49">
-        <v>556.68080308327706</v>
+        <v>556.780369347141</v>
       </c>
       <c r="L205" s="49">
-        <v>421.46436010276</v>
+        <v>421.54787431375797</v>
       </c>
       <c r="M205" s="49">
-        <v>344.09728394131997</v>
+        <v>344.18852250051901</v>
       </c>
       <c r="N205" s="49">
-        <v>530.50490811617101</v>
+        <v>529.55121709541402</v>
       </c>
       <c r="O205" s="49">
-        <v>523.03829403433099</v>
+        <v>522.81158958219805</v>
       </c>
       <c r="P205" s="50">
-        <v>2.275466548343319E-2</v>
+        <v>2.3384598644021093E-2</v>
       </c>
       <c r="Q205" s="33">
-        <v>7.5897199573009555E-3</v>
+        <v>7.2947250229582483E-3</v>
       </c>
       <c r="R205" s="33">
-        <v>1.2588045010290427E-2</v>
+        <v>1.192753375883493E-2</v>
       </c>
       <c r="S205" s="33">
-        <v>2.0902083649632086E-2</v>
+        <v>2.1564353693595217E-2</v>
       </c>
       <c r="T205" s="33">
-        <v>1.032385097806654E-2</v>
+        <v>1.2816363479017046E-2</v>
       </c>
       <c r="U205" s="33">
-        <v>-4.3831504737857907E-3</v>
+        <v>-5.8621386549603249E-3</v>
       </c>
       <c r="V205" s="33">
-        <v>4.5737506234666547E-3</v>
+        <v>4.831945151398509E-3</v>
       </c>
       <c r="W205" s="33">
-        <v>4.6766611711683836E-3</v>
+        <v>3.9694522294304591E-3</v>
       </c>
       <c r="X205" s="33">
-        <v>1.0477302486594509E-2</v>
+        <v>1.0750623811372151E-2</v>
       </c>
       <c r="Y205" s="33">
-        <v>6.5349508066609996E-3</v>
+        <v>6.7127016286447905E-3</v>
       </c>
       <c r="Z205" s="33">
-        <v>7.6082252461260325E-3</v>
+        <v>7.9125095701468862E-3</v>
       </c>
       <c r="AA205" s="33">
-        <v>7.5933276944777361E-3</v>
+        <v>7.7205770274513252E-3</v>
       </c>
       <c r="AB205" s="33">
-        <v>-1.5204704864486551E-2</v>
+        <v>-1.7002318590992882E-2</v>
       </c>
       <c r="AC205" s="34">
-        <v>7.4308222332382101E-3</v>
+        <v>7.0286019154381929E-3</v>
       </c>
     </row>
     <row r="206" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A206" s="1" t="s">
         <v>219</v>
       </c>
       <c r="B206" s="29">
-        <v>346.225887811098</v>
+        <v>346.04847559266102</v>
       </c>
       <c r="C206" s="49">
-        <v>417.38619224555299</v>
+        <v>417.67256320755803</v>
       </c>
       <c r="D206" s="49">
-        <v>410.99125905594798</v>
+        <v>411.09412287561202</v>
       </c>
       <c r="E206" s="49">
-        <v>509.38708584828203</v>
+        <v>509.314048226772</v>
       </c>
       <c r="F206" s="49">
-        <v>462.601137907473</v>
+        <v>462.56802628554902</v>
       </c>
       <c r="G206" s="49">
-        <v>532.37852215347095</v>
+        <v>532.71336222530897</v>
       </c>
       <c r="H206" s="49">
-        <v>606.98205679864896</v>
+        <v>606.99014420907304</v>
       </c>
       <c r="I206" s="49">
-        <v>601.263462785309</v>
+        <v>601.62249615697203</v>
       </c>
       <c r="J206" s="49">
-        <v>777.16538170706303</v>
+        <v>777.60306847861295</v>
       </c>
       <c r="K206" s="49">
-        <v>554.74504346266303</v>
+        <v>554.69057795567096</v>
       </c>
       <c r="L206" s="49">
-        <v>425.55635881383699</v>
+        <v>425.61213223038902</v>
       </c>
       <c r="M206" s="49">
-        <v>344.720291541493</v>
+        <v>344.56536111200899</v>
       </c>
       <c r="N206" s="49">
-        <v>544.16660907019002</v>
+        <v>544.92838391512305</v>
       </c>
       <c r="O206" s="49">
-        <v>525.49072426926898</v>
+        <v>525.56648015538894</v>
       </c>
       <c r="P206" s="50">
-        <v>-7.2087965343113902E-3</v>
+        <v>-8.3705226930421706E-3</v>
       </c>
       <c r="Q206" s="33">
-        <v>1.4723439561569629E-2</v>
+        <v>1.5935752313503748E-2</v>
       </c>
       <c r="R206" s="33">
-        <v>1.1496066280879624E-2</v>
+        <v>1.2367493391119755E-2</v>
       </c>
       <c r="S206" s="33">
-        <v>-4.7431727242597255E-4</v>
+        <v>-1.2527750098537682E-3</v>
       </c>
       <c r="T206" s="33">
-        <v>1.4258813172135731E-2</v>
+        <v>1.2406940991251947E-2</v>
       </c>
       <c r="U206" s="33">
-        <v>-3.3203054107746599E-3</v>
+        <v>-1.3526726155811408E-3</v>
       </c>
       <c r="V206" s="33">
-        <v>-1.7903073745275666E-3</v>
+        <v>-1.9616663351661456E-3</v>
       </c>
       <c r="W206" s="33">
-        <v>6.470886445304469E-4</v>
+        <v>2.0749235515222786E-3</v>
       </c>
       <c r="X206" s="33">
-        <v>-4.0512043237912465E-3</v>
+        <v>-3.184041121940373E-3</v>
       </c>
       <c r="Y206" s="33">
-        <v>-3.4773241863065296E-3</v>
+        <v>-3.7533496267485589E-3</v>
       </c>
       <c r="Z206" s="33">
-        <v>9.7090029393691601E-3</v>
+        <v>9.6412724729006971E-3</v>
       </c>
       <c r="AA206" s="33">
-        <v>1.8105565758528286E-3</v>
+        <v>1.0948610626300148E-3</v>
       </c>
       <c r="AB206" s="33">
-        <v>2.575226118554097E-2</v>
+        <v>2.9038110617614521E-2</v>
       </c>
       <c r="AC206" s="34">
-        <v>4.6888158341558128E-3</v>
+        <v>5.2693754845649643E-3</v>
       </c>
     </row>
     <row r="207" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A207" s="1" t="s">
         <v>220</v>
       </c>
       <c r="B207" s="29">
-        <v>351.04229577730302</v>
+        <v>350.93159673974498</v>
       </c>
       <c r="C207" s="49">
-        <v>418.65238708597298</v>
+        <v>418.71111362364002</v>
       </c>
       <c r="D207" s="49">
-        <v>417.80566685761403</v>
+        <v>417.974915335736</v>
       </c>
       <c r="E207" s="49">
-        <v>510.214733331118</v>
+        <v>509.91986799797297</v>
       </c>
       <c r="F207" s="49">
-        <v>464.501802893903</v>
+        <v>463.95347416864598</v>
       </c>
       <c r="G207" s="49">
-        <v>533.335150312579</v>
+        <v>533.77312181248601</v>
       </c>
       <c r="H207" s="49">
-        <v>613.85249304191404</v>
+        <v>613.76294968252103</v>
       </c>
       <c r="I207" s="49">
-        <v>610.30254033998006</v>
+        <v>610.61057922996497</v>
       </c>
       <c r="J207" s="49">
-        <v>784.108433880083</v>
+        <v>784.41527142304301</v>
       </c>
       <c r="K207" s="49">
-        <v>560.98176350842198</v>
+        <v>560.92010343399602</v>
       </c>
       <c r="L207" s="49">
-        <v>426.16199738499</v>
+        <v>426.06546173328098</v>
       </c>
       <c r="M207" s="49">
-        <v>349.80301557005703</v>
+        <v>349.79018894515099</v>
       </c>
       <c r="N207" s="49">
-        <v>563.04385862969798</v>
+        <v>563.426181305309</v>
       </c>
       <c r="O207" s="49">
-        <v>530.332541775545</v>
+        <v>530.54929268393403</v>
       </c>
       <c r="P207" s="50">
-        <v>1.3911172259980953E-2</v>
+        <v>1.4111089894908169E-2</v>
       </c>
       <c r="Q207" s="33">
-        <v>3.033628960286805E-3</v>
+        <v>2.4865181665425506E-3</v>
       </c>
       <c r="R207" s="33">
-        <v>1.6580420268107021E-2</v>
+        <v>1.6737754390631299E-2</v>
       </c>
       <c r="S207" s="33">
-        <v>1.6247908630382391E-3</v>
+        <v>1.1894817614204189E-3</v>
       </c>
       <c r="T207" s="33">
-        <v>4.1086474517280092E-3</v>
+        <v>2.9951224563058432E-3</v>
       </c>
       <c r="U207" s="33">
-        <v>1.7968947267792412E-3</v>
+        <v>1.9893617512241057E-3</v>
       </c>
       <c r="V207" s="33">
-        <v>1.1319010449009292E-2</v>
+        <v>1.1158015559335155E-2</v>
       </c>
       <c r="W207" s="33">
-        <v>1.5033472203346943E-2</v>
+        <v>1.4939739006448072E-2</v>
       </c>
       <c r="X207" s="33">
-        <v>8.9338155512914685E-3</v>
+        <v>8.7605144842832772E-3</v>
       </c>
       <c r="Y207" s="33">
-        <v>1.1242498007426827E-2</v>
+        <v>1.1230631501411459E-2</v>
       </c>
       <c r="Z207" s="33">
-        <v>1.4231688908166173E-3</v>
+        <v>1.0651235445671148E-3</v>
       </c>
       <c r="AA207" s="33">
-        <v>1.4744487496908043E-2</v>
+        <v>1.5163531866000834E-2</v>
       </c>
       <c r="AB207" s="33">
-        <v>3.4690201943414545E-2</v>
+        <v>3.3945373256730749E-2</v>
       </c>
       <c r="AC207" s="34">
-        <v>9.2138971872604003E-3</v>
+        <v>9.4808415617979591E-3</v>
       </c>
     </row>
     <row r="208" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A208" s="1" t="s">
         <v>221</v>
       </c>
       <c r="B208" s="29">
-        <v>361.14887226751301</v>
+        <v>361.19213683676901</v>
       </c>
       <c r="C208" s="49">
-        <v>426.10401246342298</v>
+        <v>425.96280070578899</v>
       </c>
       <c r="D208" s="49">
-        <v>423.36562851409099</v>
+        <v>423.34533086186701</v>
       </c>
       <c r="E208" s="49">
-        <v>521.07158538155295</v>
+        <v>521.00528279353</v>
       </c>
       <c r="F208" s="49">
-        <v>472.81369338497001</v>
+        <v>472.44373082621598</v>
       </c>
       <c r="G208" s="49">
-        <v>539.49808439833396</v>
+        <v>539.48311657128295</v>
       </c>
       <c r="H208" s="49">
-        <v>619.49820563453795</v>
+        <v>619.43375342747504</v>
       </c>
       <c r="I208" s="49">
-        <v>612.30482022682895</v>
+        <v>612.16461235834595</v>
       </c>
       <c r="J208" s="49">
-        <v>788.09364247961696</v>
+        <v>787.54957891424499</v>
       </c>
       <c r="K208" s="49">
-        <v>568.11466377296699</v>
+        <v>568.07817042782904</v>
       </c>
       <c r="L208" s="49">
-        <v>429.787144516946</v>
+        <v>429.71378923837</v>
       </c>
       <c r="M208" s="49">
-        <v>356.11674759534702</v>
+        <v>356.19467165272403</v>
       </c>
       <c r="N208" s="49">
-        <v>576.83485614583299</v>
+        <v>576.716394278199</v>
       </c>
       <c r="O208" s="49">
-        <v>537.82372451267997</v>
+        <v>537.77178223686406</v>
       </c>
       <c r="P208" s="50">
-        <v>2.8790195972913324E-2</v>
+        <v>2.9238005902994635E-2</v>
       </c>
       <c r="Q208" s="33">
-        <v>1.7799075336264014E-2</v>
+        <v>1.7319069989308211E-2</v>
       </c>
       <c r="R208" s="33">
-        <v>1.3307530504060416E-2</v>
+        <v>1.2848655096484141E-2</v>
       </c>
       <c r="S208" s="33">
-        <v>2.1278985770466052E-2</v>
+        <v>2.1739523190339893E-2</v>
       </c>
       <c r="T208" s="33">
-        <v>1.7894205015530407E-2</v>
+        <v>1.8299801877297295E-2</v>
       </c>
       <c r="U208" s="33">
-        <v>1.155546204322544E-2</v>
+        <v>1.0697419044645828E-2</v>
       </c>
       <c r="V208" s="33">
-        <v>9.1971811740094722E-3</v>
+        <v>9.2394038250229737E-3</v>
       </c>
       <c r="W208" s="33">
-        <v>3.2807988735119586E-3</v>
+        <v>2.5450478279311906E-3</v>
       </c>
       <c r="X208" s="33">
-        <v>5.0824712850154885E-3</v>
+        <v>3.9957247205499868E-3</v>
       </c>
       <c r="Y208" s="33">
-        <v>1.2715030556314844E-2</v>
+        <v>1.2761295147046381E-2</v>
       </c>
       <c r="Z208" s="33">
-        <v>8.506500237469794E-3</v>
+        <v>8.5628332562963649E-3</v>
       </c>
       <c r="AA208" s="33">
-        <v>1.8049392784681428E-2</v>
+        <v>1.830949783607938E-2</v>
       </c>
       <c r="AB208" s="33">
-        <v>2.4493646995277896E-2</v>
+        <v>2.358820625285829E-2</v>
       </c>
       <c r="AC208" s="34">
-        <v>1.4125444220440597E-2</v>
+        <v>1.3613230009963839E-2</v>
       </c>
     </row>
     <row r="209" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A209" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B209" s="29">
-        <v>364.54340880854897</v>
+        <v>364.88665745389102</v>
       </c>
       <c r="C209" s="49">
-        <v>432.47491766138</v>
+        <v>432.153231868538</v>
       </c>
       <c r="D209" s="49">
-        <v>429.884180267315</v>
+        <v>429.599628838125</v>
       </c>
       <c r="E209" s="49">
-        <v>521.63184962680998</v>
+        <v>522.11962490838005</v>
       </c>
       <c r="F209" s="49">
-        <v>481.845077956517</v>
+        <v>482.96602439100201</v>
       </c>
       <c r="G209" s="49">
-        <v>544.48010752258904</v>
+        <v>543.55157355584697</v>
       </c>
       <c r="H209" s="49">
-        <v>625.47860817485105</v>
+        <v>625.65772957495096</v>
       </c>
       <c r="I209" s="49">
-        <v>617.36874966351297</v>
+        <v>616.70723728491805</v>
       </c>
       <c r="J209" s="49">
-        <v>794.43612087925897</v>
+        <v>794.16269923227105</v>
       </c>
       <c r="K209" s="49">
-        <v>570.76737873269201</v>
+        <v>570.95128838406799</v>
       </c>
       <c r="L209" s="49">
-        <v>436.25066310578399</v>
+        <v>436.37285977312399</v>
       </c>
       <c r="M209" s="49">
-        <v>357.35503266980697</v>
+        <v>357.50248158581599</v>
       </c>
       <c r="N209" s="49">
-        <v>600.46732310125799</v>
+        <v>598.93463411814901</v>
       </c>
       <c r="O209" s="49">
-        <v>542.70084212229801</v>
+        <v>542.40191711101602</v>
       </c>
       <c r="P209" s="50">
-        <v>9.3992721608764374E-3</v>
+        <v>1.0228685069054055E-2</v>
       </c>
       <c r="Q209" s="33">
-        <v>1.4951525945801514E-2</v>
+        <v>1.4532797588174162E-2</v>
       </c>
       <c r="R209" s="33">
-        <v>1.5396979145667844E-2</v>
+        <v>1.4773513536868732E-2</v>
       </c>
       <c r="S209" s="33">
-        <v>1.0752155000868235E-3</v>
+        <v>2.1388307405927343E-3</v>
       </c>
       <c r="T209" s="33">
-        <v>1.9101360002688361E-2</v>
+        <v>2.2272056709027543E-2</v>
       </c>
       <c r="U209" s="33">
-        <v>9.2345520184955454E-3</v>
+        <v>7.5413981635261695E-3</v>
       </c>
       <c r="V209" s="33">
-        <v>9.6536236681872278E-3</v>
+        <v>1.0047847914385066E-2</v>
       </c>
       <c r="W209" s="33">
-        <v>8.2702753096213222E-3</v>
+        <v>7.4205937992262161E-3</v>
       </c>
       <c r="X209" s="33">
-        <v>8.0478740821792183E-3</v>
+        <v>8.3970844440590664E-3</v>
       </c>
       <c r="Y209" s="33">
-        <v>4.6693302054690022E-3</v>
+        <v>5.0576102124733069E-3</v>
       </c>
       <c r="Z209" s="33">
-        <v>1.5038883017551852E-2</v>
+        <v>1.5496525132592476E-2</v>
       </c>
       <c r="AA209" s="33">
-        <v>3.4771885423008353E-3</v>
+        <v>3.6716156561911184E-3</v>
       </c>
       <c r="AB209" s="33">
-        <v>4.0969207570650479E-2</v>
+        <v>3.8525417450214317E-2</v>
       </c>
       <c r="AC209" s="34">
-        <v>9.0682455743973378E-3</v>
+        <v>8.6098509202043871E-3</v>
       </c>
     </row>
     <row r="210" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A210" s="1" t="s">
         <v>223</v>
       </c>
       <c r="B210" s="29">
-        <v>365.716743539025</v>
+        <v>365.42847810575603</v>
       </c>
       <c r="C210" s="49">
-        <v>426.85681655193002</v>
+        <v>427.29721124703701</v>
       </c>
       <c r="D210" s="49">
-        <v>428.85478047723501</v>
+        <v>428.974739713585</v>
       </c>
       <c r="E210" s="49">
-        <v>519.96594698788203</v>
+        <v>519.96556815633903</v>
       </c>
       <c r="F210" s="49">
-        <v>473.84629563874898</v>
+        <v>473.790016826895</v>
       </c>
       <c r="G210" s="49">
-        <v>538.25776412527205</v>
+        <v>538.71442647054903</v>
       </c>
       <c r="H210" s="49">
-        <v>623.26840126262596</v>
+        <v>623.26119981085799</v>
       </c>
       <c r="I210" s="49">
-        <v>618.82981244584698</v>
+        <v>619.30927141937104</v>
       </c>
       <c r="J210" s="49">
-        <v>788.01218303453197</v>
+        <v>788.52819437392304</v>
       </c>
       <c r="K210" s="49">
-        <v>568.76359588967603</v>
+        <v>568.721320744845</v>
       </c>
       <c r="L210" s="49">
-        <v>436.32879199547602</v>
+        <v>436.40064199931999</v>
       </c>
       <c r="M210" s="49">
-        <v>360.14588266179697</v>
+        <v>359.912421244987</v>
       </c>
       <c r="N210" s="49">
-        <v>597.786390248212</v>
+        <v>599.09636248031802</v>
       </c>
       <c r="O210" s="49">
-        <v>541.11367560875703</v>
+        <v>541.22612176258997</v>
       </c>
       <c r="P210" s="50">
-        <v>3.218642011141748E-3</v>
+        <v>1.4849012448021615E-3</v>
       </c>
       <c r="Q210" s="33">
-        <v>-1.2990582528647043E-2</v>
+        <v>-1.1236802743565311E-2</v>
       </c>
       <c r="R210" s="33">
-        <v>-2.394597980879154E-3</v>
+        <v>-1.4545848799498717E-3</v>
       </c>
       <c r="S210" s="33">
-        <v>-3.193636738477057E-3</v>
+        <v>-4.1256000527063463E-3</v>
       </c>
       <c r="T210" s="33">
-        <v>-1.6600319653965356E-2</v>
+        <v>-1.8999281731416851E-2</v>
       </c>
       <c r="U210" s="33">
-        <v>-1.1428045416808641E-2</v>
+        <v>-8.8991501830339992E-3</v>
       </c>
       <c r="V210" s="33">
-        <v>-3.5336251045811062E-3</v>
+        <v>-3.8304166172790088E-3</v>
       </c>
       <c r="W210" s="33">
-        <v>2.3665965974635217E-3</v>
+        <v>4.2192372282001678E-3</v>
       </c>
       <c r="X210" s="33">
-        <v>-8.0861603291868533E-3</v>
+        <v>-7.0948999037538929E-3</v>
       </c>
       <c r="Y210" s="33">
-        <v>-3.5106821407087097E-3</v>
+        <v>-3.9057055909872407E-3</v>
       </c>
       <c r="Z210" s="33">
-        <v>1.7909173853358773E-4</v>
+        <v>6.3666255986749576E-5</v>
       </c>
       <c r="AA210" s="33">
-        <v>7.8097402774475189E-3</v>
+        <v>6.7410431627801248E-3</v>
       </c>
       <c r="AB210" s="33">
-        <v>-4.4647439584216686E-3</v>
+        <v>2.7002673239473474E-4</v>
       </c>
       <c r="AC210" s="34">
-        <v>-2.9245698372867279E-3</v>
+        <v>-2.1677566235176471E-3</v>
       </c>
     </row>
     <row r="211" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A211" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B211" s="29">
-        <v>369.08570591905499</v>
+        <v>368.942509364599</v>
       </c>
       <c r="C211" s="49">
-        <v>435.02221806138499</v>
+        <v>435.08604775758403</v>
       </c>
       <c r="D211" s="49">
-        <v>431.16602130438798</v>
+        <v>431.38227281694299</v>
       </c>
       <c r="E211" s="49">
-        <v>524.581496139715</v>
+        <v>524.12698869170094</v>
       </c>
       <c r="F211" s="49">
-        <v>478.78570748674201</v>
+        <v>478.035204674336</v>
       </c>
       <c r="G211" s="49">
-        <v>539.47770015918502</v>
+        <v>540.072254193616</v>
       </c>
       <c r="H211" s="49">
-        <v>615.95281510525399</v>
+        <v>615.84096067809901</v>
       </c>
       <c r="I211" s="49">
-        <v>616.26922587554805</v>
+        <v>616.67648408301</v>
       </c>
       <c r="J211" s="49">
-        <v>788.92769301799501</v>
+        <v>789.29134702491899</v>
       </c>
       <c r="K211" s="49">
-        <v>566.25426483772696</v>
+        <v>566.14346156607098</v>
       </c>
       <c r="L211" s="49">
-        <v>439.409220336636</v>
+        <v>439.29135197586601</v>
       </c>
       <c r="M211" s="49">
-        <v>360.48239863489999</v>
+        <v>360.46213434077498</v>
       </c>
       <c r="N211" s="49">
-        <v>618.09869041451304</v>
+        <v>618.66244675547296</v>
       </c>
       <c r="O211" s="49">
-        <v>542.99643531011304</v>
+        <v>543.28070241600005</v>
       </c>
       <c r="P211" s="50">
-        <v>9.2119445979659265E-3</v>
+        <v>9.6161943290746787E-3</v>
       </c>
       <c r="Q211" s="33">
-        <v>1.9129134625080146E-2</v>
+        <v>1.8228147307153719E-2</v>
       </c>
       <c r="R211" s="33">
-        <v>5.3893320824849322E-3</v>
+        <v>5.6122957378923477E-3</v>
       </c>
       <c r="S211" s="33">
-        <v>8.8766373616779859E-3</v>
+        <v>8.0032617354206526E-3</v>
       </c>
       <c r="T211" s="33">
-        <v>1.0424080326162821E-2</v>
+        <v>8.9600618347178695E-3</v>
       </c>
       <c r="U211" s="33">
-        <v>2.266453203690455E-3</v>
+        <v>2.520496308151543E-3</v>
       </c>
       <c r="V211" s="33">
-        <v>-1.1737457157385056E-2</v>
+        <v>-1.1905504682484302E-2</v>
       </c>
       <c r="W211" s="33">
-        <v>-4.1377879972823717E-3</v>
+        <v>-4.2511673211786949E-3</v>
       </c>
       <c r="X211" s="33">
-        <v>1.161796737630949E-3</v>
+        <v>9.6781910455567832E-4</v>
       </c>
       <c r="Y211" s="33">
-        <v>-4.411905174809716E-3</v>
+        <v>-4.5327282180978035E-3</v>
       </c>
       <c r="Z211" s="33">
-        <v>7.0598786916447054E-3</v>
+        <v>6.6239819522322385E-3</v>
       </c>
       <c r="AA211" s="33">
-        <v>9.3438795028255583E-4</v>
+        <v>1.5273523872458838E-3</v>
       </c>
       <c r="AB211" s="33">
-        <v>3.3979194738553709E-2</v>
+        <v>3.2659327448007591E-2</v>
       </c>
       <c r="AC211" s="34">
-        <v>3.4794162229181413E-3</v>
+        <v>3.7961594438919999E-3</v>
       </c>
     </row>
     <row r="212" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A212" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B212" s="29">
-        <v>368.96147366740001</v>
+        <v>369.04497171570898</v>
       </c>
       <c r="C212" s="49">
-        <v>435.66386336481298</v>
+        <v>435.447362818572</v>
       </c>
       <c r="D212" s="49">
-        <v>438.09890502154599</v>
+        <v>438.02862300531098</v>
       </c>
       <c r="E212" s="49">
-        <v>525.74745847601105</v>
+        <v>525.60866924424499</v>
       </c>
       <c r="F212" s="49">
-        <v>483.64508229343897</v>
+        <v>483.21698491676699</v>
       </c>
       <c r="G212" s="49">
-        <v>535.25959134131699</v>
+        <v>535.12555772471205</v>
       </c>
       <c r="H212" s="49">
-        <v>620.20557127183804</v>
+        <v>620.12628052396201</v>
       </c>
       <c r="I212" s="49">
-        <v>620.71040861281995</v>
+        <v>620.49307619380102</v>
       </c>
       <c r="J212" s="49">
-        <v>793.91703815461199</v>
+        <v>793.26765307082303</v>
       </c>
       <c r="K212" s="49">
-        <v>570.74749178031402</v>
+        <v>570.65898483386002</v>
       </c>
       <c r="L212" s="49">
-        <v>443.81241164083798</v>
+        <v>443.70408215313802</v>
       </c>
       <c r="M212" s="49">
-        <v>362.72418323848598</v>
+        <v>362.83727837631199</v>
       </c>
       <c r="N212" s="49">
-        <v>632.890336373796</v>
+        <v>632.49047448728697</v>
       </c>
       <c r="O212" s="49">
-        <v>546.74490699438002</v>
+        <v>546.63698807298601</v>
       </c>
       <c r="P212" s="50">
-        <v>-3.3659458944801379E-4</v>
+        <v>2.7771901721607151E-4</v>
       </c>
       <c r="Q212" s="33">
-        <v>1.4749713389063945E-3</v>
+        <v>8.3044506448826105E-4</v>
       </c>
       <c r="R212" s="33">
-        <v>1.6079383287635363E-2</v>
+        <v>1.5407100864314849E-2</v>
       </c>
       <c r="S212" s="33">
-        <v>2.2226524284141291E-3</v>
+        <v>2.8269495456483273E-3</v>
       </c>
       <c r="T212" s="33">
-        <v>1.0149373155278418E-2</v>
+        <v>1.0839746093514346E-2</v>
       </c>
       <c r="U212" s="33">
-        <v>-7.8188752132356543E-3</v>
+        <v>-9.1593234618021491E-3</v>
       </c>
       <c r="V212" s="33">
-        <v>6.904353811350461E-3</v>
+        <v>6.9584846080137375E-3</v>
       </c>
       <c r="W212" s="33">
-        <v>7.2065625716783988E-3</v>
+        <v>6.1889697585375547E-3</v>
       </c>
       <c r="X212" s="33">
-        <v>6.3242109267713786E-3</v>
+        <v>5.0378178614169933E-3</v>
       </c>
       <c r="Y212" s="33">
-        <v>7.9349988540478034E-3</v>
+        <v>7.9759346779315621E-3</v>
       </c>
       <c r="Z212" s="33">
-        <v>1.0020707578299426E-2</v>
+        <v>1.0045110511336608E-2</v>
       </c>
       <c r="AA212" s="33">
-        <v>6.2188462240468922E-3</v>
+        <v>6.5891637685626669E-3</v>
       </c>
       <c r="AB212" s="33">
-        <v>2.3930880599930315E-2</v>
+        <v>2.2351490387583883E-2</v>
       </c>
       <c r="AC212" s="34">
-        <v>6.9033080891702792E-3</v>
+        <v>6.1778112899286697E-3</v>
       </c>
     </row>
     <row r="213" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A213" s="1" t="s">
         <v>226</v>
       </c>
       <c r="B213" s="29">
-        <v>373.82957043957299</v>
+        <v>374.25119823182803</v>
       </c>
       <c r="C213" s="49">
-        <v>439.119655355448</v>
+        <v>438.68947725350102</v>
       </c>
       <c r="D213" s="49">
-        <v>443.65954308220103</v>
+        <v>443.38796034180399</v>
       </c>
       <c r="E213" s="49">
-        <v>522.91327776888397</v>
+        <v>523.46948202436704</v>
       </c>
       <c r="F213" s="49">
-        <v>481.59428578816897</v>
+        <v>482.86225201002998</v>
       </c>
       <c r="G213" s="49">
-        <v>541.68873022056903</v>
+        <v>540.69897725279498</v>
       </c>
       <c r="H213" s="49">
-        <v>620.41178899243198</v>
+        <v>620.67294644939602</v>
       </c>
       <c r="I213" s="49">
-        <v>623.15934711076704</v>
+        <v>622.45198592670204</v>
       </c>
       <c r="J213" s="49">
-        <v>807.03365505405304</v>
+        <v>806.72718785317704</v>
       </c>
       <c r="K213" s="49">
-        <v>570.55431999069901</v>
+        <v>570.82364854676803</v>
       </c>
       <c r="L213" s="49">
-        <v>447.43137281920502</v>
+        <v>447.56326315710101</v>
       </c>
       <c r="M213" s="49">
-        <v>368.07999348813502</v>
+        <v>368.30075123403799</v>
       </c>
       <c r="N213" s="49">
-        <v>655.528301941677</v>
+        <v>653.51609442956703</v>
       </c>
       <c r="O213" s="49">
-        <v>550.50199528532698</v>
+        <v>550.18277967982203</v>
       </c>
       <c r="P213" s="50">
-        <v>1.3194051736039381E-2</v>
+        <v>1.4107295628267291E-2</v>
       </c>
       <c r="Q213" s="33">
-        <v>7.9322438265696515E-3</v>
+        <v>7.4454795499125925E-3</v>
       </c>
       <c r="R213" s="33">
-        <v>1.2692654551103244E-2</v>
+        <v>1.2235130434451236E-2</v>
       </c>
       <c r="S213" s="33">
-        <v>-5.3907644467603433E-3</v>
+        <v>-4.0699237760933871E-3</v>
       </c>
       <c r="T213" s="33">
-        <v>-4.2402922728898007E-3</v>
+        <v>-7.3410686670738468E-4</v>
       </c>
       <c r="U213" s="33">
-        <v>1.2011253947157075E-2</v>
+        <v>1.0415162287857216E-2</v>
       </c>
       <c r="V213" s="33">
-        <v>3.3249898121856525E-4</v>
+        <v>8.8153968409798722E-4</v>
       </c>
       <c r="W213" s="33">
-        <v>3.9453801063527028E-3</v>
+        <v>3.157021098313173E-3</v>
       </c>
       <c r="X213" s="33">
-        <v>1.6521394892757835E-2</v>
+        <v>1.6967204864903662E-2</v>
       </c>
       <c r="Y213" s="33">
-        <v>-3.3845403159360465E-4</v>
+        <v>2.8855011010819887E-4</v>
       </c>
       <c r="Z213" s="33">
-        <v>8.1542586089182745E-3</v>
+        <v>8.6976459293224284E-3</v>
       </c>
       <c r="AA213" s="33">
-        <v>1.4765517429334629E-2</v>
+        <v>1.505763928716175E-2</v>
       </c>
       <c r="AB213" s="33">
-        <v>3.5769175585121715E-2</v>
+        <v>3.3242587501928655E-2</v>
       </c>
       <c r="AC213" s="34">
-        <v>6.8717389826287167E-3</v>
+        <v>6.4865563147047389E-3</v>
+      </c>
+    </row>
+    <row r="214" spans="1:29" x14ac:dyDescent="0.3">
+      <c r="A214" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B214" s="29">
+        <v>379.79191456900099</v>
+      </c>
+      <c r="C214" s="49">
+        <v>440.050088084918</v>
+      </c>
+      <c r="D214" s="49">
+        <v>446.14661786156501</v>
+      </c>
+      <c r="E214" s="49">
+        <v>529.47699791337095</v>
+      </c>
+      <c r="F214" s="49">
+        <v>489.360003592574</v>
+      </c>
+      <c r="G214" s="49">
+        <v>540.71523899657097</v>
+      </c>
+      <c r="H214" s="49">
+        <v>624.03790795431701</v>
+      </c>
+      <c r="I214" s="49">
+        <v>620.87632560225995</v>
+      </c>
+      <c r="J214" s="49">
+        <v>801.41983816433697</v>
+      </c>
+      <c r="K214" s="49">
+        <v>573.092723208027</v>
+      </c>
+      <c r="L214" s="49">
+        <v>451.504731935346</v>
+      </c>
+      <c r="M214" s="49">
+        <v>372.33728073612798</v>
+      </c>
+      <c r="N214" s="49">
+        <v>652.30189171545896</v>
+      </c>
+      <c r="O214" s="49">
+        <v>553.36688251535099</v>
+      </c>
+      <c r="P214" s="50">
+        <v>1.4804805871966309E-2</v>
+      </c>
+      <c r="Q214" s="33">
+        <v>3.1015351449397155E-3</v>
+      </c>
+      <c r="R214" s="33">
+        <v>6.2217691198345193E-3</v>
+      </c>
+      <c r="S214" s="33">
+        <v>1.1476344076013056E-2</v>
+      </c>
+      <c r="T214" s="33">
+        <v>1.345673958876592E-2</v>
+      </c>
+      <c r="U214" s="33">
+        <v>3.0075410644592182E-5</v>
+      </c>
+      <c r="V214" s="33">
+        <v>5.4214728129693412E-3</v>
+      </c>
+      <c r="W214" s="33">
+        <v>-2.531376491788806E-3</v>
+      </c>
+      <c r="X214" s="33">
+        <v>-6.5788655306928678E-3</v>
+      </c>
+      <c r="Y214" s="33">
+        <v>3.9750887459475415E-3</v>
+      </c>
+      <c r="Z214" s="33">
+        <v>8.8065064823281691E-3</v>
+      </c>
+      <c r="AA214" s="33">
+        <v>1.0959873116101804E-2</v>
+      </c>
+      <c r="AB214" s="33">
+        <v>-1.8579538047458488E-3</v>
+      </c>
+      <c r="AC214" s="34">
+        <v>5.7873545903817103E-3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:O1"/>
     <mergeCell ref="P1:AC1"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="97" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Tahoma,Bold"Seasonally adjusted regional indices</oddHeader>
     <oddFooter>&amp;C&amp;"Tahoma,Regular"&amp;P&amp;R&amp;"Tahoma,Regular"Nationwide Building Society&amp;L&amp;"Calibri"&amp;11&amp;K000000&amp;"Tahoma,Regular"www.nationwide.co.uk/hpi_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;KFF0000NBS Secret</oddFooter>
   </headerFooter>
   <rowBreaks count="7" manualBreakCount="7">
     <brk id="32" min="1" max="28" man="1"/>
     <brk id="36" man="1"/>
     <brk id="64" min="1" max="28" man="1"/>
     <brk id="68" man="1"/>
     <brk id="96" min="1" max="28" man="1"/>
     <brk id="100" man="1"/>
     <brk id="128" min="1" max="28" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="15" max="159" man="1"/>
@@ -20859,47 +20955,47 @@
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nationwide Building Society - Quarterly Seasonally Adjusted Regional House Price Series</dc:title>
   <dc:creator>Andrew Harvey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SetDate">
-    <vt:lpwstr>2026-03-30T12:41:25Z</vt:lpwstr>
+    <vt:lpwstr>2026-06-30T14:10:32Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Name">
     <vt:lpwstr>NBS Public - No Visible Label</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SiteId">
     <vt:lpwstr>18ed93f5-e470-4996-b0ef-9554af985d50</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ActionId">
-    <vt:lpwstr>0706fd38-8035-4e97-afa8-4cead60ccaf9</vt:lpwstr>
+    <vt:lpwstr>e9a526b6-b870-426d-a51d-92f47d2efd02</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>