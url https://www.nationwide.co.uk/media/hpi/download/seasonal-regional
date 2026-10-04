--- v3 (2026-07-15)
+++ v4 (2026-10-04)
@@ -1,91 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\HPD\Press\Website files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E7969FDA-E6C7-423F-808F-257A4CA0945F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8B3B36E7-723A-41A4-83D6-E6842978E3E6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{C611FCBB-A1F3-47AF-B1EC-CACA09968B55}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{31848855-D8E3-49AC-89B2-CFF612F497B6}"/>
   </bookViews>
   <sheets>
     <sheet name="Seasonal" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Seasonal!$B$1:$AC$160</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Seasonal!$A:$A,Seasonal!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="229">
   <si>
     <t>Seasonally Adjusted Index</t>
   </si>
   <si>
     <t>Quarter on Quarter Change - Seasonally Adjusted</t>
   </si>
   <si>
     <t>Q1 1993 = 100</t>
   </si>
   <si>
     <t>NORTH</t>
   </si>
   <si>
     <t>YORKS &amp; HSIDE</t>
   </si>
   <si>
     <t>NORTH WEST</t>
   </si>
   <si>
     <t>EAST MIDS</t>
   </si>
   <si>
     <t>WEST MIDS</t>
   </si>
   <si>
@@ -725,50 +725,53 @@
     <t>Q2 2024</t>
   </si>
   <si>
     <t>Q3 2024</t>
   </si>
   <si>
     <t>Q4 2024</t>
   </si>
   <si>
     <t>Q1 2025</t>
   </si>
   <si>
     <t>Q2 2025</t>
   </si>
   <si>
     <t>Q3 2025</t>
   </si>
   <si>
     <t>Q4 2025</t>
   </si>
   <si>
     <t>Q1 2026</t>
   </si>
   <si>
     <t>Q2 2026</t>
+  </si>
+  <si>
+    <t>Q3 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1613,55 +1616,55 @@
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19E081BA-9EB1-4B65-A0A0-A55AA470EF15}">
-  <dimension ref="A1:AD214"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{18BC0995-5AC7-4438-92F8-205C1EC65AE1}">
+  <dimension ref="A1:AD215"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B197" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G32" sqref="G32"/>
       <selection pane="topRight" activeCell="G32" sqref="G32"/>
       <selection pane="bottomLeft" activeCell="G32" sqref="G32"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9" style="1" customWidth="1"/>
     <col min="2" max="15" width="8" style="53" customWidth="1"/>
     <col min="16" max="29" width="9.109375" style="53"/>
     <col min="30" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" x14ac:dyDescent="0.3">
       <c r="B1" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="14"/>
       <c r="I1" s="14"/>
@@ -1680,54 +1683,54 @@
       <c r="T1" s="17"/>
       <c r="U1" s="17"/>
       <c r="V1" s="17"/>
       <c r="W1" s="17"/>
       <c r="X1" s="17"/>
       <c r="Y1" s="17"/>
       <c r="Z1" s="17"/>
       <c r="AA1" s="17"/>
       <c r="AB1" s="17"/>
       <c r="AC1" s="18"/>
     </row>
     <row r="2" spans="1:29" x14ac:dyDescent="0.3">
       <c r="B2" s="19"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
       <c r="K2" s="20"/>
       <c r="L2" s="20"/>
       <c r="M2" s="21"/>
       <c r="N2" s="22">
-        <v>-3.9222387749505039E-2</v>
+        <v>-3.9944513910877166E-2</v>
       </c>
       <c r="O2" s="22">
-        <v>0.48640181181952125</v>
+        <v>0.48769365798912623</v>
       </c>
       <c r="P2" s="23"/>
       <c r="Q2" s="24"/>
       <c r="R2" s="24"/>
       <c r="S2" s="24"/>
       <c r="T2" s="24"/>
       <c r="U2" s="24"/>
       <c r="V2" s="24"/>
       <c r="W2" s="24"/>
       <c r="X2" s="24"/>
       <c r="Y2" s="24"/>
       <c r="Z2" s="24"/>
       <c r="AA2" s="24"/>
       <c r="AB2" s="24"/>
       <c r="AC2" s="25"/>
     </row>
     <row r="3" spans="1:29" s="4" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="26" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>4</v>
@@ -9896,93 +9899,93 @@
       </c>
       <c r="Y93" s="32">
         <v>1.9059369969254059E-2</v>
       </c>
       <c r="Z93" s="32">
         <v>-3.559332753268285E-2</v>
       </c>
       <c r="AA93" s="32">
         <v>2.2687554006709298E-2</v>
       </c>
       <c r="AB93" s="32">
         <v>5.5329265315084974E-3</v>
       </c>
       <c r="AC93" s="34">
         <v>1.532057667924569E-2</v>
       </c>
       <c r="AD93" s="8">
         <v>-4.6603417596283059E-2</v>
       </c>
     </row>
     <row r="94" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A94" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B94" s="29">
-        <v>97.501346086621894</v>
+        <v>97.501346086621993</v>
       </c>
       <c r="C94" s="30">
         <v>98.334969596169003</v>
       </c>
       <c r="D94" s="30">
         <v>98.473934386745199</v>
       </c>
       <c r="E94" s="30">
         <v>106.627118039924</v>
       </c>
       <c r="F94" s="30">
         <v>102.406535566279</v>
       </c>
       <c r="G94" s="30">
         <v>108.104003869487</v>
       </c>
       <c r="H94" s="30">
         <v>113.22987583410701</v>
       </c>
       <c r="I94" s="30">
         <v>104.243339400656</v>
       </c>
       <c r="J94" s="30">
         <v>112.479040135529</v>
       </c>
       <c r="K94" s="30">
         <v>105.742537622165</v>
       </c>
       <c r="L94" s="30">
         <v>97.358135100437295</v>
       </c>
       <c r="M94" s="30">
         <v>101.786230645099</v>
       </c>
       <c r="N94" s="30">
         <v>127.91611296807601</v>
       </c>
       <c r="O94" s="30">
         <v>105.169011678205</v>
       </c>
       <c r="P94" s="31">
-        <v>1.8691470876006644E-2</v>
+        <v>1.8691470876007754E-2</v>
       </c>
       <c r="Q94" s="32">
         <v>2.2165857190652005E-2</v>
       </c>
       <c r="R94" s="32">
         <v>2.5059724346581991E-2</v>
       </c>
       <c r="S94" s="32">
         <v>1.9731661250243837E-2</v>
       </c>
       <c r="T94" s="32">
         <v>-2.0090493524183461E-2</v>
       </c>
       <c r="U94" s="32">
         <v>2.8530960663559313E-2</v>
       </c>
       <c r="V94" s="33">
         <v>2.0477350365362357E-2</v>
       </c>
       <c r="W94" s="32">
         <v>1.3677237409349452E-2</v>
       </c>
       <c r="X94" s="32">
         <v>5.7078289090441103E-2</v>
       </c>
@@ -10030,51 +10033,51 @@
       <c r="H95" s="30">
         <v>115.088116751859</v>
       </c>
       <c r="I95" s="30">
         <v>107.57247527016401</v>
       </c>
       <c r="J95" s="30">
         <v>115.786036794075</v>
       </c>
       <c r="K95" s="30">
         <v>109.19137349283599</v>
       </c>
       <c r="L95" s="30">
         <v>100.44872406648101</v>
       </c>
       <c r="M95" s="30">
         <v>100.160230773843</v>
       </c>
       <c r="N95" s="30">
         <v>132.890057648902</v>
       </c>
       <c r="O95" s="30">
         <v>107.066669391449</v>
       </c>
       <c r="P95" s="31">
-        <v>-8.6455047086878567E-3</v>
+        <v>-8.6455047086888559E-3</v>
       </c>
       <c r="Q95" s="32">
         <v>1.626916262349698E-2</v>
       </c>
       <c r="R95" s="32">
         <v>6.4289209038539408E-3</v>
       </c>
       <c r="S95" s="32">
         <v>5.5934263083494695E-3</v>
       </c>
       <c r="T95" s="32">
         <v>4.5637777554765391E-2</v>
       </c>
       <c r="U95" s="32">
         <v>3.4840715189117244E-3</v>
       </c>
       <c r="V95" s="33">
         <v>1.6411224547084213E-2</v>
       </c>
       <c r="W95" s="32">
         <v>3.1936197445791459E-2</v>
       </c>
       <c r="X95" s="32">
         <v>2.940100355196229E-2</v>
       </c>
@@ -10264,93 +10267,93 @@
       </c>
       <c r="Y97" s="44">
         <v>1.0312294093281604E-2</v>
       </c>
       <c r="Z97" s="44">
         <v>3.5353618267733422E-2</v>
       </c>
       <c r="AA97" s="44">
         <v>5.8561017457181563E-4</v>
       </c>
       <c r="AB97" s="44">
         <v>2.9948912841417874E-2</v>
       </c>
       <c r="AC97" s="46">
         <v>1.8019925844528384E-2</v>
       </c>
       <c r="AD97" s="8">
         <v>-1.8371216738051088E-2</v>
       </c>
     </row>
     <row r="98" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A98" s="11" t="s">
         <v>111</v>
       </c>
       <c r="B98" s="29">
-        <v>98.625964464258303</v>
+        <v>98.625964464258402</v>
       </c>
       <c r="C98" s="30">
         <v>104.895701663365</v>
       </c>
       <c r="D98" s="30">
         <v>103.96096450851201</v>
       </c>
       <c r="E98" s="30">
         <v>111.48050015777901</v>
       </c>
       <c r="F98" s="30">
         <v>113.944679698746</v>
       </c>
       <c r="G98" s="30">
         <v>116.508133618336</v>
       </c>
       <c r="H98" s="30">
         <v>124.301605320566</v>
       </c>
       <c r="I98" s="30">
         <v>121.229906254583</v>
       </c>
       <c r="J98" s="30">
         <v>132.19918386393601</v>
       </c>
       <c r="K98" s="30">
         <v>115.35930086786099</v>
       </c>
       <c r="L98" s="30">
         <v>104.073931651072</v>
       </c>
       <c r="M98" s="30">
         <v>103.952234550819</v>
       </c>
       <c r="N98" s="30">
         <v>143.902610828441</v>
       </c>
       <c r="O98" s="30">
         <v>115.864639644655</v>
       </c>
       <c r="P98" s="31">
-        <v>-8.1422922136169529E-3</v>
+        <v>-8.1422922136159537E-3</v>
       </c>
       <c r="Q98" s="32">
         <v>2.5067454703209702E-2</v>
       </c>
       <c r="R98" s="32">
         <v>6.0657982198970561E-3</v>
       </c>
       <c r="S98" s="32">
         <v>-1.1029773479689253E-2</v>
       </c>
       <c r="T98" s="32">
         <v>2.3906589371927245E-2</v>
       </c>
       <c r="U98" s="32">
         <v>-3.2369406592693939E-2</v>
       </c>
       <c r="V98" s="33">
         <v>3.2592207279620755E-2</v>
       </c>
       <c r="W98" s="32">
         <v>5.0956066379318932E-2</v>
       </c>
       <c r="X98" s="32">
         <v>3.0277465841115792E-2</v>
       </c>
@@ -10398,51 +10401,51 @@
       <c r="H99" s="30">
         <v>129.48109497109101</v>
       </c>
       <c r="I99" s="30">
         <v>128.13251472597699</v>
       </c>
       <c r="J99" s="30">
         <v>142.290966043846</v>
       </c>
       <c r="K99" s="30">
         <v>117.85594653711701</v>
       </c>
       <c r="L99" s="30">
         <v>105.253903297934</v>
       </c>
       <c r="M99" s="30">
         <v>107.93144383771499</v>
       </c>
       <c r="N99" s="30">
         <v>149.57694284973499</v>
       </c>
       <c r="O99" s="30">
         <v>120.409494679215</v>
       </c>
       <c r="P99" s="31">
-        <v>4.6953880341133791E-2</v>
+        <v>4.6953880341132681E-2</v>
       </c>
       <c r="Q99" s="32">
         <v>2.76794101455069E-2</v>
       </c>
       <c r="R99" s="32">
         <v>2.2738709840224969E-2</v>
       </c>
       <c r="S99" s="32">
         <v>7.9795280330909657E-2</v>
       </c>
       <c r="T99" s="32">
         <v>1.4600178293645349E-2</v>
       </c>
       <c r="U99" s="32">
         <v>5.1520253156748907E-2</v>
       </c>
       <c r="V99" s="33">
         <v>4.1668726941759493E-2</v>
       </c>
       <c r="W99" s="32">
         <v>5.6938165545542097E-2</v>
       </c>
       <c r="X99" s="32">
         <v>7.6337704098814907E-2</v>
       </c>
@@ -10840,185 +10843,185 @@
       <c r="B104" s="35">
         <v>106.134307478514</v>
       </c>
       <c r="C104" s="36">
         <v>108.035566413146</v>
       </c>
       <c r="D104" s="36">
         <v>111.407475574339</v>
       </c>
       <c r="E104" s="36">
         <v>124.89551116624</v>
       </c>
       <c r="F104" s="36">
         <v>123.520342816717</v>
       </c>
       <c r="G104" s="36">
         <v>132.320541909642</v>
       </c>
       <c r="H104" s="36">
         <v>143.135224480403</v>
       </c>
       <c r="I104" s="36">
         <v>149.42767258490201</v>
       </c>
       <c r="J104" s="36">
-        <v>161.32265740154401</v>
+        <v>161.322657401545</v>
       </c>
       <c r="K104" s="36">
         <v>131.32165865836299</v>
       </c>
       <c r="L104" s="36">
         <v>110.487453186857</v>
       </c>
       <c r="M104" s="36">
         <v>113.017696246756</v>
       </c>
       <c r="N104" s="36">
         <v>169.66633263692901</v>
       </c>
       <c r="O104" s="36">
         <v>132.90685323482501</v>
       </c>
       <c r="P104" s="37">
         <v>-1.3006851115836215E-2</v>
       </c>
       <c r="Q104" s="38">
         <v>-1.3368556664600129E-2</v>
       </c>
       <c r="R104" s="38">
         <v>-3.2484825176937182E-4</v>
       </c>
       <c r="S104" s="38">
         <v>1.4425259735910689E-3</v>
       </c>
       <c r="T104" s="38">
         <v>1.8030188222010191E-2</v>
       </c>
       <c r="U104" s="38">
         <v>-4.4340622639049698E-3</v>
       </c>
       <c r="V104" s="39">
         <v>2.5927089722594499E-2</v>
       </c>
       <c r="W104" s="38">
         <v>1.8677585039411415E-2</v>
       </c>
       <c r="X104" s="38">
-        <v>1.8570575479089468E-2</v>
+        <v>1.8570575479095686E-2</v>
       </c>
       <c r="Y104" s="38">
         <v>1.0075112014580778E-2</v>
       </c>
       <c r="Z104" s="38">
         <v>-4.5327401970017833E-3</v>
       </c>
       <c r="AA104" s="38">
         <v>-2.9391065419647755E-2</v>
       </c>
       <c r="AB104" s="38">
         <v>7.5274508093797543E-2</v>
       </c>
       <c r="AC104" s="40">
         <v>1.1060043073022552E-2</v>
       </c>
       <c r="AD104" s="8">
         <v>-2.9391065419647755E-2</v>
       </c>
     </row>
     <row r="105" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A105" s="11" t="s">
         <v>118</v>
       </c>
       <c r="B105" s="41">
         <v>107.50550622264601</v>
       </c>
       <c r="C105" s="42">
         <v>111.975930435923</v>
       </c>
       <c r="D105" s="42">
         <v>114.606109354084</v>
       </c>
       <c r="E105" s="42">
         <v>128.478655939151</v>
       </c>
       <c r="F105" s="42">
         <v>125.124180965311</v>
       </c>
       <c r="G105" s="42">
         <v>135.54247517981599</v>
       </c>
       <c r="H105" s="42">
         <v>145.868549921946</v>
       </c>
       <c r="I105" s="42">
         <v>151.42199977846801</v>
       </c>
       <c r="J105" s="42">
-        <v>167.659092689202</v>
+        <v>167.659092689201</v>
       </c>
       <c r="K105" s="42">
         <v>133.23937067507001</v>
       </c>
       <c r="L105" s="42">
         <v>112.52168593455499</v>
       </c>
       <c r="M105" s="42">
         <v>116.02186808112801</v>
       </c>
       <c r="N105" s="42">
         <v>173.51249760693</v>
       </c>
       <c r="O105" s="42">
         <v>135.717146768784</v>
       </c>
       <c r="P105" s="43">
         <v>1.2919467575643218E-2</v>
       </c>
       <c r="Q105" s="44">
         <v>3.6472840876386803E-2</v>
       </c>
       <c r="R105" s="44">
         <v>2.871112340760873E-2</v>
       </c>
       <c r="S105" s="44">
         <v>2.8689139741313152E-2</v>
       </c>
       <c r="T105" s="44">
         <v>1.2984404932989912E-2</v>
       </c>
       <c r="U105" s="44">
         <v>2.4349456431142391E-2</v>
       </c>
       <c r="V105" s="45">
         <v>1.9096106157413528E-2</v>
       </c>
       <c r="W105" s="44">
         <v>1.3346438173510666E-2</v>
       </c>
       <c r="X105" s="44">
-        <v>3.9278024486580021E-2</v>
+        <v>3.9278024486567364E-2</v>
       </c>
       <c r="Y105" s="44">
         <v>1.460316627355418E-2</v>
       </c>
       <c r="Z105" s="44">
         <v>1.8411436674693693E-2</v>
       </c>
       <c r="AA105" s="44">
         <v>2.658142869779323E-2</v>
       </c>
       <c r="AB105" s="44">
         <v>2.2668993372016999E-2</v>
       </c>
       <c r="AC105" s="46">
         <v>2.114483539079548E-2</v>
       </c>
       <c r="AD105" s="8">
         <v>1.2919467575643218E-2</v>
       </c>
     </row>
     <row r="106" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A106" s="11" t="s">
         <v>119</v>
       </c>
       <c r="B106" s="29">
@@ -11066,51 +11069,51 @@
       <c r="P106" s="31">
         <v>1.0144007204984096E-2</v>
       </c>
       <c r="Q106" s="32">
         <v>9.7074303381565752E-3</v>
       </c>
       <c r="R106" s="32">
         <v>1.4399709253285042E-2</v>
       </c>
       <c r="S106" s="32">
         <v>2.3483100679593916E-2</v>
       </c>
       <c r="T106" s="32">
         <v>2.1827034157499536E-2</v>
       </c>
       <c r="U106" s="32">
         <v>-9.8350950648532498E-3</v>
       </c>
       <c r="V106" s="33">
         <v>9.3147437482654638E-3</v>
       </c>
       <c r="W106" s="32">
         <v>2.7207301883367618E-2</v>
       </c>
       <c r="X106" s="32">
-        <v>2.7546513284802288E-2</v>
+        <v>2.7546513284808505E-2</v>
       </c>
       <c r="Y106" s="32">
         <v>3.9087180348619244E-2</v>
       </c>
       <c r="Z106" s="32">
         <v>1.3700339784071591E-2</v>
       </c>
       <c r="AA106" s="32">
         <v>9.4800131321011172E-3</v>
       </c>
       <c r="AB106" s="32">
         <v>-4.0358853082237411E-3</v>
       </c>
       <c r="AC106" s="34">
         <v>2.3314248319909137E-2</v>
       </c>
       <c r="AD106" s="8">
         <v>-9.8350950648532498E-3</v>
       </c>
     </row>
     <row r="107" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A107" s="11" t="s">
         <v>120</v>
       </c>
       <c r="B107" s="29">
@@ -11208,277 +11211,277 @@
       <c r="B108" s="35">
         <v>111.942007942206</v>
       </c>
       <c r="C108" s="36">
         <v>118.626466269913</v>
       </c>
       <c r="D108" s="36">
         <v>121.585686877098</v>
       </c>
       <c r="E108" s="36">
         <v>137.60153601985499</v>
       </c>
       <c r="F108" s="36">
         <v>134.43303731975899</v>
       </c>
       <c r="G108" s="36">
         <v>148.75544074596201</v>
       </c>
       <c r="H108" s="36">
         <v>165.63387587480901</v>
       </c>
       <c r="I108" s="36">
         <v>172.436695972736</v>
       </c>
       <c r="J108" s="36">
-        <v>196.03990395539799</v>
+        <v>196.03990395539901</v>
       </c>
       <c r="K108" s="36">
         <v>151.43572827726899</v>
       </c>
       <c r="L108" s="36">
         <v>120.00754615256599</v>
       </c>
       <c r="M108" s="36">
         <v>118.275802149131</v>
       </c>
       <c r="N108" s="36">
         <v>181.682967231774</v>
       </c>
       <c r="O108" s="36">
         <v>149.69884525290701</v>
       </c>
       <c r="P108" s="37">
         <v>7.0973068507500514E-3</v>
       </c>
       <c r="Q108" s="38">
         <v>2.866062125129476E-2</v>
       </c>
       <c r="R108" s="38">
         <v>2.8388550340801899E-2</v>
       </c>
       <c r="S108" s="38">
         <v>2.136056864280933E-2</v>
       </c>
       <c r="T108" s="38">
         <v>3.0404617996419026E-2</v>
       </c>
       <c r="U108" s="38">
         <v>5.8472238551116273E-2</v>
       </c>
       <c r="V108" s="39">
         <v>6.0245434116214858E-2</v>
       </c>
       <c r="W108" s="38">
         <v>6.3871015493111249E-2</v>
       </c>
       <c r="X108" s="38">
-        <v>7.6101536405258186E-2</v>
+        <v>7.6101536405263737E-2</v>
       </c>
       <c r="Y108" s="38">
         <v>6.1699428337527396E-2</v>
       </c>
       <c r="Z108" s="38">
         <v>4.9047036308244474E-2</v>
       </c>
       <c r="AA108" s="38">
         <v>9.3904231436998664E-3</v>
       </c>
       <c r="AB108" s="38">
         <v>-1.8846139250574101E-2</v>
       </c>
       <c r="AC108" s="40">
         <v>4.5086907233511608E-2</v>
       </c>
       <c r="AD108" s="8">
         <v>-1.8846139250574101E-2</v>
       </c>
     </row>
     <row r="109" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A109" s="10" t="s">
         <v>122</v>
       </c>
       <c r="B109" s="41">
         <v>112.60482952835901</v>
       </c>
       <c r="C109" s="47">
         <v>118.311934218267</v>
       </c>
       <c r="D109" s="47">
         <v>122.843992585615</v>
       </c>
       <c r="E109" s="47">
         <v>143.32389969631799</v>
       </c>
       <c r="F109" s="47">
-        <v>137.73965177930901</v>
+        <v>137.73965177930799</v>
       </c>
       <c r="G109" s="47">
         <v>157.10909878550399</v>
       </c>
       <c r="H109" s="47">
         <v>176.193864141392</v>
       </c>
       <c r="I109" s="47">
         <v>184.334109859497</v>
       </c>
       <c r="J109" s="47">
-        <v>210.30167678018</v>
+        <v>210.301676780181</v>
       </c>
       <c r="K109" s="47">
         <v>160.37213164001301</v>
       </c>
       <c r="L109" s="47">
         <v>123.20513652575799</v>
       </c>
       <c r="M109" s="47">
         <v>121.051118770591</v>
       </c>
       <c r="N109" s="47">
         <v>191.63332068014299</v>
       </c>
       <c r="O109" s="47">
         <v>156.284264825771</v>
       </c>
       <c r="P109" s="48">
         <v>5.9211157485687949E-3</v>
       </c>
       <c r="Q109" s="45">
         <v>-2.6514492215450325E-3</v>
       </c>
       <c r="R109" s="45">
         <v>1.0349126947721388E-2</v>
       </c>
       <c r="S109" s="45">
         <v>4.1586481095947203E-2</v>
       </c>
       <c r="T109" s="45">
-        <v>2.4596739949310109E-2</v>
+        <v>2.459673994930256E-2</v>
       </c>
       <c r="U109" s="45">
         <v>5.615699162095189E-2</v>
       </c>
       <c r="V109" s="45">
         <v>6.3755003080194328E-2</v>
       </c>
       <c r="W109" s="45">
         <v>6.8995835368140579E-2</v>
       </c>
       <c r="X109" s="45">
-        <v>7.2749335910849977E-2</v>
+        <v>7.2749335910849533E-2</v>
       </c>
       <c r="Y109" s="45">
         <v>5.9011195471533995E-2</v>
       </c>
       <c r="Z109" s="45">
         <v>2.6644910888577789E-2</v>
       </c>
       <c r="AA109" s="45">
         <v>2.3464787987323765E-2</v>
       </c>
       <c r="AB109" s="45">
         <v>5.4767673601869626E-2</v>
       </c>
       <c r="AC109" s="46">
         <v>4.3991118045956457E-2</v>
       </c>
       <c r="AD109" s="8">
         <v>-2.6514492215450325E-3</v>
       </c>
     </row>
     <row r="110" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A110" s="11" t="s">
         <v>123</v>
       </c>
       <c r="B110" s="29">
         <v>115.83035259981099</v>
       </c>
       <c r="C110" s="49">
         <v>122.475627008533</v>
       </c>
       <c r="D110" s="49">
         <v>127.064428191815</v>
       </c>
       <c r="E110" s="49">
         <v>146.569946672622</v>
       </c>
       <c r="F110" s="49">
-        <v>142.74251451915899</v>
+        <v>142.74251451916101</v>
       </c>
       <c r="G110" s="49">
         <v>161.78117558700299</v>
       </c>
       <c r="H110" s="49">
         <v>183.21378069043399</v>
       </c>
       <c r="I110" s="49">
         <v>190.00318021487399</v>
       </c>
       <c r="J110" s="49">
-        <v>216.10425844009399</v>
+        <v>216.104258440092</v>
       </c>
       <c r="K110" s="49">
         <v>165.46401575012001</v>
       </c>
       <c r="L110" s="49">
         <v>124.392315809951</v>
       </c>
       <c r="M110" s="49">
         <v>123.42742077982599</v>
       </c>
       <c r="N110" s="49">
         <v>200.04526447906099</v>
       </c>
       <c r="O110" s="49">
         <v>161.06930903759601</v>
       </c>
       <c r="P110" s="50">
         <v>2.8644624613011427E-2</v>
       </c>
       <c r="Q110" s="33">
         <v>3.5192500382798642E-2</v>
       </c>
       <c r="R110" s="33">
         <v>3.4356060214003614E-2</v>
       </c>
       <c r="S110" s="33">
         <v>2.2648329993684824E-2</v>
       </c>
       <c r="T110" s="33">
-        <v>3.632115135491798E-2</v>
+        <v>3.6321151354940184E-2</v>
       </c>
       <c r="U110" s="33">
         <v>2.9737786274731448E-2</v>
       </c>
       <c r="V110" s="33">
         <v>3.9842003484347632E-2</v>
       </c>
       <c r="W110" s="33">
         <v>3.0754320834587068E-2</v>
       </c>
       <c r="X110" s="33">
-        <v>2.7591704206805678E-2</v>
+        <v>2.7591704206791468E-2</v>
       </c>
       <c r="Y110" s="33">
         <v>3.1750429816177483E-2</v>
       </c>
       <c r="Z110" s="33">
         <v>9.635793747485577E-3</v>
       </c>
       <c r="AA110" s="33">
         <v>1.9630566271249483E-2</v>
       </c>
       <c r="AB110" s="33">
         <v>4.3896039420818989E-2</v>
       </c>
       <c r="AC110" s="34">
         <v>3.0617568679479623E-2</v>
       </c>
       <c r="AD110" s="8">
         <v>9.635793747485577E-3</v>
       </c>
     </row>
     <row r="111" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A111" s="6" t="s">
         <v>124</v>
       </c>
       <c r="B111" s="29">
@@ -11514,9410 +11517,9499 @@
       <c r="L111" s="49">
         <v>124.981855452836</v>
       </c>
       <c r="M111" s="49">
         <v>121.77515058500801</v>
       </c>
       <c r="N111" s="49">
         <v>201.26124161665101</v>
       </c>
       <c r="O111" s="49">
         <v>160.12967717344401</v>
       </c>
       <c r="P111" s="50">
         <v>-9.7740714406306939E-3</v>
       </c>
       <c r="Q111" s="33">
         <v>-2.194459273780025E-2</v>
       </c>
       <c r="R111" s="33">
         <v>-2.2636211006175855E-2</v>
       </c>
       <c r="S111" s="33">
         <v>1.2060885071783822E-2</v>
       </c>
       <c r="T111" s="33">
-        <v>2.0905364137027815E-2</v>
+        <v>2.0905364137013382E-2</v>
       </c>
       <c r="U111" s="33">
         <v>1.3232389009676382E-3</v>
       </c>
       <c r="V111" s="33">
         <v>1.0880162068568122E-2</v>
       </c>
       <c r="W111" s="33">
         <v>1.4107674254718372E-2</v>
       </c>
       <c r="X111" s="33">
-        <v>-6.7361501444245242E-3</v>
+        <v>-6.7361501444154204E-3</v>
       </c>
       <c r="Y111" s="33">
         <v>1.400022693909686E-2</v>
       </c>
       <c r="Z111" s="33">
         <v>4.7393574036012076E-3</v>
       </c>
       <c r="AA111" s="33">
         <v>-1.3386573132443291E-2</v>
       </c>
       <c r="AB111" s="33">
         <v>6.0785099850104718E-3</v>
       </c>
       <c r="AC111" s="34">
         <v>-5.8337113989399558E-3</v>
       </c>
       <c r="AD111" s="8">
         <v>-2.2636211006175855E-2</v>
       </c>
     </row>
     <row r="112" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A112" s="6" t="s">
         <v>125</v>
       </c>
       <c r="B112" s="29">
-        <v>117.29566965101399</v>
+        <v>117.295669651013</v>
       </c>
       <c r="C112" s="49">
         <v>124.88530541740001</v>
       </c>
       <c r="D112" s="49">
         <v>126.665626074667</v>
       </c>
       <c r="E112" s="49">
         <v>152.721416323402</v>
       </c>
       <c r="F112" s="49">
-        <v>146.96567302567399</v>
+        <v>146.965673025673</v>
       </c>
       <c r="G112" s="49">
         <v>164.80207649949199</v>
       </c>
       <c r="H112" s="49">
         <v>187.51416358537199</v>
       </c>
       <c r="I112" s="49">
         <v>195.39918813884401</v>
       </c>
       <c r="J112" s="49">
-        <v>221.723237143273</v>
+        <v>221.72323714327399</v>
       </c>
       <c r="K112" s="49">
         <v>165.97024933896699</v>
       </c>
       <c r="L112" s="49">
         <v>126.55002683088</v>
       </c>
       <c r="M112" s="49">
         <v>123.86572282467699</v>
       </c>
       <c r="N112" s="49">
         <v>209.23660846992999</v>
       </c>
       <c r="O112" s="49">
         <v>163.74816238865199</v>
       </c>
       <c r="P112" s="50">
-        <v>2.2645959348066347E-2</v>
+        <v>2.2645959348057687E-2</v>
       </c>
       <c r="Q112" s="33">
         <v>4.2553163282625039E-2</v>
       </c>
       <c r="R112" s="33">
         <v>1.9949203464011633E-2</v>
       </c>
       <c r="S112" s="33">
         <v>2.9552204697855133E-2</v>
       </c>
       <c r="T112" s="33">
-        <v>8.5027323300943536E-3</v>
+        <v>8.5027323300874702E-3</v>
       </c>
       <c r="U112" s="33">
         <v>1.7326592939146179E-2</v>
       </c>
       <c r="V112" s="33">
         <v>1.2456252040015992E-2</v>
       </c>
       <c r="W112" s="33">
         <v>1.40930716353318E-2</v>
       </c>
       <c r="X112" s="33">
-        <v>3.2959409744026003E-2</v>
+        <v>3.2959409744030665E-2</v>
       </c>
       <c r="Y112" s="33">
         <v>-1.0789690384723438E-2</v>
       </c>
       <c r="Z112" s="33">
         <v>1.2547192329335877E-2</v>
       </c>
       <c r="AA112" s="33">
         <v>1.716747817289388E-2</v>
       </c>
       <c r="AB112" s="33">
         <v>3.9626938546220014E-2</v>
       </c>
       <c r="AC112" s="34">
         <v>2.2597217949104076E-2</v>
       </c>
       <c r="AD112" s="8">
         <v>-1.0789690384723438E-2</v>
       </c>
     </row>
     <row r="113" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A113" s="10" t="s">
         <v>126</v>
       </c>
       <c r="B113" s="41">
         <v>121.696057935014</v>
       </c>
       <c r="C113" s="47">
-        <v>128.881335793489</v>
+        <v>128.88133579348801</v>
       </c>
       <c r="D113" s="47">
-        <v>132.24254980324</v>
+        <v>132.242549803239</v>
       </c>
       <c r="E113" s="47">
         <v>156.93991771069</v>
       </c>
       <c r="F113" s="47">
-        <v>152.68992998793399</v>
+        <v>152.689929987932</v>
       </c>
       <c r="G113" s="47">
         <v>172.39850805686299</v>
       </c>
       <c r="H113" s="47">
         <v>192.13073698382399</v>
       </c>
       <c r="I113" s="47">
         <v>198.18844164974399</v>
       </c>
       <c r="J113" s="47">
-        <v>221.91565576494199</v>
+        <v>221.91565576494301</v>
       </c>
       <c r="K113" s="47">
         <v>174.976956889881</v>
       </c>
       <c r="L113" s="47">
         <v>131.415812034281</v>
       </c>
       <c r="M113" s="47">
         <v>123.795861981041</v>
       </c>
       <c r="N113" s="47">
         <v>213.075882143608</v>
       </c>
       <c r="O113" s="47">
-        <v>169.02584729120699</v>
+        <v>169.02584729120599</v>
       </c>
       <c r="P113" s="48">
-        <v>3.7515351564915589E-2</v>
+        <v>3.7515351564924471E-2</v>
       </c>
       <c r="Q113" s="45">
-        <v>3.1997602622127586E-2</v>
+        <v>3.1997602622119592E-2</v>
       </c>
       <c r="R113" s="45">
-        <v>4.4028706930209216E-2</v>
+        <v>4.4028706930201444E-2</v>
       </c>
       <c r="S113" s="45">
         <v>2.7622199222896882E-2</v>
       </c>
       <c r="T113" s="45">
-        <v>3.8949618944418507E-2</v>
+        <v>3.8949618944411846E-2</v>
       </c>
       <c r="U113" s="45">
         <v>4.6094270889811328E-2</v>
       </c>
       <c r="V113" s="45">
         <v>2.4619865028756349E-2</v>
       </c>
       <c r="W113" s="45">
         <v>1.4274642271891347E-2</v>
       </c>
       <c r="X113" s="45">
         <v>8.6783245702237721E-4</v>
       </c>
       <c r="Y113" s="45">
         <v>5.4267000180973968E-2</v>
       </c>
       <c r="Z113" s="45">
         <v>3.8449499579352731E-2</v>
       </c>
       <c r="AA113" s="45">
         <v>-5.6400464989714294E-4</v>
       </c>
       <c r="AB113" s="45">
         <v>1.8348957678836486E-2</v>
       </c>
       <c r="AC113" s="46">
-        <v>3.2230498501891969E-2</v>
+        <v>3.2230498501885751E-2</v>
       </c>
       <c r="AD113" s="8">
         <v>-5.6400464989714294E-4</v>
       </c>
     </row>
     <row r="114" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A114" s="11" t="s">
         <v>127</v>
       </c>
       <c r="B114" s="29">
-        <v>116.81416530941701</v>
+        <v>116.814165309418</v>
       </c>
       <c r="C114" s="49">
-        <v>130.74153753567001</v>
+        <v>130.741537535671</v>
       </c>
       <c r="D114" s="49">
         <v>134.02160693324299</v>
       </c>
       <c r="E114" s="49">
         <v>160.15026127171501</v>
       </c>
       <c r="F114" s="49">
-        <v>156.54975277074601</v>
+        <v>156.549752770749</v>
       </c>
       <c r="G114" s="49">
         <v>177.91564358568101</v>
       </c>
       <c r="H114" s="49">
         <v>199.41081098949101</v>
       </c>
       <c r="I114" s="49">
         <v>209.02908229423701</v>
       </c>
       <c r="J114" s="49">
-        <v>238.34947446301399</v>
+        <v>238.34947446300899</v>
       </c>
       <c r="K114" s="49">
         <v>180.93090822565799</v>
       </c>
       <c r="L114" s="49">
         <v>134.11266312693999</v>
       </c>
       <c r="M114" s="49">
         <v>123.44234720360301</v>
       </c>
       <c r="N114" s="49">
         <v>216.592943358789</v>
       </c>
       <c r="O114" s="49">
-        <v>173.77915063756899</v>
+        <v>173.77915063756799</v>
       </c>
       <c r="P114" s="50">
-        <v>-4.0115454094691638E-2</v>
+        <v>-4.0115454094683534E-2</v>
       </c>
       <c r="Q114" s="33">
-        <v>1.4433445546853108E-2</v>
+        <v>1.4433445546868651E-2</v>
       </c>
       <c r="R114" s="33">
-        <v>1.3452985689174968E-2</v>
+        <v>1.3452985689182517E-2</v>
       </c>
       <c r="S114" s="33">
         <v>2.0455876413438157E-2</v>
       </c>
       <c r="T114" s="33">
-        <v>2.5278829999575203E-2</v>
+        <v>2.5278829999608066E-2</v>
       </c>
       <c r="U114" s="33">
         <v>3.2002223168881905E-2</v>
       </c>
       <c r="V114" s="33">
         <v>3.7891251134273052E-2</v>
       </c>
       <c r="W114" s="33">
         <v>5.4698652223380106E-2</v>
       </c>
       <c r="X114" s="33">
-        <v>7.4054345744218653E-2</v>
+        <v>7.4054345744191119E-2</v>
       </c>
       <c r="Y114" s="33">
         <v>3.4027059571758445E-2</v>
       </c>
       <c r="Z114" s="33">
         <v>2.0521511459789199E-2</v>
       </c>
       <c r="AA114" s="33">
         <v>-2.8556267695937221E-3</v>
       </c>
       <c r="AB114" s="33">
         <v>1.6506144101332776E-2</v>
       </c>
       <c r="AC114" s="34">
-        <v>2.8121754291062562E-2</v>
+        <v>2.8121754291062784E-2</v>
       </c>
       <c r="AD114" s="8">
-        <v>-4.0115454094691638E-2</v>
+        <v>-4.0115454094683534E-2</v>
       </c>
     </row>
     <row r="115" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A115" s="6" t="s">
         <v>128</v>
       </c>
       <c r="B115" s="29">
-        <v>129.84896039389</v>
+        <v>129.848960393889</v>
       </c>
       <c r="C115" s="49">
-        <v>133.66828418683201</v>
+        <v>133.668284186835</v>
       </c>
       <c r="D115" s="49">
-        <v>141.37788798209101</v>
+        <v>141.377887982093</v>
       </c>
       <c r="E115" s="49">
-        <v>167.183376357767</v>
+        <v>167.18337635776601</v>
       </c>
       <c r="F115" s="49">
-        <v>161.53858697519101</v>
+        <v>161.538586975192</v>
       </c>
       <c r="G115" s="49">
         <v>192.38615485830601</v>
       </c>
       <c r="H115" s="49">
-        <v>209.58544162109499</v>
+        <v>209.585441621097</v>
       </c>
       <c r="I115" s="49">
         <v>213.666387912689</v>
       </c>
       <c r="J115" s="49">
-        <v>246.236075135513</v>
+        <v>246.23607513551701</v>
       </c>
       <c r="K115" s="49">
         <v>187.60649708011999</v>
       </c>
       <c r="L115" s="49">
         <v>136.94570098727101</v>
       </c>
       <c r="M115" s="49">
         <v>127.80350872717</v>
       </c>
       <c r="N115" s="49">
         <v>220.217668511661</v>
       </c>
       <c r="O115" s="49">
-        <v>180.06530810207099</v>
+        <v>180.065308102073</v>
       </c>
       <c r="P115" s="50">
-        <v>0.11158574005084465</v>
+        <v>0.11158574005082667</v>
       </c>
       <c r="Q115" s="33">
-        <v>2.2385744472092517E-2</v>
+        <v>2.2385744472107616E-2</v>
       </c>
       <c r="R115" s="33">
-        <v>5.4888769185645003E-2</v>
+        <v>5.488876918565988E-2</v>
       </c>
       <c r="S115" s="33">
-        <v>4.3915726582046677E-2</v>
+        <v>4.3915726582040682E-2</v>
       </c>
       <c r="T115" s="33">
-        <v>3.1867403915678771E-2</v>
+        <v>3.1867403915665449E-2</v>
       </c>
       <c r="U115" s="33">
         <v>8.1333552131722886E-2</v>
       </c>
       <c r="V115" s="33">
-        <v>5.1023465483725383E-2</v>
+        <v>5.1023465483735375E-2</v>
       </c>
       <c r="W115" s="33">
         <v>2.2184978126270183E-2</v>
       </c>
       <c r="X115" s="33">
-        <v>3.3088391280354346E-2</v>
+        <v>3.3088391280392759E-2</v>
       </c>
       <c r="Y115" s="33">
         <v>3.6895790331943568E-2</v>
       </c>
       <c r="Z115" s="33">
         <v>2.1124312904363896E-2</v>
       </c>
       <c r="AA115" s="33">
         <v>3.5329541460952463E-2</v>
       </c>
       <c r="AB115" s="33">
         <v>1.6735195046809981E-2</v>
       </c>
       <c r="AC115" s="34">
-        <v>3.6173254624844553E-2</v>
+        <v>3.6173254624862095E-2</v>
       </c>
       <c r="AD115" s="8">
         <v>1.6735195046809981E-2</v>
       </c>
     </row>
     <row r="116" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A116" s="6" t="s">
         <v>129</v>
       </c>
       <c r="B116" s="29">
         <v>130.779298620064</v>
       </c>
       <c r="C116" s="49">
-        <v>138.12058132481101</v>
+        <v>138.12058132481499</v>
       </c>
       <c r="D116" s="49">
-        <v>145.515843609162</v>
+        <v>145.515843609163</v>
       </c>
       <c r="E116" s="49">
-        <v>175.62826487538101</v>
+        <v>175.62826487538601</v>
       </c>
       <c r="F116" s="49">
-        <v>165.74217181558001</v>
+        <v>165.74217181557799</v>
       </c>
       <c r="G116" s="49">
         <v>194.62999223895</v>
       </c>
       <c r="H116" s="49">
-        <v>216.88286268633101</v>
+        <v>216.88286268633399</v>
       </c>
       <c r="I116" s="49">
         <v>218.214047904149</v>
       </c>
       <c r="J116" s="49">
-        <v>253.21542778245799</v>
+        <v>253.21542778246101</v>
       </c>
       <c r="K116" s="49">
-        <v>194.75880905476899</v>
+        <v>194.75880905476799</v>
       </c>
       <c r="L116" s="49">
         <v>141.59182659972899</v>
       </c>
       <c r="M116" s="49">
         <v>129.91060516733901</v>
       </c>
       <c r="N116" s="49">
         <v>215.99787603244701</v>
       </c>
       <c r="O116" s="49">
         <v>185.594688297446</v>
       </c>
       <c r="P116" s="50">
-        <v>7.1647722350018928E-3</v>
+        <v>7.1647722350096643E-3</v>
       </c>
       <c r="Q116" s="33">
-        <v>3.3308553072738611E-2</v>
+        <v>3.3308553072745273E-2</v>
       </c>
       <c r="R116" s="33">
-        <v>2.9268761092223761E-2</v>
+        <v>2.9268761092216211E-2</v>
       </c>
       <c r="S116" s="33">
-        <v>5.0512728607312152E-2</v>
+        <v>5.0512728607348345E-2</v>
       </c>
       <c r="T116" s="33">
-        <v>2.6022171662517968E-2</v>
+        <v>2.6022171662499094E-2</v>
       </c>
       <c r="U116" s="33">
         <v>1.1663195734103571E-2</v>
       </c>
       <c r="V116" s="33">
-        <v>3.4818358607316302E-2</v>
+        <v>3.4818358607320521E-2</v>
       </c>
       <c r="W116" s="33">
         <v>2.1283927883492426E-2</v>
       </c>
       <c r="X116" s="33">
-        <v>2.8344151615899538E-2</v>
+        <v>2.8344151615894875E-2</v>
       </c>
       <c r="Y116" s="33">
-        <v>3.812401002079624E-2</v>
+        <v>3.8124010020791133E-2</v>
       </c>
       <c r="Z116" s="33">
         <v>3.392677228246721E-2</v>
       </c>
       <c r="AA116" s="33">
         <v>1.6486999935715119E-2</v>
       </c>
       <c r="AB116" s="33">
         <v>-1.9161916061201767E-2</v>
       </c>
       <c r="AC116" s="34">
-        <v>3.0707637432529022E-2</v>
+        <v>3.0707637432517476E-2</v>
       </c>
       <c r="AD116" s="8">
         <v>-1.9161916061201767E-2</v>
       </c>
     </row>
     <row r="117" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A117" s="10" t="s">
         <v>130</v>
       </c>
       <c r="B117" s="41">
-        <v>131.93950252478999</v>
+        <v>131.939502524792</v>
       </c>
       <c r="C117" s="47">
-        <v>144.44056840295599</v>
+        <v>144.440568402937</v>
       </c>
       <c r="D117" s="47">
-        <v>149.12925458103899</v>
+        <v>149.129254581037</v>
       </c>
       <c r="E117" s="47">
-        <v>182.863342290075</v>
+        <v>182.863342290085</v>
       </c>
       <c r="F117" s="47">
-        <v>174.944907363195</v>
+        <v>174.944907363189</v>
       </c>
       <c r="G117" s="47">
         <v>203.437794247298</v>
       </c>
       <c r="H117" s="47">
-        <v>221.47464553926801</v>
+        <v>221.474645539254</v>
       </c>
       <c r="I117" s="47">
         <v>224.89466028082899</v>
       </c>
       <c r="J117" s="47">
-        <v>257.46635738271902</v>
+        <v>257.46635738271101</v>
       </c>
       <c r="K117" s="47">
-        <v>205.80599853363401</v>
+        <v>205.80599853363299</v>
       </c>
       <c r="L117" s="47">
         <v>145.19134299866701</v>
       </c>
       <c r="M117" s="47">
         <v>134.55689842391601</v>
       </c>
       <c r="N117" s="47">
         <v>222.861289098962</v>
       </c>
       <c r="O117" s="47">
-        <v>192.115096619176</v>
+        <v>192.11509661917299</v>
       </c>
       <c r="P117" s="48">
-        <v>8.8714644975775858E-3</v>
+        <v>8.8714644975929069E-3</v>
       </c>
       <c r="Q117" s="45">
-        <v>4.57570263426752E-2</v>
+        <v>4.5757026342507556E-2</v>
       </c>
       <c r="R117" s="45">
-        <v>2.4831735722071535E-2</v>
+        <v>2.4831735722050663E-2</v>
       </c>
       <c r="S117" s="45">
-        <v>4.1195404508652E-2</v>
+        <v>4.1195404508679312E-2</v>
       </c>
       <c r="T117" s="45">
-        <v>5.5524405447364478E-2</v>
+        <v>5.5524405447340941E-2</v>
       </c>
       <c r="U117" s="45">
         <v>4.5254083951945745E-2</v>
       </c>
       <c r="V117" s="45">
-        <v>2.1171718207989132E-2</v>
+        <v>2.1171718207910528E-2</v>
       </c>
       <c r="W117" s="45">
         <v>3.0614950966009635E-2</v>
       </c>
       <c r="X117" s="45">
-        <v>1.6787798585136349E-2</v>
+        <v>1.6787798585092606E-2</v>
       </c>
       <c r="Y117" s="45">
-        <v>5.6722412364712982E-2</v>
+        <v>5.6722412364713204E-2</v>
       </c>
       <c r="Z117" s="45">
         <v>2.5421780941590866E-2</v>
       </c>
       <c r="AA117" s="45">
         <v>3.5765311466235294E-2</v>
       </c>
       <c r="AB117" s="45">
         <v>3.177537294618582E-2</v>
       </c>
       <c r="AC117" s="46">
-        <v>3.513251581467669E-2</v>
+        <v>3.5132515814660481E-2</v>
       </c>
       <c r="AD117" s="8">
-        <v>8.8714644975775858E-3</v>
+        <v>8.8714644975929069E-3</v>
       </c>
     </row>
     <row r="118" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A118" s="11" t="s">
         <v>131</v>
       </c>
       <c r="B118" s="29">
-        <v>142.76528138545001</v>
+        <v>142.765281385451</v>
       </c>
       <c r="C118" s="49">
-        <v>154.06592414573899</v>
+        <v>154.06592414571799</v>
       </c>
       <c r="D118" s="49">
-        <v>159.25089297275099</v>
+        <v>159.25089297274999</v>
       </c>
       <c r="E118" s="49">
-        <v>196.70347813498699</v>
+        <v>196.703478134931</v>
       </c>
       <c r="F118" s="49">
-        <v>184.71258804873199</v>
+        <v>184.71258804873699</v>
       </c>
       <c r="G118" s="49">
-        <v>219.277973947693</v>
+        <v>219.277973947692</v>
       </c>
       <c r="H118" s="49">
-        <v>240.06110486121901</v>
+        <v>240.06110486119999</v>
       </c>
       <c r="I118" s="49">
         <v>238.70139630745899</v>
       </c>
       <c r="J118" s="49">
-        <v>273.75478616929701</v>
+        <v>273.75478616928001</v>
       </c>
       <c r="K118" s="49">
-        <v>219.80318446432099</v>
+        <v>219.80318446432699</v>
       </c>
       <c r="L118" s="49">
         <v>155.318602415822</v>
       </c>
       <c r="M118" s="49">
         <v>138.56830292587401</v>
       </c>
       <c r="N118" s="49">
         <v>234.636727057033</v>
       </c>
       <c r="O118" s="49">
-        <v>205.146757036222</v>
+        <v>205.14675703622001</v>
       </c>
       <c r="P118" s="50">
-        <v>8.205108139335282E-2</v>
+        <v>8.2051081393343717E-2</v>
       </c>
       <c r="Q118" s="33">
-        <v>6.6638866415496656E-2</v>
+        <v>6.6638866415491549E-2</v>
       </c>
       <c r="R118" s="33">
-        <v>6.7871581737249054E-2</v>
+        <v>6.7871581737256603E-2</v>
       </c>
       <c r="S118" s="33">
-        <v>7.5685676919092337E-2</v>
+        <v>7.5685676918727296E-2</v>
       </c>
       <c r="T118" s="33">
-        <v>5.5832895239749769E-2</v>
+        <v>5.5832895239814606E-2</v>
       </c>
       <c r="U118" s="33">
-        <v>7.7862521853435673E-2</v>
+        <v>7.7862521853430788E-2</v>
       </c>
       <c r="V118" s="33">
-        <v>8.392138647155245E-2</v>
+        <v>8.3921386471535131E-2</v>
       </c>
       <c r="W118" s="33">
         <v>6.1392013529308898E-2</v>
       </c>
       <c r="X118" s="33">
-        <v>6.326429966290914E-2</v>
+        <v>6.3264299662876278E-2</v>
       </c>
       <c r="Y118" s="33">
-        <v>6.8011554718603096E-2</v>
+        <v>6.8011554718637512E-2</v>
       </c>
       <c r="Z118" s="33">
         <v>6.9751124330105219E-2</v>
       </c>
       <c r="AA118" s="33">
         <v>2.9811957238492726E-2</v>
       </c>
       <c r="AB118" s="33">
         <v>5.2837520619572809E-2</v>
       </c>
       <c r="AC118" s="34">
-        <v>6.7832568321677833E-2</v>
+        <v>6.7832568321684272E-2</v>
       </c>
       <c r="AD118" s="8">
         <v>2.9811957238492726E-2</v>
       </c>
     </row>
     <row r="119" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A119" s="6" t="s">
         <v>132</v>
       </c>
       <c r="B119" s="29">
-        <v>154.00423133829401</v>
+        <v>154.00423133829199</v>
       </c>
       <c r="C119" s="49">
-        <v>167.261471904123</v>
+        <v>167.26147190421801</v>
       </c>
       <c r="D119" s="49">
-        <v>168.93093574846799</v>
+        <v>168.930935748472</v>
       </c>
       <c r="E119" s="49">
-        <v>214.028890824916</v>
+        <v>214.028890824927</v>
       </c>
       <c r="F119" s="49">
-        <v>198.279740133681</v>
+        <v>198.279740133686</v>
       </c>
       <c r="G119" s="49">
-        <v>234.35393048984099</v>
+        <v>234.35393048984301</v>
       </c>
       <c r="H119" s="49">
-        <v>259.29121464946797</v>
+        <v>259.29121464954301</v>
       </c>
       <c r="I119" s="49">
         <v>253.63705251389001</v>
       </c>
       <c r="J119" s="49">
-        <v>294.020609781735</v>
+        <v>294.02060978183198</v>
       </c>
       <c r="K119" s="49">
-        <v>239.03282618030201</v>
+        <v>239.03282618030599</v>
       </c>
       <c r="L119" s="49">
         <v>165.83580786541299</v>
       </c>
       <c r="M119" s="49">
-        <v>146.19645930955801</v>
+        <v>146.196459309559</v>
       </c>
       <c r="N119" s="49">
         <v>238.74811469000099</v>
       </c>
       <c r="O119" s="49">
-        <v>219.13829488589801</v>
+        <v>219.138294885904</v>
       </c>
       <c r="P119" s="50">
-        <v>7.8723271118698035E-2</v>
+        <v>7.8723271118676497E-2</v>
       </c>
       <c r="Q119" s="33">
-        <v>8.5648710651303084E-2</v>
+        <v>8.5648710652067805E-2</v>
       </c>
       <c r="R119" s="33">
-        <v>6.0784857120853575E-2</v>
+        <v>6.0784857120885327E-2</v>
       </c>
       <c r="S119" s="33">
-        <v>8.8078832434470344E-2</v>
+        <v>8.807883243483583E-2</v>
       </c>
       <c r="T119" s="33">
-        <v>7.3450067633558547E-2</v>
+        <v>7.3450067633556548E-2</v>
       </c>
       <c r="U119" s="33">
-        <v>6.8752717250772477E-2</v>
+        <v>6.8752717250786466E-2</v>
       </c>
       <c r="V119" s="33">
-        <v>8.0105062414696615E-2</v>
+        <v>8.0105062415094741E-2</v>
       </c>
       <c r="W119" s="33">
         <v>6.2570460154297347E-2</v>
       </c>
       <c r="X119" s="33">
-        <v>7.4029111585669494E-2</v>
+        <v>7.402911158609049E-2</v>
       </c>
       <c r="Y119" s="33">
-        <v>8.7485728484076652E-2</v>
+        <v>8.7485728484065106E-2</v>
       </c>
       <c r="Z119" s="33">
         <v>6.7713752802347038E-2</v>
       </c>
       <c r="AA119" s="33">
-        <v>5.5049792936878283E-2</v>
+        <v>5.5049792936885611E-2</v>
       </c>
       <c r="AB119" s="33">
         <v>1.7522353318407236E-2</v>
       </c>
       <c r="AC119" s="34">
-        <v>6.8202578738330022E-2</v>
+        <v>6.8202578738369768E-2</v>
       </c>
       <c r="AD119" s="8">
         <v>1.7522353318407236E-2</v>
       </c>
     </row>
     <row r="120" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A120" s="7" t="s">
         <v>133</v>
       </c>
       <c r="B120" s="29">
-        <v>166.68810855335499</v>
+        <v>166.68810855335201</v>
       </c>
       <c r="C120" s="49">
-        <v>186.896227134165</v>
+        <v>186.89622713418399</v>
       </c>
       <c r="D120" s="49">
-        <v>179.45647965911499</v>
+        <v>179.45647965912201</v>
       </c>
       <c r="E120" s="49">
-        <v>224.00357748848401</v>
+        <v>224.00357748893899</v>
       </c>
       <c r="F120" s="49">
-        <v>215.80990512530201</v>
+        <v>215.809905125303</v>
       </c>
       <c r="G120" s="49">
-        <v>250.717653697217</v>
+        <v>250.717653697218</v>
       </c>
       <c r="H120" s="49">
-        <v>277.46709552740202</v>
+        <v>277.46709552742198</v>
       </c>
       <c r="I120" s="49">
         <v>274.66998322527598</v>
       </c>
       <c r="J120" s="49">
-        <v>307.11964722055802</v>
+        <v>307.11964722056302</v>
       </c>
       <c r="K120" s="49">
-        <v>254.69200328889801</v>
+        <v>254.69200328885699</v>
       </c>
       <c r="L120" s="49">
-        <v>180.63807600118901</v>
+        <v>180.63807600119</v>
       </c>
       <c r="M120" s="49">
-        <v>151.09971113100801</v>
+        <v>151.09971113100701</v>
       </c>
       <c r="N120" s="49">
         <v>249.17983428200799</v>
       </c>
       <c r="O120" s="49">
-        <v>232.47568973263401</v>
+        <v>232.475689732642</v>
       </c>
       <c r="P120" s="50">
-        <v>8.2360576101307981E-2</v>
+        <v>8.2360576101302652E-2</v>
       </c>
       <c r="Q120" s="33">
-        <v>0.11738958773062191</v>
+        <v>0.11738958773010078</v>
       </c>
       <c r="R120" s="33">
-        <v>6.2306787469165181E-2</v>
+        <v>6.2306787469181613E-2</v>
       </c>
       <c r="S120" s="33">
-        <v>4.6604393570995439E-2</v>
+        <v>4.660439357306756E-2</v>
       </c>
       <c r="T120" s="33">
-        <v>8.8411276814273076E-2</v>
+        <v>8.841127681425065E-2</v>
       </c>
       <c r="U120" s="33">
-        <v>6.9824829364597996E-2</v>
+        <v>6.9824829364593111E-2</v>
       </c>
       <c r="V120" s="33">
-        <v>7.0098329025554351E-2</v>
+        <v>7.0098329025321648E-2</v>
       </c>
       <c r="W120" s="33">
         <v>8.2925308045180612E-2</v>
       </c>
       <c r="X120" s="33">
-        <v>4.4551425998833993E-2</v>
+        <v>4.4551425998506478E-2</v>
       </c>
       <c r="Y120" s="33">
-        <v>6.5510571743750079E-2</v>
+        <v>6.5510571743560675E-2</v>
       </c>
       <c r="Z120" s="33">
-        <v>8.9258576457679428E-2</v>
+        <v>8.9258576457685423E-2</v>
       </c>
       <c r="AA120" s="33">
-        <v>3.3538786401576148E-2</v>
+        <v>3.3538786401562382E-2</v>
       </c>
       <c r="AB120" s="33">
         <v>4.36934113827534E-2</v>
       </c>
       <c r="AC120" s="34">
-        <v>6.0862912407348091E-2</v>
+        <v>6.0862912407355418E-2</v>
       </c>
       <c r="AD120" s="8">
-        <v>3.3538786401576148E-2</v>
+        <v>3.3538786401562382E-2</v>
       </c>
     </row>
     <row r="121" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A121" s="10" t="s">
         <v>134</v>
       </c>
       <c r="B121" s="41">
-        <v>179.61714310452501</v>
+        <v>179.61714310452999</v>
       </c>
       <c r="C121" s="47">
-        <v>187.33123595055201</v>
+        <v>187.33123595035201</v>
       </c>
       <c r="D121" s="47">
-        <v>187.73831090803901</v>
+        <v>187.73831090803199</v>
       </c>
       <c r="E121" s="47">
-        <v>239.83987127442001</v>
+        <v>239.83987127371699</v>
       </c>
       <c r="F121" s="47">
-        <v>226.15444761737399</v>
+        <v>226.15444761735199</v>
       </c>
       <c r="G121" s="47">
-        <v>258.167352602552</v>
+        <v>258.16735260254899</v>
       </c>
       <c r="H121" s="47">
-        <v>289.396181742858</v>
+        <v>289.39618174270601</v>
       </c>
       <c r="I121" s="47">
         <v>278.206435561234</v>
       </c>
       <c r="J121" s="47">
-        <v>317.918357382012</v>
+        <v>317.91835738158699</v>
       </c>
       <c r="K121" s="47">
-        <v>262.73570693437301</v>
+        <v>262.73570693438</v>
       </c>
       <c r="L121" s="47">
         <v>181.66679599592999</v>
       </c>
       <c r="M121" s="47">
-        <v>150.90502650799101</v>
+        <v>150.90502650798899</v>
       </c>
       <c r="N121" s="47">
         <v>254.33551592191199</v>
       </c>
       <c r="O121" s="47">
-        <v>241.86410124497999</v>
+        <v>241.86410124495799</v>
       </c>
       <c r="P121" s="48">
-        <v>7.7564228566620264E-2</v>
+        <v>7.7564228566669335E-2</v>
       </c>
       <c r="Q121" s="45">
-        <v>2.3275419897841321E-3</v>
+        <v>2.3275419886121806E-3</v>
       </c>
       <c r="R121" s="45">
-        <v>4.6149524746365911E-2</v>
+        <v>4.6149524746285753E-2</v>
       </c>
       <c r="S121" s="45">
-        <v>7.0696611025107936E-2</v>
+        <v>7.0696611019794853E-2</v>
       </c>
       <c r="T121" s="45">
-        <v>4.7933585282222468E-2</v>
+        <v>4.7933585282115665E-2</v>
       </c>
       <c r="U121" s="45">
-        <v>2.9713499609930638E-2</v>
+        <v>2.9713499609914651E-2</v>
       </c>
       <c r="V121" s="45">
-        <v>4.2992795930564265E-2</v>
+        <v>4.299279592994143E-2</v>
       </c>
       <c r="W121" s="45">
         <v>1.2875277794943907E-2</v>
       </c>
       <c r="X121" s="45">
-        <v>3.51612482600272E-2</v>
+        <v>3.5161248258626321E-2</v>
       </c>
       <c r="Y121" s="45">
-        <v>3.1582081657864247E-2</v>
+        <v>3.158208165805787E-2</v>
       </c>
       <c r="Z121" s="45">
-        <v>5.6949233379468556E-3</v>
+        <v>5.6949233379413045E-3</v>
       </c>
       <c r="AA121" s="45">
-        <v>-1.2884513250207563E-3</v>
+        <v>-1.2884513250275287E-3</v>
       </c>
       <c r="AB121" s="45">
         <v>2.0690605460749634E-2</v>
       </c>
       <c r="AC121" s="46">
-        <v>4.03844871829111E-2</v>
+        <v>4.0384487182780759E-2</v>
       </c>
       <c r="AD121" s="8">
-        <v>-1.2884513250207563E-3</v>
+        <v>-1.2884513250275287E-3</v>
       </c>
     </row>
     <row r="122" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A122" s="11" t="s">
         <v>135</v>
       </c>
       <c r="B122" s="29">
-        <v>188.88447800446099</v>
+        <v>188.884478004469</v>
       </c>
       <c r="C122" s="49">
-        <v>202.66974170906701</v>
+        <v>202.669741708955</v>
       </c>
       <c r="D122" s="49">
-        <v>198.04921629134299</v>
+        <v>198.049216291318</v>
       </c>
       <c r="E122" s="49">
-        <v>252.29723977837901</v>
+        <v>252.29723977681101</v>
       </c>
       <c r="F122" s="49">
-        <v>229.076539040733</v>
+        <v>229.07653904074601</v>
       </c>
       <c r="G122" s="49">
         <v>264.92165296468801</v>
       </c>
       <c r="H122" s="49">
-        <v>293.40581388065601</v>
+        <v>293.40581388054801</v>
       </c>
       <c r="I122" s="49">
         <v>281.02913979967298</v>
       </c>
       <c r="J122" s="49">
-        <v>313.83755785435397</v>
+        <v>313.83755785462301</v>
       </c>
       <c r="K122" s="49">
-        <v>267.76109696352302</v>
+        <v>267.76109696370003</v>
       </c>
       <c r="L122" s="49">
-        <v>198.07188052325699</v>
+        <v>198.07188052325299</v>
       </c>
       <c r="M122" s="49">
-        <v>160.80290085227301</v>
+        <v>160.80290085227901</v>
       </c>
       <c r="N122" s="49">
-        <v>256.85074521937298</v>
+        <v>256.85074521937202</v>
       </c>
       <c r="O122" s="49">
         <v>248.356778122815</v>
       </c>
       <c r="P122" s="50">
-        <v>5.1594935426308552E-2</v>
+        <v>5.1594935426323874E-2</v>
       </c>
       <c r="Q122" s="33">
-        <v>8.1879061335845549E-2</v>
+        <v>8.1879061336402659E-2</v>
       </c>
       <c r="R122" s="33">
-        <v>5.4921690375464349E-2</v>
+        <v>5.4921690375370646E-2</v>
       </c>
       <c r="S122" s="33">
-        <v>5.1940356862956838E-2</v>
+        <v>5.194035685950249E-2</v>
       </c>
       <c r="T122" s="33">
-        <v>1.2920778052982751E-2</v>
+        <v>1.2920778053138848E-2</v>
       </c>
       <c r="U122" s="33">
-        <v>2.6162488378359106E-2</v>
+        <v>2.6162488378371096E-2</v>
       </c>
       <c r="V122" s="33">
-        <v>1.3855165999946628E-2</v>
+        <v>1.3855166000105834E-2</v>
       </c>
       <c r="W122" s="33">
         <v>1.0146078155038429E-2</v>
       </c>
       <c r="X122" s="33">
-        <v>-1.2835998403057047E-2</v>
+        <v>-1.2835998400891113E-2</v>
       </c>
       <c r="Y122" s="33">
-        <v>1.912716808760706E-2</v>
+        <v>1.9127168088253654E-2</v>
       </c>
       <c r="Z122" s="33">
-        <v>9.0303153294422289E-2</v>
+        <v>9.0303153294400307E-2</v>
       </c>
       <c r="AA122" s="33">
-        <v>6.5590090491504327E-2</v>
+        <v>6.5590090491558506E-2</v>
       </c>
       <c r="AB122" s="33">
-        <v>9.8894143365853004E-3</v>
+        <v>9.8894143365815257E-3</v>
       </c>
       <c r="AC122" s="34">
-        <v>2.6844318129124467E-2</v>
+        <v>2.6844318129217948E-2</v>
       </c>
       <c r="AD122" s="8">
-        <v>-1.2835998403057047E-2</v>
+        <v>-1.2835998400891113E-2</v>
       </c>
     </row>
     <row r="123" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A123" s="6" t="s">
         <v>136</v>
       </c>
       <c r="B123" s="29">
-        <v>202.649501998435</v>
+        <v>202.649501998419</v>
       </c>
       <c r="C123" s="49">
-        <v>215.00923482598799</v>
+        <v>215.00923482656</v>
       </c>
       <c r="D123" s="49">
-        <v>208.72784048410099</v>
+        <v>208.727840484083</v>
       </c>
       <c r="E123" s="49">
-        <v>258.53662448893903</v>
+        <v>258.53662449244098</v>
       </c>
       <c r="F123" s="49">
-        <v>240.66616280532401</v>
+        <v>240.666162805396</v>
       </c>
       <c r="G123" s="49">
-        <v>269.28991284307801</v>
+        <v>269.28991284307898</v>
       </c>
       <c r="H123" s="49">
-        <v>297.78455762700702</v>
+        <v>297.784557627411</v>
       </c>
       <c r="I123" s="49">
         <v>285.67231532804198</v>
       </c>
       <c r="J123" s="49">
-        <v>317.70544031468501</v>
+        <v>317.70544031541499</v>
       </c>
       <c r="K123" s="49">
-        <v>273.64144209477399</v>
+        <v>273.64144209472801</v>
       </c>
       <c r="L123" s="49">
-        <v>208.76764873309699</v>
+        <v>208.76764873309401</v>
       </c>
       <c r="M123" s="49">
-        <v>166.589732753703</v>
+        <v>166.58973275370499</v>
       </c>
       <c r="N123" s="49">
-        <v>267.47828716242799</v>
+        <v>267.47828716242702</v>
       </c>
       <c r="O123" s="49">
-        <v>256.63099386813599</v>
+        <v>256.63099386816498</v>
       </c>
       <c r="P123" s="50">
-        <v>7.2875358205182428E-2</v>
+        <v>7.287535820505231E-2</v>
       </c>
       <c r="Q123" s="33">
-        <v>6.0884733028546245E-2</v>
+        <v>6.0884733031955074E-2</v>
       </c>
       <c r="R123" s="33">
-        <v>5.3919042916327875E-2</v>
+        <v>5.3919042916369841E-2</v>
       </c>
       <c r="S123" s="33">
-        <v>2.473029318925879E-2</v>
+        <v>2.4730293209507481E-2</v>
       </c>
       <c r="T123" s="33">
-        <v>5.0592801048605862E-2</v>
+        <v>5.0592801048860547E-2</v>
       </c>
       <c r="U123" s="33">
-        <v>1.6488874463471026E-2</v>
+        <v>1.6488874463474801E-2</v>
       </c>
       <c r="V123" s="33">
-        <v>1.4923847923927314E-2</v>
+        <v>1.4923847925677691E-2</v>
       </c>
       <c r="W123" s="33">
         <v>1.6522042986996999E-2</v>
       </c>
       <c r="X123" s="33">
-        <v>1.2324472847593526E-2</v>
+        <v>1.2324472849051693E-2</v>
       </c>
       <c r="Y123" s="33">
-        <v>2.1961163133612516E-2</v>
+        <v>2.1961163132765193E-2</v>
       </c>
       <c r="Z123" s="33">
-        <v>5.3999427791488808E-2</v>
+        <v>5.3999427791495025E-2</v>
       </c>
       <c r="AA123" s="33">
-        <v>3.5987111369006008E-2</v>
+        <v>3.5987111368979807E-2</v>
       </c>
       <c r="AB123" s="33">
         <v>4.1376332912634428E-2</v>
       </c>
       <c r="AC123" s="34">
-        <v>3.3315844277981732E-2</v>
+        <v>3.3315844278098528E-2</v>
       </c>
       <c r="AD123" s="8">
-        <v>1.2324472847593526E-2</v>
+        <v>1.2324472849051693E-2</v>
       </c>
     </row>
     <row r="124" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A124" s="7" t="s">
         <v>137</v>
       </c>
       <c r="B124" s="29">
-        <v>217.43834473084399</v>
+        <v>217.43834473083999</v>
       </c>
       <c r="C124" s="49">
-        <v>226.84020704213</v>
+        <v>226.84020704214899</v>
       </c>
       <c r="D124" s="49">
-        <v>219.60465123539501</v>
+        <v>219.60465123553601</v>
       </c>
       <c r="E124" s="49">
-        <v>273.75288171572203</v>
+        <v>273.75288171808802</v>
       </c>
       <c r="F124" s="49">
-        <v>252.46673783435901</v>
+        <v>252.46673783443799</v>
       </c>
       <c r="G124" s="49">
-        <v>277.10065675811097</v>
+        <v>277.1006567581</v>
       </c>
       <c r="H124" s="49">
-        <v>306.37002459251403</v>
+        <v>306.37002459256701</v>
       </c>
       <c r="I124" s="49">
         <v>291.342287568892</v>
       </c>
       <c r="J124" s="49">
-        <v>328.81246076492801</v>
+        <v>328.812460764523</v>
       </c>
       <c r="K124" s="49">
-        <v>286.50089713324599</v>
+        <v>286.50089713247002</v>
       </c>
       <c r="L124" s="49">
-        <v>227.85987931820699</v>
+        <v>227.85987931822399</v>
       </c>
       <c r="M124" s="49">
-        <v>176.57083458758601</v>
+        <v>176.570834587554</v>
       </c>
       <c r="N124" s="49">
-        <v>273.39274046409798</v>
+        <v>273.392740464106</v>
       </c>
       <c r="O124" s="49">
-        <v>268.450652884568</v>
+        <v>268.45065288462001</v>
       </c>
       <c r="P124" s="50">
-        <v>7.2977444240268641E-2</v>
+        <v>7.2977444240333478E-2</v>
       </c>
       <c r="Q124" s="33">
-        <v>5.5025414260541305E-2</v>
+        <v>5.5025414257822813E-2</v>
       </c>
       <c r="R124" s="33">
-        <v>5.2110014294535434E-2</v>
+        <v>5.211001429530171E-2</v>
       </c>
       <c r="S124" s="33">
-        <v>5.8855325650134294E-2</v>
+        <v>5.8855325644943335E-2</v>
       </c>
       <c r="T124" s="33">
-        <v>4.9032962887186393E-2</v>
+        <v>4.9032962887200826E-2</v>
       </c>
       <c r="U124" s="33">
-        <v>2.9004962839378479E-2</v>
+        <v>2.900496283933407E-2</v>
       </c>
       <c r="V124" s="33">
-        <v>2.8831135616712578E-2</v>
+        <v>2.8831135615494663E-2</v>
       </c>
       <c r="W124" s="33">
         <v>1.9847818415092533E-2</v>
       </c>
       <c r="X124" s="33">
-        <v>3.4960120416073437E-2</v>
+        <v>3.4960120412420581E-2</v>
       </c>
       <c r="Y124" s="33">
-        <v>4.6993814021847546E-2</v>
+        <v>4.6993814019187896E-2</v>
       </c>
       <c r="Z124" s="33">
-        <v>9.145205543565238E-2</v>
+        <v>9.1452055435749413E-2</v>
       </c>
       <c r="AA124" s="33">
-        <v>5.9914267637608321E-2</v>
+        <v>5.9914267637403595E-2</v>
       </c>
       <c r="AB124" s="33">
-        <v>2.2111900612248103E-2</v>
+        <v>2.2111900612281854E-2</v>
       </c>
       <c r="AC124" s="34">
-        <v>4.6057020776318458E-2</v>
+        <v>4.6057020776403057E-2</v>
       </c>
       <c r="AD124" s="8">
         <v>1.9847818415092533E-2</v>
       </c>
     </row>
     <row r="125" spans="1:30" s="12" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A125" s="10" t="s">
         <v>138</v>
       </c>
       <c r="B125" s="41">
-        <v>238.71820005619799</v>
+        <v>238.71820005621001</v>
       </c>
       <c r="C125" s="47">
-        <v>240.48629411458501</v>
+        <v>240.486294113768</v>
       </c>
       <c r="D125" s="47">
-        <v>239.11095753021499</v>
+        <v>239.110957530202</v>
       </c>
       <c r="E125" s="47">
-        <v>286.198478479735</v>
+        <v>286.19847847199298</v>
       </c>
       <c r="F125" s="47">
-        <v>260.226222902242</v>
+        <v>260.22622290153998</v>
       </c>
       <c r="G125" s="47">
-        <v>291.44561720850299</v>
+        <v>291.44561720853397</v>
       </c>
       <c r="H125" s="47">
-        <v>318.88402643743501</v>
+        <v>318.88402643691398</v>
       </c>
       <c r="I125" s="47">
         <v>300.33136252850602</v>
       </c>
       <c r="J125" s="47">
-        <v>338.16183816726402</v>
+        <v>338.16183816518202</v>
       </c>
       <c r="K125" s="47">
-        <v>297.84765530059099</v>
+        <v>297.84765530134899</v>
       </c>
       <c r="L125" s="47">
-        <v>247.821445003203</v>
+        <v>247.82144500320501</v>
       </c>
       <c r="M125" s="47">
-        <v>187.07504306809599</v>
+        <v>187.07504306809801</v>
       </c>
       <c r="N125" s="47">
-        <v>285.92309255401699</v>
+        <v>285.92309255403597</v>
       </c>
       <c r="O125" s="47">
-        <v>280.37643563611101</v>
+        <v>280.376435635939</v>
       </c>
       <c r="P125" s="48">
-        <v>9.7866157653542007E-2</v>
+        <v>9.7866157653617503E-2</v>
       </c>
       <c r="Q125" s="45">
-        <v>6.0157267754215038E-2</v>
+        <v>6.0157267750524657E-2</v>
       </c>
       <c r="R125" s="45">
-        <v>8.8824650047649056E-2</v>
+        <v>8.8824650046890774E-2</v>
       </c>
       <c r="S125" s="45">
-        <v>4.5462888595039885E-2</v>
+        <v>4.5462888557723069E-2</v>
       </c>
       <c r="T125" s="45">
-        <v>3.0734682653419165E-2</v>
+        <v>3.0734682650316092E-2</v>
       </c>
       <c r="U125" s="45">
-        <v>5.1768049264907079E-2</v>
+        <v>5.1768049265060512E-2</v>
       </c>
       <c r="V125" s="45">
-        <v>4.0846038582152966E-2</v>
+        <v>4.0846038580272248E-2</v>
       </c>
       <c r="W125" s="45">
         <v>3.085400006508987E-2</v>
       </c>
       <c r="X125" s="45">
-        <v>2.8433768539629645E-2</v>
+        <v>2.8433768534564585E-2</v>
       </c>
       <c r="Y125" s="45">
-        <v>3.9604616533077897E-2</v>
+        <v>3.9604616538539306E-2</v>
       </c>
       <c r="Z125" s="45">
-        <v>8.7604565335170914E-2</v>
+        <v>8.7604565335098528E-2</v>
       </c>
       <c r="AA125" s="45">
-        <v>5.9490053977739432E-2</v>
+        <v>5.9490053977942825E-2</v>
       </c>
       <c r="AB125" s="45">
-        <v>4.5832790104989973E-2</v>
+        <v>4.5832790105028831E-2</v>
       </c>
       <c r="AC125" s="46">
-        <v>4.4424487790949874E-2</v>
+        <v>4.442448779010677E-2</v>
       </c>
       <c r="AD125" s="8">
-        <v>2.8433768539629645E-2</v>
+        <v>2.8433768534564585E-2</v>
       </c>
     </row>
     <row r="126" spans="1:30" s="12" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A126" s="11" t="s">
         <v>139</v>
       </c>
       <c r="B126" s="29">
-        <v>251.19687970910601</v>
+        <v>251.196879709136</v>
       </c>
       <c r="C126" s="49">
-        <v>260.077729955687</v>
+        <v>260.07772995524402</v>
       </c>
       <c r="D126" s="49">
-        <v>254.16924968282501</v>
+        <v>254.16924968253699</v>
       </c>
       <c r="E126" s="49">
-        <v>301.34724263602698</v>
+        <v>301.34724262921702</v>
       </c>
       <c r="F126" s="49">
-        <v>275.34252292940101</v>
+        <v>275.34252292922099</v>
       </c>
       <c r="G126" s="49">
-        <v>303.10967120517898</v>
+        <v>303.10967120518097</v>
       </c>
       <c r="H126" s="49">
-        <v>330.038065238473</v>
+        <v>330.03806523806401</v>
       </c>
       <c r="I126" s="49">
-        <v>307.25424370871002</v>
+        <v>307.25424370871201</v>
       </c>
       <c r="J126" s="49">
-        <v>347.18655325015402</v>
+        <v>347.18655325219299</v>
       </c>
       <c r="K126" s="49">
-        <v>312.97398586787699</v>
+        <v>312.97398586908002</v>
       </c>
       <c r="L126" s="49">
-        <v>263.49863769987701</v>
+        <v>263.49863769983801</v>
       </c>
       <c r="M126" s="49">
-        <v>199.65066138511401</v>
+        <v>199.65066138521101</v>
       </c>
       <c r="N126" s="49">
-        <v>294.42508021519302</v>
+        <v>294.42508021512202</v>
       </c>
       <c r="O126" s="49">
-        <v>293.94678083594198</v>
+        <v>293.94678083593698</v>
       </c>
       <c r="P126" s="50">
-        <v>5.2273683573227148E-2</v>
+        <v>5.2273683573299756E-2</v>
       </c>
       <c r="Q126" s="33">
-        <v>8.146591436003936E-2</v>
+        <v>8.146591436187145E-2</v>
       </c>
       <c r="R126" s="33">
-        <v>6.2976169340575705E-2</v>
+        <v>6.2976169339428845E-2</v>
       </c>
       <c r="S126" s="33">
-        <v>5.2930973766041944E-2</v>
+        <v>5.2930973770730416E-2</v>
       </c>
       <c r="T126" s="33">
-        <v>5.8089072878860781E-2</v>
+        <v>5.8089072881023496E-2</v>
       </c>
       <c r="U126" s="33">
-        <v>4.002137382745885E-2</v>
+        <v>4.0021373827355156E-2</v>
       </c>
       <c r="V126" s="33">
-        <v>3.4978355377817572E-2</v>
+        <v>3.4978355378226134E-2</v>
       </c>
       <c r="W126" s="33">
-        <v>2.3050810018373946E-2</v>
+        <v>2.3050810018380608E-2</v>
       </c>
       <c r="X126" s="33">
-        <v>2.6687562179698476E-2</v>
+        <v>2.6687562192049263E-2</v>
       </c>
       <c r="Y126" s="33">
-        <v>5.0785461285637323E-2</v>
+        <v>5.0785461287002232E-2</v>
       </c>
       <c r="Z126" s="33">
-        <v>6.326003262740798E-2</v>
+        <v>6.3260032627241891E-2</v>
       </c>
       <c r="AA126" s="33">
-        <v>6.7222319507580952E-2</v>
+        <v>6.722231950808788E-2</v>
       </c>
       <c r="AB126" s="33">
-        <v>2.9735225599414772E-2</v>
+        <v>2.9735225599098136E-2</v>
       </c>
       <c r="AC126" s="34">
-        <v>4.840044837948998E-2</v>
+        <v>4.8400448380115257E-2</v>
       </c>
       <c r="AD126" s="8">
-        <v>2.3050810018373946E-2</v>
+        <v>2.3050810018380608E-2</v>
       </c>
     </row>
     <row r="127" spans="1:30" s="12" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A127" s="6" t="s">
         <v>140</v>
       </c>
       <c r="B127" s="29">
-        <v>263.66251928092299</v>
+        <v>263.66251928088298</v>
       </c>
       <c r="C127" s="49">
-        <v>270.477945949792</v>
+        <v>270.47794595134502</v>
       </c>
       <c r="D127" s="49">
-        <v>267.09207864720003</v>
+        <v>267.092078647118</v>
       </c>
       <c r="E127" s="49">
-        <v>310.14932904011499</v>
+        <v>310.14932906023301</v>
       </c>
       <c r="F127" s="49">
-        <v>285.97079155487103</v>
+        <v>285.97079155813901</v>
       </c>
       <c r="G127" s="49">
-        <v>312.72097002153998</v>
+        <v>312.72097002147598</v>
       </c>
       <c r="H127" s="49">
-        <v>340.39813528695402</v>
+        <v>340.39813528789398</v>
       </c>
       <c r="I127" s="49">
         <v>314.80107476228198</v>
       </c>
       <c r="J127" s="49">
-        <v>353.61635057983301</v>
+        <v>353.616350581201</v>
       </c>
       <c r="K127" s="49">
-        <v>324.19221779497298</v>
+        <v>324.192217793944</v>
       </c>
       <c r="L127" s="49">
-        <v>278.82480260198599</v>
+        <v>278.82480260197298</v>
       </c>
       <c r="M127" s="49">
-        <v>206.67583714728801</v>
+        <v>206.675837147333</v>
       </c>
       <c r="N127" s="49">
-        <v>309.51343215779298</v>
+        <v>309.51343215769703</v>
       </c>
       <c r="O127" s="49">
-        <v>303.84506008304101</v>
+        <v>303.84506008330197</v>
       </c>
       <c r="P127" s="50">
-        <v>4.9624977771430157E-2</v>
+        <v>4.9624977771145495E-2</v>
       </c>
       <c r="Q127" s="33">
-        <v>3.998887561759723E-2</v>
+        <v>3.9988875625339926E-2</v>
       </c>
       <c r="R127" s="33">
-        <v>5.0843400531343841E-2</v>
+        <v>5.0843400532212035E-2</v>
       </c>
       <c r="S127" s="33">
-        <v>2.9209115461259927E-2</v>
+        <v>2.9209115551278586E-2</v>
       </c>
       <c r="T127" s="33">
-        <v>3.860017156955875E-2</v>
+        <v>3.8600171582106491E-2</v>
       </c>
       <c r="U127" s="33">
-        <v>3.1708981036949524E-2</v>
+        <v>3.1708981036731476E-2</v>
       </c>
       <c r="V127" s="33">
-        <v>3.1390530789214388E-2</v>
+        <v>3.1390530793340421E-2</v>
       </c>
       <c r="W127" s="33">
-        <v>2.4562170281126061E-2</v>
+        <v>2.45621702811194E-2</v>
       </c>
       <c r="X127" s="33">
-        <v>1.8519718777951111E-2</v>
+        <v>1.8519718775909633E-2</v>
       </c>
       <c r="Y127" s="33">
-        <v>3.5843975645412973E-2</v>
+        <v>3.5843975638143455E-2</v>
       </c>
       <c r="Z127" s="33">
-        <v>5.8164114379845033E-2</v>
+        <v>5.8164114379952281E-2</v>
       </c>
       <c r="AA127" s="33">
-        <v>3.5187340294470015E-2</v>
+        <v>3.518734029419246E-2</v>
       </c>
       <c r="AB127" s="33">
-        <v>5.1246829691179885E-2</v>
+        <v>5.1246829691107498E-2</v>
       </c>
       <c r="AC127" s="34">
-        <v>3.3673712020079849E-2</v>
+        <v>3.3673712020985125E-2</v>
       </c>
       <c r="AD127" s="8">
-        <v>1.8519718777951111E-2</v>
+        <v>1.8519718775909633E-2</v>
       </c>
     </row>
     <row r="128" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A128" s="7" t="s">
         <v>141</v>
       </c>
       <c r="B128" s="35">
-        <v>267.37164315264999</v>
+        <v>267.37164315262203</v>
       </c>
       <c r="C128" s="51">
-        <v>272.97579042641797</v>
+        <v>272.97579042814698</v>
       </c>
       <c r="D128" s="51">
-        <v>273.35771584889898</v>
+        <v>273.35771584968398</v>
       </c>
       <c r="E128" s="51">
-        <v>314.92101922357699</v>
+        <v>314.92101922886098</v>
       </c>
       <c r="F128" s="51">
-        <v>285.83854181440699</v>
+        <v>285.83854181287501</v>
       </c>
       <c r="G128" s="51">
-        <v>315.345786723647</v>
+        <v>315.34578672364103</v>
       </c>
       <c r="H128" s="51">
-        <v>338.42038269458402</v>
+        <v>338.420382695954</v>
       </c>
       <c r="I128" s="51">
-        <v>314.77181186415402</v>
+        <v>314.77181186413202</v>
       </c>
       <c r="J128" s="51">
-        <v>353.38585250226902</v>
+        <v>353.38585249884102</v>
       </c>
       <c r="K128" s="51">
-        <v>323.48400040290699</v>
+        <v>323.48400039945398</v>
       </c>
       <c r="L128" s="51">
-        <v>283.33792030381801</v>
+        <v>283.33792030391498</v>
       </c>
       <c r="M128" s="51">
-        <v>208.79824814472801</v>
+        <v>208.798248144361</v>
       </c>
       <c r="N128" s="51">
-        <v>321.22113696419399</v>
+        <v>321.221136964533</v>
       </c>
       <c r="O128" s="51">
-        <v>305.53917885554603</v>
+        <v>305.53917885570303</v>
       </c>
       <c r="P128" s="52">
-        <v>1.4067694876931158E-2</v>
+        <v>1.4067694876978898E-2</v>
       </c>
       <c r="Q128" s="39">
-        <v>9.234928444368018E-3</v>
+        <v>9.234928444965762E-3</v>
       </c>
       <c r="R128" s="39">
-        <v>2.3458715935844587E-2</v>
+        <v>2.3458715939097985E-2</v>
       </c>
       <c r="S128" s="39">
-        <v>1.5385137856754216E-2</v>
+        <v>1.5385137807927496E-2</v>
       </c>
       <c r="T128" s="39">
-        <v>-4.6245890968432679E-4</v>
+        <v>-4.6245892646390452E-4</v>
       </c>
       <c r="U128" s="39">
-        <v>8.3934783840247107E-3</v>
+        <v>8.3934783842118943E-3</v>
       </c>
       <c r="V128" s="39">
-        <v>-5.8101158242326312E-3</v>
+        <v>-5.8101158229532102E-3</v>
       </c>
       <c r="W128" s="39">
-        <v>-9.2956792317355763E-5</v>
+        <v>-9.2956792387299814E-5</v>
       </c>
       <c r="X128" s="39">
-        <v>-6.5183093820753157E-4</v>
+        <v>-6.518309517677956E-4</v>
       </c>
       <c r="Y128" s="39">
-        <v>-2.1845601257273195E-3</v>
+        <v>-2.1845601332113329E-3</v>
       </c>
       <c r="Z128" s="39">
-        <v>1.6186213205266142E-2</v>
+        <v>1.6186213205661382E-2</v>
       </c>
       <c r="AA128" s="39">
-        <v>1.0269274951224538E-2</v>
+        <v>1.0269274949228802E-2</v>
       </c>
       <c r="AB128" s="39">
-        <v>3.7826160644402362E-2</v>
+        <v>3.7826160645819451E-2</v>
       </c>
       <c r="AC128" s="40">
-        <v>5.5756008409089119E-3</v>
+        <v>5.5756008405618562E-3</v>
       </c>
       <c r="AD128" s="8">
-        <v>-5.8101158242326312E-3</v>
+        <v>-5.8101158229532102E-3</v>
       </c>
     </row>
     <row r="129" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A129" s="10" t="s">
         <v>142</v>
       </c>
       <c r="B129" s="29">
-        <v>270.372438744644</v>
+        <v>270.37243874467202</v>
       </c>
       <c r="C129" s="49">
-        <v>277.53036557614701</v>
+        <v>277.53036557082902</v>
       </c>
       <c r="D129" s="49">
-        <v>274.78584487501502</v>
+        <v>274.78584487491298</v>
       </c>
       <c r="E129" s="49">
-        <v>315.33389870731997</v>
+        <v>315.333898684323</v>
       </c>
       <c r="F129" s="49">
-        <v>288.97207664134601</v>
+        <v>288.97207663588301</v>
       </c>
       <c r="G129" s="49">
-        <v>315.88992326326502</v>
+        <v>315.88992326343998</v>
       </c>
       <c r="H129" s="49">
-        <v>335.94069151505801</v>
+        <v>335.940691511956</v>
       </c>
       <c r="I129" s="49">
-        <v>314.69932942976101</v>
+        <v>314.699329429758</v>
       </c>
       <c r="J129" s="49">
-        <v>351.49600369219701</v>
+        <v>351.49600369455698</v>
       </c>
       <c r="K129" s="49">
-        <v>322.666972272164</v>
+        <v>322.66697227554602</v>
       </c>
       <c r="L129" s="49">
         <v>284.03850958365098</v>
       </c>
       <c r="M129" s="49">
-        <v>215.79950510783601</v>
+        <v>215.79950510787501</v>
       </c>
       <c r="N129" s="49">
-        <v>323.51765430930999</v>
+        <v>323.51765430944897</v>
       </c>
       <c r="O129" s="49">
-        <v>307.97831574709102</v>
+        <v>307.97831574629902</v>
       </c>
       <c r="P129" s="50">
-        <v>1.1223312826337262E-2</v>
+        <v>1.122331282654776E-2</v>
       </c>
       <c r="Q129" s="33">
-        <v>1.6684905070205369E-2</v>
+        <v>1.6684905044284104E-2</v>
       </c>
       <c r="R129" s="33">
-        <v>5.2243962519260556E-3</v>
+        <v>5.2243962486659967E-3</v>
       </c>
       <c r="S129" s="33">
-        <v>1.3110572446415336E-3</v>
+        <v>1.3110571548162753E-3</v>
       </c>
       <c r="T129" s="33">
-        <v>1.0962604297686251E-2</v>
+        <v>1.0962604283992539E-2</v>
       </c>
       <c r="U129" s="33">
-        <v>1.725523417551944E-3</v>
+        <v>1.7255234181259294E-3</v>
       </c>
       <c r="V129" s="33">
-        <v>-7.3272512718711713E-3</v>
+        <v>-7.3272512850557359E-3</v>
       </c>
       <c r="W129" s="33">
-        <v>-2.3026977531359627E-4</v>
+        <v>-2.3026977525331116E-4</v>
       </c>
       <c r="X129" s="33">
-        <v>-5.3478338102397327E-3</v>
+        <v>-5.3478337939130149E-3</v>
       </c>
       <c r="Y129" s="33">
-        <v>-2.5257141921249948E-3</v>
+        <v>-2.5257141710225417E-3</v>
       </c>
       <c r="Z129" s="33">
-        <v>2.4726280163338554E-3</v>
+        <v>2.4726280159905745E-3</v>
       </c>
       <c r="AA129" s="33">
-        <v>3.353120548336741E-2</v>
+        <v>3.3531205485370696E-2</v>
       </c>
       <c r="AB129" s="33">
-        <v>7.1493344641637702E-3</v>
+        <v>7.1493344635336076E-3</v>
       </c>
       <c r="AC129" s="34">
-        <v>7.9830576906085859E-3</v>
+        <v>7.9830576874984072E-3</v>
       </c>
       <c r="AD129" s="8">
-        <v>-7.3272512718711713E-3</v>
+        <v>-7.3272512850557359E-3</v>
       </c>
     </row>
     <row r="130" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A130" s="11" t="s">
         <v>143</v>
       </c>
       <c r="B130" s="29">
-        <v>271.78870721929098</v>
+        <v>271.78870721936403</v>
       </c>
       <c r="C130" s="49">
-        <v>281.93581361725597</v>
+        <v>281.93581361919701</v>
       </c>
       <c r="D130" s="49">
-        <v>277.51569506973601</v>
+        <v>277.51569506867401</v>
       </c>
       <c r="E130" s="49">
-        <v>314.66095818474099</v>
+        <v>314.66095815630899</v>
       </c>
       <c r="F130" s="49">
-        <v>291.72386587078802</v>
+        <v>291.72386587123998</v>
       </c>
       <c r="G130" s="49">
-        <v>315.73928845297399</v>
+        <v>315.73928845289299</v>
       </c>
       <c r="H130" s="49">
-        <v>338.05520168408702</v>
+        <v>338.05520168466001</v>
       </c>
       <c r="I130" s="49">
-        <v>317.595078397664</v>
+        <v>317.59507839778701</v>
       </c>
       <c r="J130" s="49">
-        <v>359.60398246873098</v>
+        <v>359.60398247783502</v>
       </c>
       <c r="K130" s="49">
-        <v>327.970875698383</v>
+        <v>327.97087570294701</v>
       </c>
       <c r="L130" s="49">
-        <v>283.401674908708</v>
+        <v>283.401674908578</v>
       </c>
       <c r="M130" s="49">
-        <v>220.24253581897099</v>
+        <v>220.242535819567</v>
       </c>
       <c r="N130" s="49">
-        <v>334.25004217338397</v>
+        <v>334.25004217267599</v>
       </c>
       <c r="O130" s="49">
-        <v>311.805110530653</v>
+        <v>311.805110530805</v>
       </c>
       <c r="P130" s="50">
-        <v>5.2382131892687589E-3</v>
+        <v>5.2382131894348483E-3</v>
       </c>
       <c r="Q130" s="33">
-        <v>1.5873751443246098E-2</v>
+        <v>1.5873751469706043E-2</v>
       </c>
       <c r="R130" s="33">
-        <v>9.9344644043168895E-3</v>
+        <v>9.9344644008270144E-3</v>
       </c>
       <c r="S130" s="33">
-        <v>-2.1340570276067172E-3</v>
+        <v>-2.1340570449981389E-3</v>
       </c>
       <c r="T130" s="33">
-        <v>9.5226821270255613E-3</v>
+        <v>9.5226821476745993E-3</v>
       </c>
       <c r="U130" s="33">
-        <v>-4.7685854849344178E-4</v>
+        <v>-4.768585493034605E-4</v>
       </c>
       <c r="V130" s="33">
-        <v>6.2942960541421122E-3</v>
+        <v>6.2942960651397595E-3</v>
       </c>
       <c r="W130" s="33">
-        <v>9.2016369184837465E-3</v>
+        <v>9.201636918884315E-3</v>
       </c>
       <c r="X130" s="33">
-        <v>2.3067058206539537E-2</v>
+        <v>2.3067058225571424E-2</v>
       </c>
       <c r="Y130" s="33">
-        <v>1.6437701661468074E-2</v>
+        <v>1.6437701664958837E-2</v>
       </c>
       <c r="Z130" s="33">
-        <v>-2.2420715975325356E-3</v>
+        <v>-2.2420715979901695E-3</v>
       </c>
       <c r="AA130" s="33">
-        <v>2.0588697406487499E-2</v>
+        <v>2.0588697409064771E-2</v>
       </c>
       <c r="AB130" s="33">
-        <v>3.3174040801535076E-2</v>
+        <v>3.317404079890296E-2</v>
       </c>
       <c r="AC130" s="34">
-        <v>1.2425533188201721E-2</v>
+        <v>1.2425533191299021E-2</v>
       </c>
       <c r="AD130" s="8">
-        <v>-2.2420715975325356E-3</v>
+        <v>-2.2420715979901695E-3</v>
       </c>
     </row>
     <row r="131" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A131" s="6" t="s">
         <v>144</v>
       </c>
       <c r="B131" s="29">
-        <v>270.90446953467898</v>
+        <v>270.904469534626</v>
       </c>
       <c r="C131" s="49">
-        <v>282.68514339530202</v>
+        <v>282.685143397974</v>
       </c>
       <c r="D131" s="49">
-        <v>280.24686123006001</v>
+        <v>280.24686122985702</v>
       </c>
       <c r="E131" s="49">
-        <v>316.96094768604598</v>
+        <v>316.96094773667602</v>
       </c>
       <c r="F131" s="49">
-        <v>289.61593003823202</v>
+        <v>289.615930053429</v>
       </c>
       <c r="G131" s="49">
-        <v>316.47574557271099</v>
+        <v>316.47574557229899</v>
       </c>
       <c r="H131" s="49">
-        <v>339.947539564495</v>
+        <v>339.94753956559299</v>
       </c>
       <c r="I131" s="49">
-        <v>316.21746874836202</v>
+        <v>316.217468748329</v>
       </c>
       <c r="J131" s="49">
-        <v>359.14732559418098</v>
+        <v>359.147325577804</v>
       </c>
       <c r="K131" s="49">
-        <v>325.95000994765599</v>
+        <v>325.95000994350198</v>
       </c>
       <c r="L131" s="49">
-        <v>286.96526086166102</v>
+        <v>286.965260861601</v>
       </c>
       <c r="M131" s="49">
-        <v>221.65274374430399</v>
+        <v>221.652743744546</v>
       </c>
       <c r="N131" s="49">
-        <v>345.73243723363402</v>
+        <v>345.73243723314999</v>
       </c>
       <c r="O131" s="49">
-        <v>312.37538816559902</v>
+        <v>312.37538816650601</v>
       </c>
       <c r="P131" s="50">
-        <v>-3.2534011205203051E-3</v>
+        <v>-3.253401120983046E-3</v>
       </c>
       <c r="Q131" s="33">
-        <v>2.6578027403900695E-3</v>
+        <v>2.6578027429644546E-3</v>
       </c>
       <c r="R131" s="33">
-        <v>9.8414835947844281E-3</v>
+        <v>9.8414835979174775E-3</v>
       </c>
       <c r="S131" s="33">
-        <v>7.3094212722590868E-3</v>
+        <v>7.3094215241806815E-3</v>
       </c>
       <c r="T131" s="33">
-        <v>-7.2257915075404355E-3</v>
+        <v>-7.2257914569847648E-3</v>
       </c>
       <c r="U131" s="33">
-        <v>2.332484890763542E-3</v>
+        <v>2.3324848897157135E-3</v>
       </c>
       <c r="V131" s="33">
-        <v>5.597718570756971E-3</v>
+        <v>5.597718572300403E-3</v>
       </c>
       <c r="W131" s="33">
-        <v>-4.3376290849729271E-3</v>
+        <v>-4.3376290854625354E-3</v>
       </c>
       <c r="X131" s="33">
-        <v>-1.2698882571182679E-3</v>
+        <v>-1.2698883279446127E-3</v>
       </c>
       <c r="Y131" s="33">
-        <v>-6.1617231908893677E-3</v>
+        <v>-6.1617232173852843E-3</v>
       </c>
       <c r="Z131" s="33">
-        <v>1.2574329188777655E-2</v>
+        <v>1.2574329189030342E-2</v>
       </c>
       <c r="AA131" s="33">
-        <v>6.4029771546587622E-3</v>
+        <v>6.4029771530342838E-3</v>
       </c>
       <c r="AB131" s="33">
-        <v>3.4352710879521187E-2</v>
+        <v>3.4352710880264148E-2</v>
       </c>
       <c r="AC131" s="34">
-        <v>1.8289553816981385E-3</v>
+        <v>1.8289553841186468E-3</v>
       </c>
       <c r="AD131" s="8">
-        <v>-7.2257915075404355E-3</v>
+        <v>-7.2257914569847648E-3</v>
       </c>
     </row>
     <row r="132" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A132" s="7" t="s">
         <v>145</v>
       </c>
       <c r="B132" s="35">
-        <v>261.69160886928398</v>
+        <v>261.69160886916302</v>
       </c>
       <c r="C132" s="51">
-        <v>287.32341178284997</v>
+        <v>287.32341178503998</v>
       </c>
       <c r="D132" s="51">
-        <v>281.36892425526997</v>
+        <v>281.36892425714899</v>
       </c>
       <c r="E132" s="51">
-        <v>314.92137673439902</v>
+        <v>314.92137680624501</v>
       </c>
       <c r="F132" s="51">
-        <v>288.25689749957598</v>
+        <v>288.25689749110501</v>
       </c>
       <c r="G132" s="51">
-        <v>320.92582467784001</v>
+        <v>320.92582467834302</v>
       </c>
       <c r="H132" s="51">
-        <v>342.33079632568001</v>
+        <v>342.33079632885</v>
       </c>
       <c r="I132" s="51">
-        <v>317.69346777142499</v>
+        <v>317.69346777108598</v>
       </c>
       <c r="J132" s="51">
-        <v>361.82990933928102</v>
+        <v>361.829909313374</v>
       </c>
       <c r="K132" s="51">
-        <v>330.88820391162199</v>
+        <v>330.88820390363298</v>
       </c>
       <c r="L132" s="51">
-        <v>282.85793303157499</v>
+        <v>282.85793303181299</v>
       </c>
       <c r="M132" s="51">
-        <v>228.17388786026299</v>
+        <v>228.173887858689</v>
       </c>
       <c r="N132" s="51">
-        <v>362.30457299239299</v>
+        <v>362.30457299433698</v>
       </c>
       <c r="O132" s="51">
-        <v>315.20319696966698</v>
+        <v>315.20319696978697</v>
       </c>
       <c r="P132" s="52">
-        <v>-3.4007783929218771E-2</v>
+        <v>-3.4007783929476454E-2</v>
       </c>
       <c r="Q132" s="39">
-        <v>1.6407895837178499E-2</v>
+        <v>1.6407895835318209E-2</v>
       </c>
       <c r="R132" s="39">
-        <v>4.0038379744380403E-3</v>
+        <v>4.0038379818700953E-3</v>
       </c>
       <c r="S132" s="39">
-        <v>-6.4347704868272793E-3</v>
+        <v>-6.4347704188638666E-3</v>
       </c>
       <c r="T132" s="39">
-        <v>-4.6925337928636068E-3</v>
+        <v>-4.6925338743393219E-3</v>
       </c>
       <c r="U132" s="39">
-        <v>1.4061359100603132E-2</v>
+        <v>1.4061359103512805E-2</v>
       </c>
       <c r="V132" s="39">
-        <v>7.0106604220114832E-3</v>
+        <v>7.0106604280839591E-3</v>
       </c>
       <c r="W132" s="39">
-        <v>4.6676707295938424E-3</v>
+        <v>4.6676707286266161E-3</v>
       </c>
       <c r="X132" s="39">
-        <v>7.4693128806178066E-3</v>
+        <v>7.4693128544232046E-3</v>
       </c>
       <c r="Y132" s="39">
-        <v>1.515015742677539E-2</v>
+        <v>1.515015741520287E-2</v>
       </c>
       <c r="Z132" s="39">
-        <v>-1.4312979270567849E-2</v>
+        <v>-1.4312979269532233E-2</v>
       </c>
       <c r="AA132" s="39">
-        <v>2.9420543169462077E-2</v>
+        <v>2.9420543161236878E-2</v>
       </c>
       <c r="AB132" s="39">
-        <v>4.7933413165858418E-2</v>
+        <v>4.7933413172948303E-2</v>
       </c>
       <c r="AC132" s="40">
-        <v>9.0525979677018587E-3</v>
+        <v>9.0525979651561173E-3</v>
       </c>
       <c r="AD132" s="8">
-        <v>-3.4007783929218771E-2</v>
+        <v>-3.4007783929476454E-2</v>
       </c>
     </row>
     <row r="133" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A133" s="10" t="s">
         <v>146</v>
       </c>
       <c r="B133" s="29">
-        <v>271.72108640732898</v>
+        <v>271.72108640718301</v>
       </c>
       <c r="C133" s="49">
-        <v>293.16609166586699</v>
+        <v>293.16609165496698</v>
       </c>
       <c r="D133" s="49">
-        <v>288.61548723888802</v>
+        <v>288.61548724033003</v>
       </c>
       <c r="E133" s="49">
-        <v>319.73191121065099</v>
+        <v>319.73191102393099</v>
       </c>
       <c r="F133" s="49">
-        <v>295.857516755956</v>
+        <v>295.85751673966797</v>
       </c>
       <c r="G133" s="49">
-        <v>323.41552049628501</v>
+        <v>323.415520496748</v>
       </c>
       <c r="H133" s="49">
-        <v>347.76539029840001</v>
+        <v>347.765390292956</v>
       </c>
       <c r="I133" s="49">
-        <v>323.644461430398</v>
+        <v>323.64446143050299</v>
       </c>
       <c r="J133" s="49">
-        <v>369.90730424038702</v>
+        <v>369.90730430403102</v>
       </c>
       <c r="K133" s="49">
-        <v>337.89144668322098</v>
+        <v>337.89144668450803</v>
       </c>
       <c r="L133" s="49">
-        <v>292.72340496606301</v>
+        <v>292.72340496627601</v>
       </c>
       <c r="M133" s="49">
-        <v>236.66572085781701</v>
+        <v>236.665720857602</v>
       </c>
       <c r="N133" s="49">
-        <v>380.96426773087501</v>
+        <v>380.96426773115599</v>
       </c>
       <c r="O133" s="49">
-        <v>323.03553881109701</v>
+        <v>323.035538809603</v>
       </c>
       <c r="P133" s="50">
-        <v>3.8325560308870132E-2</v>
+        <v>3.8325560308792195E-2</v>
       </c>
       <c r="Q133" s="33">
-        <v>2.0334854882736453E-2</v>
+        <v>2.033485483702302E-2</v>
       </c>
       <c r="R133" s="33">
-        <v>2.5754667125370334E-2</v>
+        <v>2.575466712364527E-2</v>
       </c>
       <c r="S133" s="33">
-        <v>1.5275350711771774E-2</v>
+        <v>1.5275349887237555E-2</v>
       </c>
       <c r="T133" s="33">
-        <v>2.6367519120305438E-2</v>
+        <v>2.6367519093962066E-2</v>
       </c>
       <c r="U133" s="33">
-        <v>7.7578543918810361E-3</v>
+        <v>7.7578543917440346E-3</v>
       </c>
       <c r="V133" s="33">
-        <v>1.587527044324033E-2</v>
+        <v>1.5875270417930576E-2</v>
       </c>
       <c r="W133" s="33">
-        <v>1.8731872898484214E-2</v>
+        <v>1.8731872899901747E-2</v>
       </c>
       <c r="X133" s="33">
-        <v>2.2323734695829156E-2</v>
+        <v>2.2323734944922347E-2</v>
       </c>
       <c r="Y133" s="33">
-        <v>2.1164981672992855E-2</v>
+        <v>2.1164981701537577E-2</v>
       </c>
       <c r="Z133" s="33">
-        <v>3.4877833648691681E-2</v>
+        <v>3.4877833648573775E-2</v>
       </c>
       <c r="AA133" s="33">
-        <v>3.7216497808699955E-2</v>
+        <v>3.7216497814912541E-2</v>
       </c>
       <c r="AB133" s="33">
-        <v>5.1502785582763888E-2</v>
+        <v>5.1502785577897336E-2</v>
       </c>
       <c r="AC133" s="34">
-        <v>2.4848548227712763E-2</v>
+        <v>2.4848548222582867E-2</v>
       </c>
       <c r="AD133" s="8">
-        <v>7.7578543918810361E-3</v>
+        <v>7.7578543917440346E-3</v>
       </c>
     </row>
     <row r="134" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A134" s="11" t="s">
         <v>147</v>
       </c>
       <c r="B134" s="29">
-        <v>274.358887653593</v>
+        <v>274.35888765447601</v>
       </c>
       <c r="C134" s="49">
-        <v>295.51590374379401</v>
+        <v>295.51590375087301</v>
       </c>
       <c r="D134" s="49">
-        <v>288.853926261119</v>
+        <v>288.85392625506603</v>
       </c>
       <c r="E134" s="49">
-        <v>321.32697806688202</v>
+        <v>321.32697794110402</v>
       </c>
       <c r="F134" s="49">
-        <v>296.89442781266598</v>
+        <v>296.89442781212398</v>
       </c>
       <c r="G134" s="49">
-        <v>330.87907100350702</v>
+        <v>330.87907100305603</v>
       </c>
       <c r="H134" s="49">
-        <v>351.55325380317203</v>
+        <v>351.55325380268101</v>
       </c>
       <c r="I134" s="49">
-        <v>328.01248502320101</v>
+        <v>328.01248502399102</v>
       </c>
       <c r="J134" s="49">
-        <v>376.48606669872203</v>
+        <v>376.48606673618201</v>
       </c>
       <c r="K134" s="49">
-        <v>339.38662565819698</v>
+        <v>339.38662568838402</v>
       </c>
       <c r="L134" s="49">
-        <v>297.06910046279398</v>
+        <v>297.06910046210299</v>
       </c>
       <c r="M134" s="49">
-        <v>243.91565637148301</v>
+        <v>243.91565637443301</v>
       </c>
       <c r="N134" s="49">
-        <v>417.73551740123997</v>
+        <v>417.73551739837899</v>
       </c>
       <c r="O134" s="49">
-        <v>326.833017380282</v>
+        <v>326.833017378779</v>
       </c>
       <c r="P134" s="50">
-        <v>9.707753200683733E-3</v>
+        <v>9.7077532044758108E-3</v>
       </c>
       <c r="Q134" s="33">
-        <v>8.0152928484145125E-3</v>
+        <v>8.0152929100394399E-3</v>
       </c>
       <c r="R134" s="33">
-        <v>8.2614770438027563E-4</v>
+        <v>8.261476784072741E-4</v>
       </c>
       <c r="S134" s="33">
-        <v>4.9887633992846681E-3</v>
+        <v>4.9887635928014262E-3</v>
       </c>
       <c r="T134" s="33">
-        <v>3.5047649560491223E-3</v>
+        <v>3.5047650094637284E-3</v>
       </c>
       <c r="U134" s="33">
-        <v>2.3077279951713825E-2</v>
+        <v>2.3077279948854779E-2</v>
       </c>
       <c r="V134" s="33">
-        <v>1.0892008263162278E-2</v>
+        <v>1.0892008277575194E-2</v>
       </c>
       <c r="W134" s="33">
-        <v>1.3496364416365481E-2</v>
+        <v>1.3496364418477791E-2</v>
       </c>
       <c r="X134" s="33">
-        <v>1.7784894709891308E-2</v>
+        <v>1.7784894636045934E-2</v>
       </c>
       <c r="Y134" s="33">
-        <v>4.4250275928936489E-3</v>
+        <v>4.4250276784072451E-3</v>
       </c>
       <c r="Z134" s="33">
-        <v>1.4845739776888633E-2</v>
+        <v>1.4845739773789779E-2</v>
       </c>
       <c r="AA134" s="33">
-        <v>3.0633652763010666E-2</v>
+        <v>3.0633652776411946E-2</v>
       </c>
       <c r="AB134" s="33">
-        <v>9.6521518643688964E-2</v>
+        <v>9.6521518635370285E-2</v>
       </c>
       <c r="AC134" s="34">
-        <v>1.1755606157642262E-2</v>
+        <v>1.1755606157668685E-2</v>
       </c>
       <c r="AD134" s="8">
-        <v>8.2614770438027563E-4</v>
+        <v>8.261476784072741E-4</v>
       </c>
     </row>
     <row r="135" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A135" s="6" t="s">
         <v>148</v>
       </c>
       <c r="B135" s="29">
-        <v>273.57871292060798</v>
+        <v>273.57871292075401</v>
       </c>
       <c r="C135" s="49">
-        <v>300.89117594566</v>
+        <v>300.89117594944099</v>
       </c>
       <c r="D135" s="49">
-        <v>290.36445964719002</v>
+        <v>290.36445964969101</v>
       </c>
       <c r="E135" s="49">
-        <v>327.90745402016802</v>
+        <v>327.90745447664102</v>
       </c>
       <c r="F135" s="49">
-        <v>299.62232214903503</v>
+        <v>299.62232218486997</v>
       </c>
       <c r="G135" s="49">
-        <v>337.54034979698503</v>
+        <v>337.54034979467201</v>
       </c>
       <c r="H135" s="49">
-        <v>357.34193887889199</v>
+        <v>357.34193887779901</v>
       </c>
       <c r="I135" s="49">
-        <v>334.54498884540902</v>
+        <v>334.54498884510201</v>
       </c>
       <c r="J135" s="49">
-        <v>385.24409994624801</v>
+        <v>385.244099807292</v>
       </c>
       <c r="K135" s="49">
-        <v>344.37649341922003</v>
+        <v>344.37649338551199</v>
       </c>
       <c r="L135" s="49">
-        <v>300.102556849775</v>
+        <v>300.10255684994002</v>
       </c>
       <c r="M135" s="49">
-        <v>255.70619407374201</v>
+        <v>255.706194073647</v>
       </c>
       <c r="N135" s="49">
-        <v>461.86038706298598</v>
+        <v>461.86038706078199</v>
       </c>
       <c r="O135" s="49">
-        <v>334.04498144548</v>
+        <v>334.04498145097398</v>
       </c>
       <c r="P135" s="50">
-        <v>-2.843628430109657E-3</v>
+        <v>-2.8436284327866268E-3</v>
       </c>
       <c r="Q135" s="33">
-        <v>1.8189451510962407E-2</v>
+        <v>1.8189451499366571E-2</v>
       </c>
       <c r="R135" s="33">
-        <v>5.2294022990206912E-3</v>
+        <v>5.229402328743582E-3</v>
       </c>
       <c r="S135" s="33">
-        <v>2.0479064636509614E-2</v>
+        <v>2.047906645654618E-2</v>
       </c>
       <c r="T135" s="33">
-        <v>9.1880954333378728E-3</v>
+        <v>9.1880955558796273E-3</v>
       </c>
       <c r="U135" s="33">
-        <v>2.0132064482879963E-2</v>
+        <v>2.0132064477279776E-2</v>
       </c>
       <c r="V135" s="33">
-        <v>1.6466026165586012E-2</v>
+        <v>1.6466026163896696E-2</v>
       </c>
       <c r="W135" s="33">
-        <v>1.9915412127516907E-2</v>
+        <v>1.991541212412451E-2</v>
       </c>
       <c r="X135" s="33">
-        <v>2.3262569380912757E-2</v>
+        <v>2.3262568910012549E-2</v>
       </c>
       <c r="Y135" s="33">
-        <v>1.4702605771060862E-2</v>
+        <v>1.4702605581486727E-2</v>
       </c>
       <c r="Z135" s="33">
-        <v>1.0211282096506569E-2</v>
+        <v>1.02112820994118E-2</v>
       </c>
       <c r="AA135" s="33">
-        <v>4.8338585057049466E-2</v>
+        <v>4.8338585043981031E-2</v>
       </c>
       <c r="AB135" s="33">
-        <v>0.10562872397408229</v>
+        <v>0.10562872397637846</v>
       </c>
       <c r="AC135" s="34">
-        <v>2.2066204091022446E-2</v>
+        <v>2.206620411253235E-2</v>
       </c>
       <c r="AD135" s="8">
-        <v>-2.843628430109657E-3</v>
+        <v>-2.8436284327866268E-3</v>
       </c>
     </row>
     <row r="136" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A136" s="7" t="s">
         <v>149</v>
       </c>
       <c r="B136" s="35">
-        <v>283.50142901197302</v>
+        <v>283.50142900913801</v>
       </c>
       <c r="C136" s="51">
-        <v>307.97018714958398</v>
+        <v>307.97018714995602</v>
       </c>
       <c r="D136" s="51">
-        <v>298.19473408527102</v>
+        <v>298.19473408972601</v>
       </c>
       <c r="E136" s="51">
-        <v>334.596713483928</v>
+        <v>334.59671427600301</v>
       </c>
       <c r="F136" s="51">
-        <v>304.77242673299702</v>
+        <v>304.77242675251199</v>
       </c>
       <c r="G136" s="51">
-        <v>344.47661674852901</v>
+        <v>344.47661675214403</v>
       </c>
       <c r="H136" s="51">
-        <v>368.85318269197501</v>
+        <v>368.85318270628102</v>
       </c>
       <c r="I136" s="51">
-        <v>345.77430034653003</v>
+        <v>345.77430034504403</v>
       </c>
       <c r="J136" s="51">
-        <v>402.89235247160298</v>
+        <v>402.892352423761</v>
       </c>
       <c r="K136" s="51">
-        <v>354.48826594783299</v>
+        <v>354.48826594540401</v>
       </c>
       <c r="L136" s="51">
-        <v>307.79820602351498</v>
+        <v>307.79820602399599</v>
       </c>
       <c r="M136" s="51">
-        <v>264.212825971472</v>
+        <v>264.21282596790599</v>
       </c>
       <c r="N136" s="51">
-        <v>521.34259201700297</v>
+        <v>521.34259202247802</v>
       </c>
       <c r="O136" s="51">
-        <v>344.27761496160502</v>
+        <v>344.27761495874103</v>
       </c>
       <c r="P136" s="52">
-        <v>3.627005911912673E-2</v>
+        <v>3.6270059108210795E-2</v>
       </c>
       <c r="Q136" s="39">
-        <v>2.3526815572691984E-2</v>
+        <v>2.3526815561066838E-2</v>
       </c>
       <c r="R136" s="39">
-        <v>2.6967055291805542E-2</v>
+        <v>2.6967055298302789E-2</v>
       </c>
       <c r="S136" s="39">
-        <v>2.0399839594218427E-2</v>
+        <v>2.0399840589285789E-2</v>
       </c>
       <c r="T136" s="39">
-        <v>1.718865452688223E-2</v>
+        <v>1.7188654470358111E-2</v>
       </c>
       <c r="U136" s="39">
-        <v>2.0549445290661827E-2</v>
+        <v>2.0549445308365E-2</v>
       </c>
       <c r="V136" s="39">
-        <v>3.2213525927569098E-2</v>
+        <v>3.221352597076077E-2</v>
       </c>
       <c r="W136" s="39">
-        <v>3.356592349470211E-2</v>
+        <v>3.3565923491208904E-2</v>
       </c>
       <c r="X136" s="39">
-        <v>4.581057186292381E-2</v>
+        <v>4.5810572115957182E-2</v>
       </c>
       <c r="Y136" s="39">
-        <v>2.9362551515104585E-2</v>
+        <v>2.9362551608806742E-2</v>
       </c>
       <c r="Z136" s="39">
-        <v>2.5643397558896108E-2</v>
+        <v>2.5643397559934833E-2</v>
       </c>
       <c r="AA136" s="39">
-        <v>3.3267210943184189E-2</v>
+        <v>3.3267210929622371E-2</v>
       </c>
       <c r="AB136" s="39">
-        <v>0.12878828022526445</v>
+        <v>0.12878828024250555</v>
       </c>
       <c r="AC136" s="40">
-        <v>3.0632501862013717E-2</v>
+        <v>3.0632501836489467E-2</v>
       </c>
       <c r="AD136" s="8">
-        <v>1.718865452688223E-2</v>
+        <v>1.7188654470358111E-2</v>
       </c>
     </row>
     <row r="137" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A137" s="10" t="s">
         <v>150</v>
       </c>
       <c r="B137" s="29">
-        <v>285.05449205220202</v>
+        <v>285.05449205278501</v>
       </c>
       <c r="C137" s="49">
-        <v>311.86608783134699</v>
+        <v>311.86608781326902</v>
       </c>
       <c r="D137" s="49">
-        <v>301.66388261368701</v>
+        <v>301.66388261395599</v>
       </c>
       <c r="E137" s="49">
-        <v>338.964635045808</v>
+        <v>338.96463283248698</v>
       </c>
       <c r="F137" s="49">
-        <v>310.20862477726803</v>
+        <v>310.208624650047</v>
       </c>
       <c r="G137" s="49">
-        <v>352.26310632193702</v>
+        <v>352.26310632272703</v>
       </c>
       <c r="H137" s="49">
-        <v>379.05695660184</v>
+        <v>379.05695659469097</v>
       </c>
       <c r="I137" s="49">
-        <v>356.70958605854599</v>
+        <v>356.70958605903297</v>
       </c>
       <c r="J137" s="49">
-        <v>423.40409906338999</v>
+        <v>423.40409930530598</v>
       </c>
       <c r="K137" s="49">
-        <v>366.25993936591499</v>
+        <v>366.259939366357</v>
       </c>
       <c r="L137" s="49">
-        <v>310.91877612968801</v>
+        <v>310.91877613019</v>
       </c>
       <c r="M137" s="49">
-        <v>272.55218539533098</v>
+        <v>272.55218539035798</v>
       </c>
       <c r="N137" s="49">
-        <v>600.685859407522</v>
+        <v>600.685859419694</v>
       </c>
       <c r="O137" s="49">
-        <v>353.85412228580202</v>
+        <v>353.85412228359797</v>
       </c>
       <c r="P137" s="50">
-        <v>5.4781488955508717E-3</v>
+        <v>5.4781489076618506E-3</v>
       </c>
       <c r="Q137" s="33">
-        <v>1.2650252668355622E-2</v>
+        <v>1.2650252608432E-2</v>
       </c>
       <c r="R137" s="33">
-        <v>1.1633835651249091E-2</v>
+        <v>1.1633835637037571E-2</v>
       </c>
       <c r="S137" s="33">
-        <v>1.3054287104017792E-2</v>
+        <v>1.3054278090970595E-2</v>
       </c>
       <c r="T137" s="33">
-        <v>1.7836909009598445E-2</v>
+        <v>1.7836908526995598E-2</v>
       </c>
       <c r="U137" s="33">
-        <v>2.2603826195530141E-2</v>
+        <v>2.2603826187092002E-2</v>
       </c>
       <c r="V137" s="33">
-        <v>2.7663510547463632E-2</v>
+        <v>2.7663510488223908E-2</v>
       </c>
       <c r="W137" s="33">
-        <v>3.1625501667003064E-2</v>
+        <v>3.1625501672844836E-2</v>
       </c>
       <c r="X137" s="33">
-        <v>5.0911233400074973E-2</v>
+        <v>5.0911234125314841E-2</v>
       </c>
       <c r="Y137" s="33">
-        <v>3.3207512205253975E-2</v>
+        <v>3.3207512213580648E-2</v>
       </c>
       <c r="Z137" s="33">
-        <v>1.0138363528781058E-2</v>
+        <v>1.0138363528833239E-2</v>
       </c>
       <c r="AA137" s="33">
-        <v>3.1563037839652086E-2</v>
+        <v>3.1563037834752894E-2</v>
       </c>
       <c r="AB137" s="33">
-        <v>0.15219026529858382</v>
+        <v>0.15219026530983104</v>
       </c>
       <c r="AC137" s="34">
-        <v>2.781623581674042E-2</v>
+        <v>2.7816235818888924E-2</v>
       </c>
       <c r="AD137" s="8">
-        <v>5.4781488955508717E-3</v>
+        <v>5.4781489076618506E-3</v>
       </c>
     </row>
     <row r="138" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A138" s="11" t="s">
         <v>151</v>
       </c>
       <c r="B138" s="29">
-        <v>291.360153945798</v>
+        <v>291.36015395126998</v>
       </c>
       <c r="C138" s="49">
-        <v>313.876030874859</v>
+        <v>313.87603088956303</v>
       </c>
       <c r="D138" s="49">
-        <v>305.83855921168902</v>
+        <v>305.83855920039503</v>
       </c>
       <c r="E138" s="49">
-        <v>343.58874744887902</v>
+        <v>343.58874675365001</v>
       </c>
       <c r="F138" s="49">
-        <v>314.45834547772199</v>
+        <v>314.45834557696799</v>
       </c>
       <c r="G138" s="49">
-        <v>356.56076202275301</v>
+        <v>356.56076202006602</v>
       </c>
       <c r="H138" s="49">
-        <v>387.754399976993</v>
+        <v>387.75439996155598</v>
       </c>
       <c r="I138" s="49">
-        <v>362.89647632799699</v>
+        <v>362.89647633049702</v>
       </c>
       <c r="J138" s="49">
-        <v>435.150984143806</v>
+        <v>435.15098427744101</v>
       </c>
       <c r="K138" s="49">
-        <v>370.69827971279301</v>
+        <v>370.69827977262503</v>
       </c>
       <c r="L138" s="49">
-        <v>318.99974035609199</v>
+        <v>318.99974035423998</v>
       </c>
       <c r="M138" s="49">
-        <v>279.95405547000399</v>
+        <v>279.95405548443699</v>
       </c>
       <c r="N138" s="49">
-        <v>643.77608219067599</v>
+        <v>643.77608216965803</v>
       </c>
       <c r="O138" s="49">
-        <v>360.13011329146099</v>
+        <v>360.13011328986698</v>
       </c>
       <c r="P138" s="50">
-        <v>2.2120899931095339E-2</v>
+        <v>2.2120899948201211E-2</v>
       </c>
       <c r="Q138" s="33">
-        <v>6.444891323352131E-3</v>
+        <v>6.4448914288413039E-3</v>
       </c>
       <c r="R138" s="33">
-        <v>1.3838834671991984E-2</v>
+        <v>1.3838834633648878E-2</v>
       </c>
       <c r="S138" s="33">
-        <v>1.3641872705824065E-2</v>
+        <v>1.3641877273515401E-2</v>
       </c>
       <c r="T138" s="33">
-        <v>1.3699556882099229E-2</v>
+        <v>1.3699557617765201E-2</v>
       </c>
       <c r="U138" s="33">
-        <v>1.2200130026924549E-2</v>
+        <v>1.2200130017026689E-2</v>
       </c>
       <c r="V138" s="33">
-        <v>2.2944951210297271E-2</v>
+        <v>2.2944951188865303E-2</v>
       </c>
       <c r="W138" s="33">
-        <v>1.7344334190210198E-2</v>
+        <v>1.7344334195829925E-2</v>
       </c>
       <c r="X138" s="33">
-        <v>2.7743909674944556E-2</v>
+        <v>2.7743909403353806E-2</v>
       </c>
       <c r="Y138" s="33">
-        <v>1.2118006557205963E-2</v>
+        <v>1.2118006719344043E-2</v>
       </c>
       <c r="Z138" s="33">
-        <v>2.5990595765864377E-2</v>
+        <v>2.5990595758251134E-2</v>
       </c>
       <c r="AA138" s="33">
-        <v>2.7157625112918415E-2</v>
+        <v>2.7157625184614842E-2</v>
       </c>
       <c r="AB138" s="33">
-        <v>7.1735037721140094E-2</v>
+        <v>7.173503766443301E-2</v>
       </c>
       <c r="AC138" s="34">
-        <v>1.7736096912246646E-2</v>
+        <v>1.7736096914081179E-2</v>
       </c>
       <c r="AD138" s="8">
-        <v>6.444891323352131E-3</v>
+        <v>6.4448914288413039E-3</v>
       </c>
     </row>
     <row r="139" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A139" s="6" t="s">
         <v>152</v>
       </c>
       <c r="B139" s="29">
-        <v>293.842664451492</v>
+        <v>293.84266445130498</v>
       </c>
       <c r="C139" s="49">
-        <v>316.788651128114</v>
+        <v>316.78865114652098</v>
       </c>
       <c r="D139" s="49">
-        <v>305.56834922033102</v>
+        <v>305.56834922688603</v>
       </c>
       <c r="E139" s="49">
-        <v>343.39985095485901</v>
+        <v>343.39985459440601</v>
       </c>
       <c r="F139" s="49">
-        <v>313.39706553585597</v>
+        <v>313.397065543792</v>
       </c>
       <c r="G139" s="49">
-        <v>360.71615785972301</v>
+        <v>360.71615785415401</v>
       </c>
       <c r="H139" s="49">
-        <v>393.13452256993003</v>
+        <v>393.13452256090301</v>
       </c>
       <c r="I139" s="49">
-        <v>371.19522839366601</v>
+        <v>371.19522839413901</v>
       </c>
       <c r="J139" s="49">
-        <v>448.72804048073698</v>
+        <v>448.728040118264</v>
       </c>
       <c r="K139" s="49">
-        <v>376.60857917844697</v>
+        <v>376.60857910867401</v>
       </c>
       <c r="L139" s="49">
-        <v>316.068066347414</v>
+        <v>316.06806634740701</v>
       </c>
       <c r="M139" s="49">
-        <v>287.41946226839201</v>
+        <v>287.41946226529399</v>
       </c>
       <c r="N139" s="49">
-        <v>658.31100394373402</v>
+        <v>658.31100393552197</v>
       </c>
       <c r="O139" s="49">
-        <v>365.14178205785203</v>
+        <v>365.14178206909702</v>
       </c>
       <c r="P139" s="50">
-        <v>8.5204187054206404E-3</v>
+        <v>8.5204186858378606E-3</v>
       </c>
       <c r="Q139" s="33">
-        <v>9.2795242922396604E-3</v>
+        <v>9.2795243036023489E-3</v>
       </c>
       <c r="R139" s="33">
-        <v>-8.835053109538249E-4</v>
+        <v>-8.8350525262559376E-4</v>
       </c>
       <c r="S139" s="33">
-        <v>-5.4977497203434478E-4</v>
+        <v>-5.497623569710175E-4</v>
       </c>
       <c r="T139" s="33">
-        <v>-3.3749460210817928E-3</v>
+        <v>-3.3749463103889266E-3</v>
       </c>
       <c r="U139" s="33">
-        <v>1.1654102973632341E-2</v>
+        <v>1.1654102965637403E-2</v>
       </c>
       <c r="V139" s="33">
-        <v>1.3875078124854889E-2</v>
+        <v>1.3875078141938335E-2</v>
       </c>
       <c r="W139" s="33">
-        <v>2.2868097672484211E-2</v>
+        <v>2.2868097666741027E-2</v>
       </c>
       <c r="X139" s="33">
-        <v>3.1200794279817368E-2</v>
+        <v>3.1200793130153226E-2</v>
       </c>
       <c r="Y139" s="33">
-        <v>1.594369272561269E-2</v>
+        <v>1.5943692373415308E-2</v>
       </c>
       <c r="Z139" s="33">
-        <v>-9.1902081343558928E-3</v>
+        <v>-9.1902081286254766E-3</v>
       </c>
       <c r="AA139" s="33">
-        <v>2.666654278629621E-2</v>
+        <v>2.666654272230029E-2</v>
       </c>
       <c r="AB139" s="33">
-        <v>2.2577604473278612E-2</v>
+        <v>2.2577604493907666E-2</v>
       </c>
       <c r="AC139" s="34">
-        <v>1.3916272428834642E-2</v>
+        <v>1.3916272464547186E-2</v>
       </c>
       <c r="AD139" s="8">
-        <v>-9.1902081343558928E-3</v>
+        <v>-9.1902081286254766E-3</v>
       </c>
     </row>
     <row r="140" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A140" s="7" t="s">
         <v>153</v>
       </c>
       <c r="B140" s="35">
-        <v>292.76716835450799</v>
+        <v>292.76716834121402</v>
       </c>
       <c r="C140" s="51">
-        <v>315.66350259288299</v>
+        <v>315.66350256164901</v>
       </c>
       <c r="D140" s="51">
-        <v>308.10310091897998</v>
+        <v>308.10310092688701</v>
       </c>
       <c r="E140" s="51">
-        <v>343.90677970187602</v>
+        <v>343.90678269948802</v>
       </c>
       <c r="F140" s="51">
-        <v>317.89088439951303</v>
+        <v>317.89088446586698</v>
       </c>
       <c r="G140" s="51">
-        <v>363.787598768637</v>
+        <v>363.78759877677197</v>
       </c>
       <c r="H140" s="51">
-        <v>395.55429482729897</v>
+        <v>395.55429488032598</v>
       </c>
       <c r="I140" s="51">
-        <v>375.09724396324998</v>
+        <v>375.09724395634902</v>
       </c>
       <c r="J140" s="51">
-        <v>454.56847700310902</v>
+        <v>454.56847639265902</v>
       </c>
       <c r="K140" s="51">
-        <v>377.469255260615</v>
+        <v>377.46925526562802</v>
       </c>
       <c r="L140" s="51">
-        <v>320.87403869922503</v>
+        <v>320.87403870200302</v>
       </c>
       <c r="M140" s="51">
-        <v>290.23378249315499</v>
+        <v>290.233782484247</v>
       </c>
       <c r="N140" s="51">
-        <v>647.78307282508604</v>
+        <v>647.78307283381105</v>
       </c>
       <c r="O140" s="51">
-        <v>367.758558773446</v>
+        <v>367.75855875995001</v>
       </c>
       <c r="P140" s="52">
-        <v>-3.6601087149533695E-3</v>
+        <v>-3.6601087595610204E-3</v>
       </c>
       <c r="Q140" s="39">
-        <v>-3.5517324601883615E-3</v>
+        <v>-3.5517326166825125E-3</v>
       </c>
       <c r="R140" s="39">
-        <v>8.2952036921246641E-3</v>
+        <v>8.2952036963714892E-3</v>
       </c>
       <c r="S140" s="39">
-        <v>1.4762054951609205E-3</v>
+        <v>1.4762036101638731E-3</v>
       </c>
       <c r="T140" s="39">
-        <v>1.4339058523006321E-2</v>
+        <v>1.4339058709045283E-2</v>
       </c>
       <c r="U140" s="39">
-        <v>8.5148414951470297E-3</v>
+        <v>8.5148415332696459E-3</v>
       </c>
       <c r="V140" s="39">
-        <v>6.1550744553056091E-3</v>
+        <v>6.1550746132912337E-3</v>
       </c>
       <c r="W140" s="39">
-        <v>1.0512030519545634E-2</v>
+        <v>1.0512030499666869E-2</v>
       </c>
       <c r="X140" s="39">
-        <v>1.3015537241922726E-2</v>
+        <v>1.3015536699814367E-2</v>
       </c>
       <c r="Y140" s="39">
-        <v>2.2853331807934918E-3</v>
+        <v>2.2853333797945297E-3</v>
       </c>
       <c r="Z140" s="39">
-        <v>1.5205498003485252E-2</v>
+        <v>1.520549801229687E-2</v>
       </c>
       <c r="AA140" s="39">
-        <v>9.7916828684863066E-3</v>
+        <v>9.7916828483777252E-3</v>
       </c>
       <c r="AB140" s="39">
-        <v>-1.5992336533307894E-2</v>
+        <v>-1.5992336507779314E-2</v>
       </c>
       <c r="AC140" s="40">
-        <v>7.1664675043388026E-3</v>
+        <v>7.1664674363609571E-3</v>
       </c>
       <c r="AD140" s="8">
-        <v>-1.5992336533307894E-2</v>
+        <v>-1.5992336507779314E-2</v>
       </c>
     </row>
     <row r="141" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A141" s="11" t="s">
         <v>154</v>
       </c>
       <c r="B141" s="29">
-        <v>292.36859084590401</v>
+        <v>292.368590850896</v>
       </c>
       <c r="C141" s="49">
-        <v>312.58402649189298</v>
+        <v>312.58402647599598</v>
       </c>
       <c r="D141" s="49">
-        <v>301.35210301967498</v>
+        <v>301.352103018619</v>
       </c>
       <c r="E141" s="49">
-        <v>340.07553760961798</v>
+        <v>340.07552793776802</v>
       </c>
       <c r="F141" s="49">
-        <v>311.13243713638298</v>
+        <v>311.13243686032001</v>
       </c>
       <c r="G141" s="49">
-        <v>358.89291094830401</v>
+        <v>358.89291095829498</v>
       </c>
       <c r="H141" s="49">
-        <v>392.16878467987698</v>
+        <v>392.16878467329599</v>
       </c>
       <c r="I141" s="49">
-        <v>370.20927624451502</v>
+        <v>370.20927624332802</v>
       </c>
       <c r="J141" s="49">
-        <v>447.567109338889</v>
+        <v>447.56711074261398</v>
       </c>
       <c r="K141" s="49">
-        <v>367.72174817444898</v>
+        <v>367.721748161108</v>
       </c>
       <c r="L141" s="49">
-        <v>314.88623032978097</v>
+        <v>314.886230330616</v>
       </c>
       <c r="M141" s="49">
-        <v>289.96800993536999</v>
+        <v>289.96800992248097</v>
       </c>
       <c r="N141" s="49">
-        <v>579.96530385502604</v>
+        <v>579.96530389470001</v>
       </c>
       <c r="O141" s="49">
-        <v>361.87835831024898</v>
+        <v>361.87835831435501</v>
       </c>
       <c r="P141" s="50">
-        <v>-1.3614146382744385E-3</v>
+        <v>-1.36141457587724E-3</v>
       </c>
       <c r="Q141" s="33">
-        <v>-9.7555658975300164E-3</v>
+        <v>-9.7555658499087761E-3</v>
       </c>
       <c r="R141" s="33">
-        <v>-2.1911489625286995E-2</v>
+        <v>-2.1911489653815619E-2</v>
       </c>
       <c r="S141" s="33">
-        <v>-1.1140350578663361E-2</v>
+        <v>-1.1140387321374345E-2</v>
       </c>
       <c r="T141" s="33">
-        <v>-2.1260273870062574E-2</v>
+        <v>-2.1260274942777269E-2</v>
       </c>
       <c r="U141" s="33">
-        <v>-1.3454795701944522E-2</v>
+        <v>-1.3454795696541844E-2</v>
       </c>
       <c r="V141" s="33">
-        <v>-8.5589012474257542E-3</v>
+        <v>-8.5589013969732397E-3</v>
       </c>
       <c r="W141" s="33">
-        <v>-1.3031201368181367E-2</v>
+        <v>-1.3031201353187805E-2</v>
       </c>
       <c r="X141" s="33">
-        <v>-1.5402228747533941E-2</v>
+        <v>-1.5402224337257464E-2</v>
       </c>
       <c r="Y141" s="33">
-        <v>-2.5823313952910154E-2</v>
+        <v>-2.5823314001190978E-2</v>
       </c>
       <c r="Z141" s="33">
-        <v>-1.8660931229331323E-2</v>
+        <v>-1.8660931235225053E-2</v>
       </c>
       <c r="AA141" s="33">
-        <v>-9.157188922046533E-4</v>
+        <v>-9.1571890594943639E-4</v>
       </c>
       <c r="AB141" s="33">
-        <v>-0.10469209804185808</v>
+        <v>-0.10469209799267121</v>
       </c>
       <c r="AC141" s="34">
-        <v>-1.5989296028374511E-2</v>
+        <v>-1.5989295981098328E-2</v>
       </c>
       <c r="AD141" s="8">
-        <v>-0.10469209804185808</v>
+        <v>-0.10469209799267121</v>
       </c>
     </row>
     <row r="142" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A142" s="11" t="s">
         <v>155</v>
       </c>
       <c r="B142" s="29">
-        <v>280.81961962510701</v>
+        <v>280.81961964089697</v>
       </c>
       <c r="C142" s="49">
-        <v>295.45377099500701</v>
+        <v>295.45377103861603</v>
       </c>
       <c r="D142" s="49">
-        <v>289.45588538322801</v>
+        <v>289.45588535954198</v>
       </c>
       <c r="E142" s="49">
-        <v>323.611205845249</v>
+        <v>323.61120449740298</v>
       </c>
       <c r="F142" s="49">
-        <v>298.41703528944601</v>
+        <v>298.417035530384</v>
       </c>
       <c r="G142" s="49">
-        <v>338.43432597027697</v>
+        <v>338.43432595054298</v>
       </c>
       <c r="H142" s="49">
-        <v>371.978905195994</v>
+        <v>371.97890514228402</v>
       </c>
       <c r="I142" s="49">
-        <v>355.810812978505</v>
+        <v>355.810812991852</v>
       </c>
       <c r="J142" s="49">
-        <v>424.39890931351698</v>
+        <v>424.39890902316603</v>
       </c>
       <c r="K142" s="49">
-        <v>359.15675371939801</v>
+        <v>359.15675377730003</v>
       </c>
       <c r="L142" s="49">
-        <v>294.118332224857</v>
+        <v>294.11833221927702</v>
       </c>
       <c r="M142" s="49">
-        <v>281.71910768856799</v>
+        <v>281.71910771943999</v>
       </c>
       <c r="N142" s="49">
-        <v>524.44778027487405</v>
+        <v>524.44778024978802</v>
       </c>
       <c r="O142" s="49">
-        <v>345.66850231221002</v>
+        <v>345.66850231566201</v>
       </c>
       <c r="P142" s="50">
-        <v>-3.9501408777812275E-2</v>
+        <v>-3.9501408740205024E-2</v>
       </c>
       <c r="Q142" s="33">
-        <v>-5.4802082144559838E-2</v>
+        <v>-5.4802081956978776E-2</v>
       </c>
       <c r="R142" s="33">
-        <v>-3.9476139430393409E-2</v>
+        <v>-3.9476139505626784E-2</v>
       </c>
       <c r="S142" s="33">
-        <v>-4.84137491337846E-2</v>
+        <v>-4.841372603375893E-2</v>
       </c>
       <c r="T142" s="33">
-        <v>-4.0868133081743752E-2</v>
+        <v>-4.0868131456330503E-2</v>
       </c>
       <c r="U142" s="33">
-        <v>-5.7004706289598306E-2</v>
+        <v>-5.7004706370835434E-2</v>
       </c>
       <c r="V142" s="33">
-        <v>-5.1482627563955052E-2</v>
+        <v>-5.1482627684994231E-2</v>
       </c>
       <c r="W142" s="33">
-        <v>-3.8892767388411298E-2</v>
+        <v>-3.8892767349277158E-2</v>
       </c>
       <c r="X142" s="33">
-        <v>-5.1764751122114983E-2</v>
+        <v>-5.1764754744839769E-2</v>
       </c>
       <c r="Y142" s="33">
-        <v>-2.329205301990378E-2</v>
+        <v>-2.3292052827007192E-2</v>
       </c>
       <c r="Z142" s="33">
-        <v>-6.5953655970201419E-2</v>
+        <v>-6.5953655990398929E-2</v>
       </c>
       <c r="AA142" s="33">
-        <v>-2.8447628580271944E-2</v>
+        <v>-2.8447628430619654E-2</v>
       </c>
       <c r="AB142" s="33">
-        <v>-9.5725594636657307E-2</v>
+        <v>-9.5725594741770781E-2</v>
       </c>
       <c r="AC142" s="34">
-        <v>-4.4793659598018176E-2</v>
+        <v>-4.4793659599317359E-2</v>
       </c>
       <c r="AD142" s="8">
-        <v>-9.5725594636657307E-2</v>
+        <v>-9.5725594741770781E-2</v>
       </c>
     </row>
     <row r="143" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A143" s="11" t="s">
         <v>156</v>
       </c>
       <c r="B143" s="29">
-        <v>268.87874508590301</v>
+        <v>268.87874508687503</v>
       </c>
       <c r="C143" s="49">
-        <v>284.76390451223199</v>
+        <v>284.76390454357801</v>
       </c>
       <c r="D143" s="49">
-        <v>277.71545437104197</v>
+        <v>277.71545439535601</v>
       </c>
       <c r="E143" s="49">
-        <v>309.93392540049803</v>
+        <v>309.93393577510602</v>
       </c>
       <c r="F143" s="49">
-        <v>284.89292388041002</v>
+        <v>284.89292397136802</v>
       </c>
       <c r="G143" s="49">
-        <v>319.58631294687098</v>
+        <v>319.58631294725097</v>
       </c>
       <c r="H143" s="49">
-        <v>349.83536096722099</v>
+        <v>349.835360939385</v>
       </c>
       <c r="I143" s="49">
-        <v>332.41946527866497</v>
+        <v>332.41946528802401</v>
       </c>
       <c r="J143" s="49">
-        <v>406.732424041809</v>
+        <v>406.73242346698402</v>
       </c>
       <c r="K143" s="49">
-        <v>333.00893765891999</v>
+        <v>333.00893767999798</v>
       </c>
       <c r="L143" s="49">
-        <v>286.77887257030699</v>
+        <v>286.77887256964402</v>
       </c>
       <c r="M143" s="49">
-        <v>267.46666938852098</v>
+        <v>267.466669385881</v>
       </c>
       <c r="N143" s="49">
-        <v>461.04644418410902</v>
+        <v>461.04644414823099</v>
       </c>
       <c r="O143" s="49">
-        <v>327.46329517429302</v>
+        <v>327.46329518062601</v>
       </c>
       <c r="P143" s="50">
-        <v>-4.2521510979699473E-2</v>
+        <v>-4.2521511030075287E-2</v>
       </c>
       <c r="Q143" s="33">
-        <v>-3.6181181396922057E-2</v>
+        <v>-3.618118143308735E-2</v>
       </c>
       <c r="R143" s="33">
-        <v>-4.056034651581597E-2</v>
+        <v>-4.0560346353306409E-2</v>
       </c>
       <c r="S143" s="33">
-        <v>-4.2264545224961925E-2</v>
+        <v>-4.2264509177112664E-2</v>
       </c>
       <c r="T143" s="33">
-        <v>-4.5319501937677309E-2</v>
+        <v>-4.5319502403672218E-2</v>
       </c>
       <c r="U143" s="33">
-        <v>-5.5691788855546931E-2</v>
+        <v>-5.5691788799361763E-2</v>
       </c>
       <c r="V143" s="33">
-        <v>-5.9529032209785337E-2</v>
+        <v>-5.9529032148822991E-2</v>
       </c>
       <c r="W143" s="33">
-        <v>-6.5740969207850108E-2</v>
+        <v>-6.5740969216592227E-2</v>
       </c>
       <c r="X143" s="33">
-        <v>-4.162707510319541E-2</v>
+        <v>-4.1627075801973112E-2</v>
       </c>
       <c r="Y143" s="33">
-        <v>-7.280335338175703E-2</v>
+        <v>-7.2803353472549071E-2</v>
       </c>
       <c r="Z143" s="33">
-        <v>-2.4954104693273305E-2</v>
+        <v>-2.4954104677028854E-2</v>
       </c>
       <c r="AA143" s="33">
-        <v>-5.0590953581333364E-2</v>
+        <v>-5.0590953694744756E-2</v>
       </c>
       <c r="AB143" s="33">
-        <v>-0.12089160918468389</v>
+        <v>-0.12089160921104436</v>
       </c>
       <c r="AC143" s="34">
-        <v>-5.2666664784730477E-2</v>
+        <v>-5.2666664775870009E-2</v>
       </c>
       <c r="AD143" s="8">
-        <v>-0.12089160918468389</v>
+        <v>-0.12089160921104436</v>
       </c>
     </row>
     <row r="144" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A144" s="11" t="s">
         <v>157</v>
       </c>
       <c r="B144" s="29">
-        <v>259.90062352724402</v>
+        <v>259.90062350075601</v>
       </c>
       <c r="C144" s="49">
-        <v>272.625574738176</v>
+        <v>272.62557463919597</v>
       </c>
       <c r="D144" s="49">
-        <v>263.58752162392301</v>
+        <v>263.587521633221</v>
       </c>
       <c r="E144" s="49">
-        <v>294.976297004375</v>
+        <v>294.976303993378</v>
       </c>
       <c r="F144" s="49">
-        <v>272.90692782991499</v>
+        <v>272.906928069674</v>
       </c>
       <c r="G144" s="49">
-        <v>302.99635856056301</v>
+        <v>302.996358571587</v>
       </c>
       <c r="H144" s="49">
-        <v>334.62648510727098</v>
+        <v>334.62648519669898</v>
       </c>
       <c r="I144" s="49">
-        <v>315.64349589318101</v>
+        <v>315.64349585815199</v>
       </c>
       <c r="J144" s="49">
-        <v>386.154161177118</v>
+        <v>386.15416023260002</v>
       </c>
       <c r="K144" s="49">
-        <v>321.40206737474898</v>
+        <v>321.40206746899401</v>
       </c>
       <c r="L144" s="49">
-        <v>282.09264471530599</v>
+        <v>282.09264472502002</v>
       </c>
       <c r="M144" s="49">
-        <v>266.23005236574801</v>
+        <v>266.23005234825098</v>
       </c>
       <c r="N144" s="49">
-        <v>426.66201989093702</v>
+        <v>426.662019898202</v>
       </c>
       <c r="O144" s="49">
-        <v>313.386291899588</v>
+        <v>313.38629187159501</v>
       </c>
       <c r="P144" s="50">
-        <v>-3.3390967946501648E-2</v>
+        <v>-3.339096804850894E-2</v>
       </c>
       <c r="Q144" s="33">
-        <v>-4.2625942339312828E-2</v>
+        <v>-4.2625942792284155E-2</v>
       </c>
       <c r="R144" s="33">
-        <v>-5.0871971742139088E-2</v>
+        <v>-5.0871971791755066E-2</v>
       </c>
       <c r="S144" s="33">
-        <v>-4.8260700653517397E-2</v>
+        <v>-4.826070996169185E-2</v>
       </c>
       <c r="T144" s="33">
-        <v>-4.2071933157337482E-2</v>
+        <v>-4.2071932621600028E-2</v>
       </c>
       <c r="U144" s="33">
-        <v>-5.1910716179719318E-2</v>
+        <v>-5.1910716146352009E-2</v>
       </c>
       <c r="V144" s="33">
-        <v>-4.3474381257231021E-2</v>
+        <v>-4.3474380925492606E-2</v>
       </c>
       <c r="W144" s="33">
-        <v>-5.046626668333265E-2</v>
+        <v>-5.0466266815442085E-2</v>
       </c>
       <c r="X144" s="33">
-        <v>-5.0594104743849289E-2</v>
+        <v>-5.0594105724286798E-2</v>
       </c>
       <c r="Y144" s="33">
-        <v>-3.4854530829617536E-2</v>
+        <v>-3.4854530607696499E-2</v>
       </c>
       <c r="Z144" s="33">
-        <v>-1.6340910378089712E-2</v>
+        <v>-1.6340910341942849E-2</v>
       </c>
       <c r="AA144" s="33">
-        <v>-4.6234434578338313E-3</v>
+        <v>-4.6234435134268059E-3</v>
       </c>
       <c r="AB144" s="33">
-        <v>-7.4579090082823263E-2</v>
+        <v>-7.4579089995050585E-2</v>
       </c>
       <c r="AC144" s="34">
-        <v>-4.2988034024431632E-2</v>
+        <v>-4.2988034128424224E-2</v>
       </c>
       <c r="AD144" s="8">
-        <v>-7.4579090082823263E-2</v>
+        <v>-7.4579089995050585E-2</v>
       </c>
     </row>
     <row r="145" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A145" s="11" t="s">
         <v>158</v>
       </c>
       <c r="B145" s="29">
-        <v>249.991852895226</v>
+        <v>249.99185287355201</v>
       </c>
       <c r="C145" s="49">
-        <v>262.68125999008299</v>
+        <v>262.68125994555601</v>
       </c>
       <c r="D145" s="49">
-        <v>255.32752909380699</v>
+        <v>255.32752907278501</v>
       </c>
       <c r="E145" s="49">
-        <v>281.43463522235902</v>
+        <v>281.43461976959702</v>
       </c>
       <c r="F145" s="49">
-        <v>264.00966164422698</v>
+        <v>264.00966044502002</v>
       </c>
       <c r="G145" s="49">
-        <v>287.60941743705399</v>
+        <v>287.60941745211898</v>
       </c>
       <c r="H145" s="49">
-        <v>320.53513023041899</v>
+        <v>320.53513032770098</v>
       </c>
       <c r="I145" s="49">
-        <v>306.23771792954398</v>
+        <v>306.237717918822</v>
       </c>
       <c r="J145" s="49">
-        <v>366.30438747876599</v>
+        <v>366.30438977543798</v>
       </c>
       <c r="K145" s="49">
-        <v>313.65767022162999</v>
+        <v>313.65766973863202</v>
       </c>
       <c r="L145" s="49">
-        <v>258.404978015344</v>
+        <v>258.40497801198597</v>
       </c>
       <c r="M145" s="49">
-        <v>253.58495992860401</v>
+        <v>253.584959905359</v>
       </c>
       <c r="N145" s="49">
-        <v>407.84858656188999</v>
+        <v>407.848586630976</v>
       </c>
       <c r="O145" s="49">
-        <v>302.360108314873</v>
+        <v>302.36010833871501</v>
       </c>
       <c r="P145" s="50">
-        <v>-3.8125228395149757E-2</v>
+        <v>-3.8125228380512799E-2</v>
       </c>
       <c r="Q145" s="33">
-        <v>-3.6476089074340634E-2</v>
+        <v>-3.6476088887848035E-2</v>
       </c>
       <c r="R145" s="33">
-        <v>-3.1336811694375521E-2</v>
+        <v>-3.1336811808298282E-2</v>
       </c>
       <c r="S145" s="33">
-        <v>-4.5907626882356389E-2</v>
+        <v>-4.5907701874537632E-2</v>
       </c>
       <c r="T145" s="33">
-        <v>-3.2601833366550093E-2</v>
+        <v>-3.2601838610643363E-2</v>
       </c>
       <c r="U145" s="33">
-        <v>-5.0782594208746756E-2</v>
+        <v>-5.0782594193562347E-2</v>
       </c>
       <c r="V145" s="33">
-        <v>-4.2110698058866247E-2</v>
+        <v>-4.2110698024141358E-2</v>
       </c>
       <c r="W145" s="33">
-        <v>-2.9798738405875769E-2</v>
+        <v>-2.9798738332174834E-2</v>
       </c>
       <c r="X145" s="33">
-        <v>-5.1403754494950271E-2</v>
+        <v>-5.1403746227168812E-2</v>
       </c>
       <c r="Y145" s="33">
-        <v>-2.4095666889688006E-2</v>
+        <v>-2.409566867863755E-2</v>
       </c>
       <c r="Z145" s="33">
-        <v>-8.397123123812078E-2</v>
+        <v>-8.3971231281568692E-2</v>
       </c>
       <c r="AA145" s="33">
-        <v>-4.7496863426117364E-2</v>
+        <v>-4.7496863450829152E-2</v>
       </c>
       <c r="AB145" s="33">
-        <v>-4.4094464592503657E-2</v>
+        <v>-4.4094464446858272E-2</v>
       </c>
       <c r="AC145" s="34">
-        <v>-3.5184000927034442E-2</v>
+        <v>-3.5184000764774348E-2</v>
       </c>
       <c r="AD145" s="8">
-        <v>-8.397123123812078E-2</v>
+        <v>-8.3971231281568692E-2</v>
       </c>
     </row>
     <row r="146" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A146" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B146" s="29">
-        <v>243.36944107284</v>
+        <v>243.36944115207299</v>
       </c>
       <c r="C146" s="49">
-        <v>266.15598739195298</v>
+        <v>266.15598760339299</v>
       </c>
       <c r="D146" s="49">
-        <v>253.71942118981201</v>
+        <v>253.719421159544</v>
       </c>
       <c r="E146" s="49">
-        <v>286.54355690333</v>
+        <v>286.54353135764899</v>
       </c>
       <c r="F146" s="49">
-        <v>264.09477980620397</v>
+        <v>264.09477926753999</v>
       </c>
       <c r="G146" s="49">
-        <v>301.40272820845303</v>
+        <v>301.402728166462</v>
       </c>
       <c r="H146" s="49">
-        <v>330.48122459271798</v>
+        <v>330.48122432277199</v>
       </c>
       <c r="I146" s="49">
-        <v>311.24522157315602</v>
+        <v>311.24522163027598</v>
       </c>
       <c r="J146" s="49">
-        <v>380.77789584111503</v>
+        <v>380.77789527982702</v>
       </c>
       <c r="K146" s="49">
-        <v>311.54497198219599</v>
+        <v>311.544972121976</v>
       </c>
       <c r="L146" s="49">
-        <v>275.58094057503001</v>
+        <v>275.58094055274103</v>
       </c>
       <c r="M146" s="49">
-        <v>252.94328547944599</v>
+        <v>252.94328552121399</v>
       </c>
       <c r="N146" s="49">
-        <v>388.68133547576298</v>
+        <v>388.68133546524098</v>
       </c>
       <c r="O146" s="49">
-        <v>305.03639963746502</v>
+        <v>305.03639966643198</v>
       </c>
       <c r="P146" s="50">
-        <v>-2.649051057340468E-2</v>
+        <v>-2.6490510172060167E-2</v>
       </c>
       <c r="Q146" s="33">
-        <v>1.322792269993367E-2</v>
+        <v>1.3227923676615294E-2</v>
       </c>
       <c r="R146" s="33">
-        <v>-6.2982159021488515E-3</v>
+        <v>-6.2982159388798031E-3</v>
       </c>
       <c r="S146" s="33">
-        <v>1.8153137679498776E-2</v>
+        <v>1.8153102813841748E-2</v>
       </c>
       <c r="T146" s="33">
-        <v>3.224054810981869E-4</v>
+        <v>3.2240798452787267E-4</v>
       </c>
       <c r="U146" s="33">
-        <v>4.7958480964615191E-2</v>
+        <v>4.7958480763722999E-2</v>
       </c>
       <c r="V146" s="33">
-        <v>3.1029654550342567E-2</v>
+        <v>3.1029653395253654E-2</v>
       </c>
       <c r="W146" s="33">
-        <v>1.6351688085541882E-2</v>
+        <v>1.6351688307647994E-2</v>
       </c>
       <c r="X146" s="33">
-        <v>3.9512244071026936E-2</v>
+        <v>3.9512236021146174E-2</v>
       </c>
       <c r="Y146" s="33">
-        <v>-6.7356817320652906E-3</v>
+        <v>-6.7356797569034788E-3</v>
       </c>
       <c r="Z146" s="33">
-        <v>6.6469162829619011E-2</v>
+        <v>6.6469162757222033E-2</v>
       </c>
       <c r="AA146" s="33">
-        <v>-2.5304120928097973E-3</v>
+        <v>-2.5304118366660244E-3</v>
       </c>
       <c r="AB146" s="33">
-        <v>-4.699599733250126E-2</v>
+        <v>-4.6995997519730714E-2</v>
       </c>
       <c r="AC146" s="34">
-        <v>8.8513373589778066E-3</v>
+        <v>8.8513373752296953E-3</v>
       </c>
       <c r="AD146" s="8">
-        <v>-4.699599733250126E-2</v>
+        <v>-4.6995997519730714E-2</v>
       </c>
     </row>
     <row r="147" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A147" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B147" s="29">
-        <v>253.551586755497</v>
+        <v>253.55158672610801</v>
       </c>
       <c r="C147" s="49">
-        <v>272.28762326436902</v>
+        <v>272.28762341202503</v>
       </c>
       <c r="D147" s="49">
-        <v>265.04683704155502</v>
+        <v>265.04683710709099</v>
       </c>
       <c r="E147" s="49">
-        <v>293.45997172444299</v>
+        <v>293.46003138422401</v>
       </c>
       <c r="F147" s="49">
-        <v>271.421985902144</v>
+        <v>271.42198979161299</v>
       </c>
       <c r="G147" s="49">
-        <v>312.46120690205299</v>
+        <v>312.46120688207702</v>
       </c>
       <c r="H147" s="49">
-        <v>343.574306340286</v>
+        <v>343.57430640571903</v>
       </c>
       <c r="I147" s="49">
-        <v>325.117488854979</v>
+        <v>325.11748889799497</v>
       </c>
       <c r="J147" s="49">
-        <v>398.855699419134</v>
+        <v>398.85569791616501</v>
       </c>
       <c r="K147" s="49">
-        <v>327.21253943622401</v>
+        <v>327.212540239872</v>
       </c>
       <c r="L147" s="49">
-        <v>276.08813231998801</v>
+        <v>276.08813235021501</v>
       </c>
       <c r="M147" s="49">
-        <v>265.30706948495498</v>
+        <v>265.30706950928402</v>
       </c>
       <c r="N147" s="49">
-        <v>423.17238727705302</v>
+        <v>423.17238720768398</v>
       </c>
       <c r="O147" s="49">
-        <v>317.33995834807803</v>
+        <v>317.33995830674297</v>
       </c>
       <c r="P147" s="50">
-        <v>4.1838226022836933E-2</v>
+        <v>4.1838225562890408E-2</v>
       </c>
       <c r="Q147" s="33">
-        <v>2.3037752907607345E-2</v>
+        <v>2.3037752649656573E-2</v>
       </c>
       <c r="R147" s="33">
-        <v>4.4645442586236816E-2</v>
+        <v>4.4645442969161175E-2</v>
       </c>
       <c r="S147" s="33">
-        <v>2.413739431400419E-2</v>
+        <v>2.4137693821963069E-2</v>
       </c>
       <c r="T147" s="33">
-        <v>2.7744607831009738E-2</v>
+        <v>2.7744624654810757E-2</v>
       </c>
       <c r="U147" s="33">
-        <v>3.6690041790039096E-2</v>
+        <v>3.6690041868192802E-2</v>
       </c>
       <c r="V147" s="33">
-        <v>3.9618231757957867E-2</v>
+        <v>3.961823280513932E-2</v>
       </c>
       <c r="W147" s="33">
-        <v>4.4570217694289704E-2</v>
+        <v>4.4570217640795384E-2</v>
       </c>
       <c r="X147" s="33">
-        <v>4.747597950266047E-2</v>
+        <v>4.7475977099597388E-2</v>
       </c>
       <c r="Y147" s="33">
-        <v>5.0289906315430288E-2</v>
+        <v>5.0289908423756691E-2</v>
       </c>
       <c r="Z147" s="33">
-        <v>1.8404456560010551E-3</v>
+        <v>1.8404458467145002E-3</v>
       </c>
       <c r="AA147" s="33">
-        <v>4.8879668745006821E-2</v>
+        <v>4.8879668667991094E-2</v>
       </c>
       <c r="AB147" s="33">
-        <v>8.8738636649664304E-2</v>
+        <v>8.8738636500664825E-2</v>
       </c>
       <c r="AC147" s="34">
-        <v>4.0334723086280055E-2</v>
+        <v>4.033472285197881E-2</v>
       </c>
       <c r="AD147" s="8">
-        <v>1.8404456560010551E-3</v>
+        <v>1.8404458467145002E-3</v>
       </c>
     </row>
     <row r="148" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A148" s="11" t="s">
         <v>161</v>
       </c>
       <c r="B148" s="29">
-        <v>254.33464507135201</v>
+        <v>254.33464504240001</v>
       </c>
       <c r="C148" s="49">
-        <v>280.31098872693201</v>
+        <v>280.310988106092</v>
       </c>
       <c r="D148" s="49">
-        <v>270.97234737240098</v>
+        <v>270.97234739296698</v>
       </c>
       <c r="E148" s="49">
-        <v>302.46210874337601</v>
+        <v>302.46210089501199</v>
       </c>
       <c r="F148" s="49">
-        <v>278.34227364970701</v>
+        <v>278.34227402533901</v>
       </c>
       <c r="G148" s="49">
-        <v>316.28388882852403</v>
+        <v>316.28388890175597</v>
       </c>
       <c r="H148" s="49">
-        <v>353.03382160680201</v>
+        <v>353.03382173416401</v>
       </c>
       <c r="I148" s="49">
-        <v>335.95048033939099</v>
+        <v>335.95048019227301</v>
       </c>
       <c r="J148" s="49">
-        <v>413.45909687580701</v>
+        <v>413.45909533468102</v>
       </c>
       <c r="K148" s="49">
-        <v>334.06330995540401</v>
+        <v>334.06331011108699</v>
       </c>
       <c r="L148" s="49">
-        <v>281.46647256268398</v>
+        <v>281.46647262782</v>
       </c>
       <c r="M148" s="49">
-        <v>268.529184912895</v>
+        <v>268.52918485700002</v>
       </c>
       <c r="N148" s="49">
-        <v>399.28687287329399</v>
+        <v>399.28687277389798</v>
       </c>
       <c r="O148" s="49">
-        <v>323.99952588696601</v>
+        <v>323.99952579945398</v>
       </c>
       <c r="P148" s="50">
-        <v>3.088358964245419E-3</v>
+        <v>3.0883589663268651E-3</v>
       </c>
       <c r="Q148" s="33">
-        <v>2.9466508122453217E-2</v>
+        <v>2.9466505284105438E-2</v>
       </c>
       <c r="R148" s="33">
-        <v>2.2356464981760693E-2</v>
+        <v>2.2356464806564835E-2</v>
       </c>
       <c r="S148" s="33">
-        <v>3.0675860036495806E-2</v>
+        <v>3.0675623758118054E-2</v>
       </c>
       <c r="T148" s="33">
-        <v>2.5496415570616326E-2</v>
+        <v>2.5496402259224338E-2</v>
       </c>
       <c r="U148" s="33">
-        <v>1.2234100880463394E-2</v>
+        <v>1.2234101179547707E-2</v>
       </c>
       <c r="V148" s="33">
-        <v>2.7532662052869084E-2</v>
+        <v>2.7532662227874649E-2</v>
       </c>
       <c r="W148" s="33">
-        <v>3.3320236086235688E-2</v>
+        <v>3.3320235497011019E-2</v>
       </c>
       <c r="X148" s="33">
-        <v>3.661323500689706E-2</v>
+        <v>3.661323504919678E-2</v>
       </c>
       <c r="Y148" s="33">
-        <v>2.0936760342325611E-2</v>
+        <v>2.0936758310646786E-2</v>
       </c>
       <c r="Z148" s="33">
-        <v>1.9480519490285175E-2</v>
+        <v>1.9480519614593961E-2</v>
       </c>
       <c r="AA148" s="33">
-        <v>1.2144853260771304E-2</v>
+        <v>1.2144852957275853E-2</v>
       </c>
       <c r="AB148" s="33">
-        <v>-5.6443934249710503E-2</v>
+        <v>-5.6443934329920009E-2</v>
       </c>
       <c r="AC148" s="34">
-        <v>2.0985594041023292E-2</v>
+        <v>2.0985593898243948E-2</v>
       </c>
       <c r="AD148" s="8">
-        <v>-5.6443934249710503E-2</v>
+        <v>-5.6443934329920009E-2</v>
       </c>
     </row>
     <row r="149" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A149" s="11" t="s">
         <v>162</v>
       </c>
       <c r="B149" s="29">
-        <v>256.04955778929002</v>
+        <v>256.04955771210302</v>
       </c>
       <c r="C149" s="49">
-        <v>280.97560937845202</v>
+        <v>280.97560921794098</v>
       </c>
       <c r="D149" s="49">
-        <v>267.79889684540001</v>
+        <v>267.79889675155499</v>
       </c>
       <c r="E149" s="49">
-        <v>308.73457956378297</v>
+        <v>308.73453848576702</v>
       </c>
       <c r="F149" s="49">
-        <v>281.81227345400902</v>
+        <v>281.81226444789098</v>
       </c>
       <c r="G149" s="49">
-        <v>324.19958478289402</v>
+        <v>324.19958497481599</v>
       </c>
       <c r="H149" s="49">
-        <v>362.26358400992899</v>
+        <v>362.26358417962803</v>
       </c>
       <c r="I149" s="49">
-        <v>343.97821768088301</v>
+        <v>343.97821765023201</v>
       </c>
       <c r="J149" s="49">
-        <v>424.06992643880199</v>
+        <v>424.06993270585599</v>
       </c>
       <c r="K149" s="49">
-        <v>341.99710743123597</v>
+        <v>341.99710496557799</v>
       </c>
       <c r="L149" s="49">
-        <v>286.762641915963</v>
+        <v>286.76264176939702</v>
       </c>
       <c r="M149" s="49">
-        <v>267.80350021000299</v>
+        <v>267.803500172187</v>
       </c>
       <c r="N149" s="49">
-        <v>395.39606091264397</v>
+        <v>395.39606118509403</v>
       </c>
       <c r="O149" s="49">
-        <v>329.25159828627301</v>
+        <v>329.25159843884302</v>
       </c>
       <c r="P149" s="50">
-        <v>6.7427413102012501E-3</v>
+        <v>6.7427411213172306E-3</v>
       </c>
       <c r="Q149" s="33">
-        <v>2.3710117628226168E-3</v>
+        <v>2.371013410282119E-3</v>
       </c>
       <c r="R149" s="33">
-        <v>-1.1711344562549186E-2</v>
+        <v>-1.1711344983884375E-2</v>
       </c>
       <c r="S149" s="33">
-        <v>2.0738038382615454E-2</v>
+        <v>2.0737929056878102E-2</v>
       </c>
       <c r="T149" s="33">
-        <v>1.2466664724701371E-2</v>
+        <v>1.2466631002073569E-2</v>
       </c>
       <c r="U149" s="33">
-        <v>2.5027186758354247E-2</v>
+        <v>2.5027187127823591E-2</v>
       </c>
       <c r="V149" s="33">
-        <v>2.6144130783613218E-2</v>
+        <v>2.6144130894104833E-2</v>
       </c>
       <c r="W149" s="33">
-        <v>2.3895597152836512E-2</v>
+        <v>2.3895597509979716E-2</v>
       </c>
       <c r="X149" s="33">
-        <v>2.5663553282955665E-2</v>
+        <v>2.5663572263625811E-2</v>
       </c>
       <c r="Y149" s="33">
-        <v>2.3749382944481701E-2</v>
+        <v>2.3749375086574931E-2</v>
       </c>
       <c r="Z149" s="33">
-        <v>1.8816341801063174E-2</v>
+        <v>1.8816341044569418E-2</v>
       </c>
       <c r="AA149" s="33">
-        <v>-2.7024425785502348E-3</v>
+        <v>-2.7024425117868622E-3</v>
       </c>
       <c r="AB149" s="33">
-        <v>-9.7444023958300763E-3</v>
+        <v>-9.7444014669803014E-3</v>
       </c>
       <c r="AC149" s="34">
-        <v>1.6210123718326974E-2</v>
+        <v>1.6210124463700293E-2</v>
       </c>
       <c r="AD149" s="8">
-        <v>-1.1711344562549186E-2</v>
+        <v>-1.1711344983884375E-2</v>
       </c>
     </row>
     <row r="150" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A150" s="11" t="s">
         <v>163</v>
       </c>
       <c r="B150" s="29">
-        <v>258.00032828894899</v>
+        <v>258.00032843521802</v>
       </c>
       <c r="C150" s="49">
-        <v>285.03849700463098</v>
+        <v>285.03849803494501</v>
       </c>
       <c r="D150" s="49">
-        <v>272.823841350127</v>
+        <v>272.82384130985798</v>
       </c>
       <c r="E150" s="49">
-        <v>311.73095662327501</v>
+        <v>311.73090567057</v>
       </c>
       <c r="F150" s="49">
-        <v>286.963816086782</v>
+        <v>286.96381548745899</v>
       </c>
       <c r="G150" s="49">
-        <v>327.93361271515698</v>
+        <v>327.93361235166498</v>
       </c>
       <c r="H150" s="49">
-        <v>367.46585694359101</v>
+        <v>367.46585654851901</v>
       </c>
       <c r="I150" s="49">
-        <v>351.480696404914</v>
+        <v>351.48069658692998</v>
       </c>
       <c r="J150" s="49">
-        <v>430.58466183120902</v>
+        <v>430.58466061659698</v>
       </c>
       <c r="K150" s="49">
-        <v>350.24959477431202</v>
+        <v>350.24959542342401</v>
       </c>
       <c r="L150" s="49">
-        <v>287.90470818049101</v>
+        <v>287.90470807914602</v>
       </c>
       <c r="M150" s="49">
-        <v>271.05513456721098</v>
+        <v>271.05513463649498</v>
       </c>
       <c r="N150" s="49">
-        <v>368.59814966027301</v>
+        <v>368.59814956248903</v>
       </c>
       <c r="O150" s="49">
-        <v>333.83369666152601</v>
+        <v>333.83369675209701</v>
       </c>
       <c r="P150" s="50">
-        <v>7.6187223930466175E-3</v>
+        <v>7.6187232680495764E-3</v>
       </c>
       <c r="Q150" s="33">
-        <v>1.4459929938995364E-2</v>
+        <v>1.445993418543523E-2</v>
       </c>
       <c r="R150" s="33">
-        <v>1.8763873055190006E-2</v>
+        <v>1.8763873261826047E-2</v>
       </c>
       <c r="S150" s="33">
-        <v>9.7053497011110323E-3</v>
+        <v>9.7053190080353957E-3</v>
       </c>
       <c r="T150" s="33">
-        <v>1.8280050650858914E-2</v>
+        <v>1.8280081066239573E-2</v>
       </c>
       <c r="U150" s="33">
-        <v>1.151768264837072E-2</v>
+        <v>1.1517680928367247E-2</v>
       </c>
       <c r="V150" s="33">
-        <v>1.4360463384361033E-2</v>
+        <v>1.4360461818628378E-2</v>
       </c>
       <c r="W150" s="33">
-        <v>2.1810912256633674E-2</v>
+        <v>2.1810912876834232E-2</v>
       </c>
       <c r="X150" s="33">
-        <v>1.5362408381833559E-2</v>
+        <v>1.5362390512273727E-2</v>
       </c>
       <c r="Y150" s="33">
-        <v>2.413028403971329E-2</v>
+        <v>2.4130293321274365E-2</v>
       </c>
       <c r="Z150" s="33">
-        <v>3.9826187152463E-3</v>
+        <v>3.982618874976751E-3</v>
       </c>
       <c r="AA150" s="33">
-        <v>1.2141866535195334E-2</v>
+        <v>1.2141866936829837E-2</v>
       </c>
       <c r="AB150" s="33">
-        <v>-6.777485640731129E-2</v>
+        <v>-6.7774857296973079E-2</v>
       </c>
       <c r="AC150" s="34">
-        <v>1.3916708070978112E-2</v>
+        <v>1.3916707876226342E-2</v>
       </c>
       <c r="AD150" s="8">
-        <v>-6.777485640731129E-2</v>
+        <v>-6.7774857296973079E-2</v>
       </c>
     </row>
     <row r="151" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A151" s="11" t="s">
         <v>164</v>
       </c>
       <c r="B151" s="29">
-        <v>255.76043674745199</v>
+        <v>255.76043675016101</v>
       </c>
       <c r="C151" s="49">
-        <v>276.790226299697</v>
+        <v>276.79022706639199</v>
       </c>
       <c r="D151" s="49">
-        <v>269.60763543438998</v>
+        <v>269.60763559039998</v>
       </c>
       <c r="E151" s="49">
-        <v>310.73754632829701</v>
+        <v>310.73768553171499</v>
       </c>
       <c r="F151" s="49">
-        <v>284.36623049976498</v>
+        <v>284.36625460075197</v>
       </c>
       <c r="G151" s="49">
-        <v>325.18595519957597</v>
+        <v>325.18595472199701</v>
       </c>
       <c r="H151" s="49">
-        <v>367.51427325712802</v>
+        <v>367.51427382023297</v>
       </c>
       <c r="I151" s="49">
-        <v>352.45061533159401</v>
+        <v>352.45061546170302</v>
       </c>
       <c r="J151" s="49">
-        <v>435.54716666436798</v>
+        <v>435.54715598631498</v>
       </c>
       <c r="K151" s="49">
-        <v>347.74049553663298</v>
+        <v>347.74049765303403</v>
       </c>
       <c r="L151" s="49">
-        <v>283.65504984631798</v>
+        <v>283.65505016768401</v>
       </c>
       <c r="M151" s="49">
-        <v>264.23943197213498</v>
+        <v>264.23943204535402</v>
       </c>
       <c r="N151" s="49">
-        <v>375.69479083673701</v>
+        <v>375.69479081770999</v>
       </c>
       <c r="O151" s="49">
-        <v>331.499965621988</v>
+        <v>331.49996537960101</v>
       </c>
       <c r="P151" s="50">
-        <v>-8.6817391138681588E-3</v>
+        <v>-8.6817396653796619E-3</v>
       </c>
       <c r="Q151" s="33">
-        <v>-2.8937391936921353E-2</v>
+        <v>-2.8937392757176994E-2</v>
       </c>
       <c r="R151" s="33">
-        <v>-1.1788580865297327E-2</v>
+        <v>-1.1788580147602312E-2</v>
       </c>
       <c r="S151" s="33">
-        <v>-3.1867553538434956E-3</v>
+        <v>-3.1861458738537962E-3</v>
       </c>
       <c r="T151" s="33">
-        <v>-9.0519620990524574E-3</v>
+        <v>-9.0518760433073719E-3</v>
       </c>
       <c r="U151" s="33">
-        <v>-8.378700471816658E-3</v>
+        <v>-8.378700829000385E-3</v>
       </c>
       <c r="V151" s="33">
-        <v>1.3175731193015849E-4</v>
+        <v>1.3175991959823996E-4</v>
       </c>
       <c r="W151" s="33">
-        <v>2.7595226042305132E-3</v>
+        <v>2.7595224551204556E-3</v>
       </c>
       <c r="X151" s="33">
-        <v>1.1525038565131984E-2</v>
+        <v>1.1525016619523099E-2</v>
       </c>
       <c r="Y151" s="33">
-        <v>-7.1637462972535815E-3</v>
+        <v>-7.1637420947101571E-3</v>
       </c>
       <c r="Z151" s="33">
-        <v>-1.4760642022946246E-2</v>
+        <v>-1.4760640559909666E-2</v>
       </c>
       <c r="AA151" s="33">
-        <v>-2.5145078347099115E-2</v>
+        <v>-2.5145078326154313E-2</v>
       </c>
       <c r="AB151" s="33">
-        <v>1.9253056975475191E-2</v>
+        <v>1.9253057194249079E-2</v>
       </c>
       <c r="AC151" s="34">
-        <v>-6.9906994496848895E-3</v>
+        <v>-6.9907004451651433E-3</v>
       </c>
       <c r="AD151" s="8">
-        <v>-2.8937391936921353E-2</v>
+        <v>-2.8937392757176994E-2</v>
       </c>
     </row>
     <row r="152" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A152" s="11" t="s">
         <v>165</v>
       </c>
       <c r="B152" s="29">
-        <v>256.08030300702501</v>
+        <v>256.08030297023703</v>
       </c>
       <c r="C152" s="49">
-        <v>270.33934490401498</v>
+        <v>270.33934220509099</v>
       </c>
       <c r="D152" s="49">
-        <v>265.980101941317</v>
+        <v>265.98010199741202</v>
       </c>
       <c r="E152" s="49">
-        <v>307.55426365230801</v>
+        <v>307.55424501463602</v>
       </c>
       <c r="F152" s="49">
-        <v>279.95900010594801</v>
+        <v>279.95898524058998</v>
       </c>
       <c r="G152" s="49">
-        <v>326.89237603491301</v>
+        <v>326.89237699544498</v>
       </c>
       <c r="H152" s="49">
-        <v>360.08432110236203</v>
+        <v>360.084320221952</v>
       </c>
       <c r="I152" s="49">
-        <v>345.21137700989499</v>
+        <v>345.211376761503</v>
       </c>
       <c r="J152" s="49">
-        <v>423.68445363317301</v>
+        <v>423.68445884778703</v>
       </c>
       <c r="K152" s="49">
-        <v>341.205260996677</v>
+        <v>341.20526276637599</v>
       </c>
       <c r="L152" s="49">
-        <v>276.373874511569</v>
+        <v>276.37387470944998</v>
       </c>
       <c r="M152" s="49">
-        <v>262.66714778514802</v>
+        <v>262.66714772465502</v>
       </c>
       <c r="N152" s="49">
-        <v>362.13387403157702</v>
+        <v>362.13387383594602</v>
       </c>
       <c r="O152" s="49">
-        <v>325.89917873837601</v>
+        <v>325.89917860571001</v>
       </c>
       <c r="P152" s="50">
-        <v>1.2506479252256675E-3</v>
+        <v>1.2506477707827646E-3</v>
       </c>
       <c r="Q152" s="33">
-        <v>-2.3306030281203927E-2</v>
+        <v>-2.3306042737389232E-2</v>
       </c>
       <c r="R152" s="33">
-        <v>-1.3454861867054801E-2</v>
+        <v>-1.3454862229863029E-2</v>
       </c>
       <c r="S152" s="33">
-        <v>-1.0244280788089366E-2</v>
+        <v>-1.024478415494301E-2</v>
       </c>
       <c r="T152" s="33">
-        <v>-1.5498430970763977E-2</v>
+        <v>-1.5498566685944404E-2</v>
       </c>
       <c r="U152" s="33">
-        <v>5.2475231726714089E-3</v>
+        <v>5.2475276028043361E-3</v>
       </c>
       <c r="V152" s="33">
-        <v>-2.0216771688667756E-2</v>
+        <v>-2.021677558547097E-2</v>
       </c>
       <c r="W152" s="33">
-        <v>-2.0539723884119732E-2</v>
+        <v>-2.0539724950449534E-2</v>
       </c>
       <c r="X152" s="33">
-        <v>-2.723634531259933E-2</v>
+        <v>-2.7236309491366906E-2</v>
       </c>
       <c r="Y152" s="33">
-        <v>-1.8793423900402506E-2</v>
+        <v>-1.8793424783036694E-2</v>
       </c>
       <c r="Z152" s="33">
-        <v>-2.5669119371200533E-2</v>
+        <v>-2.5669119777454119E-2</v>
       </c>
       <c r="AA152" s="33">
-        <v>-5.9502254271904809E-3</v>
+        <v>-5.9502259315676875E-3</v>
       </c>
       <c r="AB152" s="33">
-        <v>-3.6095567827697295E-2</v>
+        <v>-3.6095568299598368E-2</v>
       </c>
       <c r="AC152" s="34">
-        <v>-1.6895286468893933E-2</v>
+        <v>-1.6895286150264144E-2</v>
       </c>
       <c r="AD152" s="8">
-        <v>-3.6095567827697295E-2</v>
+        <v>-3.6095568299598368E-2</v>
       </c>
     </row>
     <row r="153" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A153" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B153" s="29">
-        <v>252.25693326579801</v>
+        <v>252.25693305917301</v>
       </c>
       <c r="C153" s="49">
-        <v>278.43585949528801</v>
+        <v>278.43585956066499</v>
       </c>
       <c r="D153" s="49">
-        <v>268.87620575982697</v>
+        <v>268.876205564852</v>
       </c>
       <c r="E153" s="49">
-        <v>307.74958305490497</v>
+        <v>307.74947619508902</v>
       </c>
       <c r="F153" s="49">
-        <v>280.17349644907</v>
+        <v>280.17346782944099</v>
       </c>
       <c r="G153" s="49">
-        <v>325.08968261785202</v>
+        <v>325.08968405503799</v>
       </c>
       <c r="H153" s="49">
-        <v>358.51427773006299</v>
+        <v>358.514274976705</v>
       </c>
       <c r="I153" s="49">
-        <v>353.15701741052999</v>
+        <v>353.15701688687602</v>
       </c>
       <c r="J153" s="49">
-        <v>433.33502444447601</v>
+        <v>433.33504213734102</v>
       </c>
       <c r="K153" s="49">
-        <v>340.837141035873</v>
+        <v>340.83714005099301</v>
       </c>
       <c r="L153" s="49">
-        <v>279.98804791148001</v>
+        <v>279.988047179354</v>
       </c>
       <c r="M153" s="49">
-        <v>262.005130571954</v>
+        <v>262.00513032497901</v>
       </c>
       <c r="N153" s="49">
-        <v>351.988581930294</v>
+        <v>351.98858223761198</v>
       </c>
       <c r="O153" s="49">
-        <v>328.244057558105</v>
+        <v>328.244057946699</v>
       </c>
       <c r="P153" s="50">
-        <v>-1.4930354643957533E-2</v>
+        <v>-1.4930355309320298E-2</v>
       </c>
       <c r="Q153" s="33">
-        <v>2.9949449622835189E-2</v>
+        <v>2.9949460147134843E-2</v>
       </c>
       <c r="R153" s="33">
-        <v>1.0888422845814816E-2</v>
+        <v>1.0888421899575729E-2</v>
       </c>
       <c r="S153" s="33">
-        <v>6.3507297956943987E-4</v>
+        <v>6.3478616737588922E-4</v>
       </c>
       <c r="T153" s="33">
-        <v>7.6617055726302397E-4</v>
+        <v>7.6612146835253192E-4</v>
       </c>
       <c r="U153" s="33">
-        <v>-5.5146389124366424E-3</v>
+        <v>-5.5146374380951046E-3</v>
       </c>
       <c r="V153" s="33">
-        <v>-4.360210318217983E-3</v>
+        <v>-4.3602155302936429E-3</v>
       </c>
       <c r="W153" s="33">
-        <v>2.3016739684124765E-2</v>
+        <v>2.3016738903313794E-2</v>
       </c>
       <c r="X153" s="33">
-        <v>2.2777731702326109E-2</v>
+        <v>2.2777760873738062E-2</v>
       </c>
       <c r="Y153" s="33">
-        <v>-1.0788812567799066E-3</v>
+        <v>-1.0788893242688058E-3</v>
       </c>
       <c r="Z153" s="33">
-        <v>1.3077116664150346E-2</v>
+        <v>1.3077113289754916E-2</v>
       </c>
       <c r="AA153" s="33">
-        <v>-2.5203654845162848E-3</v>
+        <v>-2.5203661950522482E-3</v>
       </c>
       <c r="AB153" s="33">
-        <v>-2.8015308229349389E-2</v>
+        <v>-2.801530685563558E-2</v>
       </c>
       <c r="AC153" s="34">
-        <v>7.1951050285137264E-3</v>
+        <v>7.1951066308943989E-3</v>
       </c>
       <c r="AD153" s="8">
-        <v>-2.8015308229349389E-2</v>
+        <v>-2.801530685563558E-2</v>
       </c>
     </row>
     <row r="154" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A154" s="1" t="s">
         <v>167</v>
       </c>
       <c r="B154" s="29">
-        <v>255.07008059162499</v>
+        <v>255.070080799864</v>
       </c>
       <c r="C154" s="49">
-        <v>279.33873996091802</v>
+        <v>279.33874276990099</v>
       </c>
       <c r="D154" s="49">
-        <v>270.69683751039099</v>
+        <v>270.69683723806702</v>
       </c>
       <c r="E154" s="49">
-        <v>308.36364637277899</v>
+        <v>308.36357660666999</v>
       </c>
       <c r="F154" s="49">
-        <v>278.95584863709001</v>
+        <v>278.95586489509401</v>
       </c>
       <c r="G154" s="49">
-        <v>322.72079866515702</v>
+        <v>322.72079573993301</v>
       </c>
       <c r="H154" s="49">
-        <v>362.385624778845</v>
+        <v>362.385629707433</v>
       </c>
       <c r="I154" s="49">
-        <v>350.67162940392501</v>
+        <v>350.67163040982803</v>
       </c>
       <c r="J154" s="49">
-        <v>442.78973872858001</v>
+        <v>442.78972972831201</v>
       </c>
       <c r="K154" s="49">
-        <v>342.47932356214801</v>
+        <v>342.479313199415</v>
       </c>
       <c r="L154" s="49">
-        <v>284.76321298246199</v>
+        <v>284.76321281093698</v>
       </c>
       <c r="M154" s="49">
-        <v>262.25023228779099</v>
+        <v>262.25023225216398</v>
       </c>
       <c r="N154" s="49">
-        <v>353.68775913033699</v>
+        <v>353.68775895956298</v>
       </c>
       <c r="O154" s="49">
-        <v>329.732090117062</v>
+        <v>329.73209032783399</v>
       </c>
       <c r="P154" s="50">
-        <v>1.1151912811303566E-2</v>
+        <v>1.115191446504693E-2</v>
       </c>
       <c r="Q154" s="33">
-        <v>3.2426874443063358E-3</v>
+        <v>3.2426972971821844E-3</v>
       </c>
       <c r="R154" s="33">
-        <v>6.7712639183488132E-3</v>
+        <v>6.7712636355836686E-3</v>
       </c>
       <c r="S154" s="33">
-        <v>1.9953343617185038E-3</v>
+        <v>1.9954555867114365E-3</v>
       </c>
       <c r="T154" s="33">
-        <v>-4.3460492423891273E-3</v>
+        <v>-4.3458895083107185E-3</v>
       </c>
       <c r="U154" s="33">
-        <v>-7.2868629161623177E-3</v>
+        <v>-7.2868763030448092E-3</v>
       </c>
       <c r="V154" s="33">
-        <v>1.0798306481107245E-2</v>
+        <v>1.079832799120628E-2</v>
       </c>
       <c r="W154" s="33">
-        <v>-7.037628828187259E-3</v>
+        <v>-7.0376245075264299E-3</v>
       </c>
       <c r="X154" s="33">
-        <v>2.1818486276812488E-2</v>
+        <v>2.1818423786679197E-2</v>
       </c>
       <c r="Y154" s="33">
-        <v>4.8180856149775408E-3</v>
+        <v>4.818058114723911E-3</v>
       </c>
       <c r="Z154" s="33">
-        <v>1.7054888973302429E-2</v>
+        <v>1.7054891020130247E-2</v>
       </c>
       <c r="AA154" s="33">
-        <v>9.3548441323254572E-4</v>
+        <v>9.3548522077013807E-4</v>
       </c>
       <c r="AB154" s="33">
-        <v>4.8273645432608259E-3</v>
+        <v>4.8273631807862483E-3</v>
       </c>
       <c r="AC154" s="34">
-        <v>4.5333114939745123E-3</v>
+        <v>4.5333109468705945E-3</v>
       </c>
       <c r="AD154" s="8">
-        <v>-7.2868629161623177E-3</v>
+        <v>-7.2868763030448092E-3</v>
       </c>
     </row>
     <row r="155" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A155" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B155" s="29">
-        <v>254.182962079692</v>
+        <v>254.18296210767201</v>
       </c>
       <c r="C155" s="49">
-        <v>277.36423477367703</v>
+        <v>277.364236711535</v>
       </c>
       <c r="D155" s="49">
-        <v>263.18323818794403</v>
+        <v>263.18323882877797</v>
       </c>
       <c r="E155" s="49">
-        <v>308.51243597340698</v>
+        <v>308.51269329524598</v>
       </c>
       <c r="F155" s="49">
-        <v>280.30597317542902</v>
+        <v>280.30602927714602</v>
       </c>
       <c r="G155" s="49">
-        <v>327.80301529849402</v>
+        <v>327.80301332952399</v>
       </c>
       <c r="H155" s="49">
-        <v>361.80514922367098</v>
+        <v>361.80516392360101</v>
       </c>
       <c r="I155" s="49">
-        <v>357.01336325751402</v>
+        <v>357.01336310668501</v>
       </c>
       <c r="J155" s="49">
-        <v>437.72015086610099</v>
+        <v>437.72011477479998</v>
       </c>
       <c r="K155" s="49">
-        <v>345.03039984433502</v>
+        <v>345.03040677748601</v>
       </c>
       <c r="L155" s="49">
-        <v>283.91783123549601</v>
+        <v>283.91783225122902</v>
       </c>
       <c r="M155" s="49">
-        <v>262.04803839488301</v>
+        <v>262.048039379871</v>
       </c>
       <c r="N155" s="49">
-        <v>340.44633431379702</v>
+        <v>340.44633452232199</v>
       </c>
       <c r="O155" s="49">
-        <v>330.10228404996701</v>
+        <v>330.10228354766599</v>
       </c>
       <c r="P155" s="50">
-        <v>-3.4779402973306173E-3</v>
+        <v>-3.4779410011951395E-3</v>
       </c>
       <c r="Q155" s="33">
-        <v>-7.0684975077830448E-3</v>
+        <v>-7.068500555228896E-3</v>
       </c>
       <c r="R155" s="33">
-        <v>-2.7756509427852238E-2</v>
+        <v>-2.7756506082415533E-2</v>
       </c>
       <c r="S155" s="33">
-        <v>4.825134297710143E-4</v>
+        <v>4.8357426067280329E-4</v>
       </c>
       <c r="T155" s="33">
-        <v>4.8399219623298517E-3</v>
+        <v>4.8400645118529262E-3</v>
       </c>
       <c r="U155" s="33">
-        <v>1.5748029424685894E-2</v>
+        <v>1.5748032530529921E-2</v>
       </c>
       <c r="V155" s="33">
-        <v>-1.6018172782882312E-3</v>
+        <v>-1.6017902925693495E-3</v>
       </c>
       <c r="W155" s="33">
-        <v>1.8084536420493347E-2</v>
+        <v>1.808453306999902E-2</v>
       </c>
       <c r="X155" s="33">
-        <v>-1.1449199064629934E-2</v>
+        <v>-1.1449260479963419E-2</v>
       </c>
       <c r="Y155" s="33">
-        <v>7.4488475848792923E-3</v>
+        <v>7.4488983122480423E-3</v>
       </c>
       <c r="Z155" s="33">
-        <v>-2.9687182487930786E-3</v>
+        <v>-2.9687140812996171E-3</v>
       </c>
       <c r="AA155" s="33">
-        <v>-7.7099604886565754E-4</v>
+        <v>-7.7099215721021519E-4</v>
       </c>
       <c r="AB155" s="33">
-        <v>-3.7438176681880542E-2</v>
+        <v>-3.7438175627545256E-2</v>
       </c>
       <c r="AC155" s="34">
-        <v>1.1227112677252293E-3</v>
+        <v>1.1227091044245796E-3</v>
       </c>
       <c r="AD155" s="8">
-        <v>-3.7438176681880542E-2</v>
+        <v>-3.7438175627545256E-2</v>
       </c>
     </row>
     <row r="156" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A156" s="1" t="s">
         <v>169</v>
       </c>
       <c r="B156" s="29">
-        <v>254.07808241656599</v>
+        <v>254.078082662143</v>
       </c>
       <c r="C156" s="49">
-        <v>274.98344900141302</v>
+        <v>274.98344338122803</v>
       </c>
       <c r="D156" s="49">
-        <v>262.83777089101801</v>
+        <v>262.83777075149101</v>
       </c>
       <c r="E156" s="49">
-        <v>309.61648281612702</v>
+        <v>309.61645480154101</v>
       </c>
       <c r="F156" s="49">
-        <v>280.79128721004798</v>
+        <v>280.79126581928</v>
       </c>
       <c r="G156" s="49">
-        <v>331.64167783930498</v>
+        <v>331.64168288437901</v>
       </c>
       <c r="H156" s="49">
-        <v>365.70669079292799</v>
+        <v>365.706660672456</v>
       </c>
       <c r="I156" s="49">
-        <v>357.69879975515198</v>
+        <v>357.69879937102201</v>
       </c>
       <c r="J156" s="49">
-        <v>446.49254068372801</v>
+        <v>446.49256561015699</v>
       </c>
       <c r="K156" s="49">
-        <v>343.38767516587899</v>
+        <v>343.38767928940899</v>
       </c>
       <c r="L156" s="49">
-        <v>280.64453791787003</v>
+        <v>280.644538502697</v>
       </c>
       <c r="M156" s="49">
-        <v>260.448525636147</v>
+        <v>260.44852528005299</v>
       </c>
       <c r="N156" s="49">
-        <v>330.50892991576501</v>
+        <v>330.50892960687497</v>
       </c>
       <c r="O156" s="49">
-        <v>329.71170812953301</v>
+        <v>329.71170742134001</v>
       </c>
       <c r="P156" s="50">
-        <v>-4.1261484352805855E-4</v>
+        <v>-4.1261398741820887E-4</v>
       </c>
       <c r="Q156" s="33">
-        <v>-8.5836076673933004E-3</v>
+        <v>-8.5836348569445775E-3</v>
       </c>
       <c r="R156" s="33">
-        <v>-1.3126493134768547E-3</v>
+        <v>-1.3126522753666992E-3</v>
       </c>
       <c r="S156" s="33">
-        <v>3.5786137412470165E-3</v>
+        <v>3.5776858790010913E-3</v>
       </c>
       <c r="T156" s="33">
-        <v>1.7313724324927726E-3</v>
+        <v>1.7310956292495572E-3</v>
       </c>
       <c r="U156" s="33">
-        <v>1.1710272211240991E-2</v>
+        <v>1.171029367871057E-2</v>
       </c>
       <c r="V156" s="33">
-        <v>1.0783543511275528E-2</v>
+        <v>1.0783419193206578E-2</v>
       </c>
       <c r="W156" s="33">
-        <v>1.9199183228992833E-3</v>
+        <v>1.9199176702306975E-3</v>
       </c>
       <c r="X156" s="33">
-        <v>2.0041092008831196E-2</v>
+        <v>2.0041233060240637E-2</v>
       </c>
       <c r="Y156" s="33">
-        <v>-4.7611012803427943E-3</v>
+        <v>-4.761109327782842E-3</v>
       </c>
       <c r="Z156" s="33">
-        <v>-1.1529016347377463E-2</v>
+        <v>-1.1529017823845522E-2</v>
       </c>
       <c r="AA156" s="33">
-        <v>-6.1038913648561177E-3</v>
+        <v>-6.1038964596079603E-3</v>
       </c>
       <c r="AB156" s="33">
-        <v>-2.9189341744747632E-2</v>
+        <v>-2.9189343246682653E-2</v>
       </c>
       <c r="AC156" s="34">
-        <v>-1.1831966614774814E-3</v>
+        <v>-1.183197286999671E-3</v>
       </c>
       <c r="AD156" s="8">
-        <v>-2.9189341744747632E-2</v>
+        <v>-2.9189343246682653E-2</v>
       </c>
     </row>
     <row r="157" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A157" s="1" t="s">
         <v>170</v>
       </c>
       <c r="B157" s="29">
-        <v>254.02937387259701</v>
+        <v>254.029373145731</v>
       </c>
       <c r="C157" s="49">
-        <v>272.465131273064</v>
+        <v>272.46512634724502</v>
       </c>
       <c r="D157" s="49">
-        <v>262.75751514967197</v>
+        <v>262.75751485344603</v>
       </c>
       <c r="E157" s="49">
-        <v>308.66375268627797</v>
+        <v>308.66356861311499</v>
       </c>
       <c r="F157" s="49">
-        <v>279.88905513265502</v>
+        <v>279.88891275655197</v>
       </c>
       <c r="G157" s="49">
-        <v>329.33842819382198</v>
+        <v>329.33843309271401</v>
       </c>
       <c r="H157" s="49">
-        <v>364.994156470402</v>
+        <v>364.99413850375203</v>
       </c>
       <c r="I157" s="49">
-        <v>356.09941803255401</v>
+        <v>356.09941705372199</v>
       </c>
       <c r="J157" s="49">
-        <v>443.855684821409</v>
+        <v>443.85574135105901</v>
       </c>
       <c r="K157" s="49">
-        <v>342.18092704269901</v>
+        <v>342.18094779882699</v>
       </c>
       <c r="L157" s="49">
-        <v>272.43643030977398</v>
+        <v>272.43642877440601</v>
       </c>
       <c r="M157" s="49">
-        <v>260.98166163154201</v>
+        <v>260.981659979119</v>
       </c>
       <c r="N157" s="49">
-        <v>321.01107246034599</v>
+        <v>321.01107289418599</v>
       </c>
       <c r="O157" s="49">
-        <v>328.76095132920398</v>
+        <v>328.76095292217701</v>
       </c>
       <c r="P157" s="50">
-        <v>-1.9170698828374633E-4</v>
+        <v>-1.9171081543767343E-4</v>
       </c>
       <c r="Q157" s="33">
-        <v>-9.1580701947485688E-3</v>
+        <v>-9.1580678568043972E-3</v>
       </c>
       <c r="R157" s="33">
-        <v>-3.0534325821574004E-4</v>
+        <v>-3.0534385455904811E-4</v>
       </c>
       <c r="S157" s="33">
-        <v>-3.0771298775292832E-3</v>
+        <v>-3.0776341943350438E-3</v>
       </c>
       <c r="T157" s="33">
-        <v>-3.21317689860523E-3</v>
+        <v>-3.2136080162435965E-3</v>
       </c>
       <c r="U157" s="33">
-        <v>-6.9449945510136057E-3</v>
+        <v>-6.9449948861464161E-3</v>
       </c>
       <c r="V157" s="33">
-        <v>-1.9483765007991538E-3</v>
+        <v>-1.9483434274721878E-3</v>
       </c>
       <c r="W157" s="33">
-        <v>-4.4713086085074183E-3</v>
+        <v>-4.471310275886764E-3</v>
       </c>
       <c r="X157" s="33">
-        <v>-5.9057108955977711E-3</v>
+        <v>-5.9056397848296083E-3</v>
       </c>
       <c r="Y157" s="33">
-        <v>-3.5142441341176056E-3</v>
+        <v>-3.5141956551241194E-3</v>
       </c>
       <c r="Z157" s="33">
-        <v>-2.9247344947429976E-2</v>
+        <v>-2.9247352441216679E-2</v>
       </c>
       <c r="AA157" s="33">
-        <v>2.0469917965280082E-3</v>
+        <v>2.046986822032304E-3</v>
       </c>
       <c r="AB157" s="33">
-        <v>-2.8737067581924958E-2</v>
+        <v>-2.8737065361550851E-2</v>
       </c>
       <c r="AC157" s="34">
-        <v>-2.8836003602138449E-3</v>
+        <v>-2.8835933870798858E-3</v>
       </c>
       <c r="AD157" s="8">
-        <v>-2.9247344947429976E-2</v>
+        <v>-2.9247352441216679E-2</v>
       </c>
     </row>
     <row r="158" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A158" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B158" s="29">
-        <v>248.99689115005501</v>
+        <v>248.996891603774</v>
       </c>
       <c r="C158" s="49">
-        <v>271.77488397411003</v>
+        <v>271.77489833745602</v>
       </c>
       <c r="D158" s="49">
-        <v>259.43855049737999</v>
+        <v>259.43855004260797</v>
       </c>
       <c r="E158" s="49">
-        <v>307.89073202926602</v>
+        <v>307.89048422028799</v>
       </c>
       <c r="F158" s="49">
-        <v>280.66513641838901</v>
+        <v>280.66526572360198</v>
       </c>
       <c r="G158" s="49">
-        <v>326.65110587779401</v>
+        <v>326.65109604519301</v>
       </c>
       <c r="H158" s="49">
-        <v>360.826817252468</v>
+        <v>360.82686589662899</v>
       </c>
       <c r="I158" s="49">
-        <v>357.34572576437102</v>
+        <v>357.34572766153701</v>
       </c>
       <c r="J158" s="49">
-        <v>447.81983511737297</v>
+        <v>447.81979616707599</v>
       </c>
       <c r="K158" s="49">
-        <v>342.367345977784</v>
+        <v>342.36730698378898</v>
       </c>
       <c r="L158" s="49">
-        <v>269.15046677280401</v>
+        <v>269.15046453878199</v>
       </c>
       <c r="M158" s="49">
-        <v>256.44590140464601</v>
+        <v>256.44590142344299</v>
       </c>
       <c r="N158" s="49">
-        <v>316.06630224586303</v>
+        <v>316.06630163748099</v>
       </c>
       <c r="O158" s="49">
-        <v>326.04458747708799</v>
+        <v>326.04458726367102</v>
       </c>
       <c r="P158" s="50">
-        <v>-1.981063310050879E-2</v>
+        <v>-1.9810628509758899E-2</v>
       </c>
       <c r="Q158" s="33">
-        <v>-2.5333417737853914E-3</v>
+        <v>-2.533271024598327E-3</v>
       </c>
       <c r="R158" s="33">
-        <v>-1.2631283449310415E-2</v>
+        <v>-1.2631284066943693E-2</v>
       </c>
       <c r="S158" s="33">
-        <v>-2.5044102207804064E-3</v>
+        <v>-2.5046182038930276E-3</v>
       </c>
       <c r="T158" s="33">
-        <v>2.7728175557495405E-3</v>
+        <v>2.7737896417685537E-3</v>
       </c>
       <c r="U158" s="33">
-        <v>-8.1597593416776748E-3</v>
+        <v>-8.1598039508631315E-3</v>
       </c>
       <c r="V158" s="33">
-        <v>-1.1417550511584551E-2</v>
+        <v>-1.1417368575304399E-2</v>
       </c>
       <c r="W158" s="33">
-        <v>3.4998870222895384E-3</v>
+        <v>3.4998951083005103E-3</v>
       </c>
       <c r="X158" s="33">
-        <v>8.9311693677169846E-3</v>
+        <v>8.9309531154215804E-3</v>
       </c>
       <c r="Y158" s="33">
-        <v>5.4479639381455058E-4</v>
+        <v>5.4462174519298578E-4</v>
       </c>
       <c r="Z158" s="33">
-        <v>-1.206139550879326E-2</v>
+        <v>-1.2061398141233859E-2</v>
       </c>
       <c r="AA158" s="33">
-        <v>-1.7379612799383826E-2</v>
+        <v>-1.7379606505832257E-2</v>
       </c>
       <c r="AB158" s="33">
-        <v>-1.5403737249884975E-2</v>
+        <v>-1.540374047575277E-2</v>
       </c>
       <c r="AC158" s="34">
-        <v>-8.2624284944229354E-3</v>
+        <v>-8.2624339489276721E-3</v>
       </c>
       <c r="AD158" s="8">
-        <v>-1.981063310050879E-2</v>
+        <v>-1.9810628509758899E-2</v>
       </c>
     </row>
     <row r="159" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A159" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B159" s="29">
-        <v>254.16364947595</v>
+        <v>254.16364930941501</v>
       </c>
       <c r="C159" s="49">
-        <v>271.63260742460398</v>
+        <v>271.632606600175</v>
       </c>
       <c r="D159" s="49">
-        <v>258.12065803382399</v>
+        <v>258.12065915177601</v>
       </c>
       <c r="E159" s="49">
-        <v>304.70253866057402</v>
+        <v>304.70319639734902</v>
       </c>
       <c r="F159" s="49">
-        <v>278.18920017127698</v>
+        <v>278.18930849257799</v>
       </c>
       <c r="G159" s="49">
-        <v>322.90750276821598</v>
+        <v>322.907494764587</v>
       </c>
       <c r="H159" s="49">
-        <v>364.97762549160001</v>
+        <v>364.97768667618601</v>
       </c>
       <c r="I159" s="49">
-        <v>354.05170629671699</v>
+        <v>354.05170585006198</v>
       </c>
       <c r="J159" s="49">
-        <v>447.019032516393</v>
+        <v>447.01895128627598</v>
       </c>
       <c r="K159" s="49">
-        <v>342.15376713711402</v>
+        <v>342.15375416091098</v>
       </c>
       <c r="L159" s="49">
-        <v>270.79697615375397</v>
+        <v>270.79698204297802</v>
       </c>
       <c r="M159" s="49">
-        <v>251.69149952508701</v>
+        <v>251.69150367111999</v>
       </c>
       <c r="N159" s="49">
-        <v>309.19109605154603</v>
+        <v>309.19109537701303</v>
       </c>
       <c r="O159" s="49">
-        <v>324.998026645793</v>
+        <v>324.99802586966899</v>
       </c>
       <c r="P159" s="50">
-        <v>2.0750292511810153E-2</v>
+        <v>2.0750289982988335E-2</v>
       </c>
       <c r="Q159" s="33">
-        <v>-5.2350882254303954E-4</v>
+        <v>-5.2356467853165167E-4</v>
       </c>
       <c r="R159" s="33">
-        <v>-5.0797865661422748E-3</v>
+        <v>-5.0797805130174956E-3</v>
       </c>
       <c r="S159" s="33">
-        <v>-1.0354950756974901E-2</v>
+        <v>-1.0352017961875459E-2</v>
       </c>
       <c r="T159" s="33">
-        <v>-8.8216736809845209E-3</v>
+        <v>-8.8217443816588359E-3</v>
       </c>
       <c r="U159" s="33">
-        <v>-1.1460555443454035E-2</v>
+        <v>-1.1460550189270058E-2</v>
       </c>
       <c r="V159" s="33">
-        <v>1.1503602395017465E-2</v>
+        <v>1.1503635598869577E-2</v>
       </c>
       <c r="W159" s="33">
-        <v>-9.2180183787229364E-3</v>
+        <v>-9.2180248887570038E-3</v>
       </c>
       <c r="X159" s="33">
-        <v>-1.7882249471377065E-3</v>
+        <v>-1.7883195152481601E-3</v>
       </c>
       <c r="Y159" s="33">
-        <v>-6.2382947199601801E-4</v>
+        <v>-6.2375354924915083E-4</v>
       </c>
       <c r="Z159" s="33">
-        <v>6.1174308954099477E-3</v>
+        <v>6.1174611272454271E-3</v>
       </c>
       <c r="AA159" s="33">
-        <v>-1.8539590040306475E-2</v>
+        <v>-1.8539573944964527E-2</v>
       </c>
       <c r="AB159" s="33">
-        <v>-2.1752417595498286E-2</v>
+        <v>-2.1752417846663152E-2</v>
       </c>
       <c r="AC159" s="34">
-        <v>-3.2098702799920886E-3</v>
+        <v>-3.209872007952308E-3</v>
       </c>
       <c r="AD159" s="8">
-        <v>-2.1752417595498286E-2</v>
+        <v>-2.1752417846663152E-2</v>
       </c>
     </row>
     <row r="160" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A160" s="1" t="s">
         <v>173</v>
       </c>
       <c r="B160" s="29">
-        <v>251.496068172425</v>
+        <v>251.496068777819</v>
       </c>
       <c r="C160" s="49">
-        <v>268.07989831663502</v>
+        <v>268.079885656025</v>
       </c>
       <c r="D160" s="49">
-        <v>258.52134040546701</v>
+        <v>258.521340027637</v>
       </c>
       <c r="E160" s="49">
-        <v>306.90205974487799</v>
+        <v>306.90185395751399</v>
       </c>
       <c r="F160" s="49">
-        <v>278.54734399691802</v>
+        <v>278.54728056761701</v>
       </c>
       <c r="G160" s="49">
-        <v>325.45016093327001</v>
+        <v>325.45017752440998</v>
       </c>
       <c r="H160" s="49">
-        <v>364.91566133527402</v>
+        <v>364.91552256906903</v>
       </c>
       <c r="I160" s="49">
-        <v>356.94939522407401</v>
+        <v>356.94939471984401</v>
       </c>
       <c r="J160" s="49">
-        <v>449.70871012414898</v>
+        <v>449.70871393205903</v>
       </c>
       <c r="K160" s="49">
-        <v>343.80574721815299</v>
+        <v>343.80577549083301</v>
       </c>
       <c r="L160" s="49">
-        <v>272.84246719170699</v>
+        <v>272.84246765144098</v>
       </c>
       <c r="M160" s="49">
-        <v>251.674419107342</v>
+        <v>251.67441731697099</v>
       </c>
       <c r="N160" s="49">
-        <v>303.30762579798301</v>
+        <v>303.30762808020597</v>
       </c>
       <c r="O160" s="49">
-        <v>326.07020881654103</v>
+        <v>326.07020766232301</v>
       </c>
       <c r="P160" s="50">
-        <v>-1.0495526441429259E-2</v>
+        <v>-1.0495523411172547E-2</v>
       </c>
       <c r="Q160" s="33">
-        <v>-1.3079096584363681E-2</v>
+        <v>-1.3079140198287598E-2</v>
       </c>
       <c r="R160" s="33">
-        <v>1.5523064860252234E-3</v>
+        <v>1.5523006844073706E-3</v>
       </c>
       <c r="S160" s="33">
-        <v>7.218584702223696E-3</v>
+        <v>7.2157351355703891E-3</v>
       </c>
       <c r="T160" s="33">
-        <v>1.2874109613907336E-3</v>
+        <v>1.2867930725977139E-3</v>
       </c>
       <c r="U160" s="33">
-        <v>7.8742616484794858E-3</v>
+        <v>7.8743380102610505E-3</v>
       </c>
       <c r="V160" s="33">
-        <v>-1.6977521907679538E-4</v>
+        <v>-1.7032303449315833E-4</v>
       </c>
       <c r="W160" s="33">
-        <v>8.1843665086833717E-3</v>
+        <v>8.1843663563907487E-3</v>
       </c>
       <c r="X160" s="33">
-        <v>6.0169196658474977E-3</v>
+        <v>6.0171109928188748E-3</v>
       </c>
       <c r="Y160" s="33">
-        <v>4.8281803087000252E-3</v>
+        <v>4.8283010483793909E-3</v>
       </c>
       <c r="Z160" s="33">
-        <v>7.5535963030533004E-3</v>
+        <v>7.5535760887406322E-3</v>
       </c>
       <c r="AA160" s="33">
-        <v>-6.7862513343674991E-5</v>
+        <v>-6.7886098258362892E-5</v>
       </c>
       <c r="AB160" s="33">
-        <v>-1.9028588884662301E-2</v>
+        <v>-1.9028579363299714E-2</v>
       </c>
       <c r="AC160" s="34">
-        <v>3.299042095158855E-3</v>
+        <v>3.2990409396640441E-3</v>
       </c>
       <c r="AD160" s="8">
-        <v>-1.9028588884662301E-2</v>
+        <v>-1.9028579363299714E-2</v>
       </c>
     </row>
     <row r="161" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A161" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B161" s="29">
-        <v>249.14139364557701</v>
+        <v>249.14139286447599</v>
       </c>
       <c r="C161" s="49">
-        <v>270.97722587921402</v>
+        <v>270.97721616520602</v>
       </c>
       <c r="D161" s="49">
-        <v>258.08068789801899</v>
+        <v>258.08068776510498</v>
       </c>
       <c r="E161" s="49">
-        <v>309.937121614631</v>
+        <v>309.93685863945399</v>
       </c>
       <c r="F161" s="49">
-        <v>281.25690712093598</v>
+        <v>281.25647390720002</v>
       </c>
       <c r="G161" s="49">
-        <v>329.05686705320102</v>
+        <v>329.056879120975</v>
       </c>
       <c r="H161" s="49">
-        <v>367.66945810834198</v>
+        <v>367.669403546149</v>
       </c>
       <c r="I161" s="49">
-        <v>361.07129774265297</v>
+        <v>361.07129631481098</v>
       </c>
       <c r="J161" s="49">
-        <v>464.428363816206</v>
+        <v>464.42867397177798</v>
       </c>
       <c r="K161" s="49">
-        <v>346.40739076600801</v>
+        <v>346.40747035906401</v>
       </c>
       <c r="L161" s="49">
-        <v>279.58928708348998</v>
+        <v>279.58927824804999</v>
       </c>
       <c r="M161" s="49">
-        <v>247.541936950972</v>
+        <v>247.541932203247</v>
       </c>
       <c r="N161" s="49">
-        <v>317.97880142268099</v>
+        <v>317.97880186429302</v>
       </c>
       <c r="O161" s="49">
-        <v>329.11287532829198</v>
+        <v>329.11287812487501</v>
       </c>
       <c r="P161" s="50">
-        <v>-9.362669340952201E-3</v>
+        <v>-9.3626748314035169E-3</v>
       </c>
       <c r="Q161" s="33">
-        <v>1.0807701661975866E-2</v>
+        <v>1.0807713163898391E-2</v>
       </c>
       <c r="R161" s="33">
-        <v>-1.7045111508275923E-3</v>
+        <v>-1.704510205946308E-3</v>
       </c>
       <c r="S161" s="33">
-        <v>9.8893499518251105E-3</v>
+        <v>9.8891702438530515E-3</v>
       </c>
       <c r="T161" s="33">
-        <v>9.7274778683509311E-3</v>
+        <v>9.7261525370568869E-3</v>
       </c>
       <c r="U161" s="33">
-        <v>1.1082207209817563E-2</v>
+        <v>1.108219274606026E-2</v>
       </c>
       <c r="V161" s="33">
-        <v>7.5463923992504789E-3</v>
+        <v>7.5466260182415201E-3</v>
       </c>
       <c r="W161" s="33">
-        <v>1.1547582300822867E-2</v>
+        <v>1.1547579729619839E-2</v>
       </c>
       <c r="X161" s="33">
-        <v>3.2731529011287064E-2</v>
+        <v>3.2732209947665902E-2</v>
       </c>
       <c r="Y161" s="33">
-        <v>7.5671903943019814E-3</v>
+        <v>7.5673390434372045E-3</v>
       </c>
       <c r="Z161" s="33">
-        <v>2.4727895042242487E-2</v>
+        <v>2.4727860932661327E-2</v>
       </c>
       <c r="AA161" s="33">
-        <v>-1.6419953092679851E-2</v>
+        <v>-1.641996496020226E-2</v>
       </c>
       <c r="AB161" s="33">
-        <v>4.8370612463498164E-2</v>
+        <v>4.8370606031073571E-2</v>
       </c>
       <c r="AC161" s="34">
-        <v>9.3313232226708287E-3</v>
+        <v>9.3313353721140579E-3</v>
       </c>
       <c r="AD161" s="8">
-        <v>-1.6419953092679851E-2</v>
+        <v>-1.641996496020226E-2</v>
       </c>
     </row>
     <row r="162" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A162" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B162" s="29">
-        <v>251.14294268198799</v>
+        <v>251.142943241593</v>
       </c>
       <c r="C162" s="49">
-        <v>269.92110067375199</v>
+        <v>269.921133251301</v>
       </c>
       <c r="D162" s="49">
-        <v>260.15033110647198</v>
+        <v>260.15033138300203</v>
       </c>
       <c r="E162" s="49">
-        <v>312.54118068210897</v>
+        <v>312.54076841424899</v>
       </c>
       <c r="F162" s="49">
-        <v>282.659877907191</v>
+        <v>282.660425257648</v>
       </c>
       <c r="G162" s="49">
-        <v>338.45514990606898</v>
+        <v>338.45512617258498</v>
       </c>
       <c r="H162" s="49">
-        <v>368.13354390541599</v>
+        <v>368.13371562222</v>
       </c>
       <c r="I162" s="49">
-        <v>364.36228985143799</v>
+        <v>364.36229268001398</v>
       </c>
       <c r="J162" s="49">
-        <v>470.86357458357202</v>
+        <v>470.86325793304201</v>
       </c>
       <c r="K162" s="49">
-        <v>347.36190059955698</v>
+        <v>347.36183461033602</v>
       </c>
       <c r="L162" s="49">
-        <v>272.34926499852099</v>
+        <v>272.34925303520902</v>
       </c>
       <c r="M162" s="49">
-        <v>254.08416757814399</v>
+        <v>254.08416746081099</v>
       </c>
       <c r="N162" s="49">
-        <v>309.58284497902298</v>
+        <v>309.58284199896798</v>
       </c>
       <c r="O162" s="49">
-        <v>330.71246563337098</v>
+        <v>330.71246496133602</v>
       </c>
       <c r="P162" s="50">
-        <v>8.0337875899432198E-3</v>
+        <v>8.0337929964362509E-3</v>
       </c>
       <c r="Q162" s="33">
-        <v>-3.8974685124748554E-3</v>
+        <v>-3.8973125816642584E-3</v>
       </c>
       <c r="R162" s="33">
-        <v>8.0193648944040241E-3</v>
+        <v>8.0193664850303215E-3</v>
       </c>
       <c r="S162" s="33">
-        <v>8.4018947259754118E-3</v>
+        <v>8.4014201674029731E-3</v>
       </c>
       <c r="T162" s="33">
-        <v>4.9882180694384992E-3</v>
+        <v>4.9917121229046124E-3</v>
       </c>
       <c r="U162" s="33">
-        <v>2.856127251508922E-2</v>
+        <v>2.8561162668034656E-2</v>
       </c>
       <c r="V162" s="33">
-        <v>1.2622364649534923E-3</v>
+        <v>1.262852093736111E-3</v>
       </c>
       <c r="W162" s="33">
-        <v>9.1145215068593188E-3</v>
+        <v>9.1145333312057097E-3</v>
       </c>
       <c r="X162" s="33">
-        <v>1.3856196711346191E-2</v>
+        <v>1.3854837829532896E-2</v>
       </c>
       <c r="Y162" s="33">
-        <v>2.7554545861110391E-3</v>
+        <v>2.7550336898993777E-3</v>
       </c>
       <c r="Z162" s="33">
-        <v>-2.5895205644295594E-2</v>
+        <v>-2.5895217650004687E-2</v>
       </c>
       <c r="AA162" s="33">
-        <v>2.6428776908486995E-2</v>
+        <v>2.6428796120862463E-2</v>
       </c>
       <c r="AB162" s="33">
-        <v>-2.6404138911441111E-2</v>
+        <v>-2.6404149635447238E-2</v>
       </c>
       <c r="AC162" s="34">
-        <v>4.8603091066656834E-3</v>
+        <v>4.8602985260701725E-3</v>
       </c>
       <c r="AD162" s="8">
-        <v>-2.6404138911441111E-2</v>
+        <v>-2.6404149635447238E-2</v>
       </c>
     </row>
     <row r="163" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A163" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B163" s="29">
-        <v>254.97096467639301</v>
+        <v>254.970963528753</v>
       </c>
       <c r="C163" s="49">
-        <v>277.35626992316998</v>
+        <v>277.35626809667099</v>
       </c>
       <c r="D163" s="49">
-        <v>266.39364867095099</v>
+        <v>266.39364791523798</v>
       </c>
       <c r="E163" s="49">
-        <v>319.96933521164698</v>
+        <v>319.97047425961199</v>
       </c>
       <c r="F163" s="49">
-        <v>287.319713048496</v>
+        <v>287.31977092514597</v>
       </c>
       <c r="G163" s="49">
-        <v>344.17738030100497</v>
+        <v>344.17736447755101</v>
       </c>
       <c r="H163" s="49">
-        <v>377.83245025345099</v>
+        <v>377.83260815985898</v>
       </c>
       <c r="I163" s="49">
-        <v>374.21859939791398</v>
+        <v>374.21859859223503</v>
       </c>
       <c r="J163" s="49">
-        <v>492.204047392196</v>
+        <v>492.203981948278</v>
       </c>
       <c r="K163" s="49">
-        <v>351.87146710798402</v>
+        <v>351.87130926103202</v>
       </c>
       <c r="L163" s="49">
-        <v>280.64383821207798</v>
+        <v>280.64388286373901</v>
       </c>
       <c r="M163" s="49">
-        <v>257.32407668657498</v>
+        <v>257.32408578046602</v>
       </c>
       <c r="N163" s="49">
-        <v>312.16092569374899</v>
+        <v>312.16092102773399</v>
       </c>
       <c r="O163" s="49">
-        <v>339.133176654333</v>
+        <v>339.13317548339597</v>
       </c>
       <c r="P163" s="50">
-        <v>1.5242403204824617E-2</v>
+        <v>1.5242396372959321E-2</v>
       </c>
       <c r="Q163" s="33">
-        <v>2.7545713287545848E-2</v>
+        <v>2.7545582503344601E-2</v>
       </c>
       <c r="R163" s="33">
-        <v>2.3998883791248371E-2</v>
+        <v>2.3998879797866968E-2</v>
       </c>
       <c r="S163" s="33">
-        <v>2.3766962527390412E-2</v>
+        <v>2.3771957441134584E-2</v>
       </c>
       <c r="T163" s="33">
-        <v>1.6485661763552484E-2</v>
+        <v>1.6483898173049516E-2</v>
       </c>
       <c r="U163" s="33">
-        <v>1.6906908925818032E-2</v>
+        <v>1.6906933482367048E-2</v>
       </c>
       <c r="V163" s="33">
-        <v>2.6346162985155575E-2</v>
+        <v>2.6346113181309416E-2</v>
       </c>
       <c r="W163" s="33">
-        <v>2.7050849720191117E-2</v>
+        <v>2.7050839535903703E-2</v>
       </c>
       <c r="X163" s="33">
-        <v>4.5321987005466191E-2</v>
+        <v>4.5322550986279575E-2</v>
       </c>
       <c r="Y163" s="33">
-        <v>1.2982329094363587E-2</v>
+        <v>1.2982067116713125E-2</v>
       </c>
       <c r="Z163" s="33">
-        <v>3.0455647506895334E-2</v>
+        <v>3.0455856721067098E-2</v>
       </c>
       <c r="AA163" s="33">
-        <v>1.2751322285496469E-2</v>
+        <v>1.2751358544033531E-2</v>
       </c>
       <c r="AB163" s="33">
-        <v>8.3275955258461654E-3</v>
+        <v>8.3275901600987634E-3</v>
       </c>
       <c r="AC163" s="34">
-        <v>2.5462333283491123E-2</v>
+        <v>2.5462331826665352E-2</v>
       </c>
       <c r="AD163" s="8">
-        <v>8.3275955258461654E-3</v>
+        <v>8.3275901600987634E-3</v>
       </c>
     </row>
     <row r="164" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A164" s="1" t="s">
         <v>177</v>
       </c>
       <c r="B164" s="29">
-        <v>256.50079861270501</v>
+        <v>256.50079990701801</v>
       </c>
       <c r="C164" s="49">
-        <v>287.92278904958403</v>
+        <v>287.92275509484898</v>
       </c>
       <c r="D164" s="49">
-        <v>271.35107549081101</v>
+        <v>271.351070250188</v>
       </c>
       <c r="E164" s="49">
-        <v>325.52657183837903</v>
+        <v>325.52621552159798</v>
       </c>
       <c r="F164" s="49">
-        <v>295.91471143742598</v>
+        <v>295.914501713714</v>
       </c>
       <c r="G164" s="49">
-        <v>349.66293620229698</v>
+        <v>349.66299955830499</v>
       </c>
       <c r="H164" s="49">
-        <v>392.164487987352</v>
+        <v>392.16424994367702</v>
       </c>
       <c r="I164" s="49">
-        <v>387.737614381887</v>
+        <v>387.73761194537502</v>
       </c>
       <c r="J164" s="49">
-        <v>516.80104336362103</v>
+        <v>516.80107601243401</v>
       </c>
       <c r="K164" s="49">
-        <v>363.31102582114198</v>
+        <v>363.31116145088203</v>
       </c>
       <c r="L164" s="49">
-        <v>289.39720473585999</v>
+        <v>289.397222504973</v>
       </c>
       <c r="M164" s="49">
-        <v>260.902887007326</v>
+        <v>260.90289394253102</v>
       </c>
       <c r="N164" s="49">
-        <v>324.28124936829698</v>
+        <v>324.281261923427</v>
       </c>
       <c r="O164" s="49">
-        <v>349.11067605070701</v>
+        <v>349.11067410501698</v>
       </c>
       <c r="P164" s="50">
-        <v>6.000031957574592E-3</v>
+        <v>6.0000415619581027E-3</v>
       </c>
       <c r="Q164" s="33">
-        <v>3.8097278743116414E-2</v>
+        <v>3.8097163156576297E-2</v>
       </c>
       <c r="R164" s="33">
-        <v>1.8609403206843789E-2</v>
+        <v>1.8609386423986241E-2</v>
       </c>
       <c r="S164" s="33">
-        <v>1.7368028792684731E-2</v>
+        <v>1.7363293519008449E-2</v>
       </c>
       <c r="T164" s="33">
-        <v>2.9914405446587855E-2</v>
+        <v>2.991346805301176E-2</v>
       </c>
       <c r="U164" s="33">
-        <v>1.5938165072017618E-2</v>
+        <v>1.5938395859010024E-2</v>
       </c>
       <c r="V164" s="33">
-        <v>3.7932257338635367E-2</v>
+        <v>3.7931193534662899E-2</v>
       </c>
       <c r="W164" s="33">
-        <v>3.6125983598153555E-2</v>
+        <v>3.6125979317962464E-2</v>
       </c>
       <c r="X164" s="33">
-        <v>4.9973168854960281E-2</v>
+        <v>4.9973374792284364E-2</v>
       </c>
       <c r="Y164" s="33">
-        <v>3.251061760471563E-2</v>
+        <v>3.2511466234274478E-2</v>
       </c>
       <c r="Z164" s="33">
-        <v>3.1190303623082727E-2</v>
+        <v>3.1190202871744122E-2</v>
       </c>
       <c r="AA164" s="33">
-        <v>1.3907794275737517E-2</v>
+        <v>1.390778539525539E-2</v>
       </c>
       <c r="AB164" s="33">
-        <v>3.8827164699142491E-2</v>
+        <v>3.8827220447034128E-2</v>
       </c>
       <c r="AC164" s="34">
-        <v>2.9420593687723207E-2</v>
+        <v>2.9420591504795146E-2</v>
       </c>
       <c r="AD164" s="8">
-        <v>6.000031957574592E-3</v>
+        <v>6.0000415619581027E-3</v>
       </c>
     </row>
     <row r="165" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A165" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B165" s="29">
-        <v>263.16386230895802</v>
+        <v>263.16386239793701</v>
       </c>
       <c r="C165" s="49">
-        <v>288.06010722792098</v>
+        <v>288.060092613172</v>
       </c>
       <c r="D165" s="49">
-        <v>275.98601842951399</v>
+        <v>275.98603034755001</v>
       </c>
       <c r="E165" s="49">
-        <v>332.18686000112001</v>
+        <v>332.18637044585302</v>
       </c>
       <c r="F165" s="49">
-        <v>300.15967972871402</v>
+        <v>300.158941537967</v>
       </c>
       <c r="G165" s="49">
-        <v>360.036230220834</v>
+        <v>360.03615778424597</v>
       </c>
       <c r="H165" s="49">
-        <v>404.26491030066501</v>
+        <v>404.26422790178799</v>
       </c>
       <c r="I165" s="49">
-        <v>398.45766645628402</v>
+        <v>398.45766286701001</v>
       </c>
       <c r="J165" s="49">
-        <v>548.72330112303803</v>
+        <v>548.72399926716002</v>
       </c>
       <c r="K165" s="49">
-        <v>371.76086916640401</v>
+        <v>371.76113204302101</v>
       </c>
       <c r="L165" s="49">
-        <v>294.26890193546097</v>
+        <v>294.26878482043497</v>
       </c>
       <c r="M165" s="49">
-        <v>265.83852056419101</v>
+        <v>265.83849139416702</v>
       </c>
       <c r="N165" s="49">
-        <v>335.343647140342</v>
+        <v>335.343646873078</v>
       </c>
       <c r="O165" s="49">
-        <v>359.16216687530903</v>
+        <v>359.16217207170803</v>
       </c>
       <c r="P165" s="50">
-        <v>2.5976775636919802E-2</v>
+        <v>2.5976770806696692E-2</v>
       </c>
       <c r="Q165" s="33">
-        <v>4.7692709142688194E-4</v>
+        <v>4.7699431841641271E-4</v>
       </c>
       <c r="R165" s="33">
-        <v>1.7080982377974507E-2</v>
+        <v>1.7081045942028306E-2</v>
       </c>
       <c r="S165" s="33">
-        <v>2.0460044552208734E-2</v>
+        <v>2.0459657645647056E-2</v>
       </c>
       <c r="T165" s="33">
-        <v>1.4345242487836529E-2</v>
+        <v>1.4343466777303471E-2</v>
       </c>
       <c r="U165" s="33">
-        <v>2.966655297013121E-2</v>
+        <v>2.9666159242025536E-2</v>
       </c>
       <c r="V165" s="33">
-        <v>3.0855476933707715E-2</v>
+        <v>3.0854362578559336E-2</v>
       </c>
       <c r="W165" s="33">
-        <v>2.7647696990879878E-2</v>
+        <v>2.7647694191569094E-2</v>
       </c>
       <c r="X165" s="33">
-        <v>6.1768949907007986E-2</v>
+        <v>6.1770233725205959E-2</v>
       </c>
       <c r="Y165" s="33">
-        <v>2.325787753389541E-2</v>
+        <v>2.325821909350112E-2</v>
       </c>
       <c r="Z165" s="33">
-        <v>1.683394697625884E-2</v>
+        <v>1.6833479856145583E-2</v>
       </c>
       <c r="AA165" s="33">
-        <v>1.8917512234069012E-2</v>
+        <v>1.8917373345514354E-2</v>
       </c>
       <c r="AB165" s="33">
-        <v>3.4113590574831765E-2</v>
+        <v>3.411354971309799E-2</v>
       </c>
       <c r="AC165" s="34">
-        <v>2.8791702786946871E-2</v>
+        <v>2.8791723405361846E-2</v>
       </c>
       <c r="AD165" s="8">
-        <v>4.7692709142688194E-4</v>
+        <v>4.7699431841641271E-4</v>
       </c>
     </row>
     <row r="166" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A166" s="1" t="s">
         <v>179</v>
       </c>
       <c r="B166" s="29">
-        <v>271.79449151474302</v>
+        <v>271.79449242891599</v>
       </c>
       <c r="C166" s="49">
-        <v>288.98099357186902</v>
+        <v>288.98106010929399</v>
       </c>
       <c r="D166" s="49">
-        <v>278.66511104026603</v>
+        <v>278.665116566471</v>
       </c>
       <c r="E166" s="49">
-        <v>338.64734771392801</v>
+        <v>338.646382077628</v>
       </c>
       <c r="F166" s="49">
-        <v>305.76348009458599</v>
+        <v>305.76445680737203</v>
       </c>
       <c r="G166" s="49">
-        <v>370.70504138126898</v>
+        <v>370.705042603827</v>
       </c>
       <c r="H166" s="49">
-        <v>419.66257920905201</v>
+        <v>419.663789286454</v>
       </c>
       <c r="I166" s="49">
-        <v>424.39160101466899</v>
+        <v>424.39162359369902</v>
       </c>
       <c r="J166" s="49">
-        <v>592.09787160212602</v>
+        <v>592.09705334684497</v>
       </c>
       <c r="K166" s="49">
-        <v>381.71699072726199</v>
+        <v>381.71675943838602</v>
       </c>
       <c r="L166" s="49">
-        <v>297.68997028172998</v>
+        <v>297.68985948642103</v>
       </c>
       <c r="M166" s="49">
-        <v>268.71753365286099</v>
+        <v>268.71754493180902</v>
       </c>
       <c r="N166" s="49">
-        <v>335.44233150515697</v>
+        <v>335.44231749865003</v>
       </c>
       <c r="O166" s="49">
-        <v>369.04340489417802</v>
+        <v>369.04340462043803</v>
       </c>
       <c r="P166" s="50">
-        <v>3.2795647282499951E-2</v>
+        <v>3.2795650407077437E-2</v>
       </c>
       <c r="Q166" s="33">
-        <v>3.1968548259249108E-3</v>
+        <v>3.197136707717263E-3</v>
       </c>
       <c r="R166" s="33">
-        <v>9.7073490389016914E-3</v>
+        <v>9.707325459724192E-3</v>
       </c>
       <c r="S166" s="33">
-        <v>1.9448354196750062E-2</v>
+        <v>1.9446949684011727E-2</v>
       </c>
       <c r="T166" s="33">
-        <v>1.8669397471827942E-2</v>
+        <v>1.8675156704255569E-2</v>
       </c>
       <c r="U166" s="33">
-        <v>2.9632604346210067E-2</v>
+        <v>2.9632814896259463E-2</v>
       </c>
       <c r="V166" s="33">
-        <v>3.8088066799899289E-2</v>
+        <v>3.8092812378163643E-2</v>
       </c>
       <c r="W166" s="33">
-        <v>6.5085796413532515E-2</v>
+        <v>6.508586267380867E-2</v>
       </c>
       <c r="X166" s="33">
-        <v>7.9046343376189654E-2</v>
+        <v>7.9043479304005571E-2</v>
       </c>
       <c r="Y166" s="33">
-        <v>2.6780983117406842E-2</v>
+        <v>2.6779634924860574E-2</v>
       </c>
       <c r="Z166" s="33">
-        <v>1.1625653692143523E-2</v>
+        <v>1.1625679794999622E-2</v>
       </c>
       <c r="AA166" s="33">
-        <v>1.0829931954781546E-2</v>
+        <v>1.083008529932239E-2</v>
       </c>
       <c r="AB166" s="33">
-        <v>2.9427831914063951E-4</v>
+        <v>2.9423734873779139E-4</v>
       </c>
       <c r="AC166" s="34">
-        <v>2.7511912250767434E-2</v>
+        <v>2.7511896622445908E-2</v>
       </c>
     </row>
     <row r="167" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A167" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B167" s="29">
-        <v>266.30274359745101</v>
+        <v>266.30273967308102</v>
       </c>
       <c r="C167" s="49">
-        <v>292.74422888113099</v>
+        <v>292.74422935469102</v>
       </c>
       <c r="D167" s="49">
-        <v>282.49722638790502</v>
+        <v>282.49720487134999</v>
       </c>
       <c r="E167" s="49">
-        <v>344.71807004496401</v>
+        <v>344.72026070906998</v>
       </c>
       <c r="F167" s="49">
-        <v>312.24406341318098</v>
+        <v>312.24425614684799</v>
       </c>
       <c r="G167" s="49">
-        <v>382.23720008107</v>
+        <v>382.23715986694401</v>
       </c>
       <c r="H167" s="49">
-        <v>428.04510764665099</v>
+        <v>428.04506869615</v>
       </c>
       <c r="I167" s="49">
-        <v>428.22450556541901</v>
+        <v>428.22451062923102</v>
       </c>
       <c r="J167" s="49">
-        <v>596.50125682517</v>
+        <v>596.501101866422</v>
       </c>
       <c r="K167" s="49">
-        <v>384.58533720165099</v>
+        <v>384.58498804077999</v>
       </c>
       <c r="L167" s="49">
-        <v>294.95307836853402</v>
+        <v>294.95350007050001</v>
       </c>
       <c r="M167" s="49">
-        <v>270.515213813733</v>
+        <v>270.51520784550797</v>
       </c>
       <c r="N167" s="49">
-        <v>344.312270015644</v>
+        <v>344.31226712955203</v>
       </c>
       <c r="O167" s="49">
-        <v>374.74101696950203</v>
+        <v>374.74101371332398</v>
       </c>
       <c r="P167" s="50">
-        <v>-2.0205515890649006E-2</v>
+        <v>-2.0205533624899519E-2</v>
       </c>
       <c r="Q167" s="33">
-        <v>1.302243190026986E-2</v>
+        <v>1.3022200292205133E-2</v>
       </c>
       <c r="R167" s="33">
-        <v>1.3751686866481316E-2</v>
+        <v>1.3751589549834797E-2</v>
       </c>
       <c r="S167" s="33">
-        <v>1.7926383809047985E-2</v>
+        <v>1.7935755268307041E-2</v>
       </c>
       <c r="T167" s="33">
-        <v>2.1194759153677412E-2</v>
+        <v>2.119212745370902E-2</v>
       </c>
       <c r="U167" s="33">
-        <v>3.1108718286731341E-2</v>
+        <v>3.1108606406094585E-2</v>
       </c>
       <c r="V167" s="33">
-        <v>1.9974448170713144E-2</v>
+        <v>1.9971414317033531E-2</v>
       </c>
       <c r="W167" s="33">
-        <v>9.0315278190851167E-3</v>
+        <v>9.0314860672213726E-3</v>
       </c>
       <c r="X167" s="33">
-        <v>7.436921215624448E-3</v>
+        <v>7.4380517428400683E-3</v>
       </c>
       <c r="Y167" s="33">
-        <v>7.5143274836262375E-3</v>
+        <v>7.5140232422961084E-3</v>
       </c>
       <c r="Z167" s="33">
-        <v>-9.193765952564048E-3</v>
+        <v>-9.1919806090869915E-3</v>
       </c>
       <c r="AA167" s="33">
-        <v>6.6898506265480329E-3</v>
+        <v>6.6897861624746202E-3</v>
       </c>
       <c r="AB167" s="33">
-        <v>2.6442513891096864E-2</v>
+        <v>2.6442548146709877E-2</v>
       </c>
       <c r="AC167" s="34">
-        <v>1.5438867081116747E-2</v>
+        <v>1.5438859011031481E-2</v>
       </c>
     </row>
     <row r="168" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A168" s="1" t="s">
         <v>181</v>
       </c>
       <c r="B168" s="29">
-        <v>267.72872163699299</v>
+        <v>267.728722571427</v>
       </c>
       <c r="C168" s="49">
-        <v>292.223154298076</v>
+        <v>292.22309274134699</v>
       </c>
       <c r="D168" s="49">
-        <v>281.41360604258301</v>
+        <v>281.41358443700102</v>
       </c>
       <c r="E168" s="49">
-        <v>344.723069516777</v>
+        <v>344.72343775333798</v>
       </c>
       <c r="F168" s="49">
-        <v>316.18777746938702</v>
+        <v>316.18753395501398</v>
       </c>
       <c r="G168" s="49">
-        <v>383.804724415782</v>
+        <v>383.805085951102</v>
       </c>
       <c r="H168" s="49">
-        <v>433.52686755507102</v>
+        <v>433.52632595227197</v>
       </c>
       <c r="I168" s="49">
-        <v>436.99078524676798</v>
+        <v>436.990696793094</v>
       </c>
       <c r="J168" s="49">
-        <v>608.71296256865298</v>
+        <v>608.71320223495798</v>
       </c>
       <c r="K168" s="49">
-        <v>392.34211288805398</v>
+        <v>392.34238570444597</v>
       </c>
       <c r="L168" s="49">
-        <v>293.194639882785</v>
+        <v>293.19469792771901</v>
       </c>
       <c r="M168" s="49">
-        <v>271.76470603946302</v>
+        <v>271.76476367301899</v>
       </c>
       <c r="N168" s="49">
-        <v>350.29950153695199</v>
+        <v>350.299520049004</v>
       </c>
       <c r="O168" s="49">
-        <v>378.18096456611602</v>
+        <v>378.18096861644</v>
       </c>
       <c r="P168" s="50">
-        <v>5.3547253035346465E-3</v>
+        <v>5.3547436278595928E-3</v>
       </c>
       <c r="Q168" s="33">
-        <v>-1.7799653473837829E-3</v>
+        <v>-1.7801772369443469E-3</v>
       </c>
       <c r="R168" s="33">
-        <v>-3.8358618920882881E-3</v>
+        <v>-3.8358624993916068E-3</v>
       </c>
       <c r="S168" s="33">
-        <v>1.4503074388771964E-5</v>
+        <v>9.2162968938769296E-6</v>
       </c>
       <c r="T168" s="33">
-        <v>1.2630229100584867E-2</v>
+        <v>1.2628824167421948E-2</v>
       </c>
       <c r="U168" s="33">
-        <v>4.1009204085304951E-3</v>
+        <v>4.1019718875678901E-3</v>
       </c>
       <c r="V168" s="33">
-        <v>1.2806500554481737E-2</v>
+        <v>1.2805327422222623E-2</v>
       </c>
       <c r="W168" s="33">
-        <v>2.0471223779624959E-2</v>
+        <v>2.0471005153306132E-2</v>
       </c>
       <c r="X168" s="33">
-        <v>2.0472221313461825E-2</v>
+        <v>2.0472888198068473E-2</v>
       </c>
       <c r="Y168" s="33">
-        <v>2.0169192468031838E-2</v>
+        <v>2.0170828048138523E-2</v>
       </c>
       <c r="Z168" s="33">
-        <v>-5.9617566816912992E-3</v>
+        <v>-5.962981088071917E-3</v>
       </c>
       <c r="AA168" s="33">
-        <v>4.6189351353465025E-3</v>
+        <v>4.6191703507649784E-3</v>
       </c>
       <c r="AB168" s="33">
-        <v>1.7388957765100743E-2</v>
+        <v>1.7389020058350635E-2</v>
       </c>
       <c r="AC168" s="34">
-        <v>9.1795331731565621E-3</v>
+        <v>9.1795527503897301E-3</v>
       </c>
     </row>
     <row r="169" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A169" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B169" s="29">
-        <v>274.73837948184303</v>
+        <v>274.73838537864498</v>
       </c>
       <c r="C169" s="49">
-        <v>291.93057226994102</v>
+        <v>291.93050181071499</v>
       </c>
       <c r="D169" s="49">
-        <v>281.78195050754698</v>
+        <v>281.78201112458402</v>
       </c>
       <c r="E169" s="49">
-        <v>352.15127520426103</v>
+        <v>352.14960462508702</v>
       </c>
       <c r="F169" s="49">
-        <v>314.08991763726601</v>
+        <v>314.08878133864499</v>
       </c>
       <c r="G169" s="49">
-        <v>387.82769711359998</v>
+        <v>387.82732133578003</v>
       </c>
       <c r="H169" s="49">
-        <v>437.75724925307702</v>
+        <v>437.75573474286699</v>
       </c>
       <c r="I169" s="49">
-        <v>445.83104971910501</v>
+        <v>445.83108467915503</v>
       </c>
       <c r="J169" s="49">
-        <v>618.13972920487799</v>
+        <v>618.14092599633898</v>
       </c>
       <c r="K169" s="49">
-        <v>392.45787802072499</v>
+        <v>392.45845258016499</v>
       </c>
       <c r="L169" s="49">
-        <v>292.45737873952999</v>
+        <v>292.45670072209498</v>
       </c>
       <c r="M169" s="49">
-        <v>269.04318609025898</v>
+        <v>269.04314238345</v>
       </c>
       <c r="N169" s="49">
-        <v>354.37212887131602</v>
+        <v>354.37216402825499</v>
       </c>
       <c r="O169" s="49">
-        <v>379.85875553079501</v>
+        <v>379.85874396020398</v>
       </c>
       <c r="P169" s="50">
-        <v>2.618194193731016E-2</v>
+        <v>2.6181960380989411E-2</v>
       </c>
       <c r="Q169" s="33">
-        <v>-1.0012280814563068E-3</v>
+        <v>-1.0012587570927822E-3</v>
       </c>
       <c r="R169" s="33">
-        <v>1.3089078035133372E-3</v>
+        <v>1.3092000811547599E-3</v>
       </c>
       <c r="S169" s="33">
-        <v>2.1548327757398678E-2</v>
+        <v>2.1542390387342181E-2</v>
       </c>
       <c r="T169" s="33">
-        <v>-6.6348542910521502E-3</v>
+        <v>-6.6376829918525226E-3</v>
       </c>
       <c r="U169" s="33">
-        <v>1.0481821723121509E-2</v>
+        <v>1.0479890788082091E-2</v>
       </c>
       <c r="V169" s="33">
-        <v>9.7580611828369523E-3</v>
+        <v>9.7558292020785142E-3</v>
       </c>
       <c r="W169" s="33">
-        <v>2.0229864726655444E-2</v>
+        <v>2.0230151238772809E-2</v>
       </c>
       <c r="X169" s="33">
-        <v>1.5486390492566171E-2</v>
+        <v>1.5487956769733469E-2</v>
       </c>
       <c r="Y169" s="33">
-        <v>2.9506170474258298E-4</v>
+        <v>2.9583058050342004E-4</v>
       </c>
       <c r="Z169" s="33">
-        <v>-2.514579200867284E-3</v>
+        <v>-2.5170891930861305E-3</v>
       </c>
       <c r="AA169" s="33">
-        <v>-1.0014250889550214E-2</v>
+        <v>-1.0014621663180678E-2</v>
       </c>
       <c r="AB169" s="33">
-        <v>1.1626129402112273E-2</v>
+        <v>1.1626176303870528E-2</v>
       </c>
       <c r="AC169" s="34">
-        <v>4.4364765069651035E-3</v>
+        <v>4.436435154053564E-3</v>
       </c>
     </row>
     <row r="170" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A170" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B170" s="29">
-        <v>272.32799443135201</v>
+        <v>272.32798989489999</v>
       </c>
       <c r="C170" s="49">
-        <v>298.50186808273997</v>
+        <v>298.50207230329102</v>
       </c>
       <c r="D170" s="49">
-        <v>282.70026838382103</v>
+        <v>282.70028436305302</v>
       </c>
       <c r="E170" s="49">
-        <v>352.81120971857501</v>
+        <v>352.80781519420998</v>
       </c>
       <c r="F170" s="49">
-        <v>316.135800292319</v>
+        <v>316.13630936701702</v>
       </c>
       <c r="G170" s="49">
-        <v>390.43378363828299</v>
+        <v>390.43359663077098</v>
       </c>
       <c r="H170" s="49">
-        <v>444.59397294504299</v>
+        <v>444.59661119121398</v>
       </c>
       <c r="I170" s="49">
-        <v>453.321609741354</v>
+        <v>453.321746722223</v>
       </c>
       <c r="J170" s="49">
-        <v>635.44937844528204</v>
+        <v>635.44797142307095</v>
       </c>
       <c r="K170" s="49">
-        <v>396.69500949994602</v>
+        <v>396.69472898894003</v>
       </c>
       <c r="L170" s="49">
-        <v>295.66525447820698</v>
+        <v>295.66486550951402</v>
       </c>
       <c r="M170" s="49">
-        <v>266.84809325554301</v>
+        <v>266.84805486861399</v>
       </c>
       <c r="N170" s="49">
-        <v>362.91580288467702</v>
+        <v>362.91569575237901</v>
       </c>
       <c r="O170" s="49">
-        <v>384.69221623408401</v>
+        <v>384.69218649571098</v>
       </c>
       <c r="P170" s="50">
-        <v>-8.7733830818869096E-3</v>
+        <v>-8.7734208688130533E-3</v>
       </c>
       <c r="Q170" s="33">
-        <v>2.2509789782217959E-2</v>
+        <v>2.2510736123205755E-2</v>
       </c>
       <c r="R170" s="33">
-        <v>3.2589662844619838E-3</v>
+        <v>3.2588071708488098E-3</v>
       </c>
       <c r="S170" s="33">
-        <v>1.8740085888691027E-3</v>
+        <v>1.8691219881497023E-3</v>
       </c>
       <c r="T170" s="33">
-        <v>6.5136845857489689E-3</v>
+        <v>6.5189467119630695E-3</v>
       </c>
       <c r="U170" s="33">
-        <v>6.7197019296938443E-3</v>
+        <v>6.7201951786539649E-3</v>
       </c>
       <c r="V170" s="33">
-        <v>1.5617613879909786E-2</v>
+        <v>1.5627154381804287E-2</v>
       </c>
       <c r="W170" s="33">
-        <v>1.68013421832518E-2</v>
+        <v>1.6801569698664309E-2</v>
       </c>
       <c r="X170" s="33">
-        <v>2.8002809757382341E-2</v>
+        <v>2.7998543210572713E-2</v>
       </c>
       <c r="Y170" s="33">
-        <v>1.0796398076119873E-2</v>
+        <v>1.0794203516128142E-2</v>
       </c>
       <c r="Z170" s="33">
-        <v>1.0968694831714254E-2</v>
+        <v>1.096970860813884E-2</v>
       </c>
       <c r="AA170" s="33">
-        <v>-8.1588865587532977E-3</v>
+        <v>-8.1588681108529792E-3</v>
       </c>
       <c r="AB170" s="33">
-        <v>2.4109328350885972E-2</v>
+        <v>2.4108924434151691E-2</v>
       </c>
       <c r="AC170" s="34">
-        <v>1.2724363024185115E-2</v>
+        <v>1.2724315584040857E-2</v>
       </c>
     </row>
     <row r="171" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A171" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B171" s="29">
-        <v>271.88643009932201</v>
+        <v>271.88642908652099</v>
       </c>
       <c r="C171" s="49">
-        <v>293.61484202437299</v>
+        <v>293.61477957267101</v>
       </c>
       <c r="D171" s="49">
-        <v>280.52444155929101</v>
+        <v>280.524368252008</v>
       </c>
       <c r="E171" s="49">
-        <v>351.417678976339</v>
+        <v>351.42232769713797</v>
       </c>
       <c r="F171" s="49">
-        <v>318.19580370828999</v>
+        <v>318.19673142536999</v>
       </c>
       <c r="G171" s="49">
-        <v>391.49083147539801</v>
+        <v>391.49066760027802</v>
       </c>
       <c r="H171" s="49">
-        <v>451.95836448488899</v>
+        <v>451.95830968337799</v>
       </c>
       <c r="I171" s="49">
-        <v>468.86305118826101</v>
+        <v>468.863085296782</v>
       </c>
       <c r="J171" s="49">
-        <v>659.85876055714095</v>
+        <v>659.85839999395898</v>
       </c>
       <c r="K171" s="49">
-        <v>404.262367208726</v>
+        <v>404.261352293286</v>
       </c>
       <c r="L171" s="49">
-        <v>300.83357922877298</v>
+        <v>300.83515928051202</v>
       </c>
       <c r="M171" s="49">
-        <v>266.59109068939199</v>
+        <v>266.59103611482402</v>
       </c>
       <c r="N171" s="49">
-        <v>366.30793234269902</v>
+        <v>366.30800224656099</v>
       </c>
       <c r="O171" s="49">
-        <v>388.44583553372098</v>
+        <v>388.445929555215</v>
       </c>
       <c r="P171" s="50">
-        <v>-1.6214430431658045E-3</v>
+        <v>-1.6214301311789914E-3</v>
       </c>
       <c r="Q171" s="33">
-        <v>-1.6371844135368629E-2</v>
+        <v>-1.6372726302731677E-2</v>
       </c>
       <c r="R171" s="33">
-        <v>-7.6965856345629913E-3</v>
+        <v>-7.6969010340669497E-3</v>
       </c>
       <c r="S171" s="33">
-        <v>-3.949791570816541E-3</v>
+        <v>-3.9270317646148412E-3</v>
       </c>
       <c r="T171" s="33">
-        <v>6.5161978303822643E-3</v>
+        <v>6.5175115837798892E-3</v>
       </c>
       <c r="U171" s="33">
-        <v>2.7073677571261001E-3</v>
+        <v>2.707428301839343E-3</v>
       </c>
       <c r="V171" s="33">
-        <v>1.6564308083313328E-2</v>
+        <v>1.6558152506920054E-2</v>
       </c>
       <c r="W171" s="33">
-        <v>3.4283478027386183E-2</v>
+        <v>3.4283240737802201E-2</v>
       </c>
       <c r="X171" s="33">
-        <v>3.8412787768523637E-2</v>
+        <v>3.8414519628131805E-2</v>
       </c>
       <c r="Y171" s="33">
-        <v>1.9076009346119527E-2</v>
+        <v>1.9074171526380246E-2</v>
       </c>
       <c r="Z171" s="33">
-        <v>1.7480325037472211E-2</v>
+        <v>1.7487007670282884E-2</v>
       </c>
       <c r="AA171" s="33">
-        <v>-9.631043752855728E-4</v>
+        <v>-9.6316517621430897E-4</v>
       </c>
       <c r="AB171" s="33">
-        <v>9.3468772400080447E-3</v>
+        <v>9.3473678154074591E-3</v>
       </c>
       <c r="AC171" s="34">
-        <v>9.7574610070947365E-3</v>
+        <v>9.7577834728022061E-3</v>
       </c>
     </row>
     <row r="172" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A172" s="1" t="s">
         <v>185</v>
       </c>
       <c r="B172" s="29">
-        <v>273.43479165926999</v>
+        <v>273.434792356022</v>
       </c>
       <c r="C172" s="49">
-        <v>293.531635158695</v>
+        <v>293.53154616348797</v>
       </c>
       <c r="D172" s="49">
-        <v>283.16608938735902</v>
+        <v>283.16602685164202</v>
       </c>
       <c r="E172" s="49">
-        <v>357.026973492438</v>
+        <v>357.03116318089701</v>
       </c>
       <c r="F172" s="49">
-        <v>321.52810777437401</v>
+        <v>321.52891704701699</v>
       </c>
       <c r="G172" s="49">
-        <v>392.06722266024701</v>
+        <v>392.06886319171099</v>
       </c>
       <c r="H172" s="49">
-        <v>462.62639072167099</v>
+        <v>462.625144151911</v>
       </c>
       <c r="I172" s="49">
-        <v>484.90718783725498</v>
+        <v>484.90674032445202</v>
       </c>
       <c r="J172" s="49">
-        <v>682.66966094862403</v>
+        <v>682.66990571414203</v>
       </c>
       <c r="K172" s="49">
-        <v>407.22966285451298</v>
+        <v>407.23000794220701</v>
       </c>
       <c r="L172" s="49">
-        <v>295.04343468441601</v>
+        <v>295.043894241045</v>
       </c>
       <c r="M172" s="49">
-        <v>266.396375384968</v>
+        <v>266.396602673693</v>
       </c>
       <c r="N172" s="49">
-        <v>372.92774175192801</v>
+        <v>372.92776786367102</v>
       </c>
       <c r="O172" s="49">
-        <v>394.24368551779997</v>
+        <v>394.24371334552302</v>
       </c>
       <c r="P172" s="50">
-        <v>5.6948835562788958E-3</v>
+        <v>5.694889865239583E-3</v>
       </c>
       <c r="Q172" s="33">
-        <v>-2.8338780527681351E-4</v>
+        <v>-2.8347826803598597E-4</v>
       </c>
       <c r="R172" s="33">
-        <v>9.4168187748078225E-3</v>
+        <v>9.4168596336019483E-3</v>
       </c>
       <c r="S172" s="33">
-        <v>1.5961901895313213E-2</v>
+        <v>1.5960384533656669E-2</v>
       </c>
       <c r="T172" s="33">
-        <v>1.0472495322845221E-2</v>
+        <v>1.0472092553309276E-2</v>
       </c>
       <c r="U172" s="33">
-        <v>1.4722980425283527E-3</v>
+        <v>1.4769077254821461E-3</v>
       </c>
       <c r="V172" s="33">
-        <v>2.3604002215869224E-2</v>
+        <v>2.360136817930325E-2</v>
       </c>
       <c r="W172" s="33">
-        <v>3.4219238663256935E-2</v>
+        <v>3.421820896288863E-2</v>
       </c>
       <c r="X172" s="33">
-        <v>3.4569368105718645E-2</v>
+        <v>3.4570304356801307E-2</v>
       </c>
       <c r="Y172" s="33">
-        <v>7.3400244160122252E-3</v>
+        <v>7.3434070115296901E-3</v>
       </c>
       <c r="Z172" s="33">
-        <v>-1.9247002143845671E-2</v>
+        <v>-1.925062566927882E-2</v>
       </c>
       <c r="AA172" s="33">
-        <v>-7.3038939118508228E-4</v>
+        <v>-7.2933225349436359E-4</v>
       </c>
       <c r="AB172" s="33">
-        <v>1.8071706410757837E-2</v>
+        <v>1.8071583412077041E-2</v>
       </c>
       <c r="AC172" s="34">
-        <v>1.492576172457305E-2</v>
+        <v>1.4925587705209464E-2</v>
       </c>
     </row>
     <row r="173" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A173" s="1" t="s">
         <v>186</v>
       </c>
       <c r="B173" s="29">
-        <v>271.023503531448</v>
+        <v>271.02350559501002</v>
       </c>
       <c r="C173" s="49">
-        <v>297.38060606749201</v>
+        <v>297.380488980123</v>
       </c>
       <c r="D173" s="49">
-        <v>283.24325843719703</v>
+        <v>283.24337314217399</v>
       </c>
       <c r="E173" s="49">
-        <v>360.30594589098303</v>
+        <v>360.30133468334498</v>
       </c>
       <c r="F173" s="49">
-        <v>326.53521620827797</v>
+        <v>326.533584309086</v>
       </c>
       <c r="G173" s="49">
-        <v>409.78375094418402</v>
+        <v>409.78263671813397</v>
       </c>
       <c r="H173" s="49">
-        <v>473.729133529291</v>
+        <v>473.72638940571699</v>
       </c>
       <c r="I173" s="49">
-        <v>499.76357931592702</v>
+        <v>499.76374840664801</v>
       </c>
       <c r="J173" s="49">
-        <v>689.19704757230204</v>
+        <v>689.20011175038996</v>
       </c>
       <c r="K173" s="49">
-        <v>414.82773793896598</v>
+        <v>414.82937808880399</v>
       </c>
       <c r="L173" s="49">
-        <v>297.09407460106098</v>
+        <v>297.09143019187599</v>
       </c>
       <c r="M173" s="49">
-        <v>268.44335463786501</v>
+        <v>268.44330391187702</v>
       </c>
       <c r="N173" s="49">
-        <v>360.63446616007798</v>
+        <v>360.63450401605297</v>
       </c>
       <c r="O173" s="49">
-        <v>399.66324196934602</v>
+        <v>399.66304724545699</v>
       </c>
       <c r="P173" s="50">
-        <v>-8.8185124986828178E-3</v>
+        <v>-8.8185074775429806E-3</v>
       </c>
       <c r="Q173" s="33">
-        <v>1.3112627218923478E-2</v>
+        <v>1.3112535490448662E-2</v>
       </c>
       <c r="R173" s="33">
-        <v>2.7252221480678074E-4</v>
+        <v>2.7314819998691675E-4</v>
       </c>
       <c r="S173" s="33">
-        <v>9.1841027205035175E-3</v>
+        <v>9.1593447286590912E-3</v>
       </c>
       <c r="T173" s="33">
-        <v>1.5572848260649197E-2</v>
+        <v>1.5565216677967397E-2</v>
       </c>
       <c r="U173" s="33">
-        <v>4.5187476177496189E-2</v>
+        <v>4.5180260891468427E-2</v>
       </c>
       <c r="V173" s="33">
-        <v>2.3999371912830858E-2</v>
+        <v>2.3996199502205773E-2</v>
       </c>
       <c r="W173" s="33">
-        <v>3.0637597980210041E-2</v>
+        <v>3.0638897847151236E-2</v>
       </c>
       <c r="X173" s="33">
-        <v>9.5615595610440973E-3</v>
+        <v>9.5656861121140579E-3</v>
       </c>
       <c r="Y173" s="33">
-        <v>1.8657960795865458E-2</v>
+        <v>1.8661125158722314E-2</v>
       </c>
       <c r="Z173" s="33">
-        <v>6.9502984156837311E-3</v>
+        <v>6.9397672373392449E-3</v>
       </c>
       <c r="AA173" s="33">
-        <v>7.6839606017120587E-3</v>
+        <v>7.6829104337003962E-3</v>
       </c>
       <c r="AB173" s="33">
-        <v>-3.2964229301094883E-2</v>
+        <v>-3.2964195501022697E-2</v>
       </c>
       <c r="AC173" s="34">
-        <v>1.3746717197075764E-2</v>
+        <v>1.3746151724135069E-2</v>
       </c>
     </row>
     <row r="174" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A174" s="1" t="s">
         <v>187</v>
       </c>
       <c r="B174" s="29">
-        <v>269.87738188821902</v>
+        <v>269.877374118928</v>
       </c>
       <c r="C174" s="49">
-        <v>300.73134112824499</v>
+        <v>300.73168332590501</v>
       </c>
       <c r="D174" s="49">
-        <v>287.82074582256502</v>
+        <v>287.82096696349998</v>
       </c>
       <c r="E174" s="49">
-        <v>367.338418283436</v>
+        <v>367.32738705535598</v>
       </c>
       <c r="F174" s="49">
-        <v>332.34472636178998</v>
+        <v>332.341900923796</v>
       </c>
       <c r="G174" s="49">
-        <v>412.64230482097202</v>
+        <v>412.64017309363498</v>
       </c>
       <c r="H174" s="49">
-        <v>483.871798940014</v>
+        <v>483.87625176200999</v>
       </c>
       <c r="I174" s="49">
-        <v>509.839526447087</v>
+        <v>509.83995282917499</v>
       </c>
       <c r="J174" s="49">
-        <v>698.66231085348204</v>
+        <v>698.65859699084604</v>
       </c>
       <c r="K174" s="49">
-        <v>419.438560939561</v>
+        <v>419.43855526004501</v>
       </c>
       <c r="L174" s="49">
-        <v>298.49486632841098</v>
+        <v>298.49411220373702</v>
       </c>
       <c r="M174" s="49">
-        <v>268.78852789424502</v>
+        <v>268.78833526278999</v>
       </c>
       <c r="N174" s="49">
-        <v>369.003898506459</v>
+        <v>369.003672693863</v>
       </c>
       <c r="O174" s="49">
-        <v>404.88678869108799</v>
+        <v>404.88666302780501</v>
       </c>
       <c r="P174" s="50">
-        <v>-4.2288643910766144E-3</v>
+        <v>-4.2289006393220197E-3</v>
       </c>
       <c r="Q174" s="33">
-        <v>1.1267496912668484E-2</v>
+        <v>1.1269045784661369E-2</v>
       </c>
       <c r="R174" s="33">
-        <v>1.6160975589055271E-2</v>
+        <v>1.6161344819983769E-2</v>
       </c>
       <c r="S174" s="33">
-        <v>1.9518058118809911E-2</v>
+        <v>1.9500489439446378E-2</v>
       </c>
       <c r="T174" s="33">
-        <v>1.7791373993200299E-2</v>
+        <v>1.7787807728873783E-2</v>
       </c>
       <c r="U174" s="33">
-        <v>6.9757618992982717E-3</v>
+        <v>6.9732978400121048E-3</v>
       </c>
       <c r="V174" s="33">
-        <v>2.1410263150083209E-2</v>
+        <v>2.1425579370880854E-2</v>
       </c>
       <c r="W174" s="33">
-        <v>2.0161427419244538E-2</v>
+        <v>2.0161935423791855E-2</v>
       </c>
       <c r="X174" s="33">
-        <v>1.3733754830380418E-2</v>
+        <v>1.3723859121894222E-2</v>
       </c>
       <c r="Y174" s="33">
-        <v>1.1115030599215592E-2</v>
+        <v>1.1111019167630687E-2</v>
       </c>
       <c r="Z174" s="33">
-        <v>4.7149769958589882E-3</v>
+        <v>4.7213815994460173E-3</v>
       </c>
       <c r="AA174" s="33">
-        <v>1.2858327480136378E-3</v>
+        <v>1.2853043673841658E-3</v>
       </c>
       <c r="AB174" s="33">
-        <v>2.3207522108178003E-2</v>
+        <v>2.3206788547990742E-2</v>
       </c>
       <c r="AC174" s="34">
-        <v>1.3069870263782146E-2</v>
+        <v>1.3070049428762553E-2</v>
       </c>
     </row>
     <row r="175" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A175" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B175" s="29">
-        <v>271.80583805465398</v>
+        <v>271.80585585177897</v>
       </c>
       <c r="C175" s="49">
-        <v>304.31542371499</v>
+        <v>304.31531525219299</v>
       </c>
       <c r="D175" s="49">
-        <v>292.46674210442097</v>
+        <v>292.46630023406902</v>
       </c>
       <c r="E175" s="49">
-        <v>369.81508607230103</v>
+        <v>369.82255766408298</v>
       </c>
       <c r="F175" s="49">
-        <v>332.94529416974899</v>
+        <v>332.94754435410198</v>
       </c>
       <c r="G175" s="49">
-        <v>419.93458095701197</v>
+        <v>419.93741934713597</v>
       </c>
       <c r="H175" s="49">
-        <v>488.37461585729199</v>
+        <v>488.37567311688503</v>
       </c>
       <c r="I175" s="49">
-        <v>513.73112415633796</v>
+        <v>513.73140159767399</v>
       </c>
       <c r="J175" s="49">
-        <v>706.78064890285896</v>
+        <v>706.780561713108</v>
       </c>
       <c r="K175" s="49">
-        <v>422.82748848106098</v>
+        <v>422.82425852242</v>
       </c>
       <c r="L175" s="49">
-        <v>299.74885091451102</v>
+        <v>299.75224872713699</v>
       </c>
       <c r="M175" s="49">
-        <v>271.72474974178402</v>
+        <v>271.72457297063102</v>
       </c>
       <c r="N175" s="49">
-        <v>374.755441914703</v>
+        <v>374.75560943528399</v>
       </c>
       <c r="O175" s="49">
-        <v>409.43904080691101</v>
+        <v>409.43958213739802</v>
       </c>
       <c r="P175" s="50">
-        <v>7.1456753913290427E-3</v>
+        <v>7.145770330495127E-3</v>
       </c>
       <c r="Q175" s="33">
-        <v>1.1917888482453121E-2</v>
+        <v>1.1916376374631499E-2</v>
       </c>
       <c r="R175" s="33">
-        <v>1.6141978468501739E-2</v>
+        <v>1.6139662511654773E-2</v>
       </c>
       <c r="S175" s="33">
-        <v>6.7421964749521113E-3</v>
+        <v>6.7927704185883897E-3</v>
       </c>
       <c r="T175" s="33">
-        <v>1.8070628486677176E-3</v>
+        <v>1.8223505029684173E-3</v>
       </c>
       <c r="U175" s="33">
-        <v>1.767214861598787E-2</v>
+        <v>1.7684284588173504E-2</v>
       </c>
       <c r="V175" s="33">
-        <v>9.3058056434411895E-3</v>
+        <v>9.2987025887107944E-3</v>
       </c>
       <c r="W175" s="33">
-        <v>7.6329854932399854E-3</v>
+        <v>7.6326869773637451E-3</v>
       </c>
       <c r="X175" s="33">
-        <v>1.1619831101894684E-2</v>
+        <v>1.1625083778033618E-2</v>
       </c>
       <c r="Y175" s="33">
-        <v>8.0796756833911854E-3</v>
+        <v>8.0719886617859338E-3</v>
       </c>
       <c r="Z175" s="33">
-        <v>4.2010256374740429E-3</v>
+        <v>4.2149458631237646E-3</v>
       </c>
       <c r="AA175" s="33">
-        <v>1.092391059448139E-2</v>
+        <v>1.0923977429937004E-2</v>
       </c>
       <c r="AB175" s="33">
-        <v>1.5586673830610742E-2</v>
+        <v>1.5587749301869458E-2</v>
       </c>
       <c r="AC175" s="34">
-        <v>1.1243271558796675E-2</v>
+        <v>1.1244922407533942E-2</v>
       </c>
     </row>
     <row r="176" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A176" s="1" t="s">
         <v>189</v>
       </c>
       <c r="B176" s="29">
-        <v>273.29872296388203</v>
+        <v>273.29871266474203</v>
       </c>
       <c r="C176" s="49">
-        <v>305.41913662390101</v>
+        <v>305.41901387461502</v>
       </c>
       <c r="D176" s="49">
-        <v>293.74293928409497</v>
+        <v>293.74296627547699</v>
       </c>
       <c r="E176" s="49">
-        <v>374.40813190261099</v>
+        <v>374.43047205194802</v>
       </c>
       <c r="F176" s="49">
-        <v>334.96915068601402</v>
+        <v>334.97665255420799</v>
       </c>
       <c r="G176" s="49">
-        <v>431.38826892015999</v>
+        <v>431.38666779870698</v>
       </c>
       <c r="H176" s="49">
-        <v>494.72543413263298</v>
+        <v>494.72247507983099</v>
       </c>
       <c r="I176" s="49">
-        <v>518.14524326426101</v>
+        <v>518.14411044367296</v>
       </c>
       <c r="J176" s="49">
-        <v>707.82732353536096</v>
+        <v>707.82810397116305</v>
       </c>
       <c r="K176" s="49">
-        <v>425.02160294171802</v>
+        <v>425.02173271513499</v>
       </c>
       <c r="L176" s="49">
-        <v>302.02302027061597</v>
+        <v>302.02766036551202</v>
       </c>
       <c r="M176" s="49">
-        <v>272.10281192754798</v>
+        <v>272.10323694490802</v>
       </c>
       <c r="N176" s="49">
-        <v>375.94553398323097</v>
+        <v>375.94571685464001</v>
       </c>
       <c r="O176" s="49">
-        <v>412.05819866808298</v>
+        <v>412.05817625991301</v>
       </c>
       <c r="P176" s="50">
-        <v>5.4924681526813401E-3</v>
+        <v>5.4923644241762215E-3</v>
       </c>
       <c r="Q176" s="33">
-        <v>3.6268714067699825E-3</v>
+        <v>3.6268257531086867E-3</v>
       </c>
       <c r="R176" s="33">
-        <v>4.3635634277292557E-3</v>
+        <v>4.3651731511842318E-3</v>
       </c>
       <c r="S176" s="33">
-        <v>1.2419844412220549E-2</v>
+        <v>1.2459798063617633E-2</v>
       </c>
       <c r="T176" s="33">
-        <v>6.0786458066988125E-3</v>
+        <v>6.0943780319580032E-3</v>
       </c>
       <c r="U176" s="33">
-        <v>2.7274933960060199E-2</v>
+        <v>2.7264177765750963E-2</v>
       </c>
       <c r="V176" s="33">
-        <v>1.3003989292508233E-2</v>
+        <v>1.2995737323359569E-2</v>
       </c>
       <c r="W176" s="33">
-        <v>8.5922750255242875E-3</v>
+        <v>8.5895252505019393E-3</v>
       </c>
       <c r="X176" s="33">
-        <v>1.4809044844772412E-3</v>
+        <v>1.4821322413225424E-3</v>
       </c>
       <c r="Y176" s="33">
-        <v>5.1891481051504762E-3</v>
+        <v>5.1971336753340314E-3</v>
       </c>
       <c r="Z176" s="33">
-        <v>7.5869160104087285E-3</v>
+        <v>7.5909743731275015E-3</v>
       </c>
       <c r="AA176" s="33">
-        <v>1.3913424747771241E-3</v>
+        <v>1.3935580802915126E-3</v>
       </c>
       <c r="AB176" s="33">
-        <v>3.1756498650095111E-3</v>
+        <v>3.1756894076899744E-3</v>
       </c>
       <c r="AC176" s="34">
-        <v>6.39694215776343E-3</v>
+        <v>6.3955568458846646E-3</v>
       </c>
     </row>
     <row r="177" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A177" s="1" t="s">
         <v>190</v>
       </c>
       <c r="B177" s="29">
-        <v>269.58073032106199</v>
+        <v>269.58071884089497</v>
       </c>
       <c r="C177" s="49">
-        <v>304.3252110775</v>
+        <v>304.32499637803699</v>
       </c>
       <c r="D177" s="49">
-        <v>296.96765266538603</v>
+        <v>296.96789874331301</v>
       </c>
       <c r="E177" s="49">
-        <v>378.36545877822402</v>
+        <v>378.34778552341498</v>
       </c>
       <c r="F177" s="49">
-        <v>340.78464576325803</v>
+        <v>340.77728339315001</v>
       </c>
       <c r="G177" s="49">
-        <v>432.73966417108397</v>
+        <v>432.74594222862402</v>
       </c>
       <c r="H177" s="49">
-        <v>503.64104007632699</v>
+        <v>503.63583866013698</v>
       </c>
       <c r="I177" s="49">
-        <v>517.68043127256499</v>
+        <v>517.67955036830995</v>
       </c>
       <c r="J177" s="49">
-        <v>723.30778733936597</v>
+        <v>723.31279999502499</v>
       </c>
       <c r="K177" s="49">
-        <v>437.08263177488999</v>
+        <v>437.08759951738801</v>
       </c>
       <c r="L177" s="49">
-        <v>300.05211163221901</v>
+        <v>300.04005783966102</v>
       </c>
       <c r="M177" s="49">
-        <v>276.38332070624898</v>
+        <v>276.38394177708199</v>
       </c>
       <c r="N177" s="49">
-        <v>373.76662565905502</v>
+        <v>373.76632143755103</v>
       </c>
       <c r="O177" s="49">
-        <v>415.50963730913099</v>
+        <v>415.50906256695703</v>
       </c>
       <c r="P177" s="50">
-        <v>-1.3604134708347648E-2</v>
+        <v>-1.3604139542391258E-2</v>
       </c>
       <c r="Q177" s="33">
-        <v>-3.5817190713497427E-3</v>
+        <v>-3.5820215732448313E-3</v>
       </c>
       <c r="R177" s="33">
-        <v>1.097801155374234E-2</v>
+        <v>1.0978756389392608E-2</v>
       </c>
       <c r="S177" s="33">
-        <v>1.0569553752754368E-2</v>
+        <v>1.0462058416344622E-2</v>
       </c>
       <c r="T177" s="33">
-        <v>1.7361285555203887E-2</v>
+        <v>1.7316522792594657E-2</v>
       </c>
       <c r="U177" s="33">
-        <v>3.1326657405561509E-3</v>
+        <v>3.1509421393414172E-3</v>
       </c>
       <c r="V177" s="33">
-        <v>1.8021321178534278E-2</v>
+        <v>1.8016896400083082E-2</v>
       </c>
       <c r="W177" s="33">
-        <v>-8.9706891598151373E-4</v>
+        <v>-8.9658468754039156E-4</v>
       </c>
       <c r="X177" s="33">
-        <v>2.1870395913349716E-2</v>
+        <v>2.1876350962878321E-2</v>
       </c>
       <c r="Y177" s="33">
-        <v>2.8377448933639027E-2</v>
+        <v>2.8388823143639108E-2</v>
       </c>
       <c r="Z177" s="33">
-        <v>-6.5256901167036752E-3</v>
+        <v>-6.5808625721419656E-3</v>
       </c>
       <c r="AA177" s="33">
-        <v>1.5731218462530228E-2</v>
+        <v>1.5731914402182134E-2</v>
       </c>
       <c r="AB177" s="33">
-        <v>-5.7958085073918086E-3</v>
+        <v>-5.7971013350622824E-3</v>
       </c>
       <c r="AC177" s="34">
-        <v>8.3760950569706782E-3</v>
+        <v>8.3747550852317776E-3</v>
       </c>
     </row>
     <row r="178" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A178" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B178" s="29">
-        <v>273.16263870402099</v>
+        <v>273.16264361294702</v>
       </c>
       <c r="C178" s="49">
-        <v>307.70826541228399</v>
+        <v>307.70868349539597</v>
       </c>
       <c r="D178" s="49">
-        <v>299.80954218619502</v>
+        <v>299.810012529392</v>
       </c>
       <c r="E178" s="49">
-        <v>382.83701327902901</v>
+        <v>382.81122707373902</v>
       </c>
       <c r="F178" s="49">
-        <v>344.47674628549998</v>
+        <v>344.472434821913</v>
       </c>
       <c r="G178" s="49">
-        <v>434.28785920227199</v>
+        <v>434.27424950204801</v>
       </c>
       <c r="H178" s="49">
-        <v>500.97946427191403</v>
+        <v>500.98739353115502</v>
       </c>
       <c r="I178" s="49">
-        <v>520.730004367123</v>
+        <v>520.73373436248698</v>
       </c>
       <c r="J178" s="49">
-        <v>707.28764884559303</v>
+        <v>707.28093146689298</v>
       </c>
       <c r="K178" s="49">
-        <v>438.56088606915699</v>
+        <v>438.56220257810401</v>
       </c>
       <c r="L178" s="49">
-        <v>303.09434428904802</v>
+        <v>303.09577489795601</v>
       </c>
       <c r="M178" s="49">
-        <v>273.55174876515002</v>
+        <v>273.55024155312202</v>
       </c>
       <c r="N178" s="49">
-        <v>383.4445979345</v>
+        <v>383.44458923193997</v>
       </c>
       <c r="O178" s="49">
-        <v>416.76462944903199</v>
+        <v>416.76416089115799</v>
       </c>
       <c r="P178" s="50">
-        <v>1.3286960008948245E-2</v>
+        <v>1.3287021369529306E-2</v>
       </c>
       <c r="Q178" s="33">
-        <v>1.1116575990552713E-2</v>
+        <v>1.1118663131949091E-2</v>
       </c>
       <c r="R178" s="33">
-        <v>9.5696938548763821E-3</v>
+        <v>9.5704411086383612E-3</v>
       </c>
       <c r="S178" s="33">
-        <v>1.1818083276533775E-2</v>
+        <v>1.1797192216016716E-2</v>
       </c>
       <c r="T178" s="33">
-        <v>1.0834116407952399E-2</v>
+        <v>1.0843303262383142E-2</v>
       </c>
       <c r="U178" s="33">
-        <v>3.5776591779577149E-3</v>
+        <v>3.5316501537905332E-3</v>
       </c>
       <c r="V178" s="33">
-        <v>-5.2846682311862292E-3</v>
+        <v>-5.2586510444289081E-3</v>
       </c>
       <c r="W178" s="33">
-        <v>5.8908409712561394E-3</v>
+        <v>5.8997578560020525E-3</v>
       </c>
       <c r="X178" s="33">
-        <v>-2.2148439121196017E-2</v>
+        <v>-2.2164502727232693E-2</v>
       </c>
       <c r="Y178" s="33">
-        <v>3.3820934230768263E-3</v>
+        <v>3.3737014327199777E-3</v>
       </c>
       <c r="Z178" s="33">
-        <v>1.0139014320812212E-2</v>
+        <v>1.0184363648962913E-2</v>
       </c>
       <c r="AA178" s="33">
-        <v>-1.0245089804491014E-2</v>
+        <v>-1.0252767240165772E-2</v>
       </c>
       <c r="AB178" s="33">
-        <v>2.5893088390061658E-2</v>
+        <v>2.5893900116963797E-2</v>
       </c>
       <c r="AC178" s="34">
-        <v>3.0203683072873577E-3</v>
+        <v>3.0206280374418526E-3</v>
       </c>
     </row>
     <row r="179" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A179" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B179" s="29">
-        <v>279.05661252989501</v>
+        <v>279.05662083366502</v>
       </c>
       <c r="C179" s="49">
-        <v>305.86046886284697</v>
+        <v>305.86050263723899</v>
       </c>
       <c r="D179" s="49">
-        <v>300.71965334632802</v>
+        <v>300.71862340677598</v>
       </c>
       <c r="E179" s="49">
-        <v>388.44431023771699</v>
+        <v>388.455560337794</v>
       </c>
       <c r="F179" s="49">
-        <v>348.41592276447699</v>
+        <v>348.41029521975099</v>
       </c>
       <c r="G179" s="49">
-        <v>436.00534067859098</v>
+        <v>436.01828509388901</v>
       </c>
       <c r="H179" s="49">
-        <v>507.13212919685998</v>
+        <v>507.13389809921301</v>
       </c>
       <c r="I179" s="49">
-        <v>524.34718949061096</v>
+        <v>524.344445529479</v>
       </c>
       <c r="J179" s="49">
-        <v>702.597839807475</v>
+        <v>702.59794986195004</v>
       </c>
       <c r="K179" s="49">
-        <v>442.84033918019298</v>
+        <v>442.83256746895302</v>
       </c>
       <c r="L179" s="49">
-        <v>307.96629498349699</v>
+        <v>307.97380878252102</v>
       </c>
       <c r="M179" s="49">
-        <v>276.83059412948597</v>
+        <v>276.83090109976899</v>
       </c>
       <c r="N179" s="49">
-        <v>383.30019609963801</v>
+        <v>383.30070869789199</v>
       </c>
       <c r="O179" s="49">
-        <v>419.91917746678001</v>
+        <v>419.92026590705501</v>
       </c>
       <c r="P179" s="50">
-        <v>2.1576793421812956E-2</v>
+        <v>2.1576805461984705E-2</v>
       </c>
       <c r="Q179" s="33">
-        <v>-6.0050273493994499E-3</v>
+        <v>-6.0062681272516905E-3</v>
       </c>
       <c r="R179" s="33">
-        <v>3.0356310659644947E-3</v>
+        <v>3.030622192095489E-3</v>
       </c>
       <c r="S179" s="33">
-        <v>1.4646694975130714E-2</v>
+        <v>1.474442979951518E-2</v>
       </c>
       <c r="T179" s="33">
-        <v>1.1435246417800915E-2</v>
+        <v>1.1431568972634309E-2</v>
       </c>
       <c r="U179" s="33">
-        <v>3.9547075515160568E-3</v>
+        <v>4.0159774470642784E-3</v>
       </c>
       <c r="V179" s="33">
-        <v>1.2281271716172659E-2</v>
+        <v>1.2268780906311783E-2</v>
       </c>
       <c r="W179" s="33">
-        <v>6.9463735393626713E-3</v>
+        <v>6.9338914088454828E-3</v>
       </c>
       <c r="X179" s="33">
-        <v>-6.6306955109035615E-3</v>
+        <v>-6.6211054145492998E-3</v>
       </c>
       <c r="Y179" s="33">
-        <v>9.7579452408373957E-3</v>
+        <v>9.7371931866119255E-3</v>
       </c>
       <c r="Z179" s="33">
-        <v>1.607404026583481E-2</v>
+        <v>1.6094034587606165E-2</v>
       </c>
       <c r="AA179" s="33">
-        <v>1.1986197782090979E-2</v>
+        <v>1.1992895813290216E-2</v>
       </c>
       <c r="AB179" s="33">
-        <v>-3.7659113113031051E-4</v>
+        <v>-3.7523161908781244E-4</v>
       </c>
       <c r="AC179" s="34">
-        <v>7.5691356579812297E-3</v>
+        <v>7.5728800891814441E-3</v>
       </c>
     </row>
     <row r="180" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A180" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B180" s="29">
-        <v>273.29086394374201</v>
+        <v>273.29089337522998</v>
       </c>
       <c r="C180" s="49">
-        <v>310.861620652402</v>
+        <v>310.86154533421001</v>
       </c>
       <c r="D180" s="49">
-        <v>305.71715667620299</v>
+        <v>305.71727597434199</v>
       </c>
       <c r="E180" s="49">
-        <v>391.39441106015602</v>
+        <v>391.45214496958403</v>
       </c>
       <c r="F180" s="49">
-        <v>352.65754778049302</v>
+        <v>352.68992357371599</v>
       </c>
       <c r="G180" s="49">
-        <v>441.07513787233501</v>
+        <v>441.066558182758</v>
       </c>
       <c r="H180" s="49">
-        <v>510.201840288592</v>
+        <v>510.197033484646</v>
       </c>
       <c r="I180" s="49">
-        <v>524.31795232043601</v>
+        <v>524.31866488994399</v>
       </c>
       <c r="J180" s="49">
-        <v>704.53463902745204</v>
+        <v>704.53750481735995</v>
       </c>
       <c r="K180" s="49">
-        <v>444.81458662370301</v>
+        <v>444.80713701708299</v>
       </c>
       <c r="L180" s="49">
-        <v>311.7546940894</v>
+        <v>311.76642979845599</v>
       </c>
       <c r="M180" s="49">
-        <v>278.94716181842398</v>
+        <v>278.94800369420801</v>
       </c>
       <c r="N180" s="49">
-        <v>384.174983635621</v>
+        <v>384.17446012743801</v>
       </c>
       <c r="O180" s="49">
-        <v>423.05038554229799</v>
+        <v>423.05199982480599</v>
       </c>
       <c r="P180" s="50">
-        <v>-2.0661573054590598E-2</v>
+        <v>-2.0661496728550222E-2</v>
       </c>
       <c r="Q180" s="33">
-        <v>1.6351089135999475E-2</v>
+        <v>1.6350730656133239E-2</v>
       </c>
       <c r="R180" s="33">
-        <v>1.6618479285487542E-2</v>
+        <v>1.6622357840486712E-2</v>
       </c>
       <c r="S180" s="33">
-        <v>7.5946557709485329E-3</v>
+        <v>7.714098954290316E-3</v>
       </c>
       <c r="T180" s="33">
-        <v>1.2174027473719429E-2</v>
+        <v>1.2283300501398031E-2</v>
       </c>
       <c r="U180" s="33">
-        <v>1.1627832782629355E-2</v>
+        <v>1.1578122435351501E-2</v>
       </c>
       <c r="V180" s="33">
-        <v>6.0530794934912091E-3</v>
+        <v>6.0400919696237398E-3</v>
       </c>
       <c r="W180" s="33">
-        <v>-5.5759181628034504E-5</v>
+        <v>-4.916737414650818E-5</v>
       </c>
       <c r="X180" s="33">
-        <v>2.7566256402207223E-3</v>
+        <v>2.7605474166143562E-3</v>
       </c>
       <c r="Y180" s="33">
-        <v>4.4581472572369218E-3</v>
+        <v>4.4589528710947679E-3</v>
       </c>
       <c r="Z180" s="33">
-        <v>1.2301343256105435E-2</v>
+        <v>1.2314751799602508E-2</v>
       </c>
       <c r="AA180" s="33">
-        <v>7.6457145049075859E-3</v>
+        <v>7.6476382731420767E-3</v>
       </c>
       <c r="AB180" s="33">
-        <v>2.2822517308485057E-3</v>
+        <v>2.2795455623190186E-3</v>
       </c>
       <c r="AC180" s="34">
-        <v>7.4566922482737219E-3</v>
+        <v>7.4579251634503407E-3</v>
       </c>
     </row>
     <row r="181" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A181" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B181" s="29">
-        <v>280.60918358701002</v>
+        <v>280.60909036590601</v>
       </c>
       <c r="C181" s="49">
-        <v>316.46403080658501</v>
+        <v>316.46339416342198</v>
       </c>
       <c r="D181" s="49">
-        <v>305.72305589663398</v>
+        <v>305.72371447918903</v>
       </c>
       <c r="E181" s="49">
-        <v>395.56745511182902</v>
+        <v>395.52416571734898</v>
       </c>
       <c r="F181" s="49">
-        <v>357.03647912489299</v>
+        <v>357.01298706836201</v>
       </c>
       <c r="G181" s="49">
-        <v>443.29426952527501</v>
+        <v>443.305970002317</v>
       </c>
       <c r="H181" s="49">
-        <v>513.80335227978003</v>
+        <v>513.79563675561701</v>
       </c>
       <c r="I181" s="49">
-        <v>527.11574151940601</v>
+        <v>527.11194982356596</v>
       </c>
       <c r="J181" s="49">
-        <v>715.48829933261698</v>
+        <v>715.49388518410899</v>
       </c>
       <c r="K181" s="49">
-        <v>449.931221894445</v>
+        <v>449.95500240246702</v>
       </c>
       <c r="L181" s="49">
-        <v>317.75770569897003</v>
+        <v>317.72996927050298</v>
       </c>
       <c r="M181" s="49">
-        <v>277.16494990463002</v>
+        <v>277.16608776306799</v>
       </c>
       <c r="N181" s="49">
-        <v>402.47037602267397</v>
+        <v>402.46931299651601</v>
       </c>
       <c r="O181" s="49">
-        <v>425.51617447470198</v>
+        <v>425.51231639549297</v>
       </c>
       <c r="P181" s="50">
-        <v>2.677850088971323E-2</v>
+        <v>2.6778049207179855E-2</v>
       </c>
       <c r="Q181" s="33">
-        <v>1.8022199531821492E-2</v>
+        <v>1.8020398191064047E-2</v>
       </c>
       <c r="R181" s="33">
-        <v>1.9296334216711841E-5</v>
+        <v>2.1060323877719611E-5</v>
       </c>
       <c r="S181" s="33">
-        <v>1.0661991928728964E-2</v>
+        <v>1.0402346238469029E-2</v>
       </c>
       <c r="T181" s="33">
-        <v>1.241695058551695E-2</v>
+        <v>1.2257405742816641E-2</v>
       </c>
       <c r="U181" s="33">
-        <v>5.0311873474544466E-3</v>
+        <v>5.0772650476735848E-3</v>
       </c>
       <c r="V181" s="33">
-        <v>7.0589945131340759E-3</v>
+        <v>7.0533598488264904E-3</v>
       </c>
       <c r="W181" s="33">
-        <v>5.3360545573311047E-3</v>
+        <v>5.3274566035299564E-3</v>
       </c>
       <c r="X181" s="33">
-        <v>1.5547369424284696E-2</v>
+        <v>1.5551166959648643E-2</v>
       </c>
       <c r="Y181" s="33">
-        <v>1.1502849557113226E-2</v>
+        <v>1.1573252668349854E-2</v>
       </c>
       <c r="Z181" s="33">
-        <v>1.9255561258200604E-2</v>
+        <v>1.9128228385276058E-2</v>
       </c>
       <c r="AA181" s="33">
-        <v>-6.3890663098198353E-3</v>
+        <v>-6.3879859598974242E-3</v>
       </c>
       <c r="AB181" s="33">
-        <v>4.76225500523626E-2</v>
+        <v>4.762121059012947E-2</v>
       </c>
       <c r="AC181" s="34">
-        <v>5.8285939847169121E-3</v>
+        <v>5.8156363087891183E-3</v>
       </c>
     </row>
     <row r="182" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A182" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B182" s="29">
-        <v>277.86048059781001</v>
+        <v>277.86064168727</v>
       </c>
       <c r="C182" s="49">
-        <v>314.15949367767701</v>
+        <v>314.15987922388302</v>
       </c>
       <c r="D182" s="49">
-        <v>308.851903729323</v>
+        <v>308.85271699370298</v>
       </c>
       <c r="E182" s="49">
-        <v>400.05558719290599</v>
+        <v>400.01270965651401</v>
       </c>
       <c r="F182" s="49">
-        <v>359.334703515527</v>
+        <v>359.32687799717002</v>
       </c>
       <c r="G182" s="49">
-        <v>445.433555432204</v>
+        <v>445.41426138575702</v>
       </c>
       <c r="H182" s="49">
-        <v>514.03881197037799</v>
+        <v>514.050201846047</v>
       </c>
       <c r="I182" s="49">
-        <v>525.27816112168205</v>
+        <v>525.28632776510005</v>
       </c>
       <c r="J182" s="49">
-        <v>693.53539618005095</v>
+        <v>693.52296912505699</v>
       </c>
       <c r="K182" s="49">
-        <v>449.29332362797601</v>
+        <v>449.28878584472898</v>
       </c>
       <c r="L182" s="49">
-        <v>315.653672363505</v>
+        <v>315.65396689333397</v>
       </c>
       <c r="M182" s="49">
-        <v>282.02893350531201</v>
+        <v>282.02569508234399</v>
       </c>
       <c r="N182" s="49">
-        <v>391.346754483555</v>
+        <v>391.34887726793102</v>
       </c>
       <c r="O182" s="49">
-        <v>426.15635699315902</v>
+        <v>426.15722065838702</v>
       </c>
       <c r="P182" s="50">
-        <v>-9.7954847880012963E-3</v>
+        <v>-9.7945817615961994E-3</v>
       </c>
       <c r="Q182" s="33">
-        <v>-7.2821455349423303E-3</v>
+        <v>-7.2789301449172061E-3</v>
       </c>
       <c r="R182" s="33">
-        <v>1.0234255390103364E-2</v>
+        <v>1.0234739296702378E-2</v>
       </c>
       <c r="S182" s="33">
-        <v>1.1346060003364355E-2</v>
+        <v>1.1348343105722192E-2</v>
       </c>
       <c r="T182" s="33">
-        <v>6.436945592414034E-3</v>
+        <v>6.481251418354983E-3</v>
       </c>
       <c r="U182" s="33">
-        <v>4.8258821599926893E-3</v>
+        <v>4.7558380128041033E-3</v>
       </c>
       <c r="V182" s="33">
-        <v>4.582681089042584E-4</v>
+        <v>4.9545981362841829E-4</v>
       </c>
       <c r="W182" s="33">
-        <v>-3.4861041949291183E-3</v>
+        <v>-3.4634427450885852E-3</v>
       </c>
       <c r="X182" s="33">
-        <v>-3.0682406928307482E-2</v>
+        <v>-3.0707342877428601E-2</v>
       </c>
       <c r="Y182" s="33">
-        <v>-1.4177683953184861E-3</v>
+        <v>-1.4806292944424815E-3</v>
       </c>
       <c r="Z182" s="33">
-        <v>-6.6215021625889436E-3</v>
+        <v>-6.533857608507776E-3</v>
       </c>
       <c r="AA182" s="33">
-        <v>1.7549057347819863E-2</v>
+        <v>1.75331959205276E-2</v>
       </c>
       <c r="AB182" s="33">
-        <v>-2.7638360987076172E-2</v>
+        <v>-2.763051832645258E-2</v>
       </c>
       <c r="AC182" s="34">
-        <v>1.5044845692349096E-3</v>
+        <v>1.5155948207492553E-3</v>
       </c>
     </row>
     <row r="183" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A183" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B183" s="29">
-        <v>274.35693437304002</v>
+        <v>274.35677225105098</v>
       </c>
       <c r="C183" s="49">
-        <v>323.96612747005202</v>
+        <v>323.96672892585099</v>
       </c>
       <c r="D183" s="49">
-        <v>313.44911050695703</v>
+        <v>313.44688378935598</v>
       </c>
       <c r="E183" s="49">
-        <v>407.08063189977202</v>
+        <v>407.09753191015199</v>
       </c>
       <c r="F183" s="49">
-        <v>363.17113730148799</v>
+        <v>363.15867746309499</v>
       </c>
       <c r="G183" s="49">
-        <v>448.77875194941998</v>
+        <v>448.80266033071399</v>
       </c>
       <c r="H183" s="49">
-        <v>511.114625372577</v>
+        <v>511.11718890278098</v>
       </c>
       <c r="I183" s="49">
-        <v>522.53374254306505</v>
+        <v>522.52663187758901</v>
       </c>
       <c r="J183" s="49">
-        <v>698.21980065139098</v>
+        <v>698.22421768461095</v>
       </c>
       <c r="K183" s="49">
-        <v>451.33160464961298</v>
+        <v>451.31651335683898</v>
       </c>
       <c r="L183" s="49">
-        <v>318.42062754126198</v>
+        <v>318.43681583336303</v>
       </c>
       <c r="M183" s="49">
-        <v>282.73179708812</v>
+        <v>282.73275217582199</v>
       </c>
       <c r="N183" s="49">
-        <v>399.65084526767299</v>
+        <v>399.65211184360902</v>
       </c>
       <c r="O183" s="49">
-        <v>428.75912105960299</v>
+        <v>428.76064156537802</v>
       </c>
       <c r="P183" s="50">
-        <v>-1.260901232601408E-2</v>
+        <v>-1.2610168230168362E-2</v>
       </c>
       <c r="Q183" s="33">
-        <v>3.1215462176789943E-2</v>
+        <v>3.1216111128497204E-2</v>
       </c>
       <c r="R183" s="33">
-        <v>1.488482577612027E-2</v>
+        <v>1.4874943760804449E-2</v>
       </c>
       <c r="S183" s="33">
-        <v>1.7560171465568208E-2</v>
+        <v>1.7711492866618217E-2</v>
       </c>
       <c r="T183" s="33">
-        <v>1.0676491161102808E-2</v>
+        <v>1.066382645039754E-2</v>
       </c>
       <c r="U183" s="33">
-        <v>7.5099787082051339E-3</v>
+        <v>7.6072978319443596E-3</v>
       </c>
       <c r="V183" s="33">
-        <v>-5.6886494360069984E-3</v>
+        <v>-5.7056935932191521E-3</v>
       </c>
       <c r="W183" s="33">
-        <v>-5.2246957550197148E-3</v>
+        <v>-5.2536983006059579E-3</v>
       </c>
       <c r="X183" s="33">
-        <v>6.7543841268109528E-3</v>
+        <v>6.7787928718281432E-3</v>
       </c>
       <c r="Y183" s="33">
-        <v>4.5366376806541542E-3</v>
+        <v>4.5131941325835534E-3</v>
       </c>
       <c r="Z183" s="33">
-        <v>8.765794349987921E-3</v>
+        <v>8.8161380242353093E-3</v>
       </c>
       <c r="AA183" s="33">
-        <v>2.4921683533394301E-3</v>
+        <v>2.5070662205852745E-3</v>
       </c>
       <c r="AB183" s="33">
-        <v>2.1219265750846983E-2</v>
+        <v>2.1216962812425022E-2</v>
       </c>
       <c r="AC183" s="34">
-        <v>6.1075331242466113E-3</v>
+        <v>6.1090620568833298E-3</v>
       </c>
     </row>
     <row r="184" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A184" s="1" t="s">
         <v>197</v>
       </c>
       <c r="B184" s="29">
-        <v>275.82326967521902</v>
+        <v>275.82319234899899</v>
       </c>
       <c r="C184" s="49">
-        <v>322.514602583287</v>
+        <v>322.51483146967098</v>
       </c>
       <c r="D184" s="49">
-        <v>312.72275389216497</v>
+        <v>312.72298997249698</v>
       </c>
       <c r="E184" s="49">
-        <v>406.78075099377099</v>
+        <v>406.876672835862</v>
       </c>
       <c r="F184" s="49">
-        <v>362.726487753946</v>
+        <v>362.78755494177199</v>
       </c>
       <c r="G184" s="49">
-        <v>449.81957748548399</v>
+        <v>449.797467305297</v>
       </c>
       <c r="H184" s="49">
-        <v>510.23696940999099</v>
+        <v>510.23060171085001</v>
       </c>
       <c r="I184" s="49">
-        <v>516.89157314074305</v>
+        <v>516.89587934908104</v>
       </c>
       <c r="J184" s="49">
-        <v>698.54261145691999</v>
+        <v>698.55269476708804</v>
       </c>
       <c r="K184" s="49">
-        <v>452.84648384746799</v>
+        <v>452.830792663875</v>
       </c>
       <c r="L184" s="49">
-        <v>324.11181859768197</v>
+        <v>324.13951532842401</v>
       </c>
       <c r="M184" s="49">
-        <v>281.326654516578</v>
+        <v>281.32835867896</v>
       </c>
       <c r="N184" s="49">
-        <v>407.09289499119001</v>
+        <v>407.088305877567</v>
       </c>
       <c r="O184" s="49">
-        <v>428.57690649048402</v>
+        <v>428.57998772295701</v>
       </c>
       <c r="P184" s="50">
-        <v>5.3446263551890638E-3</v>
+        <v>5.3449385845891761E-3</v>
       </c>
       <c r="Q184" s="33">
-        <v>-4.4804834940628258E-3</v>
+        <v>-4.481625199581285E-3</v>
       </c>
       <c r="R184" s="33">
-        <v>-2.3173031616433581E-3</v>
+        <v>-2.3094624776855976E-3</v>
       </c>
       <c r="S184" s="33">
-        <v>-7.3666218066315015E-4</v>
+        <v>-5.4252128047471704E-4</v>
       </c>
       <c r="T184" s="33">
-        <v>-1.2243526587655262E-3</v>
+        <v>-1.0219293778563898E-3</v>
       </c>
       <c r="U184" s="33">
-        <v>2.3192397847331403E-3</v>
+        <v>2.2165799415048149E-3</v>
       </c>
       <c r="V184" s="33">
-        <v>-1.717141163679714E-3</v>
+        <v>-1.7346064878667189E-3</v>
       </c>
       <c r="W184" s="33">
-        <v>-1.0797713033540601E-2</v>
+        <v>-1.0776010608827824E-2</v>
       </c>
       <c r="X184" s="33">
-        <v>4.6233407478246669E-4</v>
+        <v>4.7044641843907442E-4</v>
       </c>
       <c r="Y184" s="33">
-        <v>3.3564660268607938E-3</v>
+        <v>3.3552490596300277E-3</v>
       </c>
       <c r="Z184" s="33">
-        <v>1.7873185855971307E-2</v>
+        <v>1.7908417656220976E-2</v>
       </c>
       <c r="AA184" s="33">
-        <v>-4.9698781177557327E-3</v>
+        <v>-4.9672119202823772E-3</v>
       </c>
       <c r="AB184" s="33">
-        <v>1.8621378665000909E-2</v>
+        <v>1.8606667683187084E-2</v>
       </c>
       <c r="AC184" s="34">
-        <v>-4.2498120779022042E-4</v>
+        <v>-4.2133961214685378E-4</v>
       </c>
     </row>
     <row r="185" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A185" s="1" t="s">
         <v>198</v>
       </c>
       <c r="B185" s="29">
-        <v>283.138496316935</v>
+        <v>283.13868730602297</v>
       </c>
       <c r="C185" s="49">
-        <v>322.434534568034</v>
+        <v>322.43333239395599</v>
       </c>
       <c r="D185" s="49">
-        <v>314.04919255440598</v>
+        <v>314.05097334544001</v>
       </c>
       <c r="E185" s="49">
-        <v>405.96896192736</v>
+        <v>405.899471929274</v>
       </c>
       <c r="F185" s="49">
-        <v>365.704208014019</v>
+        <v>365.66336237911702</v>
       </c>
       <c r="G185" s="49">
-        <v>450.88536679202099</v>
+        <v>450.89881609445899</v>
       </c>
       <c r="H185" s="49">
-        <v>508.12085382827797</v>
+        <v>508.11146848546002</v>
       </c>
       <c r="I185" s="49">
-        <v>516.64284341284997</v>
+        <v>516.63697499542798</v>
       </c>
       <c r="J185" s="49">
-        <v>687.64900077968798</v>
+        <v>687.65080839425502</v>
       </c>
       <c r="K185" s="49">
-        <v>453.089170511021</v>
+        <v>453.13393479121697</v>
       </c>
       <c r="L185" s="49">
-        <v>319.77017126796397</v>
+        <v>319.72428237586502</v>
       </c>
       <c r="M185" s="49">
-        <v>284.10518131497099</v>
+        <v>284.106663534473</v>
       </c>
       <c r="N185" s="49">
-        <v>415.03416650822999</v>
+        <v>415.031973980803</v>
       </c>
       <c r="O185" s="49">
-        <v>427.129909836173</v>
+        <v>427.12286363342201</v>
       </c>
       <c r="P185" s="50">
-        <v>2.6521426746661581E-2</v>
+        <v>2.6522406961948519E-2</v>
       </c>
       <c r="Q185" s="33">
-        <v>-2.4826167439140345E-4</v>
+        <v>-2.5269869092092723E-4</v>
       </c>
       <c r="R185" s="33">
-        <v>4.2415802679276471E-3</v>
+        <v>4.2465166154233014E-3</v>
       </c>
       <c r="S185" s="33">
-        <v>-1.9956427742162663E-3</v>
+        <v>-2.4017127838198427E-3</v>
       </c>
       <c r="T185" s="33">
-        <v>8.2092716154020806E-3</v>
+        <v>7.9269737844414045E-3</v>
       </c>
       <c r="U185" s="33">
-        <v>2.3693706541072501E-3</v>
+        <v>2.4485437762913342E-3</v>
       </c>
       <c r="V185" s="33">
-        <v>-4.1473192037808637E-3</v>
+        <v>-4.1532852366837902E-3</v>
       </c>
       <c r="W185" s="33">
-        <v>-4.8120290756870077E-4</v>
+        <v>-5.0088299016637361E-4</v>
       </c>
       <c r="X185" s="33">
-        <v>-1.5594769021336718E-2</v>
+        <v>-1.5606390834220329E-2</v>
       </c>
       <c r="Y185" s="33">
-        <v>5.359137637352962E-4</v>
+        <v>6.6943797165097685E-4</v>
       </c>
       <c r="Z185" s="33">
-        <v>-1.3395523028141287E-2</v>
+        <v>-1.3621396786767548E-2</v>
       </c>
       <c r="AA185" s="33">
-        <v>9.8765145562460521E-3</v>
+        <v>9.8756658182599377E-3</v>
       </c>
       <c r="AB185" s="33">
-        <v>1.9507271226661516E-2</v>
+        <v>1.9513378273324999E-2</v>
       </c>
       <c r="AC185" s="34">
-        <v>-3.3762823717221613E-3</v>
+        <v>-3.3998883085435416E-3</v>
       </c>
     </row>
     <row r="186" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A186" s="1" t="s">
         <v>199</v>
       </c>
       <c r="B186" s="29">
-        <v>282.86739558063999</v>
+        <v>282.86785141071698</v>
       </c>
       <c r="C186" s="49">
-        <v>324.10774292867302</v>
+        <v>324.10601228966101</v>
       </c>
       <c r="D186" s="49">
-        <v>312.62065829261599</v>
+        <v>312.62205160644498</v>
       </c>
       <c r="E186" s="49">
-        <v>408.15131617108699</v>
+        <v>408.09425894997401</v>
       </c>
       <c r="F186" s="49">
-        <v>368.77640515189699</v>
+        <v>368.761695533227</v>
       </c>
       <c r="G186" s="49">
-        <v>452.00602005804302</v>
+        <v>451.98574999054603</v>
       </c>
       <c r="H186" s="49">
-        <v>506.13123870970998</v>
+        <v>506.14408487007103</v>
       </c>
       <c r="I186" s="49">
-        <v>515.62098490769699</v>
+        <v>515.63093477068503</v>
       </c>
       <c r="J186" s="49">
-        <v>688.960057586522</v>
+        <v>688.92433460226198</v>
       </c>
       <c r="K186" s="49">
-        <v>453.95435102547401</v>
+        <v>453.95663346089498</v>
       </c>
       <c r="L186" s="49">
-        <v>329.36152952947401</v>
+        <v>329.33542636557098</v>
       </c>
       <c r="M186" s="49">
-        <v>283.03065096151897</v>
+        <v>283.02521840012901</v>
       </c>
       <c r="N186" s="49">
-        <v>411.82783438063001</v>
+        <v>411.83652257731302</v>
       </c>
       <c r="O186" s="49">
-        <v>428.87052168528402</v>
+        <v>428.87294693881802</v>
       </c>
       <c r="P186" s="50">
-        <v>-9.5748455198252369E-4</v>
+        <v>-9.5654853062610012E-4</v>
       </c>
       <c r="Q186" s="33">
-        <v>5.1892963726127839E-3</v>
+        <v>5.1876767308327576E-3</v>
       </c>
       <c r="R186" s="33">
-        <v>-4.5487595435944606E-3</v>
+        <v>-4.5499675539081297E-3</v>
       </c>
       <c r="S186" s="33">
-        <v>5.3756677194387592E-3</v>
+        <v>5.4072182214675024E-3</v>
       </c>
       <c r="T186" s="33">
-        <v>8.4007705422963763E-3</v>
+        <v>8.4731845540972905E-3</v>
       </c>
       <c r="U186" s="33">
-        <v>2.4854505126110649E-3</v>
+        <v>2.4105938123806236E-3</v>
       </c>
       <c r="V186" s="33">
-        <v>-3.9156336599410757E-3</v>
+        <v>-3.8719527847959068E-3</v>
       </c>
       <c r="W186" s="33">
-        <v>-1.9778818543246812E-3</v>
+        <v>-1.9472865347119894E-3</v>
       </c>
       <c r="X186" s="33">
-        <v>1.9065785093084209E-3</v>
+        <v>1.8519955076921057E-3</v>
       </c>
       <c r="Y186" s="33">
-        <v>1.909514883079666E-3</v>
+        <v>1.8155750574211371E-3</v>
       </c>
       <c r="Z186" s="33">
-        <v>2.9994537087302486E-2</v>
+        <v>3.0060725817525391E-2</v>
       </c>
       <c r="AA186" s="33">
-        <v>-3.7821568352910395E-3</v>
+        <v>-3.8064757823350615E-3</v>
       </c>
       <c r="AB186" s="33">
-        <v>-7.7254654829397307E-3</v>
+        <v>-7.6992897025273122E-3</v>
       </c>
       <c r="AC186" s="34">
-        <v>4.0751345411016437E-3</v>
+        <v>4.097376784067519E-3</v>
       </c>
     </row>
     <row r="187" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A187" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B187" s="29">
-        <v>279.61640959497998</v>
+        <v>279.615616384014</v>
       </c>
       <c r="C187" s="49">
-        <v>324.24647735685897</v>
+        <v>324.250453462937</v>
       </c>
       <c r="D187" s="49">
-        <v>321.54684597074203</v>
+        <v>321.54265247998597</v>
       </c>
       <c r="E187" s="49">
-        <v>408.661011589265</v>
+        <v>408.68368132512001</v>
       </c>
       <c r="F187" s="49">
-        <v>370.86316829704703</v>
+        <v>370.84597414856</v>
       </c>
       <c r="G187" s="49">
-        <v>456.22105670130998</v>
+        <v>456.28455100716798</v>
       </c>
       <c r="H187" s="49">
-        <v>507.62061990520402</v>
+        <v>507.62403004653402</v>
       </c>
       <c r="I187" s="49">
-        <v>514.775426778569</v>
+        <v>514.762959834816</v>
       </c>
       <c r="J187" s="49">
-        <v>686.89316739172</v>
+        <v>686.92010193423698</v>
       </c>
       <c r="K187" s="49">
-        <v>453.68567938482499</v>
+        <v>453.63879823056402</v>
       </c>
       <c r="L187" s="49">
-        <v>327.75423475874101</v>
+        <v>327.80869960381</v>
       </c>
       <c r="M187" s="49">
-        <v>284.94841449278698</v>
+        <v>284.94997910932199</v>
       </c>
       <c r="N187" s="49">
-        <v>412.79866800611899</v>
+        <v>412.80169593704102</v>
       </c>
       <c r="O187" s="49">
-        <v>430.12548294555398</v>
+        <v>430.12711709450701</v>
       </c>
       <c r="P187" s="50">
-        <v>-1.1492968212143073E-2</v>
+        <v>-1.1497365326188391E-2</v>
       </c>
       <c r="Q187" s="33">
-        <v>4.2805033576898133E-4</v>
+        <v>4.4566027101922145E-4</v>
       </c>
       <c r="R187" s="33">
-        <v>2.8552776156497872E-2</v>
+        <v>2.8534778105707703E-2</v>
       </c>
       <c r="S187" s="33">
-        <v>1.2487903333486816E-3</v>
+        <v>1.4443290054180213E-3</v>
       </c>
       <c r="T187" s="33">
-        <v>5.6586135012908212E-3</v>
+        <v>5.6521017247173067E-3</v>
       </c>
       <c r="U187" s="33">
-        <v>9.3251781087466679E-3</v>
+        <v>9.5109215649207268E-3</v>
       </c>
       <c r="V187" s="33">
-        <v>2.9426778700538669E-3</v>
+        <v>2.9239602332662429E-3</v>
       </c>
       <c r="W187" s="33">
-        <v>-1.6398830805526288E-3</v>
+        <v>-1.683325955327053E-3</v>
       </c>
       <c r="X187" s="33">
-        <v>-3.000014546623353E-3</v>
+        <v>-2.9092203125355987E-3</v>
       </c>
       <c r="Y187" s="33">
-        <v>-5.918472640301653E-4</v>
+        <v>-7.0014447835653471E-4</v>
       </c>
       <c r="Z187" s="33">
-        <v>-4.8800318999889791E-3</v>
+        <v>-4.6357805432880594E-3</v>
       </c>
       <c r="AA187" s="33">
-        <v>6.7758157102524308E-3</v>
+        <v>6.8006685767196817E-3</v>
       </c>
       <c r="AB187" s="33">
-        <v>2.3573773903580175E-3</v>
+        <v>2.3435836959961875E-3</v>
       </c>
       <c r="AC187" s="34">
-        <v>2.926200792114253E-3</v>
+        <v>2.9243396316809278E-3</v>
       </c>
     </row>
     <row r="188" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A188" s="1" t="s">
         <v>201</v>
       </c>
       <c r="B188" s="29">
-        <v>282.96409798779302</v>
+        <v>282.96345351515902</v>
       </c>
       <c r="C188" s="49">
-        <v>327.878368798949</v>
+        <v>327.87846091121298</v>
       </c>
       <c r="D188" s="49">
-        <v>318.52720799629998</v>
+        <v>318.52483848396599</v>
       </c>
       <c r="E188" s="49">
-        <v>408.43702236578798</v>
+        <v>408.55469338834803</v>
       </c>
       <c r="F188" s="49">
-        <v>372.15254039332098</v>
+        <v>372.24392452779398</v>
       </c>
       <c r="G188" s="49">
-        <v>450.53524307714798</v>
+        <v>450.450305148518</v>
       </c>
       <c r="H188" s="49">
-        <v>504.81132720302202</v>
+        <v>504.807086509523</v>
       </c>
       <c r="I188" s="49">
-        <v>518.39621121281698</v>
+        <v>518.40612271658097</v>
       </c>
       <c r="J188" s="49">
-        <v>685.79194309260504</v>
+        <v>685.82236327481803</v>
       </c>
       <c r="K188" s="49">
-        <v>459.46787088176598</v>
+        <v>459.45963505957201</v>
       </c>
       <c r="L188" s="49">
-        <v>329.07770726446302</v>
+        <v>329.11279931260401</v>
       </c>
       <c r="M188" s="49">
-        <v>289.32937355364601</v>
+        <v>289.33319964233499</v>
       </c>
       <c r="N188" s="49">
-        <v>411.692448414544</v>
+        <v>411.68024439543001</v>
       </c>
       <c r="O188" s="49">
-        <v>432.16337377637399</v>
+        <v>432.16691410728799</v>
       </c>
       <c r="P188" s="50">
-        <v>1.1972431795623573E-2</v>
+        <v>1.1972997697479171E-2</v>
       </c>
       <c r="Q188" s="33">
-        <v>1.1201020506671044E-2</v>
+        <v>1.1188904778788977E-2</v>
       </c>
       <c r="R188" s="33">
-        <v>-9.3909737019060024E-3</v>
+        <v>-9.3854235907562256E-3</v>
       </c>
       <c r="S188" s="33">
-        <v>-5.481051950758653E-4</v>
+        <v>-3.156180260336372E-4</v>
       </c>
       <c r="T188" s="33">
-        <v>3.476678749724682E-3</v>
+        <v>3.7696253341932273E-3</v>
       </c>
       <c r="U188" s="33">
-        <v>-1.2462847868691229E-2</v>
+        <v>-1.2786419890333578E-2</v>
       </c>
       <c r="V188" s="33">
-        <v>-5.5342367745160326E-3</v>
+        <v>-5.5492714494874695E-3</v>
       </c>
       <c r="W188" s="33">
-        <v>7.0337165410294666E-3</v>
+        <v>7.0773601949409848E-3</v>
       </c>
       <c r="X188" s="33">
-        <v>-1.6031958845893479E-3</v>
+        <v>-1.5980587208438424E-3</v>
       </c>
       <c r="Y188" s="33">
-        <v>1.2744928393555011E-2</v>
+        <v>1.2831435167609984E-2</v>
       </c>
       <c r="Z188" s="33">
-        <v>4.0380027635531501E-3</v>
+        <v>3.978233983326751E-3</v>
       </c>
       <c r="AA188" s="33">
-        <v>1.5374569002804206E-2</v>
+        <v>1.5382420966352672E-2</v>
       </c>
       <c r="AB188" s="33">
-        <v>-2.679804169228972E-3</v>
+        <v>-2.7166834648423288E-3</v>
       </c>
       <c r="AC188" s="34">
-        <v>4.7378983845929312E-3</v>
+        <v>4.7423120554679343E-3</v>
       </c>
     </row>
     <row r="189" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A189" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B189" s="29">
-        <v>282.85780649687001</v>
+        <v>282.85947771831201</v>
       </c>
       <c r="C189" s="49">
-        <v>336.27061321405199</v>
+        <v>336.26879704160598</v>
       </c>
       <c r="D189" s="49">
-        <v>326.62938098230899</v>
+        <v>326.638181055833</v>
       </c>
       <c r="E189" s="49">
-        <v>421.07534647189402</v>
+        <v>420.98862769628403</v>
       </c>
       <c r="F189" s="49">
-        <v>375.232884242078</v>
+        <v>375.17724065402803</v>
       </c>
       <c r="G189" s="49">
-        <v>456.816365994416</v>
+        <v>456.849078955008</v>
       </c>
       <c r="H189" s="49">
-        <v>517.29298245177802</v>
+        <v>517.27725926139794</v>
       </c>
       <c r="I189" s="49">
-        <v>521.14185566040896</v>
+        <v>521.14048452713996</v>
       </c>
       <c r="J189" s="49">
-        <v>693.907741469445</v>
+        <v>693.88989129296999</v>
       </c>
       <c r="K189" s="49">
-        <v>460.84181529665</v>
+        <v>460.906766629022</v>
       </c>
       <c r="L189" s="49">
-        <v>339.98915776348298</v>
+        <v>339.94321986464701</v>
       </c>
       <c r="M189" s="49">
-        <v>286.41465571541102</v>
+        <v>286.41616720230599</v>
       </c>
       <c r="N189" s="49">
-        <v>418.24136132732701</v>
+        <v>418.22778932577398</v>
       </c>
       <c r="O189" s="49">
-        <v>437.72134915906003</v>
+        <v>437.71296086460001</v>
       </c>
       <c r="P189" s="50">
-        <v>-3.7563596116563236E-4</v>
+        <v>-3.6745309528618542E-4</v>
       </c>
       <c r="Q189" s="33">
-        <v>2.5595602557877184E-2</v>
+        <v>2.5589775269394766E-2</v>
       </c>
       <c r="R189" s="33">
-        <v>2.5436360796227797E-2</v>
+        <v>2.5471616626454807E-2</v>
       </c>
       <c r="S189" s="33">
-        <v>3.0943140347319931E-2</v>
+        <v>3.0433952930059904E-2</v>
       </c>
       <c r="T189" s="33">
-        <v>8.2771001522694565E-3</v>
+        <v>7.8800913405236983E-3</v>
       </c>
       <c r="U189" s="33">
-        <v>1.3941468539437896E-2</v>
+        <v>1.4205282432609767E-2</v>
       </c>
       <c r="V189" s="33">
-        <v>2.4725386646754499E-2</v>
+        <v>2.4702848048547832E-2</v>
       </c>
       <c r="W189" s="33">
-        <v>5.2964207457619761E-3</v>
+        <v>5.2745553934243627E-3</v>
       </c>
       <c r="X189" s="33">
-        <v>1.1834199072449758E-2</v>
+        <v>1.176329097760731E-2</v>
       </c>
       <c r="Y189" s="33">
-        <v>2.9902948648994343E-3</v>
+        <v>3.1496380944593394E-3</v>
       </c>
       <c r="Z189" s="33">
-        <v>3.3157671450077864E-2</v>
+        <v>3.2907928754712046E-2</v>
       </c>
       <c r="AA189" s="33">
-        <v>-1.0074047451302248E-2</v>
+        <v>-1.008191401344527E-2</v>
       </c>
       <c r="AB189" s="33">
-        <v>1.590729423870485E-2</v>
+        <v>1.5904442876435221E-2</v>
       </c>
       <c r="AC189" s="34">
-        <v>1.2860820050803357E-2</v>
+        <v>1.2833112800336055E-2</v>
       </c>
     </row>
     <row r="190" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A190" s="1" t="s">
         <v>203</v>
       </c>
       <c r="B190" s="29">
-        <v>282.64933264444397</v>
+        <v>282.64986760540398</v>
       </c>
       <c r="C190" s="49">
-        <v>330.21881231586502</v>
+        <v>330.21260763586002</v>
       </c>
       <c r="D190" s="49">
-        <v>327.445186177756</v>
+        <v>327.44497990702899</v>
       </c>
       <c r="E190" s="49">
-        <v>413.64904598643801</v>
+        <v>413.58526735131801</v>
       </c>
       <c r="F190" s="49">
-        <v>370.75608915511799</v>
+        <v>370.72207718079898</v>
       </c>
       <c r="G190" s="49">
-        <v>454.872635525259</v>
+        <v>454.86942379073099</v>
       </c>
       <c r="H190" s="49">
-        <v>516.70230160835297</v>
+        <v>516.71313575103704</v>
       </c>
       <c r="I190" s="49">
-        <v>523.61776440409801</v>
+        <v>523.61732343695405</v>
       </c>
       <c r="J190" s="49">
-        <v>703.61157089916605</v>
+        <v>703.52888833006705</v>
       </c>
       <c r="K190" s="49">
-        <v>463.76638693987701</v>
+        <v>463.77142828160601</v>
       </c>
       <c r="L190" s="49">
-        <v>332.89548743551899</v>
+        <v>332.79021895787099</v>
       </c>
       <c r="M190" s="49">
-        <v>294.16187827517098</v>
+        <v>294.15191357372498</v>
       </c>
       <c r="N190" s="49">
-        <v>411.34122410155902</v>
+        <v>411.37435580429701</v>
       </c>
       <c r="O190" s="49">
-        <v>436.928940348796</v>
+        <v>436.93170152829703</v>
       </c>
       <c r="P190" s="50">
-        <v>-7.3702704198952418E-4</v>
+        <v>-7.4103973675854196E-4</v>
       </c>
       <c r="Q190" s="33">
-        <v>-1.7996817623592731E-2</v>
+        <v>-1.8009965417625784E-2</v>
       </c>
       <c r="R190" s="33">
-        <v>2.4976479243647987E-3</v>
+        <v>2.4700077883976768E-3</v>
       </c>
       <c r="S190" s="33">
-        <v>-1.7636512200677412E-2</v>
+        <v>-1.7585654000865425E-2</v>
       </c>
       <c r="T190" s="33">
-        <v>-1.193071096634446E-2</v>
+        <v>-1.1874823391372469E-2</v>
       </c>
       <c r="U190" s="33">
-        <v>-4.2549492834518254E-3</v>
+        <v>-4.3332804102511613E-3</v>
       </c>
       <c r="V190" s="33">
-        <v>-1.1418690441641344E-3</v>
+        <v>-1.0905631366172619E-3</v>
       </c>
       <c r="W190" s="33">
-        <v>4.7509305130586377E-3</v>
+        <v>4.7527278792425243E-3</v>
       </c>
       <c r="X190" s="33">
-        <v>1.3984322194146248E-2</v>
+        <v>1.3891248680876656E-2</v>
       </c>
       <c r="Y190" s="33">
-        <v>6.3461507748476809E-3</v>
+        <v>6.2152735867506692E-3</v>
       </c>
       <c r="Z190" s="33">
-        <v>-2.0864401602179283E-2</v>
+        <v>-2.104175194205693E-2</v>
       </c>
       <c r="AA190" s="33">
-        <v>2.7048973944468147E-2</v>
+        <v>2.7008762972360323E-2</v>
       </c>
       <c r="AB190" s="33">
-        <v>-1.6497979070911994E-2</v>
+        <v>-1.638684395536083E-2</v>
       </c>
       <c r="AC190" s="34">
-        <v>-1.8103042307312522E-3</v>
+        <v>-1.7848668103402909E-3</v>
       </c>
     </row>
     <row r="191" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A191" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B191" s="29">
-        <v>290.85607023611198</v>
+        <v>290.85432825690702</v>
       </c>
       <c r="C191" s="49">
-        <v>339.26743107314502</v>
+        <v>339.27506518274998</v>
       </c>
       <c r="D191" s="49">
-        <v>331.75306213141999</v>
+        <v>331.74436539817998</v>
       </c>
       <c r="E191" s="49">
-        <v>425.35496302686101</v>
+        <v>425.38288508028802</v>
       </c>
       <c r="F191" s="49">
-        <v>382.45106425323098</v>
+        <v>382.43739515506201</v>
       </c>
       <c r="G191" s="49">
-        <v>468.665248326393</v>
+        <v>468.76108428636201</v>
       </c>
       <c r="H191" s="49">
-        <v>531.47107381857904</v>
+        <v>531.48319306243695</v>
       </c>
       <c r="I191" s="49">
-        <v>540.67323235784602</v>
+        <v>540.65643727016004</v>
       </c>
       <c r="J191" s="49">
-        <v>717.33491591936399</v>
+        <v>717.39137665467797</v>
       </c>
       <c r="K191" s="49">
-        <v>479.03194692579598</v>
+        <v>478.95047135268402</v>
       </c>
       <c r="L191" s="49">
-        <v>340.12415355055498</v>
+        <v>340.25687631881499</v>
       </c>
       <c r="M191" s="49">
-        <v>290.383563477503</v>
+        <v>290.38780100362499</v>
       </c>
       <c r="N191" s="49">
-        <v>418.771601504155</v>
+        <v>418.77737093318399</v>
       </c>
       <c r="O191" s="49">
-        <v>445.16662630812198</v>
+        <v>445.16815405629598</v>
       </c>
       <c r="P191" s="50">
-        <v>2.9035050303803711E-2</v>
+        <v>2.9026939658634232E-2</v>
       </c>
       <c r="Q191" s="33">
-        <v>2.7401887535785541E-2</v>
+        <v>2.7444311141758604E-2</v>
       </c>
       <c r="R191" s="33">
-        <v>1.3156021635100323E-2</v>
+        <v>1.3130100490078345E-2</v>
       </c>
       <c r="S191" s="33">
-        <v>2.8299151548887735E-2</v>
+        <v>2.8525236898606865E-2</v>
       </c>
       <c r="T191" s="33">
-        <v>3.1543581994198933E-2</v>
+        <v>3.1601349623830322E-2</v>
       </c>
       <c r="U191" s="33">
-        <v>3.0321922498606879E-2</v>
+        <v>3.0539886325755994E-2</v>
       </c>
       <c r="V191" s="33">
-        <v>2.8582749030253929E-2</v>
+        <v>2.8584636792582829E-2</v>
       </c>
       <c r="W191" s="33">
-        <v>3.2572363111396552E-2</v>
+        <v>3.2541157579286217E-2</v>
       </c>
       <c r="X191" s="33">
-        <v>1.9504149146752248E-2</v>
+        <v>1.9704220472759326E-2</v>
       </c>
       <c r="Y191" s="33">
-        <v>3.291648643759526E-2</v>
+        <v>3.2729577859766712E-2</v>
       </c>
       <c r="Z191" s="33">
-        <v>2.1714521187182312E-2</v>
+        <v>2.243652888695391E-2</v>
       </c>
       <c r="AA191" s="33">
-        <v>-1.2844338701609725E-2</v>
+        <v>-1.2796491868330429E-2</v>
       </c>
       <c r="AB191" s="33">
-        <v>1.8063780061979395E-2</v>
+        <v>1.7995810930929279E-2</v>
       </c>
       <c r="AC191" s="34">
-        <v>1.8853605697873643E-2</v>
+        <v>1.8850663614449426E-2</v>
       </c>
     </row>
     <row r="192" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A192" s="1" t="s">
         <v>205</v>
       </c>
       <c r="B192" s="29">
-        <v>301.30110668069801</v>
+        <v>301.29774049947798</v>
       </c>
       <c r="C192" s="49">
-        <v>353.400292514353</v>
+        <v>353.40648453451399</v>
       </c>
       <c r="D192" s="49">
-        <v>344.05064571306099</v>
+        <v>344.046393865764</v>
       </c>
       <c r="E192" s="49">
-        <v>443.719689675148</v>
+        <v>443.85716629823702</v>
       </c>
       <c r="F192" s="49">
-        <v>399.80903598268998</v>
+        <v>399.95534035377898</v>
       </c>
       <c r="G192" s="49">
-        <v>479.84042388914202</v>
+        <v>479.678468229901</v>
       </c>
       <c r="H192" s="49">
-        <v>545.21885598061101</v>
+        <v>545.22708455316695</v>
       </c>
       <c r="I192" s="49">
-        <v>547.24060816604401</v>
+        <v>547.26353207834995</v>
       </c>
       <c r="J192" s="49">
-        <v>728.28580500518899</v>
+        <v>728.42294185578396</v>
       </c>
       <c r="K192" s="49">
-        <v>489.38101521527301</v>
+        <v>489.39735188988499</v>
       </c>
       <c r="L192" s="49">
-        <v>351.17459570246598</v>
+        <v>351.22678226133098</v>
       </c>
       <c r="M192" s="49">
-        <v>298.68271718914099</v>
+        <v>298.689596896002</v>
       </c>
       <c r="N192" s="49">
-        <v>436.12392593614101</v>
+        <v>436.079413357845</v>
       </c>
       <c r="O192" s="49">
-        <v>460.19925482012599</v>
+        <v>460.20560007033401</v>
       </c>
       <c r="P192" s="50">
-        <v>3.5911357930769494E-2</v>
+        <v>3.5905988764748376E-2</v>
       </c>
       <c r="Q192" s="33">
-        <v>4.1656994296517036E-2</v>
+        <v>4.1651806460201168E-2</v>
       </c>
       <c r="R192" s="33">
-        <v>3.7068485525446171E-2</v>
+        <v>3.7082855809226434E-2</v>
       </c>
       <c r="S192" s="33">
-        <v>4.3175061406600435E-2</v>
+        <v>4.3429770839186643E-2</v>
       </c>
       <c r="T192" s="33">
-        <v>4.5386124793120874E-2</v>
+        <v>4.580604674292954E-2</v>
       </c>
       <c r="U192" s="33">
-        <v>2.3844685738180216E-2</v>
+        <v>2.3289868356200172E-2</v>
       </c>
       <c r="V192" s="33">
-        <v>2.58674137488899E-2</v>
+        <v>2.5859503499135794E-2</v>
       </c>
       <c r="W192" s="33">
-        <v>1.2146663483890263E-2</v>
+        <v>1.2220505209463495E-2</v>
       </c>
       <c r="X192" s="33">
-        <v>1.5266075640260501E-2</v>
+        <v>1.5377331760730195E-2</v>
       </c>
       <c r="Y192" s="33">
-        <v>2.1604129653340465E-2</v>
+        <v>2.1812026842141341E-2</v>
       </c>
       <c r="Z192" s="33">
-        <v>3.2489436685267714E-2</v>
+        <v>3.2240071269676207E-2</v>
       </c>
       <c r="AA192" s="33">
-        <v>2.8579970616281036E-2</v>
+        <v>2.858865235965391E-2</v>
       </c>
       <c r="AB192" s="33">
-        <v>4.1436249186094454E-2</v>
+        <v>4.1315609738190817E-2</v>
       </c>
       <c r="AC192" s="34">
-        <v>3.3768543335499723E-2</v>
+        <v>3.3779249205091233E-2</v>
       </c>
     </row>
     <row r="193" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A193" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B193" s="29">
-        <v>303.763457377083</v>
+        <v>303.77076592637599</v>
       </c>
       <c r="C193" s="49">
-        <v>359.61233952084302</v>
+        <v>359.60797232879099</v>
       </c>
       <c r="D193" s="49">
-        <v>353.118564055825</v>
+        <v>353.13802546015802</v>
       </c>
       <c r="E193" s="49">
-        <v>446.26330946826403</v>
+        <v>446.16519912901902</v>
       </c>
       <c r="F193" s="49">
-        <v>404.07846698572001</v>
+        <v>403.98626796671101</v>
       </c>
       <c r="G193" s="49">
-        <v>484.158874801004</v>
+        <v>484.212618107857</v>
       </c>
       <c r="H193" s="49">
-        <v>554.46775283123498</v>
+        <v>554.42918790439296</v>
       </c>
       <c r="I193" s="49">
-        <v>550.17610470587704</v>
+        <v>550.20247885215099</v>
       </c>
       <c r="J193" s="49">
-        <v>726.61257821243805</v>
+        <v>726.49928107767903</v>
       </c>
       <c r="K193" s="49">
-        <v>494.53478634872198</v>
+        <v>494.60391111944602</v>
       </c>
       <c r="L193" s="49">
-        <v>364.12606634125098</v>
+        <v>364.06921356283198</v>
       </c>
       <c r="M193" s="49">
-        <v>306.27822780501498</v>
+        <v>306.278496599471</v>
       </c>
       <c r="N193" s="49">
-        <v>450.1426685683</v>
+        <v>450.13172093267201</v>
       </c>
       <c r="O193" s="49">
-        <v>465.25597525935899</v>
+        <v>465.24821470360899</v>
       </c>
       <c r="P193" s="50">
-        <v>8.1723918093485892E-3</v>
+        <v>8.2079122890146294E-3</v>
       </c>
       <c r="Q193" s="33">
-        <v>1.7577933969134207E-2</v>
+        <v>1.7547747609796271E-2</v>
       </c>
       <c r="R193" s="33">
-        <v>2.6356347403360791E-2</v>
+        <v>2.6425597699888392E-2</v>
       </c>
       <c r="S193" s="33">
-        <v>5.7324924998893856E-3</v>
+        <v>5.1999449508295381E-3</v>
       </c>
       <c r="T193" s="33">
-        <v>1.0678675614562261E-2</v>
+        <v>1.0078444281720333E-2</v>
       </c>
       <c r="U193" s="33">
-        <v>8.9997647069011144E-3</v>
+        <v>9.4524773953015284E-3</v>
       </c>
       <c r="V193" s="33">
-        <v>1.6963640837382998E-2</v>
+        <v>1.6877560950163462E-2</v>
       </c>
       <c r="W193" s="33">
-        <v>5.3641789297593778E-3</v>
+        <v>5.370258753839785E-3</v>
       </c>
       <c r="X193" s="33">
-        <v>-2.297486482987332E-3</v>
+        <v>-2.6408569356753953E-3</v>
       </c>
       <c r="Y193" s="33">
-        <v>1.0531203649536414E-2</v>
+        <v>1.0638715574277313E-2</v>
       </c>
       <c r="Z193" s="33">
-        <v>3.6880431549662029E-2</v>
+        <v>3.6564498922367461E-2</v>
       </c>
       <c r="AA193" s="33">
-        <v>2.5430030526554237E-2</v>
+        <v>2.5407311745481831E-2</v>
       </c>
       <c r="AB193" s="33">
-        <v>3.2143943036529565E-2</v>
+        <v>3.2224193906846388E-2</v>
       </c>
       <c r="AC193" s="34">
-        <v>1.0988110880817192E-2</v>
+        <v>1.0957308282437905E-2</v>
       </c>
     </row>
     <row r="194" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A194" s="1" t="s">
         <v>207</v>
       </c>
       <c r="B194" s="29">
-        <v>314.28743238932799</v>
+        <v>314.28613130974901</v>
       </c>
       <c r="C194" s="49">
-        <v>372.76221048929</v>
+        <v>372.742191597052</v>
       </c>
       <c r="D194" s="49">
-        <v>362.853611576758</v>
+        <v>362.85157862585203</v>
       </c>
       <c r="E194" s="49">
-        <v>463.74884810795402</v>
+        <v>463.66326832983702</v>
       </c>
       <c r="F194" s="49">
-        <v>415.81406818097702</v>
+        <v>415.73035121031501</v>
       </c>
       <c r="G194" s="49">
-        <v>498.64990915210598</v>
+        <v>498.66821414984503</v>
       </c>
       <c r="H194" s="49">
-        <v>573.34036942131502</v>
+        <v>573.33112411982802</v>
       </c>
       <c r="I194" s="49">
-        <v>566.36029083158701</v>
+        <v>566.28776575341203</v>
       </c>
       <c r="J194" s="49">
-        <v>754.81382289421504</v>
+        <v>754.628144581642</v>
       </c>
       <c r="K194" s="49">
-        <v>511.57528131171102</v>
+        <v>511.572733320819</v>
       </c>
       <c r="L194" s="49">
-        <v>377.34539339999299</v>
+        <v>377.11912411413499</v>
       </c>
       <c r="M194" s="49">
-        <v>315.14362637144501</v>
+        <v>315.12650828240402</v>
       </c>
       <c r="N194" s="49">
-        <v>468.19446050910898</v>
+        <v>468.26619286050197</v>
       </c>
       <c r="O194" s="49">
-        <v>481.46805051487598</v>
+        <v>481.46170071872899</v>
       </c>
       <c r="P194" s="50">
-        <v>3.4645296386592195E-2</v>
+        <v>3.461612032120831E-2</v>
       </c>
       <c r="Q194" s="33">
-        <v>3.6566795750023973E-2</v>
+        <v>3.6523715487187136E-2</v>
       </c>
       <c r="R194" s="33">
-        <v>2.7568778625283397E-2</v>
+        <v>2.750639258696852E-2</v>
       </c>
       <c r="S194" s="33">
-        <v>3.9182111252938467E-2</v>
+        <v>3.9218812303104089E-2</v>
       </c>
       <c r="T194" s="33">
-        <v>2.9042876951103969E-2</v>
+        <v>2.9070501090823431E-2</v>
       </c>
       <c r="U194" s="33">
-        <v>2.9930328876152545E-2</v>
+        <v>2.9853819378924396E-2</v>
       </c>
       <c r="V194" s="33">
-        <v>3.4037356534644791E-2</v>
+        <v>3.4092606644465784E-2</v>
       </c>
       <c r="W194" s="33">
-        <v>2.9416374115996957E-2</v>
+        <v>2.9235213434186447E-2</v>
       </c>
       <c r="X194" s="33">
-        <v>3.8811941228922509E-2</v>
+        <v>3.8718363853350368E-2</v>
       </c>
       <c r="Y194" s="33">
-        <v>3.4457626507537364E-2</v>
+        <v>3.4307901372973681E-2</v>
       </c>
       <c r="Z194" s="33">
-        <v>3.6304259103365544E-2</v>
+        <v>3.5844586867411321E-2</v>
       </c>
       <c r="AA194" s="33">
-        <v>2.8945572233342043E-2</v>
+        <v>2.88887786154437E-2</v>
       </c>
       <c r="AB194" s="33">
-        <v>4.0102379092885387E-2</v>
+        <v>4.0287033960315854E-2</v>
       </c>
       <c r="AC194" s="34">
-        <v>3.4845496065858184E-2</v>
+        <v>3.4849109577882009E-2</v>
       </c>
     </row>
     <row r="195" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A195" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B195" s="29">
-        <v>321.99235417575801</v>
+        <v>321.98890899918598</v>
       </c>
       <c r="C195" s="49">
-        <v>381.118508155418</v>
+        <v>381.12959057131098</v>
       </c>
       <c r="D195" s="49">
-        <v>370.06076458076802</v>
+        <v>370.04345671595303</v>
       </c>
       <c r="E195" s="49">
-        <v>470.73167894063198</v>
+        <v>470.77204235157598</v>
       </c>
       <c r="F195" s="49">
-        <v>420.33777113724602</v>
+        <v>420.33851524605399</v>
       </c>
       <c r="G195" s="49">
-        <v>510.82011336607098</v>
+        <v>510.95306265583503</v>
       </c>
       <c r="H195" s="49">
-        <v>583.40197664107598</v>
+        <v>583.44079273036095</v>
       </c>
       <c r="I195" s="49">
-        <v>577.71350245326505</v>
+        <v>577.72591106098298</v>
       </c>
       <c r="J195" s="49">
-        <v>747.81289870801697</v>
+        <v>747.96801492907002</v>
       </c>
       <c r="K195" s="49">
-        <v>526.59126945620801</v>
+        <v>526.47877979876796</v>
       </c>
       <c r="L195" s="49">
-        <v>391.88585578771301</v>
+        <v>392.13514846632899</v>
       </c>
       <c r="M195" s="49">
-        <v>323.96763784821701</v>
+        <v>323.97639418111601</v>
       </c>
       <c r="N195" s="49">
-        <v>478.68447381568501</v>
+        <v>478.68640809605</v>
       </c>
       <c r="O195" s="49">
-        <v>491.33832592980298</v>
+        <v>491.33934524331897</v>
       </c>
       <c r="P195" s="50">
-        <v>2.4515526210686867E-2</v>
+        <v>2.4508805582150739E-2</v>
       </c>
       <c r="Q195" s="33">
-        <v>2.2417233912094936E-2</v>
+        <v>2.2501877070374876E-2</v>
       </c>
       <c r="R195" s="33">
-        <v>1.986242598686494E-2</v>
+        <v>1.9820440405240225E-2</v>
       </c>
       <c r="S195" s="33">
-        <v>1.5057354559838032E-2</v>
+        <v>1.5331760152891727E-2</v>
       </c>
       <c r="T195" s="33">
-        <v>1.0879148404137506E-2</v>
+        <v>1.108450230377267E-2</v>
       </c>
       <c r="U195" s="33">
-        <v>2.4406309899181577E-2</v>
+        <v>2.463531493968163E-2</v>
       </c>
       <c r="V195" s="33">
-        <v>1.7549099551312564E-2</v>
+        <v>1.7633210871035754E-2</v>
       </c>
       <c r="W195" s="33">
-        <v>2.0045917423003212E-2</v>
+        <v>2.0198467986242363E-2</v>
       </c>
       <c r="X195" s="33">
-        <v>-9.2750344175654975E-3</v>
+        <v>-8.8257106501962168E-3</v>
       </c>
       <c r="Y195" s="33">
-        <v>2.935245054451241E-2</v>
+        <v>2.913768758000046E-2</v>
       </c>
       <c r="Z195" s="33">
-        <v>3.8533562730701965E-2</v>
+        <v>3.9817721754279001E-2</v>
       </c>
       <c r="AA195" s="33">
-        <v>2.7999968072879744E-2</v>
+        <v>2.8083597114531011E-2</v>
       </c>
       <c r="AB195" s="33">
-        <v>2.2405248654948418E-2</v>
+        <v>2.2252760063445898E-2</v>
       </c>
       <c r="AC195" s="34">
-        <v>2.0500374644531139E-2</v>
+        <v>2.0515950718083209E-2</v>
       </c>
     </row>
     <row r="196" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A196" s="1" t="s">
         <v>209</v>
       </c>
       <c r="B196" s="29">
-        <v>324.27147975448401</v>
+        <v>324.26509417945198</v>
       </c>
       <c r="C196" s="49">
-        <v>391.59626409349198</v>
+        <v>391.62135394224202</v>
       </c>
       <c r="D196" s="49">
-        <v>382.695407370282</v>
+        <v>382.678728661023</v>
       </c>
       <c r="E196" s="49">
-        <v>489.92688731813502</v>
+        <v>490.102900159265</v>
       </c>
       <c r="F196" s="49">
-        <v>437.30822662102202</v>
+        <v>437.58954696056497</v>
       </c>
       <c r="G196" s="49">
-        <v>530.248329509511</v>
+        <v>530.00620814369097</v>
       </c>
       <c r="H196" s="49">
-        <v>607.08029279321295</v>
+        <v>607.14586802746601</v>
       </c>
       <c r="I196" s="49">
-        <v>595.41761689551197</v>
+        <v>595.47868303626205</v>
       </c>
       <c r="J196" s="49">
-        <v>759.47983279147502</v>
+        <v>759.754890524335</v>
       </c>
       <c r="K196" s="49">
-        <v>545.66047972245406</v>
+        <v>545.74508236054396</v>
       </c>
       <c r="L196" s="49">
-        <v>407.220272232333</v>
+        <v>407.323628221006</v>
       </c>
       <c r="M196" s="49">
-        <v>329.00439685082102</v>
+        <v>329.019303200151</v>
       </c>
       <c r="N196" s="49">
-        <v>488.74986649166402</v>
+        <v>488.65464212843602</v>
       </c>
       <c r="O196" s="49">
-        <v>507.02264229489901</v>
+        <v>507.04652459143199</v>
       </c>
       <c r="P196" s="50">
-        <v>7.0781978179579319E-3</v>
+        <v>7.0691415655927958E-3</v>
       </c>
       <c r="Q196" s="33">
-        <v>2.7492120466112935E-2</v>
+        <v>2.7528073470243886E-2</v>
       </c>
       <c r="R196" s="33">
-        <v>3.4142076109655806E-2</v>
+        <v>3.4145373241307952E-2</v>
       </c>
       <c r="S196" s="33">
-        <v>4.0777388130540215E-2</v>
+        <v>4.1062034421433635E-2</v>
       </c>
       <c r="T196" s="33">
-        <v>4.0373377433728042E-2</v>
+        <v>4.10408066089607E-2</v>
       </c>
       <c r="U196" s="33">
-        <v>3.8033381292324142E-2</v>
+        <v>3.7289424176892849E-2</v>
       </c>
       <c r="V196" s="33">
-        <v>4.0586623117844667E-2</v>
+        <v>4.0629787276565077E-2</v>
       </c>
       <c r="W196" s="33">
-        <v>3.0645145676994279E-2</v>
+        <v>3.0728709990999858E-2</v>
       </c>
       <c r="X196" s="33">
-        <v>1.5601407923846677E-2</v>
+        <v>1.5758528921029802E-2</v>
       </c>
       <c r="Y196" s="33">
-        <v>3.6212545426243192E-2</v>
+        <v>3.6594642179386572E-2</v>
       </c>
       <c r="Z196" s="33">
-        <v>3.9129803278551423E-2</v>
+        <v>3.8732768062440526E-2</v>
       </c>
       <c r="AA196" s="33">
-        <v>1.5547105371567449E-2</v>
+        <v>1.5565668084495776E-2</v>
       </c>
       <c r="AB196" s="33">
-        <v>2.1027196883462329E-2</v>
+        <v>2.08241426198712E-2</v>
       </c>
       <c r="AC196" s="34">
-        <v>3.1921622103090019E-2</v>
+        <v>3.1968087840257509E-2</v>
       </c>
     </row>
     <row r="197" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A197" s="1" t="s">
         <v>210</v>
       </c>
       <c r="B197" s="29">
-        <v>336.72818638175301</v>
+        <v>336.74331376016897</v>
       </c>
       <c r="C197" s="49">
-        <v>408.21493851036098</v>
+        <v>408.22659867265799</v>
       </c>
       <c r="D197" s="49">
-        <v>396.66409292435299</v>
+        <v>396.72408741381003</v>
       </c>
       <c r="E197" s="49">
-        <v>506.15233067478101</v>
+        <v>506.02997474855999</v>
       </c>
       <c r="F197" s="49">
-        <v>451.42026340301999</v>
+        <v>451.23218663931601</v>
       </c>
       <c r="G197" s="49">
-        <v>552.52610112418802</v>
+        <v>552.598729635067</v>
       </c>
       <c r="H197" s="49">
-        <v>625.42869748458099</v>
+        <v>625.34266892376297</v>
       </c>
       <c r="I197" s="49">
-        <v>612.98569315757902</v>
+        <v>613.03572697465199</v>
       </c>
       <c r="J197" s="49">
-        <v>779.67841315771705</v>
+        <v>779.39930831811205</v>
       </c>
       <c r="K197" s="49">
-        <v>565.67893452580404</v>
+        <v>565.73440625570402</v>
       </c>
       <c r="L197" s="49">
-        <v>419.80712895451001</v>
+        <v>419.72017220345703</v>
       </c>
       <c r="M197" s="49">
-        <v>342.82567643358698</v>
+        <v>342.82130939986502</v>
       </c>
       <c r="N197" s="49">
-        <v>501.21254491971098</v>
+        <v>501.21657817915798</v>
       </c>
       <c r="O197" s="49">
-        <v>523.65865934898704</v>
+        <v>523.65708505653697</v>
       </c>
       <c r="P197" s="50">
-        <v>3.8414437916958866E-2</v>
+        <v>3.8481538114032654E-2</v>
       </c>
       <c r="Q197" s="33">
-        <v>4.2438286420682925E-2</v>
+        <v>4.240127501541946E-2</v>
       </c>
       <c r="R197" s="33">
-        <v>3.6500792235939716E-2</v>
+        <v>3.6702742276611966E-2</v>
       </c>
       <c r="S197" s="33">
-        <v>3.3118091243091952E-2</v>
+        <v>3.2497409389169674E-2</v>
       </c>
       <c r="T197" s="33">
-        <v>3.2270229378116966E-2</v>
+        <v>3.1176795180577033E-2</v>
       </c>
       <c r="U197" s="33">
-        <v>4.2013845918730919E-2</v>
+        <v>4.2626899731051715E-2</v>
       </c>
       <c r="V197" s="33">
-        <v>3.0224016343778803E-2</v>
+        <v>2.9971052846683888E-2</v>
       </c>
       <c r="W197" s="33">
-        <v>2.9505469377386628E-2</v>
+        <v>2.9483916785852049E-2</v>
       </c>
       <c r="X197" s="33">
-        <v>2.659528205245687E-2</v>
+        <v>2.5856257115001613E-2</v>
       </c>
       <c r="Y197" s="33">
-        <v>3.6686649569219743E-2</v>
+        <v>3.6627584088708698E-2</v>
       </c>
       <c r="Z197" s="33">
-        <v>3.0909209537082649E-2</v>
+        <v>3.0434139155131268E-2</v>
       </c>
       <c r="AA197" s="33">
-        <v>4.2009406910853198E-2</v>
+        <v>4.1948925383620717E-2</v>
       </c>
       <c r="AB197" s="33">
-        <v>2.549909326319888E-2</v>
+        <v>2.5707186564330797E-2</v>
       </c>
       <c r="AC197" s="34">
-        <v>3.281119158463941E-2</v>
+        <v>3.2759440523706163E-2</v>
       </c>
     </row>
     <row r="198" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A198" s="1" t="s">
         <v>211</v>
       </c>
       <c r="B198" s="29">
-        <v>347.67647155106499</v>
+        <v>347.67349288937601</v>
       </c>
       <c r="C198" s="49">
-        <v>416.10044416775798</v>
+        <v>416.01404177229801</v>
       </c>
       <c r="D198" s="49">
-        <v>411.123444097544</v>
+        <v>411.10175074948899</v>
       </c>
       <c r="E198" s="49">
-        <v>516.00228180496094</v>
+        <v>515.856096703915</v>
       </c>
       <c r="F198" s="49">
-        <v>464.75049725988998</v>
+        <v>464.52736331347</v>
       </c>
       <c r="G198" s="49">
-        <v>568.92117001816302</v>
+        <v>568.96583183842404</v>
       </c>
       <c r="H198" s="49">
-        <v>636.88491456790405</v>
+        <v>636.74361265868902</v>
       </c>
       <c r="I198" s="49">
-        <v>622.58019535401002</v>
+        <v>622.37971394295801</v>
       </c>
       <c r="J198" s="49">
-        <v>799.90433336186402</v>
+        <v>799.59189265532996</v>
       </c>
       <c r="K198" s="49">
-        <v>586.05003670661097</v>
+        <v>585.96858372102599</v>
       </c>
       <c r="L198" s="49">
-        <v>427.49510694124302</v>
+        <v>427.10057398437499</v>
       </c>
       <c r="M198" s="49">
-        <v>345.01410535149802</v>
+        <v>344.98519372903502</v>
       </c>
       <c r="N198" s="49">
-        <v>518.79538936539097</v>
+        <v>518.92404285299301</v>
       </c>
       <c r="O198" s="49">
-        <v>536.18129229152601</v>
+        <v>536.13683143907997</v>
       </c>
       <c r="P198" s="50">
-        <v>3.2513717627724148E-2</v>
+        <v>3.2458488951592424E-2</v>
       </c>
       <c r="Q198" s="33">
-        <v>1.9317043335485007E-2</v>
+        <v>1.9076275590470537E-2</v>
       </c>
       <c r="R198" s="33">
-        <v>3.6452382333352684E-2</v>
+        <v>3.6240963913749091E-2</v>
       </c>
       <c r="S198" s="33">
-        <v>1.9460448037547096E-2</v>
+        <v>1.9418063050983259E-2</v>
       </c>
       <c r="T198" s="33">
-        <v>2.9529542507419571E-2</v>
+        <v>2.946415851487405E-2</v>
       </c>
       <c r="U198" s="33">
-        <v>2.9672931035505945E-2</v>
+        <v>2.9618421696636421E-2</v>
       </c>
       <c r="V198" s="33">
-        <v>1.8317383147589794E-2</v>
+        <v>1.8231514178534303E-2</v>
       </c>
       <c r="W198" s="33">
-        <v>1.5652081775364701E-2</v>
+        <v>1.5242157279183211E-2</v>
       </c>
       <c r="X198" s="33">
-        <v>2.594136231402322E-2</v>
+        <v>2.5907880750872136E-2</v>
       </c>
       <c r="Y198" s="33">
-        <v>3.6011774413844178E-2</v>
+        <v>3.5766213335408192E-2</v>
       </c>
       <c r="Z198" s="33">
-        <v>1.8313119183752891E-2</v>
+        <v>1.7584100716847129E-2</v>
       </c>
       <c r="AA198" s="33">
-        <v>6.3835035364832038E-3</v>
+        <v>6.3119889862099932E-3</v>
       </c>
       <c r="AB198" s="33">
-        <v>3.508061524776207E-2</v>
+        <v>3.5328968443469E-2</v>
       </c>
       <c r="AC198" s="34">
-        <v>2.3913732197433868E-2</v>
+        <v>2.3831905914527329E-2</v>
       </c>
     </row>
     <row r="199" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A199" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B199" s="29">
-        <v>347.38138388162997</v>
+        <v>347.37377762748503</v>
       </c>
       <c r="C199" s="49">
-        <v>423.62170654710502</v>
+        <v>423.65169862603801</v>
       </c>
       <c r="D199" s="49">
-        <v>412.31445065777001</v>
+        <v>412.27729689797502</v>
       </c>
       <c r="E199" s="49">
-        <v>529.39301629465501</v>
+        <v>529.45451175235598</v>
       </c>
       <c r="F199" s="49">
-        <v>470.91192438413702</v>
+        <v>470.99822020620701</v>
       </c>
       <c r="G199" s="49">
-        <v>568.80529580375605</v>
+        <v>568.95793545428899</v>
       </c>
       <c r="H199" s="49">
-        <v>644.09518457175204</v>
+        <v>644.27585401296199</v>
       </c>
       <c r="I199" s="49">
-        <v>626.12563741039605</v>
+        <v>626.18747856300502</v>
       </c>
       <c r="J199" s="49">
-        <v>798.40503418972798</v>
+        <v>798.73627480508401</v>
       </c>
       <c r="K199" s="49">
-        <v>593.06582213380295</v>
+        <v>592.95503857384904</v>
       </c>
       <c r="L199" s="49">
-        <v>439.08181452563599</v>
+        <v>439.44160918539097</v>
       </c>
       <c r="M199" s="49">
-        <v>349.30837054131302</v>
+        <v>349.32177278762299</v>
       </c>
       <c r="N199" s="49">
-        <v>527.12369302582897</v>
+        <v>527.10444410714297</v>
       </c>
       <c r="O199" s="49">
-        <v>542.56420359399999</v>
+        <v>542.555832990054</v>
       </c>
       <c r="P199" s="50">
-        <v>-8.4874213120766928E-4</v>
+        <v>-8.6205957031748603E-4</v>
       </c>
       <c r="Q199" s="33">
-        <v>1.807559324862118E-2</v>
+        <v>1.8359132353326757E-2</v>
       </c>
       <c r="R199" s="33">
-        <v>2.8969560780955916E-3</v>
+        <v>2.8595016838115495E-3</v>
       </c>
       <c r="S199" s="33">
-        <v>2.5950921075103883E-2</v>
+        <v>2.6360869117043828E-2</v>
       </c>
       <c r="T199" s="33">
-        <v>1.3257494420283678E-2</v>
+        <v>1.3929980026538002E-2</v>
       </c>
       <c r="U199" s="33">
-        <v>-2.0367358522321855E-4</v>
+        <v>-1.3878485654483796E-5</v>
       </c>
       <c r="V199" s="33">
-        <v>1.1321150554711723E-2</v>
+        <v>1.1829315920143246E-2</v>
       </c>
       <c r="W199" s="33">
-        <v>5.6947556039266267E-3</v>
+        <v>6.1180731549292933E-3</v>
       </c>
       <c r="X199" s="33">
-        <v>-1.8743481058974831E-3</v>
+        <v>-1.0700681911676169E-3</v>
       </c>
       <c r="Y199" s="33">
-        <v>1.1971307888005933E-2</v>
+        <v>1.1922917110090747E-2</v>
       </c>
       <c r="Z199" s="33">
-        <v>2.7103719776576218E-2</v>
+        <v>2.8894915981703795E-2</v>
       </c>
       <c r="AA199" s="33">
-        <v>1.2446636596031402E-2</v>
+        <v>1.2570333850310478E-2</v>
       </c>
       <c r="AB199" s="33">
-        <v>1.6053156660905232E-2</v>
+        <v>1.5764159257634081E-2</v>
       </c>
       <c r="AC199" s="34">
-        <v>1.1904390164742207E-2</v>
+        <v>1.1972692742903579E-2</v>
       </c>
     </row>
     <row r="200" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A200" s="1" t="s">
         <v>213</v>
       </c>
       <c r="B200" s="29">
-        <v>343.74721805608903</v>
+        <v>343.737597370961</v>
       </c>
       <c r="C200" s="49">
-        <v>409.85289628145</v>
+        <v>409.92372222227101</v>
       </c>
       <c r="D200" s="49">
-        <v>405.43267729441698</v>
+        <v>405.41482398973397</v>
       </c>
       <c r="E200" s="49">
-        <v>515.793459271507</v>
+        <v>516.05997275469701</v>
       </c>
       <c r="F200" s="49">
-        <v>464.26491998831199</v>
+        <v>464.74836336302099</v>
       </c>
       <c r="G200" s="49">
-        <v>565.66550118016301</v>
+        <v>565.38225643956798</v>
       </c>
       <c r="H200" s="49">
-        <v>633.37530411362502</v>
+        <v>633.51442778503997</v>
       </c>
       <c r="I200" s="49">
-        <v>620.43818107097798</v>
+        <v>620.58176120704002</v>
       </c>
       <c r="J200" s="49">
-        <v>790.82817802791203</v>
+        <v>791.24915471531995</v>
       </c>
       <c r="K200" s="49">
-        <v>569.54625503682803</v>
+        <v>569.77407238688102</v>
       </c>
       <c r="L200" s="49">
-        <v>426.14472697030499</v>
+        <v>426.376484691141</v>
       </c>
       <c r="M200" s="49">
-        <v>339.817354859631</v>
+        <v>339.84813345072399</v>
       </c>
       <c r="N200" s="49">
-        <v>515.47527036609495</v>
+        <v>515.31128032382401</v>
       </c>
       <c r="O200" s="49">
-        <v>531.33230158827803</v>
+        <v>531.41173567697001</v>
       </c>
       <c r="P200" s="50">
-        <v>-1.0461602130007353E-2</v>
+        <v>-1.0467630232076308E-2</v>
       </c>
       <c r="Q200" s="33">
-        <v>-3.2502607994012167E-2</v>
+        <v>-3.2403921542835223E-2</v>
       </c>
       <c r="R200" s="33">
-        <v>-1.6690594647785106E-2</v>
+        <v>-1.6645284520576675E-2</v>
       </c>
       <c r="S200" s="33">
-        <v>-2.5688961895142581E-2</v>
+        <v>-2.5298753151288711E-2</v>
       </c>
       <c r="T200" s="33">
-        <v>-1.4115175368553334E-2</v>
+        <v>-1.3269385265298417E-2</v>
       </c>
       <c r="U200" s="33">
-        <v>-5.5199813481980886E-3</v>
+        <v>-6.28461049913287E-3</v>
       </c>
       <c r="V200" s="33">
-        <v>-1.6643317191160967E-2</v>
+        <v>-1.6703134473988079E-2</v>
       </c>
       <c r="W200" s="33">
-        <v>-9.0835704523152261E-3</v>
+        <v>-8.9521390124713829E-3</v>
       </c>
       <c r="X200" s="33">
-        <v>-9.4899904651846168E-3</v>
+        <v>-9.3737073498898482E-3</v>
       </c>
       <c r="Y200" s="33">
-        <v>-3.9657599914210917E-2</v>
+        <v>-3.9093969490034075E-2</v>
       </c>
       <c r="Z200" s="33">
-        <v>-2.946395666444912E-2</v>
+        <v>-2.9731195729210236E-2</v>
       </c>
       <c r="AA200" s="33">
-        <v>-2.7170879606961851E-2</v>
+        <v>-2.7120094064845723E-2</v>
       </c>
       <c r="AB200" s="33">
-        <v>-2.2098082127306795E-2</v>
+        <v>-2.2373485777178903E-2</v>
       </c>
       <c r="AC200" s="34">
-        <v>-2.0701516855186397E-2</v>
+        <v>-2.0540000927956603E-2</v>
       </c>
     </row>
     <row r="201" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A201" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B201" s="29">
-        <v>335.34970625341901</v>
+        <v>335.37344395788102</v>
       </c>
       <c r="C201" s="49">
-        <v>401.90330615901399</v>
+        <v>401.94623758351298</v>
       </c>
       <c r="D201" s="49">
-        <v>394.82401356937402</v>
+        <v>394.93051397981202</v>
       </c>
       <c r="E201" s="49">
-        <v>508.03118100960199</v>
+        <v>507.96029442295497</v>
       </c>
       <c r="F201" s="49">
-        <v>457.94911386952901</v>
+        <v>457.71434047180003</v>
       </c>
       <c r="G201" s="49">
-        <v>541.26842407955405</v>
+        <v>541.38747008927203</v>
       </c>
       <c r="H201" s="49">
-        <v>615.13405429315605</v>
+        <v>615.054251100432</v>
       </c>
       <c r="I201" s="49">
-        <v>604.76785886982896</v>
+        <v>604.862117851015</v>
       </c>
       <c r="J201" s="49">
-        <v>768.40790071894196</v>
+        <v>767.946142383596</v>
       </c>
       <c r="K201" s="49">
-        <v>567.64760142788896</v>
+        <v>567.71221357501895</v>
       </c>
       <c r="L201" s="49">
-        <v>416.75429408814898</v>
+        <v>416.67297876627902</v>
       </c>
       <c r="M201" s="49">
-        <v>331.85947750671602</v>
+        <v>331.85711424921197</v>
       </c>
       <c r="N201" s="49">
-        <v>507.71724675467101</v>
+        <v>507.74893638457399</v>
       </c>
       <c r="O201" s="49">
-        <v>517.8710894523</v>
+        <v>517.91341552059203</v>
       </c>
       <c r="P201" s="50">
-        <v>-2.4429322948876342E-2</v>
+        <v>-2.4332960598585363E-2</v>
       </c>
       <c r="Q201" s="33">
-        <v>-1.9396203356281672E-2</v>
+        <v>-1.9460900177990736E-2</v>
       </c>
       <c r="R201" s="33">
-        <v>-2.6166276965729485E-2</v>
+        <v>-2.58606972156189E-2</v>
       </c>
       <c r="S201" s="33">
-        <v>-1.5049198710018974E-2</v>
+        <v>-1.569522683285518E-2</v>
       </c>
       <c r="T201" s="33">
-        <v>-1.3603884004292133E-2</v>
+        <v>-1.513512138121631E-2</v>
       </c>
       <c r="U201" s="33">
-        <v>-4.3129865706338255E-2</v>
+        <v>-4.2439935242043925E-2</v>
       </c>
       <c r="V201" s="33">
-        <v>-2.8800064830435179E-2</v>
+        <v>-2.913931534148384E-2</v>
       </c>
       <c r="W201" s="33">
-        <v>-2.5256863099720084E-2</v>
+        <v>-2.5330495252470997E-2</v>
       </c>
       <c r="X201" s="33">
-        <v>-2.8350377404203653E-2</v>
+        <v>-2.9450915925601229E-2</v>
       </c>
       <c r="Y201" s="33">
-        <v>-3.3336249552133879E-3</v>
+        <v>-3.6187304965011879E-3</v>
       </c>
       <c r="Z201" s="33">
-        <v>-2.2035783356789906E-2</v>
+        <v>-2.2758070093595872E-2</v>
       </c>
       <c r="AA201" s="33">
-        <v>-2.3418101633455923E-2</v>
+        <v>-2.3513500340206162E-2</v>
       </c>
       <c r="AB201" s="33">
-        <v>-1.5050234332122492E-2</v>
+        <v>-1.4675292833678744E-2</v>
       </c>
       <c r="AC201" s="34">
-        <v>-2.533482736837056E-2</v>
+        <v>-2.5400869514449753E-2</v>
       </c>
     </row>
     <row r="202" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A202" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B202" s="29">
-        <v>336.28216553058502</v>
+        <v>336.28116271902297</v>
       </c>
       <c r="C202" s="49">
-        <v>402.62253094731102</v>
+        <v>402.41155126651302</v>
       </c>
       <c r="D202" s="49">
-        <v>394.53205524365802</v>
+        <v>394.47744950881298</v>
       </c>
       <c r="E202" s="49">
-        <v>510.14191702986398</v>
+        <v>509.70401966365301</v>
       </c>
       <c r="F202" s="49">
-        <v>455.74900970767698</v>
+        <v>455.14547031753102</v>
       </c>
       <c r="G202" s="49">
-        <v>542.08786103396403</v>
+        <v>542.04802991450401</v>
       </c>
       <c r="H202" s="49">
-        <v>613.79131231401698</v>
+        <v>613.32782435131105</v>
       </c>
       <c r="I202" s="49">
-        <v>604.70275409310705</v>
+        <v>604.26119110837305</v>
       </c>
       <c r="J202" s="49">
-        <v>765.18835638245105</v>
+        <v>764.77145272170003</v>
       </c>
       <c r="K202" s="49">
-        <v>562.75365770160795</v>
+        <v>562.36409139757302</v>
       </c>
       <c r="L202" s="49">
-        <v>420.06466697846298</v>
+        <v>419.35895391132101</v>
       </c>
       <c r="M202" s="49">
-        <v>339.91978192699401</v>
+        <v>339.853759422081</v>
       </c>
       <c r="N202" s="49">
-        <v>522.43973501279902</v>
+        <v>522.66248957251696</v>
       </c>
       <c r="O202" s="49">
-        <v>519.48981910351597</v>
+        <v>519.30991973918799</v>
       </c>
       <c r="P202" s="50">
-        <v>2.7805579065018904E-3</v>
+        <v>2.7065910479660005E-3</v>
       </c>
       <c r="Q202" s="33">
-        <v>1.789546831974631E-3</v>
+        <v>1.1576515451356961E-3</v>
       </c>
       <c r="R202" s="33">
-        <v>-7.3946445930828109E-4</v>
+        <v>-1.1472004693519056E-3</v>
       </c>
       <c r="S202" s="33">
-        <v>4.1547371483525719E-3</v>
+        <v>3.4327983108972671E-3</v>
       </c>
       <c r="T202" s="33">
-        <v>-4.8042546545441489E-3</v>
+        <v>-5.6123873060675011E-3</v>
       </c>
       <c r="U202" s="33">
-        <v>1.513919744724479E-3</v>
+        <v>1.2201239624609617E-3</v>
       </c>
       <c r="V202" s="33">
-        <v>-2.1828444869338437E-3</v>
+        <v>-2.8069503560573805E-3</v>
       </c>
       <c r="W202" s="33">
-        <v>-1.0765250792854619E-4</v>
+        <v>-9.9349376478885532E-4</v>
       </c>
       <c r="X202" s="33">
-        <v>-4.1898896842140765E-3</v>
+        <v>-4.1340004027393684E-3</v>
       </c>
       <c r="Y202" s="33">
-        <v>-8.6214470279986077E-3</v>
+        <v>-9.4204810986319165E-3</v>
       </c>
       <c r="Z202" s="33">
-        <v>7.9432244304933342E-3</v>
+        <v>6.446242693718407E-3</v>
       </c>
       <c r="AA202" s="33">
-        <v>2.4288305643206609E-2</v>
+        <v>2.4096651328269658E-2</v>
       </c>
       <c r="AB202" s="33">
-        <v>2.8997416085890571E-2</v>
+        <v>2.9371904339445587E-2</v>
       </c>
       <c r="AC202" s="34">
-        <v>3.1257385943825877E-3</v>
+        <v>2.6964047980726491E-3</v>
       </c>
     </row>
     <row r="203" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A203" s="1" t="s">
         <v>216</v>
       </c>
       <c r="B203" s="29">
-        <v>340.03307855255701</v>
+        <v>340.01461697550201</v>
       </c>
       <c r="C203" s="49">
-        <v>401.12305597276099</v>
+        <v>401.19625015744901</v>
       </c>
       <c r="D203" s="49">
-        <v>398.06776241849599</v>
+        <v>398.01216475330398</v>
       </c>
       <c r="E203" s="49">
-        <v>500.63891339324198</v>
+        <v>500.83193219694601</v>
       </c>
       <c r="F203" s="49">
-        <v>459.36790540698098</v>
+        <v>459.704242536447</v>
       </c>
       <c r="G203" s="49">
-        <v>537.63031957785597</v>
+        <v>537.81654551123904</v>
       </c>
       <c r="H203" s="49">
-        <v>609.60632822813704</v>
+        <v>609.99803280302001</v>
       </c>
       <c r="I203" s="49">
-        <v>598.64318978440497</v>
+        <v>598.81466309006601</v>
       </c>
       <c r="J203" s="49">
-        <v>768.56689763777899</v>
+        <v>769.09454388970505</v>
       </c>
       <c r="K203" s="49">
-        <v>556.63901878563604</v>
+        <v>556.68231260338405</v>
       </c>
       <c r="L203" s="49">
-        <v>415.28921148716398</v>
+        <v>415.82732257621302</v>
       </c>
       <c r="M203" s="49">
-        <v>334.87683411844802</v>
+        <v>334.91179551133501</v>
       </c>
       <c r="N203" s="49">
-        <v>518.02526335424295</v>
+        <v>517.94030198586904</v>
       </c>
       <c r="O203" s="49">
-        <v>517.19846703679104</v>
+        <v>517.19839206022903</v>
       </c>
       <c r="P203" s="50">
-        <v>1.1154064670821251E-2</v>
+        <v>1.1102180765321323E-2</v>
       </c>
       <c r="Q203" s="33">
-        <v>-3.7242699036786897E-3</v>
+        <v>-3.02004528756461E-3</v>
       </c>
       <c r="R203" s="33">
-        <v>8.9617741520504612E-3</v>
+        <v>8.9605001474539758E-3</v>
       </c>
       <c r="S203" s="33">
-        <v>-1.8628156831240528E-2</v>
+        <v>-1.7406351773646134E-2</v>
       </c>
       <c r="T203" s="33">
-        <v>7.9405453927923197E-3</v>
+        <v>1.00160773120197E-2</v>
       </c>
       <c r="U203" s="33">
-        <v>-8.2229132517482872E-3</v>
+        <v>-7.8064750164895669E-3</v>
       </c>
       <c r="V203" s="33">
-        <v>-6.8182523960829133E-3</v>
+        <v>-5.4290567231526365E-3</v>
       </c>
       <c r="W203" s="33">
-        <v>-1.0020732116211017E-2</v>
+        <v>-9.0135327213661798E-3</v>
       </c>
       <c r="X203" s="33">
-        <v>4.4153066720729051E-3</v>
+        <v>5.6527883626145137E-3</v>
       </c>
       <c r="Y203" s="33">
-        <v>-1.0865569387758844E-2</v>
+        <v>-1.0103381209971563E-2</v>
       </c>
       <c r="Z203" s="33">
-        <v>-1.1368381743813383E-2</v>
+        <v>-8.4214997728527807E-3</v>
       </c>
       <c r="AA203" s="33">
-        <v>-1.4835699705258998E-2</v>
+        <v>-1.4541442528544501E-2</v>
       </c>
       <c r="AB203" s="33">
-        <v>-8.449724174306783E-3</v>
+        <v>-9.0348698842156461E-3</v>
       </c>
       <c r="AC203" s="34">
-        <v>-4.410773767769105E-3</v>
+        <v>-4.0660260832672268E-3</v>
       </c>
     </row>
     <row r="204" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A204" s="1" t="s">
         <v>217</v>
       </c>
       <c r="B204" s="29">
-        <v>340.99549030745402</v>
+        <v>340.98482230455602</v>
       </c>
       <c r="C204" s="49">
-        <v>408.14374376042798</v>
+        <v>408.28235481295297</v>
       </c>
       <c r="D204" s="49">
-        <v>401.28568122187698</v>
+        <v>401.278487987559</v>
       </c>
       <c r="E204" s="49">
-        <v>499.18823286845299</v>
+        <v>499.62341984800003</v>
       </c>
       <c r="F204" s="49">
-        <v>451.11761624541202</v>
+        <v>451.84054282680398</v>
       </c>
       <c r="G204" s="49">
-        <v>536.58043394392405</v>
+        <v>536.32548631733505</v>
       </c>
       <c r="H204" s="49">
-        <v>605.25862025618699</v>
+        <v>605.56824001644998</v>
       </c>
       <c r="I204" s="49">
-        <v>598.00301587272395</v>
+        <v>598.28244662472298</v>
       </c>
       <c r="J204" s="49">
-        <v>771.78967676174</v>
+        <v>772.26398047870498</v>
       </c>
       <c r="K204" s="49">
-        <v>553.06779029050699</v>
+        <v>553.52562102075603</v>
       </c>
       <c r="L204" s="49">
-        <v>418.23855772316898</v>
+        <v>418.62615202049602</v>
       </c>
       <c r="M204" s="49">
-        <v>341.551547469436</v>
+        <v>341.60116750188803</v>
       </c>
       <c r="N204" s="49">
-        <v>538.71054541692001</v>
+        <v>538.48265641393004</v>
       </c>
       <c r="O204" s="49">
-        <v>519.16260232110005</v>
+        <v>519.36179976894198</v>
       </c>
       <c r="P204" s="50">
-        <v>2.8303474444126842E-3</v>
+        <v>2.8534224136720354E-3</v>
       </c>
       <c r="Q204" s="33">
-        <v>1.7502578530773194E-2</v>
+        <v>1.7662439897489168E-2</v>
       </c>
       <c r="R204" s="33">
-        <v>8.0838467898787236E-3</v>
+        <v>8.2065914650613081E-3</v>
       </c>
       <c r="S204" s="33">
-        <v>-2.897658344127807E-3</v>
+        <v>-2.4130097768422232E-3</v>
       </c>
       <c r="T204" s="33">
-        <v>-1.7960090516684124E-2</v>
+        <v>-1.7105997687240304E-2</v>
       </c>
       <c r="U204" s="33">
-        <v>-1.9528021313163224E-3</v>
+        <v>-2.7724308713608092E-3</v>
       </c>
       <c r="V204" s="33">
-        <v>-7.1319928462471038E-3</v>
+        <v>-7.2619788070701352E-3</v>
       </c>
       <c r="W204" s="33">
-        <v>-1.0693747504445517E-3</v>
+        <v>-8.8878328829933295E-4</v>
       </c>
       <c r="X204" s="33">
-        <v>4.1932317588311285E-3</v>
+        <v>4.1209973652529541E-3</v>
       </c>
       <c r="Y204" s="33">
-        <v>-6.4156991777544192E-3</v>
+        <v>-5.6705440628522785E-3</v>
       </c>
       <c r="Z204" s="33">
-        <v>7.1019091139963297E-3</v>
+        <v>6.7307492613597475E-3</v>
       </c>
       <c r="AA204" s="33">
-        <v>1.993184559498995E-2</v>
+        <v>1.9973533569756396E-2</v>
       </c>
       <c r="AB204" s="33">
-        <v>3.9931029480567481E-2</v>
+        <v>3.9661625769028319E-2</v>
       </c>
       <c r="AC204" s="34">
-        <v>3.7976432829784912E-3</v>
+        <v>4.1829358751390711E-3</v>
       </c>
     </row>
     <row r="205" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A205" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B205" s="29">
-        <v>348.96953298771501</v>
+        <v>349.00570306249699</v>
       </c>
       <c r="C205" s="49">
-        <v>411.121040141001</v>
+        <v>411.17861452464899</v>
       </c>
       <c r="D205" s="49">
-        <v>406.07202973158797</v>
+        <v>406.20888642638198</v>
       </c>
       <c r="E205" s="49">
-        <v>509.95290448170903</v>
+        <v>509.90523584349</v>
       </c>
       <c r="F205" s="49">
-        <v>456.89930358700099</v>
+        <v>456.567234910747</v>
       </c>
       <c r="G205" s="49">
-        <v>533.434925040606</v>
+        <v>533.57371286677301</v>
       </c>
       <c r="H205" s="49">
-        <v>608.18319671167603</v>
+        <v>608.03773270583395</v>
       </c>
       <c r="I205" s="49">
-        <v>600.37676027728605</v>
+        <v>600.42847539703405</v>
       </c>
       <c r="J205" s="49">
-        <v>780.08689723810596</v>
+        <v>779.46849985082997</v>
       </c>
       <c r="K205" s="49">
-        <v>556.780369347141</v>
+        <v>556.78918889267004</v>
       </c>
       <c r="L205" s="49">
-        <v>421.54787431375797</v>
+        <v>421.41850969037898</v>
       </c>
       <c r="M205" s="49">
-        <v>344.18852250051901</v>
+        <v>344.181558454852</v>
       </c>
       <c r="N205" s="49">
-        <v>529.55121709541402</v>
+        <v>529.57503540032405</v>
       </c>
       <c r="O205" s="49">
-        <v>522.81158958219805</v>
+        <v>522.86814679845202</v>
       </c>
       <c r="P205" s="50">
-        <v>2.3384598644021093E-2</v>
+        <v>2.3522691431635101E-2</v>
       </c>
       <c r="Q205" s="33">
-        <v>7.2947250229582483E-3</v>
+        <v>7.0937665504131608E-3</v>
       </c>
       <c r="R205" s="33">
-        <v>1.192753375883493E-2</v>
+        <v>1.2286725021192435E-2</v>
       </c>
       <c r="S205" s="33">
-        <v>2.1564353693595217E-2</v>
+        <v>2.0579131375823012E-2</v>
       </c>
       <c r="T205" s="33">
-        <v>1.2816363479017046E-2</v>
+        <v>1.0460973808086971E-2</v>
       </c>
       <c r="U205" s="33">
-        <v>-5.8621386549603249E-3</v>
+        <v>-5.1307900160721953E-3</v>
       </c>
       <c r="V205" s="33">
-        <v>4.831945151398509E-3</v>
+        <v>4.077975901306985E-3</v>
       </c>
       <c r="W205" s="33">
-        <v>3.9694522294304591E-3</v>
+        <v>3.5869826775265512E-3</v>
       </c>
       <c r="X205" s="33">
-        <v>1.0750623811372151E-2</v>
+        <v>9.3290889569381807E-3</v>
       </c>
       <c r="Y205" s="33">
-        <v>6.7127016286447905E-3</v>
+        <v>5.8959653320034278E-3</v>
       </c>
       <c r="Z205" s="33">
-        <v>7.9125095701468862E-3</v>
+        <v>6.6702896042343252E-3</v>
       </c>
       <c r="AA205" s="33">
-        <v>7.7205770274513252E-3</v>
+        <v>7.5538118673137422E-3</v>
       </c>
       <c r="AB205" s="33">
-        <v>-1.7002318590992882E-2</v>
+        <v>-1.6542075974975701E-2</v>
       </c>
       <c r="AC205" s="34">
-        <v>7.0286019154381929E-3</v>
+        <v>6.7512609342272878E-3</v>
       </c>
     </row>
     <row r="206" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A206" s="1" t="s">
         <v>219</v>
       </c>
       <c r="B206" s="29">
-        <v>346.04847559266102</v>
+        <v>346.03001316195201</v>
       </c>
       <c r="C206" s="49">
-        <v>417.67256320755803</v>
+        <v>417.34194313809502</v>
       </c>
       <c r="D206" s="49">
-        <v>411.09412287561202</v>
+        <v>411.01229807248802</v>
       </c>
       <c r="E206" s="49">
-        <v>509.314048226772</v>
+        <v>508.50521496817601</v>
       </c>
       <c r="F206" s="49">
-        <v>462.56802628554902</v>
+        <v>461.49349935424499</v>
       </c>
       <c r="G206" s="49">
-        <v>532.71336222530897</v>
+        <v>532.59104183930197</v>
       </c>
       <c r="H206" s="49">
-        <v>606.99014420907304</v>
+        <v>606.14007165990404</v>
       </c>
       <c r="I206" s="49">
-        <v>601.62249615697203</v>
+        <v>600.97400611957198</v>
       </c>
       <c r="J206" s="49">
-        <v>777.60306847861295</v>
+        <v>777.08535955667298</v>
       </c>
       <c r="K206" s="49">
-        <v>554.69057795567096</v>
+        <v>553.90346368115502</v>
       </c>
       <c r="L206" s="49">
-        <v>425.61213223038902</v>
+        <v>424.59172805734499</v>
       </c>
       <c r="M206" s="49">
-        <v>344.56536111200899</v>
+        <v>344.45248541820399</v>
       </c>
       <c r="N206" s="49">
-        <v>544.92838391512305</v>
+        <v>545.24789072225201</v>
       </c>
       <c r="O206" s="49">
-        <v>525.56648015538894</v>
+        <v>525.22265032172004</v>
       </c>
       <c r="P206" s="50">
-        <v>-8.3705226930421706E-3</v>
+        <v>-8.526192765429208E-3</v>
       </c>
       <c r="Q206" s="33">
-        <v>1.5935752313503748E-2</v>
+        <v>1.4989419186042241E-2</v>
       </c>
       <c r="R206" s="33">
-        <v>1.2367493391119755E-2</v>
+        <v>1.1824979232640587E-2</v>
       </c>
       <c r="S206" s="33">
-        <v>-1.2527750098537682E-3</v>
+        <v>-2.7456491459595389E-3</v>
       </c>
       <c r="T206" s="33">
-        <v>1.2406940991251947E-2</v>
+        <v>1.0789789688830931E-2</v>
       </c>
       <c r="U206" s="33">
-        <v>-1.3526726155811408E-3</v>
+        <v>-1.8416781107738478E-3</v>
       </c>
       <c r="V206" s="33">
-        <v>-1.9616663351661456E-3</v>
+        <v>-3.1209593481725806E-3</v>
       </c>
       <c r="W206" s="33">
-        <v>2.0749235515222786E-3</v>
+        <v>9.0856903843072878E-4</v>
       </c>
       <c r="X206" s="33">
-        <v>-3.184041121940373E-3</v>
+        <v>-3.0573914078799724E-3</v>
       </c>
       <c r="Y206" s="33">
-        <v>-3.7533496267485589E-3</v>
+        <v>-5.1827967731451485E-3</v>
       </c>
       <c r="Z206" s="33">
-        <v>9.6412724729006971E-3</v>
+        <v>7.5298504787970622E-3</v>
       </c>
       <c r="AA206" s="33">
-        <v>1.0948610626300148E-3</v>
+        <v>7.8716292810199207E-4</v>
       </c>
       <c r="AB206" s="33">
-        <v>2.9038110617614521E-2</v>
+        <v>2.9595155122975836E-2</v>
       </c>
       <c r="AC206" s="34">
-        <v>5.2693754845649643E-3</v>
+        <v>4.5030540446664435E-3</v>
       </c>
     </row>
     <row r="207" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A207" s="1" t="s">
         <v>220</v>
       </c>
       <c r="B207" s="29">
-        <v>350.93159673974498</v>
+        <v>350.93404476564501</v>
       </c>
       <c r="C207" s="49">
-        <v>418.71111362364002</v>
+        <v>418.80800204934798</v>
       </c>
       <c r="D207" s="49">
-        <v>417.974915335736</v>
+        <v>417.91904056308101</v>
       </c>
       <c r="E207" s="49">
-        <v>509.91986799797297</v>
+        <v>510.25067728155801</v>
       </c>
       <c r="F207" s="49">
-        <v>463.95347416864598</v>
+        <v>464.60708100054001</v>
       </c>
       <c r="G207" s="49">
-        <v>533.77312181248601</v>
+        <v>533.99498004489806</v>
       </c>
       <c r="H207" s="49">
-        <v>613.76294968252103</v>
+        <v>614.47229512819899</v>
       </c>
       <c r="I207" s="49">
-        <v>610.61057922996497</v>
+        <v>610.90568923300305</v>
       </c>
       <c r="J207" s="49">
-        <v>784.41527142304301</v>
+        <v>785.12783330437901</v>
       </c>
       <c r="K207" s="49">
-        <v>560.92010343399602</v>
+        <v>561.20859952445801</v>
       </c>
       <c r="L207" s="49">
-        <v>426.06546173328098</v>
+        <v>426.80207034594002</v>
       </c>
       <c r="M207" s="49">
-        <v>349.79018894515099</v>
+        <v>349.864221377158</v>
       </c>
       <c r="N207" s="49">
-        <v>563.426181305309</v>
+        <v>563.37261848457899</v>
       </c>
       <c r="O207" s="49">
-        <v>530.54929268393403</v>
+        <v>530.57859722779904</v>
       </c>
       <c r="P207" s="50">
-        <v>1.4111089894908169E-2</v>
+        <v>1.4172272395914343E-2</v>
       </c>
       <c r="Q207" s="33">
-        <v>2.4865181665425506E-3</v>
+        <v>3.5128482419699569E-3</v>
       </c>
       <c r="R207" s="33">
-        <v>1.6737754390631299E-2</v>
+        <v>1.6804223433175336E-2</v>
       </c>
       <c r="S207" s="33">
-        <v>1.1894817614204189E-3</v>
+        <v>3.4325357184217253E-3</v>
       </c>
       <c r="T207" s="33">
-        <v>2.9951224563058432E-3</v>
+        <v>6.7467508223881811E-3</v>
       </c>
       <c r="U207" s="33">
-        <v>1.9893617512241057E-3</v>
+        <v>2.636052984946291E-3</v>
       </c>
       <c r="V207" s="33">
-        <v>1.1158015559335155E-2</v>
+        <v>1.3746366323343917E-2</v>
       </c>
       <c r="W207" s="33">
-        <v>1.4939739006448072E-2</v>
+        <v>1.6525977849789042E-2</v>
       </c>
       <c r="X207" s="33">
-        <v>8.7605144842832772E-3</v>
+        <v>1.0349537085982741E-2</v>
       </c>
       <c r="Y207" s="33">
-        <v>1.1230631501411459E-2</v>
+        <v>1.3188463915271731E-2</v>
       </c>
       <c r="Z207" s="33">
-        <v>1.0651235445671148E-3</v>
+        <v>5.2058062899815738E-3</v>
       </c>
       <c r="AA207" s="33">
-        <v>1.5163531866000834E-2</v>
+        <v>1.5711124721261793E-2</v>
       </c>
       <c r="AB207" s="33">
-        <v>3.3945373256730749E-2</v>
+        <v>3.3241261581623771E-2</v>
       </c>
       <c r="AC207" s="34">
-        <v>9.4808415617979591E-3</v>
+        <v>1.0197478922126191E-2</v>
       </c>
     </row>
     <row r="208" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A208" s="1" t="s">
         <v>221</v>
       </c>
       <c r="B208" s="29">
-        <v>361.19213683676901</v>
+        <v>361.169772225565</v>
       </c>
       <c r="C208" s="49">
-        <v>425.96280070578899</v>
+        <v>426.189753507359</v>
       </c>
       <c r="D208" s="49">
-        <v>423.34533086186701</v>
+        <v>423.35080715817497</v>
       </c>
       <c r="E208" s="49">
-        <v>521.00528279353</v>
+        <v>521.701165927955</v>
       </c>
       <c r="F208" s="49">
-        <v>472.44373082621598</v>
+        <v>473.46275354009902</v>
       </c>
       <c r="G208" s="49">
-        <v>539.48311657128295</v>
+        <v>539.279055221558</v>
       </c>
       <c r="H208" s="49">
-        <v>619.43375342747504</v>
+        <v>619.91477522613502</v>
       </c>
       <c r="I208" s="49">
-        <v>612.16461235834595</v>
+        <v>612.59610095934795</v>
       </c>
       <c r="J208" s="49">
-        <v>787.54957891424499</v>
+        <v>788.10322832979102</v>
       </c>
       <c r="K208" s="49">
-        <v>568.07817042782904</v>
+        <v>568.78663177119404</v>
       </c>
       <c r="L208" s="49">
-        <v>429.71378923837</v>
+        <v>430.29434304639301</v>
       </c>
       <c r="M208" s="49">
-        <v>356.19467165272403</v>
+        <v>356.26177197761899</v>
       </c>
       <c r="N208" s="49">
-        <v>576.716394278199</v>
+        <v>576.36506859283804</v>
       </c>
       <c r="O208" s="49">
-        <v>537.77178223686406</v>
+        <v>538.11488857552604</v>
       </c>
       <c r="P208" s="50">
-        <v>2.9238005902994635E-2</v>
+        <v>2.9167097386505914E-2</v>
       </c>
       <c r="Q208" s="33">
-        <v>1.7319069989308211E-2</v>
+        <v>1.7625621816894643E-2</v>
       </c>
       <c r="R208" s="33">
-        <v>1.2848655096484141E-2</v>
+        <v>1.2997174255988675E-2</v>
       </c>
       <c r="S208" s="33">
-        <v>2.1739523190339893E-2</v>
+        <v>2.2440908275519256E-2</v>
       </c>
       <c r="T208" s="33">
-        <v>1.8299801877297295E-2</v>
+        <v>1.9060563004094089E-2</v>
       </c>
       <c r="U208" s="33">
-        <v>1.0697419044645828E-2</v>
+        <v>9.8953648894146706E-3</v>
       </c>
       <c r="V208" s="33">
-        <v>9.2394038250229737E-3</v>
+        <v>8.8571610812828716E-3</v>
       </c>
       <c r="W208" s="33">
-        <v>2.5450478279311906E-3</v>
+        <v>2.7670584120229602E-3</v>
       </c>
       <c r="X208" s="33">
-        <v>3.9957247205499868E-3</v>
+        <v>3.7896950014999486E-3</v>
       </c>
       <c r="Y208" s="33">
-        <v>1.2761295147046381E-2</v>
+        <v>1.3503057959477704E-2</v>
       </c>
       <c r="Z208" s="33">
-        <v>8.5628332562963649E-3</v>
+        <v>8.1824174320952459E-3</v>
       </c>
       <c r="AA208" s="33">
-        <v>1.830949783607938E-2</v>
+        <v>1.8285809778658013E-2</v>
       </c>
       <c r="AB208" s="33">
-        <v>2.358820625285829E-2</v>
+        <v>2.3061912634674275E-2</v>
       </c>
       <c r="AC208" s="34">
-        <v>1.3613230009963839E-2</v>
+        <v>1.4203911328317886E-2</v>
       </c>
     </row>
     <row r="209" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A209" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B209" s="29">
-        <v>364.88665745389102</v>
+        <v>364.92907140884802</v>
       </c>
       <c r="C209" s="49">
-        <v>432.153231868538</v>
+        <v>432.21605921920298</v>
       </c>
       <c r="D209" s="49">
-        <v>429.599628838125</v>
+        <v>429.73588672800997</v>
       </c>
       <c r="E209" s="49">
-        <v>522.11962490838005</v>
+        <v>522.10468279163103</v>
       </c>
       <c r="F209" s="49">
-        <v>482.96602439100201</v>
+        <v>482.52082672983602</v>
       </c>
       <c r="G209" s="49">
-        <v>543.55157355584697</v>
+        <v>543.69964421082398</v>
       </c>
       <c r="H209" s="49">
-        <v>625.65772957495096</v>
+        <v>625.43062281084997</v>
       </c>
       <c r="I209" s="49">
-        <v>616.70723728491805</v>
+        <v>616.711562331707</v>
       </c>
       <c r="J209" s="49">
-        <v>794.16269923227105</v>
+        <v>793.39668974405902</v>
       </c>
       <c r="K209" s="49">
-        <v>570.95128838406799</v>
+        <v>570.90772919209201</v>
       </c>
       <c r="L209" s="49">
-        <v>436.37285977312399</v>
+        <v>436.171954207152</v>
       </c>
       <c r="M209" s="49">
-        <v>357.50248158581599</v>
+        <v>357.49099617675802</v>
       </c>
       <c r="N209" s="49">
-        <v>598.93463411814901</v>
+        <v>598.93524165370195</v>
       </c>
       <c r="O209" s="49">
-        <v>542.40191711101602</v>
+        <v>542.46360079425199</v>
       </c>
       <c r="P209" s="50">
-        <v>1.0228685069054055E-2</v>
+        <v>1.040867611959273E-2</v>
       </c>
       <c r="Q209" s="33">
-        <v>1.4532797588174162E-2</v>
+        <v>1.4139959166662441E-2</v>
       </c>
       <c r="R209" s="33">
-        <v>1.4773513536868732E-2</v>
+        <v>1.5082242579613991E-2</v>
       </c>
       <c r="S209" s="33">
-        <v>2.1388307405927343E-3</v>
+        <v>7.7346360336050246E-4</v>
       </c>
       <c r="T209" s="33">
-        <v>2.2272056709027543E-2</v>
+        <v>1.9131543341074808E-2</v>
       </c>
       <c r="U209" s="33">
-        <v>7.5413981635261695E-3</v>
+        <v>8.1972198743187619E-3</v>
       </c>
       <c r="V209" s="33">
-        <v>1.0047847914385066E-2</v>
+        <v>8.897751441240942E-3</v>
       </c>
       <c r="W209" s="33">
-        <v>7.4205937992262161E-3</v>
+        <v>6.7180665464798839E-3</v>
       </c>
       <c r="X209" s="33">
-        <v>8.3970844440590664E-3</v>
+        <v>6.7167107353263145E-3</v>
       </c>
       <c r="Y209" s="33">
-        <v>5.0576102124733069E-3</v>
+        <v>3.7291618726917886E-3</v>
       </c>
       <c r="Z209" s="33">
-        <v>1.5496525132592476E-2</v>
+        <v>1.3659512972322041E-2</v>
       </c>
       <c r="AA209" s="33">
-        <v>3.6716156561911184E-3</v>
+        <v>3.4503398787795181E-3</v>
       </c>
       <c r="AB209" s="33">
-        <v>3.8525417450214317E-2</v>
+        <v>3.915950894797926E-2</v>
       </c>
       <c r="AC209" s="34">
-        <v>8.6098509202043871E-3</v>
+        <v>8.0813824539174295E-3</v>
       </c>
     </row>
     <row r="210" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A210" s="1" t="s">
         <v>223</v>
       </c>
       <c r="B210" s="29">
-        <v>365.42847810575603</v>
+        <v>365.37913215488601</v>
       </c>
       <c r="C210" s="49">
-        <v>427.29721124703701</v>
+        <v>426.87123249624301</v>
       </c>
       <c r="D210" s="49">
-        <v>428.974739713585</v>
+        <v>428.87284735743998</v>
       </c>
       <c r="E210" s="49">
-        <v>519.96556815633903</v>
+        <v>518.699208488919</v>
       </c>
       <c r="F210" s="49">
-        <v>473.790016826895</v>
+        <v>472.180011825208</v>
       </c>
       <c r="G210" s="49">
-        <v>538.71442647054903</v>
+        <v>538.47484549777403</v>
       </c>
       <c r="H210" s="49">
-        <v>623.26119981085799</v>
+        <v>621.98315122448605</v>
       </c>
       <c r="I210" s="49">
-        <v>619.30927141937104</v>
+        <v>618.41220402837996</v>
       </c>
       <c r="J210" s="49">
-        <v>788.52819437392304</v>
+        <v>787.91506106764405</v>
       </c>
       <c r="K210" s="49">
-        <v>568.721320744845</v>
+        <v>567.44541915135005</v>
       </c>
       <c r="L210" s="49">
-        <v>436.40064199931999</v>
+        <v>435.06332714891801</v>
       </c>
       <c r="M210" s="49">
-        <v>359.912421244987</v>
+        <v>359.741973338447</v>
       </c>
       <c r="N210" s="49">
-        <v>599.09636248031802</v>
+        <v>599.53250119886798</v>
       </c>
       <c r="O210" s="49">
-        <v>541.22612176258997</v>
+        <v>540.68812744126103</v>
       </c>
       <c r="P210" s="50">
-        <v>1.4849012448021615E-3</v>
+        <v>1.2332827973953187E-3</v>
       </c>
       <c r="Q210" s="33">
-        <v>-1.1236802743565311E-2</v>
+        <v>-1.2366099336094449E-2</v>
       </c>
       <c r="R210" s="33">
-        <v>-1.4545848799498717E-3</v>
+        <v>-2.0083018366028327E-3</v>
       </c>
       <c r="S210" s="33">
-        <v>-4.1256000527063463E-3</v>
+        <v>-6.5225890802269593E-3</v>
       </c>
       <c r="T210" s="33">
-        <v>-1.8999281731416851E-2</v>
+        <v>-2.1430815690817506E-2</v>
       </c>
       <c r="U210" s="33">
-        <v>-8.8991501830339992E-3</v>
+        <v>-9.6097151592470231E-3</v>
       </c>
       <c r="V210" s="33">
-        <v>-3.8304166172790088E-3</v>
+        <v>-5.5121566815358181E-3</v>
       </c>
       <c r="W210" s="33">
-        <v>4.2192372282001678E-3</v>
+        <v>2.7575965824979676E-3</v>
       </c>
       <c r="X210" s="33">
-        <v>-7.0948999037538929E-3</v>
+        <v>-6.9090642137457081E-3</v>
       </c>
       <c r="Y210" s="33">
-        <v>-3.9057055909872407E-3</v>
+        <v>-6.0645702688971737E-3</v>
       </c>
       <c r="Z210" s="33">
-        <v>6.3666255986749576E-5</v>
+        <v>-2.5417201806319234E-3</v>
       </c>
       <c r="AA210" s="33">
-        <v>6.7410431627801248E-3</v>
+        <v>6.2965981962130879E-3</v>
       </c>
       <c r="AB210" s="33">
-        <v>2.7002673239473474E-4</v>
+        <v>9.972022075657172E-4</v>
       </c>
       <c r="AC210" s="34">
-        <v>-2.1677566235176471E-3</v>
+        <v>-3.2729815427088305E-3</v>
       </c>
     </row>
     <row r="211" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A211" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B211" s="29">
-        <v>368.942509364599</v>
+        <v>368.99427834336501</v>
       </c>
       <c r="C211" s="49">
-        <v>435.08604775758403</v>
+        <v>435.19146854015997</v>
       </c>
       <c r="D211" s="49">
-        <v>431.38227281694299</v>
+        <v>431.35583488437999</v>
       </c>
       <c r="E211" s="49">
-        <v>524.12698869170094</v>
+        <v>524.63884481153195</v>
       </c>
       <c r="F211" s="49">
-        <v>478.035204674336</v>
+        <v>479.08099982046798</v>
       </c>
       <c r="G211" s="49">
-        <v>540.072254193616</v>
+        <v>540.35028750799097</v>
       </c>
       <c r="H211" s="49">
-        <v>615.84096067809901</v>
+        <v>616.862244682908</v>
       </c>
       <c r="I211" s="49">
-        <v>616.67648408301</v>
+        <v>617.12440126716206</v>
       </c>
       <c r="J211" s="49">
-        <v>789.29134702491899</v>
+        <v>790.13765406724099</v>
       </c>
       <c r="K211" s="49">
-        <v>566.14346156607098</v>
+        <v>566.74797919055902</v>
       </c>
       <c r="L211" s="49">
-        <v>439.29135197586601</v>
+        <v>440.24804423374502</v>
       </c>
       <c r="M211" s="49">
-        <v>360.46213434077498</v>
+        <v>360.583225621829</v>
       </c>
       <c r="N211" s="49">
-        <v>618.66244675547296</v>
+        <v>618.65540761754801</v>
       </c>
       <c r="O211" s="49">
-        <v>543.28070241600005</v>
+        <v>543.37041303036494</v>
       </c>
       <c r="P211" s="50">
-        <v>9.6161943290746787E-3</v>
+        <v>9.8942327854305567E-3</v>
       </c>
       <c r="Q211" s="33">
-        <v>1.8228147307153719E-2</v>
+        <v>1.9491208145515415E-2</v>
       </c>
       <c r="R211" s="33">
-        <v>5.6122957378923477E-3</v>
+        <v>5.7895657005084811E-3</v>
       </c>
       <c r="S211" s="33">
-        <v>8.0032617354206526E-3</v>
+        <v>1.1451022529832544E-2</v>
       </c>
       <c r="T211" s="33">
-        <v>8.9600618347178695E-3</v>
+        <v>1.4615163332696524E-2</v>
       </c>
       <c r="U211" s="33">
-        <v>2.520496308151543E-3</v>
+        <v>3.4828776606701251E-3</v>
       </c>
       <c r="V211" s="33">
-        <v>-1.1905504682484302E-2</v>
+        <v>-8.2331917375843E-3</v>
       </c>
       <c r="W211" s="33">
-        <v>-4.2511673211786949E-3</v>
+        <v>-2.0824342612081326E-3</v>
       </c>
       <c r="X211" s="33">
-        <v>9.6781910455567832E-4</v>
+        <v>2.8208535531548673E-3</v>
       </c>
       <c r="Y211" s="33">
-        <v>-4.5327282180978035E-3</v>
+        <v>-1.2290873047033912E-3</v>
       </c>
       <c r="Z211" s="33">
-        <v>6.6239819522322385E-3</v>
+        <v>1.1917154954897757E-2</v>
       </c>
       <c r="AA211" s="33">
-        <v>1.5273523872458838E-3</v>
+        <v>2.3384879878627363E-3</v>
       </c>
       <c r="AB211" s="33">
-        <v>3.2659327448007591E-2</v>
+        <v>3.189636321707412E-2</v>
       </c>
       <c r="AC211" s="34">
-        <v>3.7961594438919999E-3</v>
+        <v>4.9608738438506883E-3</v>
       </c>
     </row>
     <row r="212" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A212" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B212" s="29">
-        <v>369.04497171570898</v>
+        <v>369.00458860429802</v>
       </c>
       <c r="C212" s="49">
-        <v>435.447362818572</v>
+        <v>435.75202621138499</v>
       </c>
       <c r="D212" s="49">
-        <v>438.02862300531098</v>
+        <v>438.03119431928599</v>
       </c>
       <c r="E212" s="49">
-        <v>525.60866924424499</v>
+        <v>526.55138128702902</v>
       </c>
       <c r="F212" s="49">
-        <v>483.21698491676699</v>
+        <v>484.489035950301</v>
       </c>
       <c r="G212" s="49">
-        <v>535.12555772471205</v>
+        <v>535.00010121367598</v>
       </c>
       <c r="H212" s="49">
-        <v>620.12628052396201</v>
+        <v>620.78115588365097</v>
       </c>
       <c r="I212" s="49">
-        <v>620.49307619380102</v>
+        <v>621.05987360328004</v>
       </c>
       <c r="J212" s="49">
-        <v>793.26765307082303</v>
+        <v>793.92315782377796</v>
       </c>
       <c r="K212" s="49">
-        <v>570.65898483386002</v>
+        <v>571.56412287240096</v>
       </c>
       <c r="L212" s="49">
-        <v>443.70408215313802</v>
+        <v>444.45228362143501</v>
       </c>
       <c r="M212" s="49">
-        <v>362.83727837631199</v>
+        <v>362.91537707950903</v>
       </c>
       <c r="N212" s="49">
-        <v>632.49047448728697</v>
+        <v>632.01509088113596</v>
       </c>
       <c r="O212" s="49">
-        <v>546.63698807298601</v>
+        <v>547.11207553839904</v>
       </c>
       <c r="P212" s="50">
-        <v>2.7771901721607151E-4</v>
+        <v>2.7941519796126357E-5</v>
       </c>
       <c r="Q212" s="33">
-        <v>8.3044506448826105E-4</v>
+        <v>1.288071370299182E-3</v>
       </c>
       <c r="R212" s="33">
-        <v>1.5407100864314849E-2</v>
+        <v>1.5475296483923096E-2</v>
       </c>
       <c r="S212" s="33">
-        <v>2.8269495456483273E-3</v>
+        <v>3.6454343676821654E-3</v>
       </c>
       <c r="T212" s="33">
-        <v>1.0839746093514346E-2</v>
+        <v>1.1288354436639336E-2</v>
       </c>
       <c r="U212" s="33">
-        <v>-9.1593234618021491E-3</v>
+        <v>-9.9013295967494974E-3</v>
       </c>
       <c r="V212" s="33">
-        <v>6.9584846080137375E-3</v>
+        <v>6.3529762674281454E-3</v>
       </c>
       <c r="W212" s="33">
-        <v>6.1889697585375547E-3</v>
+        <v>6.3771134766947846E-3</v>
       </c>
       <c r="X212" s="33">
-        <v>5.0378178614169933E-3</v>
+        <v>4.7909421061647084E-3</v>
       </c>
       <c r="Y212" s="33">
-        <v>7.9759346779315621E-3</v>
+        <v>8.4978577051486592E-3</v>
       </c>
       <c r="Z212" s="33">
-        <v>1.0045110511336608E-2</v>
+        <v>9.5497059958722375E-3</v>
       </c>
       <c r="AA212" s="33">
-        <v>6.5891637685626669E-3</v>
+        <v>6.4677203263081573E-3</v>
       </c>
       <c r="AB212" s="33">
-        <v>2.2351490387583883E-2</v>
+        <v>2.159470861983781E-2</v>
       </c>
       <c r="AC212" s="34">
-        <v>6.1778112899286697E-3</v>
+        <v>6.8860254778446706E-3</v>
       </c>
     </row>
     <row r="213" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A213" s="1" t="s">
         <v>226</v>
       </c>
       <c r="B213" s="29">
-        <v>374.25119823182803</v>
+        <v>374.29667441393798</v>
       </c>
       <c r="C213" s="49">
-        <v>438.68947725350102</v>
+        <v>438.75397613138603</v>
       </c>
       <c r="D213" s="49">
-        <v>443.38796034180399</v>
+        <v>443.497230724291</v>
       </c>
       <c r="E213" s="49">
-        <v>523.46948202436704</v>
+        <v>523.44288634960503</v>
       </c>
       <c r="F213" s="49">
-        <v>482.86225201002998</v>
+        <v>482.27551945490598</v>
       </c>
       <c r="G213" s="49">
-        <v>540.69897725279498</v>
+        <v>540.79778139878101</v>
       </c>
       <c r="H213" s="49">
-        <v>620.67294644939602</v>
+        <v>620.30691363881499</v>
       </c>
       <c r="I213" s="49">
-        <v>622.45198592670204</v>
+        <v>622.32801288944597</v>
       </c>
       <c r="J213" s="49">
-        <v>806.72718785317704</v>
+        <v>805.80324850633701</v>
       </c>
       <c r="K213" s="49">
-        <v>570.82364854676803</v>
+        <v>570.68089476216005</v>
       </c>
       <c r="L213" s="49">
-        <v>447.56326315710101</v>
+        <v>447.24050544914797</v>
       </c>
       <c r="M213" s="49">
-        <v>368.30075123403799</v>
+        <v>368.27330812788898</v>
       </c>
       <c r="N213" s="49">
-        <v>653.51609442956703</v>
+        <v>653.44223223119297</v>
       </c>
       <c r="O213" s="49">
-        <v>550.18277967982203</v>
+        <v>550.20498637915603</v>
       </c>
       <c r="P213" s="50">
-        <v>1.4107295628267291E-2</v>
+        <v>1.4341517620841682E-2</v>
       </c>
       <c r="Q213" s="33">
-        <v>7.4454795499125925E-3</v>
+        <v>6.8891244089013259E-3</v>
       </c>
       <c r="R213" s="33">
-        <v>1.2235130434451236E-2</v>
+        <v>1.2478646443204511E-2</v>
       </c>
       <c r="S213" s="33">
-        <v>-4.0699237760933871E-3</v>
+        <v>-5.9034978311632846E-3</v>
       </c>
       <c r="T213" s="33">
-        <v>-7.3410686670738468E-4</v>
+        <v>-4.5687648866054031E-3</v>
       </c>
       <c r="U213" s="33">
-        <v>1.0415162287857216E-2</v>
+        <v>1.0836783342568879E-2</v>
       </c>
       <c r="V213" s="33">
-        <v>8.8153968409798722E-4</v>
+        <v>-7.6394433101134585E-4</v>
       </c>
       <c r="W213" s="33">
-        <v>3.157021098313173E-3</v>
+        <v>2.0418953792786798E-3</v>
       </c>
       <c r="X213" s="33">
-        <v>1.6967204864903662E-2</v>
+        <v>1.4963779007433953E-2</v>
       </c>
       <c r="Y213" s="33">
-        <v>2.8855011010819887E-4</v>
+        <v>-1.5452826286616039E-3</v>
       </c>
       <c r="Z213" s="33">
-        <v>8.6976459293224284E-3</v>
+        <v>6.2733884613985769E-3</v>
       </c>
       <c r="AA213" s="33">
-        <v>1.505763928716175E-2</v>
+        <v>1.4763582330120206E-2</v>
       </c>
       <c r="AB213" s="33">
-        <v>3.3242587501928655E-2</v>
+        <v>3.390289513527911E-2</v>
       </c>
       <c r="AC213" s="34">
-        <v>6.4865563147047389E-3</v>
+        <v>5.6531576966443176E-3</v>
       </c>
     </row>
     <row r="214" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A214" s="1" t="s">
         <v>227</v>
       </c>
       <c r="B214" s="29">
-        <v>379.79191456900099</v>
+        <v>379.71409546258701</v>
       </c>
       <c r="C214" s="49">
-        <v>440.050088084918</v>
+        <v>439.589377709411</v>
       </c>
       <c r="D214" s="49">
-        <v>446.14661786156501</v>
+        <v>446.02644822987997</v>
       </c>
       <c r="E214" s="49">
-        <v>529.47699791337095</v>
+        <v>527.93971030972295</v>
       </c>
       <c r="F214" s="49">
-        <v>489.360003592574</v>
+        <v>487.381053450953</v>
       </c>
       <c r="G214" s="49">
-        <v>540.71523899657097</v>
+        <v>540.434970051753</v>
       </c>
       <c r="H214" s="49">
-        <v>624.03790795431701</v>
+        <v>622.45149244204799</v>
       </c>
       <c r="I214" s="49">
-        <v>620.87632560225995</v>
+        <v>619.85787447889004</v>
       </c>
       <c r="J214" s="49">
-        <v>801.41983816433697</v>
+        <v>800.69373847991903</v>
       </c>
       <c r="K214" s="49">
-        <v>573.092723208027</v>
+        <v>571.48915429926899</v>
       </c>
       <c r="L214" s="49">
-        <v>451.504731935346</v>
+        <v>450.01297318758202</v>
       </c>
       <c r="M214" s="49">
-        <v>372.33728073612798</v>
+        <v>372.12242223605102</v>
       </c>
       <c r="N214" s="49">
-        <v>652.30189171545896</v>
+        <v>652.75309882034003</v>
       </c>
       <c r="O214" s="49">
-        <v>553.36688251535099</v>
+        <v>552.70085048019303</v>
       </c>
       <c r="P214" s="50">
-        <v>1.4804805871966309E-2</v>
+        <v>1.4473601875120812E-2</v>
       </c>
       <c r="Q214" s="33">
-        <v>3.1015351449397155E-3</v>
+        <v>1.9040319255700933E-3</v>
       </c>
       <c r="R214" s="33">
-        <v>6.2217691198345193E-3</v>
+        <v>5.7028935704026562E-3</v>
       </c>
       <c r="S214" s="33">
-        <v>1.1476344076013056E-2</v>
+        <v>8.5908588642362727E-3</v>
       </c>
       <c r="T214" s="33">
-        <v>1.345673958876592E-2</v>
+        <v>1.0586342847792807E-2</v>
       </c>
       <c r="U214" s="33">
-        <v>3.0075410644592182E-5</v>
+        <v>-6.7088172235030274E-4</v>
       </c>
       <c r="V214" s="33">
-        <v>5.4214728129693412E-3</v>
+        <v>3.4572866367916788E-3</v>
       </c>
       <c r="W214" s="33">
-        <v>-2.531376491788806E-3</v>
+        <v>-3.9691904580787529E-3</v>
       </c>
       <c r="X214" s="33">
-        <v>-6.5788655306928678E-3</v>
+        <v>-6.3408903301012121E-3</v>
       </c>
       <c r="Y214" s="33">
-        <v>3.9750887459475415E-3</v>
+        <v>1.4163073348474331E-3</v>
       </c>
       <c r="Z214" s="33">
-        <v>8.8065064823281691E-3</v>
+        <v>6.1990533161788708E-3</v>
       </c>
       <c r="AA214" s="33">
-        <v>1.0959873116101804E-2</v>
+        <v>1.0451786820307341E-2</v>
       </c>
       <c r="AB214" s="33">
-        <v>-1.8579538047458488E-3</v>
+        <v>-1.0546202508213698E-3</v>
       </c>
       <c r="AC214" s="34">
-        <v>5.7873545903817103E-3</v>
+        <v>4.5362440596221631E-3</v>
+      </c>
+    </row>
+    <row r="215" spans="1:29" x14ac:dyDescent="0.3">
+      <c r="A215" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B215" s="29">
+        <v>381.14058608087902</v>
+      </c>
+      <c r="C215" s="49">
+        <v>440.83378493255299</v>
+      </c>
+      <c r="D215" s="49">
+        <v>448.423087642962</v>
+      </c>
+      <c r="E215" s="49">
+        <v>522.27946849411899</v>
+      </c>
+      <c r="F215" s="49">
+        <v>482.24426769669901</v>
+      </c>
+      <c r="G215" s="49">
+        <v>536.88865346987598</v>
+      </c>
+      <c r="H215" s="49">
+        <v>617.50524598646496</v>
+      </c>
+      <c r="I215" s="49">
+        <v>616.07252629555103</v>
+      </c>
+      <c r="J215" s="49">
+        <v>793.57586714521199</v>
+      </c>
+      <c r="K215" s="49">
+        <v>565.39608040060705</v>
+      </c>
+      <c r="L215" s="49">
+        <v>443.628058690844</v>
+      </c>
+      <c r="M215" s="49">
+        <v>372.98915670387498</v>
+      </c>
+      <c r="N215" s="49">
+        <v>656.189724197087</v>
+      </c>
+      <c r="O215" s="49">
+        <v>550.43615038027701</v>
+      </c>
+      <c r="P215" s="50">
+        <v>3.7567491840253542E-3</v>
+      </c>
+      <c r="Q215" s="33">
+        <v>2.8308400663052957E-3</v>
+      </c>
+      <c r="R215" s="33">
+        <v>5.373312328435853E-3</v>
+      </c>
+      <c r="S215" s="33">
+        <v>-1.0721379174685186E-2</v>
+      </c>
+      <c r="T215" s="33">
+        <v>-1.0539567998965937E-2</v>
+      </c>
+      <c r="U215" s="33">
+        <v>-6.5619672641417104E-3</v>
+      </c>
+      <c r="V215" s="33">
+        <v>-7.9463966520146867E-3</v>
+      </c>
+      <c r="W215" s="33">
+        <v>-6.1068001862867316E-3</v>
+      </c>
+      <c r="X215" s="33">
+        <v>-8.8896303201021487E-3</v>
+      </c>
+      <c r="Y215" s="33">
+        <v>-1.066174896378036E-2</v>
+      </c>
+      <c r="Z215" s="33">
+        <v>-1.4188289843094282E-2</v>
+      </c>
+      <c r="AA215" s="33">
+        <v>2.3291648555221478E-3</v>
+      </c>
+      <c r="AB215" s="33">
+        <v>5.2648166404076768E-3</v>
+      </c>
+      <c r="AC215" s="34">
+        <v>-4.0975151349024186E-3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:O1"/>
     <mergeCell ref="P1:AC1"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="97" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Tahoma,Bold"Seasonally adjusted regional indices</oddHeader>
     <oddFooter>&amp;C&amp;"Tahoma,Regular"&amp;P&amp;R&amp;"Tahoma,Regular"Nationwide Building Society&amp;L&amp;"Calibri"&amp;11&amp;K000000&amp;"Tahoma,Regular"www.nationwide.co.uk/hpi_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;KFF0000NBS Secret</oddFooter>
   </headerFooter>
   <rowBreaks count="7" manualBreakCount="7">
     <brk id="32" min="1" max="28" man="1"/>
     <brk id="36" man="1"/>
     <brk id="64" min="1" max="28" man="1"/>
     <brk id="68" man="1"/>
     <brk id="96" min="1" max="28" man="1"/>
     <brk id="100" man="1"/>
     <brk id="128" min="1" max="28" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="15" max="159" man="1"/>
@@ -20955,47 +21047,47 @@
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nationwide Building Society - Quarterly Seasonally Adjusted Regional House Price Series</dc:title>
   <dc:creator>Andrew Harvey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SetDate">
-    <vt:lpwstr>2026-06-30T14:10:32Z</vt:lpwstr>
+    <vt:lpwstr>2026-09-30T13:21:39Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Name">
     <vt:lpwstr>NBS Public - No Visible Label</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SiteId">
     <vt:lpwstr>18ed93f5-e470-4996-b0ef-9554af985d50</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ActionId">
-    <vt:lpwstr>e9a526b6-b870-426d-a51d-92f47d2efd02</vt:lpwstr>
+    <vt:lpwstr>1b8a193e-86bc-499b-a736-77abf9a92d94</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>