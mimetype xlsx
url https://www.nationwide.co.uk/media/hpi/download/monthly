--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\HPD\Press\Website files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{ED186C81-56F4-485B-A7AF-0F9E28DE1DA5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{27780ED6-6237-432E-8991-96505FB97095}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{A300386C-A1FD-4BAE-BC80-AFD33F7926E9}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{ED717AA2-3E3B-44E0-8C1E-00796AE3D795}"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Monthly!$A:$F</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Monthly!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -160,51 +160,51 @@
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_Monthly" xfId="2" xr:uid="{FB7CFF9C-022C-407C-9091-CF0F216D6080}"/>
+    <cellStyle name="Normal_Monthly" xfId="2" xr:uid="{D78C04BF-F74B-4EED-BDF3-95A770107666}"/>
     <cellStyle name="Per cent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Nationwide Brand Refresh">
       <a:dk1>
         <a:srgbClr val="02081E"/>
@@ -555,52 +555,52 @@
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{30AFEBA9-A744-4D4B-B99F-9BBB6AC00B9C}">
-  <dimension ref="A1:G423"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CAE16660-2659-4490-939A-3861BD569693}">
+  <dimension ref="A1:G424"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B396" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="C91" sqref="C91"/>
       <selection pane="topRight" activeCell="C91" sqref="C91"/>
       <selection pane="bottomLeft" activeCell="C91" sqref="C91"/>
       <selection pane="bottomRight" activeCell="H1" sqref="H1:DB1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5546875" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.6640625" style="8" customWidth="1"/>
     <col min="3" max="3" width="13.109375" style="7" customWidth="1"/>
     <col min="4" max="4" width="15.6640625" style="7" customWidth="1"/>
     <col min="5" max="5" width="12.33203125" style="8" customWidth="1"/>
     <col min="6" max="6" width="13.33203125" style="9" customWidth="1"/>
     <col min="7" max="7" width="18.33203125" style="10" customWidth="1"/>
     <col min="8" max="16384" width="9.109375" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
@@ -2952,175 +2952,175 @@
       </c>
       <c r="D105" s="7">
         <v>143.93525035925799</v>
       </c>
       <c r="E105" s="12">
         <v>2.3138412901386962E-2</v>
       </c>
       <c r="F105" s="9">
         <v>9.767681887518731E-2</v>
       </c>
       <c r="G105" s="9">
         <v>2.9702318762250046E-2</v>
       </c>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A106" s="5">
         <v>36404</v>
       </c>
       <c r="B106" s="6">
         <v>73232.4647098641</v>
       </c>
       <c r="C106" s="7">
         <v>146.090936621976</v>
       </c>
       <c r="D106" s="7">
-        <v>145.71350212239</v>
+        <v>145.713502122389</v>
       </c>
       <c r="E106" s="12">
-        <v>1.2354525793323967E-2</v>
+        <v>1.2354525793317084E-2</v>
       </c>
       <c r="F106" s="9">
         <v>0.11046333627464255</v>
       </c>
       <c r="G106" s="9">
-        <v>3.6929700326653547E-2</v>
+        <v>3.6929700326651105E-2</v>
       </c>
     </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A107" s="5">
         <v>36434</v>
       </c>
       <c r="B107" s="6">
         <v>73768.890622130406</v>
       </c>
       <c r="C107" s="7">
         <v>147.16104895892599</v>
       </c>
       <c r="D107" s="7">
         <v>147.40426852131401</v>
       </c>
       <c r="E107" s="12">
-        <v>1.1603361214281183E-2</v>
+        <v>1.1603361214288066E-2</v>
       </c>
       <c r="F107" s="9">
         <v>0.11562457372368051</v>
       </c>
       <c r="G107" s="9">
-        <v>4.3738562019339122E-2</v>
+        <v>4.373856201933668E-2</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A108" s="5">
         <v>36465</v>
       </c>
       <c r="B108" s="6">
         <v>74954.049568173505</v>
       </c>
       <c r="C108" s="7">
         <v>149.525314331658</v>
       </c>
       <c r="D108" s="7">
         <v>149.98364592404499</v>
       </c>
       <c r="E108" s="12">
         <v>1.7498661528638326E-2</v>
       </c>
       <c r="F108" s="9">
         <v>0.13309246078578352</v>
       </c>
       <c r="G108" s="9">
-        <v>4.4661878803104793E-2</v>
+        <v>4.4661878803102351E-2</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A109" s="5">
         <v>36495</v>
       </c>
       <c r="B109" s="6">
         <v>75218.662948859797</v>
       </c>
       <c r="C109" s="7">
         <v>150.05318973200599</v>
       </c>
       <c r="D109" s="7">
         <v>151.16342740318001</v>
       </c>
       <c r="E109" s="12">
         <v>7.8660674759998273E-3</v>
       </c>
       <c r="F109" s="9">
         <v>0.13328824007512474</v>
       </c>
       <c r="G109" s="9">
-        <v>4.2345412038529817E-2</v>
+        <v>4.234541203853226E-2</v>
       </c>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A110" s="5">
         <v>36526</v>
       </c>
       <c r="B110" s="6">
         <v>75060.417727493303</v>
       </c>
       <c r="C110" s="7">
         <v>149.73750743595099</v>
       </c>
       <c r="D110" s="7">
         <v>152.27889166662001</v>
       </c>
       <c r="E110" s="12">
         <v>7.3791940458247662E-3</v>
       </c>
       <c r="F110" s="9">
         <v>0.13068481300647483</v>
       </c>
       <c r="G110" s="9">
-        <v>3.7462145790251977E-2</v>
+        <v>3.746214579025442E-2</v>
       </c>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A111" s="5">
         <v>36557</v>
       </c>
       <c r="B111" s="6">
         <v>77071.735555566702</v>
       </c>
       <c r="C111" s="7">
         <v>153.74987144024601</v>
       </c>
       <c r="D111" s="7">
         <v>155.69488803029401</v>
       </c>
       <c r="E111" s="12">
         <v>2.2432500829810076E-2</v>
       </c>
       <c r="F111" s="9">
         <v>0.14996310048192485</v>
       </c>
       <c r="G111" s="9">
-        <v>3.6189887761040929E-2</v>
+        <v>3.6189887761043149E-2</v>
       </c>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A112" s="5">
         <v>36586</v>
       </c>
       <c r="B112" s="6">
         <v>79392.500718626106</v>
       </c>
       <c r="C112" s="7">
         <v>158.37954978978999</v>
       </c>
       <c r="D112" s="7">
         <v>158.47515424461801</v>
       </c>
       <c r="E112" s="12">
         <v>1.7857145147778031E-2</v>
       </c>
       <c r="F112" s="9">
         <v>0.16227092836328749</v>
       </c>
       <c r="G112" s="9">
         <v>3.9900877387267775E-2</v>
       </c>
     </row>
@@ -3251,7052 +3251,7075 @@
       </c>
       <c r="D118" s="7">
         <v>160.463414798819</v>
       </c>
       <c r="E118" s="12">
         <v>3.0766318293067307E-3</v>
       </c>
       <c r="F118" s="9">
         <v>0.10159469112600217</v>
       </c>
       <c r="G118" s="9">
         <v>-2.5579707303264865E-3</v>
       </c>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A119" s="5">
         <v>36800</v>
       </c>
       <c r="B119" s="6">
         <v>81036.371833377707</v>
       </c>
       <c r="C119" s="7">
         <v>161.658896890715</v>
       </c>
       <c r="D119" s="7">
-        <v>162.05054077307599</v>
+        <v>162.050540773075</v>
       </c>
       <c r="E119" s="12">
-        <v>9.8908899342997625E-3</v>
+        <v>9.8908899342935452E-3</v>
       </c>
       <c r="F119" s="9">
         <v>9.8516883607125516E-2</v>
       </c>
       <c r="G119" s="9">
-        <v>2.9444926334039057E-3</v>
+        <v>2.9444926334016852E-3</v>
       </c>
     </row>
     <row r="120" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A120" s="5">
         <v>36831</v>
       </c>
       <c r="B120" s="6">
         <v>81769.721915455506</v>
       </c>
       <c r="C120" s="7">
         <v>163.12185189007201</v>
       </c>
       <c r="D120" s="7">
         <v>163.70443005724701</v>
       </c>
       <c r="E120" s="12">
-        <v>1.0206009040642394E-2</v>
+        <v>1.0206009040648611E-2</v>
       </c>
       <c r="F120" s="9">
         <v>9.0931342423102413E-2</v>
       </c>
       <c r="G120" s="9">
-        <v>1.1845054008083888E-2</v>
+        <v>1.1845054008082112E-2</v>
       </c>
     </row>
     <row r="121" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A121" s="5">
         <v>36861</v>
       </c>
       <c r="B121" s="6">
         <v>82188.423590011094</v>
       </c>
       <c r="C121" s="7">
         <v>163.957116960603</v>
       </c>
       <c r="D121" s="7">
-        <v>165.12909894554701</v>
+        <v>165.12909894554599</v>
       </c>
       <c r="E121" s="12">
-        <v>8.702689889343862E-3</v>
+        <v>8.7026898893376448E-3</v>
       </c>
       <c r="F121" s="9">
         <v>9.2659991123343222E-2</v>
       </c>
       <c r="G121" s="9">
-        <v>2.1413583434747974E-2</v>
+        <v>2.1413583434743755E-2</v>
       </c>
     </row>
     <row r="122" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A122" s="5">
         <v>36892</v>
       </c>
       <c r="B122" s="6">
         <v>83449.867929286906</v>
       </c>
       <c r="C122" s="7">
         <v>166.47356353592201</v>
       </c>
       <c r="D122" s="7">
         <v>169.26908436941201</v>
       </c>
       <c r="E122" s="12">
-        <v>2.5071204592657548E-2</v>
+        <v>2.5071204592663987E-2</v>
       </c>
       <c r="F122" s="9">
         <v>0.11176929806401192</v>
       </c>
       <c r="G122" s="9">
         <v>3.2368693774704527E-2</v>
       </c>
     </row>
     <row r="123" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A123" s="5">
         <v>36923</v>
       </c>
       <c r="B123" s="6">
         <v>83313.622224019797</v>
       </c>
       <c r="C123" s="7">
         <v>166.20176792215901</v>
       </c>
       <c r="D123" s="7">
         <v>168.46231892530199</v>
       </c>
       <c r="E123" s="12">
         <v>-4.7661712539860401E-3</v>
       </c>
       <c r="F123" s="9">
         <v>8.0988012316825619E-2</v>
       </c>
       <c r="G123" s="9">
-        <v>3.422765798867311E-2</v>
+        <v>3.4227657988672888E-2</v>
       </c>
     </row>
     <row r="124" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A124" s="5">
         <v>36951</v>
       </c>
       <c r="B124" s="6">
         <v>85076.554240128899</v>
       </c>
       <c r="C124" s="7">
         <v>169.71862879055399</v>
       </c>
       <c r="D124" s="7">
         <v>169.83782152022701</v>
       </c>
       <c r="E124" s="12">
         <v>8.1650460690556592E-3</v>
       </c>
       <c r="F124" s="9">
         <v>7.1594337878936098E-2</v>
       </c>
       <c r="G124" s="9">
-        <v>3.3990011219327654E-2</v>
+        <v>3.3990011219331873E-2</v>
       </c>
     </row>
     <row r="125" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A125" s="5">
         <v>36982</v>
       </c>
       <c r="B125" s="6">
         <v>86243.553614298493</v>
       </c>
       <c r="C125" s="7">
         <v>172.04666775913401</v>
       </c>
       <c r="D125" s="7">
         <v>171.54032425541001</v>
       </c>
       <c r="E125" s="12">
         <v>1.0024285049960113E-2</v>
       </c>
       <c r="F125" s="9">
         <v>6.6146751044581453E-2</v>
       </c>
       <c r="G125" s="9">
-        <v>2.3565126971060391E-2</v>
+        <v>2.3565126971062389E-2</v>
       </c>
     </row>
     <row r="126" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A126" s="5">
         <v>37012</v>
       </c>
       <c r="B126" s="6">
         <v>87266.610747267201</v>
       </c>
       <c r="C126" s="7">
         <v>174.08755734772399</v>
       </c>
       <c r="D126" s="7">
-        <v>172.98955403979701</v>
+        <v>172.98955403979801</v>
       </c>
       <c r="E126" s="12">
-        <v>8.448333012529563E-3</v>
+        <v>8.4483330125353362E-3</v>
       </c>
       <c r="F126" s="9">
         <v>7.7288733315292069E-2</v>
       </c>
       <c r="G126" s="9">
-        <v>2.2883478666365642E-2</v>
+        <v>2.2883478666369639E-2</v>
       </c>
     </row>
     <row r="127" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A127" s="5">
         <v>37043</v>
       </c>
       <c r="B127" s="6">
         <v>89067.566607334593</v>
       </c>
       <c r="C127" s="7">
         <v>177.680271719068</v>
       </c>
       <c r="D127" s="7">
         <v>175.27192594918199</v>
       </c>
       <c r="E127" s="12">
-        <v>1.3193697862588394E-2</v>
+        <v>1.3193697862582399E-2</v>
       </c>
       <c r="F127" s="9">
         <v>9.3498596542641588E-2</v>
       </c>
       <c r="G127" s="9">
-        <v>2.4100317417605321E-2</v>
+        <v>2.410031741760732E-2</v>
       </c>
     </row>
     <row r="128" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A128" s="5">
         <v>37073</v>
       </c>
       <c r="B128" s="6">
         <v>89961.602353228503</v>
       </c>
       <c r="C128" s="7">
         <v>179.46377743622</v>
       </c>
       <c r="D128" s="7">
-        <v>177.44047147721301</v>
+        <v>177.440471477214</v>
       </c>
       <c r="E128" s="12">
-        <v>1.2372463623522734E-2</v>
+        <v>1.2372463623528285E-2</v>
       </c>
       <c r="F128" s="9">
         <v>0.10881609076907117</v>
       </c>
       <c r="G128" s="9">
-        <v>3.1110686309602675E-2</v>
+        <v>3.1110686309606672E-2</v>
       </c>
     </row>
     <row r="129" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A129" s="5">
         <v>37104</v>
       </c>
       <c r="B129" s="6">
         <v>90361.069970760698</v>
       </c>
       <c r="C129" s="7">
         <v>180.26067261961501</v>
       </c>
       <c r="D129" s="7">
         <v>179.01550309729899</v>
       </c>
       <c r="E129" s="12">
-        <v>8.8763944717553667E-3</v>
+        <v>8.8763944717495935E-3</v>
       </c>
       <c r="F129" s="9">
         <v>0.11920765417203105</v>
       </c>
       <c r="G129" s="9">
-        <v>3.3750565431089896E-2</v>
+        <v>3.3750565431089674E-2</v>
       </c>
     </row>
     <row r="130" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A130" s="5">
         <v>37135</v>
       </c>
       <c r="B130" s="6">
         <v>92432.440738519595</v>
       </c>
       <c r="C130" s="7">
         <v>184.39283581734699</v>
       </c>
       <c r="D130" s="7">
         <v>183.79406876604901</v>
       </c>
       <c r="E130" s="12">
         <v>2.6693585673151166E-2</v>
       </c>
       <c r="F130" s="9">
         <v>0.14577392817605883</v>
       </c>
       <c r="G130" s="9">
         <v>3.9338530434492203E-2</v>
       </c>
     </row>
     <row r="131" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A131" s="5">
         <v>37165</v>
       </c>
       <c r="B131" s="6">
         <v>91652.788315480095</v>
       </c>
       <c r="C131" s="7">
         <v>182.837512598708</v>
       </c>
       <c r="D131" s="7">
-        <v>183.36228577456899</v>
+        <v>183.362285774567</v>
       </c>
       <c r="E131" s="12">
-        <v>-2.349275982510779E-3</v>
+        <v>-2.3492759825216591E-3</v>
       </c>
       <c r="F131" s="9">
         <v>0.13100804295547186</v>
       </c>
       <c r="G131" s="9">
-        <v>3.8938235086694917E-2</v>
+        <v>3.8938235086687367E-2</v>
       </c>
     </row>
     <row r="132" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A132" s="5">
         <v>37196</v>
       </c>
       <c r="B132" s="6">
         <v>92261.673283174794</v>
       </c>
       <c r="C132" s="7">
         <v>184.05217300346101</v>
       </c>
       <c r="D132" s="7">
-        <v>184.76181593426</v>
+        <v>184.761815934259</v>
       </c>
       <c r="E132" s="12">
-        <v>7.6325955131888445E-3</v>
+        <v>7.6325955131941736E-3</v>
       </c>
       <c r="F132" s="9">
         <v>0.12831095816331195</v>
       </c>
       <c r="G132" s="9">
-        <v>3.7971056119678659E-2</v>
+        <v>3.7971056119671109E-2</v>
       </c>
     </row>
     <row r="133" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A133" s="5">
         <v>37226</v>
       </c>
       <c r="B133" s="6">
         <v>93544.478432428805</v>
       </c>
       <c r="C133" s="7">
         <v>186.61123211065399</v>
       </c>
       <c r="D133" s="7">
-        <v>187.91345660758299</v>
+        <v>187.91345660758199</v>
       </c>
       <c r="E133" s="12">
         <v>1.7057857205973637E-2</v>
       </c>
       <c r="F133" s="9">
         <v>0.1381709776922615</v>
       </c>
       <c r="G133" s="9">
-        <v>2.9222607513793575E-2</v>
+        <v>2.9222607513784027E-2</v>
       </c>
     </row>
     <row r="134" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A134" s="5">
         <v>37257</v>
       </c>
       <c r="B134" s="6">
         <v>93231.2393098514</v>
       </c>
       <c r="C134" s="7">
         <v>185.986353554603</v>
       </c>
       <c r="D134" s="7">
         <v>189.081312356306</v>
       </c>
       <c r="E134" s="12">
-        <v>6.2148595944453433E-3</v>
+        <v>6.2148595944506724E-3</v>
       </c>
       <c r="F134" s="9">
         <v>0.11721254476822973</v>
       </c>
       <c r="G134" s="9">
-        <v>2.8534475078289212E-2</v>
+        <v>2.853447507828899E-2</v>
       </c>
     </row>
     <row r="135" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A135" s="5">
         <v>37288</v>
       </c>
       <c r="B135" s="6">
         <v>94964.630969546997</v>
       </c>
       <c r="C135" s="7">
         <v>189.444284570593</v>
       </c>
       <c r="D135" s="7">
         <v>192.11780575237501</v>
       </c>
       <c r="E135" s="12">
         <v>1.6059193572482755E-2</v>
       </c>
       <c r="F135" s="9">
         <v>0.13984518299059046</v>
       </c>
       <c r="G135" s="9">
-        <v>3.115390135931162E-2</v>
+        <v>3.1153901359315173E-2</v>
       </c>
     </row>
     <row r="136" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A136" s="5">
         <v>37316</v>
       </c>
       <c r="B136" s="6">
         <v>96792.369631165799</v>
       </c>
       <c r="C136" s="7">
         <v>193.090427767248</v>
       </c>
       <c r="D136" s="7">
-        <v>193.39385522609101</v>
+        <v>193.393855226092</v>
       </c>
       <c r="E136" s="12">
-        <v>6.6420156565847321E-3</v>
+        <v>6.6420156565900612E-3</v>
       </c>
       <c r="F136" s="9">
         <v>0.13770909618611538</v>
       </c>
       <c r="G136" s="9">
-        <v>3.3370794366018197E-2</v>
+        <v>3.3370794366027745E-2</v>
       </c>
     </row>
     <row r="137" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A137" s="5">
         <v>37347</v>
       </c>
       <c r="B137" s="6">
         <v>100472.597607424</v>
       </c>
       <c r="C137" s="7">
         <v>200.43208906683699</v>
       </c>
       <c r="D137" s="7">
-        <v>199.82237873686</v>
+        <v>199.82237873686199</v>
       </c>
       <c r="E137" s="12">
-        <v>3.3240577903851154E-2</v>
+        <v>3.3240577903856261E-2</v>
       </c>
       <c r="F137" s="9">
         <v>0.16498675433483356</v>
       </c>
       <c r="G137" s="9">
-        <v>4.1970945158483319E-2</v>
+        <v>4.1970945158492423E-2</v>
       </c>
     </row>
     <row r="138" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A138" s="5">
         <v>37377</v>
       </c>
       <c r="B138" s="6">
         <v>102885.564310307</v>
       </c>
       <c r="C138" s="7">
         <v>205.24569962956099</v>
       </c>
       <c r="D138" s="7">
-        <v>204.014551653224</v>
+        <v>204.014551653225</v>
       </c>
       <c r="E138" s="12">
-        <v>2.0979496605255443E-2</v>
+        <v>2.0979496605250114E-2</v>
       </c>
       <c r="F138" s="9">
         <v>0.17897972007040952</v>
       </c>
       <c r="G138" s="9">
-        <v>4.9407115831045623E-2</v>
+        <v>4.9407115831054282E-2</v>
       </c>
     </row>
     <row r="139" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A139" s="5">
         <v>37408</v>
       </c>
       <c r="B139" s="6">
         <v>106692.771483334</v>
       </c>
       <c r="C139" s="7">
         <v>212.84067084929401</v>
       </c>
       <c r="D139" s="7">
-        <v>209.927956223216</v>
+        <v>209.92795622321501</v>
       </c>
       <c r="E139" s="12">
-        <v>2.8985209741525519E-2</v>
+        <v>2.8985209741515749E-2</v>
       </c>
       <c r="F139" s="9">
         <v>0.19788577983389422</v>
       </c>
       <c r="G139" s="9">
-        <v>6.8173324590423912E-2</v>
+        <v>6.8173324590425244E-2</v>
       </c>
     </row>
     <row r="140" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A140" s="5">
         <v>37438</v>
       </c>
       <c r="B140" s="6">
         <v>108818.431646937</v>
       </c>
       <c r="C140" s="7">
         <v>217.08113558677101</v>
       </c>
       <c r="D140" s="7">
         <v>214.39491599370999</v>
       </c>
       <c r="E140" s="12">
-        <v>2.1278536936472969E-2</v>
+        <v>2.1278536936477854E-2</v>
       </c>
       <c r="F140" s="9">
         <v>0.20960975349981092</v>
       </c>
       <c r="G140" s="9">
-        <v>7.3468107502749014E-2</v>
+        <v>7.3468107502743463E-2</v>
       </c>
     </row>
     <row r="141" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A141" s="5">
         <v>37469</v>
       </c>
       <c r="B141" s="6">
         <v>110890.15515848</v>
       </c>
       <c r="C141" s="7">
         <v>221.21400247063599</v>
       </c>
       <c r="D141" s="7">
-        <v>219.64335541661299</v>
+        <v>219.643355416611</v>
       </c>
       <c r="E141" s="12">
-        <v>2.4480241980444184E-2</v>
+        <v>2.4480241980434858E-2</v>
       </c>
       <c r="F141" s="9">
         <v>0.22718948762296276</v>
       </c>
       <c r="G141" s="9">
-        <v>7.8253571555501944E-2</v>
+        <v>7.8253571555489954E-2</v>
       </c>
     </row>
     <row r="142" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A142" s="5">
         <v>37500</v>
       </c>
       <c r="B142" s="6">
         <v>112918.520861746</v>
       </c>
       <c r="C142" s="7">
         <v>225.260375163075</v>
       </c>
       <c r="D142" s="7">
-        <v>224.47925232894499</v>
+        <v>224.479252328944</v>
       </c>
       <c r="E142" s="12">
-        <v>2.2017041686325678E-2</v>
+        <v>2.2017041686330341E-2</v>
       </c>
       <c r="F142" s="9">
         <v>0.22163301065671526</v>
       </c>
       <c r="G142" s="9">
-        <v>7.2914951803301875E-2</v>
+        <v>7.2914951803293881E-2</v>
       </c>
     </row>
     <row r="143" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A143" s="5">
         <v>37530</v>
       </c>
       <c r="B143" s="6">
         <v>113664.99999869301</v>
       </c>
       <c r="C143" s="7">
         <v>226.74952122305399</v>
       </c>
       <c r="D143" s="7">
-        <v>227.39114687185199</v>
+        <v>227.39114687184701</v>
       </c>
       <c r="E143" s="12">
-        <v>1.2971775844299316E-2</v>
+        <v>1.2971775844281774E-2</v>
       </c>
       <c r="F143" s="9">
         <v>0.24016958008351441</v>
       </c>
       <c r="G143" s="9">
-        <v>6.8715198406171352E-2</v>
+        <v>6.8715198406158695E-2</v>
       </c>
     </row>
     <row r="144" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A144" s="5">
         <v>37561</v>
       </c>
       <c r="B144" s="6">
         <v>115760.800438611</v>
       </c>
       <c r="C144" s="7">
         <v>230.93041900457001</v>
       </c>
       <c r="D144" s="7">
-        <v>231.906837069228</v>
+        <v>231.90683706922701</v>
       </c>
       <c r="E144" s="12">
-        <v>1.9858689572997523E-2</v>
+        <v>1.9858689573015509E-2</v>
       </c>
       <c r="F144" s="9">
         <v>0.25470085593734049</v>
       </c>
       <c r="G144" s="9">
-        <v>6.1821578412247558E-2</v>
+        <v>6.182157841224134E-2</v>
       </c>
     </row>
     <row r="145" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A145" s="5">
         <v>37591</v>
       </c>
       <c r="B145" s="6">
         <v>117205.777959133</v>
       </c>
       <c r="C145" s="7">
         <v>233.81299465195801</v>
       </c>
       <c r="D145" s="7">
-        <v>235.466552002074</v>
+        <v>235.466552002073</v>
       </c>
       <c r="E145" s="12">
         <v>1.5349762766085906E-2</v>
       </c>
       <c r="F145" s="9">
         <v>0.25294170135115457</v>
       </c>
       <c r="G145" s="9">
-        <v>5.5043352526238376E-2</v>
+        <v>5.5043352526232159E-2</v>
       </c>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A146" s="5">
         <v>37622</v>
       </c>
       <c r="B146" s="6">
         <v>117905.37063548301</v>
       </c>
       <c r="C146" s="7">
         <v>235.208607236441</v>
       </c>
       <c r="D146" s="7">
-        <v>239.06842883931901</v>
+        <v>239.06842883931699</v>
       </c>
       <c r="E146" s="12">
-        <v>1.5296766384099048E-2</v>
+        <v>1.5296766384094607E-2</v>
       </c>
       <c r="F146" s="9">
         <v>0.26465518970125435</v>
       </c>
       <c r="G146" s="9">
-        <v>5.201392086616452E-2</v>
+        <v>5.2013920866171182E-2</v>
       </c>
     </row>
     <row r="147" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A147" s="5">
         <v>37653</v>
       </c>
       <c r="B147" s="6">
         <v>118521.4653249</v>
       </c>
       <c r="C147" s="7">
         <v>236.43765026512099</v>
       </c>
       <c r="D147" s="7">
-        <v>239.83141107725601</v>
+        <v>239.83141107725999</v>
       </c>
       <c r="E147" s="12">
-        <v>3.1914805381927369E-3</v>
+        <v>3.191480538217828E-3</v>
       </c>
       <c r="F147" s="9">
         <v>0.24805903118717088</v>
       </c>
       <c r="G147" s="9">
-        <v>4.4735557175735297E-2</v>
+        <v>4.4735557175747509E-2</v>
       </c>
     </row>
     <row r="148" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A148" s="5">
         <v>37681</v>
       </c>
       <c r="B148" s="6">
         <v>122179.55401614599</v>
       </c>
       <c r="C148" s="7">
         <v>243.73514605838201</v>
       </c>
       <c r="D148" s="7">
-        <v>244.35696926774</v>
+        <v>244.356969267751</v>
       </c>
       <c r="E148" s="12">
-        <v>1.8869747587092256E-2</v>
+        <v>1.8869747587121344E-2</v>
       </c>
       <c r="F148" s="9">
         <v>0.26228497640588055</v>
       </c>
       <c r="G148" s="9">
-        <v>4.1009970669389828E-2</v>
+        <v>4.1009970669419138E-2</v>
       </c>
     </row>
     <row r="149" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A149" s="5">
         <v>37712</v>
       </c>
       <c r="B149" s="6">
         <v>122747.92605727501</v>
       </c>
       <c r="C149" s="7">
         <v>244.86898750653299</v>
       </c>
       <c r="D149" s="7">
-        <v>244.053314166511</v>
+        <v>244.05331416651799</v>
       </c>
       <c r="E149" s="12">
-        <v>-1.2426701073391389E-3</v>
+        <v>-1.2426701073554591E-3</v>
       </c>
       <c r="F149" s="9">
         <v>0.22170550956477775</v>
       </c>
       <c r="G149" s="9">
-        <v>3.0858700671714923E-2</v>
+        <v>3.0858700671751782E-2</v>
       </c>
     </row>
     <row r="150" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A150" s="5">
         <v>37742</v>
       </c>
       <c r="B150" s="6">
         <v>124751.70095744501</v>
       </c>
       <c r="C150" s="7">
         <v>248.8663041762</v>
       </c>
       <c r="D150" s="7">
-        <v>247.32891955433101</v>
+        <v>247.328919554332</v>
       </c>
       <c r="E150" s="12">
-        <v>1.3421679599012304E-2</v>
+        <v>1.3421679598987435E-2</v>
       </c>
       <c r="F150" s="9">
         <v>0.21252871375803695</v>
       </c>
       <c r="G150" s="9">
-        <v>2.991855623628914E-2</v>
+        <v>2.9918556236314231E-2</v>
       </c>
     </row>
     <row r="151" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A151" s="5">
         <v>37773</v>
       </c>
       <c r="B151" s="6">
         <v>127214.498087463</v>
       </c>
       <c r="C151" s="7">
         <v>253.779321112876</v>
       </c>
       <c r="D151" s="7">
-        <v>250.41363572408801</v>
+        <v>250.41363572408301</v>
       </c>
       <c r="E151" s="12">
-        <v>1.2472120831302114E-2</v>
+        <v>1.2472120831277689E-2</v>
       </c>
       <c r="F151" s="9">
         <v>0.19234411402776219</v>
       </c>
       <c r="G151" s="9">
-        <v>2.5632749011410327E-2</v>
+        <v>2.5632749011396117E-2</v>
       </c>
     </row>
     <row r="152" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A152" s="5">
         <v>37803</v>
       </c>
       <c r="B152" s="6">
         <v>128251.25837374599</v>
       </c>
       <c r="C152" s="7">
         <v>255.84754702710401</v>
       </c>
       <c r="D152" s="7">
-        <v>252.416493575055</v>
+        <v>252.41649357505099</v>
       </c>
       <c r="E152" s="12">
-        <v>7.9981980421137688E-3</v>
+        <v>7.9981980421179877E-3</v>
       </c>
       <c r="F152" s="9">
         <v>0.1785802867464612</v>
       </c>
       <c r="G152" s="9">
-        <v>3.0096264066106215E-2</v>
+        <v>3.0096264066064249E-2</v>
       </c>
     </row>
     <row r="153" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A153" s="5">
         <v>37834</v>
       </c>
       <c r="B153" s="6">
         <v>129257.648207652</v>
       </c>
       <c r="C153" s="7">
         <v>257.85518713623497</v>
       </c>
       <c r="D153" s="7">
-        <v>256.03923466795999</v>
+        <v>256.03923466795402</v>
       </c>
       <c r="E153" s="12">
-        <v>1.4352236027032061E-2</v>
+        <v>1.4352236027024512E-2</v>
       </c>
       <c r="F153" s="9">
         <v>0.16563682342153152</v>
       </c>
       <c r="G153" s="9">
-        <v>3.1437989011005474E-2</v>
+        <v>3.1437989010958622E-2</v>
       </c>
     </row>
     <row r="154" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A154" s="5">
         <v>37865</v>
       </c>
       <c r="B154" s="6">
         <v>130473.4200657</v>
       </c>
       <c r="C154" s="7">
         <v>260.28052199509199</v>
       </c>
       <c r="D154" s="7">
-        <v>259.39628692421599</v>
+        <v>259.39628692421502</v>
       </c>
       <c r="E154" s="12">
-        <v>1.3111475905673409E-2</v>
+        <v>1.3111475905693171E-2</v>
       </c>
       <c r="F154" s="9">
         <v>0.15546518914684615</v>
       </c>
       <c r="G154" s="9">
-        <v>3.5125762754379064E-2</v>
+        <v>3.512576275436019E-2</v>
       </c>
     </row>
     <row r="155" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A155" s="5">
         <v>37895</v>
       </c>
       <c r="B155" s="6">
         <v>131947.33528670599</v>
       </c>
       <c r="C155" s="7">
         <v>263.22082526074399</v>
       </c>
       <c r="D155" s="7">
-        <v>264.018462074269</v>
+        <v>264.01846207426502</v>
       </c>
       <c r="E155" s="12">
-        <v>1.7818971909198567E-2</v>
+        <v>1.781897190918702E-2</v>
       </c>
       <c r="F155" s="9">
         <v>0.16084401784387059</v>
       </c>
       <c r="G155" s="9">
-        <v>3.9051631594319458E-2</v>
+        <v>3.9051631594316127E-2</v>
       </c>
     </row>
     <row r="156" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A156" s="5">
         <v>37926</v>
       </c>
       <c r="B156" s="6">
         <v>133387.673653281</v>
       </c>
       <c r="C156" s="7">
         <v>266.09414629205401</v>
       </c>
       <c r="D156" s="7">
-        <v>267.214186830188</v>
+        <v>267.21418683019402</v>
       </c>
       <c r="E156" s="12">
-        <v>1.210417154471588E-2</v>
+        <v>1.210417154475385E-2</v>
       </c>
       <c r="F156" s="9">
         <v>0.15226979381520156</v>
       </c>
       <c r="G156" s="9">
-        <v>4.1851171452675473E-2</v>
+        <v>4.1851171452697455E-2</v>
       </c>
     </row>
     <row r="157" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A157" s="5">
         <v>37956</v>
       </c>
       <c r="B157" s="6">
         <v>135443.566069213</v>
       </c>
       <c r="C157" s="7">
         <v>270.19543183293399</v>
       </c>
       <c r="D157" s="7">
-        <v>272.274192962077</v>
+        <v>272.27419296208097</v>
       </c>
       <c r="E157" s="12">
-        <v>1.8936143293561747E-2</v>
+        <v>1.8936143293553531E-2</v>
       </c>
       <c r="F157" s="9">
         <v>0.15560485521830381</v>
       </c>
       <c r="G157" s="9">
-        <v>4.6434502996697269E-2</v>
+        <v>4.6434502996720139E-2</v>
       </c>
     </row>
     <row r="158" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A158" s="5">
         <v>37987</v>
       </c>
       <c r="B158" s="6">
         <v>134805.73139884</v>
       </c>
       <c r="C158" s="7">
         <v>268.92301986682099</v>
       </c>
       <c r="D158" s="7">
-        <v>273.11895696759001</v>
+        <v>273.11895696759399</v>
       </c>
       <c r="E158" s="12">
         <v>3.1026223834245137E-3</v>
       </c>
       <c r="F158" s="9">
         <v>0.14333834559246772</v>
       </c>
       <c r="G158" s="9">
-        <v>4.2534073579894027E-2</v>
+        <v>4.2534073579926446E-2</v>
       </c>
     </row>
     <row r="159" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A159" s="5">
         <v>38018</v>
       </c>
       <c r="B159" s="6">
         <v>138729.555860297</v>
       </c>
       <c r="C159" s="7">
         <v>276.75063010751899</v>
       </c>
       <c r="D159" s="7">
-        <v>280.61677392199698</v>
+        <v>280.61677392199903</v>
       </c>
       <c r="E159" s="12">
-        <v>2.7452568791468845E-2</v>
+        <v>2.7452568791461296E-2</v>
       </c>
       <c r="F159" s="9">
         <v>0.17050152459726475</v>
       </c>
       <c r="G159" s="9">
-        <v>4.4750434014797946E-2</v>
+        <v>4.4750434014809493E-2</v>
       </c>
     </row>
     <row r="160" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A160" s="5">
         <v>38047</v>
       </c>
       <c r="B160" s="6">
         <v>142584.26376954099</v>
       </c>
       <c r="C160" s="7">
         <v>284.44036021692699</v>
       </c>
       <c r="D160" s="7">
-        <v>285.36719616154602</v>
+        <v>285.36719616150498</v>
       </c>
       <c r="E160" s="12">
-        <v>1.6928504212900375E-2</v>
+        <v>1.692850421274672E-2</v>
       </c>
       <c r="F160" s="9">
         <v>0.16700592760961452</v>
       </c>
       <c r="G160" s="9">
-        <v>4.4300911118454245E-2</v>
+        <v>4.430091111840273E-2</v>
       </c>
     </row>
     <row r="161" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A161" s="5">
         <v>38078</v>
       </c>
       <c r="B161" s="6">
         <v>145917.922983422</v>
       </c>
       <c r="C161" s="7">
         <v>291.09065389287798</v>
       </c>
       <c r="D161" s="7">
-        <v>289.97095148683599</v>
+        <v>289.97095148672599</v>
       </c>
       <c r="E161" s="12">
-        <v>1.6132741910124038E-2</v>
+        <v>1.6132741909884674E-2</v>
       </c>
       <c r="F161" s="9">
         <v>0.18876080167200349</v>
       </c>
       <c r="G161" s="9">
-        <v>5.334382653172387E-2</v>
+        <v>5.3343826531522698E-2</v>
       </c>
     </row>
     <row r="162" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A162" s="5">
         <v>38108</v>
       </c>
       <c r="B162" s="6">
         <v>149019.87983144101</v>
       </c>
       <c r="C162" s="7">
         <v>297.278726124005</v>
       </c>
       <c r="D162" s="7">
-        <v>295.325846958071</v>
+        <v>295.32584695793702</v>
       </c>
       <c r="E162" s="12">
-        <v>1.8467006587306711E-2</v>
+        <v>1.8467006587230994E-2</v>
       </c>
       <c r="F162" s="9">
         <v>0.19453184756393727</v>
       </c>
       <c r="G162" s="9">
-        <v>5.4059968851909446E-2</v>
+        <v>5.4059968851551288E-2</v>
       </c>
     </row>
     <row r="163" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A163" s="5">
         <v>38139</v>
       </c>
       <c r="B163" s="6">
         <v>151523.86258659701</v>
       </c>
       <c r="C163" s="7">
         <v>302.27390397900803</v>
       </c>
       <c r="D163" s="7">
-        <v>298.48062898402799</v>
+        <v>298.480628983982</v>
       </c>
       <c r="E163" s="12">
-        <v>1.0682376969208818E-2</v>
+        <v>1.0682376969511687E-2</v>
       </c>
       <c r="F163" s="9">
         <v>0.19108957598859133</v>
       </c>
       <c r="G163" s="9">
-        <v>5.3240787199732464E-2</v>
+        <v>5.3240787199430706E-2</v>
       </c>
     </row>
     <row r="164" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A164" s="5">
         <v>38169</v>
       </c>
       <c r="B164" s="6">
         <v>154298.53053373899</v>
       </c>
       <c r="C164" s="7">
         <v>307.80906984866601</v>
       </c>
       <c r="D164" s="7">
-        <v>303.65774850485002</v>
+        <v>303.65774850488799</v>
       </c>
       <c r="E164" s="12">
-        <v>1.7344909579037004E-2</v>
+        <v>1.7344909579320777E-2</v>
       </c>
       <c r="F164" s="9">
         <v>0.20309564592408336</v>
       </c>
       <c r="G164" s="9">
-        <v>4.849473007341909E-2</v>
+        <v>4.8494730073435521E-2</v>
       </c>
     </row>
     <row r="165" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A165" s="5">
         <v>38200</v>
       </c>
       <c r="B165" s="6">
         <v>153742.53287880501</v>
       </c>
       <c r="C165" s="7">
         <v>306.69991397782701</v>
       </c>
       <c r="D165" s="7">
-        <v>304.67405246767902</v>
+        <v>304.67405246803901</v>
       </c>
       <c r="E165" s="12">
-        <v>3.3468731419932229E-3</v>
+        <v>3.3468731430532639E-3</v>
       </c>
       <c r="F165" s="9">
         <v>0.1894269701690563</v>
       </c>
       <c r="G165" s="9">
-        <v>4.1518238464016477E-2</v>
+        <v>4.1518238464761881E-2</v>
       </c>
     </row>
     <row r="166" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A166" s="5">
         <v>38231</v>
       </c>
       <c r="B166" s="6">
         <v>153726.762826213</v>
       </c>
       <c r="C166" s="7">
         <v>306.66845440913801</v>
       </c>
       <c r="D166" s="7">
-        <v>305.73107824350399</v>
+        <v>305.73107824414899</v>
       </c>
       <c r="E166" s="12">
-        <v>3.4693659248750119E-3</v>
+        <v>3.4693659258064891E-3</v>
       </c>
       <c r="F166" s="9">
         <v>0.17822283457277188</v>
       </c>
       <c r="G166" s="9">
-        <v>3.4268188852937476E-2</v>
+        <v>3.4268188854457149E-2</v>
       </c>
     </row>
     <row r="167" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A167" s="5">
         <v>38261</v>
       </c>
       <c r="B167" s="6">
         <v>152159.15141917899</v>
       </c>
       <c r="C167" s="7">
         <v>303.54123727094498</v>
       </c>
       <c r="D167" s="7">
-        <v>304.42138842511798</v>
+        <v>304.42138842568198</v>
       </c>
       <c r="E167" s="12">
-        <v>-4.2837968122523273E-3</v>
+        <v>-4.2837968125082337E-3</v>
       </c>
       <c r="F167" s="9">
         <v>0.15318093456420079</v>
       </c>
       <c r="G167" s="9">
-        <v>1.934594629669073E-2</v>
+        <v>1.9345946298600536E-2</v>
       </c>
     </row>
     <row r="168" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A168" s="5">
         <v>38292</v>
       </c>
       <c r="B168" s="6">
         <v>153438.588082981</v>
       </c>
       <c r="C168" s="7">
         <v>306.09357660984</v>
       </c>
       <c r="D168" s="7">
-        <v>307.28222695995998</v>
+        <v>307.28222695989399</v>
       </c>
       <c r="E168" s="12">
-        <v>9.3976265913580104E-3</v>
+        <v>9.3976265892710131E-3</v>
       </c>
       <c r="F168" s="9">
         <v>0.15032059470366654</v>
       </c>
       <c r="G168" s="9">
-        <v>1.1713848775246616E-2</v>
+        <v>1.1713848776114366E-2</v>
       </c>
     </row>
     <row r="169" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A169" s="5">
         <v>38322</v>
       </c>
       <c r="B169" s="6">
         <v>152622.72858610301</v>
       </c>
       <c r="C169" s="7">
         <v>304.466024150382</v>
       </c>
       <c r="D169" s="7">
-        <v>307.04826298859001</v>
+        <v>307.04826298779398</v>
       </c>
       <c r="E169" s="12">
-        <v>-7.6139766912208806E-4</v>
+        <v>-7.6139767149807636E-4</v>
       </c>
       <c r="F169" s="9">
         <v>0.12683631283092178</v>
       </c>
       <c r="G169" s="9">
-        <v>5.1298431040722736E-3</v>
+        <v>5.1298431025994518E-3</v>
       </c>
     </row>
     <row r="170" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A170" s="5">
         <v>38353</v>
       </c>
       <c r="B170" s="6">
         <v>151757.17457932999</v>
       </c>
       <c r="C170" s="7">
         <v>302.73933645732899</v>
       </c>
       <c r="D170" s="7">
-        <v>307.187805622707</v>
+        <v>307.187805621633</v>
       </c>
       <c r="E170" s="12">
-        <v>4.544648217801317E-4</v>
+        <v>4.5446482087596607E-4</v>
       </c>
       <c r="F170" s="9">
         <v>0.12574719935561807</v>
       </c>
       <c r="G170" s="9">
-        <v>7.3148037305188485E-3</v>
+        <v>7.3148037266750343E-3</v>
       </c>
     </row>
     <row r="171" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A171" s="5">
         <v>38384</v>
       </c>
       <c r="B171" s="6">
         <v>152878.93971300701</v>
       </c>
       <c r="C171" s="7">
         <v>304.977137952855</v>
       </c>
       <c r="D171" s="7">
-        <v>309.111420620827</v>
+        <v>309.11142062008503</v>
       </c>
       <c r="E171" s="12">
-        <v>6.2620161442301647E-3</v>
+        <v>6.2620161453328382E-3</v>
       </c>
       <c r="F171" s="9">
         <v>0.10199256939133217</v>
       </c>
       <c r="G171" s="9">
-        <v>6.4449226136806814E-3</v>
+        <v>6.4449226095797396E-3</v>
       </c>
     </row>
     <row r="172" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A172" s="5">
         <v>38412</v>
       </c>
       <c r="B172" s="6">
         <v>153876.16709019599</v>
       </c>
       <c r="C172" s="7">
         <v>306.96649994054297</v>
       </c>
       <c r="D172" s="7">
-        <v>308.01831049654697</v>
+        <v>308.01831049637599</v>
       </c>
       <c r="E172" s="12">
-        <v>-3.5362980833403279E-3</v>
+        <v>-3.5362980815015765E-3</v>
       </c>
       <c r="F172" s="9">
         <v>7.9194597090358476E-2</v>
       </c>
       <c r="G172" s="9">
-        <v>6.0578470612382418E-3</v>
+        <v>6.057847059402155E-3</v>
       </c>
     </row>
     <row r="173" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A173" s="5">
         <v>38443</v>
       </c>
       <c r="B173" s="6">
         <v>156128.027989408</v>
       </c>
       <c r="C173" s="7">
         <v>311.45872165138798</v>
       </c>
       <c r="D173" s="7">
-        <v>310.01397337090998</v>
+        <v>310.01397337111899</v>
       </c>
       <c r="E173" s="12">
-        <v>6.4790397400267263E-3</v>
+        <v>6.4790397412639589E-3</v>
       </c>
       <c r="F173" s="9">
         <v>6.9971562075660021E-2</v>
       </c>
       <c r="G173" s="9">
-        <v>6.1045005227378102E-3</v>
+        <v>6.1045005240873973E-3</v>
       </c>
     </row>
     <row r="174" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A174" s="5">
         <v>38473</v>
       </c>
       <c r="B174" s="6">
         <v>157272.24507021901</v>
       </c>
       <c r="C174" s="7">
         <v>313.74131238074398</v>
       </c>
       <c r="D174" s="7">
-        <v>311.49192229198502</v>
+        <v>311.49192229216402</v>
       </c>
       <c r="E174" s="12">
-        <v>4.7673622740442845E-3</v>
+        <v>4.7673622739441424E-3</v>
       </c>
       <c r="F174" s="9">
         <v>5.5377613027956407E-2</v>
       </c>
       <c r="G174" s="9">
-        <v>6.6894825613861286E-3</v>
+        <v>6.6894825644687739E-3</v>
       </c>
     </row>
     <row r="175" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A175" s="5">
         <v>38504</v>
       </c>
       <c r="B175" s="6">
         <v>157790.98849480701</v>
       </c>
       <c r="C175" s="7">
         <v>314.77615004549699</v>
       </c>
       <c r="D175" s="7">
-        <v>311.13042056217699</v>
+        <v>311.13042056227999</v>
       </c>
       <c r="E175" s="12">
-        <v>-1.1605492917700078E-3</v>
+        <v>-1.1605492920132576E-3</v>
       </c>
       <c r="F175" s="9">
         <v>4.1360653043198914E-2</v>
       </c>
       <c r="G175" s="9">
-        <v>8.9999152394426574E-3</v>
+        <v>8.9999152421424977E-3</v>
       </c>
     </row>
     <row r="176" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A176" s="5">
         <v>38534</v>
       </c>
       <c r="B176" s="6">
         <v>158347.701452245</v>
       </c>
       <c r="C176" s="7">
         <v>315.88673286834597</v>
       </c>
       <c r="D176" s="7">
-        <v>311.72000112711999</v>
+        <v>311.72000112747702</v>
       </c>
       <c r="E176" s="12">
-        <v>1.8949627743816144E-3</v>
+        <v>1.8949627751974063E-3</v>
       </c>
       <c r="F176" s="9">
         <v>2.6242446408909714E-2</v>
       </c>
       <c r="G176" s="9">
-        <v>7.7643190134923934E-3</v>
+        <v>7.7643190149465635E-3</v>
       </c>
     </row>
     <row r="177" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A177" s="5">
         <v>38565</v>
       </c>
       <c r="B177" s="6">
         <v>157309.74626090299</v>
       </c>
       <c r="C177" s="7">
         <v>313.816123246296</v>
       </c>
       <c r="D177" s="7">
-        <v>312.03637620110698</v>
+        <v>312.03637620244501</v>
       </c>
       <c r="E177" s="12">
-        <v>1.0149335071314436E-3</v>
+        <v>1.0149335102773716E-3</v>
       </c>
       <c r="F177" s="9">
         <v>2.3202514719268708E-2</v>
       </c>
       <c r="G177" s="9">
-        <v>5.7691792160194932E-3</v>
+        <v>5.7691792177192447E-3</v>
       </c>
     </row>
     <row r="178" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A178" s="5">
         <v>38596</v>
       </c>
       <c r="B178" s="6">
         <v>156516.536930815</v>
       </c>
       <c r="C178" s="7">
         <v>312.23375544768402</v>
       </c>
       <c r="D178" s="7">
-        <v>311.37422599200698</v>
+        <v>311.374225994494</v>
       </c>
       <c r="E178" s="12">
-        <v>-2.1220289030444706E-3</v>
+        <v>-2.12202889935309E-3</v>
       </c>
       <c r="F178" s="9">
         <v>1.8147614984621585E-2</v>
       </c>
       <c r="G178" s="9">
-        <v>2.6744477474969219E-3</v>
+        <v>2.6744477514533127E-3</v>
       </c>
     </row>
     <row r="179" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A179" s="5">
         <v>38626</v>
       </c>
       <c r="B179" s="6">
         <v>157107.34546862601</v>
       </c>
       <c r="C179" s="7">
         <v>313.41235530766397</v>
       </c>
       <c r="D179" s="7">
-        <v>314.27033129198901</v>
+        <v>314.27033129444101</v>
       </c>
       <c r="E179" s="12">
-        <v>9.3010437545217872E-3</v>
+        <v>9.3010437543350477E-3</v>
       </c>
       <c r="F179" s="9">
         <v>3.2519858341052643E-2</v>
       </c>
       <c r="G179" s="9">
-        <v>3.5731972604333695E-3</v>
+        <v>3.5731972664652112E-3</v>
       </c>
     </row>
     <row r="180" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A180" s="5">
         <v>38657</v>
       </c>
       <c r="B180" s="6">
         <v>157138.890214363</v>
       </c>
       <c r="C180" s="7">
         <v>313.47528370244697</v>
       </c>
       <c r="D180" s="7">
-        <v>314.40773497493501</v>
+        <v>314.40773497498202</v>
       </c>
       <c r="E180" s="12">
-        <v>4.372149365201583E-4</v>
+        <v>4.3721492886406033E-4</v>
       </c>
       <c r="F180" s="9">
         <v>2.411585102295688E-2</v>
       </c>
       <c r="G180" s="9">
-        <v>5.5252618607761761E-3</v>
+        <v>5.5252618641754569E-3</v>
       </c>
     </row>
     <row r="181" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A181" s="5">
         <v>38687</v>
       </c>
       <c r="B181" s="6">
         <v>157249.75617954001</v>
       </c>
       <c r="C181" s="7">
         <v>313.69644944849102</v>
       </c>
       <c r="D181" s="7">
-        <v>316.57409377550499</v>
+        <v>316.57409377229698</v>
       </c>
       <c r="E181" s="12">
-        <v>6.8902846831764286E-3</v>
+        <v>6.8902846728224887E-3</v>
       </c>
       <c r="F181" s="9">
         <v>3.0316766292287189E-2</v>
       </c>
       <c r="G181" s="9">
-        <v>1.0823682474146112E-2</v>
+        <v>1.0823682468867224E-2</v>
       </c>
     </row>
     <row r="182" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A182" s="5">
         <v>38718</v>
       </c>
       <c r="B182" s="6">
         <v>158477.76609916601</v>
       </c>
       <c r="C182" s="7">
         <v>316.146197931627</v>
       </c>
       <c r="D182" s="7">
-        <v>320.57846488281001</v>
+        <v>320.57846487792199</v>
       </c>
       <c r="E182" s="12">
-        <v>1.264908021862543E-2</v>
+        <v>1.2649080213446684E-2</v>
       </c>
       <c r="F182" s="9">
         <v>4.428516502409563E-2</v>
       </c>
       <c r="G182" s="9">
-        <v>1.4801794141810376E-2</v>
+        <v>1.4801794126433343E-2</v>
       </c>
     </row>
     <row r="183" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A183" s="5">
         <v>38749</v>
       </c>
       <c r="B183" s="6">
         <v>158572.96779555501</v>
       </c>
       <c r="C183" s="7">
         <v>316.33611513636203</v>
       </c>
       <c r="D183" s="7">
-        <v>320.49905811080703</v>
+        <v>320.49905810720702</v>
       </c>
       <c r="E183" s="12">
-        <v>-2.476983974328828E-4</v>
+        <v>-2.4769839341898248E-4</v>
       </c>
       <c r="F183" s="9">
         <v>3.7245339961393897E-2</v>
       </c>
       <c r="G183" s="9">
-        <v>1.8721644162901008E-2</v>
+        <v>1.8721644145055727E-2</v>
       </c>
     </row>
     <row r="184" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A184" s="5">
         <v>38777</v>
       </c>
       <c r="B184" s="6">
         <v>162082.50416309899</v>
       </c>
       <c r="C184" s="7">
         <v>323.33726492798297</v>
       </c>
       <c r="D184" s="7">
-        <v>324.50515405919202</v>
+        <v>324.505154057666</v>
       </c>
       <c r="E184" s="12">
-        <v>1.2499556073578111E-2</v>
+        <v>1.2499556080189711E-2</v>
       </c>
       <c r="F184" s="9">
         <v>5.3330786879385528E-2</v>
       </c>
       <c r="G184" s="9">
-        <v>2.1508035495488853E-2</v>
+        <v>2.1508035485661159E-2</v>
       </c>
     </row>
     <row r="185" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A185" s="5">
         <v>38808</v>
       </c>
       <c r="B185" s="6">
         <v>163573.278728317</v>
       </c>
       <c r="C185" s="7">
         <v>326.31120078263098</v>
       </c>
       <c r="D185" s="7">
-        <v>324.67279919832998</v>
+        <v>324.672799198983</v>
       </c>
       <c r="E185" s="12">
-        <v>5.1661780110712208E-4</v>
+        <v>5.1661780782441546E-4</v>
       </c>
       <c r="F185" s="9">
         <v>4.7686830063687236E-2</v>
       </c>
       <c r="G185" s="9">
-        <v>1.9038959334784389E-2</v>
+        <v>1.9038959338703476E-2</v>
       </c>
     </row>
     <row r="186" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A186" s="5">
         <v>38838</v>
       </c>
       <c r="B186" s="6">
         <v>164632.29089936099</v>
       </c>
       <c r="C186" s="7">
         <v>328.42381682764398</v>
       </c>
       <c r="D186" s="7">
-        <v>325.97346373012601</v>
+        <v>325.97346373188702</v>
       </c>
       <c r="E186" s="12">
-        <v>4.0060779190853602E-3</v>
+        <v>4.006077922489748E-3</v>
       </c>
       <c r="F186" s="9">
         <v>4.6798122744772241E-2</v>
       </c>
       <c r="G186" s="9">
-        <v>1.8273660182985818E-2</v>
+        <v>1.8273660196349795E-2</v>
       </c>
     </row>
     <row r="187" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A187" s="5">
         <v>38869</v>
       </c>
       <c r="B187" s="6">
         <v>165729.90767969601</v>
       </c>
       <c r="C187" s="7">
         <v>330.613444940345</v>
       </c>
       <c r="D187" s="7">
-        <v>326.97187578479702</v>
+        <v>326.97187578675801</v>
       </c>
       <c r="E187" s="12">
-        <v>3.0628629804589913E-3</v>
+        <v>3.0628629810558472E-3</v>
       </c>
       <c r="F187" s="9">
         <v>5.0312880733050847E-2</v>
       </c>
       <c r="G187" s="9">
-        <v>1.2464454827606497E-2</v>
+        <v>1.2464454842637585E-2</v>
       </c>
     </row>
     <row r="188" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A188" s="5">
         <v>38899</v>
       </c>
       <c r="B188" s="6">
         <v>167732.73474557401</v>
       </c>
       <c r="C188" s="7">
         <v>334.608870781946</v>
       </c>
       <c r="D188" s="7">
-        <v>330.38001607347701</v>
+        <v>330.38001607737402</v>
       </c>
       <c r="E188" s="12">
-        <v>1.0423343844175426E-2</v>
+        <v>1.0423343850034072E-2</v>
       </c>
       <c r="F188" s="9">
         <v>5.9268516102583435E-2</v>
       </c>
       <c r="G188" s="9">
-        <v>1.4075144671947815E-2</v>
+        <v>1.4075144684482677E-2</v>
       </c>
     </row>
     <row r="189" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A189" s="5">
         <v>38930</v>
       </c>
       <c r="B189" s="6">
         <v>167721.47997902901</v>
       </c>
       <c r="C189" s="7">
         <v>334.58641872611901</v>
       </c>
       <c r="D189" s="7">
-        <v>332.93572000172202</v>
+        <v>332.93572000445801</v>
       </c>
       <c r="E189" s="12">
-        <v>7.7356492641995622E-3</v>
+        <v>7.7356492605940019E-3</v>
       </c>
       <c r="F189" s="9">
         <v>6.6186196123268148E-2</v>
       </c>
       <c r="G189" s="9">
-        <v>1.5521891891523421E-2</v>
+        <v>1.5521891899411555E-2</v>
       </c>
     </row>
     <row r="190" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A190" s="5">
         <v>38961</v>
       </c>
       <c r="B190" s="6">
         <v>169412.674514554</v>
       </c>
       <c r="C190" s="7">
         <v>337.960170991371</v>
       </c>
       <c r="D190" s="7">
-        <v>336.97876828859802</v>
+        <v>336.97876829462899</v>
       </c>
       <c r="E190" s="12">
-        <v>1.2143630268494743E-2</v>
+        <v>1.2143630278291795E-2</v>
       </c>
       <c r="F190" s="9">
         <v>8.2394728612222634E-2</v>
       </c>
       <c r="G190" s="9">
-        <v>2.3195524666093981E-2</v>
+        <v>2.3195524674468615E-2</v>
       </c>
     </row>
     <row r="191" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A191" s="5">
         <v>38991</v>
       </c>
       <c r="B191" s="6">
         <v>169623.48858430699</v>
       </c>
       <c r="C191" s="7">
         <v>338.38072251896602</v>
       </c>
       <c r="D191" s="7">
-        <v>339.023290997944</v>
+        <v>339.023291002321</v>
       </c>
       <c r="E191" s="12">
-        <v>6.0672152127845269E-3</v>
+        <v>6.0672152077676511E-3</v>
       </c>
       <c r="F191" s="9">
         <v>7.9666186697686658E-2</v>
       </c>
       <c r="G191" s="9">
-        <v>2.6046743892348845E-2</v>
+        <v>2.6046743897765623E-2</v>
       </c>
     </row>
     <row r="192" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A192" s="5">
         <v>39022</v>
       </c>
       <c r="B192" s="6">
         <v>172184.84989518899</v>
       </c>
       <c r="C192" s="7">
         <v>343.490364457368</v>
       </c>
       <c r="D192" s="7">
-        <v>344.30619237248499</v>
+        <v>344.30619237573899</v>
       </c>
       <c r="E192" s="12">
-        <v>1.5582709255727911E-2</v>
+        <v>1.5582709252214277E-2</v>
       </c>
       <c r="F192" s="9">
         <v>9.5749433258066841E-2</v>
       </c>
       <c r="G192" s="9">
-        <v>3.0315071540322425E-2</v>
+        <v>3.0315071545176986E-2</v>
       </c>
     </row>
     <row r="193" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A193" s="5">
         <v>39052</v>
       </c>
       <c r="B193" s="6">
         <v>173745.944939993</v>
       </c>
       <c r="C193" s="7">
         <v>346.60458214968298</v>
       </c>
       <c r="D193" s="7">
-        <v>349.96694466039099</v>
+        <v>349.96694466220498</v>
       </c>
       <c r="E193" s="12">
-        <v>1.6441041181687321E-2</v>
+        <v>1.644104117734968E-2</v>
       </c>
       <c r="F193" s="9">
         <v>0.10490438370930777</v>
       </c>
       <c r="G193" s="9">
-        <v>3.2992207317996236E-2</v>
+        <v>3.2992207314360922E-2</v>
       </c>
     </row>
     <row r="194" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A194" s="5">
         <v>39083</v>
       </c>
       <c r="B194" s="6">
         <v>173224.53049976699</v>
       </c>
       <c r="C194" s="7">
         <v>345.56441609433301</v>
       </c>
       <c r="D194" s="7">
-        <v>350.26089092767899</v>
+        <v>350.26089089000902</v>
       </c>
       <c r="E194" s="12">
-        <v>8.3992580377345583E-4</v>
+        <v>8.3992569094704095E-4</v>
       </c>
       <c r="F194" s="9">
         <v>9.3052576166259282E-2</v>
       </c>
       <c r="G194" s="9">
-        <v>3.5280915635255372E-2</v>
+        <v>3.528091558945512E-2</v>
       </c>
     </row>
     <row r="195" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A195" s="5">
         <v>39114</v>
       </c>
       <c r="B195" s="6">
         <v>174705.525857548</v>
       </c>
       <c r="C195" s="7">
         <v>348.51884347579801</v>
       </c>
       <c r="D195" s="7">
-        <v>353.29500457855499</v>
+        <v>353.29500456782898</v>
       </c>
       <c r="E195" s="12">
-        <v>8.6624391402649881E-3</v>
+        <v>8.6624392181220422E-3</v>
       </c>
       <c r="F195" s="9">
         <v>0.10173586511158583</v>
       </c>
       <c r="G195" s="9">
-        <v>3.2553484158920565E-2</v>
+        <v>3.25534840994397E-2</v>
       </c>
     </row>
     <row r="196" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A196" s="5">
         <v>39142</v>
       </c>
       <c r="B196" s="6">
         <v>177082.55412879601</v>
       </c>
       <c r="C196" s="7">
         <v>353.26076071017502</v>
       </c>
       <c r="D196" s="7">
-        <v>354.61628235553098</v>
+        <v>354.61628236995699</v>
       </c>
       <c r="E196" s="12">
-        <v>3.7398710988063577E-3</v>
+        <v>3.7398711701126519E-3</v>
       </c>
       <c r="F196" s="9">
         <v>9.2545768854873423E-2</v>
       </c>
       <c r="G196" s="9">
-        <v>2.4074166092252325E-2</v>
+        <v>2.407416605001611E-2</v>
       </c>
     </row>
     <row r="197" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A197" s="5">
         <v>39173</v>
       </c>
       <c r="B197" s="6">
         <v>180314.167315762</v>
       </c>
       <c r="C197" s="7">
         <v>359.70748347383102</v>
       </c>
       <c r="D197" s="7">
-        <v>357.910471038227</v>
+        <v>357.91047103884898</v>
       </c>
       <c r="E197" s="12">
-        <v>9.2894456532408576E-3</v>
+        <v>9.289445613936298E-3</v>
       </c>
       <c r="F197" s="9">
         <v>0.10234488614274273</v>
       </c>
       <c r="G197" s="9">
-        <v>2.0380121127620887E-2</v>
+        <v>2.0380121163606768E-2</v>
       </c>
     </row>
     <row r="198" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A198" s="5">
         <v>39203</v>
       </c>
       <c r="B198" s="6">
         <v>181584.49998302499</v>
       </c>
       <c r="C198" s="7">
         <v>362.24166131308903</v>
       </c>
       <c r="D198" s="7">
-        <v>359.482817227559</v>
+        <v>359.48281723065799</v>
       </c>
       <c r="E198" s="12">
-        <v>4.3931270989947535E-3</v>
+        <v>4.3931271059078902E-3</v>
       </c>
       <c r="F198" s="9">
         <v>0.10297013417633027</v>
       </c>
       <c r="G198" s="9">
-        <v>1.7547536465149616E-2</v>
+        <v>1.754753652736607E-2</v>
       </c>
     </row>
     <row r="199" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A199" s="5">
         <v>39234</v>
       </c>
       <c r="B199" s="6">
         <v>184070.218171063</v>
       </c>
       <c r="C199" s="7">
         <v>367.20040330965298</v>
       </c>
       <c r="D199" s="7">
-        <v>363.16132080931101</v>
+        <v>363.16132081555202</v>
       </c>
       <c r="E199" s="12">
-        <v>1.0232766089132594E-2</v>
+        <v>1.0232766097784785E-2</v>
       </c>
       <c r="F199" s="9">
         <v>0.11066385511306009</v>
       </c>
       <c r="G199" s="9">
-        <v>2.1151974774615612E-2</v>
+        <v>2.1151974816811414E-2</v>
       </c>
     </row>
     <row r="200" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A200" s="5">
         <v>39264</v>
       </c>
       <c r="B200" s="6">
         <v>184269.86418284499</v>
       </c>
       <c r="C200" s="7">
         <v>367.59867575575498</v>
       </c>
       <c r="D200" s="7">
-        <v>363.03183668416199</v>
+        <v>363.03183669390899</v>
       </c>
       <c r="E200" s="12">
-        <v>-3.5654712583499393E-4</v>
+        <v>-3.5654711617483237E-4</v>
       </c>
       <c r="F200" s="9">
         <v>9.8592141017407098E-2</v>
       </c>
       <c r="G200" s="9">
-        <v>1.862808354230916E-2</v>
+        <v>1.8628083556086583E-2</v>
       </c>
     </row>
     <row r="201" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A201" s="5">
         <v>39295</v>
       </c>
       <c r="B201" s="6">
         <v>183898.448890759</v>
       </c>
       <c r="C201" s="7">
         <v>366.85774196209502</v>
       </c>
       <c r="D201" s="7">
-        <v>365.21980810175802</v>
+        <v>365.21980810536598</v>
       </c>
       <c r="E201" s="12">
-        <v>6.0269408809441316E-3</v>
+        <v>6.0269408638720101E-3</v>
       </c>
       <c r="F201" s="9">
         <v>9.6451384245791028E-2</v>
       </c>
       <c r="G201" s="9">
-        <v>1.8100020284957274E-2</v>
+        <v>1.810002028600266E-2</v>
       </c>
     </row>
     <row r="202" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A202" s="5">
         <v>39326</v>
       </c>
       <c r="B202" s="6">
         <v>184723.32792935101</v>
       </c>
       <c r="C202" s="7">
         <v>368.50328744284798</v>
       </c>
       <c r="D202" s="7">
-        <v>367.03268953595301</v>
+        <v>367.032689545464</v>
       </c>
       <c r="E202" s="12">
-        <v>4.9638091745831669E-3</v>
+        <v>4.9638091906969439E-3</v>
       </c>
       <c r="F202" s="9">
         <v>9.0374899390901264E-2</v>
       </c>
       <c r="G202" s="9">
-        <v>1.3631634276572102E-2</v>
+        <v>1.3631634288388428E-2</v>
       </c>
     </row>
     <row r="203" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A203" s="5">
         <v>39356</v>
       </c>
       <c r="B203" s="6">
         <v>186043.57943158501</v>
       </c>
       <c r="C203" s="7">
         <v>371.13704802023898</v>
       </c>
       <c r="D203" s="7">
-        <v>371.63215029640202</v>
+        <v>371.63215030261199</v>
       </c>
       <c r="E203" s="12">
-        <v>1.2531474420614197E-2</v>
+        <v>1.2531474411295651E-2</v>
       </c>
       <c r="F203" s="9">
         <v>9.6803166733107737E-2</v>
       </c>
       <c r="G203" s="9">
-        <v>1.6771738195422214E-2</v>
+        <v>1.6771738195350494E-2</v>
       </c>
     </row>
     <row r="204" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A204" s="5">
         <v>39387</v>
       </c>
       <c r="B204" s="6">
         <v>184098.574978594</v>
       </c>
       <c r="C204" s="7">
         <v>367.25697210859101</v>
       </c>
       <c r="D204" s="7">
-        <v>367.97559000381898</v>
+        <v>367.97559000990901</v>
       </c>
       <c r="E204" s="12">
-        <v>-9.8391925716510009E-3</v>
+        <v>-9.8391925718093187E-3</v>
       </c>
       <c r="F204" s="9">
         <v>6.9191482820103234E-2</v>
       </c>
       <c r="G204" s="9">
-        <v>1.395206463635712E-2</v>
+        <v>1.3952064638136141E-2</v>
       </c>
     </row>
     <row r="205" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A205" s="5">
         <v>39417</v>
       </c>
       <c r="B205" s="6">
         <v>182079.51300920499</v>
       </c>
       <c r="C205" s="7">
         <v>363.22915937042097</v>
       </c>
       <c r="D205" s="7">
-        <v>366.89122118556497</v>
+        <v>366.89122119302101</v>
       </c>
       <c r="E205" s="12">
-        <v>-2.9468498664347864E-3</v>
+        <v>-2.9468498626737949E-3</v>
       </c>
       <c r="F205" s="9">
         <v>4.7964101102271561E-2</v>
       </c>
       <c r="G205" s="9">
-        <v>1.0239009919608133E-2</v>
+        <v>1.0239009916554798E-2</v>
       </c>
     </row>
     <row r="206" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A206" s="5">
         <v>39448</v>
       </c>
       <c r="B206" s="6">
         <v>180473.15404079101</v>
       </c>
       <c r="C206" s="7">
         <v>360.02464499040701</v>
       </c>
       <c r="D206" s="7">
-        <v>364.99554251277402</v>
+        <v>364.995542438717</v>
       </c>
       <c r="E206" s="12">
-        <v>-5.1668684430913325E-3</v>
+        <v>-5.166868665158697E-3</v>
       </c>
       <c r="F206" s="9">
         <v>4.1845248592165873E-2</v>
       </c>
       <c r="G206" s="9">
-        <v>-3.6437631771423229E-3</v>
+        <v>-3.6437632494049632E-3</v>
       </c>
     </row>
     <row r="207" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A207" s="5">
         <v>39479</v>
       </c>
       <c r="B207" s="6">
         <v>179358.048659755</v>
       </c>
       <c r="C207" s="7">
         <v>357.80012898929698</v>
       </c>
       <c r="D207" s="7">
-        <v>363.12572035374001</v>
+        <v>363.125720334351</v>
       </c>
       <c r="E207" s="12">
-        <v>-5.1228629976175499E-3</v>
+        <v>-5.1228628488796391E-3</v>
       </c>
       <c r="F207" s="9">
         <v>2.6630656239232886E-2</v>
       </c>
       <c r="G207" s="9">
-        <v>-1.0507429035297888E-2</v>
+        <v>-1.0507429132503687E-2</v>
       </c>
     </row>
     <row r="208" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A208" s="5">
         <v>39508</v>
       </c>
       <c r="B208" s="6">
         <v>179110.14291901499</v>
       </c>
       <c r="C208" s="7">
         <v>357.305583544157</v>
       </c>
       <c r="D208" s="7">
-        <v>358.74153731808099</v>
+        <v>358.74153735292998</v>
       </c>
       <c r="E208" s="12">
-        <v>-1.2073457730805037E-2</v>
+        <v>-1.2073457582085445E-2</v>
       </c>
       <c r="F208" s="9">
         <v>1.1449963550580922E-2</v>
       </c>
       <c r="G208" s="9">
-        <v>-1.7746208523163776E-2</v>
+        <v>-1.7746208593658386E-2</v>
       </c>
     </row>
     <row r="209" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A209" s="5">
         <v>39539</v>
       </c>
       <c r="B209" s="6">
         <v>178554.75808169099</v>
       </c>
       <c r="C209" s="7">
         <v>356.19765017892399</v>
       </c>
       <c r="D209" s="7">
-        <v>354.643580760953</v>
+        <v>354.643580764202</v>
       </c>
       <c r="E209" s="12">
-        <v>-1.1423144885211567E-2</v>
+        <v>-1.142314497218766E-2</v>
       </c>
       <c r="F209" s="9">
         <v>-9.7574653187952887E-3</v>
       </c>
       <c r="G209" s="9">
-        <v>-2.1231306981989384E-2</v>
+        <v>-2.1231306911130399E-2</v>
       </c>
     </row>
     <row r="210" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A210" s="5">
         <v>39569</v>
       </c>
       <c r="B210" s="6">
         <v>173583.06468614901</v>
       </c>
       <c r="C210" s="7">
         <v>346.27965345944199</v>
       </c>
       <c r="D210" s="7">
-        <v>343.61485959153202</v>
+        <v>343.61485958891097</v>
       </c>
       <c r="E210" s="12">
-        <v>-3.109804256362636E-2</v>
+        <v>-3.1098042579893459E-2</v>
       </c>
       <c r="F210" s="9">
         <v>-4.4064528071636966E-2</v>
       </c>
       <c r="G210" s="9">
-        <v>-3.4714221924528332E-2</v>
+        <v>-3.4714221816326885E-2</v>
       </c>
     </row>
     <row r="211" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A211" s="5">
         <v>39600</v>
       </c>
       <c r="B211" s="6">
         <v>172415.01925436599</v>
       </c>
       <c r="C211" s="7">
         <v>343.949527717774</v>
       </c>
       <c r="D211" s="7">
-        <v>339.862584355531</v>
+        <v>339.86258434721901</v>
       </c>
       <c r="E211" s="12">
-        <v>-1.0920002820778762E-2</v>
+        <v>-1.0920002837424003E-2</v>
       </c>
       <c r="F211" s="9">
         <v>-6.3319308427534526E-2</v>
       </c>
       <c r="G211" s="9">
-        <v>-4.484630025823011E-2</v>
+        <v>-4.4846300213804202E-2</v>
       </c>
     </row>
     <row r="212" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A212" s="5">
         <v>39630</v>
       </c>
       <c r="B212" s="6">
         <v>169316.47759819901</v>
       </c>
       <c r="C212" s="7">
         <v>337.76826842921901</v>
       </c>
       <c r="D212" s="7">
-        <v>333.55943813034901</v>
+        <v>333.559438187289</v>
       </c>
       <c r="E212" s="12">
-        <v>-1.8546161052516053E-2</v>
+        <v>-1.8546160860974381E-2</v>
       </c>
       <c r="F212" s="9">
         <v>-8.1149387345335056E-2</v>
       </c>
       <c r="G212" s="9">
-        <v>-5.5246964760658157E-2</v>
+        <v>-5.5246964734339876E-2</v>
       </c>
     </row>
     <row r="213" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A213" s="5">
         <v>39661</v>
       </c>
       <c r="B213" s="6">
         <v>164653.94354167199</v>
       </c>
       <c r="C213" s="7">
         <v>328.46701153381701</v>
       </c>
       <c r="D213" s="7">
-        <v>327.054425310032</v>
+        <v>327.05442529519701</v>
       </c>
       <c r="E213" s="12">
-        <v>-1.9501810102507067E-2</v>
+        <v>-1.9501810314357049E-2</v>
       </c>
       <c r="F213" s="9">
         <v>-0.10464745877502746</v>
       </c>
       <c r="G213" s="9">
-        <v>-5.3475431474673707E-2</v>
+        <v>-5.347543147447209E-2</v>
       </c>
     </row>
     <row r="214" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A214" s="5">
         <v>39692</v>
       </c>
       <c r="B214" s="6">
         <v>161797.38865724599</v>
       </c>
       <c r="C214" s="7">
         <v>322.76848998014299</v>
       </c>
       <c r="D214" s="7">
-        <v>321.11611131613199</v>
+        <v>321.11611131810901</v>
       </c>
       <c r="E214" s="12">
-        <v>-1.8156959620010515E-2</v>
+        <v>-1.8156959569429865E-2</v>
       </c>
       <c r="F214" s="9">
         <v>-0.12410960504605573</v>
       </c>
       <c r="G214" s="9">
-        <v>-5.4320304289534604E-2</v>
+        <v>-5.4320304240071393E-2</v>
       </c>
     </row>
     <row r="215" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A215" s="5">
         <v>39722</v>
       </c>
       <c r="B215" s="6">
         <v>158872.29352452801</v>
       </c>
       <c r="C215" s="7">
         <v>316.93323795987902</v>
       </c>
       <c r="D215" s="7">
-        <v>317.12634448349201</v>
+        <v>317.12634448967799</v>
       </c>
       <c r="E215" s="12">
-        <v>-1.2424685937704738E-2</v>
+        <v>-1.2424685924520951E-2</v>
       </c>
       <c r="F215" s="9">
         <v>-0.14604796354742811</v>
       </c>
       <c r="G215" s="9">
-        <v>-5.0873278914006947E-2</v>
+        <v>-5.0873278963502022E-2</v>
       </c>
     </row>
     <row r="216" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A216" s="5">
         <v>39753</v>
       </c>
       <c r="B216" s="6">
         <v>158442.084198834</v>
       </c>
       <c r="C216" s="7">
         <v>316.075016355797</v>
       </c>
       <c r="D216" s="7">
-        <v>316.68156898341198</v>
+        <v>316.68156899272299</v>
       </c>
       <c r="E216" s="12">
-        <v>-1.4025182953640858E-3</v>
+        <v>-1.4025182854825458E-3</v>
       </c>
       <c r="F216" s="9">
         <v>-0.13936278856446183</v>
       </c>
       <c r="G216" s="9">
-        <v>-4.5530729996922759E-2</v>
+        <v>-4.5530730011696052E-2</v>
       </c>
     </row>
     <row r="217" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A217" s="5">
         <v>39783</v>
       </c>
       <c r="B217" s="6">
         <v>153047.580601975</v>
       </c>
       <c r="C217" s="7">
         <v>305.31355849420402</v>
       </c>
       <c r="D217" s="7">
-        <v>308.51309239837502</v>
+        <v>308.51309240784201</v>
       </c>
       <c r="E217" s="12">
-        <v>-2.5793975352777276E-2</v>
+        <v>-2.5793975351526277E-2</v>
       </c>
       <c r="F217" s="9">
         <v>-0.15944645241753475</v>
       </c>
       <c r="G217" s="9">
-        <v>-4.014237102316065E-2</v>
+        <v>-4.0142371040831959E-2</v>
       </c>
     </row>
     <row r="218" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A218" s="5">
         <v>39814</v>
       </c>
       <c r="B218" s="6">
         <v>150500.86326219799</v>
       </c>
       <c r="C218" s="7">
         <v>300.23312971233298</v>
       </c>
       <c r="D218" s="7">
-        <v>304.58061661234802</v>
+        <v>304.58061652456502</v>
       </c>
       <c r="E218" s="12">
-        <v>-1.2746544256699188E-2</v>
+        <v>-1.2746544571529572E-2</v>
       </c>
       <c r="F218" s="9">
         <v>-0.16607617314550005</v>
       </c>
       <c r="G218" s="9">
-        <v>-3.6798630359902385E-2</v>
+        <v>-3.6798630424730749E-2</v>
       </c>
     </row>
     <row r="219" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A219" s="5">
         <v>39845</v>
       </c>
       <c r="B219" s="6">
         <v>147745.53165687699</v>
       </c>
       <c r="C219" s="7">
         <v>294.73653777704402</v>
       </c>
       <c r="D219" s="7">
-        <v>299.46583710713497</v>
+        <v>299.46583708939102</v>
       </c>
       <c r="E219" s="12">
-        <v>-1.6792859513193648E-2</v>
+        <v>-1.6792859288081052E-2</v>
       </c>
       <c r="F219" s="9">
         <v>-0.17625368495643945</v>
       </c>
       <c r="G219" s="9">
-        <v>-4.4364240050200232E-2</v>
+        <v>-4.4364240168281777E-2</v>
       </c>
     </row>
     <row r="220" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A220" s="5">
         <v>39873</v>
       </c>
       <c r="B220" s="6">
         <v>150946.108249254</v>
       </c>
       <c r="C220" s="7">
         <v>301.12134585312498</v>
       </c>
       <c r="D220" s="7">
-        <v>302.433635352213</v>
+        <v>302.43363539512501</v>
       </c>
       <c r="E220" s="12">
-        <v>9.9103065436352278E-3</v>
+        <v>9.910306746769626E-3</v>
       </c>
       <c r="F220" s="9">
         <v>-0.15724421973408254</v>
       </c>
       <c r="G220" s="9">
-        <v>-3.8034721257935056E-2</v>
+        <v>-3.8034721349867406E-2</v>
       </c>
     </row>
     <row r="221" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A221" s="5">
         <v>39904</v>
       </c>
       <c r="B221" s="6">
         <v>151860.78219449599</v>
       </c>
       <c r="C221" s="7">
         <v>302.94602257120903</v>
       </c>
       <c r="D221" s="7">
-        <v>301.86171866475598</v>
+        <v>301.86171866404902</v>
       </c>
       <c r="E221" s="12">
-        <v>-1.8910485495139406E-3</v>
+        <v>-1.8910486934721193E-3</v>
       </c>
       <c r="F221" s="9">
         <v>-0.14950022152298248</v>
       </c>
       <c r="G221" s="9">
-        <v>-2.7978897143999037E-2</v>
+        <v>-2.7978897045550011E-2</v>
       </c>
     </row>
     <row r="222" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A222" s="5">
         <v>39934</v>
       </c>
       <c r="B222" s="6">
         <v>154015.63316509</v>
       </c>
       <c r="C222" s="7">
         <v>307.24471984737198</v>
       </c>
       <c r="D222" s="7">
-        <v>304.65807211421497</v>
+        <v>304.65807210837602</v>
       </c>
       <c r="E222" s="12">
-        <v>9.2636902149376699E-3</v>
+        <v>9.263690197958363E-3</v>
       </c>
       <c r="F222" s="9">
         <v>-0.11272661625394043</v>
       </c>
       <c r="G222" s="9">
-        <v>-3.9516544449236246E-3</v>
+        <v>-3.951654300224372E-3</v>
       </c>
     </row>
     <row r="223" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A223" s="5">
         <v>39965</v>
       </c>
       <c r="B223" s="6">
         <v>156441.91410974701</v>
       </c>
       <c r="C223" s="7">
         <v>312.08489089879401</v>
       </c>
       <c r="D223" s="7">
-        <v>308.09478834093397</v>
+        <v>308.09478833479699</v>
       </c>
       <c r="E223" s="12">
-        <v>1.1280568418454928E-2</v>
+        <v>1.1280568417692871E-2</v>
       </c>
       <c r="F223" s="9">
         <v>-9.2643350989353168E-2</v>
       </c>
       <c r="G223" s="9">
-        <v>8.9737106708422942E-3</v>
+        <v>8.9737107265459581E-3</v>
       </c>
     </row>
     <row r="224" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A224" s="5">
         <v>39995</v>
       </c>
       <c r="B224" s="6">
         <v>158870.53987160101</v>
       </c>
       <c r="C224" s="7">
         <v>316.92973960979998</v>
       </c>
       <c r="D224" s="7">
-        <v>312.89369518299401</v>
+        <v>312.89369520662098</v>
       </c>
       <c r="E224" s="12">
-        <v>1.5576072766117832E-2</v>
+        <v>1.5576072863034529E-2</v>
       </c>
       <c r="F224" s="9">
         <v>-6.1694749824570461E-2</v>
       </c>
       <c r="G224" s="9">
-        <v>2.4215871105084386E-2</v>
+        <v>2.4215871090254915E-2</v>
       </c>
     </row>
     <row r="225" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A225" s="5">
         <v>40026</v>
       </c>
       <c r="B225" s="6">
         <v>160223.90395337</v>
       </c>
       <c r="C225" s="7">
         <v>319.62955624275799</v>
       </c>
       <c r="D225" s="7">
-        <v>318.22235367388402</v>
+        <v>318.22235370399397</v>
       </c>
       <c r="E225" s="12">
-        <v>1.7030252040628691E-2</v>
+        <v>1.7030252060062034E-2</v>
       </c>
       <c r="F225" s="9">
         <v>-2.6905153274879745E-2</v>
       </c>
       <c r="G225" s="9">
-        <v>3.3288186387518071E-2</v>
+        <v>3.3288186398545472E-2</v>
       </c>
     </row>
     <row r="226" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A226" s="5">
         <v>40057</v>
       </c>
       <c r="B226" s="6">
         <v>161815.923631171</v>
       </c>
       <c r="C226" s="7">
         <v>322.80546527124801</v>
       </c>
       <c r="D226" s="7">
-        <v>320.964354744714</v>
+        <v>320.96435480999003</v>
       </c>
       <c r="E226" s="12">
-        <v>8.6166199174053659E-3</v>
+        <v>8.6166200270978432E-3</v>
       </c>
       <c r="F226" s="9">
         <v>1.1455669389315304E-4</v>
       </c>
       <c r="G226" s="9">
-        <v>4.0963511119338492E-2</v>
+        <v>4.0963511263896857E-2</v>
       </c>
     </row>
     <row r="227" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A227" s="5">
         <v>40087</v>
       </c>
       <c r="B227" s="6">
         <v>162038.08423830601</v>
       </c>
       <c r="C227" s="7">
         <v>323.248651927678</v>
       </c>
       <c r="D227" s="7">
-        <v>323.307255788524</v>
+        <v>323.30725584661099</v>
       </c>
       <c r="E227" s="12">
-        <v>7.299567722009126E-3</v>
+        <v>7.2995676981262303E-3</v>
       </c>
       <c r="F227" s="9">
         <v>1.9926638204474045E-2</v>
       </c>
       <c r="G227" s="9">
-        <v>3.9807211882916471E-2</v>
+        <v>3.9807212035629203E-2</v>
       </c>
     </row>
     <row r="228" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A228" s="5">
         <v>40118</v>
       </c>
       <c r="B228" s="6">
         <v>162764.20429844299</v>
       </c>
       <c r="C228" s="7">
         <v>324.697183806341</v>
       </c>
       <c r="D228" s="7">
-        <v>325.32086244194898</v>
+        <v>325.32086247271201</v>
       </c>
       <c r="E228" s="12">
-        <v>6.2281517577262857E-3</v>
+        <v>6.2281516720934516E-3</v>
       </c>
       <c r="F228" s="9">
         <v>2.7278864207471054E-2</v>
       </c>
       <c r="G228" s="9">
-        <v>3.2348046438668066E-2</v>
+        <v>3.2348046550449094E-2</v>
       </c>
     </row>
     <row r="229" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A229" s="5">
         <v>40148</v>
       </c>
       <c r="B229" s="6">
         <v>162102.96642418599</v>
       </c>
       <c r="C229" s="7">
         <v>323.37808495089803</v>
       </c>
       <c r="D229" s="7">
-        <v>326.85825215116802</v>
+        <v>326.85825211774699</v>
       </c>
       <c r="E229" s="12">
-        <v>4.7257642737048577E-3</v>
+        <v>4.7257640759634789E-3</v>
       </c>
       <c r="F229" s="9">
         <v>5.9167128200226848E-2</v>
       </c>
       <c r="G229" s="9">
-        <v>2.4584023252140597E-2</v>
+        <v>2.4584023182283365E-2</v>
       </c>
     </row>
     <row r="230" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A230" s="5">
         <v>40179</v>
       </c>
       <c r="B230" s="6">
         <v>163480.79888125899</v>
       </c>
       <c r="C230" s="7">
         <v>326.12671337627501</v>
       </c>
       <c r="D230" s="7">
-        <v>331.14512811444098</v>
+        <v>331.14512785601403</v>
       </c>
       <c r="E230" s="12">
-        <v>1.3115397684040575E-2</v>
+        <v>1.3115396996991713E-2</v>
       </c>
       <c r="F230" s="9">
         <v>8.6244924698189784E-2</v>
       </c>
       <c r="G230" s="9">
-        <v>2.1641983508535967E-2</v>
+        <v>2.1641983074372817E-2</v>
       </c>
     </row>
     <row r="231" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A231" s="5">
         <v>40210</v>
       </c>
       <c r="B231" s="6">
         <v>161319.62812062699</v>
       </c>
       <c r="C231" s="7">
         <v>321.81540879473999</v>
       </c>
       <c r="D231" s="7">
-        <v>327.16624866610601</v>
+        <v>327.16624845822002</v>
       </c>
       <c r="E231" s="12">
-        <v>-1.2015515586748737E-2</v>
+        <v>-1.2015515443500879E-2</v>
       </c>
       <c r="F231" s="9">
         <v>9.1874835817539635E-2</v>
       </c>
       <c r="G231" s="9">
-        <v>1.606567335318676E-2</v>
+        <v>1.6065672676267351E-2</v>
       </c>
     </row>
     <row r="232" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A232" s="5">
         <v>40238</v>
       </c>
       <c r="B232" s="6">
         <v>164518.669146158</v>
       </c>
       <c r="C232" s="7">
         <v>328.197153579153</v>
       </c>
       <c r="D232" s="7">
-        <v>329.67140851683098</v>
+        <v>329.67140848172801</v>
       </c>
       <c r="E232" s="12">
-        <v>7.6571463619452551E-3</v>
+        <v>7.6571468949306887E-3</v>
       </c>
       <c r="F232" s="9">
         <v>8.9916600396819923E-2</v>
       </c>
       <c r="G232" s="9">
-        <v>1.2810445430260664E-2</v>
+        <v>1.2810444858694314E-2</v>
       </c>
     </row>
     <row r="233" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A233" s="5">
         <v>40269</v>
       </c>
       <c r="B233" s="6">
         <v>167801.97329966701</v>
       </c>
       <c r="C233" s="7">
         <v>334.74699429394099</v>
       </c>
       <c r="D233" s="7">
-        <v>333.907965775891</v>
+        <v>333.90796586059901</v>
       </c>
       <c r="E233" s="12">
-        <v>1.2850848298067374E-2</v>
+        <v>1.2850848662861347E-2</v>
       </c>
       <c r="F233" s="9">
         <v>0.10497240218843595</v>
       </c>
       <c r="G233" s="9">
-        <v>7.5472361291890611E-3</v>
+        <v>7.5472362357404954E-3</v>
       </c>
     </row>
     <row r="234" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A234" s="5">
         <v>40299</v>
       </c>
       <c r="B234" s="6">
         <v>169162.07985551699</v>
       </c>
       <c r="C234" s="7">
         <v>337.46026144174402</v>
       </c>
       <c r="D234" s="7">
-        <v>334.301290386728</v>
+        <v>334.301290579012</v>
       </c>
       <c r="E234" s="12">
-        <v>1.1779431794118889E-3</v>
+        <v>1.1779435012855277E-3</v>
       </c>
       <c r="F234" s="9">
         <v>9.8343566683202877E-2</v>
       </c>
       <c r="G234" s="9">
-        <v>1.2902382873412721E-2</v>
+        <v>1.2902383632744874E-2</v>
       </c>
     </row>
     <row r="235" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A235" s="5">
         <v>40330</v>
       </c>
       <c r="B235" s="6">
         <v>170110.78385261199</v>
       </c>
       <c r="C235" s="7">
         <v>339.35282447457001</v>
       </c>
       <c r="D235" s="7">
-        <v>334.79679877084902</v>
+        <v>334.79679895176997</v>
       </c>
       <c r="E235" s="12">
-        <v>1.4822209736247149E-3</v>
+        <v>1.4822209387816976E-3</v>
       </c>
       <c r="F235" s="9">
         <v>8.7373449888090482E-2</v>
       </c>
       <c r="G235" s="9">
-        <v>1.5206003444248495E-2</v>
+        <v>1.520600442296316E-2</v>
       </c>
     </row>
     <row r="236" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A236" s="5">
         <v>40360</v>
       </c>
       <c r="B236" s="6">
         <v>169346.94807097799</v>
       </c>
       <c r="C236" s="7">
         <v>337.82905376431802</v>
       </c>
       <c r="D236" s="7">
-        <v>333.44212787275097</v>
+        <v>333.44212794437902</v>
       </c>
       <c r="E236" s="12">
-        <v>-4.0462480617242669E-3</v>
+        <v>-4.0462483859832199E-3</v>
       </c>
       <c r="F236" s="9">
         <v>6.5943051542745712E-2</v>
       </c>
       <c r="G236" s="9">
-        <v>1.1904765257782168E-2</v>
+        <v>1.1904765868431477E-2</v>
       </c>
     </row>
     <row r="237" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A237" s="5">
         <v>40391</v>
       </c>
       <c r="B237" s="6">
         <v>166507.234295267</v>
       </c>
       <c r="C237" s="7">
         <v>332.16412842177402</v>
       </c>
       <c r="D237" s="7">
-        <v>330.64886269110298</v>
+        <v>330.64886275197802</v>
       </c>
       <c r="E237" s="12">
-        <v>-8.3770614093309215E-3</v>
+        <v>-8.3770614397798981E-3</v>
       </c>
       <c r="F237" s="9">
         <v>3.9215935867633167E-2</v>
       </c>
       <c r="G237" s="9">
-        <v>1.0092636232976737E-3</v>
+        <v>1.0092636947398592E-3</v>
       </c>
     </row>
     <row r="238" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A238" s="5">
         <v>40422</v>
       </c>
       <c r="B238" s="6">
         <v>166756.81604706499</v>
       </c>
       <c r="C238" s="7">
         <v>332.662017329766</v>
       </c>
       <c r="D238" s="7">
-        <v>330.84665972565699</v>
+        <v>330.84665983728797</v>
       </c>
       <c r="E238" s="12">
-        <v>5.9820872494209532E-4</v>
+        <v>5.9820887833605951E-4</v>
       </c>
       <c r="F238" s="9">
         <v>3.0534030922418465E-2</v>
       </c>
       <c r="G238" s="9">
-        <v>-8.04422326691967E-3</v>
+        <v>-8.0442234763852261E-3</v>
       </c>
     </row>
     <row r="239" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A239" s="5">
         <v>40452</v>
       </c>
       <c r="B239" s="6">
         <v>164278.88498689499</v>
       </c>
       <c r="C239" s="7">
         <v>327.71880982064903</v>
       </c>
       <c r="D239" s="7">
-        <v>327.633319670677</v>
+        <v>327.63331978688802</v>
       </c>
       <c r="E239" s="12">
-        <v>-9.7124754339201758E-3</v>
+        <v>-9.7124754167996485E-3</v>
       </c>
       <c r="F239" s="9">
         <v>1.3828852390608493E-2</v>
       </c>
       <c r="G239" s="9">
-        <v>-1.3377393460201947E-2</v>
+        <v>-1.3377393609986576E-2</v>
       </c>
     </row>
     <row r="240" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A240" s="5">
         <v>40483</v>
       </c>
       <c r="B240" s="6">
         <v>163132.67195989401</v>
       </c>
       <c r="C240" s="7">
         <v>325.43223739206502</v>
       </c>
       <c r="D240" s="7">
-        <v>326.12175095516199</v>
+        <v>326.12175099780598</v>
       </c>
       <c r="E240" s="12">
-        <v>-4.6135988764340885E-3</v>
+        <v>-4.6135990993384501E-3</v>
       </c>
       <c r="F240" s="9">
         <v>2.2638126303011763E-3</v>
       </c>
       <c r="G240" s="9">
-        <v>-1.4301965782084647E-2</v>
+        <v>-1.4301965820582851E-2</v>
       </c>
     </row>
     <row r="241" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A241" s="5">
         <v>40513</v>
       </c>
       <c r="B241" s="6">
         <v>162248.85138753601</v>
       </c>
       <c r="C241" s="7">
         <v>323.66910985384499</v>
       </c>
       <c r="D241" s="7">
-        <v>327.18933352884397</v>
+        <v>327.18933336497003</v>
       </c>
       <c r="E241" s="12">
-        <v>3.2735705930535541E-3</v>
+        <v>3.2735699593715584E-3</v>
       </c>
       <c r="F241" s="9">
         <v>8.9995245964535897E-4</v>
       </c>
       <c r="G241" s="9">
-        <v>-1.406444527529549E-2</v>
+        <v>-1.4064445522265157E-2</v>
       </c>
     </row>
     <row r="242" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A242" s="5">
         <v>40544</v>
       </c>
       <c r="B242" s="6">
         <v>161211.07933294101</v>
       </c>
       <c r="C242" s="7">
         <v>321.59886557002301</v>
       </c>
       <c r="D242" s="7">
-        <v>326.60060775139999</v>
+        <v>326.60060704940702</v>
       </c>
       <c r="E242" s="12">
-        <v>-1.7993428180997917E-3</v>
+        <v>-1.7993444636726919E-3</v>
       </c>
       <c r="F242" s="9">
         <v>-1.3883707223418695E-2</v>
       </c>
       <c r="G242" s="9">
-        <v>-9.3184522175889795E-3</v>
+        <v>-9.3184533390301416E-3</v>
       </c>
     </row>
     <row r="243" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A243" s="5">
         <v>40575</v>
       </c>
       <c r="B243" s="6">
         <v>161182.66344413601</v>
       </c>
       <c r="C243" s="7">
         <v>321.54217891026099</v>
       </c>
       <c r="D243" s="7">
-        <v>326.825979686192</v>
+        <v>326.82597895596598</v>
       </c>
       <c r="E243" s="12">
-        <v>6.9005362954976945E-4</v>
+        <v>6.9005354458773205E-4</v>
       </c>
       <c r="F243" s="9">
         <v>-8.4902673088993463E-4</v>
       </c>
       <c r="G243" s="9">
-        <v>-4.0481437947881282E-3</v>
+        <v>-4.0481456894464474E-3</v>
       </c>
     </row>
     <row r="244" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A244" s="5">
         <v>40603</v>
       </c>
       <c r="B244" s="6">
         <v>164750.902737342</v>
       </c>
       <c r="C244" s="7">
         <v>328.660434761695</v>
       </c>
       <c r="D244" s="7">
-        <v>330.23711899699703</v>
+        <v>330.23711874964999</v>
       </c>
       <c r="E244" s="12">
-        <v>1.0437173060967586E-2</v>
+        <v>1.0437174561767737E-2</v>
       </c>
       <c r="F244" s="9">
         <v>1.4115941515326913E-3</v>
       </c>
       <c r="G244" s="9">
-        <v>2.7721268079909933E-3</v>
+        <v>2.772125100928946E-3</v>
       </c>
     </row>
     <row r="245" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A245" s="5">
         <v>40634</v>
       </c>
       <c r="B245" s="6">
         <v>165609.01900032899</v>
       </c>
       <c r="C245" s="7">
         <v>330.372284951182</v>
       </c>
       <c r="D245" s="7">
-        <v>329.75939238249902</v>
+        <v>329.75939275158203</v>
       </c>
       <c r="E245" s="12">
-        <v>-1.4466169519312677E-3</v>
+        <v>-1.4466150863862159E-3</v>
       </c>
       <c r="F245" s="9">
         <v>-1.3068703878839183E-2</v>
       </c>
       <c r="G245" s="9">
-        <v>7.0524710390147405E-3</v>
+        <v>7.0524712640742671E-3</v>
       </c>
     </row>
     <row r="246" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A246" s="5">
         <v>40664</v>
       </c>
       <c r="B246" s="6">
         <v>167208.24519902901</v>
       </c>
       <c r="C246" s="7">
         <v>333.56257021829902</v>
       </c>
       <c r="D246" s="7">
-        <v>330.14127770440399</v>
+        <v>330.141278525779</v>
       </c>
       <c r="E246" s="12">
-        <v>1.1580726151447784E-3</v>
+        <v>1.1580739854304412E-3</v>
       </c>
       <c r="F246" s="9">
         <v>-1.1550074686698664E-2</v>
       </c>
       <c r="G246" s="9">
-        <v>9.7100892550061602E-3</v>
+        <v>9.7100918602077702E-3</v>
       </c>
     </row>
     <row r="247" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A247" s="5">
         <v>40695</v>
       </c>
       <c r="B247" s="6">
         <v>168205.264073642</v>
       </c>
       <c r="C247" s="7">
         <v>335.55151626564299</v>
       </c>
       <c r="D247" s="7">
-        <v>330.96705202080102</v>
+        <v>330.967052814228</v>
       </c>
       <c r="E247" s="12">
-        <v>2.5012755815903009E-3</v>
+        <v>2.5012754907123291E-3</v>
       </c>
       <c r="F247" s="9">
         <v>-1.1201640106613842E-2</v>
       </c>
       <c r="G247" s="9">
-        <v>7.3236570852319716E-3</v>
+        <v>7.3236608220288435E-3</v>
       </c>
     </row>
     <row r="248" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A248" s="5">
         <v>40725</v>
       </c>
       <c r="B248" s="6">
         <v>168730.56418629401</v>
       </c>
       <c r="C248" s="7">
         <v>336.59943382200299</v>
       </c>
       <c r="D248" s="7">
-        <v>332.32402262212997</v>
+        <v>332.32402283559401</v>
       </c>
       <c r="E248" s="12">
-        <v>4.1000171861327317E-3</v>
+        <v>4.1000154239754227E-3</v>
       </c>
       <c r="F248" s="9">
         <v>-3.6397696663853507E-3</v>
       </c>
       <c r="G248" s="9">
-        <v>6.6981258954776912E-3</v>
+        <v>6.6981283689031557E-3</v>
       </c>
     </row>
     <row r="249" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A249" s="5">
         <v>40756</v>
       </c>
       <c r="B249" s="6">
         <v>165914.21319666301</v>
       </c>
       <c r="C249" s="7">
         <v>330.98111473959301</v>
       </c>
       <c r="D249" s="7">
-        <v>329.44732324538199</v>
+        <v>329.44732314883902</v>
       </c>
       <c r="E249" s="12">
-        <v>-8.6563088459570281E-3</v>
+        <v>-8.6563097732423877E-3</v>
       </c>
       <c r="F249" s="9">
         <v>-3.5615335340450915E-3</v>
       </c>
       <c r="G249" s="9">
-        <v>2.6265120199271408E-3</v>
+        <v>2.6265119843360551E-3</v>
       </c>
     </row>
     <row r="250" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A250" s="5">
         <v>40787</v>
       </c>
       <c r="B250" s="6">
         <v>166255.54958596299</v>
       </c>
       <c r="C250" s="7">
         <v>331.66204433842</v>
       </c>
       <c r="D250" s="7">
-        <v>330.15870564093501</v>
+        <v>330.15870558236298</v>
       </c>
       <c r="E250" s="12">
-        <v>2.1593206116996555E-3</v>
+        <v>2.1593207275889537E-3</v>
       </c>
       <c r="F250" s="9">
         <v>-3.0059728470736014E-3</v>
       </c>
       <c r="G250" s="9">
-        <v>1.0721203012680203E-3</v>
+        <v>1.0721183558388692E-3</v>
       </c>
     </row>
     <row r="251" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A251" s="5">
         <v>40817</v>
       </c>
       <c r="B251" s="6">
         <v>165650.31790496601</v>
       </c>
       <c r="C251" s="7">
         <v>330.454671849997</v>
       </c>
       <c r="D251" s="7">
-        <v>330.31734100130097</v>
+        <v>330.317341165377</v>
       </c>
       <c r="E251" s="12">
-        <v>4.8048213678941742E-4</v>
+        <v>4.8048281124124514E-4</v>
       </c>
       <c r="F251" s="9">
         <v>8.3481995764760342E-3</v>
       </c>
       <c r="G251" s="9">
-        <v>-3.5321805771935111E-3</v>
+        <v>-3.5321824020254633E-3</v>
       </c>
     </row>
     <row r="252" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A252" s="5">
         <v>40848</v>
       </c>
       <c r="B252" s="6">
         <v>165797.99075201701</v>
       </c>
       <c r="C252" s="7">
         <v>330.749263389757</v>
       </c>
       <c r="D252" s="7">
-        <v>331.48726046830899</v>
+        <v>331.48726024460802</v>
       </c>
       <c r="E252" s="12">
-        <v>3.5418045672734877E-3</v>
+        <v>3.5418033915612934E-3</v>
       </c>
       <c r="F252" s="9">
         <v>1.6338350620397568E-2</v>
       </c>
       <c r="G252" s="9">
-        <v>-7.8076034876528588E-4</v>
+        <v>-7.8076138411808937E-4</v>
       </c>
     </row>
     <row r="253" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A253" s="5">
         <v>40878</v>
       </c>
       <c r="B253" s="6">
         <v>163821.827508093</v>
       </c>
       <c r="C253" s="7">
         <v>326.80702902189</v>
       </c>
       <c r="D253" s="7">
-        <v>330.21460299816903</v>
+        <v>330.21460236071999</v>
       </c>
       <c r="E253" s="12">
-        <v>-3.8392349327150965E-3</v>
+        <v>-3.8392361834627131E-3</v>
       </c>
       <c r="F253" s="9">
         <v>9.6948367098175225E-3</v>
       </c>
       <c r="G253" s="9">
-        <v>8.9878272360621736E-5</v>
+        <v>8.9877510786262604E-5</v>
       </c>
     </row>
     <row r="254" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A254" s="5">
         <v>40909</v>
       </c>
       <c r="B254" s="6">
         <v>162228.24524833099</v>
       </c>
       <c r="C254" s="7">
         <v>323.62800280946902</v>
       </c>
       <c r="D254" s="7">
-        <v>328.51016047060301</v>
+        <v>328.51015994475603</v>
       </c>
       <c r="E254" s="12">
-        <v>-5.1616206917882712E-3</v>
+        <v>-5.1616203637840918E-3</v>
       </c>
       <c r="F254" s="9">
         <v>6.3095285981480398E-3</v>
       </c>
       <c r="G254" s="9">
-        <v>2.9159231738895564E-4</v>
+        <v>2.9159090721830871E-4</v>
       </c>
     </row>
     <row r="255" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A255" s="5">
         <v>40940</v>
       </c>
       <c r="B255" s="6">
         <v>162712.34948701199</v>
       </c>
       <c r="C255" s="7">
         <v>324.59373900217798</v>
       </c>
       <c r="D255" s="7">
-        <v>329.73822257585999</v>
+        <v>329.73822245511002</v>
       </c>
       <c r="E255" s="12">
-        <v>3.7382773899525823E-3</v>
+        <v>3.7382786290705017E-3</v>
       </c>
       <c r="F255" s="9">
         <v>9.4903881732064654E-3</v>
       </c>
       <c r="G255" s="9">
-        <v>-3.5286799832434657E-3</v>
+        <v>-3.5286811589582134E-3</v>
       </c>
     </row>
     <row r="256" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A256" s="5">
         <v>40969</v>
       </c>
       <c r="B256" s="6">
         <v>163327.22122696301</v>
       </c>
       <c r="C256" s="7">
         <v>325.82034237743898</v>
       </c>
       <c r="D256" s="7">
-        <v>327.37734172534402</v>
+        <v>327.37733888186898</v>
       </c>
       <c r="E256" s="12">
-        <v>-7.1598640645089695E-3</v>
+        <v>-7.1598723243631035E-3</v>
       </c>
       <c r="F256" s="9">
         <v>-8.6414185702495816E-3</v>
       </c>
       <c r="G256" s="9">
-        <v>-6.4449152467791482E-3</v>
+        <v>-6.4449180667753847E-3</v>
       </c>
     </row>
     <row r="257" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A257" s="5">
         <v>41000</v>
       </c>
       <c r="B257" s="6">
         <v>164134.292882101</v>
       </c>
       <c r="C257" s="7">
         <v>327.43036403227899</v>
       </c>
       <c r="D257" s="7">
-        <v>326.90871377022</v>
+        <v>326.90871379823602</v>
       </c>
       <c r="E257" s="12">
-        <v>-1.4314611776559127E-3</v>
+        <v>-1.4314524188921984E-3</v>
       </c>
       <c r="F257" s="9">
         <v>-8.9048659736628011E-3</v>
       </c>
       <c r="G257" s="9">
-        <v>-6.2489100476225135E-3</v>
+        <v>-6.2489116209006879E-3</v>
       </c>
     </row>
     <row r="258" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A258" s="5">
         <v>41030</v>
       </c>
       <c r="B258" s="6">
         <v>166021.53392380499</v>
       </c>
       <c r="C258" s="7">
         <v>331.19520811483699</v>
       </c>
       <c r="D258" s="7">
-        <v>327.70444618706603</v>
+        <v>327.70445382504198</v>
       </c>
       <c r="E258" s="12">
-        <v>2.4341119808917178E-3</v>
+        <v>2.4341352592305299E-3</v>
       </c>
       <c r="F258" s="9">
         <v>-7.0972054865530154E-3</v>
       </c>
       <c r="G258" s="9">
-        <v>-6.5480290647015327E-3</v>
+        <v>-6.5480228953708197E-3</v>
       </c>
     </row>
     <row r="259" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A259" s="5">
         <v>41061</v>
       </c>
       <c r="B259" s="6">
         <v>165738.112466327</v>
       </c>
       <c r="C259" s="7">
         <v>330.62981261236598</v>
       </c>
       <c r="D259" s="7">
-        <v>326.21489259804599</v>
+        <v>326.21489154714902</v>
       </c>
       <c r="E259" s="12">
-        <v>-4.5454176968039439E-3</v>
+        <v>-4.5454441052187322E-3</v>
       </c>
       <c r="F259" s="9">
         <v>-1.4667505329884145E-2</v>
       </c>
       <c r="G259" s="9">
-        <v>-4.8676410283280402E-3</v>
+        <v>-4.8676307930245466E-3</v>
       </c>
     </row>
     <row r="260" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A260" s="5">
         <v>41091</v>
       </c>
       <c r="B260" s="6">
         <v>164389.40362937399</v>
       </c>
       <c r="C260" s="7">
         <v>327.93928269504897</v>
       </c>
       <c r="D260" s="7">
-        <v>323.99501332275401</v>
+        <v>323.99501129298301</v>
       </c>
       <c r="E260" s="12">
-        <v>-6.804959937948829E-3</v>
+        <v>-6.8049629605739792E-3</v>
       </c>
       <c r="F260" s="9">
         <v>-2.5728359161571235E-2</v>
       </c>
       <c r="G260" s="9">
-        <v>-6.2091211565764581E-3</v>
+        <v>-6.2091135599288139E-3</v>
       </c>
     </row>
     <row r="261" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A261" s="5">
         <v>41122</v>
       </c>
       <c r="B261" s="6">
         <v>164728.76660748801</v>
       </c>
       <c r="C261" s="7">
         <v>328.61627554956902</v>
       </c>
       <c r="D261" s="7">
-        <v>327.14913208835497</v>
+        <v>327.14913006846501</v>
       </c>
       <c r="E261" s="12">
-        <v>9.7350842942107718E-3</v>
+        <v>9.7350843856969238E-3</v>
       </c>
       <c r="F261" s="9">
         <v>-7.144936930569501E-3</v>
       </c>
       <c r="G261" s="9">
-        <v>-4.7164037386706603E-3</v>
+        <v>-4.7164138205706418E-3</v>
       </c>
     </row>
     <row r="262" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A262" s="5">
         <v>41153</v>
       </c>
       <c r="B262" s="6">
         <v>163963.50185574699</v>
       </c>
       <c r="C262" s="7">
         <v>327.08965419675002</v>
       </c>
       <c r="D262" s="7">
-        <v>326.03400397450702</v>
+        <v>326.03400254326499</v>
       </c>
       <c r="E262" s="12">
-        <v>-3.4086231766214947E-3</v>
+        <v>-3.4086213983410829E-3</v>
       </c>
       <c r="F262" s="9">
         <v>-1.3786293064648736E-2</v>
       </c>
       <c r="G262" s="9">
-        <v>-3.721246716187343E-3</v>
+        <v>-3.7212590235246035E-3</v>
       </c>
     </row>
     <row r="263" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A263" s="5">
         <v>41183</v>
       </c>
       <c r="B263" s="6">
         <v>164153.36079102199</v>
       </c>
       <c r="C263" s="7">
         <v>327.46840247171599</v>
       </c>
       <c r="D263" s="7">
-        <v>327.239683178652</v>
+        <v>327.239682581907</v>
       </c>
       <c r="E263" s="12">
-        <v>3.6980167388898089E-3</v>
+        <v>3.6980193146634033E-3</v>
       </c>
       <c r="F263" s="9">
         <v>-9.0368502329316591E-3</v>
       </c>
       <c r="G263" s="9">
-        <v>2.5651194588165449E-3</v>
+        <v>2.5651106473345564E-3</v>
       </c>
     </row>
     <row r="264" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A264" s="5">
         <v>41214</v>
       </c>
       <c r="B264" s="6">
         <v>163852.738559969</v>
       </c>
       <c r="C264" s="7">
         <v>326.86869326517899</v>
       </c>
       <c r="D264" s="7">
-        <v>327.60610985452399</v>
+        <v>327.60610992109201</v>
       </c>
       <c r="E264" s="12">
-        <v>1.1197501241679841E-3</v>
+        <v>1.1197521532044785E-3</v>
       </c>
       <c r="F264" s="9">
         <v>-1.173266445042731E-2</v>
       </c>
       <c r="G264" s="9">
-        <v>3.6023189653002774E-3</v>
+        <v>3.6023221959582408E-3</v>
       </c>
     </row>
     <row r="265" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A265" s="5">
         <v>41244</v>
       </c>
       <c r="B265" s="6">
         <v>162262.191136479</v>
       </c>
       <c r="C265" s="7">
         <v>323.69572122661702</v>
       </c>
       <c r="D265" s="7">
-        <v>326.76350174389802</v>
+        <v>326.76350233898398</v>
       </c>
       <c r="E265" s="12">
-        <v>-2.5720158607547283E-3</v>
+        <v>-2.5720142469595197E-3</v>
       </c>
       <c r="F265" s="9">
         <v>-9.5203209202228134E-3</v>
       </c>
       <c r="G265" s="9">
-        <v>4.5346341342609175E-3</v>
+        <v>4.5346398350289974E-3</v>
       </c>
     </row>
     <row r="266" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A266" s="5">
         <v>41275</v>
       </c>
       <c r="B266" s="6">
         <v>162245.24616004</v>
       </c>
       <c r="C266" s="7">
         <v>323.66191781048599</v>
       </c>
       <c r="D266" s="7">
-        <v>328.22471877606603</v>
+        <v>328.22472097604401</v>
       </c>
       <c r="E266" s="12">
-        <v>4.4717877742455059E-3</v>
+        <v>4.4717926775805772E-3</v>
       </c>
       <c r="F266" s="9">
         <v>1.0479624977621782E-4</v>
       </c>
       <c r="G266" s="9">
-        <v>2.214872084121744E-3</v>
+        <v>2.2148791407450297E-3</v>
       </c>
     </row>
     <row r="267" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A267" s="5">
         <v>41306</v>
       </c>
       <c r="B267" s="6">
         <v>162637.55473582199</v>
       </c>
       <c r="C267" s="7">
         <v>324.44453147107703</v>
       </c>
       <c r="D267" s="7">
-        <v>329.26277881448499</v>
+        <v>329.26278248877401</v>
       </c>
       <c r="E267" s="12">
-        <v>3.1626504008894774E-3</v>
+        <v>3.1626548714644986E-3</v>
       </c>
       <c r="F267" s="9">
         <v>-4.5967470463115223E-4</v>
       </c>
       <c r="G267" s="9">
-        <v>3.4369168750854051E-3</v>
+        <v>3.4369254770703073E-3</v>
       </c>
     </row>
     <row r="268" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A268" s="5">
         <v>41334</v>
       </c>
       <c r="B268" s="6">
         <v>164630.410711028</v>
       </c>
       <c r="C268" s="7">
         <v>328.42006605296098</v>
       </c>
       <c r="D268" s="7">
-        <v>330.06300761418601</v>
+        <v>330.06300639585203</v>
       </c>
       <c r="E268" s="12">
-        <v>2.4303652012602761E-3</v>
+        <v>2.4303503148137562E-3</v>
       </c>
       <c r="F268" s="9">
         <v>7.9790097099290413E-3</v>
       </c>
       <c r="G268" s="9">
-        <v>6.0525205489341261E-3</v>
+        <v>6.0525252255720918E-3</v>
       </c>
     </row>
     <row r="269" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A269" s="5">
         <v>41365</v>
       </c>
       <c r="B269" s="6">
         <v>165586.075967813</v>
       </c>
       <c r="C269" s="7">
         <v>330.326516054526</v>
       </c>
       <c r="D269" s="7">
-        <v>329.72869931939698</v>
+        <v>329.728701960188</v>
       </c>
       <c r="E269" s="12">
-        <v>-1.0128620508111918E-3</v>
+        <v>-1.0128503624641239E-3</v>
       </c>
       <c r="F269" s="9">
         <v>8.845093004146376E-3</v>
       </c>
       <c r="G269" s="9">
-        <v>6.5745905241667568E-3</v>
+        <v>6.5745927797260517E-3</v>
       </c>
     </row>
     <row r="270" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A270" s="5">
         <v>41395</v>
       </c>
       <c r="B270" s="6">
         <v>167911.570785641</v>
       </c>
       <c r="C270" s="7">
         <v>334.96562955960798</v>
       </c>
       <c r="D270" s="7">
-        <v>331.453305537321</v>
+        <v>331.45331874711701</v>
       </c>
       <c r="E270" s="12">
-        <v>5.2303794649475321E-3</v>
+        <v>5.2304114766970056E-3</v>
       </c>
       <c r="F270" s="9">
         <v>1.1384287430461937E-2</v>
       </c>
       <c r="G270" s="9">
-        <v>7.1059243436728536E-3</v>
+        <v>7.105932590481201E-3</v>
       </c>
     </row>
     <row r="271" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A271" s="5">
         <v>41426</v>
       </c>
       <c r="B271" s="6">
         <v>168940.66020150101</v>
       </c>
       <c r="C271" s="7">
         <v>337.01855290755901</v>
       </c>
       <c r="D271" s="7">
-        <v>332.81494269263999</v>
+        <v>332.81493377961499</v>
       </c>
       <c r="E271" s="12">
-        <v>4.1080813875475908E-3</v>
+        <v>4.1080144789162887E-3</v>
       </c>
       <c r="F271" s="9">
         <v>1.9322940798092159E-2</v>
       </c>
       <c r="G271" s="9">
-        <v>6.5277090241420144E-3</v>
+        <v>6.5277113037585099E-3</v>
       </c>
     </row>
     <row r="272" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A272" s="5">
         <v>41456</v>
       </c>
       <c r="B272" s="6">
         <v>170825.447604805</v>
       </c>
       <c r="C272" s="7">
         <v>340.778502243866</v>
       </c>
       <c r="D272" s="7">
-        <v>337.08301849485798</v>
+        <v>337.08300501605402</v>
       </c>
       <c r="E272" s="12">
-        <v>1.2824171197624468E-2</v>
+        <v>1.2824157822392879E-2</v>
       </c>
       <c r="F272" s="9">
         <v>3.9151209465674963E-2</v>
       </c>
       <c r="G272" s="9">
-        <v>1.2432865078662036E-2</v>
+        <v>1.2432850577796417E-2</v>
       </c>
     </row>
     <row r="273" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A273" s="5">
         <v>41487</v>
       </c>
       <c r="B273" s="6">
         <v>170513.951011909</v>
       </c>
       <c r="C273" s="7">
         <v>340.15709984820597</v>
       </c>
       <c r="D273" s="7">
-        <v>338.56554988740697</v>
+        <v>338.56553854168902</v>
       </c>
       <c r="E273" s="12">
-        <v>4.3981194875042373E-3</v>
+        <v>4.3981259914436244E-3</v>
       </c>
       <c r="F273" s="9">
         <v>3.5119454382885884E-2</v>
       </c>
       <c r="G273" s="9">
-        <v>1.7370577795977837E-2</v>
+        <v>1.7370528742545632E-2</v>
       </c>
     </row>
     <row r="274" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A274" s="5">
         <v>41518</v>
       </c>
       <c r="B274" s="6">
         <v>172126.764587043</v>
       </c>
       <c r="C274" s="7">
         <v>343.37449047846201</v>
       </c>
       <c r="D274" s="7">
-        <v>342.70019881112302</v>
+        <v>342.70019365882303</v>
       </c>
       <c r="E274" s="12">
-        <v>1.2212255278456485E-2</v>
+        <v>1.2212273980817034E-2</v>
       </c>
       <c r="F274" s="9">
         <v>4.9787072360033768E-2</v>
       </c>
       <c r="G274" s="9">
-        <v>2.4498887752189002E-2</v>
+        <v>2.4498850443879006E-2</v>
       </c>
     </row>
     <row r="275" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A275" s="5">
         <v>41548</v>
       </c>
       <c r="B275" s="6">
         <v>173677.94069001701</v>
       </c>
       <c r="C275" s="7">
         <v>346.46892094242099</v>
       </c>
       <c r="D275" s="7">
-        <v>346.117135183914</v>
+        <v>346.11713620630701</v>
       </c>
       <c r="E275" s="12">
-        <v>9.9706285104148584E-3</v>
+        <v>9.9706466780866698E-3</v>
       </c>
       <c r="F275" s="9">
         <v>5.8022448356207734E-2</v>
       </c>
       <c r="G275" s="9">
-        <v>2.5996488967121367E-2</v>
+        <v>2.5996482920400688E-2</v>
       </c>
     </row>
     <row r="276" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A276" s="5">
         <v>41579</v>
       </c>
       <c r="B276" s="6">
         <v>174566.47626291701</v>
       </c>
       <c r="C276" s="7">
         <v>348.24145440256302</v>
       </c>
       <c r="D276" s="7">
-        <v>349.11110908148498</v>
+        <v>349.11111483064798</v>
       </c>
       <c r="E276" s="12">
-        <v>8.6501753112573354E-3</v>
+        <v>8.6501889422672118E-3</v>
       </c>
       <c r="F276" s="9">
         <v>6.5386381680930583E-2</v>
       </c>
       <c r="G276" s="9">
-        <v>2.9217648113228245E-2</v>
+        <v>2.9217684150759871E-2</v>
       </c>
     </row>
     <row r="277" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A277" s="5">
         <v>41609</v>
       </c>
       <c r="B277" s="6">
         <v>175825.596076785</v>
       </c>
       <c r="C277" s="7">
         <v>350.75326379824702</v>
       </c>
       <c r="D277" s="7">
-        <v>353.64130448225399</v>
+        <v>353.64131274816901</v>
       </c>
       <c r="E277" s="12">
-        <v>1.297637136981411E-2</v>
+        <v>1.2976378365147756E-2</v>
       </c>
       <c r="F277" s="9">
         <v>8.3589435378069732E-2</v>
       </c>
       <c r="G277" s="9">
-        <v>2.9970853343674664E-2</v>
+        <v>2.9970898429137138E-2</v>
       </c>
     </row>
     <row r="278" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A278" s="5">
         <v>41640</v>
       </c>
       <c r="B278" s="6">
         <v>176490.99683756201</v>
       </c>
       <c r="C278" s="7">
         <v>352.08066716717599</v>
       </c>
       <c r="D278" s="7">
-        <v>356.613880907679</v>
+        <v>356.61389103439802</v>
       </c>
       <c r="E278" s="12">
-        <v>8.4056256657489836E-3</v>
+        <v>8.4056307311182188E-3</v>
       </c>
       <c r="F278" s="9">
         <v>8.7803809447023262E-2</v>
       </c>
       <c r="G278" s="9">
-        <v>3.1130955256048143E-2</v>
+        <v>3.1130994286476144E-2</v>
       </c>
     </row>
     <row r="279" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A279" s="5">
         <v>41671</v>
       </c>
       <c r="B279" s="6">
         <v>177845.97205375199</v>
       </c>
       <c r="C279" s="7">
         <v>354.78369784103103</v>
       </c>
       <c r="D279" s="7">
-        <v>359.76230485927903</v>
+        <v>359.76231590912698</v>
       </c>
       <c r="E279" s="12">
-        <v>8.8286634933738561E-3</v>
+        <v>8.8286658312624056E-3</v>
       </c>
       <c r="F279" s="9">
         <v>9.3511104139718304E-2</v>
       </c>
       <c r="G279" s="9">
-        <v>3.0916434930306824E-2</v>
+        <v>3.0916461688571983E-2</v>
       </c>
     </row>
     <row r="280" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A280" s="5">
         <v>41699</v>
       </c>
       <c r="B280" s="6">
         <v>180264.310179047</v>
       </c>
       <c r="C280" s="7">
         <v>359.60802381712199</v>
       </c>
       <c r="D280" s="7">
-        <v>361.34278674860201</v>
+        <v>361.34279270465697</v>
       </c>
       <c r="E280" s="12">
-        <v>4.3931280958997565E-3</v>
+        <v>4.3931138021948701E-3</v>
       </c>
       <c r="F280" s="9">
         <v>9.4963618206969302E-2</v>
       </c>
       <c r="G280" s="9">
-        <v>2.7505254397320655E-2</v>
+        <v>2.7505265534588874E-2</v>
       </c>
     </row>
     <row r="281" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A281" s="5">
         <v>41730</v>
       </c>
       <c r="B281" s="6">
         <v>183576.51362076899</v>
       </c>
       <c r="C281" s="7">
         <v>366.21551552180301</v>
       </c>
       <c r="D281" s="7">
-        <v>365.47723923770798</v>
+        <v>365.47726669610398</v>
       </c>
       <c r="E281" s="12">
-        <v>1.144191233567482E-2</v>
+        <v>1.1441971653842531E-2</v>
       </c>
       <c r="F281" s="9">
         <v>0.10864704382784973</v>
       </c>
       <c r="G281" s="9">
-        <v>2.5690864921986911E-2</v>
+        <v>2.5690883520160135E-2</v>
       </c>
     </row>
     <row r="282" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A282" s="5">
         <v>41760</v>
       </c>
       <c r="B282" s="6">
         <v>186511.60564797101</v>
       </c>
       <c r="C282" s="7">
         <v>372.07071027763197</v>
       </c>
       <c r="D282" s="7">
-        <v>368.51173399235</v>
+        <v>368.511739457234</v>
       </c>
       <c r="E282" s="12">
-        <v>8.3028282717994006E-3</v>
+        <v>8.3027674704954091E-3</v>
       </c>
       <c r="F282" s="9">
         <v>0.11077280008342183</v>
       </c>
       <c r="G282" s="9">
-        <v>2.365780929763317E-2</v>
+        <v>2.3657817466012032E-2</v>
       </c>
     </row>
     <row r="283" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A283" s="5">
         <v>41791</v>
       </c>
       <c r="B283" s="6">
         <v>188902.937514285</v>
       </c>
       <c r="C283" s="7">
         <v>376.84116165473398</v>
       </c>
       <c r="D283" s="7">
-        <v>372.56863719474597</v>
+        <v>372.568617306254</v>
       </c>
       <c r="E283" s="12">
-        <v>1.1008884733315405E-2</v>
+        <v>1.1008815770686686E-2</v>
       </c>
       <c r="F283" s="9">
         <v>0.11816147331834848</v>
       </c>
       <c r="G283" s="9">
-        <v>2.675895910223236E-2</v>
+        <v>2.6758945347371776E-2</v>
       </c>
     </row>
     <row r="284" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A284" s="5">
         <v>41821</v>
       </c>
       <c r="B284" s="6">
         <v>188948.54738364599</v>
       </c>
       <c r="C284" s="7">
         <v>376.932148467216</v>
       </c>
       <c r="D284" s="7">
-        <v>373.10258283585898</v>
+        <v>373.10255269914899</v>
       </c>
       <c r="E284" s="12">
-        <v>1.4331470440811511E-3</v>
+        <v>1.433119613657885E-3</v>
       </c>
       <c r="F284" s="9">
         <v>0.10609133494423872</v>
       </c>
       <c r="G284" s="9">
-        <v>2.5401317869661044E-2</v>
+        <v>2.5401234899357972E-2</v>
       </c>
     </row>
     <row r="285" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A285" s="5">
         <v>41852</v>
       </c>
       <c r="B285" s="6">
         <v>189305.83419945501</v>
       </c>
       <c r="C285" s="7">
         <v>377.64489746140902</v>
       </c>
       <c r="D285" s="7">
-        <v>375.85215281375503</v>
+        <v>375.85212017412402</v>
       </c>
       <c r="E285" s="12">
-        <v>7.3694745209138546E-3</v>
+        <v>7.3694684077707517E-3</v>
       </c>
       <c r="F285" s="9">
         <v>0.11020730606514428</v>
       </c>
       <c r="G285" s="9">
-        <v>2.3912036355277833E-2</v>
+        <v>2.3911924540892304E-2</v>
       </c>
     </row>
     <row r="286" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A286" s="5">
         <v>41883</v>
       </c>
       <c r="B286" s="6">
         <v>188374.454370135</v>
       </c>
       <c r="C286" s="7">
         <v>375.78689429088598</v>
       </c>
       <c r="D286" s="7">
-        <v>375.26050020371099</v>
+        <v>375.260468197374</v>
       </c>
       <c r="E286" s="12">
-        <v>-1.5741631532897316E-3</v>
+        <v>-1.5741616050374274E-3</v>
       </c>
       <c r="F286" s="9">
         <v>9.4393744180763628E-2</v>
       </c>
       <c r="G286" s="9">
-        <v>1.5957258132942798E-2</v>
+        <v>1.5957160509951329E-2</v>
       </c>
     </row>
     <row r="287" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A287" s="5">
         <v>41913</v>
       </c>
       <c r="B287" s="6">
         <v>189333.241018264</v>
       </c>
       <c r="C287" s="7">
         <v>377.69957113442399</v>
       </c>
       <c r="D287" s="7">
-        <v>377.20851462396001</v>
+        <v>377.20847860680101</v>
       </c>
       <c r="E287" s="12">
-        <v>5.19109903438153E-3</v>
+        <v>5.1910887890338486E-3</v>
       </c>
       <c r="F287" s="9">
         <v>9.0139831610446697E-2</v>
       </c>
       <c r="G287" s="9">
-        <v>1.2689310644560248E-2</v>
+        <v>1.2689260798732782E-2</v>
       </c>
     </row>
     <row r="288" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A288" s="5">
         <v>41944</v>
       </c>
       <c r="B288" s="6">
         <v>189387.811604521</v>
       </c>
       <c r="C288" s="7">
         <v>377.80843361897797</v>
       </c>
       <c r="D288" s="7">
-        <v>378.99955550718499</v>
+        <v>378.99958947352002</v>
       </c>
       <c r="E288" s="12">
-        <v>4.7481454256419475E-3</v>
+        <v>4.74833140902442E-3</v>
       </c>
       <c r="F288" s="9">
         <v>8.4903674857261136E-2</v>
       </c>
       <c r="G288" s="9">
-        <v>8.8675793401196135E-3</v>
+        <v>8.8676233344882061E-3</v>
       </c>
     </row>
     <row r="289" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A289" s="5">
         <v>41974</v>
       </c>
       <c r="B289" s="6">
         <v>188558.57053476901</v>
       </c>
       <c r="C289" s="7">
         <v>376.15418635247602</v>
       </c>
       <c r="D289" s="7">
-        <v>378.74558233903798</v>
+        <v>378.74554375496598</v>
       </c>
       <c r="E289" s="12">
-        <v>-6.7011468603739299E-4</v>
+        <v>-6.7030605206441773E-4</v>
       </c>
       <c r="F289" s="9">
         <v>7.2418207258192702E-2</v>
       </c>
       <c r="G289" s="9">
-        <v>9.5519223315874147E-3</v>
+        <v>9.5519713018750174E-3</v>
       </c>
     </row>
     <row r="290" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A290" s="5">
         <v>42005</v>
       </c>
       <c r="B290" s="6">
         <v>188445.792871243</v>
       </c>
       <c r="C290" s="7">
         <v>375.929206972636</v>
       </c>
       <c r="D290" s="7">
-        <v>380.268755507631</v>
+        <v>380.26880169912801</v>
       </c>
       <c r="E290" s="12">
-        <v>4.0216262304269002E-3</v>
+        <v>4.0218504726421411E-3</v>
       </c>
       <c r="F290" s="9">
         <v>6.7736010606160857E-2</v>
       </c>
       <c r="G290" s="9">
-        <v>8.5903960595625772E-3</v>
+        <v>8.5905228866043348E-3</v>
       </c>
     </row>
     <row r="291" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A291" s="5">
         <v>42036</v>
       </c>
       <c r="B291" s="6">
         <v>187963.55379874399</v>
       </c>
       <c r="C291" s="7">
         <v>374.96719158702399</v>
       </c>
       <c r="D291" s="7">
-        <v>379.92395290853301</v>
+        <v>379.92402043751599</v>
       </c>
       <c r="E291" s="12">
-        <v>-9.0673397197127414E-4</v>
+        <v>-9.0667775024255715E-4</v>
       </c>
       <c r="F291" s="9">
         <v>5.688957488412183E-2</v>
       </c>
       <c r="G291" s="9">
-        <v>6.6017922337298085E-3</v>
+        <v>6.6018889385022206E-3</v>
       </c>
     </row>
     <row r="292" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A292" s="5">
         <v>42064</v>
       </c>
       <c r="B292" s="6">
         <v>189453.67528215001</v>
       </c>
       <c r="C292" s="7">
         <v>377.93982461329</v>
       </c>
       <c r="D292" s="7">
-        <v>379.78987843644097</v>
+        <v>379.78997243616698</v>
       </c>
       <c r="E292" s="12">
-        <v>-3.5289818150607832E-4</v>
+        <v>-3.5282844499973098E-4</v>
       </c>
       <c r="F292" s="9">
         <v>5.0977173984000368E-2</v>
       </c>
       <c r="G292" s="9">
-        <v>4.430960129056194E-3</v>
+        <v>4.4311791117097599E-3</v>
       </c>
     </row>
     <row r="293" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A293" s="5">
         <v>42095</v>
       </c>
       <c r="B293" s="6">
         <v>193048.401177427</v>
       </c>
       <c r="C293" s="7">
         <v>385.11091840374098</v>
       </c>
       <c r="D293" s="7">
-        <v>384.23963872224601</v>
+        <v>384.23976390196401</v>
       </c>
       <c r="E293" s="12">
-        <v>1.1716374075381619E-2</v>
+        <v>1.1716453273512784E-2</v>
       </c>
       <c r="F293" s="9">
         <v>5.1596401793667424E-2</v>
       </c>
       <c r="G293" s="9">
-        <v>5.2192479793558011E-3</v>
+        <v>5.219463194368501E-3</v>
       </c>
     </row>
     <row r="294" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A294" s="5">
         <v>42125</v>
       </c>
       <c r="B294" s="6">
         <v>195166.06198020099</v>
       </c>
       <c r="C294" s="7">
         <v>389.33542527170698</v>
       </c>
       <c r="D294" s="7">
-        <v>386.16544830209199</v>
+        <v>386.16547678671702</v>
       </c>
       <c r="E294" s="12">
-        <v>5.0120013287804355E-3</v>
+        <v>5.0117480429336947E-3</v>
       </c>
       <c r="F294" s="9">
         <v>4.6401704077142725E-2</v>
       </c>
       <c r="G294" s="9">
-        <v>9.8834807793783952E-3</v>
+        <v>9.8836316084811582E-3</v>
       </c>
     </row>
     <row r="295" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A295" s="5">
         <v>42156</v>
       </c>
       <c r="B295" s="6">
         <v>195055.29116402101</v>
       </c>
       <c r="C295" s="7">
         <v>389.11444933773799</v>
       </c>
       <c r="D295" s="7">
-        <v>385.01497673355999</v>
+        <v>385.01495572958697</v>
       </c>
       <c r="E295" s="12">
-        <v>-2.9792193309641224E-3</v>
+        <v>-2.9793472650728736E-3</v>
       </c>
       <c r="F295" s="9">
         <v>3.2568861716462116E-2</v>
       </c>
       <c r="G295" s="9">
-        <v>1.3541853255771619E-2</v>
+        <v>1.3541784945308555E-2</v>
       </c>
     </row>
     <row r="296" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A296" s="5">
         <v>42186</v>
       </c>
       <c r="B296" s="6">
         <v>195621.33553679599</v>
       </c>
       <c r="C296" s="7">
         <v>390.24364733641102</v>
       </c>
       <c r="D296" s="7">
-        <v>386.42760087955099</v>
+        <v>386.42730319328098</v>
       </c>
       <c r="E296" s="12">
-        <v>3.6690108992007975E-3</v>
+        <v>3.6682924719577681E-3</v>
       </c>
       <c r="F296" s="9">
         <v>3.5315371541869922E-2</v>
       </c>
       <c r="G296" s="9">
-        <v>1.1936286051198008E-2</v>
+        <v>1.1935778743734415E-2</v>
       </c>
     </row>
     <row r="297" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A297" s="5">
         <v>42217</v>
       </c>
       <c r="B297" s="6">
         <v>195279.05678235801</v>
       </c>
       <c r="C297" s="7">
         <v>389.56083781989702</v>
       </c>
       <c r="D297" s="7">
-        <v>387.708318273239</v>
+        <v>387.70825778169802</v>
       </c>
       <c r="E297" s="12">
-        <v>3.3142492688744696E-3</v>
+        <v>3.3148656366455143E-3</v>
       </c>
       <c r="F297" s="9">
         <v>3.1553293685652628E-2</v>
       </c>
       <c r="G297" s="9">
-        <v>7.786445510986173E-3</v>
+        <v>7.7858988435433041E-3</v>
       </c>
     </row>
     <row r="298" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A298" s="5">
         <v>42248</v>
       </c>
       <c r="B298" s="6">
         <v>195585.01130345199</v>
       </c>
       <c r="C298" s="7">
         <v>390.17118437490501</v>
       </c>
       <c r="D298" s="7">
-        <v>389.61515305194803</v>
+        <v>389.61508247998398</v>
       </c>
       <c r="E298" s="12">
-        <v>4.9182199319364184E-3</v>
+        <v>4.918194699272016E-3</v>
       </c>
       <c r="F298" s="9">
         <v>3.8277785368652451E-2</v>
       </c>
       <c r="G298" s="9">
-        <v>7.2103719747989015E-3</v>
+        <v>7.2098852543158731E-3</v>
       </c>
     </row>
     <row r="299" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A299" s="5">
         <v>42278</v>
       </c>
       <c r="B299" s="6">
         <v>196807.127979121</v>
       </c>
       <c r="C299" s="7">
         <v>392.60917646648898</v>
       </c>
       <c r="D299" s="7">
-        <v>392.10611897776897</v>
+        <v>392.10602803988297</v>
       </c>
       <c r="E299" s="12">
-        <v>6.3934010428203791E-3</v>
+        <v>6.3933499289698936E-3</v>
       </c>
       <c r="F299" s="9">
         <v>3.9474774322046047E-2</v>
       </c>
       <c r="G299" s="9">
-        <v>1.0212061529555339E-2</v>
+        <v>1.0212123007914631E-2</v>
       </c>
     </row>
     <row r="300" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A300" s="5">
         <v>42309</v>
       </c>
       <c r="B300" s="6">
         <v>196305.11469686401</v>
       </c>
       <c r="C300" s="7">
         <v>391.60771364679198</v>
       </c>
       <c r="D300" s="7">
-        <v>393.05099441529302</v>
+        <v>393.05103550694002</v>
       </c>
       <c r="E300" s="12">
-        <v>2.4097441784058926E-3</v>
+        <v>2.4100814562353357E-3</v>
       </c>
       <c r="F300" s="9">
         <v>3.652454206919753E-2</v>
       </c>
       <c r="G300" s="9">
-        <v>1.3476563417323728E-2</v>
+        <v>1.3476791061313609E-2</v>
       </c>
     </row>
     <row r="301" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A301" s="5">
         <v>42339</v>
       </c>
       <c r="B301" s="6">
         <v>196999.272686657</v>
       </c>
       <c r="C301" s="7">
         <v>392.99248461270503</v>
       </c>
       <c r="D301" s="7">
-        <v>395.32790747236402</v>
+        <v>395.32781205112298</v>
       </c>
       <c r="E301" s="12">
-        <v>5.7929202302571259E-3</v>
+        <v>5.7925723086988956E-3</v>
       </c>
       <c r="F301" s="9">
         <v>4.47643516173728E-2</v>
       </c>
       <c r="G301" s="9">
-        <v>1.4379319650366096E-2</v>
+        <v>1.4379568541678545E-2</v>
       </c>
     </row>
     <row r="302" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A302" s="5">
         <v>42370</v>
       </c>
       <c r="B302" s="6">
         <v>196828.535309859</v>
       </c>
       <c r="C302" s="7">
         <v>392.65188180230302</v>
       </c>
       <c r="D302" s="7">
-        <v>396.74425135672698</v>
+        <v>396.74437868492203</v>
       </c>
       <c r="E302" s="12">
-        <v>3.5827065521853996E-3</v>
+        <v>3.5832708719614192E-3</v>
       </c>
       <c r="F302" s="9">
         <v>4.4483574352562227E-2</v>
       </c>
       <c r="G302" s="9">
-        <v>1.341984423137621E-2</v>
+        <v>1.342009903874164E-2</v>
       </c>
     </row>
     <row r="303" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A303" s="5">
         <v>42401</v>
       </c>
       <c r="B303" s="6">
         <v>196929.73676572001</v>
       </c>
       <c r="C303" s="7">
         <v>392.85376788565202</v>
       </c>
       <c r="D303" s="7">
-        <v>397.82156645758897</v>
+        <v>397.82179266548098</v>
       </c>
       <c r="E303" s="12">
-        <v>2.7153893148494923E-3</v>
+        <v>2.7156376711126029E-3</v>
       </c>
       <c r="F303" s="9">
         <v>4.7701710176093703E-2</v>
       </c>
       <c r="G303" s="9">
-        <v>1.2871821436021058E-2</v>
+        <v>1.2872144973697708E-2</v>
       </c>
     </row>
     <row r="304" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A304" s="5">
         <v>42430</v>
       </c>
       <c r="B304" s="6">
         <v>200250.96391954401</v>
       </c>
       <c r="C304" s="7">
         <v>399.47926093110402</v>
       </c>
       <c r="D304" s="7">
-        <v>401.27408232357101</v>
+        <v>401.27443343874103</v>
       </c>
       <c r="E304" s="12">
-        <v>8.6785537966809212E-3</v>
+        <v>8.6788628398828394E-3</v>
       </c>
       <c r="F304" s="9">
         <v>5.699170850770563E-2</v>
       </c>
       <c r="G304" s="9">
-        <v>1.3007263117327916E-2</v>
+        <v>1.3007984692239072E-2</v>
       </c>
     </row>
     <row r="305" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A305" s="5">
         <v>42461</v>
       </c>
       <c r="B305" s="6">
         <v>202435.776789361</v>
       </c>
       <c r="C305" s="7">
         <v>403.83772899250198</v>
       </c>
       <c r="D305" s="7">
-        <v>402.80333143443897</v>
+        <v>402.80369323770702</v>
       </c>
       <c r="E305" s="12">
-        <v>3.8109840087674485E-3</v>
+        <v>3.8110073095385388E-3</v>
       </c>
       <c r="F305" s="9">
         <v>4.8627057021344289E-2</v>
       </c>
       <c r="G305" s="9">
-        <v>1.4155344889929422E-2</v>
+        <v>1.4156074851497724E-2</v>
       </c>
     </row>
     <row r="306" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A306" s="5">
         <v>42491</v>
       </c>
       <c r="B306" s="6">
         <v>204367.87236619199</v>
       </c>
       <c r="C306" s="7">
         <v>407.69205307650799</v>
       </c>
       <c r="D306" s="7">
-        <v>405.12270539646698</v>
+        <v>405.12276447633798</v>
       </c>
       <c r="E306" s="12">
-        <v>5.7580803857018026E-3</v>
+        <v>5.7573236729544508E-3</v>
       </c>
       <c r="F306" s="9">
         <v>4.7148619450671392E-2</v>
       </c>
       <c r="G306" s="9">
-        <v>1.6225309418406608E-2</v>
+        <v>1.6225737772089355E-2</v>
       </c>
     </row>
     <row r="307" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A307" s="5">
         <v>42522</v>
       </c>
       <c r="B307" s="6">
         <v>204967.696929867</v>
       </c>
       <c r="C307" s="7">
         <v>408.88863894403801</v>
       </c>
       <c r="D307" s="7">
-        <v>404.90525953573501</v>
+        <v>404.90510789569299</v>
       </c>
       <c r="E307" s="12">
-        <v>-5.3674074011522688E-4</v>
+        <v>-5.3726080025728873E-4</v>
       </c>
       <c r="F307" s="9">
         <v>5.0818440795388442E-2</v>
       </c>
       <c r="G307" s="9">
-        <v>1.4208755057256939E-2</v>
+        <v>1.4208382582551637E-2</v>
       </c>
     </row>
     <row r="308" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A308" s="5">
         <v>42552</v>
       </c>
       <c r="B308" s="6">
         <v>205715.26054683101</v>
       </c>
       <c r="C308" s="7">
         <v>410.37994842569202</v>
       </c>
       <c r="D308" s="7">
-        <v>406.28415191757398</v>
+        <v>406.28337873012401</v>
       </c>
       <c r="E308" s="12">
-        <v>3.4054691791853831E-3</v>
+        <v>3.4039354099382191E-3</v>
       </c>
       <c r="F308" s="9">
         <v>5.1599305271771589E-2</v>
       </c>
       <c r="G308" s="9">
-        <v>1.1991970100175608E-2</v>
+        <v>1.1990459045971624E-2</v>
       </c>
     </row>
     <row r="309" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A309" s="5">
         <v>42583</v>
       </c>
       <c r="B309" s="6">
         <v>206144.96182541799</v>
       </c>
       <c r="C309" s="7">
         <v>411.237156530118</v>
       </c>
       <c r="D309" s="7">
-        <v>409.47038092521501</v>
+        <v>409.47016901015598</v>
       </c>
       <c r="E309" s="12">
-        <v>7.8423659712119065E-3</v>
+        <v>7.8437623758880193E-3</v>
       </c>
       <c r="F309" s="9">
         <v>5.5642961524388301E-2</v>
       </c>
       <c r="G309" s="9">
-        <v>9.4770692150281111E-3</v>
+        <v>9.4754846502500545E-3</v>
       </c>
     </row>
     <row r="310" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A310" s="5">
         <v>42614</v>
       </c>
       <c r="B310" s="6">
         <v>206014.691687518</v>
       </c>
       <c r="C310" s="7">
         <v>410.97728153430899</v>
       </c>
       <c r="D310" s="7">
-        <v>410.311683860654</v>
+        <v>410.31150517890001</v>
       </c>
       <c r="E310" s="12">
-        <v>2.0546124326210613E-3</v>
+        <v>2.0546946576789349E-3</v>
       </c>
       <c r="F310" s="9">
         <v>5.3325560658041615E-2</v>
       </c>
       <c r="G310" s="9">
-        <v>1.0912416571414951E-2</v>
+        <v>1.0911232593776576E-2</v>
       </c>
     </row>
     <row r="311" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A311" s="5">
         <v>42644</v>
       </c>
       <c r="B311" s="6">
         <v>205904.19166213501</v>
       </c>
       <c r="C311" s="7">
         <v>410.75684579902497</v>
       </c>
       <c r="D311" s="7">
-        <v>410.28579856710002</v>
+        <v>410.285607418702</v>
       </c>
       <c r="E311" s="12">
-        <v>-6.3086903376530223E-5</v>
+        <v>-6.3117314214045095E-5</v>
       </c>
       <c r="F311" s="9">
         <v>4.6223242910077511E-2</v>
       </c>
       <c r="G311" s="9">
-        <v>1.1309388694425104E-2</v>
+        <v>1.1309630239084045E-2</v>
       </c>
     </row>
     <row r="312" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A312" s="5">
         <v>42675</v>
       </c>
       <c r="B312" s="6">
         <v>204947.43003848099</v>
       </c>
       <c r="C312" s="7">
         <v>408.848208662785</v>
       </c>
       <c r="D312" s="7">
-        <v>410.37582914964003</v>
+        <v>410.37590356874102</v>
       </c>
       <c r="E312" s="12">
-        <v>2.1943382601707917E-4</v>
+        <v>2.200812029626853E-4</v>
       </c>
       <c r="F312" s="9">
         <v>4.4024911704223957E-2</v>
       </c>
       <c r="G312" s="9">
-        <v>8.4491348558091151E-3</v>
+        <v>8.4498319679684464E-3</v>
       </c>
     </row>
     <row r="313" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A313" s="5">
         <v>42705</v>
       </c>
       <c r="B313" s="6">
         <v>205897.846021356</v>
       </c>
       <c r="C313" s="7">
         <v>410.74418692418601</v>
       </c>
       <c r="D313" s="7">
-        <v>412.945768092143</v>
+        <v>412.94558329316698</v>
       </c>
       <c r="E313" s="12">
-        <v>6.2624032897558024E-3</v>
+        <v>6.2617704940259866E-3</v>
       </c>
       <c r="F313" s="9">
         <v>4.5170589786151627E-2</v>
       </c>
       <c r="G313" s="9">
-        <v>6.1507111138876525E-3</v>
+        <v>6.1514202231545134E-3</v>
       </c>
     </row>
     <row r="314" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A314" s="5">
         <v>42736</v>
       </c>
       <c r="B314" s="6">
         <v>205239.61915463099</v>
       </c>
       <c r="C314" s="7">
         <v>409.43109470681202</v>
       </c>
       <c r="D314" s="7">
-        <v>413.36213546889502</v>
+        <v>413.36228477047098</v>
       </c>
       <c r="E314" s="12">
-        <v>1.0082858547642015E-3</v>
+        <v>1.009095372762836E-3</v>
       </c>
       <c r="F314" s="9">
         <v>4.2733051036177638E-2</v>
       </c>
       <c r="G314" s="9">
-        <v>5.3784588272025591E-3</v>
+        <v>5.378965950523229E-3</v>
       </c>
     </row>
     <row r="315" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A315" s="5">
         <v>42767</v>
       </c>
       <c r="B315" s="6">
         <v>205846.249065682</v>
       </c>
       <c r="C315" s="7">
         <v>410.64125651468601</v>
       </c>
       <c r="D315" s="7">
-        <v>415.51291039854601</v>
+        <v>415.51319454803399</v>
       </c>
       <c r="E315" s="12">
-        <v>5.2031251658095634E-3</v>
+        <v>5.2034495086008548E-3</v>
       </c>
       <c r="F315" s="9">
         <v>4.5277632755736708E-2</v>
       </c>
       <c r="G315" s="9">
-        <v>8.8121344956615388E-3</v>
+        <v>8.8125785885324603E-3</v>
       </c>
     </row>
     <row r="316" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A316" s="5">
         <v>42795</v>
       </c>
       <c r="B316" s="6">
         <v>207308.06796590099</v>
       </c>
       <c r="C316" s="7">
         <v>413.55742891378401</v>
       </c>
       <c r="D316" s="7">
-        <v>415.12150776089902</v>
+        <v>415.12340948639297</v>
       </c>
       <c r="E316" s="12">
-        <v>-9.4197467239121035E-4</v>
+        <v>-9.3808106879733621E-4</v>
       </c>
       <c r="F316" s="9">
         <v>3.5241298759456585E-2</v>
       </c>
       <c r="G316" s="9">
-        <v>8.4217700499800152E-3</v>
+        <v>8.4239095028453281E-3</v>
       </c>
     </row>
     <row r="317" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A317" s="5">
         <v>42826</v>
       </c>
       <c r="B317" s="6">
         <v>207698.65022601999</v>
       </c>
       <c r="C317" s="7">
         <v>414.33659875921597</v>
       </c>
       <c r="D317" s="7">
-        <v>413.21687932048201</v>
+        <v>413.21759662078898</v>
       </c>
       <c r="E317" s="12">
-        <v>-4.5881227660071744E-3</v>
+        <v>-4.590954935453917E-3</v>
       </c>
       <c r="F317" s="9">
         <v>2.5997743680132857E-2</v>
       </c>
       <c r="G317" s="9">
-        <v>5.7957944943112238E-3</v>
+        <v>5.7981103878901319E-3</v>
       </c>
     </row>
     <row r="318" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A318" s="5">
         <v>42856</v>
       </c>
       <c r="B318" s="6">
         <v>208710.62581069101</v>
       </c>
       <c r="C318" s="7">
         <v>416.35538184386201</v>
       </c>
       <c r="D318" s="7">
-        <v>414.455046505018</v>
+        <v>414.45511223898802</v>
       </c>
       <c r="E318" s="12">
-        <v>2.996409988314408E-3</v>
+        <v>2.9948279751859097E-3</v>
       </c>
       <c r="F318" s="9">
         <v>2.1249687606072154E-2</v>
       </c>
       <c r="G318" s="9">
-        <v>7.8322058696511654E-4</v>
+        <v>7.8518215212697307E-4</v>
       </c>
     </row>
     <row r="319" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A319" s="5">
         <v>42887</v>
       </c>
       <c r="B319" s="6">
         <v>211301.439696902</v>
       </c>
       <c r="C319" s="7">
         <v>421.52377852079098</v>
       </c>
       <c r="D319" s="7">
-        <v>417.78330948485598</v>
+        <v>417.78311302993598</v>
       </c>
       <c r="E319" s="12">
-        <v>8.0304559153139277E-3</v>
+        <v>8.0298220305916601E-3</v>
       </c>
       <c r="F319" s="9">
         <v>3.0901175462794583E-2</v>
       </c>
       <c r="G319" s="9">
-        <v>1.1725769478712067E-3</v>
+        <v>1.17116912074966E-3</v>
       </c>
     </row>
     <row r="320" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A320" s="5">
         <v>42917</v>
       </c>
       <c r="B320" s="6">
         <v>211671.32828275501</v>
       </c>
       <c r="C320" s="7">
         <v>422.26166669876102</v>
       </c>
       <c r="D320" s="7">
-        <v>418.235415084593</v>
+        <v>418.23191589221602</v>
       </c>
       <c r="E320" s="12">
-        <v>1.0821533303819741E-3</v>
+        <v>1.074248451607307E-3</v>
       </c>
       <c r="F320" s="9">
         <v>2.8952969848185628E-2</v>
       </c>
       <c r="G320" s="9">
-        <v>5.324168257055728E-3</v>
+        <v>5.3189035358316428E-3</v>
       </c>
     </row>
     <row r="321" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A321" s="5">
         <v>42948</v>
       </c>
       <c r="B321" s="6">
         <v>210495.20677415901</v>
       </c>
       <c r="C321" s="7">
         <v>419.915430047396</v>
       </c>
       <c r="D321" s="7">
-        <v>418.12112627141403</v>
+        <v>418.120460493488</v>
       </c>
       <c r="E321" s="12">
-        <v>-2.7326431253038574E-4</v>
+        <v>-2.6649185414329146E-4</v>
       </c>
       <c r="F321" s="9">
         <v>2.1102843893052725E-2</v>
       </c>
       <c r="G321" s="9">
-        <v>9.1297692342331427E-3</v>
+        <v>9.1240798889522523E-3</v>
       </c>
     </row>
     <row r="322" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A322" s="5">
         <v>42979</v>
       </c>
       <c r="B322" s="6">
         <v>210800.82756864</v>
       </c>
       <c r="C322" s="7">
         <v>420.52511085349499</v>
       </c>
       <c r="D322" s="7">
-        <v>419.68533807377003</v>
+        <v>419.68512789155</v>
       </c>
       <c r="E322" s="12">
-        <v>3.7410494329832567E-3</v>
+        <v>3.742145017766596E-3</v>
       </c>
       <c r="F322" s="9">
         <v>2.3232012444923678E-2</v>
       </c>
       <c r="G322" s="9">
-        <v>8.5002204971125206E-3</v>
+        <v>8.4962326254860443E-3</v>
       </c>
     </row>
     <row r="323" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A323" s="5">
         <v>43009</v>
       </c>
       <c r="B323" s="6">
         <v>211084.86940068501</v>
       </c>
       <c r="C323" s="7">
         <v>421.09174393689199</v>
       </c>
       <c r="D323" s="7">
-        <v>420.68643503790298</v>
+        <v>420.68676558639601</v>
       </c>
       <c r="E323" s="12">
-        <v>2.3853512937279664E-3</v>
+        <v>2.3866409083355133E-3</v>
       </c>
       <c r="F323" s="9">
         <v>2.5160622990380244E-2</v>
       </c>
       <c r="G323" s="9">
-        <v>6.4128720602667499E-3</v>
+        <v>6.4153573493923588E-3</v>
       </c>
     </row>
     <row r="324" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A324" s="5">
         <v>43040</v>
       </c>
       <c r="B324" s="6">
         <v>209987.64737891301</v>
       </c>
       <c r="C324" s="7">
         <v>418.90290332531401</v>
       </c>
       <c r="D324" s="7">
-        <v>420.22266291955498</v>
+        <v>420.22369650782298</v>
       </c>
       <c r="E324" s="12">
-        <v>-1.1024175721430218E-3</v>
+        <v>-1.1007455343349237E-3</v>
       </c>
       <c r="F324" s="9">
         <v>2.4592732582624732E-2</v>
       </c>
       <c r="G324" s="9">
-        <v>5.1466231505501447E-3</v>
+        <v>5.1510388029438747E-3</v>
       </c>
     </row>
     <row r="325" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A325" s="5">
         <v>43070</v>
       </c>
       <c r="B325" s="6">
         <v>211155.64055025901</v>
       </c>
       <c r="C325" s="7">
         <v>421.23292481299598</v>
       </c>
       <c r="D325" s="7">
-        <v>423.37419774106303</v>
+        <v>423.37487790406402</v>
       </c>
       <c r="E325" s="12">
-        <v>7.499678383865227E-3</v>
+        <v>7.4988188967644032E-3</v>
       </c>
       <c r="F325" s="9">
         <v>2.5535937507366269E-2</v>
       </c>
       <c r="G325" s="9">
-        <v>6.5614183760220879E-3</v>
+        <v>6.5665521076736511E-3</v>
       </c>
     </row>
     <row r="326" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A326" s="5">
         <v>43101</v>
       </c>
       <c r="B326" s="6">
         <v>211755.92556151599</v>
       </c>
       <c r="C326" s="7">
         <v>422.43042922421802</v>
       </c>
       <c r="D326" s="7">
-        <v>426.34706927780502</v>
+        <v>426.347594507167</v>
       </c>
       <c r="E326" s="12">
-        <v>7.0218533689674345E-3</v>
+        <v>7.0214761391123037E-3</v>
       </c>
       <c r="F326" s="9">
         <v>3.1749749067580435E-2</v>
       </c>
       <c r="G326" s="9">
-        <v>9.0990029112991699E-3</v>
+        <v>9.1012193371500238E-3</v>
       </c>
     </row>
     <row r="327" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A327" s="5">
         <v>43132</v>
       </c>
       <c r="B327" s="6">
         <v>210402.40293547101</v>
       </c>
       <c r="C327" s="7">
         <v>419.73029631238302</v>
       </c>
       <c r="D327" s="7">
-        <v>424.44867818491798</v>
+        <v>424.44892801787</v>
       </c>
       <c r="E327" s="12">
-        <v>-4.4526894393873695E-3</v>
+        <v>-4.4533298973851165E-3</v>
       </c>
       <c r="F327" s="9">
         <v>2.2133771640093336E-2</v>
       </c>
       <c r="G327" s="9">
-        <v>1.0769133025287925E-2</v>
+        <v>1.0769362157998064E-2</v>
       </c>
     </row>
     <row r="328" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A328" s="5">
         <v>43160</v>
       </c>
       <c r="B328" s="6">
         <v>211625.33325334601</v>
       </c>
       <c r="C328" s="7">
         <v>422.16991153316701</v>
       </c>
       <c r="D328" s="7">
-        <v>423.47740132699897</v>
+        <v>423.47969783642299</v>
       </c>
       <c r="E328" s="12">
-        <v>-2.2883257925846445E-3</v>
+        <v>-2.2835024839695794E-3</v>
       </c>
       <c r="F328" s="9">
         <v>2.0825360680870375E-2</v>
       </c>
       <c r="G328" s="9">
-        <v>7.9015938320070589E-3</v>
+        <v>7.9023935871871398E-3</v>
       </c>
     </row>
     <row r="329" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A329" s="5">
         <v>43191</v>
       </c>
       <c r="B329" s="6">
         <v>212999.76818443101</v>
       </c>
       <c r="C329" s="7">
         <v>424.911762257482</v>
       </c>
       <c r="D329" s="7">
-        <v>423.73755040605101</v>
+        <v>423.738760078925</v>
       </c>
       <c r="E329" s="12">
-        <v>6.1431632062736163E-4</v>
+        <v>6.1174654611684254E-4</v>
       </c>
       <c r="F329" s="9">
         <v>2.5523121852944364E-2</v>
       </c>
       <c r="G329" s="9">
-        <v>1.3541542575257193E-3</v>
+        <v>1.3553464361633072E-3</v>
       </c>
     </row>
     <row r="330" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A330" s="5">
         <v>43221</v>
       </c>
       <c r="B330" s="6">
         <v>213617.76619466199</v>
       </c>
       <c r="C330" s="7">
         <v>426.14460220767199</v>
       </c>
       <c r="D330" s="7">
-        <v>424.83724627399499</v>
+        <v>424.837349272013</v>
       </c>
       <c r="E330" s="12">
-        <v>2.5952287374346739E-3</v>
+        <v>2.5926096373232177E-3</v>
       </c>
       <c r="F330" s="9">
         <v>2.3511694073600431E-2</v>
       </c>
       <c r="G330" s="9">
-        <v>-1.6620602335762902E-3</v>
+        <v>-1.6603678602641336E-3</v>
       </c>
     </row>
     <row r="331" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A331" s="5">
         <v>43252</v>
       </c>
       <c r="B331" s="6">
         <v>215443.830489924</v>
       </c>
       <c r="C331" s="7">
         <v>429.78740522247801</v>
       </c>
       <c r="D331" s="7">
-        <v>426.22631317691003</v>
+        <v>426.22634478458298</v>
       </c>
       <c r="E331" s="12">
-        <v>3.2696448230415953E-3</v>
+        <v>3.2694759887521574E-3</v>
       </c>
       <c r="F331" s="9">
         <v>1.960417685257454E-2</v>
       </c>
       <c r="G331" s="9">
-        <v>4.14323308731257E-4</v>
+        <v>4.1296680080216142E-4</v>
       </c>
     </row>
     <row r="332" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A332" s="5">
         <v>43282</v>
       </c>
       <c r="B332" s="6">
         <v>217010.33801695899</v>
       </c>
       <c r="C332" s="7">
         <v>432.91242023810798</v>
       </c>
       <c r="D332" s="7">
-        <v>428.98130972176699</v>
+        <v>428.97319584427203</v>
       </c>
       <c r="E332" s="12">
-        <v>6.4636941917601831E-3</v>
+        <v>6.4445830092396683E-3</v>
       </c>
       <c r="F332" s="9">
         <v>2.5223112537338555E-2</v>
       </c>
       <c r="G332" s="9">
-        <v>6.5907674462974963E-3</v>
+        <v>6.5815197120182578E-3</v>
       </c>
     </row>
     <row r="333" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A333" s="5">
         <v>43313</v>
       </c>
       <c r="B333" s="6">
         <v>214744.76977857799</v>
       </c>
       <c r="C333" s="7">
         <v>428.39285385129699</v>
       </c>
       <c r="D333" s="7">
-        <v>426.47707516637001</v>
+        <v>426.47527621574301</v>
       </c>
       <c r="E333" s="12">
-        <v>-5.8376309145524719E-3</v>
+        <v>-5.82302030226578E-3</v>
       </c>
       <c r="F333" s="9">
         <v>2.0188407468008762E-2</v>
       </c>
       <c r="G333" s="9">
-        <v>7.572409428711957E-3</v>
+        <v>7.561782747964152E-3</v>
       </c>
     </row>
     <row r="334" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A334" s="5">
         <v>43344</v>
       </c>
       <c r="B334" s="6">
         <v>214921.64793340201</v>
       </c>
       <c r="C334" s="7">
         <v>428.74570685724899</v>
       </c>
       <c r="D334" s="7">
-        <v>427.76466271836699</v>
+        <v>427.76421310930999</v>
       </c>
       <c r="E334" s="12">
-        <v>3.0191248884707811E-3</v>
+        <v>3.0223015622479199E-3</v>
       </c>
       <c r="F334" s="9">
         <v>1.954840695974025E-2</v>
       </c>
       <c r="G334" s="9">
-        <v>6.6064719307414865E-3</v>
+        <v>6.5972818035617831E-3</v>
       </c>
     </row>
     <row r="335" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A335" s="5">
         <v>43374</v>
       </c>
       <c r="B335" s="6">
         <v>214534.277225592</v>
       </c>
       <c r="C335" s="7">
         <v>427.97294371527198</v>
       </c>
       <c r="D335" s="7">
-        <v>427.65078956101502</v>
+        <v>427.65219278774498</v>
       </c>
       <c r="E335" s="12">
-        <v>-2.6620515268449552E-4</v>
+        <v>-2.618739906986578E-4</v>
       </c>
       <c r="F335" s="9">
         <v>1.6341331497136347E-2</v>
       </c>
       <c r="G335" s="9">
-        <v>1.4434324277039501E-3</v>
+        <v>1.449014654627323E-3</v>
       </c>
     </row>
     <row r="336" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A336" s="5">
         <v>43405</v>
       </c>
       <c r="B336" s="6">
         <v>214044.09637325999</v>
       </c>
       <c r="C336" s="7">
         <v>426.99508532807999</v>
       </c>
       <c r="D336" s="7">
-        <v>428.06212329168198</v>
+        <v>428.06567337859701</v>
       </c>
       <c r="E336" s="12">
-        <v>9.6184489940775997E-4</v>
+        <v>9.6686185134853275E-4</v>
       </c>
       <c r="F336" s="9">
         <v>1.9317560080221563E-2</v>
       </c>
       <c r="G336" s="9">
-        <v>1.398844433988744E-3</v>
+        <v>1.4100787557826955E-3</v>
       </c>
     </row>
     <row r="337" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A337" s="5">
         <v>43435</v>
       </c>
       <c r="B337" s="6">
         <v>212281.46199801401</v>
       </c>
       <c r="C337" s="7">
         <v>423.478818221381</v>
       </c>
       <c r="D337" s="7">
-        <v>425.55305938450198</v>
+        <v>425.55631250837803</v>
       </c>
       <c r="E337" s="12">
-        <v>-5.8614480718032214E-3</v>
+        <v>-5.8620931933488496E-3</v>
       </c>
       <c r="F337" s="9">
         <v>5.331713824084483E-3</v>
       </c>
       <c r="G337" s="9">
-        <v>-1.5251248588119548E-3</v>
+        <v>-1.5106665613653369E-3</v>
       </c>
     </row>
     <row r="338" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A338" s="5">
         <v>43466</v>
       </c>
       <c r="B338" s="6">
         <v>211966.181814154</v>
       </c>
       <c r="C338" s="7">
         <v>422.84986796631398</v>
       </c>
       <c r="D338" s="7">
-        <v>426.91316703150102</v>
+        <v>426.91473663778697</v>
       </c>
       <c r="E338" s="12">
-        <v>3.1960941579558533E-3</v>
+        <v>3.1921136862049782E-3</v>
       </c>
       <c r="F338" s="9">
         <v>9.9291791755207193E-4</v>
       </c>
       <c r="G338" s="9">
-        <v>-1.0641904128929625E-3</v>
+        <v>-1.057000062441249E-3</v>
       </c>
     </row>
     <row r="339" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A339" s="5">
         <v>43497</v>
       </c>
       <c r="B339" s="6">
         <v>211303.68138071301</v>
       </c>
       <c r="C339" s="7">
         <v>421.52825044029902</v>
       </c>
       <c r="D339" s="7">
-        <v>426.06254537322297</v>
+        <v>426.06228581802401</v>
       </c>
       <c r="E339" s="12">
-        <v>-1.992493377969029E-3</v>
+        <v>-1.9967706584141931E-3</v>
       </c>
       <c r="F339" s="9">
         <v>4.2835938785268368E-3</v>
       </c>
       <c r="G339" s="9">
-        <v>-3.8557773630255587E-3</v>
+        <v>-3.8557174980238251E-3</v>
       </c>
     </row>
     <row r="340" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A340" s="5">
         <v>43525</v>
       </c>
       <c r="B340" s="6">
         <v>213102.32025742001</v>
       </c>
       <c r="C340" s="7">
         <v>425.11634267758501</v>
       </c>
       <c r="D340" s="7">
-        <v>426.16710426926801</v>
+        <v>426.16889878556299</v>
       </c>
       <c r="E340" s="12">
-        <v>2.4540738720291166E-4</v>
+        <v>2.5022859588297308E-4</v>
       </c>
       <c r="F340" s="9">
         <v>6.9792542384596867E-3</v>
       </c>
       <c r="G340" s="9">
-        <v>-1.6570763676020395E-3</v>
+        <v>-1.6610476264709018E-3</v>
       </c>
     </row>
     <row r="341" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A341" s="5">
         <v>43556</v>
       </c>
       <c r="B341" s="6">
         <v>214919.60426368</v>
       </c>
       <c r="C341" s="7">
         <v>428.741629954676</v>
       </c>
       <c r="D341" s="7">
-        <v>427.59714761978603</v>
+        <v>427.59806788909901</v>
       </c>
       <c r="E341" s="12">
-        <v>3.355592996719059E-3</v>
+        <v>3.3535274573266438E-3</v>
       </c>
       <c r="F341" s="9">
         <v>9.0133247355794754E-3</v>
       </c>
       <c r="G341" s="9">
-        <v>-5.478617053407131E-4</v>
+        <v>-5.5247929999302503E-4</v>
       </c>
     </row>
     <row r="342" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A342" s="5">
         <v>43586</v>
       </c>
       <c r="B342" s="6">
         <v>214945.63646867801</v>
       </c>
       <c r="C342" s="7">
         <v>428.79356142012</v>
       </c>
       <c r="D342" s="7">
-        <v>427.78639339270501</v>
+        <v>427.78583443221697</v>
       </c>
       <c r="E342" s="12">
-        <v>4.4257959617466369E-4</v>
+        <v>4.3911925057305012E-4</v>
       </c>
       <c r="F342" s="9">
         <v>6.2161041081474355E-3</v>
       </c>
       <c r="G342" s="9">
-        <v>2.3635553295402456E-3</v>
+        <v>2.3616639942942719E-3</v>
       </c>
     </row>
     <row r="343" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A343" s="5">
         <v>43617</v>
       </c>
       <c r="B343" s="6">
         <v>216515.32544817499</v>
       </c>
       <c r="C343" s="7">
         <v>431.924923093232</v>
       </c>
       <c r="D343" s="7">
-        <v>428.44051571404498</v>
+        <v>428.44098301289199</v>
       </c>
       <c r="E343" s="12">
-        <v>1.5290863184129755E-3</v>
+        <v>1.5314873189864464E-3</v>
       </c>
       <c r="F343" s="9">
         <v>4.9734306887088131E-3</v>
       </c>
       <c r="G343" s="9">
-        <v>3.6596695783479571E-3</v>
+        <v>3.6578814153533923E-3</v>
       </c>
     </row>
     <row r="344" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A344" s="5">
         <v>43647</v>
       </c>
       <c r="B344" s="6">
         <v>217662.93988095401</v>
       </c>
       <c r="C344" s="7">
         <v>434.214291176497</v>
       </c>
       <c r="D344" s="7">
-        <v>430.71662800019101</v>
+        <v>430.70606965794099</v>
       </c>
       <c r="E344" s="12">
-        <v>5.3125514573537647E-3</v>
+        <v>5.2868113342481315E-3</v>
       </c>
       <c r="F344" s="9">
         <v>3.0072385949864167E-3</v>
       </c>
       <c r="G344" s="9">
-        <v>5.5607054484931862E-3</v>
+        <v>5.5504549505556167E-3</v>
       </c>
     </row>
     <row r="345" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A345" s="5">
         <v>43678</v>
       </c>
       <c r="B345" s="6">
         <v>216095.84508176299</v>
       </c>
       <c r="C345" s="7">
         <v>431.08810461570999</v>
       </c>
       <c r="D345" s="7">
-        <v>428.757850303086</v>
+        <v>428.75074138321901</v>
       </c>
       <c r="E345" s="12">
-        <v>-4.5477178492030479E-3</v>
+        <v>-4.5398205701508987E-3</v>
       </c>
       <c r="F345" s="9">
         <v>6.2915399736069855E-3</v>
       </c>
       <c r="G345" s="9">
-        <v>4.9661312715141293E-3</v>
+        <v>4.9510195301301074E-3</v>
       </c>
     </row>
     <row r="346" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A346" s="5">
         <v>43709</v>
       </c>
       <c r="B346" s="6">
         <v>215351.81899453801</v>
       </c>
       <c r="C346" s="7">
         <v>429.60385212762998</v>
       </c>
       <c r="D346" s="7">
-        <v>428.42394307486899</v>
+        <v>428.42038076468202</v>
       </c>
       <c r="E346" s="12">
-        <v>-7.7877810979087858E-4</v>
+        <v>-7.7051906072789222E-4</v>
       </c>
       <c r="F346" s="9">
         <v>2.0015250453964128E-3</v>
       </c>
       <c r="G346" s="9">
-        <v>3.1736160654276535E-3</v>
+        <v>3.1564324059500937E-3</v>
       </c>
     </row>
     <row r="347" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A347" s="5">
         <v>43739</v>
       </c>
       <c r="B347" s="6">
         <v>215368.452940655</v>
       </c>
       <c r="C347" s="7">
         <v>429.63703507152701</v>
       </c>
       <c r="D347" s="7">
-        <v>429.40989470849001</v>
+        <v>429.410750657937</v>
       </c>
       <c r="E347" s="12">
-        <v>2.3013457804077486E-3</v>
+        <v>2.3116778232801227E-3</v>
       </c>
       <c r="F347" s="9">
         <v>3.8883097183874948E-3</v>
       </c>
       <c r="G347" s="9">
-        <v>-2.7339895679245885E-4</v>
+        <v>-2.7275260484038721E-4</v>
       </c>
     </row>
     <row r="348" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A348" s="5">
         <v>43770</v>
       </c>
       <c r="B348" s="6">
         <v>215734.00010430301</v>
       </c>
       <c r="C348" s="7">
         <v>430.36626257641097</v>
       </c>
       <c r="D348" s="7">
-        <v>431.19088601567898</v>
+        <v>431.21072392242303</v>
       </c>
       <c r="E348" s="12">
-        <v>4.1475320646675584E-3</v>
+        <v>4.1917284598211868E-3</v>
       </c>
       <c r="F348" s="9">
         <v>7.8951195556284937E-3</v>
       </c>
       <c r="G348" s="9">
-        <v>8.6164831287072197E-4</v>
+        <v>8.8831683404699824E-4</v>
       </c>
     </row>
     <row r="349" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A349" s="5">
         <v>43800</v>
       </c>
       <c r="B349" s="6">
         <v>215281.593136685</v>
       </c>
       <c r="C349" s="7">
         <v>429.46375905020102</v>
       </c>
       <c r="D349" s="7">
-        <v>431.63241714688399</v>
+        <v>431.63477643002801</v>
       </c>
       <c r="E349" s="12">
-        <v>1.0239806673209007E-3</v>
+        <v>9.8339972565542055E-4</v>
       </c>
       <c r="F349" s="9">
         <v>1.4132798551665271E-2</v>
       </c>
       <c r="G349" s="9">
-        <v>3.3657751426301452E-3</v>
+        <v>3.4002148903700125E-3</v>
       </c>
     </row>
     <row r="350" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A350" s="5">
         <v>43831</v>
       </c>
       <c r="B350" s="6">
         <v>215897.39116111901</v>
       </c>
       <c r="C350" s="7">
         <v>430.69221026396298</v>
       </c>
       <c r="D350" s="7">
-        <v>435.21745413713899</v>
+        <v>435.22123257211803</v>
       </c>
       <c r="E350" s="12">
-        <v>8.305763996949711E-3</v>
+        <v>8.3090064515953799E-3</v>
       </c>
       <c r="F350" s="9">
         <v>1.8546398832679278E-2</v>
       </c>
       <c r="G350" s="9">
-        <v>8.8987588830804487E-3</v>
+        <v>8.9266453705618698E-3</v>
       </c>
     </row>
     <row r="351" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A351" s="5">
         <v>43862</v>
       </c>
       <c r="B351" s="6">
         <v>216092.12877452199</v>
       </c>
       <c r="C351" s="7">
         <v>431.08069098013499</v>
       </c>
       <c r="D351" s="7">
-        <v>435.73345873569701</v>
+        <v>435.73803151045598</v>
       </c>
       <c r="E351" s="12">
-        <v>1.1856247805619446E-3</v>
+        <v>1.1874396276203569E-3</v>
       </c>
       <c r="F351" s="9">
         <v>2.2661448028354236E-2</v>
       </c>
       <c r="G351" s="9">
-        <v>1.0518499738873865E-2</v>
+        <v>1.0513378686165753E-2</v>
       </c>
     </row>
     <row r="352" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A352" s="5">
         <v>43891</v>
       </c>
       <c r="B352" s="6">
         <v>219583.11302532599</v>
       </c>
       <c r="C352" s="7">
         <v>438.04483128256902</v>
       </c>
       <c r="D352" s="7">
-        <v>439.116322355953</v>
+        <v>439.09960215144997</v>
       </c>
       <c r="E352" s="12">
-        <v>7.7636076652720654E-3</v>
+        <v>7.714659721900663E-3</v>
       </c>
       <c r="F352" s="9">
         <v>3.0411648076275499E-2</v>
       </c>
       <c r="G352" s="9">
-        <v>1.3800943503941232E-2</v>
+        <v>1.3776381588184394E-2</v>
       </c>
     </row>
     <row r="353" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A353" s="5">
         <v>43922</v>
       </c>
       <c r="B353" s="6">
         <v>222914.90928335799</v>
       </c>
       <c r="C353" s="7">
         <v>444.69140856080003</v>
       </c>
       <c r="D353" s="7">
-        <v>443.39909716919198</v>
+        <v>443.40442396504102</v>
       </c>
       <c r="E353" s="12">
-        <v>9.7531669746662164E-3</v>
+        <v>9.803747925297035E-3</v>
       </c>
       <c r="F353" s="9">
         <v>3.7201376054408763E-2</v>
       </c>
       <c r="G353" s="9">
-        <v>1.5568171374817918E-2</v>
+        <v>1.5542594375654639E-2</v>
       </c>
     </row>
     <row r="354" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A354" s="5">
         <v>43952</v>
       </c>
       <c r="B354" s="6">
         <v>218902.13135770601</v>
       </c>
       <c r="C354" s="7">
         <v>436.686345670496</v>
       </c>
       <c r="D354" s="7">
-        <v>435.53913300647702</v>
+        <v>435.54062961971403</v>
       </c>
       <c r="E354" s="12">
-        <v>-1.7726612915758277E-2</v>
+        <v>-1.7735038083307453E-2</v>
       </c>
       <c r="F354" s="9">
         <v>1.8406956075170289E-2</v>
       </c>
       <c r="G354" s="9">
-        <v>1.187733802156643E-2</v>
+        <v>1.1861420168575831E-2</v>
       </c>
     </row>
     <row r="355" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A355" s="5">
         <v>43983</v>
       </c>
       <c r="B355" s="6">
         <v>216402.62311997401</v>
       </c>
       <c r="C355" s="7">
         <v>431.70009399930899</v>
       </c>
       <c r="D355" s="7">
-        <v>428.05994954250099</v>
+        <v>428.06110470382799</v>
       </c>
       <c r="E355" s="12">
-        <v>-1.7172242164207097E-2</v>
+        <v>-1.717296712918992E-2</v>
       </c>
       <c r="F355" s="9">
         <v>-5.2052817955694497E-4</v>
       </c>
       <c r="G355" s="9">
-        <v>-2.3426702295038515E-3</v>
+        <v>-2.3302066984335346E-3</v>
       </c>
     </row>
     <row r="356" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A356" s="5">
         <v>44013</v>
       </c>
       <c r="B356" s="6">
         <v>220936.30486623201</v>
       </c>
       <c r="C356" s="7">
         <v>440.74430431342199</v>
       </c>
       <c r="D356" s="7">
-        <v>437.48126440861802</v>
+        <v>437.46894265910601</v>
       </c>
       <c r="E356" s="12">
-        <v>2.2009335085392268E-2</v>
+        <v>2.1977792076641078E-2</v>
       </c>
       <c r="F356" s="9">
         <v>1.5038687739254319E-2</v>
       </c>
       <c r="G356" s="9">
-        <v>-1.3023740498756431E-2</v>
+        <v>-1.3025969354376721E-2</v>
       </c>
     </row>
     <row r="357" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A357" s="5">
         <v>44044</v>
       </c>
       <c r="B357" s="6">
         <v>224122.94552839501</v>
       </c>
       <c r="C357" s="7">
         <v>447.10131169884102</v>
       </c>
       <c r="D357" s="7">
-        <v>444.30362123784801</v>
+        <v>444.28801801104697</v>
       </c>
       <c r="E357" s="12">
-        <v>1.559462629434516E-2</v>
+        <v>1.5587564480559424E-2</v>
       </c>
       <c r="F357" s="9">
         <v>3.7146019367446659E-2</v>
       </c>
       <c r="G357" s="9">
-        <v>-6.2286627870495881E-3</v>
+        <v>-6.2415111099775045E-3</v>
       </c>
     </row>
     <row r="358" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A358" s="5">
         <v>44075</v>
       </c>
       <c r="B358" s="6">
         <v>226128.844268229</v>
       </c>
       <c r="C358" s="7">
         <v>451.10286520154199</v>
       </c>
       <c r="D358" s="7">
-        <v>449.93583614960801</v>
+        <v>449.92498673565802</v>
       </c>
       <c r="E358" s="12">
-        <v>1.2676500128602219E-2</v>
+        <v>1.2687645167308803E-2</v>
       </c>
       <c r="F358" s="9">
         <v>5.0043808889136621E-2</v>
       </c>
       <c r="G358" s="9">
-        <v>1.8915513779242721E-2</v>
+        <v>1.8879627276996658E-2</v>
       </c>
     </row>
     <row r="359" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A359" s="5">
         <v>44105</v>
       </c>
       <c r="B359" s="6">
         <v>227825.629987839</v>
       </c>
       <c r="C359" s="7">
         <v>454.48777128119701</v>
       </c>
       <c r="D359" s="7">
-        <v>454.29601333598998</v>
+        <v>454.29524244296903</v>
       </c>
       <c r="E359" s="12">
-        <v>9.6906643927161529E-3</v>
+        <v>9.7132985189787302E-3</v>
       </c>
       <c r="F359" s="9">
         <v>5.7841233834817762E-2</v>
       </c>
       <c r="G359" s="9">
-        <v>3.6473630453966566E-2</v>
+        <v>3.6460409911811986E-2</v>
       </c>
     </row>
     <row r="360" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A360" s="5">
         <v>44136</v>
       </c>
       <c r="B360" s="6">
         <v>229721.22571022599</v>
       </c>
       <c r="C360" s="7">
         <v>458.269282058383</v>
       </c>
       <c r="D360" s="7">
-        <v>459.12379666919202</v>
+        <v>459.16542161569402</v>
       </c>
       <c r="E360" s="12">
-        <v>1.0626955094213963E-2</v>
+        <v>1.0720295344797348E-2</v>
       </c>
       <c r="F360" s="9">
         <v>6.4835517809711751E-2</v>
       </c>
       <c r="G360" s="9">
-        <v>4.0852786168449784E-2</v>
+        <v>4.0896966408113578E-2</v>
       </c>
     </row>
     <row r="361" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A361" s="5">
         <v>44166</v>
       </c>
       <c r="B361" s="6">
         <v>230920.01094136501</v>
       </c>
       <c r="C361" s="7">
         <v>460.660730412872</v>
       </c>
       <c r="D361" s="7">
-        <v>463.25617153954499</v>
+        <v>463.26174588102799</v>
       </c>
       <c r="E361" s="12">
-        <v>9.0005678214288842E-3</v>
+        <v>8.9212385613011147E-3</v>
       </c>
       <c r="F361" s="9">
         <v>7.2641685602682804E-2</v>
       </c>
       <c r="G361" s="9">
-        <v>3.3757272837222407E-2</v>
+        <v>3.3822237075167738E-2</v>
       </c>
     </row>
     <row r="362" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A362" s="5">
         <v>44197</v>
       </c>
       <c r="B362" s="6">
         <v>229747.56882904799</v>
       </c>
       <c r="C362" s="7">
         <v>458.32183376366203</v>
       </c>
       <c r="D362" s="7">
-        <v>463.59937955832498</v>
+        <v>463.60653046883101</v>
       </c>
       <c r="E362" s="12">
-        <v>7.408601112413038E-4</v>
+        <v>7.4425438937830712E-4</v>
       </c>
       <c r="F362" s="9">
         <v>6.4151667574311011E-2</v>
       </c>
       <c r="G362" s="9">
-        <v>2.776632714268068E-2</v>
+        <v>2.7827379516649708E-2</v>
       </c>
     </row>
     <row r="363" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A363" s="5">
         <v>44228</v>
       </c>
       <c r="B363" s="6">
         <v>231068.11226931601</v>
       </c>
       <c r="C363" s="7">
         <v>460.95617672621398</v>
       </c>
       <c r="D363" s="7">
-        <v>465.751989265357</v>
+        <v>465.78705911998901</v>
       </c>
       <c r="E363" s="12">
-        <v>4.6432540722614046E-3</v>
+        <v>4.7034036577373595E-3</v>
       </c>
       <c r="F363" s="9">
         <v>6.9303697361512651E-2</v>
       </c>
       <c r="G363" s="9">
-        <v>2.1455805967385722E-2</v>
+        <v>2.1468382521463658E-2</v>
       </c>
     </row>
     <row r="364" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A364" s="5">
         <v>44256</v>
       </c>
       <c r="B364" s="6">
         <v>232133.72132141099</v>
       </c>
       <c r="C364" s="7">
         <v>463.08195284354298</v>
       </c>
       <c r="D364" s="7">
-        <v>464.11423410827598</v>
+        <v>464.068224891162</v>
       </c>
       <c r="E364" s="12">
-        <v>-3.5163674977841675E-3</v>
+        <v>-3.6901717108122067E-3</v>
       </c>
       <c r="F364" s="9">
         <v>5.7156527763760456E-2</v>
       </c>
       <c r="G364" s="9">
-        <v>1.2195768366926707E-2</v>
+        <v>1.2158881426956869E-2</v>
       </c>
     </row>
     <row r="365" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A365" s="5">
         <v>44287</v>
       </c>
       <c r="B365" s="6">
         <v>238830.90985527899</v>
       </c>
       <c r="C365" s="7">
         <v>476.44212786322902</v>
       </c>
       <c r="D365" s="7">
-        <v>475.04317080952399</v>
+        <v>475.04346014750399</v>
       </c>
       <c r="E365" s="12">
-        <v>2.3547945523037628E-2</v>
+        <v>2.3650046841530603E-2</v>
       </c>
       <c r="F365" s="9">
         <v>7.1399443954150321E-2</v>
       </c>
       <c r="G365" s="9">
-        <v>1.3658245663323187E-2</v>
+        <v>1.3610813518309506E-2</v>
       </c>
     </row>
     <row r="366" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A366" s="5">
         <v>44317</v>
       </c>
       <c r="B366" s="6">
         <v>242831.93673505701</v>
       </c>
       <c r="C366" s="7">
         <v>484.42374867350998</v>
       </c>
       <c r="D366" s="7">
-        <v>482.67135753696198</v>
+        <v>482.66901854262198</v>
       </c>
       <c r="E366" s="12">
-        <v>1.6057881043608724E-2</v>
+        <v>1.6052338438151015E-2</v>
       </c>
       <c r="F366" s="9">
         <v>0.10931737041083145</v>
       </c>
       <c r="G366" s="9">
-        <v>2.0983099146449691E-2</v>
+        <v>2.0913550804452008E-2</v>
       </c>
     </row>
     <row r="367" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A367" s="5">
         <v>44348</v>
       </c>
       <c r="B367" s="6">
         <v>245432.45883467401</v>
       </c>
       <c r="C367" s="7">
         <v>489.611512198122</v>
       </c>
       <c r="D367" s="7">
-        <v>485.24117687817699</v>
+        <v>485.23945017326201</v>
       </c>
       <c r="E367" s="12">
-        <v>5.3241595986317503E-3</v>
+        <v>5.3254539485489971E-3</v>
       </c>
       <c r="F367" s="9">
         <v>0.13414733747754459</v>
       </c>
       <c r="G367" s="9">
-        <v>3.5515840641185736E-2</v>
+        <v>3.5515945876044563E-2</v>
       </c>
     </row>
     <row r="368" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A368" s="5">
         <v>44378</v>
       </c>
       <c r="B368" s="6">
         <v>244228.55658371301</v>
       </c>
       <c r="C368" s="7">
         <v>487.20985593622902</v>
       </c>
       <c r="D368" s="7">
-        <v>483.98953048674002</v>
+        <v>483.97045000412902</v>
       </c>
       <c r="E368" s="12">
-        <v>-2.579431530294829E-3</v>
+        <v>-2.6152040372642293E-3</v>
       </c>
       <c r="F368" s="9">
         <v>0.10542518909050824</v>
       </c>
       <c r="G368" s="9">
-        <v>3.3448897781799269E-2</v>
+        <v>3.3440256642476296E-2</v>
       </c>
     </row>
     <row r="369" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A369" s="5">
         <v>44409</v>
       </c>
       <c r="B369" s="6">
         <v>248857.16164557001</v>
       </c>
       <c r="C369" s="7">
         <v>496.44342811516498</v>
       </c>
       <c r="D369" s="7">
-        <v>493.113647911665</v>
+        <v>493.078238135736</v>
       </c>
       <c r="E369" s="12">
-        <v>1.885189007239263E-2</v>
+        <v>1.8818893036815165E-2</v>
       </c>
       <c r="F369" s="9">
         <v>0.11036003501944514</v>
       </c>
       <c r="G369" s="9">
-        <v>2.8495409497744761E-2</v>
+        <v>2.8490634758093103E-2</v>
       </c>
     </row>
     <row r="370" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A370" s="5">
         <v>44440</v>
       </c>
       <c r="B370" s="6">
         <v>248742.14430932101</v>
       </c>
       <c r="C370" s="7">
         <v>496.21398082772401</v>
       </c>
       <c r="D370" s="7">
-        <v>494.98015182295501</v>
+        <v>494.95257585896701</v>
       </c>
       <c r="E370" s="12">
-        <v>3.7851394281920303E-3</v>
+        <v>3.8012988168321105E-3</v>
       </c>
       <c r="F370" s="9">
         <v>0.10000183795336226</v>
       </c>
       <c r="G370" s="9">
-        <v>2.0186083946465816E-2</v>
+        <v>2.0131880040055172E-2</v>
       </c>
     </row>
     <row r="371" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A371" s="5">
         <v>44470</v>
       </c>
       <c r="B371" s="6">
         <v>250311.37787042599</v>
       </c>
       <c r="C371" s="7">
         <v>499.34443398983802</v>
       </c>
       <c r="D371" s="7">
-        <v>499.32936157132798</v>
+        <v>499.326348092731</v>
       </c>
       <c r="E371" s="12">
-        <v>8.786634640510993E-3</v>
+        <v>8.8367501192887499E-3</v>
       </c>
       <c r="F371" s="9">
         <v>9.8697182945517881E-2</v>
       </c>
       <c r="G371" s="9">
-        <v>2.4465215156553644E-2</v>
+        <v>2.4436089614620737E-2</v>
       </c>
     </row>
     <row r="372" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A372" s="5">
         <v>44501</v>
       </c>
       <c r="B372" s="6">
         <v>252687.077182148</v>
       </c>
       <c r="C372" s="7">
         <v>504.08370009205902</v>
       </c>
       <c r="D372" s="7">
-        <v>505.180917554487</v>
+        <v>505.26469336068499</v>
       </c>
       <c r="E372" s="12">
-        <v>1.1718830162009475E-2</v>
+        <v>1.1892713634352736E-2</v>
       </c>
       <c r="F372" s="9">
         <v>9.99727012639684E-2</v>
       </c>
       <c r="G372" s="9">
-        <v>2.5401729447755317E-2</v>
+        <v>2.5477522536860198E-2</v>
       </c>
     </row>
     <row r="373" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A373" s="5">
         <v>44531</v>
       </c>
       <c r="B373" s="6">
         <v>254822.21309066599</v>
       </c>
       <c r="C373" s="7">
         <v>508.34306792743803</v>
       </c>
       <c r="D373" s="7">
-        <v>511.31904799944698</v>
+        <v>511.33502794021098</v>
       </c>
       <c r="E373" s="12">
-        <v>1.2150360854233933E-2</v>
+        <v>1.2014167344941873E-2</v>
       </c>
       <c r="F373" s="9">
         <v>0.10350857880121511</v>
       </c>
       <c r="G373" s="9">
-        <v>2.9717065607504534E-2</v>
+        <v>2.9840195432624173E-2</v>
       </c>
     </row>
     <row r="374" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A374" s="5">
         <v>44562</v>
       </c>
       <c r="B374" s="6">
         <v>255555.95695518199</v>
       </c>
       <c r="C374" s="7">
         <v>509.80680848065401</v>
       </c>
       <c r="D374" s="7">
-        <v>516.09512337854596</v>
+        <v>516.134397728095</v>
       </c>
       <c r="E374" s="12">
-        <v>9.3406952034851276E-3</v>
+        <v>9.3859593527498841E-3</v>
       </c>
       <c r="F374" s="9">
         <v>0.11233367237647407</v>
       </c>
       <c r="G374" s="9">
-        <v>3.0369251200089709E-2</v>
+        <v>3.0508446860115557E-2</v>
       </c>
     </row>
     <row r="375" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A375" s="5">
         <v>44593</v>
       </c>
       <c r="B375" s="6">
         <v>260229.804328303</v>
       </c>
       <c r="C375" s="7">
         <v>519.13063423297001</v>
       </c>
       <c r="D375" s="7">
-        <v>524.07331073148498</v>
+        <v>524.16546535153805</v>
       </c>
       <c r="E375" s="12">
-        <v>1.545875361253346E-2</v>
+        <v>1.5560031764582982E-2</v>
       </c>
       <c r="F375" s="9">
         <v>0.12620387890215623</v>
       </c>
       <c r="G375" s="9">
-        <v>3.4676480814757715E-2</v>
+        <v>3.4738085045384448E-2</v>
       </c>
     </row>
     <row r="376" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A376" s="5">
         <v>44621</v>
       </c>
       <c r="B376" s="6">
         <v>265312.48615130101</v>
       </c>
       <c r="C376" s="7">
         <v>529.27004099764895</v>
       </c>
       <c r="D376" s="7">
-        <v>530.50125877510902</v>
+        <v>530.41259487386003</v>
       </c>
       <c r="E376" s="12">
-        <v>1.2265360421907623E-2</v>
+        <v>1.1918239440158906E-2</v>
       </c>
       <c r="F376" s="9">
         <v>0.14292953492935689</v>
       </c>
       <c r="G376" s="9">
-        <v>3.617845675534026E-2</v>
+        <v>3.6140541195245124E-2</v>
       </c>
     </row>
     <row r="377" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A377" s="5">
         <v>44652</v>
       </c>
       <c r="B377" s="6">
         <v>267620.12814823899</v>
       </c>
       <c r="C377" s="7">
         <v>533.87354003399105</v>
       </c>
       <c r="D377" s="7">
-        <v>532.42466115951504</v>
+        <v>532.39437054353095</v>
       </c>
       <c r="E377" s="12">
-        <v>3.6256320839784806E-3</v>
+        <v>3.7362907457771932E-3</v>
       </c>
       <c r="F377" s="9">
         <v>0.12054226276826796</v>
       </c>
       <c r="G377" s="9">
-        <v>3.5498053025553977E-2</v>
+        <v>3.5386640818238391E-2</v>
       </c>
     </row>
     <row r="378" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A378" s="5">
         <v>44682</v>
       </c>
       <c r="B378" s="6">
         <v>269913.66759779298</v>
       </c>
       <c r="C378" s="7">
         <v>538.44890599623602</v>
       </c>
       <c r="D378" s="7">
-        <v>535.78774287260205</v>
+        <v>535.74566582841805</v>
       </c>
       <c r="E378" s="12">
-        <v>6.3165400824276574E-3</v>
+        <v>6.2947609334518262E-3</v>
       </c>
       <c r="F378" s="9">
         <v>0.11152458456188885</v>
       </c>
       <c r="G378" s="9">
-        <v>3.0439292125990836E-2</v>
+        <v>3.0237616141209234E-2</v>
       </c>
     </row>
     <row r="379" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A379" s="5">
         <v>44713</v>
       </c>
       <c r="B379" s="6">
         <v>271613.04481209</v>
       </c>
       <c r="C379" s="7">
         <v>541.838981830693</v>
       </c>
       <c r="D379" s="7">
-        <v>536.62146075806095</v>
+        <v>536.65654960181496</v>
       </c>
       <c r="E379" s="12">
-        <v>1.5560600191952823E-3</v>
+        <v>1.7002167847468552E-3</v>
       </c>
       <c r="F379" s="9">
         <v>0.10667124512267812</v>
       </c>
       <c r="G379" s="9">
-        <v>2.1751340883316317E-2</v>
+        <v>2.1699788428926947E-2</v>
       </c>
     </row>
     <row r="380" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A380" s="5">
         <v>44743</v>
       </c>
       <c r="B380" s="6">
         <v>271208.51544255298</v>
       </c>
       <c r="C380" s="7">
         <v>541.03198899328299</v>
       </c>
       <c r="D380" s="7">
-        <v>537.52090659960004</v>
+        <v>537.46304330156499</v>
       </c>
       <c r="E380" s="12">
-        <v>1.6761272280620965E-3</v>
+        <v>1.5028116219739651E-3</v>
       </c>
       <c r="F380" s="9">
         <v>0.11047012370804499</v>
       </c>
       <c r="G380" s="9">
-        <v>1.4449206477894272E-2</v>
+        <v>1.4425473006973943E-2</v>
       </c>
     </row>
     <row r="381" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A381" s="5">
         <v>44774</v>
       </c>
       <c r="B381" s="6">
         <v>273750.70741281001</v>
       </c>
       <c r="C381" s="7">
         <v>546.10339014684496</v>
       </c>
       <c r="D381" s="7">
-        <v>542.80974428422599</v>
+        <v>542.72880551338005</v>
       </c>
       <c r="E381" s="12">
-        <v>9.8393153079079365E-3</v>
+        <v>9.7974405448757462E-3</v>
       </c>
       <c r="F381" s="9">
         <v>0.100031462235733</v>
       </c>
       <c r="G381" s="9">
-        <v>1.1408202268463175E-2</v>
+        <v>1.1445207879513086E-2</v>
       </c>
     </row>
     <row r="382" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A382" s="5">
         <v>44805</v>
       </c>
       <c r="B382" s="6">
         <v>272259.454247054</v>
       </c>
       <c r="C382" s="7">
         <v>543.12849953529803</v>
       </c>
       <c r="D382" s="7">
-        <v>542.18412065447296</v>
+        <v>542.12276906719796</v>
       </c>
       <c r="E382" s="12">
-        <v>-1.1525652152357679E-3</v>
+        <v>-1.1166469146756119E-3</v>
       </c>
       <c r="F382" s="9">
         <v>9.4544935290450605E-2</v>
       </c>
       <c r="G382" s="9">
-        <v>1.1017281686308555E-2</v>
+        <v>1.09160450997281E-2</v>
       </c>
     </row>
     <row r="383" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A383" s="5">
         <v>44835</v>
       </c>
       <c r="B383" s="6">
         <v>268282.02277825301</v>
       </c>
       <c r="C383" s="7">
         <v>535.19394904694605</v>
       </c>
       <c r="D383" s="7">
-        <v>535.45635254991498</v>
+        <v>535.45159119957998</v>
       </c>
       <c r="E383" s="12">
-        <v>-1.240864099161898E-2</v>
+        <v>-1.2305658880730541E-2</v>
       </c>
       <c r="F383" s="9">
         <v>7.1793160425690505E-2</v>
       </c>
       <c r="G383" s="9">
-        <v>6.5345117725925661E-3</v>
+        <v>6.4837147032932307E-3</v>
       </c>
     </row>
     <row r="384" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A384" s="5">
         <v>44866</v>
       </c>
       <c r="B384" s="6">
         <v>263787.66538461298</v>
       </c>
       <c r="C384" s="7">
         <v>526.22818661149995</v>
       </c>
       <c r="D384" s="7">
-        <v>527.53242977535206</v>
+        <v>527.64981316844103</v>
       </c>
       <c r="E384" s="12">
-        <v>-1.4798447598629028E-2</v>
+        <v>-1.4570463809175593E-2</v>
       </c>
       <c r="F384" s="9">
         <v>4.393017769746721E-2</v>
       </c>
       <c r="G384" s="9">
-        <v>-7.2848222141755903E-3</v>
+        <v>-7.1894340823316361E-3</v>
       </c>
     </row>
     <row r="385" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A385" s="5">
         <v>44896</v>
       </c>
       <c r="B385" s="6">
         <v>262068.20530313501</v>
       </c>
       <c r="C385" s="7">
         <v>522.79804760440197</v>
       </c>
       <c r="D385" s="7">
-        <v>526.02061715184595</v>
+        <v>526.07371862387799</v>
       </c>
       <c r="E385" s="12">
-        <v>-2.8658193092506723E-3</v>
+        <v>-2.9870086281256203E-3</v>
       </c>
       <c r="F385" s="9">
         <v>2.8435481053962652E-2</v>
       </c>
       <c r="G385" s="9">
-        <v>-2.065027243445039E-2</v>
+        <v>-2.0427292292727994E-2</v>
       </c>
     </row>
     <row r="386" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A386" s="5">
         <v>44927</v>
       </c>
       <c r="B386" s="6">
         <v>258296.853564825</v>
       </c>
       <c r="C386" s="7">
         <v>515.27460414304505</v>
       </c>
       <c r="D386" s="7">
-        <v>521.71011590977105</v>
+        <v>521.83494550982198</v>
       </c>
       <c r="E386" s="12">
-        <v>-8.194548087134379E-3</v>
+        <v>-8.0573747822718644E-3</v>
       </c>
       <c r="F386" s="9">
         <v>1.0725230756894799E-2</v>
       </c>
       <c r="G386" s="9">
-        <v>-2.7885493897909619E-2</v>
+        <v>-2.7615010217222569E-2</v>
       </c>
     </row>
     <row r="387" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A387" s="5">
         <v>44958</v>
       </c>
       <c r="B387" s="6">
         <v>257405.91599430301</v>
       </c>
       <c r="C387" s="7">
         <v>513.497278954482</v>
       </c>
       <c r="D387" s="7">
-        <v>517.49423019144297</v>
+        <v>517.73718363006401</v>
       </c>
       <c r="E387" s="12">
-        <v>-8.0808970149568449E-3</v>
+        <v>-7.8526015074642519E-3</v>
       </c>
       <c r="F387" s="9">
         <v>-1.0851517724072335E-2</v>
       </c>
       <c r="G387" s="9">
-        <v>-2.4887001052985247E-2</v>
+        <v>-2.4655949197897264E-2</v>
       </c>
     </row>
     <row r="388" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A388" s="5">
         <v>44986</v>
       </c>
       <c r="B388" s="6">
         <v>257122.222225398</v>
       </c>
       <c r="C388" s="7">
         <v>512.93134021983303</v>
       </c>
       <c r="D388" s="7">
-        <v>513.90854921024595</v>
+        <v>513.74338729386898</v>
       </c>
       <c r="E388" s="12">
-        <v>-6.9289293909045035E-3</v>
+        <v>-7.7139453422929716E-3</v>
       </c>
       <c r="F388" s="9">
         <v>-3.0870254335609526E-2</v>
       </c>
       <c r="G388" s="9">
-        <v>-2.2590492024443298E-2</v>
+        <v>-2.2564918138557544E-2</v>
       </c>
     </row>
     <row r="389" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A389" s="5">
         <v>45017</v>
       </c>
       <c r="B389" s="6">
         <v>260441.30473063199</v>
       </c>
       <c r="C389" s="7">
         <v>519.55255492066794</v>
       </c>
       <c r="D389" s="7">
-        <v>518.378845259473</v>
+        <v>518.255504989619</v>
       </c>
       <c r="E389" s="12">
-        <v>8.6986216829760821E-3</v>
+        <v>8.7828238909652967E-3</v>
       </c>
       <c r="F389" s="9">
         <v>-2.6824676706044159E-2</v>
       </c>
       <c r="G389" s="9">
-        <v>-1.6176051581067941E-2</v>
+        <v>-1.6389364000506612E-2</v>
       </c>
     </row>
     <row r="390" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A390" s="5">
         <v>45047</v>
       </c>
       <c r="B390" s="6">
         <v>260735.96564923</v>
       </c>
       <c r="C390" s="7">
         <v>520.14037194627701</v>
       </c>
       <c r="D390" s="7">
-        <v>517.01434361797897</v>
+        <v>516.91525598629903</v>
       </c>
       <c r="E390" s="12">
-        <v>-2.6322479282715472E-3</v>
+        <v>-2.5860776980011213E-3</v>
       </c>
       <c r="F390" s="9">
         <v>-3.4002360940978527E-2</v>
       </c>
       <c r="G390" s="9">
-        <v>-1.0173122419583902E-2</v>
+        <v>-1.0686771544072493E-2</v>
       </c>
     </row>
     <row r="391" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A391" s="5">
         <v>45078</v>
       </c>
       <c r="B391" s="6">
         <v>262239.27178684698</v>
       </c>
       <c r="C391" s="7">
         <v>523.13930694790702</v>
       </c>
       <c r="D391" s="7">
-        <v>518.06865332386201</v>
+        <v>518.13295127947697</v>
       </c>
       <c r="E391" s="12">
-        <v>2.0392271875964152E-3</v>
+        <v>2.3556961785824448E-3</v>
       </c>
       <c r="F391" s="9">
         <v>-3.4511497898519594E-2</v>
       </c>
       <c r="G391" s="9">
-        <v>2.2467580489959893E-4</v>
+        <v>-7.5993436201571285E-6</v>
       </c>
     </row>
     <row r="392" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A392" s="5">
         <v>45108</v>
       </c>
       <c r="B392" s="6">
         <v>260827.70181327101</v>
       </c>
       <c r="C392" s="7">
         <v>520.32337578453496</v>
       </c>
       <c r="D392" s="7">
-        <v>517.01526135671304</v>
+        <v>516.91702828093196</v>
       </c>
       <c r="E392" s="12">
-        <v>-2.0333057412189603E-3</v>
+        <v>-2.3467393755645105E-3</v>
       </c>
       <c r="F392" s="9">
         <v>-3.8276134554042329E-2</v>
       </c>
       <c r="G392" s="9">
-        <v>1.4948129468874694E-3</v>
+        <v>1.4384124289303912E-3</v>
       </c>
     </row>
     <row r="393" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A393" s="5">
         <v>45139</v>
       </c>
       <c r="B393" s="6">
         <v>259152.760488317</v>
       </c>
       <c r="C393" s="7">
         <v>516.98204693647699</v>
       </c>
       <c r="D393" s="7">
-        <v>514.580346309172</v>
+        <v>514.45201927599805</v>
       </c>
       <c r="E393" s="12">
-        <v>-4.7095612635331685E-3</v>
+        <v>-4.7686744101497203E-3</v>
       </c>
       <c r="F393" s="9">
         <v>-5.3325695712193588E-2</v>
       </c>
       <c r="G393" s="9">
-        <v>2.3399115429678652E-4</v>
+        <v>3.795243056412545E-4</v>
       </c>
     </row>
     <row r="394" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A394" s="5">
         <v>45170</v>
       </c>
       <c r="B394" s="6">
         <v>257808.021672542</v>
       </c>
       <c r="C394" s="7">
         <v>514.29943678690904</v>
       </c>
       <c r="D394" s="7">
-        <v>513.70376357017904</v>
+        <v>513.60947563581999</v>
       </c>
       <c r="E394" s="12">
-        <v>-1.7034905147083057E-3</v>
+        <v>-1.6377496998919439E-3</v>
       </c>
       <c r="F394" s="9">
         <v>-5.3079635432600525E-2</v>
       </c>
       <c r="G394" s="9">
-        <v>-5.2543749344261537E-3</v>
+        <v>-5.3596659796537605E-3</v>
       </c>
     </row>
     <row r="395" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A395" s="5">
         <v>45200</v>
       </c>
       <c r="B395" s="6">
         <v>259423.18815502501</v>
       </c>
       <c r="C395" s="7">
         <v>517.52152121573704</v>
       </c>
       <c r="D395" s="7">
-        <v>518.12018434581398</v>
+        <v>518.113971546529</v>
       </c>
       <c r="E395" s="12">
-        <v>8.5972131972351651E-3</v>
+        <v>8.7702741565129916E-3</v>
       </c>
       <c r="F395" s="9">
         <v>-3.3020604703546064E-2</v>
       </c>
       <c r="G395" s="9">
-        <v>-3.6685590251424038E-3</v>
+        <v>-3.7306048845362483E-3</v>
       </c>
     </row>
     <row r="396" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A396" s="5">
         <v>45231</v>
       </c>
       <c r="B396" s="6">
         <v>258557.157466748</v>
       </c>
       <c r="C396" s="7">
         <v>515.79388259405596</v>
       </c>
       <c r="D396" s="7">
-        <v>517.13421465448096</v>
+        <v>517.29538104837695</v>
       </c>
       <c r="E396" s="12">
-        <v>-1.9029748717045436E-3</v>
+        <v>-1.5799429143140697E-3</v>
       </c>
       <c r="F396" s="9">
         <v>-1.9828477992850924E-2</v>
       </c>
       <c r="G396" s="9">
-        <v>-4.5564606285897202E-4</v>
+        <v>-3.1182315740418964E-4</v>
       </c>
     </row>
     <row r="397" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A397" s="5">
         <v>45261</v>
       </c>
       <c r="B397" s="6">
         <v>257442.610373173</v>
       </c>
       <c r="C397" s="7">
         <v>513.57048031673605</v>
       </c>
       <c r="D397" s="7">
-        <v>516.716082111893</v>
+        <v>516.83676198821195</v>
       </c>
       <c r="E397" s="12">
-        <v>-8.0855710324123642E-4</v>
+        <v>-8.8657095533217767E-4</v>
       </c>
       <c r="F397" s="9">
         <v>-1.7650347643701103E-2</v>
       </c>
       <c r="G397" s="9">
-        <v>4.3170339678504366E-3</v>
+        <v>4.704008037179408E-3</v>
       </c>
     </row>
     <row r="398" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A398" s="5">
         <v>45292</v>
       </c>
       <c r="B398" s="6">
         <v>257655.80438207099</v>
       </c>
       <c r="C398" s="7">
         <v>513.99577956844701</v>
       </c>
       <c r="D398" s="7">
-        <v>520.00829433364299</v>
+        <v>520.262452713681</v>
       </c>
       <c r="E398" s="12">
-        <v>6.3714142751165603E-3</v>
+        <v>6.6281870358657624E-3</v>
       </c>
       <c r="F398" s="9">
         <v>-2.4818311717978991E-3</v>
       </c>
       <c r="G398" s="9">
-        <v>4.8204062176295803E-3</v>
+        <v>5.3157804338659354E-3</v>
       </c>
     </row>
     <row r="399" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A399" s="5">
         <v>45323</v>
       </c>
       <c r="B399" s="6">
         <v>260419.70852645501</v>
       </c>
       <c r="C399" s="7">
         <v>519.50947280253604</v>
       </c>
       <c r="D399" s="7">
-        <v>522.73398370567895</v>
+        <v>523.15157717936597</v>
       </c>
       <c r="E399" s="12">
-        <v>5.2416267235289027E-3</v>
+        <v>5.5532057918370459E-3</v>
       </c>
       <c r="F399" s="9">
         <v>1.1708326595800678E-2</v>
       </c>
       <c r="G399" s="9">
-        <v>6.7788774638792848E-3</v>
+        <v>7.2510181579665822E-3</v>
       </c>
     </row>
     <row r="400" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A400" s="5">
         <v>45352</v>
       </c>
       <c r="B400" s="6">
         <v>261141.74328401001</v>
       </c>
       <c r="C400" s="7">
         <v>520.94985493937395</v>
       </c>
       <c r="D400" s="7">
-        <v>521.84073030673801</v>
+        <v>521.50015605272404</v>
       </c>
       <c r="E400" s="12">
-        <v>-1.7088106508947876E-3</v>
+        <v>-3.1566780999605637E-3</v>
       </c>
       <c r="F400" s="9">
         <v>1.5632725261249147E-2</v>
       </c>
       <c r="G400" s="9">
-        <v>8.1267829429547689E-3</v>
+        <v>8.161122932528686E-3</v>
       </c>
     </row>
     <row r="401" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A401" s="5">
         <v>45383</v>
       </c>
       <c r="B401" s="6">
         <v>261962.20493682101</v>
       </c>
       <c r="C401" s="7">
         <v>522.58658820782898</v>
       </c>
       <c r="D401" s="7">
-        <v>521.54188265256801</v>
+        <v>521.31594847286203</v>
       </c>
       <c r="E401" s="12">
-        <v>-5.7267981744990593E-4</v>
+        <v>-3.5322631781409264E-4</v>
       </c>
       <c r="F401" s="9">
         <v>5.839704296371595E-3</v>
       </c>
       <c r="G401" s="9">
-        <v>7.8887523196626841E-3</v>
+        <v>7.4453977042401309E-3</v>
       </c>
     </row>
     <row r="402" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A402" s="5">
         <v>45413</v>
       </c>
       <c r="B402" s="6">
         <v>264248.84969596699</v>
       </c>
       <c r="C402" s="7">
         <v>527.14819999993404</v>
       </c>
       <c r="D402" s="7">
-        <v>523.62373881803398</v>
+        <v>523.46065355384803</v>
       </c>
       <c r="E402" s="12">
-        <v>3.991733424893118E-3</v>
+        <v>4.1140216163895182E-3</v>
       </c>
       <c r="F402" s="9">
         <v>1.3472955439769008E-2</v>
       </c>
       <c r="G402" s="9">
-        <v>4.8401366904040621E-3</v>
+        <v>3.8621779457066463E-3</v>
       </c>
     </row>
     <row r="403" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A403" s="5">
         <v>45444</v>
       </c>
       <c r="B403" s="6">
         <v>266064.09825434402</v>
       </c>
       <c r="C403" s="7">
         <v>530.76942677613999</v>
       </c>
       <c r="D403" s="7">
-        <v>525.74330906168302</v>
+        <v>525.85518606310302</v>
       </c>
       <c r="E403" s="12">
-        <v>4.047887990016541E-3</v>
+        <v>4.5744269277894212E-3</v>
       </c>
       <c r="F403" s="9">
         <v>1.4585254303960626E-2</v>
       </c>
       <c r="G403" s="9">
-        <v>4.0432001066610379E-3</v>
+        <v>3.6536202402603912E-3</v>
       </c>
     </row>
     <row r="404" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A404" s="5">
         <v>45474</v>
       </c>
       <c r="B404" s="6">
         <v>266334.07782784698</v>
       </c>
       <c r="C404" s="7">
         <v>531.30800715737098</v>
       </c>
       <c r="D404" s="7">
-        <v>527.79721586427399</v>
+        <v>527.65091558552194</v>
       </c>
       <c r="E404" s="12">
-        <v>3.9066722622806971E-3</v>
+        <v>3.4148746080893133E-3</v>
       </c>
       <c r="F404" s="9">
         <v>2.1111162565536468E-2</v>
       </c>
       <c r="G404" s="9">
-        <v>7.0541791732057213E-3</v>
+        <v>7.0238189625635439E-3</v>
       </c>
     </row>
     <row r="405" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A405" s="5">
         <v>45505</v>
       </c>
       <c r="B405" s="6">
         <v>265375.44571877102</v>
       </c>
       <c r="C405" s="7">
         <v>529.39563860271903</v>
       </c>
       <c r="D405" s="7">
-        <v>527.92812357107402</v>
+        <v>527.75155129157702</v>
       </c>
       <c r="E405" s="12">
-        <v>2.4802652015831761E-4</v>
+        <v>1.9072402431707935E-4</v>
       </c>
       <c r="F405" s="9">
         <v>2.4011649417619685E-2</v>
       </c>
       <c r="G405" s="9">
-        <v>9.2292521362709046E-3</v>
+        <v>9.5646537455726932E-3</v>
       </c>
     </row>
     <row r="406" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A406" s="5">
         <v>45536</v>
       </c>
       <c r="B406" s="6">
         <v>266094.19737815898</v>
       </c>
       <c r="C406" s="7">
         <v>530.82947130976504</v>
       </c>
       <c r="D406" s="7">
-        <v>530.77216133779405</v>
+        <v>530.64438921410499</v>
       </c>
       <c r="E406" s="12">
-        <v>5.3871685173392247E-3</v>
+        <v>5.4814389753061743E-3</v>
       </c>
       <c r="F406" s="9">
         <v>3.2140876190974499E-2</v>
       </c>
       <c r="G406" s="9">
-        <v>9.9232806802969087E-3</v>
+        <v>9.8145651439658366E-3</v>
       </c>
     </row>
     <row r="407" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A407" s="5">
         <v>45566</v>
       </c>
       <c r="B407" s="6">
         <v>265737.64980293898</v>
       </c>
       <c r="C407" s="7">
         <v>530.11819702150297</v>
       </c>
       <c r="D407" s="7">
-        <v>530.95250153077598</v>
+        <v>530.94926821204501</v>
       </c>
       <c r="E407" s="12">
-        <v>3.3976950209169132E-4</v>
+        <v>5.745448442251444E-4</v>
       </c>
       <c r="F407" s="9">
         <v>2.4340390282078239E-2</v>
       </c>
       <c r="G407" s="9">
-        <v>7.9183398855402487E-3</v>
+        <v>7.8495335899868568E-3</v>
       </c>
     </row>
     <row r="408" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A408" s="5">
         <v>45597</v>
       </c>
       <c r="B408" s="6">
         <v>268143.94746382697</v>
       </c>
       <c r="C408" s="7">
         <v>534.91850355854399</v>
       </c>
       <c r="D408" s="7">
-        <v>536.19316025128501</v>
+        <v>536.38926614102104</v>
       </c>
       <c r="E408" s="12">
-        <v>9.8702966939601122E-3</v>
+        <v>1.0245796076327585E-2</v>
       </c>
       <c r="F408" s="9">
         <v>3.7078029829096693E-2</v>
       </c>
       <c r="G408" s="9">
-        <v>1.040120184390414E-2</v>
+        <v>1.0577195054752631E-2</v>
       </c>
     </row>
     <row r="409" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A409" s="5">
         <v>45627</v>
       </c>
       <c r="B409" s="6">
         <v>269426.09136215999</v>
       </c>
       <c r="C409" s="7">
         <v>537.47624354085497</v>
       </c>
       <c r="D409" s="7">
-        <v>540.84065144747103</v>
+        <v>541.05712294312104</v>
       </c>
       <c r="E409" s="12">
-        <v>8.6675689671387168E-3</v>
+        <v>8.7023680314899376E-3</v>
       </c>
       <c r="F409" s="9">
         <v>4.6548164546714954E-2</v>
       </c>
       <c r="G409" s="9">
-        <v>1.3544813304728009E-2</v>
+        <v>1.4090883329929582E-2</v>
       </c>
     </row>
     <row r="410" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A410" s="5">
         <v>45658</v>
       </c>
       <c r="B410" s="6">
         <v>268212.980198454</v>
       </c>
       <c r="C410" s="7">
         <v>535.05621648271301</v>
       </c>
       <c r="D410" s="7">
-        <v>540.62624168519699</v>
+        <v>541.03065682937995</v>
       </c>
       <c r="E410" s="12">
-        <v>-3.9643795580124319E-4</v>
+        <v>-4.8915562920859301E-5</v>
       </c>
       <c r="F410" s="9">
         <v>4.0973949108976004E-2</v>
       </c>
       <c r="G410" s="9">
-        <v>1.761848070422789E-2</v>
+        <v>1.832945859464874E-2</v>
       </c>
     </row>
     <row r="411" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A411" s="5">
         <v>45689</v>
       </c>
       <c r="B411" s="6">
         <v>270492.66894957499</v>
       </c>
       <c r="C411" s="7">
         <v>539.60395178258602</v>
       </c>
       <c r="D411" s="7">
-        <v>542.07474559723903</v>
+        <v>542.71458206632997</v>
       </c>
       <c r="E411" s="12">
-        <v>2.6793074408058004E-3</v>
+        <v>3.1124395922743631E-3</v>
       </c>
       <c r="F411" s="9">
         <v>3.8679716217008941E-2</v>
       </c>
       <c r="G411" s="9">
-        <v>1.6035753052696E-2</v>
+        <v>1.6783307178146245E-2</v>
       </c>
     </row>
     <row r="412" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A412" s="5">
         <v>45717</v>
       </c>
       <c r="B412" s="6">
         <v>271315.71920009702</v>
       </c>
       <c r="C412" s="7">
         <v>541.24584902668505</v>
       </c>
       <c r="D412" s="7">
-        <v>541.87437473486705</v>
+        <v>541.27823526962698</v>
       </c>
       <c r="E412" s="12">
-        <v>-3.6963696242886535E-4</v>
+        <v>-2.6465970220189705E-3</v>
       </c>
       <c r="F412" s="9">
         <v>3.8959592549791644E-2</v>
       </c>
       <c r="G412" s="9">
-        <v>1.0316660441253012E-2</v>
+        <v>1.0338138376413175E-2</v>
       </c>
     </row>
     <row r="413" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A413" s="5">
         <v>45748</v>
       </c>
       <c r="B413" s="6">
         <v>270751.74244191701</v>
       </c>
       <c r="C413" s="7">
         <v>540.12077569804705</v>
       </c>
       <c r="D413" s="7">
-        <v>539.14826852836495</v>
+        <v>538.80948868289704</v>
       </c>
       <c r="E413" s="12">
-        <v>-5.0308823107495515E-3</v>
+        <v>-4.5609566870912222E-3</v>
       </c>
       <c r="F413" s="9">
         <v>3.3552693249075283E-2</v>
       </c>
       <c r="G413" s="9">
-        <v>3.3612349301350708E-3</v>
+        <v>2.6724259798758254E-3</v>
       </c>
     </row>
     <row r="414" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A414" s="5">
         <v>45778</v>
       </c>
       <c r="B414" s="6">
         <v>273427.28284223302</v>
       </c>
       <c r="C414" s="7">
         <v>545.458192711126</v>
       </c>
       <c r="D414" s="7">
-        <v>541.76787848637503</v>
+        <v>541.55563950517001</v>
       </c>
       <c r="E414" s="12">
-        <v>4.858793231703018E-3</v>
+        <v>5.0967009303897193E-3</v>
       </c>
       <c r="F414" s="9">
         <v>3.4734051470144856E-2</v>
       </c>
       <c r="G414" s="9">
-        <v>-4.6264103265447609E-4</v>
+        <v>-1.9442354684676699E-3</v>
       </c>
     </row>
     <row r="415" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A415" s="5">
         <v>45809</v>
       </c>
       <c r="B415" s="6">
         <v>271618.65117166197</v>
       </c>
       <c r="C415" s="7">
         <v>541.850165918573</v>
       </c>
       <c r="D415" s="7">
-        <v>537.03713612594902</v>
+        <v>537.16967497937901</v>
       </c>
       <c r="E415" s="12">
-        <v>-8.7320465983384832E-3</v>
+        <v>-8.0988253206975003E-3</v>
       </c>
       <c r="F415" s="9">
         <v>2.0876747196493017E-2</v>
       </c>
       <c r="G415" s="9">
-        <v>-4.0761906350659238E-3</v>
+        <v>-4.6083463512656131E-3</v>
       </c>
     </row>
     <row r="416" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A416" s="5">
         <v>45839</v>
       </c>
       <c r="B416" s="6">
         <v>272664.06801065803</v>
       </c>
       <c r="C416" s="7">
         <v>543.93566072984697</v>
       </c>
       <c r="D416" s="7">
-        <v>540.45072678722102</v>
+        <v>540.27549075454601</v>
       </c>
       <c r="E416" s="12">
-        <v>6.3563400585233687E-3</v>
+        <v>5.7818151690827158E-3</v>
       </c>
       <c r="F416" s="9">
         <v>2.3767105713382808E-2</v>
       </c>
       <c r="G416" s="9">
-        <v>-2.3668619562151605E-3</v>
+        <v>-2.3425532276233341E-3</v>
       </c>
     </row>
     <row r="417" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A417" s="5">
         <v>45870</v>
       </c>
       <c r="B417" s="6">
         <v>271079.16545142798</v>
       </c>
       <c r="C417" s="7">
         <v>540.77394959189996</v>
       </c>
       <c r="D417" s="7">
-        <v>540.07371719587695</v>
+        <v>539.86846928438194</v>
       </c>
       <c r="E417" s="12">
-        <v>-6.9758365130756506E-4</v>
+        <v>-7.5335912350127376E-4</v>
       </c>
       <c r="F417" s="9">
         <v>2.1493019888136455E-2</v>
       </c>
       <c r="G417" s="9">
-        <v>-3.222191386059392E-3</v>
+        <v>-2.6699634068462208E-3</v>
       </c>
     </row>
     <row r="418" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A418" s="5">
         <v>45901</v>
       </c>
       <c r="B418" s="6">
         <v>271994.92857299699</v>
       </c>
       <c r="C418" s="7">
         <v>542.60079910029697</v>
       </c>
       <c r="D418" s="7">
-        <v>542.851226277156</v>
+        <v>542.70582442658497</v>
       </c>
       <c r="E418" s="12">
-        <v>5.1428332704286372E-3</v>
+        <v>5.2556415194315864E-3</v>
       </c>
       <c r="F418" s="9">
         <v>2.2175347125108713E-2</v>
       </c>
       <c r="G418" s="9">
-        <v>3.351386703229986E-3</v>
+        <v>3.2858528222448058E-3</v>
       </c>
     </row>
     <row r="419" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A419" s="5">
         <v>45931</v>
       </c>
       <c r="B419" s="6">
         <v>272225.53582857299</v>
       </c>
       <c r="C419" s="7">
         <v>543.06083591719698</v>
       </c>
       <c r="D419" s="7">
-        <v>544.16506798478804</v>
+        <v>544.16983382331898</v>
       </c>
       <c r="E419" s="12">
-        <v>2.4202611029218168E-3</v>
+        <v>2.6976113593046858E-3</v>
       </c>
       <c r="F419" s="9">
         <v>2.4414628602475563E-2</v>
       </c>
       <c r="G419" s="9">
-        <v>4.8381919285365171E-3</v>
+        <v>4.7827785323721894E-3</v>
       </c>
     </row>
     <row r="420" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A420" s="5">
         <v>45962</v>
       </c>
       <c r="B420" s="6">
         <v>272997.785055427</v>
       </c>
       <c r="C420" s="7">
         <v>544.60139055104298</v>
       </c>
       <c r="D420" s="7">
-        <v>545.72934380114202</v>
+        <v>545.96221236152201</v>
       </c>
       <c r="E420" s="12">
-        <v>2.8746347540222761E-3</v>
+        <v>3.2937851876313484E-3</v>
       </c>
       <c r="F420" s="9">
         <v>1.8101611606410328E-2</v>
       </c>
       <c r="G420" s="9">
-        <v>9.3870045757489251E-3</v>
+        <v>9.5987786518250129E-3</v>
       </c>
     </row>
     <row r="421" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A421" s="5">
         <v>45992</v>
       </c>
       <c r="B421" s="6">
         <v>271067.55001795798</v>
       </c>
       <c r="C421" s="7">
         <v>540.75077804412297</v>
       </c>
       <c r="D421" s="7">
-        <v>543.87870777715705</v>
+        <v>544.18035494726996</v>
       </c>
       <c r="E421" s="12">
-        <v>-3.3911242725099822E-3</v>
+        <v>-3.2637009923173199E-3</v>
       </c>
       <c r="F421" s="9">
         <v>6.0924264888353452E-3</v>
       </c>
       <c r="G421" s="9">
-        <v>6.4048325309484788E-3</v>
+        <v>7.0632641272914132E-3</v>
       </c>
     </row>
     <row r="422" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A422" s="5">
         <v>46023</v>
       </c>
       <c r="B422" s="6">
         <v>270873.21718718502</v>
       </c>
       <c r="C422" s="7">
         <v>540.36310482601596</v>
       </c>
       <c r="D422" s="7">
-        <v>545.36519276546198</v>
+        <v>545.892549515778</v>
       </c>
       <c r="E422" s="12">
-        <v>2.7331185557533111E-3</v>
+        <v>3.1463733538745764E-3</v>
       </c>
       <c r="F422" s="9">
         <v>9.9183752656659685E-3</v>
       </c>
       <c r="G422" s="9">
-        <v>4.8449888023571752E-3</v>
+        <v>5.7114017705826026E-3</v>
       </c>
     </row>
     <row r="423" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A423" s="5">
         <v>46054</v>
       </c>
       <c r="B423" s="6">
         <v>273175.53525829501</v>
       </c>
       <c r="C423" s="7">
         <v>544.95598319959902</v>
       </c>
       <c r="D423" s="7">
-        <v>546.95584636915703</v>
+        <v>547.72225078493602</v>
       </c>
       <c r="E423" s="12">
-        <v>2.9166760636649691E-3</v>
+        <v>3.3517608378810237E-3</v>
       </c>
       <c r="F423" s="9">
         <v>9.9184437017789673E-3</v>
       </c>
       <c r="G423" s="9">
-        <v>2.1155217127313275E-3</v>
+        <v>3.0359931783683347E-3</v>
+      </c>
+    </row>
+    <row r="424" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A424" s="5">
+        <v>46082</v>
+      </c>
+      <c r="B424" s="6">
+        <v>277186.13446022902</v>
+      </c>
+      <c r="C424" s="7">
+        <v>552.95669976904799</v>
+      </c>
+      <c r="D424" s="7">
+        <v>552.64059332351098</v>
+      </c>
+      <c r="E424" s="12">
+        <v>8.9796288749024455E-3</v>
+      </c>
+      <c r="F424" s="9">
+        <v>2.1636841674485652E-2</v>
+      </c>
+      <c r="G424" s="9">
+        <v>7.3076557969218303E-3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Tahoma,Bold"UK Monthly House Price Series</oddHeader>
     <oddFooter>&amp;C&amp;"Tahoma,Regular"&amp;P&amp;R&amp;"Tahoma,Regular"Nationwide Building Society&amp;L&amp;"Calibri"&amp;11&amp;K000000&amp;"Tahoma,Regular"www.nationwide.co.uk/hpi</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
@@ -10317,47 +10340,47 @@
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>UK Monthly House Price Series</dc:title>
   <dc:creator>Andrew Harvey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SetDate">
-    <vt:lpwstr>2026-02-27T16:07:33Z</vt:lpwstr>
+    <vt:lpwstr>2026-03-30T12:39:35Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Name">
     <vt:lpwstr>NBS Public - No Visible Label</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SiteId">
     <vt:lpwstr>18ed93f5-e470-4996-b0ef-9554af985d50</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ActionId">
-    <vt:lpwstr>a55e0e60-3d21-4643-a3f8-26750995587f</vt:lpwstr>
+    <vt:lpwstr>483555db-86da-43ff-809e-bdf5f4a27ddc</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>