--- v5 (2026-04-05)
+++ v6 (2026-05-16)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\HPD\Press\Website files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{27780ED6-6237-432E-8991-96505FB97095}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{67C86A18-B142-4043-B353-0FBDD79EE9F8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{ED717AA2-3E3B-44E0-8C1E-00796AE3D795}"/>
+    <workbookView xWindow="33945" yWindow="3900" windowWidth="17280" windowHeight="8985" xr2:uid="{C2119DA2-EE83-4D94-B4D9-324F5665813E}"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Monthly!$A:$F</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Monthly!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -160,51 +160,51 @@
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_Monthly" xfId="2" xr:uid="{D78C04BF-F74B-4EED-BDF3-95A770107666}"/>
+    <cellStyle name="Normal_Monthly" xfId="2" xr:uid="{ED23791D-5FDD-4ECA-831E-5B57C5E5B27E}"/>
     <cellStyle name="Per cent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Nationwide Brand Refresh">
       <a:dk1>
         <a:srgbClr val="02081E"/>
@@ -555,52 +555,52 @@
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CAE16660-2659-4490-939A-3861BD569693}">
-  <dimension ref="A1:G424"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{736B10D8-162F-4AB7-B928-6DBA02285D79}">
+  <dimension ref="A1:G425"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B396" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="C91" sqref="C91"/>
       <selection pane="topRight" activeCell="C91" sqref="C91"/>
       <selection pane="bottomLeft" activeCell="C91" sqref="C91"/>
       <selection pane="bottomRight" activeCell="H1" sqref="H1:DB1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5546875" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.6640625" style="8" customWidth="1"/>
     <col min="3" max="3" width="13.109375" style="7" customWidth="1"/>
     <col min="4" max="4" width="15.6640625" style="7" customWidth="1"/>
     <col min="5" max="5" width="12.33203125" style="8" customWidth="1"/>
     <col min="6" max="6" width="13.33203125" style="9" customWidth="1"/>
     <col min="7" max="7" width="18.33203125" style="10" customWidth="1"/>
     <col min="8" max="16384" width="9.109375" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
@@ -3504,6822 +3504,6845 @@
       </c>
       <c r="D129" s="7">
         <v>179.01550309729899</v>
       </c>
       <c r="E129" s="12">
         <v>8.8763944717495935E-3</v>
       </c>
       <c r="F129" s="9">
         <v>0.11920765417203105</v>
       </c>
       <c r="G129" s="9">
         <v>3.3750565431089674E-2</v>
       </c>
     </row>
     <row r="130" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A130" s="5">
         <v>37135</v>
       </c>
       <c r="B130" s="6">
         <v>92432.440738519595</v>
       </c>
       <c r="C130" s="7">
         <v>184.39283581734699</v>
       </c>
       <c r="D130" s="7">
-        <v>183.79406876604901</v>
+        <v>183.79406876605</v>
       </c>
       <c r="E130" s="12">
-        <v>2.6693585673151166E-2</v>
+        <v>2.6693585673156717E-2</v>
       </c>
       <c r="F130" s="9">
         <v>0.14577392817605883</v>
       </c>
       <c r="G130" s="9">
-        <v>3.9338530434492203E-2</v>
+        <v>3.9338530434494201E-2</v>
       </c>
     </row>
     <row r="131" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A131" s="5">
         <v>37165</v>
       </c>
       <c r="B131" s="6">
         <v>91652.788315480095</v>
       </c>
       <c r="C131" s="7">
         <v>182.837512598708</v>
       </c>
       <c r="D131" s="7">
-        <v>183.362285774567</v>
+        <v>183.36228577456799</v>
       </c>
       <c r="E131" s="12">
         <v>-2.3492759825216591E-3</v>
       </c>
       <c r="F131" s="9">
         <v>0.13100804295547186</v>
       </c>
       <c r="G131" s="9">
-        <v>3.8938235086687367E-2</v>
+        <v>3.8938235086691142E-2</v>
       </c>
     </row>
     <row r="132" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A132" s="5">
         <v>37196</v>
       </c>
       <c r="B132" s="6">
         <v>92261.673283174794</v>
       </c>
       <c r="C132" s="7">
         <v>184.05217300346101</v>
       </c>
       <c r="D132" s="7">
         <v>184.761815934259</v>
       </c>
       <c r="E132" s="12">
-        <v>7.6325955131941736E-3</v>
+        <v>7.6325955131888445E-3</v>
       </c>
       <c r="F132" s="9">
         <v>0.12831095816331195</v>
       </c>
       <c r="G132" s="9">
-        <v>3.7971056119671109E-2</v>
+        <v>3.7971056119674662E-2</v>
       </c>
     </row>
     <row r="133" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A133" s="5">
         <v>37226</v>
       </c>
       <c r="B133" s="6">
         <v>93544.478432428805</v>
       </c>
       <c r="C133" s="7">
         <v>186.61123211065399</v>
       </c>
       <c r="D133" s="7">
         <v>187.91345660758199</v>
       </c>
       <c r="E133" s="12">
         <v>1.7057857205973637E-2</v>
       </c>
       <c r="F133" s="9">
         <v>0.1381709776922615</v>
       </c>
       <c r="G133" s="9">
         <v>2.9222607513784027E-2</v>
       </c>
     </row>
     <row r="134" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A134" s="5">
         <v>37257</v>
       </c>
       <c r="B134" s="6">
         <v>93231.2393098514</v>
       </c>
       <c r="C134" s="7">
         <v>185.986353554603</v>
       </c>
       <c r="D134" s="7">
         <v>189.081312356306</v>
       </c>
       <c r="E134" s="12">
         <v>6.2148595944506724E-3</v>
       </c>
       <c r="F134" s="9">
         <v>0.11721254476822973</v>
       </c>
       <c r="G134" s="9">
-        <v>2.853447507828899E-2</v>
+        <v>2.8534475078285215E-2</v>
       </c>
     </row>
     <row r="135" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A135" s="5">
         <v>37288</v>
       </c>
       <c r="B135" s="6">
         <v>94964.630969546997</v>
       </c>
       <c r="C135" s="7">
         <v>189.444284570593</v>
       </c>
       <c r="D135" s="7">
         <v>192.11780575237501</v>
       </c>
       <c r="E135" s="12">
         <v>1.6059193572482755E-2</v>
       </c>
       <c r="F135" s="9">
         <v>0.13984518299059046</v>
       </c>
       <c r="G135" s="9">
-        <v>3.1153901359315173E-2</v>
+        <v>3.115390135931162E-2</v>
       </c>
     </row>
     <row r="136" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A136" s="5">
         <v>37316</v>
       </c>
       <c r="B136" s="6">
         <v>96792.369631165799</v>
       </c>
       <c r="C136" s="7">
         <v>193.090427767248</v>
       </c>
       <c r="D136" s="7">
         <v>193.393855226092</v>
       </c>
       <c r="E136" s="12">
         <v>6.6420156565900612E-3</v>
       </c>
       <c r="F136" s="9">
         <v>0.13770909618611538</v>
       </c>
       <c r="G136" s="9">
-        <v>3.3370794366027745E-2</v>
+        <v>3.3370794366025747E-2</v>
       </c>
     </row>
     <row r="137" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A137" s="5">
         <v>37347</v>
       </c>
       <c r="B137" s="6">
         <v>100472.597607424</v>
       </c>
       <c r="C137" s="7">
         <v>200.43208906683699</v>
       </c>
       <c r="D137" s="7">
-        <v>199.82237873686199</v>
+        <v>199.822378736861</v>
       </c>
       <c r="E137" s="12">
-        <v>3.3240577903856261E-2</v>
+        <v>3.3240577903850932E-2</v>
       </c>
       <c r="F137" s="9">
         <v>0.16498675433483356</v>
       </c>
       <c r="G137" s="9">
-        <v>4.1970945158492423E-2</v>
+        <v>4.1970945158490647E-2</v>
       </c>
     </row>
     <row r="138" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A138" s="5">
         <v>37377</v>
       </c>
       <c r="B138" s="6">
         <v>102885.564310307</v>
       </c>
       <c r="C138" s="7">
         <v>205.24569962956099</v>
       </c>
       <c r="D138" s="7">
         <v>204.014551653225</v>
       </c>
       <c r="E138" s="12">
-        <v>2.0979496605250114E-2</v>
+        <v>2.0979496605255221E-2</v>
       </c>
       <c r="F138" s="9">
         <v>0.17897972007040952</v>
       </c>
       <c r="G138" s="9">
-        <v>4.9407115831054282E-2</v>
+        <v>4.9407115831052506E-2</v>
       </c>
     </row>
     <row r="139" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A139" s="5">
         <v>37408</v>
       </c>
       <c r="B139" s="6">
         <v>106692.771483334</v>
       </c>
       <c r="C139" s="7">
         <v>212.84067084929401</v>
       </c>
       <c r="D139" s="7">
-        <v>209.92795622321501</v>
+        <v>209.927956223216</v>
       </c>
       <c r="E139" s="12">
-        <v>2.8985209741515749E-2</v>
+        <v>2.8985209741520634E-2</v>
       </c>
       <c r="F139" s="9">
         <v>0.19788577983389422</v>
       </c>
       <c r="G139" s="9">
         <v>6.8173324590425244E-2</v>
       </c>
     </row>
     <row r="140" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A140" s="5">
         <v>37438</v>
       </c>
       <c r="B140" s="6">
         <v>108818.431646937</v>
       </c>
       <c r="C140" s="7">
         <v>217.08113558677101</v>
       </c>
       <c r="D140" s="7">
         <v>214.39491599370999</v>
       </c>
       <c r="E140" s="12">
-        <v>2.1278536936477854E-2</v>
+        <v>2.1278536936472969E-2</v>
       </c>
       <c r="F140" s="9">
         <v>0.20960975349981092</v>
       </c>
       <c r="G140" s="9">
-        <v>7.3468107502743463E-2</v>
+        <v>7.3468107502747237E-2</v>
       </c>
     </row>
     <row r="141" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A141" s="5">
         <v>37469</v>
       </c>
       <c r="B141" s="6">
         <v>110890.15515848</v>
       </c>
       <c r="C141" s="7">
         <v>221.21400247063599</v>
       </c>
       <c r="D141" s="7">
-        <v>219.643355416611</v>
+        <v>219.643355416612</v>
       </c>
       <c r="E141" s="12">
-        <v>2.4480241980434858E-2</v>
+        <v>2.4480241980439521E-2</v>
       </c>
       <c r="F141" s="9">
         <v>0.22718948762296276</v>
       </c>
       <c r="G141" s="9">
-        <v>7.8253571555489954E-2</v>
+        <v>7.8253571555494839E-2</v>
       </c>
     </row>
     <row r="142" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A142" s="5">
         <v>37500</v>
       </c>
       <c r="B142" s="6">
         <v>112918.520861746</v>
       </c>
       <c r="C142" s="7">
         <v>225.260375163075</v>
       </c>
       <c r="D142" s="7">
-        <v>224.479252328944</v>
+        <v>224.47925232894499</v>
       </c>
       <c r="E142" s="12">
         <v>2.2017041686330341E-2</v>
       </c>
       <c r="F142" s="9">
         <v>0.22163301065671526</v>
       </c>
       <c r="G142" s="9">
-        <v>7.2914951803293881E-2</v>
+        <v>7.291495180329699E-2</v>
       </c>
     </row>
     <row r="143" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A143" s="5">
         <v>37530</v>
       </c>
       <c r="B143" s="6">
         <v>113664.99999869301</v>
       </c>
       <c r="C143" s="7">
         <v>226.74952122305399</v>
       </c>
       <c r="D143" s="7">
-        <v>227.39114687184701</v>
+        <v>227.391146871849</v>
       </c>
       <c r="E143" s="12">
-        <v>1.2971775844281774E-2</v>
+        <v>1.2971775844285993E-2</v>
       </c>
       <c r="F143" s="9">
         <v>0.24016958008351441</v>
       </c>
       <c r="G143" s="9">
-        <v>6.8715198406158695E-2</v>
+        <v>6.8715198406163358E-2</v>
       </c>
     </row>
     <row r="144" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A144" s="5">
         <v>37561</v>
       </c>
       <c r="B144" s="6">
         <v>115760.800438611</v>
       </c>
       <c r="C144" s="7">
         <v>230.93041900457001</v>
       </c>
       <c r="D144" s="7">
         <v>231.90683706922701</v>
       </c>
       <c r="E144" s="12">
-        <v>1.9858689573015509E-2</v>
+        <v>1.9858689573006627E-2</v>
       </c>
       <c r="F144" s="9">
         <v>0.25470085593734049</v>
       </c>
       <c r="G144" s="9">
-        <v>6.182157841224134E-2</v>
+        <v>6.1821578412242895E-2</v>
       </c>
     </row>
     <row r="145" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A145" s="5">
         <v>37591</v>
       </c>
       <c r="B145" s="6">
         <v>117205.777959133</v>
       </c>
       <c r="C145" s="7">
         <v>233.81299465195801</v>
       </c>
       <c r="D145" s="7">
-        <v>235.466552002073</v>
+        <v>235.466552002074</v>
       </c>
       <c r="E145" s="12">
-        <v>1.5349762766085906E-2</v>
+        <v>1.5349762766090347E-2</v>
       </c>
       <c r="F145" s="9">
         <v>0.25294170135115457</v>
       </c>
       <c r="G145" s="9">
-        <v>5.5043352526232159E-2</v>
+        <v>5.5043352526233935E-2</v>
       </c>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A146" s="5">
         <v>37622</v>
       </c>
       <c r="B146" s="6">
         <v>117905.37063548301</v>
       </c>
       <c r="C146" s="7">
         <v>235.208607236441</v>
       </c>
       <c r="D146" s="7">
-        <v>239.06842883931699</v>
+        <v>239.06842883931401</v>
       </c>
       <c r="E146" s="12">
-        <v>1.5296766384094607E-2</v>
+        <v>1.5296766384077731E-2</v>
       </c>
       <c r="F146" s="9">
         <v>0.26465518970125435</v>
       </c>
       <c r="G146" s="9">
-        <v>5.2013920866171182E-2</v>
+        <v>5.2013920866161856E-2</v>
       </c>
     </row>
     <row r="147" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A147" s="5">
         <v>37653</v>
       </c>
       <c r="B147" s="6">
         <v>118521.4653249</v>
       </c>
       <c r="C147" s="7">
         <v>236.43765026512099</v>
       </c>
       <c r="D147" s="7">
         <v>239.83141107725999</v>
       </c>
       <c r="E147" s="12">
-        <v>3.191480538217828E-3</v>
+        <v>3.1914805382302625E-3</v>
       </c>
       <c r="F147" s="9">
         <v>0.24805903118717088</v>
       </c>
       <c r="G147" s="9">
-        <v>4.4735557175747509E-2</v>
+        <v>4.4735557175739959E-2</v>
       </c>
     </row>
     <row r="148" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A148" s="5">
         <v>37681</v>
       </c>
       <c r="B148" s="6">
         <v>122179.55401614599</v>
       </c>
       <c r="C148" s="7">
         <v>243.73514605838201</v>
       </c>
       <c r="D148" s="7">
-        <v>244.356969267751</v>
+        <v>244.35696926775</v>
       </c>
       <c r="E148" s="12">
-        <v>1.8869747587121344E-2</v>
+        <v>1.8869747587117125E-2</v>
       </c>
       <c r="F148" s="9">
         <v>0.26228497640588055</v>
       </c>
       <c r="G148" s="9">
-        <v>4.1009970669419138E-2</v>
+        <v>4.1009970669408924E-2</v>
       </c>
     </row>
     <row r="149" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A149" s="5">
         <v>37712</v>
       </c>
       <c r="B149" s="6">
         <v>122747.92605727501</v>
       </c>
       <c r="C149" s="7">
         <v>244.86898750653299</v>
       </c>
       <c r="D149" s="7">
         <v>244.05331416651799</v>
       </c>
       <c r="E149" s="12">
-        <v>-1.2426701073554591E-3</v>
+        <v>-1.2426701073513513E-3</v>
       </c>
       <c r="F149" s="9">
         <v>0.22170550956477775</v>
       </c>
       <c r="G149" s="9">
-        <v>3.0858700671751782E-2</v>
+        <v>3.0858700671753336E-2</v>
       </c>
     </row>
     <row r="150" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A150" s="5">
         <v>37742</v>
       </c>
       <c r="B150" s="6">
         <v>124751.70095744501</v>
       </c>
       <c r="C150" s="7">
         <v>248.8663041762</v>
       </c>
       <c r="D150" s="7">
-        <v>247.328919554332</v>
+        <v>247.328919554333</v>
       </c>
       <c r="E150" s="12">
-        <v>1.3421679598987435E-2</v>
+        <v>1.3421679598991432E-2</v>
       </c>
       <c r="F150" s="9">
         <v>0.21252871375803695</v>
       </c>
       <c r="G150" s="9">
-        <v>2.9918556236314231E-2</v>
+        <v>2.9918556236316896E-2</v>
       </c>
     </row>
     <row r="151" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A151" s="5">
         <v>37773</v>
       </c>
       <c r="B151" s="6">
         <v>127214.498087463</v>
       </c>
       <c r="C151" s="7">
         <v>253.779321112876</v>
       </c>
       <c r="D151" s="7">
-        <v>250.41363572408301</v>
+        <v>250.413635724085</v>
       </c>
       <c r="E151" s="12">
-        <v>1.2472120831277689E-2</v>
+        <v>1.2472120831281686E-2</v>
       </c>
       <c r="F151" s="9">
         <v>0.19234411402776219</v>
       </c>
       <c r="G151" s="9">
-        <v>2.5632749011396117E-2</v>
+        <v>2.5632749011405664E-2</v>
       </c>
     </row>
     <row r="152" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A152" s="5">
         <v>37803</v>
       </c>
       <c r="B152" s="6">
         <v>128251.25837374599</v>
       </c>
       <c r="C152" s="7">
         <v>255.84754702710401</v>
       </c>
       <c r="D152" s="7">
         <v>252.41649357505099</v>
       </c>
       <c r="E152" s="12">
-        <v>7.9981980421179877E-3</v>
+        <v>7.9981980421099941E-3</v>
       </c>
       <c r="F152" s="9">
         <v>0.1785802867464612</v>
       </c>
       <c r="G152" s="9">
-        <v>3.0096264066064249E-2</v>
+        <v>3.00962640660698E-2</v>
       </c>
     </row>
     <row r="153" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A153" s="5">
         <v>37834</v>
       </c>
       <c r="B153" s="6">
         <v>129257.648207652</v>
       </c>
       <c r="C153" s="7">
         <v>257.85518713623497</v>
       </c>
       <c r="D153" s="7">
-        <v>256.03923466795402</v>
+        <v>256.03923466795601</v>
       </c>
       <c r="E153" s="12">
-        <v>1.4352236027024512E-2</v>
+        <v>1.4352236027032284E-2</v>
       </c>
       <c r="F153" s="9">
         <v>0.16563682342153152</v>
       </c>
       <c r="G153" s="9">
-        <v>3.1437989010958622E-2</v>
+        <v>3.1437989010963951E-2</v>
       </c>
     </row>
     <row r="154" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A154" s="5">
         <v>37865</v>
       </c>
       <c r="B154" s="6">
         <v>130473.4200657</v>
       </c>
       <c r="C154" s="7">
         <v>260.28052199509199</v>
       </c>
       <c r="D154" s="7">
-        <v>259.39628692421502</v>
+        <v>259.39628692421599</v>
       </c>
       <c r="E154" s="12">
-        <v>1.3111475905693171E-2</v>
+        <v>1.3111475905689174E-2</v>
       </c>
       <c r="F154" s="9">
         <v>0.15546518914684615</v>
       </c>
       <c r="G154" s="9">
-        <v>3.512576275436019E-2</v>
+        <v>3.5125762754359968E-2</v>
       </c>
     </row>
     <row r="155" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A155" s="5">
         <v>37895</v>
       </c>
       <c r="B155" s="6">
         <v>131947.33528670599</v>
       </c>
       <c r="C155" s="7">
         <v>263.22082526074399</v>
       </c>
       <c r="D155" s="7">
         <v>264.01846207426502</v>
       </c>
       <c r="E155" s="12">
-        <v>1.781897190918702E-2</v>
+        <v>1.7818971909183245E-2</v>
       </c>
       <c r="F155" s="9">
         <v>0.16084401784387059</v>
       </c>
       <c r="G155" s="9">
-        <v>3.9051631594316127E-2</v>
+        <v>3.9051631594315905E-2</v>
       </c>
     </row>
     <row r="156" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A156" s="5">
         <v>37926</v>
       </c>
       <c r="B156" s="6">
         <v>133387.673653281</v>
       </c>
       <c r="C156" s="7">
         <v>266.09414629205401</v>
       </c>
       <c r="D156" s="7">
-        <v>267.21418683019402</v>
+        <v>267.214186830193</v>
       </c>
       <c r="E156" s="12">
-        <v>1.210417154475385E-2</v>
+        <v>1.2104171544750075E-2</v>
       </c>
       <c r="F156" s="9">
         <v>0.15226979381520156</v>
       </c>
       <c r="G156" s="9">
-        <v>4.1851171452697455E-2</v>
+        <v>4.1851171452691904E-2</v>
       </c>
     </row>
     <row r="157" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A157" s="5">
         <v>37956</v>
       </c>
       <c r="B157" s="6">
         <v>135443.566069213</v>
       </c>
       <c r="C157" s="7">
         <v>270.19543183293399</v>
       </c>
       <c r="D157" s="7">
         <v>272.27419296208097</v>
       </c>
       <c r="E157" s="12">
-        <v>1.8936143293553531E-2</v>
+        <v>1.8936143293557528E-2</v>
       </c>
       <c r="F157" s="9">
         <v>0.15560485521830381</v>
       </c>
       <c r="G157" s="9">
-        <v>4.6434502996720139E-2</v>
+        <v>4.643450299671481E-2</v>
       </c>
     </row>
     <row r="158" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A158" s="5">
         <v>37987</v>
       </c>
       <c r="B158" s="6">
         <v>134805.73139884</v>
       </c>
       <c r="C158" s="7">
         <v>268.92301986682099</v>
       </c>
       <c r="D158" s="7">
-        <v>273.11895696759399</v>
+        <v>273.11895696758501</v>
       </c>
       <c r="E158" s="12">
-        <v>3.1026223834245137E-3</v>
+        <v>3.1026223833916511E-3</v>
       </c>
       <c r="F158" s="9">
         <v>0.14333834559246772</v>
       </c>
       <c r="G158" s="9">
-        <v>4.2534073579926446E-2</v>
+        <v>4.2534073579909792E-2</v>
       </c>
     </row>
     <row r="159" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A159" s="5">
         <v>38018</v>
       </c>
       <c r="B159" s="6">
         <v>138729.555860297</v>
       </c>
       <c r="C159" s="7">
         <v>276.75063010751899</v>
       </c>
       <c r="D159" s="7">
         <v>280.61677392199903</v>
       </c>
       <c r="E159" s="12">
-        <v>2.7452568791461296E-2</v>
+        <v>2.7452568791495047E-2</v>
       </c>
       <c r="F159" s="9">
         <v>0.17050152459726475</v>
       </c>
       <c r="G159" s="9">
-        <v>4.4750434014809493E-2</v>
+        <v>4.4750434014797946E-2</v>
       </c>
     </row>
     <row r="160" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A160" s="5">
         <v>38047</v>
       </c>
       <c r="B160" s="6">
         <v>142584.26376954099</v>
       </c>
       <c r="C160" s="7">
         <v>284.44036021692699</v>
       </c>
       <c r="D160" s="7">
-        <v>285.36719616150498</v>
+        <v>285.367196161511</v>
       </c>
       <c r="E160" s="12">
-        <v>1.692850421274672E-2</v>
+        <v>1.6928504212768258E-2</v>
       </c>
       <c r="F160" s="9">
         <v>0.16700592760961452</v>
       </c>
       <c r="G160" s="9">
-        <v>4.430091111840273E-2</v>
+        <v>4.4300911118400288E-2</v>
       </c>
     </row>
     <row r="161" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A161" s="5">
         <v>38078</v>
       </c>
       <c r="B161" s="6">
         <v>145917.922983422</v>
       </c>
       <c r="C161" s="7">
         <v>291.09065389287798</v>
       </c>
       <c r="D161" s="7">
-        <v>289.97095148672599</v>
+        <v>289.97095148673998</v>
       </c>
       <c r="E161" s="12">
-        <v>1.6132741909884674E-2</v>
+        <v>1.6132741909912207E-2</v>
       </c>
       <c r="F161" s="9">
         <v>0.18876080167200349</v>
       </c>
       <c r="G161" s="9">
-        <v>5.3343826531522698E-2</v>
+        <v>5.3343826531560001E-2</v>
       </c>
     </row>
     <row r="162" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A162" s="5">
         <v>38108</v>
       </c>
       <c r="B162" s="6">
         <v>149019.87983144101</v>
       </c>
       <c r="C162" s="7">
         <v>297.278726124005</v>
       </c>
       <c r="D162" s="7">
-        <v>295.32584695793702</v>
+        <v>295.32584695795799</v>
       </c>
       <c r="E162" s="12">
-        <v>1.8467006587230994E-2</v>
+        <v>1.8467006587254309E-2</v>
       </c>
       <c r="F162" s="9">
         <v>0.19453184756393727</v>
       </c>
       <c r="G162" s="9">
-        <v>5.4059968851551288E-2</v>
+        <v>5.4059968851612572E-2</v>
       </c>
     </row>
     <row r="163" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A163" s="5">
         <v>38139</v>
       </c>
       <c r="B163" s="6">
         <v>151523.86258659701</v>
       </c>
       <c r="C163" s="7">
         <v>302.27390397900803</v>
       </c>
       <c r="D163" s="7">
-        <v>298.480628983982</v>
+        <v>298.48062898399797</v>
       </c>
       <c r="E163" s="12">
-        <v>1.0682376969511687E-2</v>
+        <v>1.0682376969493923E-2</v>
       </c>
       <c r="F163" s="9">
         <v>0.19108957598859133</v>
       </c>
       <c r="G163" s="9">
-        <v>5.3240787199430706E-2</v>
+        <v>5.3240787199495321E-2</v>
       </c>
     </row>
     <row r="164" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A164" s="5">
         <v>38169</v>
       </c>
       <c r="B164" s="6">
         <v>154298.53053373899</v>
       </c>
       <c r="C164" s="7">
         <v>307.80906984866601</v>
       </c>
       <c r="D164" s="7">
-        <v>303.65774850488799</v>
+        <v>303.65774850489902</v>
       </c>
       <c r="E164" s="12">
-        <v>1.7344909579320777E-2</v>
+        <v>1.7344909579303458E-2</v>
       </c>
       <c r="F164" s="9">
         <v>0.20309564592408336</v>
       </c>
       <c r="G164" s="9">
-        <v>4.8494730073435521E-2</v>
+        <v>4.8494730073467274E-2</v>
       </c>
     </row>
     <row r="165" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A165" s="5">
         <v>38200</v>
       </c>
       <c r="B165" s="6">
         <v>153742.53287880501</v>
       </c>
       <c r="C165" s="7">
         <v>306.69991397782701</v>
       </c>
       <c r="D165" s="7">
-        <v>304.67405246803901</v>
+        <v>304.67405246800502</v>
       </c>
       <c r="E165" s="12">
-        <v>3.3468731430532639E-3</v>
+        <v>3.3468731429049381E-3</v>
       </c>
       <c r="F165" s="9">
         <v>0.1894269701690563</v>
       </c>
       <c r="G165" s="9">
-        <v>4.1518238464761881E-2</v>
+        <v>4.1518238464705037E-2</v>
       </c>
     </row>
     <row r="166" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A166" s="5">
         <v>38231</v>
       </c>
       <c r="B166" s="6">
         <v>153726.762826213</v>
       </c>
       <c r="C166" s="7">
         <v>306.66845440913801</v>
       </c>
       <c r="D166" s="7">
-        <v>305.73107824414899</v>
+        <v>305.73107824406998</v>
       </c>
       <c r="E166" s="12">
-        <v>3.4693659258064891E-3</v>
+        <v>3.4693659256590514E-3</v>
       </c>
       <c r="F166" s="9">
         <v>0.17822283457277188</v>
       </c>
       <c r="G166" s="9">
-        <v>3.4268188854457149E-2</v>
+        <v>3.4268188854282178E-2</v>
       </c>
     </row>
     <row r="167" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A167" s="5">
         <v>38261</v>
       </c>
       <c r="B167" s="6">
         <v>152159.15141917899</v>
       </c>
       <c r="C167" s="7">
         <v>303.54123727094498</v>
       </c>
       <c r="D167" s="7">
-        <v>304.42138842568198</v>
+        <v>304.42138842559001</v>
       </c>
       <c r="E167" s="12">
-        <v>-4.2837968125082337E-3</v>
+        <v>-4.2837968125517545E-3</v>
       </c>
       <c r="F167" s="9">
         <v>0.15318093456420079</v>
       </c>
       <c r="G167" s="9">
-        <v>1.9345946298600536E-2</v>
+        <v>1.9345946298317207E-2</v>
       </c>
     </row>
     <row r="168" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A168" s="5">
         <v>38292</v>
       </c>
       <c r="B168" s="6">
         <v>153438.588082981</v>
       </c>
       <c r="C168" s="7">
         <v>306.09357660984</v>
       </c>
       <c r="D168" s="7">
-        <v>307.28222695989399</v>
+        <v>307.28222695986398</v>
       </c>
       <c r="E168" s="12">
-        <v>9.3976265892710131E-3</v>
+        <v>9.3976265894775146E-3</v>
       </c>
       <c r="F168" s="9">
         <v>0.15032059470366654</v>
       </c>
       <c r="G168" s="9">
-        <v>1.1713848776114366E-2</v>
+        <v>1.1713848775900537E-2</v>
       </c>
     </row>
     <row r="169" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A169" s="5">
         <v>38322</v>
       </c>
       <c r="B169" s="6">
         <v>152622.72858610301</v>
       </c>
       <c r="C169" s="7">
         <v>304.466024150382</v>
       </c>
       <c r="D169" s="7">
-        <v>307.04826298779398</v>
+        <v>307.04826298785503</v>
       </c>
       <c r="E169" s="12">
-        <v>-7.6139767149807636E-4</v>
+        <v>-7.6139767120186885E-4</v>
       </c>
       <c r="F169" s="9">
         <v>0.12683631283092178</v>
       </c>
       <c r="G169" s="9">
-        <v>5.1298431025994518E-3</v>
+        <v>5.1298431026449709E-3</v>
       </c>
     </row>
     <row r="170" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A170" s="5">
         <v>38353</v>
       </c>
       <c r="B170" s="6">
         <v>151757.17457932999</v>
       </c>
       <c r="C170" s="7">
         <v>302.73933645732899</v>
       </c>
       <c r="D170" s="7">
-        <v>307.187805621633</v>
+        <v>307.18780562174101</v>
       </c>
       <c r="E170" s="12">
-        <v>4.5446482087596607E-4</v>
+        <v>4.5446482102873276E-4</v>
       </c>
       <c r="F170" s="9">
         <v>0.12574719935561807</v>
       </c>
       <c r="G170" s="9">
-        <v>7.3148037266750343E-3</v>
+        <v>7.3148037270529542E-3</v>
       </c>
     </row>
     <row r="171" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A171" s="5">
         <v>38384</v>
       </c>
       <c r="B171" s="6">
         <v>152878.93971300701</v>
       </c>
       <c r="C171" s="7">
         <v>304.977137952855</v>
       </c>
       <c r="D171" s="7">
-        <v>309.11142062008503</v>
+        <v>309.111420620204</v>
       </c>
       <c r="E171" s="12">
-        <v>6.2620161453328382E-3</v>
+        <v>6.262016145366367E-3</v>
       </c>
       <c r="F171" s="9">
         <v>0.10199256939133217</v>
       </c>
       <c r="G171" s="9">
-        <v>6.4449226095797396E-3</v>
+        <v>6.444922610114201E-3</v>
       </c>
     </row>
     <row r="172" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A172" s="5">
         <v>38412</v>
       </c>
       <c r="B172" s="6">
         <v>153876.16709019599</v>
       </c>
       <c r="C172" s="7">
         <v>306.96649994054297</v>
       </c>
       <c r="D172" s="7">
-        <v>308.01831049637599</v>
+        <v>308.01831049644801</v>
       </c>
       <c r="E172" s="12">
-        <v>-3.5362980815015765E-3</v>
+        <v>-3.5362980816521228E-3</v>
       </c>
       <c r="F172" s="9">
         <v>7.9194597090358476E-2</v>
       </c>
       <c r="G172" s="9">
-        <v>6.057847059402155E-3</v>
+        <v>6.0578470597940637E-3</v>
       </c>
     </row>
     <row r="173" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A173" s="5">
         <v>38443</v>
       </c>
       <c r="B173" s="6">
         <v>156128.027989408</v>
       </c>
       <c r="C173" s="7">
         <v>311.45872165138798</v>
       </c>
       <c r="D173" s="7">
-        <v>310.01397337111899</v>
+        <v>310.01397337114003</v>
       </c>
       <c r="E173" s="12">
-        <v>6.4790397412639589E-3</v>
+        <v>6.4790397410969813E-3</v>
       </c>
       <c r="F173" s="9">
         <v>6.9971562075660021E-2</v>
       </c>
       <c r="G173" s="9">
-        <v>6.1045005240873973E-3</v>
+        <v>6.104500524165779E-3</v>
       </c>
     </row>
     <row r="174" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A174" s="5">
         <v>38473</v>
       </c>
       <c r="B174" s="6">
         <v>157272.24507021901</v>
       </c>
       <c r="C174" s="7">
         <v>313.74131238074398</v>
       </c>
       <c r="D174" s="7">
-        <v>311.49192229216402</v>
+        <v>311.49192229216999</v>
       </c>
       <c r="E174" s="12">
-        <v>4.7673622739441424E-3</v>
+        <v>4.7673622738952925E-3</v>
       </c>
       <c r="F174" s="9">
         <v>5.5377613027956407E-2</v>
       </c>
       <c r="G174" s="9">
-        <v>6.6894825644687739E-3</v>
+        <v>6.6894825642622724E-3</v>
       </c>
     </row>
     <row r="175" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A175" s="5">
         <v>38504</v>
       </c>
       <c r="B175" s="6">
         <v>157790.98849480701</v>
       </c>
       <c r="C175" s="7">
         <v>314.77615004549699</v>
       </c>
       <c r="D175" s="7">
-        <v>311.13042056227999</v>
+        <v>311.13042056228397</v>
       </c>
       <c r="E175" s="12">
-        <v>-1.1605492920132576E-3</v>
+        <v>-1.1605492920196969E-3</v>
       </c>
       <c r="F175" s="9">
         <v>4.1360653043198914E-2</v>
       </c>
       <c r="G175" s="9">
-        <v>8.9999152421424977E-3</v>
+        <v>8.9999152418496209E-3</v>
       </c>
     </row>
     <row r="176" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A176" s="5">
         <v>38534</v>
       </c>
       <c r="B176" s="6">
         <v>158347.701452245</v>
       </c>
       <c r="C176" s="7">
         <v>315.88673286834597</v>
       </c>
       <c r="D176" s="7">
-        <v>311.72000112747702</v>
+        <v>311.72000112745701</v>
       </c>
       <c r="E176" s="12">
-        <v>1.8949627751974063E-3</v>
+        <v>1.8949627751203568E-3</v>
       </c>
       <c r="F176" s="9">
         <v>2.6242446408909714E-2</v>
       </c>
       <c r="G176" s="9">
-        <v>7.7643190149465635E-3</v>
+        <v>7.764319014705201E-3</v>
       </c>
     </row>
     <row r="177" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A177" s="5">
         <v>38565</v>
       </c>
       <c r="B177" s="6">
         <v>157309.74626090299</v>
       </c>
       <c r="C177" s="7">
         <v>313.816123246296</v>
       </c>
       <c r="D177" s="7">
-        <v>312.03637620244501</v>
+        <v>312.03637620229102</v>
       </c>
       <c r="E177" s="12">
-        <v>1.0149335102773716E-3</v>
+        <v>1.0149335098477152E-3</v>
       </c>
       <c r="F177" s="9">
         <v>2.3202514719268708E-2</v>
       </c>
       <c r="G177" s="9">
-        <v>5.7691792177192447E-3</v>
+        <v>5.7691792174288103E-3</v>
       </c>
     </row>
     <row r="178" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A178" s="5">
         <v>38596</v>
       </c>
       <c r="B178" s="6">
         <v>156516.536930815</v>
       </c>
       <c r="C178" s="7">
         <v>312.23375544768402</v>
       </c>
       <c r="D178" s="7">
-        <v>311.374225994494</v>
+        <v>311.37422599416698</v>
       </c>
       <c r="E178" s="12">
-        <v>-2.12202889935309E-3</v>
+        <v>-2.1220288999087566E-3</v>
       </c>
       <c r="F178" s="9">
         <v>1.8147614984621585E-2</v>
       </c>
       <c r="G178" s="9">
-        <v>2.6744477514533127E-3</v>
+        <v>2.6744477508828801E-3</v>
       </c>
     </row>
     <row r="179" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A179" s="5">
         <v>38626</v>
       </c>
       <c r="B179" s="6">
         <v>157107.34546862601</v>
       </c>
       <c r="C179" s="7">
         <v>313.41235530766397</v>
       </c>
       <c r="D179" s="7">
-        <v>314.27033129444101</v>
+        <v>314.27033129404799</v>
       </c>
       <c r="E179" s="12">
-        <v>9.3010437543350477E-3</v>
+        <v>9.3010437541329871E-3</v>
       </c>
       <c r="F179" s="9">
         <v>3.2519858341052643E-2</v>
       </c>
       <c r="G179" s="9">
-        <v>3.5731972664652112E-3</v>
+        <v>3.5731972655406175E-3</v>
       </c>
     </row>
     <row r="180" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A180" s="5">
         <v>38657</v>
       </c>
       <c r="B180" s="6">
         <v>157138.890214363</v>
       </c>
       <c r="C180" s="7">
         <v>313.47528370244697</v>
       </c>
       <c r="D180" s="7">
-        <v>314.40773497498202</v>
+        <v>314.40773497481501</v>
       </c>
       <c r="E180" s="12">
-        <v>4.3721492886406033E-4</v>
+        <v>4.3721492958392894E-4</v>
       </c>
       <c r="F180" s="9">
         <v>2.411585102295688E-2</v>
       </c>
       <c r="G180" s="9">
-        <v>5.5252618641754569E-3</v>
+        <v>5.5252618634096251E-3</v>
       </c>
     </row>
     <row r="181" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A181" s="5">
         <v>38687</v>
       </c>
       <c r="B181" s="6">
         <v>157249.75617954001</v>
       </c>
       <c r="C181" s="7">
         <v>313.69644944849102</v>
       </c>
       <c r="D181" s="7">
-        <v>316.57409377229698</v>
+        <v>316.574093772536</v>
       </c>
       <c r="E181" s="12">
-        <v>6.8902846728224887E-3</v>
+        <v>6.8902846741176749E-3</v>
       </c>
       <c r="F181" s="9">
         <v>3.0316766292287189E-2</v>
       </c>
       <c r="G181" s="9">
-        <v>1.0823682468867224E-2</v>
+        <v>1.0823682469065732E-2</v>
       </c>
     </row>
     <row r="182" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A182" s="5">
         <v>38718</v>
       </c>
       <c r="B182" s="6">
         <v>158477.76609916601</v>
       </c>
       <c r="C182" s="7">
         <v>316.146197931627</v>
       </c>
       <c r="D182" s="7">
-        <v>320.57846487792199</v>
+        <v>320.57846487847701</v>
       </c>
       <c r="E182" s="12">
-        <v>1.2649080213446684E-2</v>
+        <v>1.2649080214435449E-2</v>
       </c>
       <c r="F182" s="9">
         <v>4.428516502409563E-2</v>
       </c>
       <c r="G182" s="9">
-        <v>1.4801794126433343E-2</v>
+        <v>1.4801794128047607E-2</v>
       </c>
     </row>
     <row r="183" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A183" s="5">
         <v>38749</v>
       </c>
       <c r="B183" s="6">
         <v>158572.96779555501</v>
       </c>
       <c r="C183" s="7">
         <v>316.33611513636203</v>
       </c>
       <c r="D183" s="7">
-        <v>320.49905810720702</v>
+        <v>320.49905810782099</v>
       </c>
       <c r="E183" s="12">
-        <v>-2.4769839341898248E-4</v>
+        <v>-2.4769839323457443E-4</v>
       </c>
       <c r="F183" s="9">
         <v>3.7245339961393897E-2</v>
       </c>
       <c r="G183" s="9">
-        <v>1.8721644145055727E-2</v>
+        <v>1.8721644147514649E-2</v>
       </c>
     </row>
     <row r="184" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A184" s="5">
         <v>38777</v>
       </c>
       <c r="B184" s="6">
         <v>162082.50416309899</v>
       </c>
       <c r="C184" s="7">
         <v>323.33726492798297</v>
       </c>
       <c r="D184" s="7">
-        <v>324.505154057666</v>
+        <v>324.505154058112</v>
       </c>
       <c r="E184" s="12">
-        <v>1.2499556080189711E-2</v>
+        <v>1.2499556079641483E-2</v>
       </c>
       <c r="F184" s="9">
         <v>5.3330786879385528E-2</v>
       </c>
       <c r="G184" s="9">
-        <v>2.1508035485661159E-2</v>
+        <v>2.1508035487716404E-2</v>
       </c>
     </row>
     <row r="185" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A185" s="5">
         <v>38808</v>
       </c>
       <c r="B185" s="6">
         <v>163573.278728317</v>
       </c>
       <c r="C185" s="7">
         <v>326.31120078263098</v>
       </c>
       <c r="D185" s="7">
-        <v>324.672799198983</v>
+        <v>324.67279919912897</v>
       </c>
       <c r="E185" s="12">
-        <v>5.1661780782441546E-4</v>
+        <v>5.166178068991556E-4</v>
       </c>
       <c r="F185" s="9">
         <v>4.7686830063687236E-2</v>
       </c>
       <c r="G185" s="9">
-        <v>1.9038959338703476E-2</v>
+        <v>1.9038959339299444E-2</v>
       </c>
     </row>
     <row r="186" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A186" s="5">
         <v>38838</v>
       </c>
       <c r="B186" s="6">
         <v>164632.29089936099</v>
       </c>
       <c r="C186" s="7">
         <v>328.42381682764398</v>
       </c>
       <c r="D186" s="7">
-        <v>325.97346373188702</v>
+        <v>325.97346373174702</v>
       </c>
       <c r="E186" s="12">
-        <v>4.006077922489748E-3</v>
+        <v>4.0060779216071207E-3</v>
       </c>
       <c r="F186" s="9">
         <v>4.6798122744772241E-2</v>
       </c>
       <c r="G186" s="9">
-        <v>1.8273660196349795E-2</v>
+        <v>1.8273660195324393E-2</v>
       </c>
     </row>
     <row r="187" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A187" s="5">
         <v>38869</v>
       </c>
       <c r="B187" s="6">
         <v>165729.90767969601</v>
       </c>
       <c r="C187" s="7">
         <v>330.613444940345</v>
       </c>
       <c r="D187" s="7">
-        <v>326.97187578675801</v>
+        <v>326.97187578645003</v>
       </c>
       <c r="E187" s="12">
-        <v>3.0628629810558472E-3</v>
+        <v>3.062862980542036E-3</v>
       </c>
       <c r="F187" s="9">
         <v>5.0312880733050847E-2</v>
       </c>
       <c r="G187" s="9">
-        <v>1.2464454842637585E-2</v>
+        <v>1.2464454840631634E-2</v>
       </c>
     </row>
     <row r="188" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A188" s="5">
         <v>38899</v>
       </c>
       <c r="B188" s="6">
         <v>167732.73474557401</v>
       </c>
       <c r="C188" s="7">
         <v>334.608870781946</v>
       </c>
       <c r="D188" s="7">
-        <v>330.38001607737402</v>
+        <v>330.38001607682997</v>
       </c>
       <c r="E188" s="12">
-        <v>1.0423343850034072E-2</v>
+        <v>1.0423343849321975E-2</v>
       </c>
       <c r="F188" s="9">
         <v>5.9268516102583435E-2</v>
       </c>
       <c r="G188" s="9">
-        <v>1.4075144684482677E-2</v>
+        <v>1.4075144682198282E-2</v>
       </c>
     </row>
     <row r="189" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A189" s="5">
         <v>38930</v>
       </c>
       <c r="B189" s="6">
         <v>167721.47997902901</v>
       </c>
       <c r="C189" s="7">
         <v>334.58641872611901</v>
       </c>
       <c r="D189" s="7">
-        <v>332.93572000445801</v>
+        <v>332.93572000408699</v>
       </c>
       <c r="E189" s="12">
-        <v>7.7356492605940019E-3</v>
+        <v>7.7356492611304617E-3</v>
       </c>
       <c r="F189" s="9">
         <v>6.6186196123268148E-2</v>
       </c>
       <c r="G189" s="9">
-        <v>1.5521891899411555E-2</v>
+        <v>1.5521891897686713E-2</v>
       </c>
     </row>
     <row r="190" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A190" s="5">
         <v>38961</v>
       </c>
       <c r="B190" s="6">
         <v>169412.674514554</v>
       </c>
       <c r="C190" s="7">
         <v>337.960170991371</v>
       </c>
       <c r="D190" s="7">
-        <v>336.97876829462899</v>
+        <v>336.97876829377901</v>
       </c>
       <c r="E190" s="12">
-        <v>1.2143630278291795E-2</v>
+        <v>1.2143630276866713E-2</v>
       </c>
       <c r="F190" s="9">
         <v>8.2394728612222634E-2</v>
       </c>
       <c r="G190" s="9">
-        <v>2.3195524674468615E-2</v>
+        <v>2.3195524672979362E-2</v>
       </c>
     </row>
     <row r="191" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A191" s="5">
         <v>38991</v>
       </c>
       <c r="B191" s="6">
         <v>169623.48858430699</v>
       </c>
       <c r="C191" s="7">
         <v>338.38072251896602</v>
       </c>
       <c r="D191" s="7">
-        <v>339.023291002321</v>
+        <v>339.023291001556</v>
       </c>
       <c r="E191" s="12">
-        <v>6.0672152077676511E-3</v>
+        <v>6.0672152080352149E-3</v>
       </c>
       <c r="F191" s="9">
         <v>7.9666186697686658E-2</v>
       </c>
       <c r="G191" s="9">
-        <v>2.6046743897765623E-2</v>
+        <v>2.6046743896781077E-2</v>
       </c>
     </row>
     <row r="192" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A192" s="5">
         <v>39022</v>
       </c>
       <c r="B192" s="6">
         <v>172184.84989518899</v>
       </c>
       <c r="C192" s="7">
         <v>343.490364457368</v>
       </c>
       <c r="D192" s="7">
-        <v>344.30619237573899</v>
+        <v>344.306192375107</v>
       </c>
       <c r="E192" s="12">
-        <v>1.5582709252214277E-2</v>
+        <v>1.5582709252641713E-2</v>
       </c>
       <c r="F192" s="9">
         <v>9.5749433258066841E-2</v>
       </c>
       <c r="G192" s="9">
-        <v>3.0315071545176986E-2</v>
+        <v>3.0315071544180672E-2</v>
       </c>
     </row>
     <row r="193" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A193" s="5">
         <v>39052</v>
       </c>
       <c r="B193" s="6">
         <v>173745.944939993</v>
       </c>
       <c r="C193" s="7">
         <v>346.60458214968298</v>
       </c>
       <c r="D193" s="7">
-        <v>349.96694466220498</v>
+        <v>349.96694466176001</v>
       </c>
       <c r="E193" s="12">
-        <v>1.644104117734968E-2</v>
+        <v>1.6441041177922999E-2</v>
       </c>
       <c r="F193" s="9">
         <v>0.10490438370930777</v>
       </c>
       <c r="G193" s="9">
-        <v>3.2992207314360922E-2</v>
+        <v>3.2992207314342048E-2</v>
       </c>
     </row>
     <row r="194" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A194" s="5">
         <v>39083</v>
       </c>
       <c r="B194" s="6">
         <v>173224.53049976699</v>
       </c>
       <c r="C194" s="7">
         <v>345.56441609433301</v>
       </c>
       <c r="D194" s="7">
-        <v>350.26089089000902</v>
+        <v>350.26089089389302</v>
       </c>
       <c r="E194" s="12">
-        <v>8.3992569094704095E-4</v>
+        <v>8.3992570331781202E-4</v>
       </c>
       <c r="F194" s="9">
         <v>9.3052576166259282E-2</v>
       </c>
       <c r="G194" s="9">
-        <v>3.528091558945512E-2</v>
+        <v>3.528091559427482E-2</v>
       </c>
     </row>
     <row r="195" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A195" s="5">
         <v>39114</v>
       </c>
       <c r="B195" s="6">
         <v>174705.525857548</v>
       </c>
       <c r="C195" s="7">
         <v>348.51884347579801</v>
       </c>
       <c r="D195" s="7">
-        <v>353.29500456782898</v>
+        <v>353.29500456941298</v>
       </c>
       <c r="E195" s="12">
-        <v>8.6624392181220422E-3</v>
+        <v>8.6624392114593718E-3</v>
       </c>
       <c r="F195" s="9">
         <v>0.10173586511158583</v>
       </c>
       <c r="G195" s="9">
-        <v>3.25534840994397E-2</v>
+        <v>3.2553484106636832E-2</v>
       </c>
     </row>
     <row r="196" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A196" s="5">
         <v>39142</v>
       </c>
       <c r="B196" s="6">
         <v>177082.55412879601</v>
       </c>
       <c r="C196" s="7">
         <v>353.26076071017502</v>
       </c>
       <c r="D196" s="7">
-        <v>354.61628236995699</v>
+        <v>354.616282370286</v>
       </c>
       <c r="E196" s="12">
-        <v>3.7398711701126519E-3</v>
+        <v>3.7398711665435069E-3</v>
       </c>
       <c r="F196" s="9">
         <v>9.2545768854873423E-2</v>
       </c>
       <c r="G196" s="9">
-        <v>2.407416605001611E-2</v>
+        <v>2.407416605745194E-2</v>
       </c>
     </row>
     <row r="197" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A197" s="5">
         <v>39173</v>
       </c>
       <c r="B197" s="6">
         <v>180314.167315762</v>
       </c>
       <c r="C197" s="7">
         <v>359.70748347383102</v>
       </c>
       <c r="D197" s="7">
-        <v>357.91047103884898</v>
+        <v>357.91047103883898</v>
       </c>
       <c r="E197" s="12">
-        <v>9.289445613936298E-3</v>
+        <v>9.2894456129717362E-3</v>
       </c>
       <c r="F197" s="9">
         <v>0.10234488614274273</v>
       </c>
       <c r="G197" s="9">
-        <v>2.0380121163606768E-2</v>
+        <v>2.0380121162686615E-2</v>
       </c>
     </row>
     <row r="198" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A198" s="5">
         <v>39203</v>
       </c>
       <c r="B198" s="6">
         <v>181584.49998302499</v>
       </c>
       <c r="C198" s="7">
         <v>362.24166131308903</v>
       </c>
       <c r="D198" s="7">
-        <v>359.48281723065799</v>
+        <v>359.48281723017902</v>
       </c>
       <c r="E198" s="12">
-        <v>4.3931271059078902E-3</v>
+        <v>4.393127104597605E-3</v>
       </c>
       <c r="F198" s="9">
         <v>0.10297013417633027</v>
       </c>
       <c r="G198" s="9">
-        <v>1.754753652736607E-2</v>
+        <v>1.7547536522362739E-2</v>
       </c>
     </row>
     <row r="199" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A199" s="5">
         <v>39234</v>
       </c>
       <c r="B199" s="6">
         <v>184070.218171063</v>
       </c>
       <c r="C199" s="7">
         <v>367.20040330965298</v>
       </c>
       <c r="D199" s="7">
-        <v>363.16132081555202</v>
+        <v>363.16132081450797</v>
       </c>
       <c r="E199" s="12">
-        <v>1.0232766097784785E-2</v>
+        <v>1.0232766096226475E-2</v>
       </c>
       <c r="F199" s="9">
         <v>0.11066385511306009</v>
       </c>
       <c r="G199" s="9">
-        <v>2.1151974816811414E-2</v>
+        <v>2.1151974809768603E-2</v>
       </c>
     </row>
     <row r="200" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A200" s="5">
         <v>39264</v>
       </c>
       <c r="B200" s="6">
         <v>184269.86418284499</v>
       </c>
       <c r="C200" s="7">
         <v>367.59867575575498</v>
       </c>
       <c r="D200" s="7">
-        <v>363.03183669390899</v>
+        <v>363.03183669240201</v>
       </c>
       <c r="E200" s="12">
-        <v>-3.5654711617483237E-4</v>
+        <v>-3.5654711745058965E-4</v>
       </c>
       <c r="F200" s="9">
         <v>9.8592141017407098E-2</v>
       </c>
       <c r="G200" s="9">
-        <v>1.8628083556086583E-2</v>
+        <v>1.8628083551425201E-2</v>
       </c>
     </row>
     <row r="201" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A201" s="5">
         <v>39295</v>
       </c>
       <c r="B201" s="6">
         <v>183898.448890759</v>
       </c>
       <c r="C201" s="7">
         <v>366.85774196209502</v>
       </c>
       <c r="D201" s="7">
-        <v>365.21980810536598</v>
+        <v>365.21980810463702</v>
       </c>
       <c r="E201" s="12">
-        <v>6.0269408638720101E-3</v>
+        <v>6.0269408660400536E-3</v>
       </c>
       <c r="F201" s="9">
         <v>9.6451384245791028E-2</v>
       </c>
       <c r="G201" s="9">
-        <v>1.810002028600266E-2</v>
+        <v>1.8100020283094764E-2</v>
       </c>
     </row>
     <row r="202" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A202" s="5">
         <v>39326</v>
       </c>
       <c r="B202" s="6">
         <v>184723.32792935101</v>
       </c>
       <c r="C202" s="7">
         <v>368.50328744284798</v>
       </c>
       <c r="D202" s="7">
-        <v>367.032689545464</v>
+        <v>367.032689544032</v>
       </c>
       <c r="E202" s="12">
-        <v>4.9638091906969439E-3</v>
+        <v>4.9638091887820313E-3</v>
       </c>
       <c r="F202" s="9">
         <v>9.0374899390901264E-2</v>
       </c>
       <c r="G202" s="9">
-        <v>1.3631634288388428E-2</v>
+        <v>1.3631634286431771E-2</v>
       </c>
     </row>
     <row r="203" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A203" s="5">
         <v>39356</v>
       </c>
       <c r="B203" s="6">
         <v>186043.57943158501</v>
       </c>
       <c r="C203" s="7">
         <v>371.13704802023898</v>
       </c>
       <c r="D203" s="7">
-        <v>371.63215030261199</v>
+        <v>371.63215030153998</v>
       </c>
       <c r="E203" s="12">
-        <v>1.2531474411295651E-2</v>
+        <v>1.2531474412325272E-2</v>
       </c>
       <c r="F203" s="9">
         <v>9.6803166733107737E-2</v>
       </c>
       <c r="G203" s="9">
-        <v>1.6771738195350494E-2</v>
+        <v>1.677173819520994E-2</v>
       </c>
     </row>
     <row r="204" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A204" s="5">
         <v>39387</v>
       </c>
       <c r="B204" s="6">
         <v>184098.574978594</v>
       </c>
       <c r="C204" s="7">
         <v>367.25697210859101</v>
       </c>
       <c r="D204" s="7">
-        <v>367.97559000990901</v>
+        <v>367.97559000888998</v>
       </c>
       <c r="E204" s="12">
-        <v>-9.8391925718093187E-3</v>
+        <v>-9.8391925716950768E-3</v>
       </c>
       <c r="F204" s="9">
         <v>6.9191482820103234E-2</v>
       </c>
       <c r="G204" s="9">
-        <v>1.3952064638136141E-2</v>
+        <v>1.3952064637955619E-2</v>
       </c>
     </row>
     <row r="205" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A205" s="5">
         <v>39417</v>
       </c>
       <c r="B205" s="6">
         <v>182079.51300920499</v>
       </c>
       <c r="C205" s="7">
         <v>363.22915937042097</v>
       </c>
       <c r="D205" s="7">
-        <v>366.89122119302101</v>
+        <v>366.89122119178597</v>
       </c>
       <c r="E205" s="12">
-        <v>-2.9468498626737949E-3</v>
+        <v>-2.9468498632689855E-3</v>
       </c>
       <c r="F205" s="9">
         <v>4.7964101102271561E-2</v>
       </c>
       <c r="G205" s="9">
-        <v>1.0239009916554798E-2</v>
+        <v>1.0239009916901409E-2</v>
       </c>
     </row>
     <row r="206" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A206" s="5">
         <v>39448</v>
       </c>
       <c r="B206" s="6">
         <v>180473.15404079101</v>
       </c>
       <c r="C206" s="7">
         <v>360.02464499040701</v>
       </c>
       <c r="D206" s="7">
-        <v>364.995542438717</v>
+        <v>364.99554244637102</v>
       </c>
       <c r="E206" s="12">
-        <v>-5.166868665158697E-3</v>
+        <v>-5.1668686409479525E-3</v>
       </c>
       <c r="F206" s="9">
         <v>4.1845248592165873E-2</v>
       </c>
       <c r="G206" s="9">
-        <v>-3.6437632494049632E-3</v>
+        <v>-3.6437632415949883E-3</v>
       </c>
     </row>
     <row r="207" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A207" s="5">
         <v>39479</v>
       </c>
       <c r="B207" s="6">
         <v>179358.048659755</v>
       </c>
       <c r="C207" s="7">
         <v>357.80012898929698</v>
       </c>
       <c r="D207" s="7">
-        <v>363.125720334351</v>
+        <v>363.12572033722699</v>
       </c>
       <c r="E207" s="12">
-        <v>-5.1228628488796391E-3</v>
+        <v>-5.1228628618629202E-3</v>
       </c>
       <c r="F207" s="9">
         <v>2.6630656239232886E-2</v>
       </c>
       <c r="G207" s="9">
-        <v>-1.0507429132503687E-2</v>
+        <v>-1.0507429120954259E-2</v>
       </c>
     </row>
     <row r="208" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A208" s="5">
         <v>39508</v>
       </c>
       <c r="B208" s="6">
         <v>179110.14291901499</v>
       </c>
       <c r="C208" s="7">
         <v>357.305583544157</v>
       </c>
       <c r="D208" s="7">
-        <v>358.74153735292998</v>
+        <v>358.74153735263297</v>
       </c>
       <c r="E208" s="12">
-        <v>-1.2073457582085445E-2</v>
+        <v>-1.2073457590727865E-2</v>
       </c>
       <c r="F208" s="9">
         <v>1.1449963550580922E-2</v>
       </c>
       <c r="G208" s="9">
-        <v>-1.7746208593658386E-2</v>
+        <v>-1.7746208581457923E-2</v>
       </c>
     </row>
     <row r="209" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A209" s="5">
         <v>39539</v>
       </c>
       <c r="B209" s="6">
         <v>178554.75808169099</v>
       </c>
       <c r="C209" s="7">
         <v>356.19765017892399</v>
       </c>
       <c r="D209" s="7">
-        <v>354.643580764202</v>
+        <v>354.64358076374901</v>
       </c>
       <c r="E209" s="12">
-        <v>-1.142314497218766E-2</v>
+        <v>-1.142314497263186E-2</v>
       </c>
       <c r="F209" s="9">
         <v>-9.7574653187952887E-3</v>
       </c>
       <c r="G209" s="9">
-        <v>-2.1231306911130399E-2</v>
+        <v>-2.123130691400299E-2</v>
       </c>
     </row>
     <row r="210" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A210" s="5">
         <v>39569</v>
       </c>
       <c r="B210" s="6">
         <v>173583.06468614901</v>
       </c>
       <c r="C210" s="7">
         <v>346.27965345944199</v>
       </c>
       <c r="D210" s="7">
-        <v>343.61485958891097</v>
+        <v>343.61485958927301</v>
       </c>
       <c r="E210" s="12">
-        <v>-3.1098042579893459E-2</v>
+        <v>-3.1098042577635043E-2</v>
       </c>
       <c r="F210" s="9">
         <v>-4.4064528071636966E-2</v>
       </c>
       <c r="G210" s="9">
-        <v>-3.4714221816326885E-2</v>
+        <v>-3.4714221824875047E-2</v>
       </c>
     </row>
     <row r="211" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A211" s="5">
         <v>39600</v>
       </c>
       <c r="B211" s="6">
         <v>172415.01925436599</v>
       </c>
       <c r="C211" s="7">
         <v>343.949527717774</v>
       </c>
       <c r="D211" s="7">
-        <v>339.86258434721901</v>
+        <v>339.862584348388</v>
       </c>
       <c r="E211" s="12">
-        <v>-1.0920002837424003E-2</v>
+        <v>-1.0920002835064113E-2</v>
       </c>
       <c r="F211" s="9">
         <v>-6.3319308427534526E-2</v>
       </c>
       <c r="G211" s="9">
-        <v>-4.4846300213804202E-2</v>
+        <v>-4.4846300221804913E-2</v>
       </c>
     </row>
     <row r="212" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A212" s="5">
         <v>39630</v>
       </c>
       <c r="B212" s="6">
         <v>169316.47759819901</v>
       </c>
       <c r="C212" s="7">
         <v>337.76826842921901</v>
       </c>
       <c r="D212" s="7">
-        <v>333.559438187289</v>
+        <v>333.559438177792</v>
       </c>
       <c r="E212" s="12">
-        <v>-1.8546160860974381E-2</v>
+        <v>-1.8546160892293884E-2</v>
       </c>
       <c r="F212" s="9">
         <v>-8.1149387345335056E-2</v>
       </c>
       <c r="G212" s="9">
-        <v>-5.5246964734339876E-2</v>
+        <v>-5.5246964743605687E-2</v>
       </c>
     </row>
     <row r="213" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A213" s="5">
         <v>39661</v>
       </c>
       <c r="B213" s="6">
         <v>164653.94354167199</v>
       </c>
       <c r="C213" s="7">
         <v>328.46701153381701</v>
       </c>
       <c r="D213" s="7">
-        <v>327.05442529519701</v>
+        <v>327.05442529713599</v>
       </c>
       <c r="E213" s="12">
-        <v>-1.9501810314357049E-2</v>
+        <v>-1.9501810280627585E-2</v>
       </c>
       <c r="F213" s="9">
         <v>-0.10464745877502746</v>
       </c>
       <c r="G213" s="9">
-        <v>-5.347543147447209E-2</v>
+        <v>-5.34754314801692E-2</v>
       </c>
     </row>
     <row r="214" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A214" s="5">
         <v>39692</v>
       </c>
       <c r="B214" s="6">
         <v>161797.38865724599</v>
       </c>
       <c r="C214" s="7">
         <v>322.76848998014299</v>
       </c>
       <c r="D214" s="7">
-        <v>321.11611131810901</v>
+        <v>321.11611131781501</v>
       </c>
       <c r="E214" s="12">
-        <v>-1.8156959569429865E-2</v>
+        <v>-1.8156959576149712E-2</v>
       </c>
       <c r="F214" s="9">
         <v>-0.12410960504605573</v>
       </c>
       <c r="G214" s="9">
-        <v>-5.4320304240071393E-2</v>
+        <v>-5.4320304248617557E-2</v>
       </c>
     </row>
     <row r="215" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A215" s="5">
         <v>39722</v>
       </c>
       <c r="B215" s="6">
         <v>158872.29352452801</v>
       </c>
       <c r="C215" s="7">
         <v>316.93323795987902</v>
       </c>
       <c r="D215" s="7">
-        <v>317.12634448967799</v>
+        <v>317.126344488683</v>
       </c>
       <c r="E215" s="12">
-        <v>-1.2424685924520951E-2</v>
+        <v>-1.2424685926715306E-2</v>
       </c>
       <c r="F215" s="9">
         <v>-0.14604796354742811</v>
       </c>
       <c r="G215" s="9">
-        <v>-5.0873278963502022E-2</v>
+        <v>-5.0873278955428702E-2</v>
       </c>
     </row>
     <row r="216" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A216" s="5">
         <v>39753</v>
       </c>
       <c r="B216" s="6">
         <v>158442.084198834</v>
       </c>
       <c r="C216" s="7">
         <v>316.075016355797</v>
       </c>
       <c r="D216" s="7">
-        <v>316.68156899272299</v>
+        <v>316.68156899139501</v>
       </c>
       <c r="E216" s="12">
-        <v>-1.4025182854825458E-3</v>
+        <v>-1.4025182865369246E-3</v>
       </c>
       <c r="F216" s="9">
         <v>-0.13936278856446183</v>
       </c>
       <c r="G216" s="9">
-        <v>-4.5530730011696052E-2</v>
+        <v>-4.5530730008216502E-2</v>
       </c>
     </row>
     <row r="217" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A217" s="5">
         <v>39783</v>
       </c>
       <c r="B217" s="6">
         <v>153047.580601975</v>
       </c>
       <c r="C217" s="7">
         <v>305.31355849420402</v>
       </c>
       <c r="D217" s="7">
-        <v>308.51309240784201</v>
+        <v>308.513092406515</v>
       </c>
       <c r="E217" s="12">
-        <v>-2.5793975351526277E-2</v>
+        <v>-2.5793975351631415E-2</v>
       </c>
       <c r="F217" s="9">
         <v>-0.15944645241753475</v>
       </c>
       <c r="G217" s="9">
-        <v>-4.0142371040831959E-2</v>
+        <v>-4.0142371036872571E-2</v>
       </c>
     </row>
     <row r="218" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A218" s="5">
         <v>39814</v>
       </c>
       <c r="B218" s="6">
         <v>150500.86326219799</v>
       </c>
       <c r="C218" s="7">
         <v>300.23312971233298</v>
       </c>
       <c r="D218" s="7">
-        <v>304.58061652456502</v>
+        <v>304.580616533517</v>
       </c>
       <c r="E218" s="12">
-        <v>-1.2746544571529572E-2</v>
+        <v>-1.2746544538266624E-2</v>
       </c>
       <c r="F218" s="9">
         <v>-0.16607617314550005</v>
       </c>
       <c r="G218" s="9">
-        <v>-3.6798630424730749E-2</v>
+        <v>-3.6798630418856004E-2</v>
       </c>
     </row>
     <row r="219" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A219" s="5">
         <v>39845</v>
       </c>
       <c r="B219" s="6">
         <v>147745.53165687699</v>
       </c>
       <c r="C219" s="7">
         <v>294.73653777704402</v>
       </c>
       <c r="D219" s="7">
-        <v>299.46583708939102</v>
+        <v>299.465837091644</v>
       </c>
       <c r="E219" s="12">
-        <v>-1.6792859288081052E-2</v>
+        <v>-1.6792859309581631E-2</v>
       </c>
       <c r="F219" s="9">
         <v>-0.17625368495643945</v>
       </c>
       <c r="G219" s="9">
-        <v>-4.4364240168281777E-2</v>
+        <v>-4.4364240155318369E-2</v>
       </c>
     </row>
     <row r="220" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A220" s="5">
         <v>39873</v>
       </c>
       <c r="B220" s="6">
         <v>150946.108249254</v>
       </c>
       <c r="C220" s="7">
         <v>301.12134585312498</v>
       </c>
       <c r="D220" s="7">
-        <v>302.43363539512501</v>
+        <v>302.433635393972</v>
       </c>
       <c r="E220" s="12">
-        <v>9.910306746769626E-3</v>
+        <v>9.9103067353214502E-3</v>
       </c>
       <c r="F220" s="9">
         <v>-0.15724421973408254</v>
       </c>
       <c r="G220" s="9">
-        <v>-3.8034721349867406E-2</v>
+        <v>-3.803472133547392E-2</v>
       </c>
     </row>
     <row r="221" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A221" s="5">
         <v>39904</v>
       </c>
       <c r="B221" s="6">
         <v>151860.78219449599</v>
       </c>
       <c r="C221" s="7">
         <v>302.94602257120903</v>
       </c>
       <c r="D221" s="7">
-        <v>301.86171866404902</v>
+        <v>301.86171866293699</v>
       </c>
       <c r="E221" s="12">
-        <v>-1.8910486934721193E-3</v>
+        <v>-1.8910486933438886E-3</v>
       </c>
       <c r="F221" s="9">
         <v>-0.14950022152298248</v>
       </c>
       <c r="G221" s="9">
-        <v>-2.7978897045550011E-2</v>
+        <v>-2.7978897052146179E-2</v>
       </c>
     </row>
     <row r="222" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A222" s="5">
         <v>39934</v>
       </c>
       <c r="B222" s="6">
         <v>154015.63316509</v>
       </c>
       <c r="C222" s="7">
         <v>307.24471984737198</v>
       </c>
       <c r="D222" s="7">
-        <v>304.65807210837602</v>
+        <v>304.65807210824897</v>
       </c>
       <c r="E222" s="12">
-        <v>9.263690197958363E-3</v>
+        <v>9.2636902012555034E-3</v>
       </c>
       <c r="F222" s="9">
         <v>-0.11272661625394043</v>
       </c>
       <c r="G222" s="9">
-        <v>-3.951654300224372E-3</v>
+        <v>-3.9516543136276505E-3</v>
       </c>
     </row>
     <row r="223" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A223" s="5">
         <v>39965</v>
       </c>
       <c r="B223" s="6">
         <v>156441.91410974701</v>
       </c>
       <c r="C223" s="7">
         <v>312.08489089879401</v>
       </c>
       <c r="D223" s="7">
-        <v>308.09478833479699</v>
+        <v>308.09478833576799</v>
       </c>
       <c r="E223" s="12">
-        <v>1.1280568417692871E-2</v>
+        <v>1.1280568421301762E-2</v>
       </c>
       <c r="F223" s="9">
         <v>-9.2643350989353168E-2</v>
       </c>
       <c r="G223" s="9">
-        <v>8.9737107265459581E-3</v>
+        <v>8.9737107150615891E-3</v>
       </c>
     </row>
     <row r="224" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A224" s="5">
         <v>39995</v>
       </c>
       <c r="B224" s="6">
         <v>158870.53987160101</v>
       </c>
       <c r="C224" s="7">
         <v>316.92973960979998</v>
       </c>
       <c r="D224" s="7">
-        <v>312.89369520662098</v>
+        <v>312.893695203135</v>
       </c>
       <c r="E224" s="12">
-        <v>1.5576072863034529E-2</v>
+        <v>1.5576072848519251E-2</v>
       </c>
       <c r="F224" s="9">
         <v>-6.1694749824570461E-2</v>
       </c>
       <c r="G224" s="9">
-        <v>2.4215871090254915E-2</v>
+        <v>2.4215871087345242E-2</v>
       </c>
     </row>
     <row r="225" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A225" s="5">
         <v>40026</v>
       </c>
       <c r="B225" s="6">
         <v>160223.90395337</v>
       </c>
       <c r="C225" s="7">
         <v>319.62955624275799</v>
       </c>
       <c r="D225" s="7">
-        <v>318.22235370399397</v>
+        <v>318.22235370677902</v>
       </c>
       <c r="E225" s="12">
-        <v>1.7030252060062034E-2</v>
+        <v>1.7030252080293851E-2</v>
       </c>
       <c r="F225" s="9">
         <v>-2.6905153274879745E-2</v>
       </c>
       <c r="G225" s="9">
-        <v>3.3288186398545472E-2</v>
+        <v>3.3288186401561726E-2</v>
       </c>
     </row>
     <row r="226" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A226" s="5">
         <v>40057</v>
       </c>
       <c r="B226" s="6">
         <v>161815.923631171</v>
       </c>
       <c r="C226" s="7">
         <v>322.80546527124801</v>
       </c>
       <c r="D226" s="7">
-        <v>320.96435480999003</v>
+        <v>320.96435480986901</v>
       </c>
       <c r="E226" s="12">
-        <v>8.6166200270978432E-3</v>
+        <v>8.6166200178903196E-3</v>
       </c>
       <c r="F226" s="9">
         <v>1.1455669389315304E-4</v>
       </c>
       <c r="G226" s="9">
-        <v>4.0963511263896857E-2</v>
+        <v>4.0963511263303554E-2</v>
       </c>
     </row>
     <row r="227" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A227" s="5">
         <v>40087</v>
       </c>
       <c r="B227" s="6">
         <v>162038.08423830601</v>
       </c>
       <c r="C227" s="7">
         <v>323.248651927678</v>
       </c>
       <c r="D227" s="7">
-        <v>323.30725584661099</v>
+        <v>323.307255843858</v>
       </c>
       <c r="E227" s="12">
-        <v>7.2995676981262303E-3</v>
+        <v>7.2995676899287876E-3</v>
       </c>
       <c r="F227" s="9">
         <v>1.9926638204474045E-2</v>
       </c>
       <c r="G227" s="9">
-        <v>3.9807212035629203E-2</v>
+        <v>3.9807212038500683E-2</v>
       </c>
     </row>
     <row r="228" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A228" s="5">
         <v>40118</v>
       </c>
       <c r="B228" s="6">
         <v>162764.20429844299</v>
       </c>
       <c r="C228" s="7">
         <v>324.697183806341</v>
       </c>
       <c r="D228" s="7">
-        <v>325.32086247271201</v>
+        <v>325.32086246625801</v>
       </c>
       <c r="E228" s="12">
-        <v>6.2281516720934516E-3</v>
+        <v>6.2281516606992327E-3</v>
       </c>
       <c r="F228" s="9">
         <v>2.7278864207471054E-2</v>
       </c>
       <c r="G228" s="9">
-        <v>3.2348046550449094E-2</v>
+        <v>3.234804654022061E-2</v>
       </c>
     </row>
     <row r="229" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A229" s="5">
         <v>40148</v>
       </c>
       <c r="B229" s="6">
         <v>162102.96642418599</v>
       </c>
       <c r="C229" s="7">
         <v>323.37808495089803</v>
       </c>
       <c r="D229" s="7">
-        <v>326.85825211774699</v>
+        <v>326.85825210998701</v>
       </c>
       <c r="E229" s="12">
-        <v>4.7257640759634789E-3</v>
+        <v>4.7257640720428373E-3</v>
       </c>
       <c r="F229" s="9">
         <v>5.9167128200226848E-2</v>
       </c>
       <c r="G229" s="9">
-        <v>2.4584023182283365E-2</v>
+        <v>2.4584023165346691E-2</v>
       </c>
     </row>
     <row r="230" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A230" s="5">
         <v>40179</v>
       </c>
       <c r="B230" s="6">
         <v>163480.79888125899</v>
       </c>
       <c r="C230" s="7">
         <v>326.12671337627501</v>
       </c>
       <c r="D230" s="7">
-        <v>331.14512785601403</v>
+        <v>331.14512786025</v>
       </c>
       <c r="E230" s="12">
-        <v>1.3115396996991713E-2</v>
+        <v>1.3115397034003884E-2</v>
       </c>
       <c r="F230" s="9">
         <v>8.6244924698189784E-2</v>
       </c>
       <c r="G230" s="9">
-        <v>2.1641983074372817E-2</v>
+        <v>2.1641983064100589E-2</v>
       </c>
     </row>
     <row r="231" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A231" s="5">
         <v>40210</v>
       </c>
       <c r="B231" s="6">
         <v>161319.62812062699</v>
       </c>
       <c r="C231" s="7">
         <v>321.81540879473999</v>
       </c>
       <c r="D231" s="7">
-        <v>327.16624845822002</v>
+        <v>327.16624845960303</v>
       </c>
       <c r="E231" s="12">
-        <v>-1.2015515443500879E-2</v>
+        <v>-1.2015515451962666E-2</v>
       </c>
       <c r="F231" s="9">
         <v>9.1874835817539635E-2</v>
       </c>
       <c r="G231" s="9">
-        <v>1.6065672676267351E-2</v>
+        <v>1.6065672683834187E-2</v>
       </c>
     </row>
     <row r="232" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A232" s="5">
         <v>40238</v>
       </c>
       <c r="B232" s="6">
         <v>164518.669146158</v>
       </c>
       <c r="C232" s="7">
         <v>328.197153579153</v>
       </c>
       <c r="D232" s="7">
-        <v>329.67140848172801</v>
+        <v>329.67140848531398</v>
       </c>
       <c r="E232" s="12">
-        <v>7.6571468949306887E-3</v>
+        <v>7.6571469016317728E-3</v>
       </c>
       <c r="F232" s="9">
         <v>8.9916600396819923E-2</v>
       </c>
       <c r="G232" s="9">
-        <v>1.2810444858694314E-2</v>
+        <v>1.2810444885746897E-2</v>
       </c>
     </row>
     <row r="233" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A233" s="5">
         <v>40269</v>
       </c>
       <c r="B233" s="6">
         <v>167801.97329966701</v>
       </c>
       <c r="C233" s="7">
         <v>334.74699429394099</v>
       </c>
       <c r="D233" s="7">
-        <v>333.90796586059901</v>
+        <v>333.90796586812502</v>
       </c>
       <c r="E233" s="12">
-        <v>1.2850848662861347E-2</v>
+        <v>1.2850848674672788E-2</v>
       </c>
       <c r="F233" s="9">
         <v>0.10497240218843595</v>
       </c>
       <c r="G233" s="9">
-        <v>7.5472362357404954E-3</v>
+        <v>7.5472362586710418E-3</v>
       </c>
     </row>
     <row r="234" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A234" s="5">
         <v>40299</v>
       </c>
       <c r="B234" s="6">
         <v>169162.07985551699</v>
       </c>
       <c r="C234" s="7">
         <v>337.46026144174402</v>
       </c>
       <c r="D234" s="7">
-        <v>334.301290579012</v>
+        <v>334.30129058761202</v>
       </c>
       <c r="E234" s="12">
-        <v>1.1779435012855277E-3</v>
+        <v>1.1779435044756426E-3</v>
       </c>
       <c r="F234" s="9">
         <v>9.8343566683202877E-2</v>
       </c>
       <c r="G234" s="9">
-        <v>1.2902383632744874E-2</v>
+        <v>1.2902383654954663E-2</v>
       </c>
     </row>
     <row r="235" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A235" s="5">
         <v>40330</v>
       </c>
       <c r="B235" s="6">
         <v>170110.78385261199</v>
       </c>
       <c r="C235" s="7">
         <v>339.35282447457001</v>
       </c>
       <c r="D235" s="7">
-        <v>334.79679895176997</v>
+        <v>334.79679895850501</v>
       </c>
       <c r="E235" s="12">
-        <v>1.4822209387816976E-3</v>
+        <v>1.4822209331648573E-3</v>
       </c>
       <c r="F235" s="9">
         <v>8.7373449888090482E-2</v>
       </c>
       <c r="G235" s="9">
-        <v>1.520600442296316E-2</v>
+        <v>1.520600443664355E-2</v>
       </c>
     </row>
     <row r="236" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A236" s="5">
         <v>40360</v>
       </c>
       <c r="B236" s="6">
         <v>169346.94807097799</v>
       </c>
       <c r="C236" s="7">
         <v>337.82905376431802</v>
       </c>
       <c r="D236" s="7">
-        <v>333.44212794437902</v>
+        <v>333.44212794782499</v>
       </c>
       <c r="E236" s="12">
-        <v>-4.0462483859832199E-3</v>
+        <v>-4.046248395725871E-3</v>
       </c>
       <c r="F236" s="9">
         <v>6.5943051542745712E-2</v>
       </c>
       <c r="G236" s="9">
-        <v>1.1904765868431477E-2</v>
+        <v>1.19047658746263E-2</v>
       </c>
     </row>
     <row r="237" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A237" s="5">
         <v>40391</v>
       </c>
       <c r="B237" s="6">
         <v>166507.234295267</v>
       </c>
       <c r="C237" s="7">
         <v>332.16412842177402</v>
       </c>
       <c r="D237" s="7">
-        <v>330.64886275197802</v>
+        <v>330.648862753895</v>
       </c>
       <c r="E237" s="12">
-        <v>-8.3770614397798981E-3</v>
+        <v>-8.3770614442787439E-3</v>
       </c>
       <c r="F237" s="9">
         <v>3.9215935867633167E-2</v>
       </c>
       <c r="G237" s="9">
-        <v>1.0092636947398592E-3</v>
+        <v>1.0092636870897564E-3</v>
       </c>
     </row>
     <row r="238" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A238" s="5">
         <v>40422</v>
       </c>
       <c r="B238" s="6">
         <v>166756.81604706499</v>
       </c>
       <c r="C238" s="7">
         <v>332.662017329766</v>
       </c>
       <c r="D238" s="7">
-        <v>330.84665983728797</v>
+        <v>330.84665983292399</v>
       </c>
       <c r="E238" s="12">
-        <v>5.9820887833605951E-4</v>
+        <v>5.9820885933681289E-4</v>
       </c>
       <c r="F238" s="9">
         <v>3.0534030922418465E-2</v>
       </c>
       <c r="G238" s="9">
-        <v>-8.0442234763852261E-3</v>
+        <v>-8.0442234979983818E-3</v>
       </c>
     </row>
     <row r="239" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A239" s="5">
         <v>40452</v>
       </c>
       <c r="B239" s="6">
         <v>164278.88498689499</v>
       </c>
       <c r="C239" s="7">
         <v>327.71880982064903</v>
       </c>
       <c r="D239" s="7">
-        <v>327.63331978688802</v>
+        <v>327.63331977643799</v>
       </c>
       <c r="E239" s="12">
-        <v>-9.7124754167996485E-3</v>
+        <v>-9.7124754353231646E-3</v>
       </c>
       <c r="F239" s="9">
         <v>1.3828852390608493E-2</v>
       </c>
       <c r="G239" s="9">
-        <v>-1.3377393609986576E-2</v>
+        <v>-1.3377393641333946E-2</v>
       </c>
     </row>
     <row r="240" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A240" s="5">
         <v>40483</v>
       </c>
       <c r="B240" s="6">
         <v>163132.67195989401</v>
       </c>
       <c r="C240" s="7">
         <v>325.43223739206502</v>
       </c>
       <c r="D240" s="7">
-        <v>326.12175099780598</v>
+        <v>326.12175097552301</v>
       </c>
       <c r="E240" s="12">
-        <v>-4.6135990993384501E-3</v>
+        <v>-4.6135991356019979E-3</v>
       </c>
       <c r="F240" s="9">
         <v>2.2638126303011763E-3</v>
       </c>
       <c r="G240" s="9">
-        <v>-1.4301965820582851E-2</v>
+        <v>-1.4301965869659261E-2</v>
       </c>
     </row>
     <row r="241" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A241" s="5">
         <v>40513</v>
       </c>
       <c r="B241" s="6">
         <v>162248.85138753601</v>
       </c>
       <c r="C241" s="7">
         <v>323.66910985384499</v>
       </c>
       <c r="D241" s="7">
-        <v>327.18933336497003</v>
+        <v>327.18933333887099</v>
       </c>
       <c r="E241" s="12">
-        <v>3.2735699593715584E-3</v>
+        <v>3.2735699478938507E-3</v>
       </c>
       <c r="F241" s="9">
         <v>8.9995245964535897E-4</v>
       </c>
       <c r="G241" s="9">
-        <v>-1.4064445522265157E-2</v>
+        <v>-1.4064445582386509E-2</v>
       </c>
     </row>
     <row r="242" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A242" s="5">
         <v>40544</v>
       </c>
       <c r="B242" s="6">
         <v>161211.07933294101</v>
       </c>
       <c r="C242" s="7">
         <v>321.59886557002301</v>
       </c>
       <c r="D242" s="7">
-        <v>326.60060704940702</v>
+        <v>326.60060703627897</v>
       </c>
       <c r="E242" s="12">
-        <v>-1.7993444636726919E-3</v>
+        <v>-1.7993444241725109E-3</v>
       </c>
       <c r="F242" s="9">
         <v>-1.3883707223418695E-2</v>
       </c>
       <c r="G242" s="9">
-        <v>-9.3184533390301416E-3</v>
+        <v>-9.3184533882989529E-3</v>
       </c>
     </row>
     <row r="243" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A243" s="5">
         <v>40575</v>
       </c>
       <c r="B243" s="6">
         <v>161182.66344413601</v>
       </c>
       <c r="C243" s="7">
         <v>321.54217891026099</v>
       </c>
       <c r="D243" s="7">
-        <v>326.82597895596598</v>
+        <v>326.82597894765399</v>
       </c>
       <c r="E243" s="12">
-        <v>6.9005354458773205E-4</v>
+        <v>6.9005355936146984E-4</v>
       </c>
       <c r="F243" s="9">
         <v>-8.4902673088993463E-4</v>
       </c>
       <c r="G243" s="9">
-        <v>-4.0481456894464474E-3</v>
+        <v>-4.0481457002045085E-3</v>
       </c>
     </row>
     <row r="244" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A244" s="5">
         <v>40603</v>
       </c>
       <c r="B244" s="6">
         <v>164750.902737342</v>
       </c>
       <c r="C244" s="7">
         <v>328.660434761695</v>
       </c>
       <c r="D244" s="7">
-        <v>330.23711874964999</v>
+        <v>330.23711875387897</v>
       </c>
       <c r="E244" s="12">
-        <v>1.0437174561767737E-2</v>
+        <v>1.0437174600405053E-2</v>
       </c>
       <c r="F244" s="9">
         <v>1.4115941515326913E-3</v>
       </c>
       <c r="G244" s="9">
-        <v>2.772125100928946E-3</v>
+        <v>2.7721251435246508E-3</v>
       </c>
     </row>
     <row r="245" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A245" s="5">
         <v>40634</v>
       </c>
       <c r="B245" s="6">
         <v>165609.01900032899</v>
       </c>
       <c r="C245" s="7">
         <v>330.372284951182</v>
       </c>
       <c r="D245" s="7">
-        <v>329.75939275158203</v>
+        <v>329.75939276636598</v>
       </c>
       <c r="E245" s="12">
-        <v>-1.4466150863862159E-3</v>
+        <v>-1.4466150544059087E-3</v>
       </c>
       <c r="F245" s="9">
         <v>-1.3068703878839183E-2</v>
       </c>
       <c r="G245" s="9">
-        <v>7.0524712640742671E-3</v>
+        <v>7.0524713382085213E-3</v>
       </c>
     </row>
     <row r="246" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A246" s="5">
         <v>40664</v>
       </c>
       <c r="B246" s="6">
         <v>167208.24519902901</v>
       </c>
       <c r="C246" s="7">
         <v>333.56257021829902</v>
       </c>
       <c r="D246" s="7">
-        <v>330.141278525779</v>
+        <v>330.14127854556699</v>
       </c>
       <c r="E246" s="12">
-        <v>1.1580739854304412E-3</v>
+        <v>1.1580740005534551E-3</v>
       </c>
       <c r="F246" s="9">
         <v>-1.1550074686698664E-2</v>
       </c>
       <c r="G246" s="9">
-        <v>9.7100918602077702E-3</v>
+        <v>9.7100919487249637E-3</v>
       </c>
     </row>
     <row r="247" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A247" s="5">
         <v>40695</v>
       </c>
       <c r="B247" s="6">
         <v>168205.264073642</v>
       </c>
       <c r="C247" s="7">
         <v>335.55151626564299</v>
       </c>
       <c r="D247" s="7">
-        <v>330.967052814228</v>
+        <v>330.96705283772098</v>
       </c>
       <c r="E247" s="12">
-        <v>2.5012754907123291E-3</v>
+        <v>2.5012755017850274E-3</v>
       </c>
       <c r="F247" s="9">
         <v>-1.1201640106613842E-2</v>
       </c>
       <c r="G247" s="9">
-        <v>7.3236608220288435E-3</v>
+        <v>7.323660898683082E-3</v>
       </c>
     </row>
     <row r="248" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A248" s="5">
         <v>40725</v>
       </c>
       <c r="B248" s="6">
         <v>168730.56418629401</v>
       </c>
       <c r="C248" s="7">
         <v>336.59943382200299</v>
       </c>
       <c r="D248" s="7">
-        <v>332.32402283559401</v>
+        <v>332.32402290507702</v>
       </c>
       <c r="E248" s="12">
-        <v>4.1000154239754227E-3</v>
+        <v>4.1000155626409462E-3</v>
       </c>
       <c r="F248" s="9">
         <v>-3.6397696663853507E-3</v>
       </c>
       <c r="G248" s="9">
-        <v>6.6981283689031557E-3</v>
+        <v>6.6981284722564816E-3</v>
       </c>
     </row>
     <row r="249" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A249" s="5">
         <v>40756</v>
       </c>
       <c r="B249" s="6">
         <v>165914.21319666301</v>
       </c>
       <c r="C249" s="7">
         <v>330.98111473959301</v>
       </c>
       <c r="D249" s="7">
-        <v>329.44732314883902</v>
+        <v>329.447323259771</v>
       </c>
       <c r="E249" s="12">
-        <v>-8.6563097732423877E-3</v>
+        <v>-8.6563096467079381E-3</v>
       </c>
       <c r="F249" s="9">
         <v>-3.5615335340450915E-3</v>
       </c>
       <c r="G249" s="9">
-        <v>2.6265119843360551E-3</v>
+        <v>2.626512150984972E-3</v>
       </c>
     </row>
     <row r="250" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A250" s="5">
         <v>40787</v>
       </c>
       <c r="B250" s="6">
         <v>166255.54958596299</v>
       </c>
       <c r="C250" s="7">
         <v>331.66204433842</v>
       </c>
       <c r="D250" s="7">
-        <v>330.15870558236298</v>
+        <v>330.15870569792702</v>
       </c>
       <c r="E250" s="12">
-        <v>2.1593207275889537E-3</v>
+        <v>2.159320740921844E-3</v>
       </c>
       <c r="F250" s="9">
         <v>-3.0059728470736014E-3</v>
       </c>
       <c r="G250" s="9">
-        <v>1.0721183558388692E-3</v>
+        <v>1.0721185958828539E-3</v>
       </c>
     </row>
     <row r="251" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A251" s="5">
         <v>40817</v>
       </c>
       <c r="B251" s="6">
         <v>165650.31790496601</v>
       </c>
       <c r="C251" s="7">
         <v>330.454671849997</v>
       </c>
       <c r="D251" s="7">
-        <v>330.317341165377</v>
+        <v>330.31734119878598</v>
       </c>
       <c r="E251" s="12">
-        <v>4.8048281124124514E-4</v>
+        <v>4.8048256223820474E-4</v>
       </c>
       <c r="F251" s="9">
         <v>8.3481995764760342E-3</v>
       </c>
       <c r="G251" s="9">
-        <v>-3.5321824020254633E-3</v>
+        <v>-3.5321822535111513E-3</v>
       </c>
     </row>
     <row r="252" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A252" s="5">
         <v>40848</v>
       </c>
       <c r="B252" s="6">
         <v>165797.99075201701</v>
       </c>
       <c r="C252" s="7">
         <v>330.749263389757</v>
       </c>
       <c r="D252" s="7">
-        <v>331.48726024460802</v>
+        <v>331.487260113974</v>
       </c>
       <c r="E252" s="12">
-        <v>3.5418033915612934E-3</v>
+        <v>3.5418028945806146E-3</v>
       </c>
       <c r="F252" s="9">
         <v>1.6338350620397568E-2</v>
       </c>
       <c r="G252" s="9">
-        <v>-7.8076138411808937E-4</v>
+        <v>-7.807615708839144E-4</v>
       </c>
     </row>
     <row r="253" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A253" s="5">
         <v>40878</v>
       </c>
       <c r="B253" s="6">
         <v>163821.827508093</v>
       </c>
       <c r="C253" s="7">
         <v>326.80702902189</v>
       </c>
       <c r="D253" s="7">
-        <v>330.21460236071999</v>
+        <v>330.21460210257902</v>
       </c>
       <c r="E253" s="12">
-        <v>-3.8392361834627131E-3</v>
+        <v>-3.8392365696268138E-3</v>
       </c>
       <c r="F253" s="9">
         <v>9.6948367098175225E-3</v>
       </c>
       <c r="G253" s="9">
-        <v>8.9877510786262604E-5</v>
+        <v>8.9876854115544802E-5</v>
       </c>
     </row>
     <row r="254" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A254" s="5">
         <v>40909</v>
       </c>
       <c r="B254" s="6">
         <v>162228.24524833099</v>
       </c>
       <c r="C254" s="7">
         <v>323.62800280946902</v>
       </c>
       <c r="D254" s="7">
-        <v>328.51015994475603</v>
+        <v>328.51015950553801</v>
       </c>
       <c r="E254" s="12">
-        <v>-5.1616203637840918E-3</v>
+        <v>-5.1616209161808868E-3</v>
       </c>
       <c r="F254" s="9">
         <v>6.3095285981480398E-3</v>
       </c>
       <c r="G254" s="9">
-        <v>2.9159090721830871E-4</v>
+        <v>2.9158980817012292E-4</v>
       </c>
     </row>
     <row r="255" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A255" s="5">
         <v>40940</v>
       </c>
       <c r="B255" s="6">
         <v>162712.34948701199</v>
       </c>
       <c r="C255" s="7">
         <v>324.59373900217798</v>
       </c>
       <c r="D255" s="7">
-        <v>329.73822245511002</v>
+        <v>329.73822211340303</v>
       </c>
       <c r="E255" s="12">
-        <v>3.7382786290705017E-3</v>
+        <v>3.7382789308966213E-3</v>
       </c>
       <c r="F255" s="9">
         <v>9.4903881732064654E-3</v>
       </c>
       <c r="G255" s="9">
-        <v>-3.5286811589582134E-3</v>
+        <v>-3.5286822248651317E-3</v>
       </c>
     </row>
     <row r="256" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A256" s="5">
         <v>40969</v>
       </c>
       <c r="B256" s="6">
         <v>163327.22122696301</v>
       </c>
       <c r="C256" s="7">
         <v>325.82034237743898</v>
       </c>
       <c r="D256" s="7">
-        <v>327.37733888186898</v>
+        <v>327.37733911439301</v>
       </c>
       <c r="E256" s="12">
-        <v>-7.1598723243631035E-3</v>
+        <v>-7.1598705903074267E-3</v>
       </c>
       <c r="F256" s="9">
         <v>-8.6414185702495816E-3</v>
       </c>
       <c r="G256" s="9">
-        <v>-6.4449180667753847E-3</v>
+        <v>-6.4449182636722169E-3</v>
       </c>
     </row>
     <row r="257" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A257" s="5">
         <v>41000</v>
       </c>
       <c r="B257" s="6">
         <v>164134.292882101</v>
       </c>
       <c r="C257" s="7">
         <v>327.43036403227899</v>
       </c>
       <c r="D257" s="7">
-        <v>326.90871379823602</v>
+        <v>326.90871414863898</v>
       </c>
       <c r="E257" s="12">
-        <v>-1.4314524188921984E-3</v>
+        <v>-1.4314520578050383E-3</v>
       </c>
       <c r="F257" s="9">
         <v>-8.9048659736628011E-3</v>
       </c>
       <c r="G257" s="9">
-        <v>-6.2489116209006879E-3</v>
+        <v>-6.2489105463443551E-3</v>
       </c>
     </row>
     <row r="258" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A258" s="5">
         <v>41030</v>
       </c>
       <c r="B258" s="6">
         <v>166021.53392380499</v>
       </c>
       <c r="C258" s="7">
         <v>331.19520811483699</v>
       </c>
       <c r="D258" s="7">
-        <v>327.70445382504198</v>
+        <v>327.70445444656701</v>
       </c>
       <c r="E258" s="12">
-        <v>2.4341352592305299E-3</v>
+        <v>2.434136085972316E-3</v>
       </c>
       <c r="F258" s="9">
         <v>-7.0972054865530154E-3</v>
       </c>
       <c r="G258" s="9">
-        <v>-6.5480228953708197E-3</v>
+        <v>-6.5480206325504442E-3</v>
       </c>
     </row>
     <row r="259" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A259" s="5">
         <v>41061</v>
       </c>
       <c r="B259" s="6">
         <v>165738.112466327</v>
       </c>
       <c r="C259" s="7">
         <v>330.62981261236598</v>
       </c>
       <c r="D259" s="7">
-        <v>326.21489154714902</v>
+        <v>326.21489159235898</v>
       </c>
       <c r="E259" s="12">
-        <v>-4.5454441052187322E-3</v>
+        <v>-4.5454458552406374E-3</v>
       </c>
       <c r="F259" s="9">
         <v>-1.4667505329884145E-2</v>
       </c>
       <c r="G259" s="9">
-        <v>-4.8676307930245466E-3</v>
+        <v>-4.8676292073621674E-3</v>
       </c>
     </row>
     <row r="260" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A260" s="5">
         <v>41091</v>
       </c>
       <c r="B260" s="6">
         <v>164389.40362937399</v>
       </c>
       <c r="C260" s="7">
         <v>327.93928269504897</v>
       </c>
       <c r="D260" s="7">
-        <v>323.99501129298301</v>
+        <v>323.99501082845802</v>
       </c>
       <c r="E260" s="12">
-        <v>-6.8049629605739792E-3</v>
+        <v>-6.8049645222050259E-3</v>
       </c>
       <c r="F260" s="9">
         <v>-2.5728359161571235E-2</v>
       </c>
       <c r="G260" s="9">
-        <v>-6.2091135599288139E-3</v>
+        <v>-6.2091135980496537E-3</v>
       </c>
     </row>
     <row r="261" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A261" s="5">
         <v>41122</v>
       </c>
       <c r="B261" s="6">
         <v>164728.76660748801</v>
       </c>
       <c r="C261" s="7">
         <v>328.61627554956902</v>
       </c>
       <c r="D261" s="7">
-        <v>327.14913006846501</v>
+        <v>327.14912966148898</v>
       </c>
       <c r="E261" s="12">
-        <v>9.7350843856969238E-3</v>
+        <v>9.735084577277453E-3</v>
       </c>
       <c r="F261" s="9">
         <v>-7.144936930569501E-3</v>
       </c>
       <c r="G261" s="9">
-        <v>-4.7164138205706418E-3</v>
+        <v>-4.7164158827723845E-3</v>
       </c>
     </row>
     <row r="262" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A262" s="5">
         <v>41153</v>
       </c>
       <c r="B262" s="6">
         <v>163963.50185574699</v>
       </c>
       <c r="C262" s="7">
         <v>327.08965419675002</v>
       </c>
       <c r="D262" s="7">
-        <v>326.03400254326499</v>
+        <v>326.03400298725199</v>
       </c>
       <c r="E262" s="12">
-        <v>-3.4086213983410829E-3</v>
+        <v>-3.4086188014341712E-3</v>
       </c>
       <c r="F262" s="9">
         <v>-1.3786293064648736E-2</v>
       </c>
       <c r="G262" s="9">
-        <v>-3.7212590235246035E-3</v>
+        <v>-3.7212604925556114E-3</v>
       </c>
     </row>
     <row r="263" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A263" s="5">
         <v>41183</v>
       </c>
       <c r="B263" s="6">
         <v>164153.36079102199</v>
       </c>
       <c r="C263" s="7">
         <v>327.46840247171599</v>
       </c>
       <c r="D263" s="7">
-        <v>327.239682581907</v>
+        <v>327.239683906952</v>
       </c>
       <c r="E263" s="12">
-        <v>3.6980193146634033E-3</v>
+        <v>3.6980220119775531E-3</v>
       </c>
       <c r="F263" s="9">
         <v>-9.0368502329316591E-3</v>
       </c>
       <c r="G263" s="9">
-        <v>2.5651106473345564E-3</v>
+        <v>2.5651118328444689E-3</v>
       </c>
     </row>
     <row r="264" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A264" s="5">
         <v>41214</v>
       </c>
       <c r="B264" s="6">
         <v>163852.738559969</v>
       </c>
       <c r="C264" s="7">
         <v>326.86869326517899</v>
       </c>
       <c r="D264" s="7">
-        <v>327.60610992109201</v>
+        <v>327.60611105701901</v>
       </c>
       <c r="E264" s="12">
-        <v>1.1197521532044785E-3</v>
+        <v>1.1197515707515038E-3</v>
       </c>
       <c r="F264" s="9">
         <v>-1.173266445042731E-2</v>
       </c>
       <c r="G264" s="9">
-        <v>3.6023221959582408E-3</v>
+        <v>3.6023260166899718E-3</v>
       </c>
     </row>
     <row r="265" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A265" s="5">
         <v>41244</v>
       </c>
       <c r="B265" s="6">
         <v>162262.191136479</v>
       </c>
       <c r="C265" s="7">
         <v>323.69572122661702</v>
       </c>
       <c r="D265" s="7">
-        <v>326.76350233898398</v>
+        <v>326.76350241253101</v>
       </c>
       <c r="E265" s="12">
-        <v>-2.5720142469595197E-3</v>
+        <v>-2.5720174808989693E-3</v>
       </c>
       <c r="F265" s="9">
         <v>-9.5203209202228134E-3</v>
       </c>
       <c r="G265" s="9">
-        <v>4.5346398350289974E-3</v>
+        <v>4.5346428682238038E-3</v>
       </c>
     </row>
     <row r="266" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A266" s="5">
         <v>41275</v>
       </c>
       <c r="B266" s="6">
         <v>162245.24616004</v>
       </c>
       <c r="C266" s="7">
         <v>323.66191781048599</v>
       </c>
       <c r="D266" s="7">
-        <v>328.22472097604401</v>
+        <v>328.22471894932897</v>
       </c>
       <c r="E266" s="12">
-        <v>4.4717926775805772E-3</v>
+        <v>4.4717862491057137E-3</v>
       </c>
       <c r="F266" s="9">
         <v>1.0479624977621782E-4</v>
       </c>
       <c r="G266" s="9">
-        <v>2.2148791407450297E-3</v>
+        <v>2.2148769148546688E-3</v>
       </c>
     </row>
     <row r="267" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A267" s="5">
         <v>41306</v>
       </c>
       <c r="B267" s="6">
         <v>162637.55473582199</v>
       </c>
       <c r="C267" s="7">
         <v>324.44453147107703</v>
       </c>
       <c r="D267" s="7">
-        <v>329.26278248877401</v>
+        <v>329.26277958194402</v>
       </c>
       <c r="E267" s="12">
-        <v>3.1626548714644986E-3</v>
+        <v>3.1626522095531406E-3</v>
       </c>
       <c r="F267" s="9">
         <v>-4.5967470463115223E-4</v>
       </c>
       <c r="G267" s="9">
-        <v>3.4369254770703073E-3</v>
+        <v>3.4369175505728489E-3</v>
       </c>
     </row>
     <row r="268" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A268" s="5">
         <v>41334</v>
       </c>
       <c r="B268" s="6">
         <v>164630.410711028</v>
       </c>
       <c r="C268" s="7">
         <v>328.42006605296098</v>
       </c>
       <c r="D268" s="7">
-        <v>330.06300639585203</v>
+        <v>330.06300449498201</v>
       </c>
       <c r="E268" s="12">
-        <v>2.4303503148137562E-3</v>
+        <v>2.430353391458473E-3</v>
       </c>
       <c r="F268" s="9">
         <v>7.9790097099290413E-3</v>
       </c>
       <c r="G268" s="9">
-        <v>6.0525252255720918E-3</v>
+        <v>6.0525156654809287E-3</v>
       </c>
     </row>
     <row r="269" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A269" s="5">
         <v>41365</v>
       </c>
       <c r="B269" s="6">
         <v>165586.075967813</v>
       </c>
       <c r="C269" s="7">
         <v>330.326516054526</v>
       </c>
       <c r="D269" s="7">
-        <v>329.728701960188</v>
+        <v>329.72870169272898</v>
       </c>
       <c r="E269" s="12">
-        <v>-1.0128503624641239E-3</v>
+        <v>-1.0128454195117431E-3</v>
       </c>
       <c r="F269" s="9">
         <v>8.845093004146376E-3</v>
       </c>
       <c r="G269" s="9">
-        <v>6.5745927797260517E-3</v>
+        <v>6.5745884518515485E-3</v>
       </c>
     </row>
     <row r="270" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A270" s="5">
         <v>41395</v>
       </c>
       <c r="B270" s="6">
         <v>167911.570785641</v>
       </c>
       <c r="C270" s="7">
         <v>334.96562955960798</v>
       </c>
       <c r="D270" s="7">
-        <v>331.45331874711701</v>
+        <v>331.45332090847</v>
       </c>
       <c r="E270" s="12">
-        <v>5.2304114766970056E-3</v>
+        <v>5.2304188470320145E-3</v>
       </c>
       <c r="F270" s="9">
         <v>1.1384287430461937E-2</v>
       </c>
       <c r="G270" s="9">
-        <v>7.105932590481201E-3</v>
+        <v>7.1059375562438909E-3</v>
       </c>
     </row>
     <row r="271" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A271" s="5">
         <v>41426</v>
       </c>
       <c r="B271" s="6">
         <v>168940.66020150101</v>
       </c>
       <c r="C271" s="7">
         <v>337.01855290755901</v>
       </c>
       <c r="D271" s="7">
-        <v>332.81493377961499</v>
+        <v>332.814936067411</v>
       </c>
       <c r="E271" s="12">
-        <v>4.1080144789162887E-3</v>
+        <v>4.1080148336090083E-3</v>
       </c>
       <c r="F271" s="9">
         <v>1.9322940798092159E-2</v>
       </c>
       <c r="G271" s="9">
-        <v>6.5277113037585099E-3</v>
+        <v>6.5277225039130915E-3</v>
       </c>
     </row>
     <row r="272" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A272" s="5">
         <v>41456</v>
       </c>
       <c r="B272" s="6">
         <v>170825.447604805</v>
       </c>
       <c r="C272" s="7">
         <v>340.778502243866</v>
       </c>
       <c r="D272" s="7">
-        <v>337.08300501605402</v>
+        <v>337.08300573469103</v>
       </c>
       <c r="E272" s="12">
-        <v>1.2824157822392879E-2</v>
+        <v>1.2824153019429296E-2</v>
       </c>
       <c r="F272" s="9">
         <v>3.9151209465674963E-2</v>
       </c>
       <c r="G272" s="9">
-        <v>1.2432850577796417E-2</v>
+        <v>1.2432860997893425E-2</v>
       </c>
     </row>
     <row r="273" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A273" s="5">
         <v>41487</v>
       </c>
       <c r="B273" s="6">
         <v>170513.951011909</v>
       </c>
       <c r="C273" s="7">
         <v>340.15709984820597</v>
       </c>
       <c r="D273" s="7">
-        <v>338.56553854168902</v>
+        <v>338.56553825271698</v>
       </c>
       <c r="E273" s="12">
-        <v>4.3981259914436244E-3</v>
+        <v>4.3981229928655718E-3</v>
       </c>
       <c r="F273" s="9">
         <v>3.5119454382885884E-2</v>
       </c>
       <c r="G273" s="9">
-        <v>1.7370528742545632E-2</v>
+        <v>1.7370531491168073E-2</v>
       </c>
     </row>
     <row r="274" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A274" s="5">
         <v>41518</v>
       </c>
       <c r="B274" s="6">
         <v>172126.764587043</v>
       </c>
       <c r="C274" s="7">
         <v>343.37449047846201</v>
       </c>
       <c r="D274" s="7">
-        <v>342.70019365882303</v>
+        <v>342.70019492716699</v>
       </c>
       <c r="E274" s="12">
-        <v>1.2212273980817034E-2</v>
+        <v>1.2212278590988168E-2</v>
       </c>
       <c r="F274" s="9">
         <v>4.9787072360033768E-2</v>
       </c>
       <c r="G274" s="9">
-        <v>2.4498850443879006E-2</v>
+        <v>2.4498847842132632E-2</v>
       </c>
     </row>
     <row r="275" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A275" s="5">
         <v>41548</v>
       </c>
       <c r="B275" s="6">
         <v>173677.94069001701</v>
       </c>
       <c r="C275" s="7">
         <v>346.46892094242099</v>
       </c>
       <c r="D275" s="7">
-        <v>346.11713620630701</v>
+        <v>346.11714053813603</v>
       </c>
       <c r="E275" s="12">
-        <v>9.9706466780866698E-3</v>
+        <v>9.9706555804417452E-3</v>
       </c>
       <c r="F275" s="9">
         <v>5.8022448356207734E-2</v>
       </c>
       <c r="G275" s="9">
-        <v>2.5996482920400688E-2</v>
+        <v>2.5996482929459219E-2</v>
       </c>
     </row>
     <row r="276" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A276" s="5">
         <v>41579</v>
       </c>
       <c r="B276" s="6">
         <v>174566.47626291701</v>
       </c>
       <c r="C276" s="7">
         <v>348.24145440256302</v>
       </c>
       <c r="D276" s="7">
-        <v>349.11111483064798</v>
+        <v>349.11111855685999</v>
       </c>
       <c r="E276" s="12">
-        <v>8.6501889422672118E-3</v>
+        <v>8.6501870842599082E-3</v>
       </c>
       <c r="F276" s="9">
         <v>6.5386381680930583E-2</v>
       </c>
       <c r="G276" s="9">
-        <v>2.9217684150759871E-2</v>
+        <v>2.9217690625487069E-2</v>
       </c>
     </row>
     <row r="277" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A277" s="5">
         <v>41609</v>
       </c>
       <c r="B277" s="6">
         <v>175825.596076785</v>
       </c>
       <c r="C277" s="7">
         <v>350.75326379824702</v>
       </c>
       <c r="D277" s="7">
-        <v>353.64131274816901</v>
+        <v>353.641312707304</v>
       </c>
       <c r="E277" s="12">
-        <v>1.2976378365147756E-2</v>
+        <v>1.2976367436164038E-2</v>
       </c>
       <c r="F277" s="9">
         <v>8.3589435378069732E-2</v>
       </c>
       <c r="G277" s="9">
-        <v>2.9970898429137138E-2</v>
+        <v>2.9970904584470937E-2</v>
       </c>
     </row>
     <row r="278" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A278" s="5">
         <v>41640</v>
       </c>
       <c r="B278" s="6">
         <v>176490.99683756201</v>
       </c>
       <c r="C278" s="7">
         <v>352.08066716717599</v>
       </c>
       <c r="D278" s="7">
-        <v>356.61389103439802</v>
+        <v>356.61388584119101</v>
       </c>
       <c r="E278" s="12">
-        <v>8.4056307311182188E-3</v>
+        <v>8.405616162688867E-3</v>
       </c>
       <c r="F278" s="9">
         <v>8.7803809447023262E-2</v>
       </c>
       <c r="G278" s="9">
-        <v>3.1130994286476144E-2</v>
+        <v>3.1130987488227513E-2</v>
       </c>
     </row>
     <row r="279" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A279" s="5">
         <v>41671</v>
       </c>
       <c r="B279" s="6">
         <v>177845.97205375199</v>
       </c>
       <c r="C279" s="7">
         <v>354.78369784103103</v>
       </c>
       <c r="D279" s="7">
-        <v>359.76231590912698</v>
+        <v>359.762306762658</v>
       </c>
       <c r="E279" s="12">
-        <v>8.8286658312624056E-3</v>
+        <v>8.8286548742777526E-3</v>
       </c>
       <c r="F279" s="9">
         <v>9.3511104139718304E-2</v>
       </c>
       <c r="G279" s="9">
-        <v>3.0916461688571983E-2</v>
+        <v>3.0916438570153026E-2</v>
       </c>
     </row>
     <row r="280" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A280" s="5">
         <v>41699</v>
       </c>
       <c r="B280" s="6">
         <v>180264.310179047</v>
       </c>
       <c r="C280" s="7">
         <v>359.60802381712199</v>
       </c>
       <c r="D280" s="7">
-        <v>361.34279270465697</v>
+        <v>361.34278151575597</v>
       </c>
       <c r="E280" s="12">
-        <v>4.3931138021948701E-3</v>
+        <v>4.393108236713239E-3</v>
       </c>
       <c r="F280" s="9">
         <v>9.4963618206969302E-2</v>
       </c>
       <c r="G280" s="9">
-        <v>2.7505265534588874E-2</v>
+        <v>2.7505233341579505E-2</v>
       </c>
     </row>
     <row r="281" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A281" s="5">
         <v>41730</v>
       </c>
       <c r="B281" s="6">
         <v>183576.51362076899</v>
       </c>
       <c r="C281" s="7">
         <v>366.21551552180301</v>
       </c>
       <c r="D281" s="7">
-        <v>365.47726669610398</v>
+        <v>365.47725110141403</v>
       </c>
       <c r="E281" s="12">
-        <v>1.1441971653842531E-2</v>
+        <v>1.1441959815316816E-2</v>
       </c>
       <c r="F281" s="9">
         <v>0.10864704382784973</v>
       </c>
       <c r="G281" s="9">
-        <v>2.5690883520160135E-2</v>
+        <v>2.5690851063529196E-2</v>
       </c>
     </row>
     <row r="282" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A282" s="5">
         <v>41760</v>
       </c>
       <c r="B282" s="6">
         <v>186511.60564797101</v>
       </c>
       <c r="C282" s="7">
         <v>372.07071027763197</v>
       </c>
       <c r="D282" s="7">
-        <v>368.511739457234</v>
+        <v>368.51176872081902</v>
       </c>
       <c r="E282" s="12">
-        <v>8.3027674704954091E-3</v>
+        <v>8.3028905636672867E-3</v>
       </c>
       <c r="F282" s="9">
         <v>0.11077280008342183</v>
       </c>
       <c r="G282" s="9">
-        <v>2.3657817466012032E-2</v>
+        <v>2.3657833541213869E-2</v>
       </c>
     </row>
     <row r="283" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A283" s="5">
         <v>41791</v>
       </c>
       <c r="B283" s="6">
         <v>188902.937514285</v>
       </c>
       <c r="C283" s="7">
         <v>376.84116165473398</v>
       </c>
       <c r="D283" s="7">
-        <v>372.568617306254</v>
+        <v>372.56861650588502</v>
       </c>
       <c r="E283" s="12">
-        <v>1.1008815770686686E-2</v>
+        <v>1.1008733314401775E-2</v>
       </c>
       <c r="F283" s="9">
         <v>0.11816147331834848</v>
       </c>
       <c r="G283" s="9">
-        <v>2.6758945347371776E-2</v>
+        <v>2.6758981609349419E-2</v>
       </c>
     </row>
     <row r="284" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A284" s="5">
         <v>41821</v>
       </c>
       <c r="B284" s="6">
         <v>188948.54738364599</v>
       </c>
       <c r="C284" s="7">
         <v>376.932148467216</v>
       </c>
       <c r="D284" s="7">
-        <v>373.10255269914899</v>
+        <v>373.10255529989701</v>
       </c>
       <c r="E284" s="12">
-        <v>1.433119613657885E-3</v>
+        <v>1.4331287455704445E-3</v>
       </c>
       <c r="F284" s="9">
         <v>0.10609133494423872</v>
       </c>
       <c r="G284" s="9">
-        <v>2.5401234899357972E-2</v>
+        <v>2.540129739502861E-2</v>
       </c>
     </row>
     <row r="285" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A285" s="5">
         <v>41852</v>
       </c>
       <c r="B285" s="6">
         <v>189305.83419945501</v>
       </c>
       <c r="C285" s="7">
         <v>377.64489746140902</v>
       </c>
       <c r="D285" s="7">
-        <v>375.85212017412402</v>
+        <v>375.85212222625398</v>
       </c>
       <c r="E285" s="12">
-        <v>7.3694684077707517E-3</v>
+        <v>7.3694668859796142E-3</v>
       </c>
       <c r="F285" s="9">
         <v>0.11020730606514428</v>
       </c>
       <c r="G285" s="9">
-        <v>2.3911924540892304E-2</v>
+        <v>2.3911925739810824E-2</v>
       </c>
     </row>
     <row r="286" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A286" s="5">
         <v>41883</v>
       </c>
       <c r="B286" s="6">
         <v>188374.454370135</v>
       </c>
       <c r="C286" s="7">
         <v>375.78689429088598</v>
       </c>
       <c r="D286" s="7">
-        <v>375.260468197374</v>
+        <v>375.26046804851501</v>
       </c>
       <c r="E286" s="12">
-        <v>-1.5741616050374274E-3</v>
+        <v>-1.5741674524397675E-3</v>
       </c>
       <c r="F286" s="9">
         <v>9.4393744180763628E-2</v>
       </c>
       <c r="G286" s="9">
-        <v>1.5957160509951329E-2</v>
+        <v>1.5957152765345928E-2</v>
       </c>
     </row>
     <row r="287" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A287" s="5">
         <v>41913</v>
       </c>
       <c r="B287" s="6">
         <v>189333.241018264</v>
       </c>
       <c r="C287" s="7">
         <v>377.69957113442399</v>
       </c>
       <c r="D287" s="7">
-        <v>377.20847860680101</v>
+        <v>377.20847814427498</v>
       </c>
       <c r="E287" s="12">
-        <v>5.1910887890338486E-3</v>
+        <v>5.1910879552283795E-3</v>
       </c>
       <c r="F287" s="9">
         <v>9.0139831610446697E-2</v>
       </c>
       <c r="G287" s="9">
-        <v>1.2689260798732782E-2</v>
+        <v>1.2689233857557269E-2</v>
       </c>
     </row>
     <row r="288" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A288" s="5">
         <v>41944</v>
       </c>
       <c r="B288" s="6">
         <v>189387.811604521</v>
       </c>
       <c r="C288" s="7">
         <v>377.80843361897797</v>
       </c>
       <c r="D288" s="7">
-        <v>378.99958947352002</v>
+        <v>378.99963721947302</v>
       </c>
       <c r="E288" s="12">
-        <v>4.74833140902442E-3</v>
+        <v>4.7484592181221696E-3</v>
       </c>
       <c r="F288" s="9">
         <v>8.4903674857261136E-2</v>
       </c>
       <c r="G288" s="9">
-        <v>8.8676233344882061E-3</v>
+        <v>8.8676618962340026E-3</v>
       </c>
     </row>
     <row r="289" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A289" s="5">
         <v>41974</v>
       </c>
       <c r="B289" s="6">
         <v>188558.57053476901</v>
       </c>
       <c r="C289" s="7">
         <v>376.15418635247602</v>
       </c>
       <c r="D289" s="7">
-        <v>378.74554375496598</v>
+        <v>378.74554202022301</v>
       </c>
       <c r="E289" s="12">
-        <v>-6.7030605206441773E-4</v>
+        <v>-6.7043652367104745E-4</v>
       </c>
       <c r="F289" s="9">
         <v>7.2418207258192702E-2</v>
       </c>
       <c r="G289" s="9">
-        <v>9.5519713018750174E-3</v>
+        <v>9.5520077732236253E-3</v>
       </c>
     </row>
     <row r="290" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A290" s="5">
         <v>42005</v>
       </c>
       <c r="B290" s="6">
         <v>188445.792871243</v>
       </c>
       <c r="C290" s="7">
         <v>375.929206972636</v>
       </c>
       <c r="D290" s="7">
-        <v>380.26880169912801</v>
+        <v>380.26878080841198</v>
       </c>
       <c r="E290" s="12">
-        <v>4.0218504726421411E-3</v>
+        <v>4.0217999136413773E-3</v>
       </c>
       <c r="F290" s="9">
         <v>6.7736010606160857E-2</v>
       </c>
       <c r="G290" s="9">
-        <v>8.5905228866043348E-3</v>
+        <v>8.5905438623470332E-3</v>
       </c>
     </row>
     <row r="291" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A291" s="5">
         <v>42036</v>
       </c>
       <c r="B291" s="6">
         <v>187963.55379874399</v>
       </c>
       <c r="C291" s="7">
         <v>374.96719158702399</v>
       </c>
       <c r="D291" s="7">
-        <v>379.92402043751599</v>
+        <v>379.92399224174699</v>
       </c>
       <c r="E291" s="12">
-        <v>-9.0667775024255715E-4</v>
+        <v>-9.066970102883376E-4</v>
       </c>
       <c r="F291" s="9">
         <v>5.688957488412183E-2</v>
       </c>
       <c r="G291" s="9">
-        <v>6.6018889385022206E-3</v>
+        <v>6.6018020894509366E-3</v>
       </c>
     </row>
     <row r="292" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A292" s="5">
         <v>42064</v>
       </c>
       <c r="B292" s="6">
         <v>189453.67528215001</v>
       </c>
       <c r="C292" s="7">
         <v>377.93982461329</v>
       </c>
       <c r="D292" s="7">
-        <v>379.78997243616698</v>
+        <v>379.78993553977</v>
       </c>
       <c r="E292" s="12">
-        <v>-3.5282844499973098E-4</v>
+        <v>-3.5285137215468332E-4</v>
       </c>
       <c r="F292" s="9">
         <v>5.0977173984000368E-2</v>
       </c>
       <c r="G292" s="9">
-        <v>4.4311791117097599E-3</v>
+        <v>4.4310630423005648E-3</v>
       </c>
     </row>
     <row r="293" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A293" s="5">
         <v>42095</v>
       </c>
       <c r="B293" s="6">
         <v>193048.401177427</v>
       </c>
       <c r="C293" s="7">
         <v>385.11091840374098</v>
       </c>
       <c r="D293" s="7">
-        <v>384.23976390196401</v>
+        <v>384.23971209803699</v>
       </c>
       <c r="E293" s="12">
-        <v>1.1716453273512784E-2</v>
+        <v>1.1716415159719329E-2</v>
       </c>
       <c r="F293" s="9">
         <v>5.1596401793667424E-2</v>
       </c>
       <c r="G293" s="9">
-        <v>5.219463194368501E-3</v>
+        <v>5.2193382857930182E-3</v>
       </c>
     </row>
     <row r="294" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A294" s="5">
         <v>42125</v>
       </c>
       <c r="B294" s="6">
         <v>195166.06198020099</v>
       </c>
       <c r="C294" s="7">
         <v>389.33542527170698</v>
       </c>
       <c r="D294" s="7">
-        <v>386.16547678671702</v>
+        <v>386.16551662989002</v>
       </c>
       <c r="E294" s="12">
-        <v>5.0117480429336947E-3</v>
+        <v>5.011987234056825E-3</v>
       </c>
       <c r="F294" s="9">
         <v>4.6401704077142725E-2</v>
       </c>
       <c r="G294" s="9">
-        <v>9.8836316084811582E-3</v>
+        <v>9.8836337739849345E-3</v>
       </c>
     </row>
     <row r="295" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A295" s="5">
         <v>42156</v>
       </c>
       <c r="B295" s="6">
         <v>195055.29116402101</v>
       </c>
       <c r="C295" s="7">
         <v>389.11444933773799</v>
       </c>
       <c r="D295" s="7">
-        <v>385.01495572958697</v>
+        <v>385.01493399447003</v>
       </c>
       <c r="E295" s="12">
-        <v>-2.9793472650728736E-3</v>
+        <v>-2.9795064185462738E-3</v>
       </c>
       <c r="F295" s="9">
         <v>3.2568861716462116E-2</v>
       </c>
       <c r="G295" s="9">
-        <v>1.3541784945308555E-2</v>
+        <v>1.35418318331888E-2</v>
       </c>
     </row>
     <row r="296" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A296" s="5">
         <v>42186</v>
       </c>
       <c r="B296" s="6">
         <v>195621.33553679599</v>
       </c>
       <c r="C296" s="7">
         <v>390.24364733641102</v>
       </c>
       <c r="D296" s="7">
-        <v>386.42730319328098</v>
+        <v>386.42740270805803</v>
       </c>
       <c r="E296" s="12">
-        <v>3.6682924719577681E-3</v>
+        <v>3.6686076016165803E-3</v>
       </c>
       <c r="F296" s="9">
         <v>3.5315371541869922E-2</v>
       </c>
       <c r="G296" s="9">
-        <v>1.1935778743734415E-2</v>
+        <v>1.1935984970773639E-2</v>
       </c>
     </row>
     <row r="297" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A297" s="5">
         <v>42217</v>
       </c>
       <c r="B297" s="6">
         <v>195279.05678235801</v>
       </c>
       <c r="C297" s="7">
         <v>389.56083781989702</v>
       </c>
       <c r="D297" s="7">
-        <v>387.70825778169802</v>
+        <v>387.70824813524399</v>
       </c>
       <c r="E297" s="12">
-        <v>3.3148656366455143E-3</v>
+        <v>3.3145822946558656E-3</v>
       </c>
       <c r="F297" s="9">
         <v>3.1553293685652628E-2</v>
       </c>
       <c r="G297" s="9">
-        <v>7.7858988435433041E-3</v>
+        <v>7.7860008877510545E-3</v>
       </c>
     </row>
     <row r="298" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A298" s="5">
         <v>42248</v>
       </c>
       <c r="B298" s="6">
         <v>195585.01130345199</v>
       </c>
       <c r="C298" s="7">
         <v>390.17118437490501</v>
       </c>
       <c r="D298" s="7">
-        <v>389.61508247998398</v>
+        <v>389.61507664843202</v>
       </c>
       <c r="E298" s="12">
-        <v>4.918194699272016E-3</v>
+        <v>4.9182046612608055E-3</v>
       </c>
       <c r="F298" s="9">
         <v>3.8277785368652451E-2</v>
       </c>
       <c r="G298" s="9">
-        <v>7.2098852543158731E-3</v>
+        <v>7.2099873605362408E-3</v>
       </c>
     </row>
     <row r="299" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A299" s="5">
         <v>42278</v>
       </c>
       <c r="B299" s="6">
         <v>196807.127979121</v>
       </c>
       <c r="C299" s="7">
         <v>392.60917646648898</v>
       </c>
       <c r="D299" s="7">
-        <v>392.10602803988297</v>
+        <v>392.10603045952502</v>
       </c>
       <c r="E299" s="12">
-        <v>6.3933499289698936E-3</v>
+        <v>6.3933712024719647E-3</v>
       </c>
       <c r="F299" s="9">
         <v>3.9474774322046047E-2</v>
       </c>
       <c r="G299" s="9">
-        <v>1.0212123007914631E-2</v>
+        <v>1.0212009081272511E-2</v>
       </c>
     </row>
     <row r="300" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A300" s="5">
         <v>42309</v>
       </c>
       <c r="B300" s="6">
         <v>196305.11469686401</v>
       </c>
       <c r="C300" s="7">
         <v>391.60771364679198</v>
       </c>
       <c r="D300" s="7">
-        <v>393.05103550694002</v>
+        <v>393.05114870201299</v>
       </c>
       <c r="E300" s="12">
-        <v>2.4100814562353357E-3</v>
+        <v>2.4103639553321177E-3</v>
       </c>
       <c r="F300" s="9">
         <v>3.652454206919753E-2</v>
       </c>
       <c r="G300" s="9">
-        <v>1.3476791061313609E-2</v>
+        <v>1.3476826200613301E-2</v>
       </c>
     </row>
     <row r="301" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A301" s="5">
         <v>42339</v>
       </c>
       <c r="B301" s="6">
         <v>196999.272686657</v>
       </c>
       <c r="C301" s="7">
         <v>392.99248461270503</v>
       </c>
       <c r="D301" s="7">
-        <v>395.32781205112298</v>
+        <v>395.32782292119401</v>
       </c>
       <c r="E301" s="12">
-        <v>5.7925723086988956E-3</v>
+        <v>5.7923103054127179E-3</v>
       </c>
       <c r="F301" s="9">
         <v>4.47643516173728E-2</v>
       </c>
       <c r="G301" s="9">
-        <v>1.4379568541678545E-2</v>
+        <v>1.4379603978478928E-2</v>
       </c>
     </row>
     <row r="302" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A302" s="5">
         <v>42370</v>
       </c>
       <c r="B302" s="6">
         <v>196828.535309859</v>
       </c>
       <c r="C302" s="7">
         <v>392.65188180230302</v>
       </c>
       <c r="D302" s="7">
-        <v>396.74437868492203</v>
+        <v>396.74434257849703</v>
       </c>
       <c r="E302" s="12">
-        <v>3.5832708719614192E-3</v>
+        <v>3.5831519442166559E-3</v>
       </c>
       <c r="F302" s="9">
         <v>4.4483574352562227E-2</v>
       </c>
       <c r="G302" s="9">
-        <v>1.342009903874164E-2</v>
+        <v>1.3420185570114374E-2</v>
       </c>
     </row>
     <row r="303" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A303" s="5">
         <v>42401</v>
       </c>
       <c r="B303" s="6">
         <v>196929.73676572001</v>
       </c>
       <c r="C303" s="7">
         <v>392.85376788565202</v>
       </c>
       <c r="D303" s="7">
-        <v>397.82179266548098</v>
+        <v>397.82172335519601</v>
       </c>
       <c r="E303" s="12">
-        <v>2.7156376711126029E-3</v>
+        <v>2.7155542274326372E-3</v>
       </c>
       <c r="F303" s="9">
         <v>4.7701710176093703E-2</v>
       </c>
       <c r="G303" s="9">
-        <v>1.2872144973697708E-2</v>
+        <v>1.2871969839371777E-2</v>
       </c>
     </row>
     <row r="304" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A304" s="5">
         <v>42430</v>
       </c>
       <c r="B304" s="6">
         <v>200250.96391954401</v>
       </c>
       <c r="C304" s="7">
         <v>399.47926093110402</v>
       </c>
       <c r="D304" s="7">
-        <v>401.27443343874103</v>
+        <v>401.27431134336098</v>
       </c>
       <c r="E304" s="12">
-        <v>8.6788628398828394E-3</v>
+        <v>8.6787316666523395E-3</v>
       </c>
       <c r="F304" s="9">
         <v>5.699170850770563E-2</v>
       </c>
       <c r="G304" s="9">
-        <v>1.3007984692239072E-2</v>
+        <v>1.3007683424380856E-2</v>
       </c>
     </row>
     <row r="305" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A305" s="5">
         <v>42461</v>
       </c>
       <c r="B305" s="6">
         <v>202435.776789361</v>
       </c>
       <c r="C305" s="7">
         <v>403.83772899250198</v>
       </c>
       <c r="D305" s="7">
-        <v>402.80369323770702</v>
+        <v>402.80353951423399</v>
       </c>
       <c r="E305" s="12">
-        <v>3.8110073095385388E-3</v>
+        <v>3.8109296499782008E-3</v>
       </c>
       <c r="F305" s="9">
         <v>4.8627057021344289E-2</v>
       </c>
       <c r="G305" s="9">
-        <v>1.4156074851497724E-2</v>
+        <v>1.4155708363890573E-2</v>
       </c>
     </row>
     <row r="306" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A306" s="5">
         <v>42491</v>
       </c>
       <c r="B306" s="6">
         <v>204367.87236619199</v>
       </c>
       <c r="C306" s="7">
         <v>407.69205307650799</v>
       </c>
       <c r="D306" s="7">
-        <v>405.12276447633798</v>
+        <v>405.12278873025599</v>
       </c>
       <c r="E306" s="12">
-        <v>5.7573236729544508E-3</v>
+        <v>5.757767716785489E-3</v>
       </c>
       <c r="F306" s="9">
         <v>4.7148619450671392E-2</v>
       </c>
       <c r="G306" s="9">
-        <v>1.6225737772089355E-2</v>
+        <v>1.6225607101440165E-2</v>
       </c>
     </row>
     <row r="307" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A307" s="5">
         <v>42522</v>
       </c>
       <c r="B307" s="6">
         <v>204967.696929867</v>
       </c>
       <c r="C307" s="7">
         <v>408.88863894403801</v>
       </c>
       <c r="D307" s="7">
-        <v>404.90510789569299</v>
+        <v>404.90508660274998</v>
       </c>
       <c r="E307" s="12">
-        <v>-5.3726080025728873E-4</v>
+        <v>-5.3737319539182149E-4</v>
       </c>
       <c r="F307" s="9">
         <v>5.0818440795388442E-2</v>
       </c>
       <c r="G307" s="9">
-        <v>1.4208382582551637E-2</v>
+        <v>1.4208449466202921E-2</v>
       </c>
     </row>
     <row r="308" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A308" s="5">
         <v>42552</v>
       </c>
       <c r="B308" s="6">
         <v>205715.26054683101</v>
       </c>
       <c r="C308" s="7">
         <v>410.37994842569202</v>
       </c>
       <c r="D308" s="7">
-        <v>406.28337873012401</v>
+        <v>406.28364076196902</v>
       </c>
       <c r="E308" s="12">
-        <v>3.4039354099382191E-3</v>
+        <v>3.404635320305438E-3</v>
       </c>
       <c r="F308" s="9">
         <v>5.1599305271771589E-2</v>
       </c>
       <c r="G308" s="9">
-        <v>1.1990459045971624E-2</v>
+        <v>1.1990970120464128E-2</v>
       </c>
     </row>
     <row r="309" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A309" s="5">
         <v>42583</v>
       </c>
       <c r="B309" s="6">
         <v>206144.96182541799</v>
       </c>
       <c r="C309" s="7">
         <v>411.237156530118</v>
       </c>
       <c r="D309" s="7">
-        <v>409.47016901015598</v>
+        <v>409.470196863311</v>
       </c>
       <c r="E309" s="12">
-        <v>7.8437623758880193E-3</v>
+        <v>7.8431809249461804E-3</v>
       </c>
       <c r="F309" s="9">
         <v>5.5642961524388301E-2</v>
       </c>
       <c r="G309" s="9">
-        <v>9.4754846502500545E-3</v>
+        <v>9.475916787543559E-3</v>
       </c>
     </row>
     <row r="310" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A310" s="5">
         <v>42614</v>
       </c>
       <c r="B310" s="6">
         <v>206014.691687518</v>
       </c>
       <c r="C310" s="7">
         <v>410.97728153430899</v>
       </c>
       <c r="D310" s="7">
-        <v>410.31150517890001</v>
+        <v>410.31152255604201</v>
       </c>
       <c r="E310" s="12">
-        <v>2.0546946576789349E-3</v>
+        <v>2.0546689336020663E-3</v>
       </c>
       <c r="F310" s="9">
         <v>5.3325560658041615E-2</v>
       </c>
       <c r="G310" s="9">
-        <v>1.0911232593776576E-2</v>
+        <v>1.091161159916787E-2</v>
       </c>
     </row>
     <row r="311" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A311" s="5">
         <v>42644</v>
       </c>
       <c r="B311" s="6">
         <v>205904.19166213501</v>
       </c>
       <c r="C311" s="7">
         <v>410.75684579902497</v>
       </c>
       <c r="D311" s="7">
-        <v>410.285607418702</v>
+        <v>410.28562375052098</v>
       </c>
       <c r="E311" s="12">
-        <v>-6.3117314214045095E-5</v>
+        <v>-6.3119859173510484E-5</v>
       </c>
       <c r="F311" s="9">
         <v>4.6223242910077511E-2</v>
       </c>
       <c r="G311" s="9">
-        <v>1.1309630239084045E-2</v>
+        <v>1.1309460522961112E-2</v>
       </c>
     </row>
     <row r="312" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A312" s="5">
         <v>42675</v>
       </c>
       <c r="B312" s="6">
         <v>204947.43003848099</v>
       </c>
       <c r="C312" s="7">
         <v>408.848208662785</v>
       </c>
       <c r="D312" s="7">
-        <v>410.37590356874102</v>
+        <v>410.376097041349</v>
       </c>
       <c r="E312" s="12">
-        <v>2.200812029626853E-4</v>
+        <v>2.2051294413150124E-4</v>
       </c>
       <c r="F312" s="9">
         <v>4.4024911704223957E-2</v>
       </c>
       <c r="G312" s="9">
-        <v>8.4498319679684464E-3</v>
+        <v>8.4497961839791191E-3</v>
       </c>
     </row>
     <row r="313" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A313" s="5">
         <v>42705</v>
       </c>
       <c r="B313" s="6">
         <v>205897.846021356</v>
       </c>
       <c r="C313" s="7">
         <v>410.74418692418601</v>
       </c>
       <c r="D313" s="7">
-        <v>412.94558329316698</v>
+        <v>412.94564278454902</v>
       </c>
       <c r="E313" s="12">
-        <v>6.2617704940259866E-3</v>
+        <v>6.2614410579111546E-3</v>
       </c>
       <c r="F313" s="9">
         <v>4.5170589786151627E-2</v>
       </c>
       <c r="G313" s="9">
-        <v>6.1514202231545134E-3</v>
+        <v>6.1513877155632279E-3</v>
       </c>
     </row>
     <row r="314" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A314" s="5">
         <v>42736</v>
       </c>
       <c r="B314" s="6">
         <v>205239.61915463099</v>
       </c>
       <c r="C314" s="7">
         <v>409.43109470681202</v>
       </c>
       <c r="D314" s="7">
-        <v>413.36228477047098</v>
+        <v>413.36226704999598</v>
       </c>
       <c r="E314" s="12">
-        <v>1.009095372762836E-3</v>
+        <v>1.0089082491284707E-3</v>
       </c>
       <c r="F314" s="9">
         <v>4.2733051036177638E-2</v>
       </c>
       <c r="G314" s="9">
-        <v>5.378965950523229E-3</v>
+        <v>5.3791068779769358E-3</v>
       </c>
     </row>
     <row r="315" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A315" s="5">
         <v>42767</v>
       </c>
       <c r="B315" s="6">
         <v>205846.249065682</v>
       </c>
       <c r="C315" s="7">
         <v>410.64125651468601</v>
       </c>
       <c r="D315" s="7">
-        <v>415.51319454803399</v>
+        <v>415.51309421134903</v>
       </c>
       <c r="E315" s="12">
-        <v>5.2034495086008548E-3</v>
+        <v>5.2032498677314631E-3</v>
       </c>
       <c r="F315" s="9">
         <v>4.5277632755736708E-2</v>
       </c>
       <c r="G315" s="9">
-        <v>8.8125785885324603E-3</v>
+        <v>8.8123448308907726E-3</v>
       </c>
     </row>
     <row r="316" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A316" s="5">
         <v>42795</v>
       </c>
       <c r="B316" s="6">
         <v>207308.06796590099</v>
       </c>
       <c r="C316" s="7">
         <v>413.55742891378401</v>
       </c>
       <c r="D316" s="7">
-        <v>415.12340948639297</v>
+        <v>415.12298046587</v>
       </c>
       <c r="E316" s="12">
-        <v>-9.3808106879733621E-4</v>
+        <v>-9.388723265616461E-4</v>
       </c>
       <c r="F316" s="9">
         <v>3.5241298759456585E-2</v>
       </c>
       <c r="G316" s="9">
-        <v>8.4239095028453281E-3</v>
+        <v>8.4232458864959003E-3</v>
       </c>
     </row>
     <row r="317" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A317" s="5">
         <v>42826</v>
       </c>
       <c r="B317" s="6">
         <v>207698.65022601999</v>
       </c>
       <c r="C317" s="7">
         <v>414.33659875921597</v>
       </c>
       <c r="D317" s="7">
-        <v>413.21759662078898</v>
+        <v>413.217266094325</v>
       </c>
       <c r="E317" s="12">
-        <v>-4.590954935453917E-3</v>
+        <v>-4.590722415334203E-3</v>
       </c>
       <c r="F317" s="9">
         <v>2.5997743680132857E-2</v>
       </c>
       <c r="G317" s="9">
-        <v>5.7981103878901319E-3</v>
+        <v>5.7972237497927459E-3</v>
       </c>
     </row>
     <row r="318" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A318" s="5">
         <v>42856</v>
       </c>
       <c r="B318" s="6">
         <v>208710.62581069101</v>
       </c>
       <c r="C318" s="7">
         <v>416.35538184386201</v>
       </c>
       <c r="D318" s="7">
-        <v>414.45511223898802</v>
+        <v>414.45502957407001</v>
       </c>
       <c r="E318" s="12">
-        <v>2.9948279751859097E-3</v>
+        <v>2.9954302041736991E-3</v>
       </c>
       <c r="F318" s="9">
         <v>2.1249687606072154E-2</v>
       </c>
       <c r="G318" s="9">
-        <v>7.8518215212697307E-4</v>
+        <v>7.8455114319764263E-4</v>
       </c>
     </row>
     <row r="319" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A319" s="5">
         <v>42887</v>
       </c>
       <c r="B319" s="6">
         <v>211301.439696902</v>
       </c>
       <c r="C319" s="7">
         <v>421.52377852079098</v>
       </c>
       <c r="D319" s="7">
-        <v>417.78311302993598</v>
+        <v>417.78286342595402</v>
       </c>
       <c r="E319" s="12">
-        <v>8.0298220305916601E-3</v>
+        <v>8.0294208404323442E-3</v>
       </c>
       <c r="F319" s="9">
         <v>3.0901175462794583E-2</v>
       </c>
       <c r="G319" s="9">
-        <v>1.17116912074966E-3</v>
+        <v>1.1710766150307972E-3</v>
       </c>
     </row>
     <row r="320" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A320" s="5">
         <v>42917</v>
       </c>
       <c r="B320" s="6">
         <v>211671.32828275501</v>
       </c>
       <c r="C320" s="7">
         <v>422.26166669876102</v>
       </c>
       <c r="D320" s="7">
-        <v>418.23191589221602</v>
+        <v>418.232904430171</v>
       </c>
       <c r="E320" s="12">
-        <v>1.074248451607307E-3</v>
+        <v>1.0772126949547545E-3</v>
       </c>
       <c r="F320" s="9">
         <v>2.8952969848185628E-2</v>
       </c>
       <c r="G320" s="9">
-        <v>5.3189035358316428E-3</v>
+        <v>5.3201261288138291E-3</v>
       </c>
     </row>
     <row r="321" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A321" s="5">
         <v>42948</v>
       </c>
       <c r="B321" s="6">
         <v>210495.20677415901</v>
       </c>
       <c r="C321" s="7">
         <v>419.915430047396</v>
       </c>
       <c r="D321" s="7">
-        <v>418.120460493488</v>
+        <v>418.12051287009302</v>
       </c>
       <c r="E321" s="12">
-        <v>-2.6649185414329146E-4</v>
+        <v>-2.6872959752199943E-4</v>
       </c>
       <c r="F321" s="9">
         <v>2.1102843893052725E-2</v>
       </c>
       <c r="G321" s="9">
-        <v>9.1240798889522523E-3</v>
+        <v>9.1254004659795385E-3</v>
       </c>
     </row>
     <row r="322" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A322" s="5">
         <v>42979</v>
       </c>
       <c r="B322" s="6">
         <v>210800.82756864</v>
       </c>
       <c r="C322" s="7">
         <v>420.52511085349499</v>
       </c>
       <c r="D322" s="7">
-        <v>419.68512789155</v>
+        <v>419.68518672958101</v>
       </c>
       <c r="E322" s="12">
-        <v>3.742145017766596E-3</v>
+        <v>3.7421600025018265E-3</v>
       </c>
       <c r="F322" s="9">
         <v>2.3232012444923678E-2</v>
       </c>
       <c r="G322" s="9">
-        <v>8.4962326254860443E-3</v>
+        <v>8.4976523307285223E-3</v>
       </c>
     </row>
     <row r="323" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A323" s="5">
         <v>43009</v>
       </c>
       <c r="B323" s="6">
         <v>211084.86940068501</v>
       </c>
       <c r="C323" s="7">
         <v>421.09174393689199</v>
       </c>
       <c r="D323" s="7">
-        <v>420.68676558639601</v>
+        <v>420.68682157630798</v>
       </c>
       <c r="E323" s="12">
-        <v>2.3866409083355133E-3</v>
+        <v>2.3866337874163257E-3</v>
       </c>
       <c r="F323" s="9">
         <v>2.5160622990380244E-2</v>
       </c>
       <c r="G323" s="9">
-        <v>6.4153573493923588E-3</v>
+        <v>6.4149628781993151E-3</v>
       </c>
     </row>
     <row r="324" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A324" s="5">
         <v>43040</v>
       </c>
       <c r="B324" s="6">
         <v>209987.64737891301</v>
       </c>
       <c r="C324" s="7">
         <v>418.90290332531401</v>
       </c>
       <c r="D324" s="7">
-        <v>420.22369650782298</v>
+        <v>420.22394517099701</v>
       </c>
       <c r="E324" s="12">
-        <v>-1.1007455343349237E-3</v>
+        <v>-1.1002873909302657E-3</v>
       </c>
       <c r="F324" s="9">
         <v>2.4592732582624732E-2</v>
       </c>
       <c r="G324" s="9">
-        <v>5.1510388029438747E-3</v>
+        <v>5.1506944260695242E-3</v>
       </c>
     </row>
     <row r="325" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A325" s="5">
         <v>43070</v>
       </c>
       <c r="B325" s="6">
         <v>211155.64055025901</v>
       </c>
       <c r="C325" s="7">
         <v>421.23292481299598</v>
       </c>
       <c r="D325" s="7">
-        <v>423.37487790406402</v>
+        <v>423.375010438917</v>
       </c>
       <c r="E325" s="12">
-        <v>7.4988188967644032E-3</v>
+        <v>7.4985381107632865E-3</v>
       </c>
       <c r="F325" s="9">
         <v>2.5535937507366269E-2</v>
       </c>
       <c r="G325" s="9">
-        <v>6.5665521076736511E-3</v>
+        <v>6.566018854768263E-3</v>
       </c>
     </row>
     <row r="326" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A326" s="5">
         <v>43101</v>
       </c>
       <c r="B326" s="6">
         <v>211755.92556151599</v>
       </c>
       <c r="C326" s="7">
         <v>422.43042922421802</v>
       </c>
       <c r="D326" s="7">
-        <v>426.347594507167</v>
+        <v>426.347608759899</v>
       </c>
       <c r="E326" s="12">
-        <v>7.0214761391123037E-3</v>
+        <v>7.0211945620037852E-3</v>
       </c>
       <c r="F326" s="9">
         <v>3.1749749067580435E-2</v>
       </c>
       <c r="G326" s="9">
-        <v>9.1012193371500238E-3</v>
+        <v>9.1013994927264807E-3</v>
       </c>
     </row>
     <row r="327" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A327" s="5">
         <v>43132</v>
       </c>
       <c r="B327" s="6">
         <v>210402.40293547101</v>
       </c>
       <c r="C327" s="7">
         <v>419.73029631238302</v>
       </c>
       <c r="D327" s="7">
-        <v>424.44892801787</v>
+        <v>424.44882152281599</v>
       </c>
       <c r="E327" s="12">
-        <v>-4.4533298973851165E-3</v>
+        <v>-4.4536129629199062E-3</v>
       </c>
       <c r="F327" s="9">
         <v>2.2133771640093336E-2</v>
       </c>
       <c r="G327" s="9">
-        <v>1.0769362157998064E-2</v>
+        <v>1.0769102667117947E-2</v>
       </c>
     </row>
     <row r="328" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A328" s="5">
         <v>43160</v>
       </c>
       <c r="B328" s="6">
         <v>211625.33325334601</v>
       </c>
       <c r="C328" s="7">
         <v>422.16991153316701</v>
       </c>
       <c r="D328" s="7">
-        <v>423.47969783642299</v>
+        <v>423.47875155574599</v>
       </c>
       <c r="E328" s="12">
-        <v>-2.2835024839695794E-3</v>
+        <v>-2.2854815890162028E-3</v>
       </c>
       <c r="F328" s="9">
         <v>2.0825360680870375E-2</v>
       </c>
       <c r="G328" s="9">
-        <v>7.9023935871871398E-3</v>
+        <v>7.9012236256199575E-3</v>
       </c>
     </row>
     <row r="329" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A329" s="5">
         <v>43191</v>
       </c>
       <c r="B329" s="6">
         <v>212999.76818443101</v>
       </c>
       <c r="C329" s="7">
         <v>424.911762257482</v>
       </c>
       <c r="D329" s="7">
-        <v>423.738760078925</v>
+        <v>423.738346923069</v>
       </c>
       <c r="E329" s="12">
-        <v>6.1174654611684254E-4</v>
+        <v>6.1300683061271677E-4</v>
       </c>
       <c r="F329" s="9">
         <v>2.5523121852944364E-2</v>
       </c>
       <c r="G329" s="9">
-        <v>1.3553464361633072E-3</v>
+        <v>1.3538802970589625E-3</v>
       </c>
     </row>
     <row r="330" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A330" s="5">
         <v>43221</v>
       </c>
       <c r="B330" s="6">
         <v>213617.76619466199</v>
       </c>
       <c r="C330" s="7">
         <v>426.14460220767199</v>
       </c>
       <c r="D330" s="7">
-        <v>424.837349272013</v>
+        <v>424.836561194941</v>
       </c>
       <c r="E330" s="12">
-        <v>2.5926096373232177E-3</v>
+        <v>2.591727371021646E-3</v>
       </c>
       <c r="F330" s="9">
         <v>2.3511694073600431E-2</v>
       </c>
       <c r="G330" s="9">
-        <v>-1.6603678602641336E-3</v>
+        <v>-1.6620848499607765E-3</v>
       </c>
     </row>
     <row r="331" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A331" s="5">
         <v>43252</v>
       </c>
       <c r="B331" s="6">
         <v>215443.830489924</v>
       </c>
       <c r="C331" s="7">
         <v>429.78740522247801</v>
       </c>
       <c r="D331" s="7">
-        <v>426.22634478458298</v>
+        <v>426.22580048400903</v>
       </c>
       <c r="E331" s="12">
-        <v>3.2694759887521574E-3</v>
+        <v>3.2700558660971879E-3</v>
       </c>
       <c r="F331" s="9">
         <v>1.960417685257454E-2</v>
       </c>
       <c r="G331" s="9">
-        <v>4.1296680080216142E-4</v>
+        <v>4.1241230391042549E-4</v>
       </c>
     </row>
     <row r="332" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A332" s="5">
         <v>43282</v>
       </c>
       <c r="B332" s="6">
         <v>217010.33801695899</v>
       </c>
       <c r="C332" s="7">
         <v>432.91242023810798</v>
       </c>
       <c r="D332" s="7">
-        <v>428.97319584427203</v>
+        <v>428.97566747598802</v>
       </c>
       <c r="E332" s="12">
-        <v>6.4445830092396683E-3</v>
+        <v>6.4516671418208826E-3</v>
       </c>
       <c r="F332" s="9">
         <v>2.5223112537338555E-2</v>
       </c>
       <c r="G332" s="9">
-        <v>6.5815197120182578E-3</v>
+        <v>6.5835759389512027E-3</v>
       </c>
     </row>
     <row r="333" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A333" s="5">
         <v>43313</v>
       </c>
       <c r="B333" s="6">
         <v>214744.76977857799</v>
       </c>
       <c r="C333" s="7">
         <v>428.39285385129699</v>
       </c>
       <c r="D333" s="7">
-        <v>426.47527621574301</v>
+        <v>426.47530640423003</v>
       </c>
       <c r="E333" s="12">
-        <v>-5.82302030226578E-3</v>
+        <v>-5.8286780843995745E-3</v>
       </c>
       <c r="F333" s="9">
         <v>2.0188407468008762E-2</v>
       </c>
       <c r="G333" s="9">
-        <v>7.561782747964152E-3</v>
+        <v>7.5650226052090819E-3</v>
       </c>
     </row>
     <row r="334" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A334" s="5">
         <v>43344</v>
       </c>
       <c r="B334" s="6">
         <v>214921.64793340201</v>
       </c>
       <c r="C334" s="7">
         <v>428.74570685724899</v>
       </c>
       <c r="D334" s="7">
-        <v>427.76421310930999</v>
+        <v>427.76433878077597</v>
       </c>
       <c r="E334" s="12">
-        <v>3.0223015622479199E-3</v>
+        <v>3.0225252369573408E-3</v>
       </c>
       <c r="F334" s="9">
         <v>1.954840695974025E-2</v>
       </c>
       <c r="G334" s="9">
-        <v>6.5972818035617831E-3</v>
+        <v>6.6007211968079904E-3</v>
       </c>
     </row>
     <row r="335" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A335" s="5">
         <v>43374</v>
       </c>
       <c r="B335" s="6">
         <v>214534.277225592</v>
       </c>
       <c r="C335" s="7">
         <v>427.97294371527198</v>
       </c>
       <c r="D335" s="7">
-        <v>427.65219278774498</v>
+        <v>427.65236848124499</v>
       </c>
       <c r="E335" s="12">
-        <v>-2.618739906986578E-4</v>
+        <v>-2.6175697546482191E-4</v>
       </c>
       <c r="F335" s="9">
         <v>1.6341331497136347E-2</v>
       </c>
       <c r="G335" s="9">
-        <v>1.449014654627323E-3</v>
+        <v>1.4483823676212371E-3</v>
       </c>
     </row>
     <row r="336" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A336" s="5">
         <v>43405</v>
       </c>
       <c r="B336" s="6">
         <v>214044.09637325999</v>
       </c>
       <c r="C336" s="7">
         <v>426.99508532807999</v>
       </c>
       <c r="D336" s="7">
-        <v>428.06567337859701</v>
+        <v>428.06599796866999</v>
       </c>
       <c r="E336" s="12">
-        <v>9.6686185134853275E-4</v>
+        <v>9.6720962611285266E-4</v>
       </c>
       <c r="F336" s="9">
         <v>1.9317560080221563E-2</v>
       </c>
       <c r="G336" s="9">
-        <v>1.4100787557826955E-3</v>
+        <v>1.4090376782864844E-3</v>
       </c>
     </row>
     <row r="337" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A337" s="5">
         <v>43435</v>
       </c>
       <c r="B337" s="6">
         <v>212281.46199801401</v>
       </c>
       <c r="C337" s="7">
         <v>423.478818221381</v>
       </c>
       <c r="D337" s="7">
-        <v>425.55631250837803</v>
+        <v>425.55645194533099</v>
       </c>
       <c r="E337" s="12">
-        <v>-5.8620931933488496E-3</v>
+        <v>-5.8625212823436579E-3</v>
       </c>
       <c r="F337" s="9">
         <v>5.331713824084483E-3</v>
       </c>
       <c r="G337" s="9">
-        <v>-1.5106665613653369E-3</v>
+        <v>-1.512212523184342E-3</v>
       </c>
     </row>
     <row r="338" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A338" s="5">
         <v>43466</v>
       </c>
       <c r="B338" s="6">
         <v>211966.181814154</v>
       </c>
       <c r="C338" s="7">
         <v>422.84986796631398</v>
       </c>
       <c r="D338" s="7">
-        <v>426.91473663778697</v>
+        <v>426.91474677203303</v>
       </c>
       <c r="E338" s="12">
-        <v>3.1921136862049782E-3</v>
+        <v>3.1918087964426523E-3</v>
       </c>
       <c r="F338" s="9">
         <v>9.9291791755207193E-4</v>
       </c>
       <c r="G338" s="9">
-        <v>-1.057000062441249E-3</v>
+        <v>-1.0568885411355033E-3</v>
       </c>
     </row>
     <row r="339" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A339" s="5">
         <v>43497</v>
       </c>
       <c r="B339" s="6">
         <v>211303.68138071301</v>
       </c>
       <c r="C339" s="7">
         <v>421.52825044029902</v>
       </c>
       <c r="D339" s="7">
-        <v>426.06228581802401</v>
+        <v>426.06211632013998</v>
       </c>
       <c r="E339" s="12">
-        <v>-1.9967706584141931E-3</v>
+        <v>-1.9971913791686502E-3</v>
       </c>
       <c r="F339" s="9">
         <v>4.2835938785268368E-3</v>
       </c>
       <c r="G339" s="9">
-        <v>-3.8557174980238251E-3</v>
+        <v>-3.8562188434765332E-3</v>
       </c>
     </row>
     <row r="340" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A340" s="5">
         <v>43525</v>
       </c>
       <c r="B340" s="6">
         <v>213102.32025742001</v>
       </c>
       <c r="C340" s="7">
         <v>425.11634267758501</v>
       </c>
       <c r="D340" s="7">
-        <v>426.16889878556299</v>
+        <v>426.16734710567999</v>
       </c>
       <c r="E340" s="12">
-        <v>2.5022859588297308E-4</v>
+        <v>2.4698460977679026E-4</v>
       </c>
       <c r="F340" s="9">
         <v>6.9792542384596867E-3</v>
       </c>
       <c r="G340" s="9">
-        <v>-1.6610476264709018E-3</v>
+        <v>-1.6628815042674105E-3</v>
       </c>
     </row>
     <row r="341" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A341" s="5">
         <v>43556</v>
       </c>
       <c r="B341" s="6">
         <v>214919.60426368</v>
       </c>
       <c r="C341" s="7">
         <v>428.741629954676</v>
       </c>
       <c r="D341" s="7">
-        <v>427.59806788909901</v>
+        <v>427.59759145162599</v>
       </c>
       <c r="E341" s="12">
-        <v>3.3535274573266438E-3</v>
+        <v>3.3560627196322912E-3</v>
       </c>
       <c r="F341" s="9">
         <v>9.0133247355794754E-3</v>
       </c>
       <c r="G341" s="9">
-        <v>-5.5247929999302503E-4</v>
+        <v>-5.5456554516775114E-4</v>
       </c>
     </row>
     <row r="342" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A342" s="5">
         <v>43586</v>
       </c>
       <c r="B342" s="6">
         <v>214945.63646867801</v>
       </c>
       <c r="C342" s="7">
         <v>428.79356142012</v>
       </c>
       <c r="D342" s="7">
-        <v>427.78583443221697</v>
+        <v>427.78425329262302</v>
       </c>
       <c r="E342" s="12">
-        <v>4.3911925057305012E-4</v>
+        <v>4.365362310936316E-4</v>
       </c>
       <c r="F342" s="9">
         <v>6.2161041081474355E-3</v>
       </c>
       <c r="G342" s="9">
-        <v>2.3616639942942719E-3</v>
+        <v>2.3588566500016839E-3</v>
       </c>
     </row>
     <row r="343" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A343" s="5">
         <v>43617</v>
       </c>
       <c r="B343" s="6">
         <v>216515.32544817499</v>
       </c>
       <c r="C343" s="7">
         <v>431.924923093232</v>
       </c>
       <c r="D343" s="7">
-        <v>428.44098301289199</v>
+        <v>428.43992149445103</v>
       </c>
       <c r="E343" s="12">
-        <v>1.5314873189864464E-3</v>
+        <v>1.5327076599509493E-3</v>
       </c>
       <c r="F343" s="9">
         <v>4.9734306887088131E-3</v>
       </c>
       <c r="G343" s="9">
-        <v>3.6578814153533923E-3</v>
+        <v>3.656785531729323E-3</v>
       </c>
     </row>
     <row r="344" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A344" s="5">
         <v>43647</v>
       </c>
       <c r="B344" s="6">
         <v>217662.93988095401</v>
       </c>
       <c r="C344" s="7">
         <v>434.214291176497</v>
       </c>
       <c r="D344" s="7">
-        <v>430.70606965794099</v>
+        <v>430.70965253007699</v>
       </c>
       <c r="E344" s="12">
-        <v>5.2868113342481315E-3</v>
+        <v>5.2976646707170172E-3</v>
       </c>
       <c r="F344" s="9">
         <v>3.0072385949864167E-3</v>
       </c>
       <c r="G344" s="9">
-        <v>5.5504549505556167E-3</v>
+        <v>5.5529162417851108E-3</v>
       </c>
     </row>
     <row r="345" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A345" s="5">
         <v>43678</v>
       </c>
       <c r="B345" s="6">
         <v>216095.84508176299</v>
       </c>
       <c r="C345" s="7">
         <v>431.08810461570999</v>
       </c>
       <c r="D345" s="7">
-        <v>428.75074138321901</v>
+        <v>428.75193297273199</v>
       </c>
       <c r="E345" s="12">
-        <v>-4.5398205701508987E-3</v>
+        <v>-4.5453347651833731E-3</v>
       </c>
       <c r="F345" s="9">
         <v>6.2915399736069855E-3</v>
       </c>
       <c r="G345" s="9">
-        <v>4.9510195301301074E-3</v>
+        <v>4.9567470275264647E-3</v>
       </c>
     </row>
     <row r="346" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A346" s="5">
         <v>43709</v>
       </c>
       <c r="B346" s="6">
         <v>215351.81899453801</v>
       </c>
       <c r="C346" s="7">
         <v>429.60385212762998</v>
       </c>
       <c r="D346" s="7">
-        <v>428.42038076468202</v>
+        <v>428.42024826900098</v>
       </c>
       <c r="E346" s="12">
-        <v>-7.7051906072789222E-4</v>
+        <v>-7.7360515072499858E-4</v>
       </c>
       <c r="F346" s="9">
         <v>2.0015250453964128E-3</v>
       </c>
       <c r="G346" s="9">
-        <v>3.1564324059500937E-3</v>
+        <v>3.1624853541818432E-3</v>
       </c>
     </row>
     <row r="347" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A347" s="5">
         <v>43739</v>
       </c>
       <c r="B347" s="6">
         <v>215368.452940655</v>
       </c>
       <c r="C347" s="7">
         <v>429.63703507152701</v>
       </c>
       <c r="D347" s="7">
-        <v>429.410750657937</v>
+        <v>429.410520886298</v>
       </c>
       <c r="E347" s="12">
-        <v>2.3116778232801227E-3</v>
+        <v>2.3114514808721953E-3</v>
       </c>
       <c r="F347" s="9">
         <v>3.8883097183874948E-3</v>
       </c>
       <c r="G347" s="9">
-        <v>-2.7275260484038721E-4</v>
+        <v>-2.728385731006755E-4</v>
       </c>
     </row>
     <row r="348" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A348" s="5">
         <v>43770</v>
       </c>
       <c r="B348" s="6">
         <v>215734.00010430301</v>
       </c>
       <c r="C348" s="7">
         <v>430.36626257641097</v>
       </c>
       <c r="D348" s="7">
-        <v>431.21072392242303</v>
+        <v>431.21191238749998</v>
       </c>
       <c r="E348" s="12">
-        <v>4.1917284598211868E-3</v>
+        <v>4.1950334553608748E-3</v>
       </c>
       <c r="F348" s="9">
         <v>7.8951195556284937E-3</v>
       </c>
       <c r="G348" s="9">
-        <v>8.8831683404699824E-4</v>
+        <v>8.8607283968467065E-4</v>
       </c>
     </row>
     <row r="349" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A349" s="5">
         <v>43800</v>
       </c>
       <c r="B349" s="6">
         <v>215281.593136685</v>
       </c>
       <c r="C349" s="7">
         <v>429.46375905020102</v>
       </c>
       <c r="D349" s="7">
-        <v>431.63477643002801</v>
+        <v>431.63460644847203</v>
       </c>
       <c r="E349" s="12">
-        <v>9.8339972565542055E-4</v>
+        <v>9.8024671589369561E-4</v>
       </c>
       <c r="F349" s="9">
         <v>1.4132798551665271E-2</v>
       </c>
       <c r="G349" s="9">
-        <v>3.4002148903700125E-3</v>
+        <v>3.397210703443454E-3</v>
       </c>
     </row>
     <row r="350" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A350" s="5">
         <v>43831</v>
       </c>
       <c r="B350" s="6">
         <v>215897.39116111901</v>
       </c>
       <c r="C350" s="7">
         <v>430.69221026396298</v>
       </c>
       <c r="D350" s="7">
-        <v>435.22123257211803</v>
+        <v>435.22092812270802</v>
       </c>
       <c r="E350" s="12">
-        <v>8.3090064515953799E-3</v>
+        <v>8.3086981920763581E-3</v>
       </c>
       <c r="F350" s="9">
         <v>1.8546398832679278E-2</v>
       </c>
       <c r="G350" s="9">
-        <v>8.9266453705618698E-3</v>
+        <v>8.9265500085249361E-3</v>
       </c>
     </row>
     <row r="351" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A351" s="5">
         <v>43862</v>
       </c>
       <c r="B351" s="6">
         <v>216092.12877452199</v>
       </c>
       <c r="C351" s="7">
         <v>431.08069098013499</v>
       </c>
       <c r="D351" s="7">
-        <v>435.73803151045598</v>
+        <v>435.73759575133801</v>
       </c>
       <c r="E351" s="12">
-        <v>1.1874396276203569E-3</v>
+        <v>1.1871387501023456E-3</v>
       </c>
       <c r="F351" s="9">
         <v>2.2661448028354236E-2</v>
       </c>
       <c r="G351" s="9">
-        <v>1.0513378686165753E-2</v>
+        <v>1.0512024910999118E-2</v>
       </c>
     </row>
     <row r="352" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A352" s="5">
         <v>43891</v>
       </c>
       <c r="B352" s="6">
         <v>219583.11302532599</v>
       </c>
       <c r="C352" s="7">
         <v>438.04483128256902</v>
       </c>
       <c r="D352" s="7">
-        <v>439.09960215144997</v>
+        <v>439.09803788360801</v>
       </c>
       <c r="E352" s="12">
-        <v>7.714659721900663E-3</v>
+        <v>7.7120775554737619E-3</v>
       </c>
       <c r="F352" s="9">
         <v>3.0411648076275499E-2</v>
       </c>
       <c r="G352" s="9">
-        <v>1.3776381588184394E-2</v>
+        <v>1.377397954760573E-2</v>
       </c>
     </row>
     <row r="353" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A353" s="5">
         <v>43922</v>
       </c>
       <c r="B353" s="6">
         <v>222914.90928335799</v>
       </c>
       <c r="C353" s="7">
         <v>444.69140856080003</v>
       </c>
       <c r="D353" s="7">
-        <v>443.40442396504102</v>
+        <v>443.40356910355501</v>
       </c>
       <c r="E353" s="12">
-        <v>9.803747925297035E-3</v>
+        <v>9.8053984497381563E-3</v>
       </c>
       <c r="F353" s="9">
         <v>3.7201376054408763E-2</v>
       </c>
       <c r="G353" s="9">
-        <v>1.5542594375654639E-2</v>
+        <v>1.5539836413803298E-2</v>
       </c>
     </row>
     <row r="354" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A354" s="5">
         <v>43952</v>
       </c>
       <c r="B354" s="6">
         <v>218902.13135770601</v>
       </c>
       <c r="C354" s="7">
         <v>436.686345670496</v>
       </c>
       <c r="D354" s="7">
-        <v>435.54062961971403</v>
+        <v>435.53791730347001</v>
       </c>
       <c r="E354" s="12">
-        <v>-1.7735038083307453E-2</v>
+        <v>-1.7739261359549396E-2</v>
       </c>
       <c r="F354" s="9">
         <v>1.8406956075170289E-2</v>
       </c>
       <c r="G354" s="9">
-        <v>1.1861420168575831E-2</v>
+        <v>1.1858187801351727E-2</v>
       </c>
     </row>
     <row r="355" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A355" s="5">
         <v>43983</v>
       </c>
       <c r="B355" s="6">
         <v>216402.62311997401</v>
       </c>
       <c r="C355" s="7">
         <v>431.70009399930899</v>
       </c>
       <c r="D355" s="7">
-        <v>428.06110470382799</v>
+        <v>428.059655878223</v>
       </c>
       <c r="E355" s="12">
-        <v>-1.717296712918992E-2</v>
+        <v>-1.7170173085151563E-2</v>
       </c>
       <c r="F355" s="9">
         <v>-5.2052817955694497E-4</v>
       </c>
       <c r="G355" s="9">
-        <v>-2.3302066984335346E-3</v>
+        <v>-2.3322805759673493E-3</v>
       </c>
     </row>
     <row r="356" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A356" s="5">
         <v>44013</v>
       </c>
       <c r="B356" s="6">
         <v>220936.30486623201</v>
       </c>
       <c r="C356" s="7">
         <v>440.74430431342199</v>
       </c>
       <c r="D356" s="7">
-        <v>437.46894265910601</v>
+        <v>437.473282819453</v>
       </c>
       <c r="E356" s="12">
-        <v>2.1977792076641078E-2</v>
+        <v>2.1991390246568931E-2</v>
       </c>
       <c r="F356" s="9">
         <v>1.5038687739254319E-2</v>
       </c>
       <c r="G356" s="9">
-        <v>-1.3025969354376721E-2</v>
+        <v>-1.302369608011178E-2</v>
       </c>
     </row>
     <row r="357" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A357" s="5">
         <v>44044</v>
       </c>
       <c r="B357" s="6">
         <v>224122.94552839501</v>
       </c>
       <c r="C357" s="7">
         <v>447.10131169884102</v>
       </c>
       <c r="D357" s="7">
-        <v>444.28801801104697</v>
+        <v>444.29131560463202</v>
       </c>
       <c r="E357" s="12">
-        <v>1.5587564480559424E-2</v>
+        <v>1.5585026681487202E-2</v>
       </c>
       <c r="F357" s="9">
         <v>3.7146019367446659E-2</v>
       </c>
       <c r="G357" s="9">
-        <v>-6.2415111099775045E-3</v>
+        <v>-6.2329466126948008E-3</v>
       </c>
     </row>
     <row r="358" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A358" s="5">
         <v>44075</v>
       </c>
       <c r="B358" s="6">
         <v>226128.844268229</v>
       </c>
       <c r="C358" s="7">
         <v>451.10286520154199</v>
       </c>
       <c r="D358" s="7">
-        <v>449.92498673565802</v>
+        <v>449.92574214339697</v>
       </c>
       <c r="E358" s="12">
-        <v>1.2687645167308803E-2</v>
+        <v>1.2681829108221798E-2</v>
       </c>
       <c r="F358" s="9">
         <v>5.0043808889136621E-2</v>
       </c>
       <c r="G358" s="9">
-        <v>1.8879627276996658E-2</v>
+        <v>1.8889959223039154E-2</v>
       </c>
     </row>
     <row r="359" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A359" s="5">
         <v>44105</v>
       </c>
       <c r="B359" s="6">
         <v>227825.629987839</v>
       </c>
       <c r="C359" s="7">
         <v>454.48777128119701</v>
       </c>
       <c r="D359" s="7">
-        <v>454.29524244296903</v>
+        <v>454.295416347203</v>
       </c>
       <c r="E359" s="12">
-        <v>9.7132985189787302E-3</v>
+        <v>9.7119897674433631E-3</v>
       </c>
       <c r="F359" s="9">
         <v>5.7841233834817762E-2</v>
       </c>
       <c r="G359" s="9">
-        <v>3.6460409911811986E-2</v>
+        <v>3.6463516091581827E-2</v>
       </c>
     </row>
     <row r="360" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A360" s="5">
         <v>44136</v>
       </c>
       <c r="B360" s="6">
         <v>229721.22571022599</v>
       </c>
       <c r="C360" s="7">
         <v>458.269282058383</v>
       </c>
       <c r="D360" s="7">
-        <v>459.16542161569402</v>
+        <v>459.16765119126597</v>
       </c>
       <c r="E360" s="12">
-        <v>1.0720295344797348E-2</v>
+        <v>1.0724816207124732E-2</v>
       </c>
       <c r="F360" s="9">
         <v>6.4835517809711751E-2</v>
       </c>
       <c r="G360" s="9">
-        <v>4.0896966408113578E-2</v>
+        <v>4.0894459851096521E-2</v>
       </c>
     </row>
     <row r="361" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A361" s="5">
         <v>44166</v>
       </c>
       <c r="B361" s="6">
         <v>230920.01094136501</v>
       </c>
       <c r="C361" s="7">
         <v>460.660730412872</v>
       </c>
       <c r="D361" s="7">
-        <v>463.26174588102799</v>
+        <v>463.26008973470198</v>
       </c>
       <c r="E361" s="12">
-        <v>8.9212385613011147E-3</v>
+        <v>8.9127327084530528E-3</v>
       </c>
       <c r="F361" s="9">
         <v>7.2641685602682804E-2</v>
       </c>
       <c r="G361" s="9">
-        <v>3.3822237075167738E-2</v>
+        <v>3.3816282459853797E-2</v>
       </c>
     </row>
     <row r="362" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A362" s="5">
         <v>44197</v>
       </c>
       <c r="B362" s="6">
         <v>229747.56882904799</v>
       </c>
       <c r="C362" s="7">
         <v>458.32183376366203</v>
       </c>
       <c r="D362" s="7">
-        <v>463.60653046883101</v>
+        <v>463.60368574583703</v>
       </c>
       <c r="E362" s="12">
-        <v>7.4425438937830712E-4</v>
+        <v>7.4169137110824401E-4</v>
       </c>
       <c r="F362" s="9">
         <v>6.4151667574311011E-2</v>
       </c>
       <c r="G362" s="9">
-        <v>2.7827379516649708E-2</v>
+        <v>2.7822473501215361E-2</v>
       </c>
     </row>
     <row r="363" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A363" s="5">
         <v>44228</v>
       </c>
       <c r="B363" s="6">
         <v>231068.11226931601</v>
       </c>
       <c r="C363" s="7">
         <v>460.95617672621398</v>
       </c>
       <c r="D363" s="7">
-        <v>465.78705911998901</v>
+        <v>465.78246462392298</v>
       </c>
       <c r="E363" s="12">
-        <v>4.7034036577373595E-3</v>
+        <v>4.6996582319676072E-3</v>
       </c>
       <c r="F363" s="9">
         <v>6.9303697361512651E-2</v>
       </c>
       <c r="G363" s="9">
-        <v>2.1468382521463658E-2</v>
+        <v>2.145934469670685E-2</v>
       </c>
     </row>
     <row r="364" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A364" s="5">
         <v>44256</v>
       </c>
       <c r="B364" s="6">
         <v>232133.72132141099</v>
       </c>
       <c r="C364" s="7">
         <v>463.08195284354298</v>
       </c>
       <c r="D364" s="7">
-        <v>464.068224891162</v>
+        <v>464.06590534856599</v>
       </c>
       <c r="E364" s="12">
-        <v>-3.6901717108122067E-3</v>
+        <v>-3.6853239564158535E-3</v>
       </c>
       <c r="F364" s="9">
         <v>5.7156527763760456E-2</v>
       </c>
       <c r="G364" s="9">
-        <v>1.2158881426956869E-2</v>
+        <v>1.2151243593729655E-2</v>
       </c>
     </row>
     <row r="365" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A365" s="5">
         <v>44287</v>
       </c>
       <c r="B365" s="6">
         <v>238830.90985527899</v>
       </c>
       <c r="C365" s="7">
         <v>476.44212786322902</v>
       </c>
       <c r="D365" s="7">
-        <v>475.04346014750399</v>
+        <v>475.042923089466</v>
       </c>
       <c r="E365" s="12">
-        <v>2.3650046841530603E-2</v>
+        <v>2.3654006067640454E-2</v>
       </c>
       <c r="F365" s="9">
         <v>7.1399443954150321E-2</v>
       </c>
       <c r="G365" s="9">
-        <v>1.3610813518309506E-2</v>
+        <v>1.3607098675559426E-2</v>
       </c>
     </row>
     <row r="366" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A366" s="5">
         <v>44317</v>
       </c>
       <c r="B366" s="6">
         <v>242831.93673505701</v>
       </c>
       <c r="C366" s="7">
         <v>484.42374867350998</v>
       </c>
       <c r="D366" s="7">
-        <v>482.66901854262198</v>
+        <v>482.66795253771699</v>
       </c>
       <c r="E366" s="12">
-        <v>1.6052338438151015E-2</v>
+        <v>1.6051243114330038E-2</v>
       </c>
       <c r="F366" s="9">
         <v>0.10931737041083145</v>
       </c>
       <c r="G366" s="9">
-        <v>2.0913550804452008E-2</v>
+        <v>2.0917401729459995E-2</v>
       </c>
     </row>
     <row r="367" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A367" s="5">
         <v>44348</v>
       </c>
       <c r="B367" s="6">
         <v>245432.45883467401</v>
       </c>
       <c r="C367" s="7">
         <v>489.611512198122</v>
       </c>
       <c r="D367" s="7">
-        <v>485.23945017326201</v>
+        <v>485.24121885617501</v>
       </c>
       <c r="E367" s="12">
-        <v>5.3254539485489971E-3</v>
+        <v>5.3313386665274631E-3</v>
       </c>
       <c r="F367" s="9">
         <v>0.13414733747754459</v>
       </c>
       <c r="G367" s="9">
-        <v>3.5515945876044563E-2</v>
+        <v>3.5523316759911605E-2</v>
       </c>
     </row>
     <row r="368" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A368" s="5">
         <v>44378</v>
       </c>
       <c r="B368" s="6">
         <v>244228.55658371301</v>
       </c>
       <c r="C368" s="7">
         <v>487.20985593622902</v>
       </c>
       <c r="D368" s="7">
-        <v>483.97045000412902</v>
+        <v>483.978696838156</v>
       </c>
       <c r="E368" s="12">
-        <v>-2.6152040372642293E-3</v>
+        <v>-2.6018441322752661E-3</v>
       </c>
       <c r="F368" s="9">
         <v>0.10542518909050824</v>
       </c>
       <c r="G368" s="9">
-        <v>3.3440256642476296E-2</v>
+        <v>3.3452107933322095E-2</v>
       </c>
     </row>
     <row r="369" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A369" s="5">
         <v>44409</v>
       </c>
       <c r="B369" s="6">
         <v>248857.16164557001</v>
       </c>
       <c r="C369" s="7">
         <v>496.44342811516498</v>
       </c>
       <c r="D369" s="7">
-        <v>493.078238135736</v>
+        <v>493.08632782245297</v>
       </c>
       <c r="E369" s="12">
-        <v>1.8818893036815165E-2</v>
+        <v>1.8818247670398192E-2</v>
       </c>
       <c r="F369" s="9">
         <v>0.11036003501944514</v>
       </c>
       <c r="G369" s="9">
-        <v>2.8490634758093103E-2</v>
+        <v>2.8506206518030375E-2</v>
       </c>
     </row>
     <row r="370" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A370" s="5">
         <v>44440</v>
       </c>
       <c r="B370" s="6">
         <v>248742.14430932101</v>
       </c>
       <c r="C370" s="7">
         <v>496.21398082772401</v>
       </c>
       <c r="D370" s="7">
-        <v>494.95257585896701</v>
+        <v>494.95451362729</v>
       </c>
       <c r="E370" s="12">
-        <v>3.8012988168321105E-3</v>
+        <v>3.7887601002590809E-3</v>
       </c>
       <c r="F370" s="9">
         <v>0.10000183795336226</v>
       </c>
       <c r="G370" s="9">
-        <v>2.0131880040055172E-2</v>
+        <v>2.0144427466213477E-2</v>
       </c>
     </row>
     <row r="371" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A371" s="5">
         <v>44470</v>
       </c>
       <c r="B371" s="6">
         <v>250311.37787042599</v>
       </c>
       <c r="C371" s="7">
         <v>499.34443398983802</v>
       </c>
       <c r="D371" s="7">
-        <v>499.326348092731</v>
+        <v>499.32528355939201</v>
       </c>
       <c r="E371" s="12">
-        <v>8.8367501192887499E-3</v>
+        <v>8.8306497097494496E-3</v>
       </c>
       <c r="F371" s="9">
         <v>9.8697182945517881E-2</v>
       </c>
       <c r="G371" s="9">
-        <v>2.4436089614620737E-2</v>
+        <v>2.4435948225318915E-2</v>
       </c>
     </row>
     <row r="372" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A372" s="5">
         <v>44501</v>
       </c>
       <c r="B372" s="6">
         <v>252687.077182148</v>
       </c>
       <c r="C372" s="7">
         <v>504.08370009205902</v>
       </c>
       <c r="D372" s="7">
-        <v>505.26469336068499</v>
+        <v>505.26515741344798</v>
       </c>
       <c r="E372" s="12">
-        <v>1.1892713634352736E-2</v>
+        <v>1.1895800292174519E-2</v>
       </c>
       <c r="F372" s="9">
         <v>9.99727012639684E-2</v>
       </c>
       <c r="G372" s="9">
-        <v>2.5477522536860198E-2</v>
+        <v>2.5465740332058395E-2</v>
       </c>
     </row>
     <row r="373" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A373" s="5">
         <v>44531</v>
       </c>
       <c r="B373" s="6">
         <v>254822.21309066599</v>
       </c>
       <c r="C373" s="7">
         <v>508.34306792743803</v>
       </c>
       <c r="D373" s="7">
-        <v>511.33502794021098</v>
+        <v>511.32734386729902</v>
       </c>
       <c r="E373" s="12">
-        <v>1.2014167344941873E-2</v>
+        <v>1.1998029875807337E-2</v>
       </c>
       <c r="F373" s="9">
         <v>0.10350857880121511</v>
       </c>
       <c r="G373" s="9">
-        <v>2.9840195432624173E-2</v>
+        <v>2.9821782531024077E-2</v>
       </c>
     </row>
     <row r="374" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A374" s="5">
         <v>44562</v>
       </c>
       <c r="B374" s="6">
         <v>255555.95695518199</v>
       </c>
       <c r="C374" s="7">
         <v>509.80680848065401</v>
       </c>
       <c r="D374" s="7">
-        <v>516.134397728095</v>
+        <v>516.12293403943897</v>
       </c>
       <c r="E374" s="12">
-        <v>9.3859593527498841E-3</v>
+        <v>9.3787086289376376E-3</v>
       </c>
       <c r="F374" s="9">
         <v>0.11233367237647407</v>
       </c>
       <c r="G374" s="9">
-        <v>3.0508446860115557E-2</v>
+        <v>3.0489675372143088E-2</v>
       </c>
     </row>
     <row r="375" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A375" s="5">
         <v>44593</v>
       </c>
       <c r="B375" s="6">
         <v>260229.804328303</v>
       </c>
       <c r="C375" s="7">
         <v>519.13063423297001</v>
       </c>
       <c r="D375" s="7">
-        <v>524.16546535153805</v>
+        <v>524.14989841920897</v>
       </c>
       <c r="E375" s="12">
-        <v>1.5560031764582982E-2</v>
+        <v>1.5552427242375932E-2</v>
       </c>
       <c r="F375" s="9">
         <v>0.12620387890215623</v>
       </c>
       <c r="G375" s="9">
-        <v>3.4738085045384448E-2</v>
+        <v>3.471401211822811E-2</v>
       </c>
     </row>
     <row r="376" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A376" s="5">
         <v>44621</v>
       </c>
       <c r="B376" s="6">
         <v>265312.48615130101</v>
       </c>
       <c r="C376" s="7">
         <v>529.27004099764895</v>
       </c>
       <c r="D376" s="7">
-        <v>530.41259487386003</v>
+        <v>530.40707161986495</v>
       </c>
       <c r="E376" s="12">
-        <v>1.1918239440158906E-2</v>
+        <v>1.1937755248121018E-2</v>
       </c>
       <c r="F376" s="9">
         <v>0.14292953492935689</v>
       </c>
       <c r="G376" s="9">
-        <v>3.6140541195245124E-2</v>
+        <v>3.6124729049305415E-2</v>
       </c>
     </row>
     <row r="377" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A377" s="5">
         <v>44652</v>
       </c>
       <c r="B377" s="6">
         <v>267620.12814823899</v>
       </c>
       <c r="C377" s="7">
         <v>533.87354003399105</v>
       </c>
       <c r="D377" s="7">
-        <v>532.39437054353095</v>
+        <v>532.39858955504099</v>
       </c>
       <c r="E377" s="12">
-        <v>3.7362907457771932E-3</v>
+        <v>3.7546971783275485E-3</v>
       </c>
       <c r="F377" s="9">
         <v>0.12054226276826796</v>
       </c>
       <c r="G377" s="9">
-        <v>3.5386640818238391E-2</v>
+        <v>3.5388254743189185E-2</v>
       </c>
     </row>
     <row r="378" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A378" s="5">
         <v>44682</v>
       </c>
       <c r="B378" s="6">
         <v>269913.66759779298</v>
       </c>
       <c r="C378" s="7">
         <v>538.44890599623602</v>
       </c>
       <c r="D378" s="7">
-        <v>535.74566582841805</v>
+        <v>535.75748367206199</v>
       </c>
       <c r="E378" s="12">
-        <v>6.2947609334518262E-3</v>
+        <v>6.3089838758367822E-3</v>
       </c>
       <c r="F378" s="9">
         <v>0.11152458456188885</v>
       </c>
       <c r="G378" s="9">
-        <v>3.0237616141209234E-2</v>
+        <v>3.0267442114002341E-2</v>
       </c>
     </row>
     <row r="379" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A379" s="5">
         <v>44713</v>
       </c>
       <c r="B379" s="6">
         <v>271613.04481209</v>
       </c>
       <c r="C379" s="7">
         <v>541.838981830693</v>
       </c>
       <c r="D379" s="7">
-        <v>536.65654960181496</v>
+        <v>536.66651692539097</v>
       </c>
       <c r="E379" s="12">
-        <v>1.7002167847468552E-3</v>
+        <v>1.6967252554243029E-3</v>
       </c>
       <c r="F379" s="9">
         <v>0.10667124512267812</v>
       </c>
       <c r="G379" s="9">
-        <v>2.1699788428926947E-2</v>
+        <v>2.1737520156286827E-2</v>
       </c>
     </row>
     <row r="380" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A380" s="5">
         <v>44743</v>
       </c>
       <c r="B380" s="6">
         <v>271208.51544255298</v>
       </c>
       <c r="C380" s="7">
         <v>541.03198899328299</v>
       </c>
       <c r="D380" s="7">
-        <v>537.46304330156499</v>
+        <v>537.48781225718596</v>
       </c>
       <c r="E380" s="12">
-        <v>1.5028116219739651E-3</v>
+        <v>1.5303643992925497E-3</v>
       </c>
       <c r="F380" s="9">
         <v>0.11047012370804499</v>
       </c>
       <c r="G380" s="9">
-        <v>1.4425473006973943E-2</v>
+        <v>1.4465593016603107E-2</v>
       </c>
     </row>
     <row r="381" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A381" s="5">
         <v>44774</v>
       </c>
       <c r="B381" s="6">
         <v>273750.70741281001</v>
       </c>
       <c r="C381" s="7">
         <v>546.10339014684496</v>
       </c>
       <c r="D381" s="7">
-        <v>542.72880551338005</v>
+        <v>542.74529668344803</v>
       </c>
       <c r="E381" s="12">
-        <v>9.7974405448757462E-3</v>
+        <v>9.7815881706846408E-3</v>
       </c>
       <c r="F381" s="9">
         <v>0.100031462235733</v>
       </c>
       <c r="G381" s="9">
-        <v>1.1445207879513086E-2</v>
+        <v>1.1470601632575628E-2</v>
       </c>
     </row>
     <row r="382" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A382" s="5">
         <v>44805</v>
       </c>
       <c r="B382" s="6">
         <v>272259.454247054</v>
       </c>
       <c r="C382" s="7">
         <v>543.12849953529803</v>
       </c>
       <c r="D382" s="7">
-        <v>542.12276906719796</v>
+        <v>542.123564035973</v>
       </c>
       <c r="E382" s="12">
-        <v>-1.1166469146756119E-3</v>
+        <v>-1.1455329991327812E-3</v>
       </c>
       <c r="F382" s="9">
         <v>9.4544935290450605E-2</v>
       </c>
       <c r="G382" s="9">
-        <v>1.09160450997281E-2</v>
+        <v>1.0925869894719664E-2</v>
       </c>
     </row>
     <row r="383" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A383" s="5">
         <v>44835</v>
       </c>
       <c r="B383" s="6">
         <v>268282.02277825301</v>
       </c>
       <c r="C383" s="7">
         <v>535.19394904694605</v>
       </c>
       <c r="D383" s="7">
-        <v>535.45159119957998</v>
+        <v>535.44233673068197</v>
       </c>
       <c r="E383" s="12">
-        <v>-1.2305658880730541E-2</v>
+        <v>-1.2324178007594777E-2</v>
       </c>
       <c r="F383" s="9">
         <v>7.1793160425690505E-2</v>
       </c>
       <c r="G383" s="9">
-        <v>6.4837147032932307E-3</v>
+        <v>6.4595989124549558E-3</v>
       </c>
     </row>
     <row r="384" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A384" s="5">
         <v>44866</v>
       </c>
       <c r="B384" s="6">
         <v>263787.66538461298</v>
       </c>
       <c r="C384" s="7">
         <v>526.22818661149995</v>
       </c>
       <c r="D384" s="7">
-        <v>527.64981316844103</v>
+        <v>527.63862259031396</v>
       </c>
       <c r="E384" s="12">
-        <v>-1.4570463809175593E-2</v>
+        <v>-1.457433154803589E-2</v>
       </c>
       <c r="F384" s="9">
         <v>4.393017769746721E-2</v>
       </c>
       <c r="G384" s="9">
-        <v>-7.1894340823316361E-3</v>
+        <v>-7.2330417559420823E-3</v>
       </c>
     </row>
     <row r="385" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A385" s="5">
         <v>44896</v>
       </c>
       <c r="B385" s="6">
         <v>262068.20530313501</v>
       </c>
       <c r="C385" s="7">
         <v>522.79804760440197</v>
       </c>
       <c r="D385" s="7">
-        <v>526.07371862387799</v>
+        <v>526.05442038584397</v>
       </c>
       <c r="E385" s="12">
-        <v>-2.9870086281256203E-3</v>
+        <v>-3.002437912321021E-3</v>
       </c>
       <c r="F385" s="9">
         <v>2.8435481053962652E-2</v>
       </c>
       <c r="G385" s="9">
-        <v>-2.0427292292727994E-2</v>
+        <v>-2.0477182251677384E-2</v>
       </c>
     </row>
     <row r="386" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A386" s="5">
         <v>44927</v>
       </c>
       <c r="B386" s="6">
         <v>258296.853564825</v>
       </c>
       <c r="C386" s="7">
         <v>515.27460414304505</v>
       </c>
       <c r="D386" s="7">
-        <v>521.83494550982198</v>
+        <v>521.81153137537399</v>
       </c>
       <c r="E386" s="12">
-        <v>-8.0573747822718644E-3</v>
+        <v>-8.0654944546573182E-3</v>
       </c>
       <c r="F386" s="9">
         <v>1.0725230756894799E-2</v>
       </c>
       <c r="G386" s="9">
-        <v>-2.7615010217222569E-2</v>
+        <v>-2.7653097237792301E-2</v>
       </c>
     </row>
     <row r="387" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A387" s="5">
         <v>44958</v>
       </c>
       <c r="B387" s="6">
         <v>257405.91599430301</v>
       </c>
       <c r="C387" s="7">
         <v>513.497278954482</v>
       </c>
       <c r="D387" s="7">
-        <v>517.73718363006401</v>
+        <v>517.70235262832603</v>
       </c>
       <c r="E387" s="12">
-        <v>-7.8526015074642519E-3</v>
+        <v>-7.8748331532979554E-3</v>
       </c>
       <c r="F387" s="9">
         <v>-1.0851517724072335E-2</v>
       </c>
       <c r="G387" s="9">
-        <v>-2.4655949197897264E-2</v>
+        <v>-2.4692317016733578E-2</v>
       </c>
     </row>
     <row r="388" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A388" s="5">
         <v>44986</v>
       </c>
       <c r="B388" s="6">
         <v>257122.222225398</v>
       </c>
       <c r="C388" s="7">
         <v>512.93134021983303</v>
       </c>
       <c r="D388" s="7">
-        <v>513.74338729386898</v>
+        <v>513.71103184270305</v>
       </c>
       <c r="E388" s="12">
-        <v>-7.7139453422929716E-3</v>
+        <v>-7.7096825335242203E-3</v>
       </c>
       <c r="F388" s="9">
         <v>-3.0870254335609526E-2</v>
       </c>
       <c r="G388" s="9">
-        <v>-2.2564918138557544E-2</v>
+        <v>-2.2597485600667766E-2</v>
       </c>
     </row>
     <row r="389" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A389" s="5">
         <v>45017</v>
       </c>
       <c r="B389" s="6">
         <v>260441.30473063199</v>
       </c>
       <c r="C389" s="7">
         <v>519.55255492066794</v>
       </c>
       <c r="D389" s="7">
-        <v>518.255504989619</v>
+        <v>518.28620365316704</v>
       </c>
       <c r="E389" s="12">
-        <v>8.7828238909652967E-3</v>
+        <v>8.906119446282279E-3</v>
       </c>
       <c r="F389" s="9">
         <v>-2.6824676706044159E-2</v>
       </c>
       <c r="G389" s="9">
-        <v>-1.6389364000506612E-2</v>
+        <v>-1.637887102800506E-2</v>
       </c>
     </row>
     <row r="390" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A390" s="5">
         <v>45047</v>
       </c>
       <c r="B390" s="6">
         <v>260735.96564923</v>
       </c>
       <c r="C390" s="7">
         <v>520.14037194627701</v>
       </c>
       <c r="D390" s="7">
-        <v>516.91525598629903</v>
+        <v>516.96179608584703</v>
       </c>
       <c r="E390" s="12">
-        <v>-2.5860776980011213E-3</v>
+        <v>-2.5553594866790652E-3</v>
       </c>
       <c r="F390" s="9">
         <v>-3.4002360940978527E-2</v>
       </c>
       <c r="G390" s="9">
-        <v>-1.0686771544072493E-2</v>
+        <v>-1.0609101347579419E-2</v>
       </c>
     </row>
     <row r="391" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A391" s="5">
         <v>45078</v>
       </c>
       <c r="B391" s="6">
         <v>262239.27178684698</v>
       </c>
       <c r="C391" s="7">
         <v>523.13930694790702</v>
       </c>
       <c r="D391" s="7">
-        <v>518.13295127947697</v>
+        <v>518.16437347327201</v>
       </c>
       <c r="E391" s="12">
-        <v>2.3556961785824448E-3</v>
+        <v>2.3262403460568848E-3</v>
       </c>
       <c r="F391" s="9">
         <v>-3.4511497898519594E-2</v>
       </c>
       <c r="G391" s="9">
-        <v>-7.5993436201571285E-6</v>
+        <v>1.2068913134921644E-4</v>
       </c>
     </row>
     <row r="392" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A392" s="5">
         <v>45108</v>
       </c>
       <c r="B392" s="6">
         <v>260827.70181327101</v>
       </c>
       <c r="C392" s="7">
         <v>520.32337578453496</v>
       </c>
       <c r="D392" s="7">
-        <v>516.91702828093196</v>
+        <v>516.96477628402795</v>
       </c>
       <c r="E392" s="12">
-        <v>-2.3467393755645105E-3</v>
+        <v>-2.3150900576262012E-3</v>
       </c>
       <c r="F392" s="9">
         <v>-3.8276134554042329E-2</v>
       </c>
       <c r="G392" s="9">
-        <v>1.4384124289303912E-3</v>
+        <v>1.5431105081762375E-3</v>
       </c>
     </row>
     <row r="393" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A393" s="5">
         <v>45139</v>
       </c>
       <c r="B393" s="6">
         <v>259152.760488317</v>
       </c>
       <c r="C393" s="7">
         <v>516.98204693647699</v>
       </c>
       <c r="D393" s="7">
-        <v>514.45201927599805</v>
+        <v>514.47796790491702</v>
       </c>
       <c r="E393" s="12">
-        <v>-4.7686744101497203E-3</v>
+        <v>-4.8104019716512791E-3</v>
       </c>
       <c r="F393" s="9">
         <v>-5.3325695712193588E-2</v>
       </c>
       <c r="G393" s="9">
-        <v>3.795243056412545E-4</v>
+        <v>4.1840104695234359E-4</v>
       </c>
     </row>
     <row r="394" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A394" s="5">
         <v>45170</v>
       </c>
       <c r="B394" s="6">
         <v>257808.021672542</v>
       </c>
       <c r="C394" s="7">
         <v>514.29943678690904</v>
       </c>
       <c r="D394" s="7">
-        <v>513.60947563581999</v>
+        <v>513.59927332884899</v>
       </c>
       <c r="E394" s="12">
-        <v>-1.6377496998919439E-3</v>
+        <v>-1.7079343157225813E-3</v>
       </c>
       <c r="F394" s="9">
         <v>-5.3079635432600525E-2</v>
       </c>
       <c r="G394" s="9">
-        <v>-5.3596659796537605E-3</v>
+        <v>-5.3883668231529125E-3</v>
       </c>
     </row>
     <row r="395" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A395" s="5">
         <v>45200</v>
       </c>
       <c r="B395" s="6">
         <v>259423.18815502501</v>
       </c>
       <c r="C395" s="7">
         <v>517.52152121573704</v>
       </c>
       <c r="D395" s="7">
-        <v>518.113971546529</v>
+        <v>518.08389806543198</v>
       </c>
       <c r="E395" s="12">
-        <v>8.7702741565129916E-3</v>
+        <v>8.7317583366430807E-3</v>
       </c>
       <c r="F395" s="9">
         <v>-3.3020604703546064E-2</v>
       </c>
       <c r="G395" s="9">
-        <v>-3.7306048845362483E-3</v>
+        <v>-3.8205277595556586E-3</v>
       </c>
     </row>
     <row r="396" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A396" s="5">
         <v>45231</v>
       </c>
       <c r="B396" s="6">
         <v>258557.157466748</v>
       </c>
       <c r="C396" s="7">
         <v>515.79388259405596</v>
       </c>
       <c r="D396" s="7">
-        <v>517.29538104837695</v>
+        <v>517.26571034450797</v>
       </c>
       <c r="E396" s="12">
-        <v>-1.5799429143140697E-3</v>
+        <v>-1.5792571897702556E-3</v>
       </c>
       <c r="F396" s="9">
         <v>-1.9828477992850924E-2</v>
       </c>
       <c r="G396" s="9">
-        <v>-3.1182315740418964E-4</v>
+        <v>-4.2477600672163884E-4</v>
       </c>
     </row>
     <row r="397" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A397" s="5">
         <v>45261</v>
       </c>
       <c r="B397" s="6">
         <v>257442.610373173</v>
       </c>
       <c r="C397" s="7">
         <v>513.57048031673605</v>
       </c>
       <c r="D397" s="7">
-        <v>516.83676198821195</v>
+        <v>516.79925557416198</v>
       </c>
       <c r="E397" s="12">
-        <v>-8.8657095533217767E-4</v>
+        <v>-9.0177013673553574E-4</v>
       </c>
       <c r="F397" s="9">
         <v>-1.7650347643701103E-2</v>
       </c>
       <c r="G397" s="9">
-        <v>4.704008037179408E-3</v>
+        <v>4.5997755308464505E-3</v>
       </c>
     </row>
     <row r="398" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A398" s="5">
         <v>45292</v>
       </c>
       <c r="B398" s="6">
         <v>257655.80438207099</v>
       </c>
       <c r="C398" s="7">
         <v>513.99577956844701</v>
       </c>
       <c r="D398" s="7">
-        <v>520.262452713681</v>
+        <v>520.22422187534698</v>
       </c>
       <c r="E398" s="12">
-        <v>6.6281870358657624E-3</v>
+        <v>6.6272663210009686E-3</v>
       </c>
       <c r="F398" s="9">
         <v>-2.4818311717978991E-3</v>
       </c>
       <c r="G398" s="9">
-        <v>5.3157804338659354E-3</v>
+        <v>5.2569219910045817E-3</v>
       </c>
     </row>
     <row r="399" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A399" s="5">
         <v>45323</v>
       </c>
       <c r="B399" s="6">
         <v>260419.70852645501</v>
       </c>
       <c r="C399" s="7">
         <v>519.50947280253604</v>
       </c>
       <c r="D399" s="7">
-        <v>523.15157717936597</v>
+        <v>523.11507669334799</v>
       </c>
       <c r="E399" s="12">
-        <v>5.5532057918370459E-3</v>
+        <v>5.5569400586150675E-3</v>
       </c>
       <c r="F399" s="9">
         <v>1.1708326595800678E-2</v>
       </c>
       <c r="G399" s="9">
-        <v>7.2510181579665822E-3</v>
+        <v>7.2240424044893725E-3</v>
       </c>
     </row>
     <row r="400" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A400" s="5">
         <v>45352</v>
       </c>
       <c r="B400" s="6">
         <v>261141.74328401001</v>
       </c>
       <c r="C400" s="7">
         <v>520.94985493937395</v>
       </c>
       <c r="D400" s="7">
-        <v>521.50015605272404</v>
+        <v>521.49010079107495</v>
       </c>
       <c r="E400" s="12">
-        <v>-3.1566780999605637E-3</v>
+        <v>-3.1063449987804859E-3</v>
       </c>
       <c r="F400" s="9">
         <v>1.5632725261249147E-2</v>
       </c>
       <c r="G400" s="9">
-        <v>8.161122932528686E-3</v>
+        <v>8.1696644374169569E-3</v>
       </c>
     </row>
     <row r="401" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A401" s="5">
         <v>45383</v>
       </c>
       <c r="B401" s="6">
         <v>261962.20493682101</v>
       </c>
       <c r="C401" s="7">
         <v>522.58658820782898</v>
       </c>
       <c r="D401" s="7">
-        <v>521.31594847286203</v>
+        <v>521.28829883832202</v>
       </c>
       <c r="E401" s="12">
-        <v>-3.5322631781409264E-4</v>
+        <v>-3.869717803786088E-4</v>
       </c>
       <c r="F401" s="9">
         <v>5.839704296371595E-3</v>
       </c>
       <c r="G401" s="9">
-        <v>7.4453977042401309E-3</v>
+        <v>7.4659777728993681E-3</v>
       </c>
     </row>
     <row r="402" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A402" s="5">
         <v>45413</v>
       </c>
       <c r="B402" s="6">
         <v>264248.84969596699</v>
       </c>
       <c r="C402" s="7">
         <v>527.14819999993404</v>
       </c>
       <c r="D402" s="7">
-        <v>523.46065355384803</v>
+        <v>523.55405727730499</v>
       </c>
       <c r="E402" s="12">
-        <v>4.1140216163895182E-3</v>
+        <v>4.3464594237625498E-3</v>
       </c>
       <c r="F402" s="9">
         <v>1.3472955439769008E-2</v>
       </c>
       <c r="G402" s="9">
-        <v>3.8621779457066463E-3</v>
+        <v>3.9700978784209529E-3</v>
       </c>
     </row>
     <row r="403" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A403" s="5">
         <v>45444</v>
       </c>
       <c r="B403" s="6">
         <v>266064.09825434402</v>
       </c>
       <c r="C403" s="7">
         <v>530.76942677613999</v>
       </c>
       <c r="D403" s="7">
-        <v>525.85518606310302</v>
+        <v>525.91477429462896</v>
       </c>
       <c r="E403" s="12">
-        <v>4.5744269277894212E-3</v>
+        <v>4.5090224868100659E-3</v>
       </c>
       <c r="F403" s="9">
         <v>1.4585254303960626E-2</v>
       </c>
       <c r="G403" s="9">
-        <v>3.6536202402603912E-3</v>
+        <v>3.7881005130087075E-3</v>
       </c>
     </row>
     <row r="404" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A404" s="5">
         <v>45474</v>
       </c>
       <c r="B404" s="6">
         <v>266334.07782784698</v>
       </c>
       <c r="C404" s="7">
         <v>531.30800715737098</v>
       </c>
       <c r="D404" s="7">
-        <v>527.65091558552194</v>
+        <v>527.73034417925203</v>
       </c>
       <c r="E404" s="12">
-        <v>3.4148746080893133E-3</v>
+        <v>3.4522131215237728E-3</v>
       </c>
       <c r="F404" s="9">
         <v>2.1111162565536468E-2</v>
       </c>
       <c r="G404" s="9">
-        <v>7.0238189625635439E-3</v>
+        <v>7.2199671301975687E-3</v>
       </c>
     </row>
     <row r="405" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A405" s="5">
         <v>45505</v>
       </c>
       <c r="B405" s="6">
         <v>265375.44571877102</v>
       </c>
       <c r="C405" s="7">
         <v>529.39563860271903</v>
       </c>
       <c r="D405" s="7">
-        <v>527.75155129157702</v>
+        <v>527.79133410493796</v>
       </c>
       <c r="E405" s="12">
-        <v>1.9072402431707935E-4</v>
+        <v>1.1557024597630416E-4</v>
       </c>
       <c r="F405" s="9">
         <v>2.4011649417619685E-2</v>
       </c>
       <c r="G405" s="9">
-        <v>9.5646537455726932E-3</v>
+        <v>9.6429053777928875E-3</v>
       </c>
     </row>
     <row r="406" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A406" s="5">
         <v>45536</v>
       </c>
       <c r="B406" s="6">
         <v>266094.19737815898</v>
       </c>
       <c r="C406" s="7">
         <v>530.82947130976504</v>
       </c>
       <c r="D406" s="7">
-        <v>530.64438921410499</v>
+        <v>530.62633570102503</v>
       </c>
       <c r="E406" s="12">
-        <v>5.4814389753061743E-3</v>
+        <v>5.3714440023817644E-3</v>
       </c>
       <c r="F406" s="9">
         <v>3.2140876190974499E-2</v>
       </c>
       <c r="G406" s="9">
-        <v>9.8145651439658366E-3</v>
+        <v>9.7983852990306541E-3</v>
       </c>
     </row>
     <row r="407" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A407" s="5">
         <v>45566</v>
       </c>
       <c r="B407" s="6">
         <v>265737.64980293898</v>
       </c>
       <c r="C407" s="7">
         <v>530.11819702150297</v>
       </c>
       <c r="D407" s="7">
-        <v>530.94926821204501</v>
+        <v>530.89729246103002</v>
       </c>
       <c r="E407" s="12">
-        <v>5.745448442251444E-4</v>
+        <v>5.1063571815945785E-4</v>
       </c>
       <c r="F407" s="9">
         <v>2.4340390282078239E-2</v>
       </c>
       <c r="G407" s="9">
-        <v>7.8495335899868568E-3</v>
+        <v>7.6818367027340351E-3</v>
       </c>
     </row>
     <row r="408" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A408" s="5">
         <v>45597</v>
       </c>
       <c r="B408" s="6">
         <v>268143.94746382697</v>
       </c>
       <c r="C408" s="7">
         <v>534.91850355854399</v>
       </c>
       <c r="D408" s="7">
-        <v>536.38926614102104</v>
+        <v>536.33485025411198</v>
       </c>
       <c r="E408" s="12">
-        <v>1.0245796076327585E-2</v>
+        <v>1.0242202908731457E-2</v>
       </c>
       <c r="F408" s="9">
         <v>3.7078029829096693E-2</v>
       </c>
       <c r="G408" s="9">
-        <v>1.0577195054752631E-2</v>
+        <v>1.0384246430243271E-2</v>
       </c>
     </row>
     <row r="409" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A409" s="5">
         <v>45627</v>
       </c>
       <c r="B409" s="6">
         <v>269426.09136215999</v>
       </c>
       <c r="C409" s="7">
         <v>537.47624354085497</v>
       </c>
       <c r="D409" s="7">
-        <v>541.05712294312104</v>
+        <v>540.99667895196797</v>
       </c>
       <c r="E409" s="12">
-        <v>8.7023680314899376E-3</v>
+        <v>8.6920115216215788E-3</v>
       </c>
       <c r="F409" s="9">
         <v>4.6548164546714954E-2</v>
       </c>
       <c r="G409" s="9">
-        <v>1.4090883329929582E-2</v>
+        <v>1.3921025961767919E-2</v>
       </c>
     </row>
     <row r="410" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A410" s="5">
         <v>45658</v>
       </c>
       <c r="B410" s="6">
         <v>268212.980198454</v>
       </c>
       <c r="C410" s="7">
         <v>535.05621648271301</v>
       </c>
       <c r="D410" s="7">
-        <v>541.03065682937995</v>
+        <v>540.97576348179098</v>
       </c>
       <c r="E410" s="12">
-        <v>-4.8915562920859301E-5</v>
+        <v>-3.866099551208535E-5</v>
       </c>
       <c r="F410" s="9">
         <v>4.0973949108976004E-2</v>
       </c>
       <c r="G410" s="9">
-        <v>1.832945859464874E-2</v>
+        <v>1.8242029496484014E-2</v>
       </c>
     </row>
     <row r="411" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A411" s="5">
         <v>45689</v>
       </c>
       <c r="B411" s="6">
         <v>270492.66894957499</v>
       </c>
       <c r="C411" s="7">
         <v>539.60395178258602</v>
       </c>
       <c r="D411" s="7">
-        <v>542.71458206632997</v>
+        <v>542.67891665114701</v>
       </c>
       <c r="E411" s="12">
-        <v>3.1124395922743631E-3</v>
+        <v>3.1482984716253437E-3</v>
       </c>
       <c r="F411" s="9">
         <v>3.8679716217008941E-2</v>
       </c>
       <c r="G411" s="9">
-        <v>1.6783307178146245E-2</v>
+        <v>1.6767993555534488E-2</v>
       </c>
     </row>
     <row r="412" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A412" s="5">
         <v>45717</v>
       </c>
       <c r="B412" s="6">
         <v>271315.71920009702</v>
       </c>
       <c r="C412" s="7">
         <v>541.24584902668505</v>
       </c>
       <c r="D412" s="7">
-        <v>541.27823526962698</v>
+        <v>541.29742311054895</v>
       </c>
       <c r="E412" s="12">
-        <v>-2.6465970220189705E-3</v>
+        <v>-2.5456923020397149E-3</v>
       </c>
       <c r="F412" s="9">
         <v>3.8959592549791644E-2</v>
       </c>
       <c r="G412" s="9">
-        <v>1.0338138376413175E-2</v>
+        <v>1.0398570993797707E-2</v>
       </c>
     </row>
     <row r="413" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A413" s="5">
         <v>45748</v>
       </c>
       <c r="B413" s="6">
         <v>270751.74244191701</v>
       </c>
       <c r="C413" s="7">
         <v>540.12077569804705</v>
       </c>
       <c r="D413" s="7">
-        <v>538.80948868289704</v>
+        <v>538.72085780780503</v>
       </c>
       <c r="E413" s="12">
-        <v>-4.5609566870912222E-3</v>
+        <v>-4.7599807291484053E-3</v>
       </c>
       <c r="F413" s="9">
         <v>3.3552693249075283E-2</v>
       </c>
       <c r="G413" s="9">
-        <v>2.6724259798758254E-3</v>
+        <v>2.7126522270928266E-3</v>
       </c>
     </row>
     <row r="414" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A414" s="5">
         <v>45778</v>
       </c>
       <c r="B414" s="6">
         <v>273427.28284223302</v>
       </c>
       <c r="C414" s="7">
         <v>545.458192711126</v>
       </c>
       <c r="D414" s="7">
-        <v>541.55563950517001</v>
+        <v>541.69839617845901</v>
       </c>
       <c r="E414" s="12">
-        <v>5.0967009303897193E-3</v>
+        <v>5.5270523268216021E-3</v>
       </c>
       <c r="F414" s="9">
         <v>3.4734051470144856E-2</v>
       </c>
       <c r="G414" s="9">
-        <v>-1.9442354684676699E-3</v>
+        <v>-1.8063456948363976E-3</v>
       </c>
     </row>
     <row r="415" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A415" s="5">
         <v>45809</v>
       </c>
       <c r="B415" s="6">
         <v>271618.65117166197</v>
       </c>
       <c r="C415" s="7">
         <v>541.850165918573</v>
       </c>
       <c r="D415" s="7">
-        <v>537.16967497937901</v>
+        <v>537.26001170379902</v>
       </c>
       <c r="E415" s="12">
-        <v>-8.0988253206975003E-3</v>
+        <v>-8.1934606156702783E-3</v>
       </c>
       <c r="F415" s="9">
         <v>2.0876747196493017E-2</v>
       </c>
       <c r="G415" s="9">
-        <v>-4.6083463512656131E-3</v>
+        <v>-4.4757242622149862E-3</v>
       </c>
     </row>
     <row r="416" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A416" s="5">
         <v>45839</v>
       </c>
       <c r="B416" s="6">
         <v>272664.06801065803</v>
       </c>
       <c r="C416" s="7">
         <v>543.93566072984697</v>
       </c>
       <c r="D416" s="7">
-        <v>540.27549075454601</v>
+        <v>540.38245577512305</v>
       </c>
       <c r="E416" s="12">
-        <v>5.7818151690827158E-3</v>
+        <v>5.8117931789152255E-3</v>
       </c>
       <c r="F416" s="9">
         <v>2.3767105713382808E-2</v>
       </c>
       <c r="G416" s="9">
-        <v>-2.3425532276233341E-3</v>
+        <v>-2.0683673559964699E-3</v>
       </c>
     </row>
     <row r="417" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A417" s="5">
         <v>45870</v>
       </c>
       <c r="B417" s="6">
         <v>271079.16545142798</v>
       </c>
       <c r="C417" s="7">
         <v>540.77394959189996</v>
       </c>
       <c r="D417" s="7">
-        <v>539.86846928438194</v>
+        <v>539.919504599535</v>
       </c>
       <c r="E417" s="12">
-        <v>-7.5335912350127376E-4</v>
+        <v>-8.5671022558275745E-4</v>
       </c>
       <c r="F417" s="9">
         <v>2.1493019888136455E-2</v>
       </c>
       <c r="G417" s="9">
-        <v>-2.6699634068462208E-3</v>
+        <v>-2.5619179213185461E-3</v>
       </c>
     </row>
     <row r="418" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A418" s="5">
         <v>45901</v>
       </c>
       <c r="B418" s="6">
         <v>271994.92857299699</v>
       </c>
       <c r="C418" s="7">
         <v>542.60079910029697</v>
       </c>
       <c r="D418" s="7">
-        <v>542.70582442658497</v>
+        <v>542.67838592261296</v>
       </c>
       <c r="E418" s="12">
-        <v>5.2556415194315864E-3</v>
+        <v>5.1098011825378986E-3</v>
       </c>
       <c r="F418" s="9">
         <v>2.2175347125108713E-2</v>
       </c>
       <c r="G418" s="9">
-        <v>3.2858528222448058E-3</v>
+        <v>3.2769664046765623E-3</v>
       </c>
     </row>
     <row r="419" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A419" s="5">
         <v>45931</v>
       </c>
       <c r="B419" s="6">
         <v>272225.53582857299</v>
       </c>
       <c r="C419" s="7">
         <v>543.06083591719698</v>
       </c>
       <c r="D419" s="7">
-        <v>544.16983382331898</v>
+        <v>544.09882063703799</v>
       </c>
       <c r="E419" s="12">
-        <v>2.6976113593046858E-3</v>
+        <v>2.6174521618547164E-3</v>
       </c>
       <c r="F419" s="9">
         <v>2.4414628602475563E-2</v>
       </c>
       <c r="G419" s="9">
-        <v>4.7827785323721894E-3</v>
+        <v>4.5424948303911528E-3</v>
       </c>
     </row>
     <row r="420" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A420" s="5">
         <v>45962</v>
       </c>
       <c r="B420" s="6">
         <v>272997.785055427</v>
       </c>
       <c r="C420" s="7">
         <v>544.60139055104298</v>
       </c>
       <c r="D420" s="7">
-        <v>545.96221236152201</v>
+        <v>545.89232426307001</v>
       </c>
       <c r="E420" s="12">
-        <v>3.2937851876313484E-3</v>
+        <v>3.2962828773128727E-3</v>
       </c>
       <c r="F420" s="9">
         <v>1.8101611606410328E-2</v>
       </c>
       <c r="G420" s="9">
-        <v>9.5987786518250129E-3</v>
+        <v>9.3397093929274977E-3</v>
       </c>
     </row>
     <row r="421" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A421" s="5">
         <v>45992</v>
       </c>
       <c r="B421" s="6">
         <v>271067.55001795798</v>
       </c>
       <c r="C421" s="7">
         <v>540.75077804412297</v>
       </c>
       <c r="D421" s="7">
-        <v>544.18035494726996</v>
+        <v>544.10639100898698</v>
       </c>
       <c r="E421" s="12">
-        <v>-3.2637009923173199E-3</v>
+        <v>-3.2715852095813736E-3</v>
       </c>
       <c r="F421" s="9">
         <v>6.0924264888353452E-3</v>
       </c>
       <c r="G421" s="9">
-        <v>7.0632641272914132E-3</v>
+        <v>6.8498608976919062E-3</v>
       </c>
     </row>
     <row r="422" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A422" s="5">
         <v>46023</v>
       </c>
       <c r="B422" s="6">
         <v>270873.21718718502</v>
       </c>
       <c r="C422" s="7">
         <v>540.36310482601596</v>
       </c>
       <c r="D422" s="7">
-        <v>545.892549515778</v>
+        <v>545.83030136998696</v>
       </c>
       <c r="E422" s="12">
-        <v>3.1463733538745764E-3</v>
+        <v>3.1683332331442493E-3</v>
       </c>
       <c r="F422" s="9">
         <v>9.9183752656659685E-3</v>
       </c>
       <c r="G422" s="9">
-        <v>5.7114017705826026E-3</v>
+        <v>5.6140185322868241E-3</v>
       </c>
     </row>
     <row r="423" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A423" s="5">
         <v>46054</v>
       </c>
       <c r="B423" s="6">
         <v>273175.53525829501</v>
       </c>
       <c r="C423" s="7">
         <v>544.95598319959902</v>
       </c>
       <c r="D423" s="7">
-        <v>547.72225078493602</v>
+        <v>547.70811979334405</v>
       </c>
       <c r="E423" s="12">
-        <v>3.3517608378810237E-3</v>
+        <v>3.4402971374873914E-3</v>
       </c>
       <c r="F423" s="9">
         <v>9.9184437017789673E-3</v>
       </c>
       <c r="G423" s="9">
-        <v>3.0359931783683347E-3</v>
+        <v>3.0473290863033409E-3</v>
       </c>
     </row>
     <row r="424" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A424" s="5">
         <v>46082</v>
       </c>
       <c r="B424" s="6">
         <v>277186.13446022902</v>
       </c>
       <c r="C424" s="7">
         <v>552.95669976904799</v>
       </c>
       <c r="D424" s="7">
-        <v>552.64059332351098</v>
+        <v>552.72930798207994</v>
       </c>
       <c r="E424" s="12">
-        <v>8.9796288749024455E-3</v>
+        <v>9.1676351094274189E-3</v>
       </c>
       <c r="F424" s="9">
         <v>2.1636841674485652E-2</v>
       </c>
       <c r="G424" s="9">
-        <v>7.3076557969218303E-3</v>
+        <v>7.4476541141990094E-3</v>
+      </c>
+    </row>
+    <row r="425" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A425" s="5">
+        <v>46113</v>
+      </c>
+      <c r="B425" s="6">
+        <v>278879.50879181898</v>
+      </c>
+      <c r="C425" s="7">
+        <v>556.33480049437298</v>
+      </c>
+      <c r="D425" s="7">
+        <v>554.84864364386601</v>
+      </c>
+      <c r="E425" s="12">
+        <v>3.8343102693856324E-3</v>
+      </c>
+      <c r="F425" s="9">
+        <v>3.0019257776876085E-2</v>
+      </c>
+      <c r="G425" s="9">
+        <v>1.1894308377771168E-2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Tahoma,Bold"UK Monthly House Price Series</oddHeader>
     <oddFooter>&amp;C&amp;"Tahoma,Regular"&amp;P&amp;R&amp;"Tahoma,Regular"Nationwide Building Society&amp;L&amp;"Calibri"&amp;11&amp;K000000&amp;"Tahoma,Regular"www.nationwide.co.uk/hpi</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
@@ -10340,47 +10363,47 @@
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>UK Monthly House Price Series</dc:title>
   <dc:creator>Andrew Harvey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SetDate">
-    <vt:lpwstr>2026-03-30T12:39:35Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-30T15:20:32Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Name">
     <vt:lpwstr>NBS Public - No Visible Label</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SiteId">
     <vt:lpwstr>18ed93f5-e470-4996-b0ef-9554af985d50</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ActionId">
-    <vt:lpwstr>483555db-86da-43ff-809e-bdf5f4a27ddc</vt:lpwstr>
+    <vt:lpwstr>ec5d0ab8-7719-479b-8dc6-ffc78eb6a006</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>