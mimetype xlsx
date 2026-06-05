--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,81 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\HPD\Press\Website files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{67C86A18-B142-4043-B353-0FBDD79EE9F8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F2AA6546-37EF-409E-88F5-C7C642B906CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="33945" yWindow="3900" windowWidth="17280" windowHeight="8985" xr2:uid="{C2119DA2-EE83-4D94-B4D9-324F5665813E}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{67643720-C279-417E-9167-68F9A8F0808E}"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Monthly!$A:$F</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Monthly!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
   <si>
     <t>Average House Price</t>
   </si>
   <si>
     <t>INDEX Q1 1993=100</t>
   </si>
   <si>
     <t>Seasonally Adjusted Index</t>
   </si>
   <si>
     <t>Monthly % Change (SA)</t>
   </si>
   <si>
     <t>Year % Change</t>
   </si>
   <si>
     <t>Latest 3 months on previous 3 months</t>
   </si>
@@ -160,51 +163,51 @@
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_Monthly" xfId="2" xr:uid="{ED23791D-5FDD-4ECA-831E-5B57C5E5B27E}"/>
+    <cellStyle name="Normal_Monthly" xfId="2" xr:uid="{1F679D37-FF1E-41B3-80E5-3A83CF4EF0F2}"/>
     <cellStyle name="Per cent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Nationwide Brand Refresh">
       <a:dk1>
         <a:srgbClr val="02081E"/>
@@ -555,55 +558,55 @@
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{736B10D8-162F-4AB7-B928-6DBA02285D79}">
-  <dimension ref="A1:G425"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B52B2024-3675-487F-9A49-F106E29F867B}">
+  <dimension ref="A1:G426"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="B396" activePane="bottomRight" state="frozenSplit"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="B402" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="C91" sqref="C91"/>
       <selection pane="topRight" activeCell="C91" sqref="C91"/>
       <selection pane="bottomLeft" activeCell="C91" sqref="C91"/>
       <selection pane="bottomRight" activeCell="H1" sqref="H1:DB1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5546875" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.6640625" style="8" customWidth="1"/>
     <col min="3" max="3" width="13.109375" style="7" customWidth="1"/>
     <col min="4" max="4" width="15.6640625" style="7" customWidth="1"/>
     <col min="5" max="5" width="12.33203125" style="8" customWidth="1"/>
     <col min="6" max="6" width="13.33203125" style="9" customWidth="1"/>
     <col min="7" max="7" width="18.33203125" style="10" customWidth="1"/>
     <col min="8" max="16384" width="9.109375" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
@@ -2952,175 +2955,175 @@
       </c>
       <c r="D105" s="7">
         <v>143.93525035925799</v>
       </c>
       <c r="E105" s="12">
         <v>2.3138412901386962E-2</v>
       </c>
       <c r="F105" s="9">
         <v>9.767681887518731E-2</v>
       </c>
       <c r="G105" s="9">
         <v>2.9702318762250046E-2</v>
       </c>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A106" s="5">
         <v>36404</v>
       </c>
       <c r="B106" s="6">
         <v>73232.4647098641</v>
       </c>
       <c r="C106" s="7">
         <v>146.090936621976</v>
       </c>
       <c r="D106" s="7">
-        <v>145.713502122389</v>
+        <v>145.71350212239</v>
       </c>
       <c r="E106" s="12">
-        <v>1.2354525793317084E-2</v>
+        <v>1.2354525793323967E-2</v>
       </c>
       <c r="F106" s="9">
         <v>0.11046333627464255</v>
       </c>
       <c r="G106" s="9">
-        <v>3.6929700326651105E-2</v>
+        <v>3.6929700326653547E-2</v>
       </c>
     </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A107" s="5">
         <v>36434</v>
       </c>
       <c r="B107" s="6">
         <v>73768.890622130406</v>
       </c>
       <c r="C107" s="7">
         <v>147.16104895892599</v>
       </c>
       <c r="D107" s="7">
         <v>147.40426852131401</v>
       </c>
       <c r="E107" s="12">
-        <v>1.1603361214288066E-2</v>
+        <v>1.1603361214281183E-2</v>
       </c>
       <c r="F107" s="9">
         <v>0.11562457372368051</v>
       </c>
       <c r="G107" s="9">
-        <v>4.373856201933668E-2</v>
+        <v>4.3738562019339122E-2</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A108" s="5">
         <v>36465</v>
       </c>
       <c r="B108" s="6">
         <v>74954.049568173505</v>
       </c>
       <c r="C108" s="7">
         <v>149.525314331658</v>
       </c>
       <c r="D108" s="7">
         <v>149.98364592404499</v>
       </c>
       <c r="E108" s="12">
         <v>1.7498661528638326E-2</v>
       </c>
       <c r="F108" s="9">
         <v>0.13309246078578352</v>
       </c>
       <c r="G108" s="9">
-        <v>4.4661878803102351E-2</v>
+        <v>4.4661878803104793E-2</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A109" s="5">
         <v>36495</v>
       </c>
       <c r="B109" s="6">
         <v>75218.662948859797</v>
       </c>
       <c r="C109" s="7">
         <v>150.05318973200599</v>
       </c>
       <c r="D109" s="7">
         <v>151.16342740318001</v>
       </c>
       <c r="E109" s="12">
         <v>7.8660674759998273E-3</v>
       </c>
       <c r="F109" s="9">
         <v>0.13328824007512474</v>
       </c>
       <c r="G109" s="9">
-        <v>4.234541203853226E-2</v>
+        <v>4.2345412038529817E-2</v>
       </c>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A110" s="5">
         <v>36526</v>
       </c>
       <c r="B110" s="6">
         <v>75060.417727493303</v>
       </c>
       <c r="C110" s="7">
         <v>149.73750743595099</v>
       </c>
       <c r="D110" s="7">
         <v>152.27889166662001</v>
       </c>
       <c r="E110" s="12">
         <v>7.3791940458247662E-3</v>
       </c>
       <c r="F110" s="9">
         <v>0.13068481300647483</v>
       </c>
       <c r="G110" s="9">
-        <v>3.746214579025442E-2</v>
+        <v>3.7462145790251977E-2</v>
       </c>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A111" s="5">
         <v>36557</v>
       </c>
       <c r="B111" s="6">
         <v>77071.735555566702</v>
       </c>
       <c r="C111" s="7">
         <v>153.74987144024601</v>
       </c>
       <c r="D111" s="7">
         <v>155.69488803029401</v>
       </c>
       <c r="E111" s="12">
         <v>2.2432500829810076E-2</v>
       </c>
       <c r="F111" s="9">
         <v>0.14996310048192485</v>
       </c>
       <c r="G111" s="9">
-        <v>3.6189887761043149E-2</v>
+        <v>3.6189887761040929E-2</v>
       </c>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A112" s="5">
         <v>36586</v>
       </c>
       <c r="B112" s="6">
         <v>79392.500718626106</v>
       </c>
       <c r="C112" s="7">
         <v>158.37954978978999</v>
       </c>
       <c r="D112" s="7">
         <v>158.47515424461801</v>
       </c>
       <c r="E112" s="12">
         <v>1.7857145147778031E-2</v>
       </c>
       <c r="F112" s="9">
         <v>0.16227092836328749</v>
       </c>
       <c r="G112" s="9">
         <v>3.9900877387267775E-2</v>
       </c>
     </row>
@@ -3251,7098 +3254,7121 @@
       </c>
       <c r="D118" s="7">
         <v>160.463414798819</v>
       </c>
       <c r="E118" s="12">
         <v>3.0766318293067307E-3</v>
       </c>
       <c r="F118" s="9">
         <v>0.10159469112600217</v>
       </c>
       <c r="G118" s="9">
         <v>-2.5579707303264865E-3</v>
       </c>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A119" s="5">
         <v>36800</v>
       </c>
       <c r="B119" s="6">
         <v>81036.371833377707</v>
       </c>
       <c r="C119" s="7">
         <v>161.658896890715</v>
       </c>
       <c r="D119" s="7">
-        <v>162.050540773075</v>
+        <v>162.05054077307599</v>
       </c>
       <c r="E119" s="12">
-        <v>9.8908899342935452E-3</v>
+        <v>9.8908899342997625E-3</v>
       </c>
       <c r="F119" s="9">
         <v>9.8516883607125516E-2</v>
       </c>
       <c r="G119" s="9">
-        <v>2.9444926334016852E-3</v>
+        <v>2.9444926334039057E-3</v>
       </c>
     </row>
     <row r="120" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A120" s="5">
         <v>36831</v>
       </c>
       <c r="B120" s="6">
         <v>81769.721915455506</v>
       </c>
       <c r="C120" s="7">
         <v>163.12185189007201</v>
       </c>
       <c r="D120" s="7">
         <v>163.70443005724701</v>
       </c>
       <c r="E120" s="12">
-        <v>1.0206009040648611E-2</v>
+        <v>1.0206009040642394E-2</v>
       </c>
       <c r="F120" s="9">
         <v>9.0931342423102413E-2</v>
       </c>
       <c r="G120" s="9">
-        <v>1.1845054008082112E-2</v>
+        <v>1.1845054008083888E-2</v>
       </c>
     </row>
     <row r="121" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A121" s="5">
         <v>36861</v>
       </c>
       <c r="B121" s="6">
         <v>82188.423590011094</v>
       </c>
       <c r="C121" s="7">
         <v>163.957116960603</v>
       </c>
       <c r="D121" s="7">
         <v>165.12909894554599</v>
       </c>
       <c r="E121" s="12">
         <v>8.7026898893376448E-3</v>
       </c>
       <c r="F121" s="9">
         <v>9.2659991123343222E-2</v>
       </c>
       <c r="G121" s="9">
-        <v>2.1413583434743755E-2</v>
+        <v>2.1413583434745753E-2</v>
       </c>
     </row>
     <row r="122" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A122" s="5">
         <v>36892</v>
       </c>
       <c r="B122" s="6">
         <v>83449.867929286906</v>
       </c>
       <c r="C122" s="7">
         <v>166.47356353592201</v>
       </c>
       <c r="D122" s="7">
         <v>169.26908436941201</v>
       </c>
       <c r="E122" s="12">
         <v>2.5071204592663987E-2</v>
       </c>
       <c r="F122" s="9">
         <v>0.11176929806401192</v>
       </c>
       <c r="G122" s="9">
-        <v>3.2368693774704527E-2</v>
+        <v>3.2368693774702306E-2</v>
       </c>
     </row>
     <row r="123" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A123" s="5">
         <v>36923</v>
       </c>
       <c r="B123" s="6">
         <v>83313.622224019797</v>
       </c>
       <c r="C123" s="7">
         <v>166.20176792215901</v>
       </c>
       <c r="D123" s="7">
         <v>168.46231892530199</v>
       </c>
       <c r="E123" s="12">
         <v>-4.7661712539860401E-3</v>
       </c>
       <c r="F123" s="9">
         <v>8.0988012316825619E-2</v>
       </c>
       <c r="G123" s="9">
-        <v>3.4227657988672888E-2</v>
+        <v>3.422765798867089E-2</v>
       </c>
     </row>
     <row r="124" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A124" s="5">
         <v>36951</v>
       </c>
       <c r="B124" s="6">
         <v>85076.554240128899</v>
       </c>
       <c r="C124" s="7">
         <v>169.71862879055399</v>
       </c>
       <c r="D124" s="7">
         <v>169.83782152022701</v>
       </c>
       <c r="E124" s="12">
         <v>8.1650460690556592E-3</v>
       </c>
       <c r="F124" s="9">
         <v>7.1594337878936098E-2</v>
       </c>
       <c r="G124" s="9">
-        <v>3.3990011219331873E-2</v>
+        <v>3.3990011219329652E-2</v>
       </c>
     </row>
     <row r="125" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A125" s="5">
         <v>36982</v>
       </c>
       <c r="B125" s="6">
         <v>86243.553614298493</v>
       </c>
       <c r="C125" s="7">
         <v>172.04666775913401</v>
       </c>
       <c r="D125" s="7">
         <v>171.54032425541001</v>
       </c>
       <c r="E125" s="12">
         <v>1.0024285049960113E-2</v>
       </c>
       <c r="F125" s="9">
         <v>6.6146751044581453E-2</v>
       </c>
       <c r="G125" s="9">
         <v>2.3565126971062389E-2</v>
       </c>
     </row>
     <row r="126" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A126" s="5">
         <v>37012</v>
       </c>
       <c r="B126" s="6">
         <v>87266.610747267201</v>
       </c>
       <c r="C126" s="7">
         <v>174.08755734772399</v>
       </c>
       <c r="D126" s="7">
-        <v>172.98955403979801</v>
+        <v>172.98955403979701</v>
       </c>
       <c r="E126" s="12">
-        <v>8.4483330125353362E-3</v>
+        <v>8.448333012529563E-3</v>
       </c>
       <c r="F126" s="9">
         <v>7.7288733315292069E-2</v>
       </c>
       <c r="G126" s="9">
-        <v>2.2883478666369639E-2</v>
+        <v>2.288347866636764E-2</v>
       </c>
     </row>
     <row r="127" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A127" s="5">
         <v>37043</v>
       </c>
       <c r="B127" s="6">
         <v>89067.566607334593</v>
       </c>
       <c r="C127" s="7">
         <v>177.680271719068</v>
       </c>
       <c r="D127" s="7">
         <v>175.27192594918199</v>
       </c>
       <c r="E127" s="12">
-        <v>1.3193697862582399E-2</v>
+        <v>1.3193697862588394E-2</v>
       </c>
       <c r="F127" s="9">
         <v>9.3498596542641588E-2</v>
       </c>
       <c r="G127" s="9">
-        <v>2.410031741760732E-2</v>
+        <v>2.4100317417605321E-2</v>
       </c>
     </row>
     <row r="128" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A128" s="5">
         <v>37073</v>
       </c>
       <c r="B128" s="6">
         <v>89961.602353228503</v>
       </c>
       <c r="C128" s="7">
         <v>179.46377743622</v>
       </c>
       <c r="D128" s="7">
-        <v>177.440471477214</v>
+        <v>177.44047147721199</v>
       </c>
       <c r="E128" s="12">
-        <v>1.2372463623528285E-2</v>
+        <v>1.237246362351696E-2</v>
       </c>
       <c r="F128" s="9">
         <v>0.10881609076907117</v>
       </c>
       <c r="G128" s="9">
-        <v>3.1110686309606672E-2</v>
+        <v>3.1110686309600677E-2</v>
       </c>
     </row>
     <row r="129" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A129" s="5">
         <v>37104</v>
       </c>
       <c r="B129" s="6">
         <v>90361.069970760698</v>
       </c>
       <c r="C129" s="7">
         <v>180.26067261961501</v>
       </c>
       <c r="D129" s="7">
         <v>179.01550309729899</v>
       </c>
       <c r="E129" s="12">
-        <v>8.8763944717495935E-3</v>
+        <v>8.8763944717611398E-3</v>
       </c>
       <c r="F129" s="9">
         <v>0.11920765417203105</v>
       </c>
       <c r="G129" s="9">
-        <v>3.3750565431089674E-2</v>
+        <v>3.3750565431087898E-2</v>
       </c>
     </row>
     <row r="130" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A130" s="5">
         <v>37135</v>
       </c>
       <c r="B130" s="6">
         <v>92432.440738519595</v>
       </c>
       <c r="C130" s="7">
         <v>184.39283581734699</v>
       </c>
       <c r="D130" s="7">
         <v>183.79406876605</v>
       </c>
       <c r="E130" s="12">
         <v>2.6693585673156717E-2</v>
       </c>
       <c r="F130" s="9">
         <v>0.14577392817605883</v>
       </c>
       <c r="G130" s="9">
-        <v>3.9338530434494201E-2</v>
+        <v>3.9338530434492203E-2</v>
       </c>
     </row>
     <row r="131" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A131" s="5">
         <v>37165</v>
       </c>
       <c r="B131" s="6">
         <v>91652.788315480095</v>
       </c>
       <c r="C131" s="7">
         <v>182.837512598708</v>
       </c>
       <c r="D131" s="7">
-        <v>183.36228577456799</v>
+        <v>183.36228577457101</v>
       </c>
       <c r="E131" s="12">
-        <v>-2.3492759825216591E-3</v>
+        <v>-2.3492759825052278E-3</v>
       </c>
       <c r="F131" s="9">
         <v>0.13100804295547186</v>
       </c>
       <c r="G131" s="9">
-        <v>3.8938235086691142E-2</v>
+        <v>3.8938235086702688E-2</v>
       </c>
     </row>
     <row r="132" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A132" s="5">
         <v>37196</v>
       </c>
       <c r="B132" s="6">
         <v>92261.673283174794</v>
       </c>
       <c r="C132" s="7">
         <v>184.05217300346101</v>
       </c>
       <c r="D132" s="7">
         <v>184.761815934259</v>
       </c>
       <c r="E132" s="12">
-        <v>7.6325955131888445E-3</v>
+        <v>7.6325955131721912E-3</v>
       </c>
       <c r="F132" s="9">
         <v>0.12831095816331195</v>
       </c>
       <c r="G132" s="9">
-        <v>3.7971056119674662E-2</v>
+        <v>3.7971056119684432E-2</v>
       </c>
     </row>
     <row r="133" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A133" s="5">
         <v>37226</v>
       </c>
       <c r="B133" s="6">
         <v>93544.478432428805</v>
       </c>
       <c r="C133" s="7">
         <v>186.61123211065399</v>
       </c>
       <c r="D133" s="7">
         <v>187.91345660758199</v>
       </c>
       <c r="E133" s="12">
         <v>1.7057857205973637E-2</v>
       </c>
       <c r="F133" s="9">
         <v>0.1381709776922615</v>
       </c>
       <c r="G133" s="9">
-        <v>2.9222607513784027E-2</v>
+        <v>2.9222607513793575E-2</v>
       </c>
     </row>
     <row r="134" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A134" s="5">
         <v>37257</v>
       </c>
       <c r="B134" s="6">
         <v>93231.2393098514</v>
       </c>
       <c r="C134" s="7">
         <v>185.986353554603</v>
       </c>
       <c r="D134" s="7">
-        <v>189.081312356306</v>
+        <v>189.08131235630501</v>
       </c>
       <c r="E134" s="12">
-        <v>6.2148595944506724E-3</v>
+        <v>6.2148595944453433E-3</v>
       </c>
       <c r="F134" s="9">
         <v>0.11721254476822973</v>
       </c>
       <c r="G134" s="9">
-        <v>2.8534475078285215E-2</v>
+        <v>2.853447507827811E-2</v>
       </c>
     </row>
     <row r="135" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A135" s="5">
         <v>37288</v>
       </c>
       <c r="B135" s="6">
         <v>94964.630969546997</v>
       </c>
       <c r="C135" s="7">
         <v>189.444284570593</v>
       </c>
       <c r="D135" s="7">
-        <v>192.11780575237501</v>
+        <v>192.11780575237401</v>
       </c>
       <c r="E135" s="12">
-        <v>1.6059193572482755E-2</v>
+        <v>1.6059193572482977E-2</v>
       </c>
       <c r="F135" s="9">
         <v>0.13984518299059046</v>
       </c>
       <c r="G135" s="9">
-        <v>3.115390135931162E-2</v>
+        <v>3.1153901359302072E-2</v>
       </c>
     </row>
     <row r="136" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A136" s="5">
         <v>37316</v>
       </c>
       <c r="B136" s="6">
         <v>96792.369631165799</v>
       </c>
       <c r="C136" s="7">
         <v>193.090427767248</v>
       </c>
       <c r="D136" s="7">
         <v>193.393855226092</v>
       </c>
       <c r="E136" s="12">
-        <v>6.6420156565900612E-3</v>
+        <v>6.6420156565951682E-3</v>
       </c>
       <c r="F136" s="9">
         <v>0.13770909618611538</v>
       </c>
       <c r="G136" s="9">
-        <v>3.3370794366025747E-2</v>
+        <v>3.3370794366016643E-2</v>
       </c>
     </row>
     <row r="137" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A137" s="5">
         <v>37347</v>
       </c>
       <c r="B137" s="6">
         <v>100472.597607424</v>
       </c>
       <c r="C137" s="7">
         <v>200.43208906683699</v>
       </c>
       <c r="D137" s="7">
         <v>199.822378736861</v>
       </c>
       <c r="E137" s="12">
         <v>3.3240577903850932E-2</v>
       </c>
       <c r="F137" s="9">
         <v>0.16498675433483356</v>
       </c>
       <c r="G137" s="9">
-        <v>4.1970945158490647E-2</v>
+        <v>4.1970945158490425E-2</v>
       </c>
     </row>
     <row r="138" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A138" s="5">
         <v>37377</v>
       </c>
       <c r="B138" s="6">
         <v>102885.564310307</v>
       </c>
       <c r="C138" s="7">
         <v>205.24569962956099</v>
       </c>
       <c r="D138" s="7">
         <v>204.014551653225</v>
       </c>
       <c r="E138" s="12">
         <v>2.0979496605255221E-2</v>
       </c>
       <c r="F138" s="9">
         <v>0.17897972007040952</v>
       </c>
       <c r="G138" s="9">
-        <v>4.9407115831052506E-2</v>
+        <v>4.9407115831056281E-2</v>
       </c>
     </row>
     <row r="139" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A139" s="5">
         <v>37408</v>
       </c>
       <c r="B139" s="6">
         <v>106692.771483334</v>
       </c>
       <c r="C139" s="7">
         <v>212.84067084929401</v>
       </c>
       <c r="D139" s="7">
-        <v>209.927956223216</v>
+        <v>209.927956223217</v>
       </c>
       <c r="E139" s="12">
-        <v>2.8985209741520634E-2</v>
+        <v>2.8985209741525519E-2</v>
       </c>
       <c r="F139" s="9">
         <v>0.19788577983389422</v>
       </c>
       <c r="G139" s="9">
-        <v>6.8173324590425244E-2</v>
+        <v>6.8173324590430351E-2</v>
       </c>
     </row>
     <row r="140" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A140" s="5">
         <v>37438</v>
       </c>
       <c r="B140" s="6">
         <v>108818.431646937</v>
       </c>
       <c r="C140" s="7">
         <v>217.08113558677101</v>
       </c>
       <c r="D140" s="7">
-        <v>214.39491599370999</v>
+        <v>214.394915993708</v>
       </c>
       <c r="E140" s="12">
-        <v>2.1278536936472969E-2</v>
+        <v>2.1278536936458758E-2</v>
       </c>
       <c r="F140" s="9">
         <v>0.20960975349981092</v>
       </c>
       <c r="G140" s="9">
         <v>7.3468107502747237E-2</v>
       </c>
     </row>
     <row r="141" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A141" s="5">
         <v>37469</v>
       </c>
       <c r="B141" s="6">
         <v>110890.15515848</v>
       </c>
       <c r="C141" s="7">
         <v>221.21400247063599</v>
       </c>
       <c r="D141" s="7">
-        <v>219.643355416612</v>
+        <v>219.64335541661401</v>
       </c>
       <c r="E141" s="12">
-        <v>2.4480241980439521E-2</v>
+        <v>2.4480241980458395E-2</v>
       </c>
       <c r="F141" s="9">
         <v>0.22718948762296276</v>
       </c>
       <c r="G141" s="9">
-        <v>7.8253571555494839E-2</v>
+        <v>7.8253571555496615E-2</v>
       </c>
     </row>
     <row r="142" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A142" s="5">
         <v>37500</v>
       </c>
       <c r="B142" s="6">
         <v>112918.520861746</v>
       </c>
       <c r="C142" s="7">
         <v>225.260375163075</v>
       </c>
       <c r="D142" s="7">
-        <v>224.47925232894499</v>
+        <v>224.47925232894599</v>
       </c>
       <c r="E142" s="12">
-        <v>2.2017041686330341E-2</v>
+        <v>2.2017041686325456E-2</v>
       </c>
       <c r="F142" s="9">
         <v>0.22163301065671526</v>
       </c>
       <c r="G142" s="9">
         <v>7.291495180329699E-2</v>
       </c>
     </row>
     <row r="143" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A143" s="5">
         <v>37530</v>
       </c>
       <c r="B143" s="6">
         <v>113664.99999869301</v>
       </c>
       <c r="C143" s="7">
         <v>226.74952122305399</v>
       </c>
       <c r="D143" s="7">
-        <v>227.391146871849</v>
+        <v>227.391146871854</v>
       </c>
       <c r="E143" s="12">
-        <v>1.2971775844285993E-2</v>
+        <v>1.2971775844303979E-2</v>
       </c>
       <c r="F143" s="9">
         <v>0.24016958008351441</v>
       </c>
       <c r="G143" s="9">
-        <v>6.8715198406163358E-2</v>
+        <v>6.8715198406177791E-2</v>
       </c>
     </row>
     <row r="144" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A144" s="5">
         <v>37561</v>
       </c>
       <c r="B144" s="6">
         <v>115760.800438611</v>
       </c>
       <c r="C144" s="7">
         <v>230.93041900457001</v>
       </c>
       <c r="D144" s="7">
-        <v>231.90683706922701</v>
+        <v>231.906837069228</v>
       </c>
       <c r="E144" s="12">
-        <v>1.9858689573006627E-2</v>
+        <v>1.9858689572988641E-2</v>
       </c>
       <c r="F144" s="9">
         <v>0.25470085593734049</v>
       </c>
       <c r="G144" s="9">
-        <v>6.1821578412242895E-2</v>
+        <v>6.1821578412251998E-2</v>
       </c>
     </row>
     <row r="145" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A145" s="5">
         <v>37591</v>
       </c>
       <c r="B145" s="6">
         <v>117205.777959133</v>
       </c>
       <c r="C145" s="7">
         <v>233.81299465195801</v>
       </c>
       <c r="D145" s="7">
         <v>235.466552002074</v>
       </c>
       <c r="E145" s="12">
-        <v>1.5349762766090347E-2</v>
+        <v>1.5349762766085906E-2</v>
       </c>
       <c r="F145" s="9">
         <v>0.25294170135115457</v>
       </c>
       <c r="G145" s="9">
-        <v>5.5043352526233935E-2</v>
+        <v>5.5043352526241485E-2</v>
       </c>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A146" s="5">
         <v>37622</v>
       </c>
       <c r="B146" s="6">
         <v>117905.37063548301</v>
       </c>
       <c r="C146" s="7">
         <v>235.208607236441</v>
       </c>
       <c r="D146" s="7">
-        <v>239.06842883931401</v>
+        <v>239.068428839304</v>
       </c>
       <c r="E146" s="12">
-        <v>1.5296766384077731E-2</v>
+        <v>1.5296766384035321E-2</v>
       </c>
       <c r="F146" s="9">
         <v>0.26465518970125435</v>
       </c>
       <c r="G146" s="9">
-        <v>5.2013920866161856E-2</v>
+        <v>5.2013920866136099E-2</v>
       </c>
     </row>
     <row r="147" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A147" s="5">
         <v>37653</v>
       </c>
       <c r="B147" s="6">
         <v>118521.4653249</v>
       </c>
       <c r="C147" s="7">
         <v>236.43765026512099</v>
       </c>
       <c r="D147" s="7">
-        <v>239.83141107725999</v>
+        <v>239.83141107725899</v>
       </c>
       <c r="E147" s="12">
-        <v>3.1914805382302625E-3</v>
+        <v>3.1914805382682321E-3</v>
       </c>
       <c r="F147" s="9">
         <v>0.24805903118717088</v>
       </c>
       <c r="G147" s="9">
-        <v>4.4735557175739959E-2</v>
+        <v>4.4735557175713314E-2</v>
       </c>
     </row>
     <row r="148" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A148" s="5">
         <v>37681</v>
       </c>
       <c r="B148" s="6">
         <v>122179.55401614599</v>
       </c>
       <c r="C148" s="7">
         <v>243.73514605838201</v>
       </c>
       <c r="D148" s="7">
-        <v>244.35696926775</v>
+        <v>244.35696926774699</v>
       </c>
       <c r="E148" s="12">
-        <v>1.8869747587117125E-2</v>
+        <v>1.8869747587108687E-2</v>
       </c>
       <c r="F148" s="9">
         <v>0.26228497640588055</v>
       </c>
       <c r="G148" s="9">
-        <v>4.1009970669408924E-2</v>
+        <v>4.1009970669379614E-2</v>
       </c>
     </row>
     <row r="149" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A149" s="5">
         <v>37712</v>
       </c>
       <c r="B149" s="6">
         <v>122747.92605727501</v>
       </c>
       <c r="C149" s="7">
         <v>244.86898750653299</v>
       </c>
       <c r="D149" s="7">
-        <v>244.05331416651799</v>
+        <v>244.053314166517</v>
       </c>
       <c r="E149" s="12">
-        <v>-1.2426701073513513E-3</v>
+        <v>-1.2426701073431357E-3</v>
       </c>
       <c r="F149" s="9">
         <v>0.22170550956477775</v>
       </c>
       <c r="G149" s="9">
-        <v>3.0858700671753336E-2</v>
+        <v>3.0858700671759554E-2</v>
       </c>
     </row>
     <row r="150" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A150" s="5">
         <v>37742</v>
       </c>
       <c r="B150" s="6">
         <v>124751.70095744501</v>
       </c>
       <c r="C150" s="7">
         <v>248.8663041762</v>
       </c>
       <c r="D150" s="7">
-        <v>247.328919554333</v>
+        <v>247.32891955433499</v>
       </c>
       <c r="E150" s="12">
-        <v>1.3421679598991432E-2</v>
+        <v>1.3421679599003644E-2</v>
       </c>
       <c r="F150" s="9">
         <v>0.21252871375803695</v>
       </c>
       <c r="G150" s="9">
-        <v>2.9918556236316896E-2</v>
+        <v>2.9918556236330218E-2</v>
       </c>
     </row>
     <row r="151" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A151" s="5">
         <v>37773</v>
       </c>
       <c r="B151" s="6">
         <v>127214.498087463</v>
       </c>
       <c r="C151" s="7">
         <v>253.779321112876</v>
       </c>
       <c r="D151" s="7">
-        <v>250.413635724085</v>
+        <v>250.41363572409</v>
       </c>
       <c r="E151" s="12">
-        <v>1.2472120831281686E-2</v>
+        <v>1.2472120831293898E-2</v>
       </c>
       <c r="F151" s="9">
         <v>0.19234411402776219</v>
       </c>
       <c r="G151" s="9">
-        <v>2.5632749011405664E-2</v>
+        <v>2.5632749011433864E-2</v>
       </c>
     </row>
     <row r="152" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A152" s="5">
         <v>37803</v>
       </c>
       <c r="B152" s="6">
         <v>128251.25837374599</v>
       </c>
       <c r="C152" s="7">
         <v>255.84754702710401</v>
       </c>
       <c r="D152" s="7">
-        <v>252.41649357505099</v>
+        <v>252.41649357505199</v>
       </c>
       <c r="E152" s="12">
-        <v>7.9981980421099941E-3</v>
+        <v>7.9981980420937848E-3</v>
       </c>
       <c r="F152" s="9">
         <v>0.1785802867464612</v>
       </c>
       <c r="G152" s="9">
-        <v>3.00962640660698E-2</v>
+        <v>3.0096264066087786E-2</v>
       </c>
     </row>
     <row r="153" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A153" s="5">
         <v>37834</v>
       </c>
       <c r="B153" s="6">
         <v>129257.648207652</v>
       </c>
       <c r="C153" s="7">
         <v>257.85518713623497</v>
       </c>
       <c r="D153" s="7">
-        <v>256.03923466795601</v>
+        <v>256.03923466796101</v>
       </c>
       <c r="E153" s="12">
-        <v>1.4352236027032284E-2</v>
+        <v>1.4352236027048049E-2</v>
       </c>
       <c r="F153" s="9">
         <v>0.16563682342153152</v>
       </c>
       <c r="G153" s="9">
-        <v>3.1437989010963951E-2</v>
+        <v>3.1437989010981715E-2</v>
       </c>
     </row>
     <row r="154" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A154" s="5">
         <v>37865</v>
       </c>
       <c r="B154" s="6">
         <v>130473.4200657</v>
       </c>
       <c r="C154" s="7">
         <v>260.28052199509199</v>
       </c>
       <c r="D154" s="7">
-        <v>259.39628692421599</v>
+        <v>259.39628692421701</v>
       </c>
       <c r="E154" s="12">
-        <v>1.3111475905689174E-2</v>
+        <v>1.3111475905673187E-2</v>
       </c>
       <c r="F154" s="9">
         <v>0.15546518914684615</v>
       </c>
       <c r="G154" s="9">
-        <v>3.5125762754359968E-2</v>
+        <v>3.5125762754361078E-2</v>
       </c>
     </row>
     <row r="155" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A155" s="5">
         <v>37895</v>
       </c>
       <c r="B155" s="6">
         <v>131947.33528670599</v>
       </c>
       <c r="C155" s="7">
         <v>263.22082526074399</v>
       </c>
       <c r="D155" s="7">
-        <v>264.01846207426502</v>
+        <v>264.018462074269</v>
       </c>
       <c r="E155" s="12">
-        <v>1.7818971909183245E-2</v>
+        <v>1.781897190919457E-2</v>
       </c>
       <c r="F155" s="9">
         <v>0.16084401784387059</v>
       </c>
       <c r="G155" s="9">
-        <v>3.9051631594315905E-2</v>
+        <v>3.9051631594318126E-2</v>
       </c>
     </row>
     <row r="156" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A156" s="5">
         <v>37926</v>
       </c>
       <c r="B156" s="6">
         <v>133387.673653281</v>
       </c>
       <c r="C156" s="7">
         <v>266.09414629205401</v>
       </c>
       <c r="D156" s="7">
         <v>267.214186830193</v>
       </c>
       <c r="E156" s="12">
-        <v>1.2104171544750075E-2</v>
+        <v>1.2104171544734754E-2</v>
       </c>
       <c r="F156" s="9">
         <v>0.15226979381520156</v>
       </c>
       <c r="G156" s="9">
-        <v>4.1851171452691904E-2</v>
+        <v>4.1851171452683245E-2</v>
       </c>
     </row>
     <row r="157" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A157" s="5">
         <v>37956</v>
       </c>
       <c r="B157" s="6">
         <v>135443.566069213</v>
       </c>
       <c r="C157" s="7">
         <v>270.19543183293399</v>
       </c>
       <c r="D157" s="7">
-        <v>272.27419296208097</v>
+        <v>272.274192962082</v>
       </c>
       <c r="E157" s="12">
-        <v>1.8936143293557528E-2</v>
+        <v>1.8936143293561303E-2</v>
       </c>
       <c r="F157" s="9">
         <v>0.15560485521830381</v>
       </c>
       <c r="G157" s="9">
-        <v>4.643450299671481E-2</v>
+        <v>4.6434502996711702E-2</v>
       </c>
     </row>
     <row r="158" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A158" s="5">
         <v>37987</v>
       </c>
       <c r="B158" s="6">
         <v>134805.73139884</v>
       </c>
       <c r="C158" s="7">
         <v>268.92301986682099</v>
       </c>
       <c r="D158" s="7">
-        <v>273.11895696758501</v>
+        <v>273.11895696755602</v>
       </c>
       <c r="E158" s="12">
-        <v>3.1026223833916511E-3</v>
+        <v>3.1026223832812949E-3</v>
       </c>
       <c r="F158" s="9">
         <v>0.14333834559246772</v>
       </c>
       <c r="G158" s="9">
-        <v>4.2534073579909792E-2</v>
+        <v>4.2534073579860499E-2</v>
       </c>
     </row>
     <row r="159" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A159" s="5">
         <v>38018</v>
       </c>
       <c r="B159" s="6">
         <v>138729.555860297</v>
       </c>
       <c r="C159" s="7">
         <v>276.75063010751899</v>
       </c>
       <c r="D159" s="7">
-        <v>280.61677392199903</v>
+        <v>280.61677392198902</v>
       </c>
       <c r="E159" s="12">
-        <v>2.7452568791495047E-2</v>
+        <v>2.7452568791567433E-2</v>
       </c>
       <c r="F159" s="9">
         <v>0.17050152459726475</v>
       </c>
       <c r="G159" s="9">
-        <v>4.4750434014797946E-2</v>
+        <v>4.4750434014743323E-2</v>
       </c>
     </row>
     <row r="160" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A160" s="5">
         <v>38047</v>
       </c>
       <c r="B160" s="6">
         <v>142584.26376954099</v>
       </c>
       <c r="C160" s="7">
         <v>284.44036021692699</v>
       </c>
       <c r="D160" s="7">
-        <v>285.367196161511</v>
+        <v>285.36719616149901</v>
       </c>
       <c r="E160" s="12">
-        <v>1.6928504212768258E-2</v>
+        <v>1.6928504212761597E-2</v>
       </c>
       <c r="F160" s="9">
         <v>0.16700592760961452</v>
       </c>
       <c r="G160" s="9">
-        <v>4.4300911118400288E-2</v>
+        <v>4.4300911118330344E-2</v>
       </c>
     </row>
     <row r="161" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A161" s="5">
         <v>38078</v>
       </c>
       <c r="B161" s="6">
         <v>145917.922983422</v>
       </c>
       <c r="C161" s="7">
         <v>291.09065389287798</v>
       </c>
       <c r="D161" s="7">
-        <v>289.97095148673998</v>
+        <v>289.97095148673901</v>
       </c>
       <c r="E161" s="12">
-        <v>1.6132741909912207E-2</v>
+        <v>1.6132741909951731E-2</v>
       </c>
       <c r="F161" s="9">
         <v>0.18876080167200349</v>
       </c>
       <c r="G161" s="9">
-        <v>5.3343826531560001E-2</v>
+        <v>5.3343826531568217E-2</v>
       </c>
     </row>
     <row r="162" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A162" s="5">
         <v>38108</v>
       </c>
       <c r="B162" s="6">
         <v>149019.87983144101</v>
       </c>
       <c r="C162" s="7">
         <v>297.278726124005</v>
       </c>
       <c r="D162" s="7">
-        <v>295.32584695795799</v>
+        <v>295.32584695798403</v>
       </c>
       <c r="E162" s="12">
-        <v>1.8467006587254309E-2</v>
+        <v>1.8467006587347345E-2</v>
       </c>
       <c r="F162" s="9">
         <v>0.19453184756393727</v>
       </c>
       <c r="G162" s="9">
-        <v>5.4059968851612572E-2</v>
+        <v>5.4059968851676965E-2</v>
       </c>
     </row>
     <row r="163" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A163" s="5">
         <v>38139</v>
       </c>
       <c r="B163" s="6">
         <v>151523.86258659701</v>
       </c>
       <c r="C163" s="7">
         <v>302.27390397900803</v>
       </c>
       <c r="D163" s="7">
-        <v>298.48062898399797</v>
+        <v>298.48062898405902</v>
       </c>
       <c r="E163" s="12">
-        <v>1.0682376969493923E-2</v>
+        <v>1.0682376969611607E-2</v>
       </c>
       <c r="F163" s="9">
         <v>0.19108957598859133</v>
       </c>
       <c r="G163" s="9">
-        <v>5.3240787199495321E-2</v>
+        <v>5.3240787199661632E-2</v>
       </c>
     </row>
     <row r="164" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A164" s="5">
         <v>38169</v>
       </c>
       <c r="B164" s="6">
         <v>154298.53053373899</v>
       </c>
       <c r="C164" s="7">
         <v>307.80906984866601</v>
       </c>
       <c r="D164" s="7">
-        <v>303.65774850489902</v>
+        <v>303.65774850500298</v>
       </c>
       <c r="E164" s="12">
-        <v>1.7344909579303458E-2</v>
+        <v>1.7344909579443568E-2</v>
       </c>
       <c r="F164" s="9">
         <v>0.20309564592408336</v>
       </c>
       <c r="G164" s="9">
-        <v>4.8494730073467274E-2</v>
+        <v>4.8494730073718406E-2</v>
       </c>
     </row>
     <row r="165" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A165" s="5">
         <v>38200</v>
       </c>
       <c r="B165" s="6">
         <v>153742.53287880501</v>
       </c>
       <c r="C165" s="7">
         <v>306.69991397782701</v>
       </c>
       <c r="D165" s="7">
-        <v>304.67405246800502</v>
+        <v>304.67405246803901</v>
       </c>
       <c r="E165" s="12">
-        <v>3.3468731429049381E-3</v>
+        <v>3.3468731426733456E-3</v>
       </c>
       <c r="F165" s="9">
         <v>0.1894269701690563</v>
       </c>
       <c r="G165" s="9">
-        <v>4.1518238464705037E-2</v>
+        <v>4.1518238464917756E-2</v>
       </c>
     </row>
     <row r="166" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A166" s="5">
         <v>38231</v>
       </c>
       <c r="B166" s="6">
         <v>153726.762826213</v>
       </c>
       <c r="C166" s="7">
         <v>306.66845440913801</v>
       </c>
       <c r="D166" s="7">
-        <v>305.73107824406998</v>
+        <v>305.73107824403201</v>
       </c>
       <c r="E166" s="12">
-        <v>3.4693659256590514E-3</v>
+        <v>3.4693659254225739E-3</v>
       </c>
       <c r="F166" s="9">
         <v>0.17822283457277188</v>
       </c>
       <c r="G166" s="9">
-        <v>3.4268188854282178E-2</v>
+        <v>3.4268188854294612E-2</v>
       </c>
     </row>
     <row r="167" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A167" s="5">
         <v>38261</v>
       </c>
       <c r="B167" s="6">
         <v>152159.15141917899</v>
       </c>
       <c r="C167" s="7">
         <v>303.54123727094498</v>
       </c>
       <c r="D167" s="7">
-        <v>304.42138842559001</v>
+        <v>304.42138842544801</v>
       </c>
       <c r="E167" s="12">
-        <v>-4.2837968125517545E-3</v>
+        <v>-4.283796812892593E-3</v>
       </c>
       <c r="F167" s="9">
         <v>0.15318093456420079</v>
       </c>
       <c r="G167" s="9">
-        <v>1.9345946298317207E-2</v>
+        <v>1.9345946297937733E-2</v>
       </c>
     </row>
     <row r="168" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A168" s="5">
         <v>38292</v>
       </c>
       <c r="B168" s="6">
         <v>153438.588082981</v>
       </c>
       <c r="C168" s="7">
         <v>306.09357660984</v>
       </c>
       <c r="D168" s="7">
-        <v>307.28222695986398</v>
+        <v>307.28222695964701</v>
       </c>
       <c r="E168" s="12">
-        <v>9.3976265894775146E-3</v>
+        <v>9.397626589235486E-3</v>
       </c>
       <c r="F168" s="9">
         <v>0.15032059470366654</v>
       </c>
       <c r="G168" s="9">
-        <v>1.1713848775900537E-2</v>
+        <v>1.1713848775240621E-2</v>
       </c>
     </row>
     <row r="169" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A169" s="5">
         <v>38322</v>
       </c>
       <c r="B169" s="6">
         <v>152622.72858610301</v>
       </c>
       <c r="C169" s="7">
         <v>304.466024150382</v>
       </c>
       <c r="D169" s="7">
-        <v>307.04826298785503</v>
+        <v>307.04826298768597</v>
       </c>
       <c r="E169" s="12">
-        <v>-7.6139767120186885E-4</v>
+        <v>-7.6139767104643763E-4</v>
       </c>
       <c r="F169" s="9">
         <v>0.12683631283092178</v>
       </c>
       <c r="G169" s="9">
-        <v>5.1298431026449709E-3</v>
+        <v>5.1298431019575208E-3</v>
       </c>
     </row>
     <row r="170" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A170" s="5">
         <v>38353</v>
       </c>
       <c r="B170" s="6">
         <v>151757.17457932999</v>
       </c>
       <c r="C170" s="7">
         <v>302.73933645732899</v>
       </c>
       <c r="D170" s="7">
-        <v>307.18780562174101</v>
+        <v>307.187805621699</v>
       </c>
       <c r="E170" s="12">
-        <v>4.5446482102873276E-4</v>
+        <v>4.5446482144284595E-4</v>
       </c>
       <c r="F170" s="9">
         <v>0.12574719935561807</v>
       </c>
       <c r="G170" s="9">
-        <v>7.3148037270529542E-3</v>
+        <v>7.3148037267460886E-3</v>
       </c>
     </row>
     <row r="171" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A171" s="5">
         <v>38384</v>
       </c>
       <c r="B171" s="6">
         <v>152878.93971300701</v>
       </c>
       <c r="C171" s="7">
         <v>304.977137952855</v>
       </c>
       <c r="D171" s="7">
-        <v>309.111420620204</v>
+        <v>309.11142062038698</v>
       </c>
       <c r="E171" s="12">
-        <v>6.262016145366367E-3</v>
+        <v>6.2620161460995583E-3</v>
       </c>
       <c r="F171" s="9">
         <v>0.10199256939133217</v>
       </c>
       <c r="G171" s="9">
-        <v>6.444922610114201E-3</v>
+        <v>6.4449226105192103E-3</v>
       </c>
     </row>
     <row r="172" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A172" s="5">
         <v>38412</v>
       </c>
       <c r="B172" s="6">
         <v>153876.16709019599</v>
       </c>
       <c r="C172" s="7">
         <v>306.96649994054297</v>
       </c>
       <c r="D172" s="7">
-        <v>308.01831049644801</v>
+        <v>308.01831049671199</v>
       </c>
       <c r="E172" s="12">
-        <v>-3.5362980816521228E-3</v>
+        <v>-3.5362980813880007E-3</v>
       </c>
       <c r="F172" s="9">
         <v>7.9194597090358476E-2</v>
       </c>
       <c r="G172" s="9">
-        <v>6.0578470597940637E-3</v>
+        <v>6.0578470608130264E-3</v>
       </c>
     </row>
     <row r="173" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A173" s="5">
         <v>38443</v>
       </c>
       <c r="B173" s="6">
         <v>156128.027989408</v>
       </c>
       <c r="C173" s="7">
         <v>311.45872165138798</v>
       </c>
       <c r="D173" s="7">
-        <v>310.01397337114003</v>
+        <v>310.013973371357</v>
       </c>
       <c r="E173" s="12">
-        <v>6.4790397410969813E-3</v>
+        <v>6.4790397409386635E-3</v>
       </c>
       <c r="F173" s="9">
         <v>6.9971562075660021E-2</v>
       </c>
       <c r="G173" s="9">
-        <v>6.104500524165779E-3</v>
+        <v>6.1045005253534956E-3</v>
       </c>
     </row>
     <row r="174" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A174" s="5">
         <v>38473</v>
       </c>
       <c r="B174" s="6">
         <v>157272.24507021901</v>
       </c>
       <c r="C174" s="7">
         <v>313.74131238074398</v>
       </c>
       <c r="D174" s="7">
-        <v>311.49192229216999</v>
+        <v>311.491922292288</v>
       </c>
       <c r="E174" s="12">
-        <v>4.7673622738952925E-3</v>
+        <v>4.7673622735726617E-3</v>
       </c>
       <c r="F174" s="9">
         <v>5.5377613027956407E-2</v>
       </c>
       <c r="G174" s="9">
-        <v>6.6894825642622724E-3</v>
+        <v>6.6894825649412848E-3</v>
       </c>
     </row>
     <row r="175" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A175" s="5">
         <v>38504</v>
       </c>
       <c r="B175" s="6">
         <v>157790.98849480701</v>
       </c>
       <c r="C175" s="7">
         <v>314.77615004549699</v>
       </c>
       <c r="D175" s="7">
-        <v>311.13042056228397</v>
+        <v>311.130420562361</v>
       </c>
       <c r="E175" s="12">
-        <v>-1.1605492920196969E-3</v>
+        <v>-1.1605492921508143E-3</v>
       </c>
       <c r="F175" s="9">
         <v>4.1360653043198914E-2</v>
       </c>
       <c r="G175" s="9">
-        <v>8.9999152418496209E-3</v>
+        <v>8.9999152418533956E-3</v>
       </c>
     </row>
     <row r="176" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A176" s="5">
         <v>38534</v>
       </c>
       <c r="B176" s="6">
         <v>158347.701452245</v>
       </c>
       <c r="C176" s="7">
         <v>315.88673286834597</v>
       </c>
       <c r="D176" s="7">
-        <v>311.72000112745701</v>
+        <v>311.72000112761401</v>
       </c>
       <c r="E176" s="12">
-        <v>1.8949627751203568E-3</v>
+        <v>1.8949627753768183E-3</v>
       </c>
       <c r="F176" s="9">
         <v>2.6242446408909714E-2</v>
       </c>
       <c r="G176" s="9">
-        <v>7.764319014705201E-3</v>
+        <v>7.7643190143632523E-3</v>
       </c>
     </row>
     <row r="177" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A177" s="5">
         <v>38565</v>
       </c>
       <c r="B177" s="6">
         <v>157309.74626090299</v>
       </c>
       <c r="C177" s="7">
         <v>313.816123246296</v>
       </c>
       <c r="D177" s="7">
-        <v>312.03637620229102</v>
+        <v>312.03637620230199</v>
       </c>
       <c r="E177" s="12">
-        <v>1.0149335098477152E-3</v>
+        <v>1.014933509378757E-3</v>
       </c>
       <c r="F177" s="9">
         <v>2.3202514719268708E-2</v>
       </c>
       <c r="G177" s="9">
-        <v>5.7691792174288103E-3</v>
+        <v>5.7691792170444511E-3</v>
       </c>
     </row>
     <row r="178" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A178" s="5">
         <v>38596</v>
       </c>
       <c r="B178" s="6">
         <v>156516.536930815</v>
       </c>
       <c r="C178" s="7">
         <v>312.23375544768402</v>
       </c>
       <c r="D178" s="7">
-        <v>311.37422599416698</v>
+        <v>311.37422599395001</v>
       </c>
       <c r="E178" s="12">
-        <v>-2.1220288999087566E-3</v>
+        <v>-2.1220289006391724E-3</v>
       </c>
       <c r="F178" s="9">
         <v>1.8147614984621585E-2</v>
       </c>
       <c r="G178" s="9">
-        <v>2.6744477508828801E-3</v>
+        <v>2.6744477503870545E-3</v>
       </c>
     </row>
     <row r="179" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A179" s="5">
         <v>38626</v>
       </c>
       <c r="B179" s="6">
         <v>157107.34546862601</v>
       </c>
       <c r="C179" s="7">
         <v>313.41235530766397</v>
       </c>
       <c r="D179" s="7">
-        <v>314.27033129404799</v>
+        <v>314.27033129348803</v>
       </c>
       <c r="E179" s="12">
-        <v>9.3010437541329871E-3</v>
+        <v>9.3010437530378631E-3</v>
       </c>
       <c r="F179" s="9">
         <v>3.2519858341052643E-2</v>
       </c>
       <c r="G179" s="9">
-        <v>3.5731972655406175E-3</v>
+        <v>3.5731972643429089E-3</v>
       </c>
     </row>
     <row r="180" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A180" s="5">
         <v>38657</v>
       </c>
       <c r="B180" s="6">
         <v>157138.890214363</v>
       </c>
       <c r="C180" s="7">
         <v>313.47528370244697</v>
       </c>
       <c r="D180" s="7">
-        <v>314.40773497481501</v>
+        <v>314.407734973944</v>
       </c>
       <c r="E180" s="12">
-        <v>4.3721492958392894E-4</v>
+        <v>4.3721492859494226E-4</v>
       </c>
       <c r="F180" s="9">
         <v>2.411585102295688E-2</v>
       </c>
       <c r="G180" s="9">
-        <v>5.5252618634096251E-3</v>
+        <v>5.525261861383246E-3</v>
       </c>
     </row>
     <row r="181" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A181" s="5">
         <v>38687</v>
       </c>
       <c r="B181" s="6">
         <v>157249.75617954001</v>
       </c>
       <c r="C181" s="7">
         <v>313.69644944849102</v>
       </c>
       <c r="D181" s="7">
-        <v>316.574093772536</v>
+        <v>316.574093771874</v>
       </c>
       <c r="E181" s="12">
-        <v>6.8902846741176749E-3</v>
+        <v>6.8902846748013502E-3</v>
       </c>
       <c r="F181" s="9">
         <v>3.0316766292287189E-2</v>
       </c>
       <c r="G181" s="9">
-        <v>1.0823682469065732E-2</v>
+        <v>1.0823682466880813E-2</v>
       </c>
     </row>
     <row r="182" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A182" s="5">
         <v>38718</v>
       </c>
       <c r="B182" s="6">
         <v>158477.76609916601</v>
       </c>
       <c r="C182" s="7">
         <v>316.146197931627</v>
       </c>
       <c r="D182" s="7">
-        <v>320.57846487847701</v>
+        <v>320.57846487850998</v>
       </c>
       <c r="E182" s="12">
-        <v>1.2649080214435449E-2</v>
+        <v>1.2649080216657227E-2</v>
       </c>
       <c r="F182" s="9">
         <v>4.428516502409563E-2</v>
       </c>
       <c r="G182" s="9">
-        <v>1.4801794128047607E-2</v>
+        <v>1.4801794127276668E-2</v>
       </c>
     </row>
     <row r="183" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A183" s="5">
         <v>38749</v>
       </c>
       <c r="B183" s="6">
         <v>158572.96779555501</v>
       </c>
       <c r="C183" s="7">
         <v>316.33611513636203</v>
       </c>
       <c r="D183" s="7">
-        <v>320.49905810782099</v>
+        <v>320.499058108756</v>
       </c>
       <c r="E183" s="12">
-        <v>-2.4769839323457443E-4</v>
+        <v>-2.476983904208252E-4</v>
       </c>
       <c r="F183" s="9">
         <v>3.7245339961393897E-2</v>
       </c>
       <c r="G183" s="9">
-        <v>1.8721644147514649E-2</v>
+        <v>1.8721644149626071E-2</v>
       </c>
     </row>
     <row r="184" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A184" s="5">
         <v>38777</v>
       </c>
       <c r="B184" s="6">
         <v>162082.50416309899</v>
       </c>
       <c r="C184" s="7">
         <v>323.33726492798297</v>
       </c>
       <c r="D184" s="7">
-        <v>324.505154058112</v>
+        <v>324.505154059387</v>
       </c>
       <c r="E184" s="12">
-        <v>1.2499556079641483E-2</v>
+        <v>1.2499556080665997E-2</v>
       </c>
       <c r="F184" s="9">
         <v>5.3330786879385528E-2</v>
       </c>
       <c r="G184" s="9">
-        <v>2.1508035487716404E-2</v>
+        <v>2.1508035492350919E-2</v>
       </c>
     </row>
     <row r="185" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A185" s="5">
         <v>38808</v>
       </c>
       <c r="B185" s="6">
         <v>163573.278728317</v>
       </c>
       <c r="C185" s="7">
         <v>326.31120078263098</v>
       </c>
       <c r="D185" s="7">
-        <v>324.67279919912897</v>
+        <v>324.67279920013101</v>
       </c>
       <c r="E185" s="12">
-        <v>5.166178068991556E-4</v>
+        <v>5.1661780605605223E-4</v>
       </c>
       <c r="F185" s="9">
         <v>4.7686830063687236E-2</v>
       </c>
       <c r="G185" s="9">
-        <v>1.9038959339299444E-2</v>
+        <v>1.9038959344281459E-2</v>
       </c>
     </row>
     <row r="186" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A186" s="5">
         <v>38838</v>
       </c>
       <c r="B186" s="6">
         <v>164632.29089936099</v>
       </c>
       <c r="C186" s="7">
         <v>328.42381682764398</v>
       </c>
       <c r="D186" s="7">
-        <v>325.97346373174702</v>
+        <v>325.97346373204402</v>
       </c>
       <c r="E186" s="12">
-        <v>4.0060779216071207E-3</v>
+        <v>4.006077919423312E-3</v>
       </c>
       <c r="F186" s="9">
         <v>4.6798122744772241E-2</v>
       </c>
       <c r="G186" s="9">
-        <v>1.8273660195324393E-2</v>
+        <v>1.8273660197686947E-2</v>
       </c>
     </row>
     <row r="187" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A187" s="5">
         <v>38869</v>
       </c>
       <c r="B187" s="6">
         <v>165729.90767969601</v>
       </c>
       <c r="C187" s="7">
         <v>330.613444940345</v>
       </c>
       <c r="D187" s="7">
-        <v>326.97187578645003</v>
+        <v>326.97187578617201</v>
       </c>
       <c r="E187" s="12">
-        <v>3.062862980542036E-3</v>
+        <v>3.0628629787752271E-3</v>
       </c>
       <c r="F187" s="9">
         <v>5.0312880733050847E-2</v>
       </c>
       <c r="G187" s="9">
-        <v>1.2464454840631634E-2</v>
+        <v>1.2464454839336891E-2</v>
       </c>
     </row>
     <row r="188" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A188" s="5">
         <v>38899</v>
       </c>
       <c r="B188" s="6">
         <v>167732.73474557401</v>
       </c>
       <c r="C188" s="7">
         <v>334.608870781946</v>
       </c>
       <c r="D188" s="7">
-        <v>330.38001607682997</v>
+        <v>330.38001607661198</v>
       </c>
       <c r="E188" s="12">
-        <v>1.0423343849321975E-2</v>
+        <v>1.0423343849514266E-2</v>
       </c>
       <c r="F188" s="9">
         <v>5.9268516102583435E-2</v>
       </c>
       <c r="G188" s="9">
-        <v>1.4075144682198282E-2</v>
+        <v>1.4075144678634244E-2</v>
       </c>
     </row>
     <row r="189" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A189" s="5">
         <v>38930</v>
       </c>
       <c r="B189" s="6">
         <v>167721.47997902901</v>
       </c>
       <c r="C189" s="7">
         <v>334.58641872611901</v>
       </c>
       <c r="D189" s="7">
-        <v>332.93572000408699</v>
+        <v>332.935720004274</v>
       </c>
       <c r="E189" s="12">
-        <v>7.7356492611304617E-3</v>
+        <v>7.735649262361477E-3</v>
       </c>
       <c r="F189" s="9">
         <v>6.6186196123268148E-2</v>
       </c>
       <c r="G189" s="9">
-        <v>1.5521891897686713E-2</v>
+        <v>1.552189189468911E-2</v>
       </c>
     </row>
     <row r="190" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A190" s="5">
         <v>38961</v>
       </c>
       <c r="B190" s="6">
         <v>169412.674514554</v>
       </c>
       <c r="C190" s="7">
         <v>337.960170991371</v>
       </c>
       <c r="D190" s="7">
-        <v>336.97876829377901</v>
+        <v>336.97876829284297</v>
       </c>
       <c r="E190" s="12">
-        <v>1.2143630276866713E-2</v>
+        <v>1.2143630273486528E-2</v>
       </c>
       <c r="F190" s="9">
         <v>8.2394728612222634E-2</v>
       </c>
       <c r="G190" s="9">
-        <v>2.3195524672979362E-2</v>
+        <v>2.3195524670921674E-2</v>
       </c>
     </row>
     <row r="191" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A191" s="5">
         <v>38991</v>
       </c>
       <c r="B191" s="6">
         <v>169623.48858430699</v>
       </c>
       <c r="C191" s="7">
         <v>338.38072251896602</v>
       </c>
       <c r="D191" s="7">
-        <v>339.023291001556</v>
+        <v>339.02329099993301</v>
       </c>
       <c r="E191" s="12">
-        <v>6.0672152080352149E-3</v>
+        <v>6.0672152060134987E-3</v>
       </c>
       <c r="F191" s="9">
         <v>7.9666186697686658E-2</v>
       </c>
       <c r="G191" s="9">
-        <v>2.6046743896781077E-2</v>
+        <v>2.6046743894576396E-2</v>
       </c>
     </row>
     <row r="192" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A192" s="5">
         <v>39022</v>
       </c>
       <c r="B192" s="6">
         <v>172184.84989518899</v>
       </c>
       <c r="C192" s="7">
         <v>343.490364457368</v>
       </c>
       <c r="D192" s="7">
-        <v>344.306192375107</v>
+        <v>344.30619237338698</v>
       </c>
       <c r="E192" s="12">
-        <v>1.5582709252641713E-2</v>
+        <v>1.5582709252430105E-2</v>
       </c>
       <c r="F192" s="9">
         <v>9.5749433258066841E-2</v>
       </c>
       <c r="G192" s="9">
-        <v>3.0315071544180672E-2</v>
+        <v>3.0315071540181204E-2</v>
       </c>
     </row>
     <row r="193" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A193" s="5">
         <v>39052</v>
       </c>
       <c r="B193" s="6">
         <v>173745.944939993</v>
       </c>
       <c r="C193" s="7">
         <v>346.60458214968298</v>
       </c>
       <c r="D193" s="7">
-        <v>349.96694466176001</v>
+        <v>349.96694466025002</v>
       </c>
       <c r="E193" s="12">
-        <v>1.6441041177922999E-2</v>
+        <v>1.6441041178615112E-2</v>
       </c>
       <c r="F193" s="9">
         <v>0.10490438370930777</v>
       </c>
       <c r="G193" s="9">
-        <v>3.2992207314342048E-2</v>
+        <v>3.2992207310489352E-2</v>
       </c>
     </row>
     <row r="194" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A194" s="5">
         <v>39083</v>
       </c>
       <c r="B194" s="6">
         <v>173224.53049976699</v>
       </c>
       <c r="C194" s="7">
         <v>345.56441609433301</v>
       </c>
       <c r="D194" s="7">
-        <v>350.26089089389302</v>
+        <v>350.260890891847</v>
       </c>
       <c r="E194" s="12">
-        <v>8.3992570331781202E-4</v>
+        <v>8.3992570178970105E-4</v>
       </c>
       <c r="F194" s="9">
         <v>9.3052576166259282E-2</v>
       </c>
       <c r="G194" s="9">
-        <v>3.528091559427482E-2</v>
+        <v>3.52809155914795E-2</v>
       </c>
     </row>
     <row r="195" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A195" s="5">
         <v>39114</v>
       </c>
       <c r="B195" s="6">
         <v>174705.525857548</v>
       </c>
       <c r="C195" s="7">
         <v>348.51884347579801</v>
       </c>
       <c r="D195" s="7">
-        <v>353.29500456941298</v>
+        <v>353.29500457112403</v>
       </c>
       <c r="E195" s="12">
-        <v>8.6624392114593718E-3</v>
+        <v>8.6624392222365287E-3</v>
       </c>
       <c r="F195" s="9">
         <v>0.10173586511158583</v>
       </c>
       <c r="G195" s="9">
-        <v>3.2553484106636832E-2</v>
+        <v>3.2553484109158815E-2</v>
       </c>
     </row>
     <row r="196" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A196" s="5">
         <v>39142</v>
       </c>
       <c r="B196" s="6">
         <v>177082.55412879601</v>
       </c>
       <c r="C196" s="7">
         <v>353.26076071017502</v>
       </c>
       <c r="D196" s="7">
-        <v>354.616282370286</v>
+        <v>354.61628238102901</v>
       </c>
       <c r="E196" s="12">
-        <v>3.7398711665435069E-3</v>
+        <v>3.7398711920904049E-3</v>
       </c>
       <c r="F196" s="9">
         <v>9.2545768854873423E-2</v>
       </c>
       <c r="G196" s="9">
-        <v>2.407416605745194E-2</v>
+        <v>2.407416607233448E-2</v>
       </c>
     </row>
     <row r="197" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A197" s="5">
         <v>39173</v>
       </c>
       <c r="B197" s="6">
         <v>180314.167315762</v>
       </c>
       <c r="C197" s="7">
         <v>359.70748347383102</v>
       </c>
       <c r="D197" s="7">
-        <v>357.91047103883898</v>
+        <v>357.91047103879902</v>
       </c>
       <c r="E197" s="12">
-        <v>9.2894456129717362E-3</v>
+        <v>9.2894455822827293E-3</v>
       </c>
       <c r="F197" s="9">
         <v>0.10234488614274273</v>
       </c>
       <c r="G197" s="9">
-        <v>2.0380121162686615E-2</v>
+        <v>2.0380121179725208E-2</v>
       </c>
     </row>
     <row r="198" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A198" s="5">
         <v>39203</v>
       </c>
       <c r="B198" s="6">
         <v>181584.49998302499</v>
       </c>
       <c r="C198" s="7">
         <v>362.24166131308903</v>
       </c>
       <c r="D198" s="7">
-        <v>359.48281723017902</v>
+        <v>359.482817229435</v>
       </c>
       <c r="E198" s="12">
-        <v>4.393127104597605E-3</v>
+        <v>4.393127102630956E-3</v>
       </c>
       <c r="F198" s="9">
         <v>0.10297013417633027</v>
       </c>
       <c r="G198" s="9">
-        <v>1.7547536522362739E-2</v>
+        <v>1.7547536533597752E-2</v>
       </c>
     </row>
     <row r="199" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A199" s="5">
         <v>39234</v>
       </c>
       <c r="B199" s="6">
         <v>184070.218171063</v>
       </c>
       <c r="C199" s="7">
         <v>367.20040330965298</v>
       </c>
       <c r="D199" s="7">
-        <v>363.16132081450797</v>
+        <v>363.16132081299298</v>
       </c>
       <c r="E199" s="12">
-        <v>1.0232766096226475E-2</v>
+        <v>1.0232766094103063E-2</v>
       </c>
       <c r="F199" s="9">
         <v>0.11066385511306009</v>
       </c>
       <c r="G199" s="9">
-        <v>2.1151974809768603E-2</v>
+        <v>2.1151974797551709E-2</v>
       </c>
     </row>
     <row r="200" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A200" s="5">
         <v>39264</v>
       </c>
       <c r="B200" s="6">
         <v>184269.86418284499</v>
       </c>
       <c r="C200" s="7">
         <v>367.59867575575498</v>
       </c>
       <c r="D200" s="7">
-        <v>363.03183669240201</v>
+        <v>363.03183669072303</v>
       </c>
       <c r="E200" s="12">
-        <v>-3.5654711745058965E-4</v>
+        <v>-3.5654711790367166E-4</v>
       </c>
       <c r="F200" s="9">
         <v>9.8592141017407098E-2</v>
       </c>
       <c r="G200" s="9">
-        <v>1.8628083551425201E-2</v>
+        <v>1.8628083535866313E-2</v>
       </c>
     </row>
     <row r="201" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A201" s="5">
         <v>39295</v>
       </c>
       <c r="B201" s="6">
         <v>183898.448890759</v>
       </c>
       <c r="C201" s="7">
         <v>366.85774196209502</v>
       </c>
       <c r="D201" s="7">
-        <v>365.21980810463702</v>
+        <v>365.219808103866</v>
       </c>
       <c r="E201" s="12">
-        <v>6.0269408660400536E-3</v>
+        <v>6.0269408685689196E-3</v>
       </c>
       <c r="F201" s="9">
         <v>9.6451384245791028E-2</v>
       </c>
       <c r="G201" s="9">
-        <v>1.8100020283094764E-2</v>
+        <v>1.8100020269937955E-2</v>
       </c>
     </row>
     <row r="202" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A202" s="5">
         <v>39326</v>
       </c>
       <c r="B202" s="6">
         <v>184723.32792935101</v>
       </c>
       <c r="C202" s="7">
         <v>368.50328744284798</v>
       </c>
       <c r="D202" s="7">
-        <v>367.032689544032</v>
+        <v>367.03268954190202</v>
       </c>
       <c r="E202" s="12">
-        <v>4.9638091887820313E-3</v>
+        <v>4.9638091850714439E-3</v>
       </c>
       <c r="F202" s="9">
         <v>9.0374899390901264E-2</v>
       </c>
       <c r="G202" s="9">
-        <v>1.3631634286431771E-2</v>
+        <v>1.3631634284350103E-2</v>
       </c>
     </row>
     <row r="203" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A203" s="5">
         <v>39356</v>
       </c>
       <c r="B203" s="6">
         <v>186043.57943158501</v>
       </c>
       <c r="C203" s="7">
         <v>371.13704802023898</v>
       </c>
       <c r="D203" s="7">
-        <v>371.63215030153998</v>
+        <v>371.63215029898703</v>
       </c>
       <c r="E203" s="12">
-        <v>1.2531474412325272E-2</v>
+        <v>1.2531474411245691E-2</v>
       </c>
       <c r="F203" s="9">
         <v>9.6803166733107737E-2</v>
       </c>
       <c r="G203" s="9">
-        <v>1.677173819520994E-2</v>
+        <v>1.6771738193874342E-2</v>
       </c>
     </row>
     <row r="204" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A204" s="5">
         <v>39387</v>
       </c>
       <c r="B204" s="6">
         <v>184098.574978594</v>
       </c>
       <c r="C204" s="7">
         <v>367.25697210859101</v>
       </c>
       <c r="D204" s="7">
-        <v>367.97559000888998</v>
+        <v>367.97559000644702</v>
       </c>
       <c r="E204" s="12">
-        <v>-9.8391925716950768E-3</v>
+        <v>-9.8391925714667039E-3</v>
       </c>
       <c r="F204" s="9">
         <v>6.9191482820103234E-2</v>
       </c>
       <c r="G204" s="9">
-        <v>1.3952064637955619E-2</v>
+        <v>1.3952064635109895E-2</v>
       </c>
     </row>
     <row r="205" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A205" s="5">
         <v>39417</v>
       </c>
       <c r="B205" s="6">
         <v>182079.51300920499</v>
       </c>
       <c r="C205" s="7">
         <v>363.22915937042097</v>
       </c>
       <c r="D205" s="7">
-        <v>366.89122119178597</v>
+        <v>366.89122118944698</v>
       </c>
       <c r="E205" s="12">
-        <v>-2.9468498632689855E-3</v>
+        <v>-2.9468498630059736E-3</v>
       </c>
       <c r="F205" s="9">
         <v>4.7964101102271561E-2</v>
       </c>
       <c r="G205" s="9">
-        <v>1.0239009916901409E-2</v>
+        <v>1.0239009914428721E-2</v>
       </c>
     </row>
     <row r="206" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A206" s="5">
         <v>39448</v>
       </c>
       <c r="B206" s="6">
         <v>180473.15404079101</v>
       </c>
       <c r="C206" s="7">
         <v>360.02464499040701</v>
       </c>
       <c r="D206" s="7">
-        <v>364.99554244637102</v>
+        <v>364.99554244256802</v>
       </c>
       <c r="E206" s="12">
-        <v>-5.1668686409479525E-3</v>
+        <v>-5.1668686449711787E-3</v>
       </c>
       <c r="F206" s="9">
         <v>4.1845248592165873E-2</v>
       </c>
       <c r="G206" s="9">
-        <v>-3.6437632415949883E-3</v>
+        <v>-3.6437632444492607E-3</v>
       </c>
     </row>
     <row r="207" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A207" s="5">
         <v>39479</v>
       </c>
       <c r="B207" s="6">
         <v>179358.048659755</v>
       </c>
       <c r="C207" s="7">
         <v>357.80012898929698</v>
       </c>
       <c r="D207" s="7">
-        <v>363.12572033722699</v>
+        <v>363.125720340604</v>
       </c>
       <c r="E207" s="12">
-        <v>-5.1228628618629202E-3</v>
+        <v>-5.1228628422448352E-3</v>
       </c>
       <c r="F207" s="9">
         <v>2.6630656239232886E-2</v>
       </c>
       <c r="G207" s="9">
-        <v>-1.0507429120954259E-2</v>
+        <v>-1.0507429117081024E-2</v>
       </c>
     </row>
     <row r="208" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A208" s="5">
         <v>39508</v>
       </c>
       <c r="B208" s="6">
         <v>179110.14291901499</v>
       </c>
       <c r="C208" s="7">
         <v>357.305583544157</v>
       </c>
       <c r="D208" s="7">
-        <v>358.74153735263297</v>
+        <v>358.74153737386803</v>
       </c>
       <c r="E208" s="12">
-        <v>-1.2073457590727865E-2</v>
+        <v>-1.207345754143696E-2</v>
       </c>
       <c r="F208" s="9">
         <v>1.1449963550580922E-2</v>
       </c>
       <c r="G208" s="9">
-        <v>-1.7746208581457923E-2</v>
+        <v>-1.7746208556140397E-2</v>
       </c>
     </row>
     <row r="209" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A209" s="5">
         <v>39539</v>
       </c>
       <c r="B209" s="6">
         <v>178554.75808169099</v>
       </c>
       <c r="C209" s="7">
         <v>356.19765017892399</v>
       </c>
       <c r="D209" s="7">
-        <v>354.64358076374901</v>
+        <v>354.64358076332201</v>
       </c>
       <c r="E209" s="12">
-        <v>-1.142314497263186E-2</v>
+        <v>-1.142314503233921E-2</v>
       </c>
       <c r="F209" s="9">
         <v>-9.7574653187952887E-3</v>
       </c>
       <c r="G209" s="9">
-        <v>-2.123130691400299E-2</v>
+        <v>-2.1231306884373913E-2</v>
       </c>
     </row>
     <row r="210" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A210" s="5">
         <v>39569</v>
       </c>
       <c r="B210" s="6">
         <v>173583.06468614901</v>
       </c>
       <c r="C210" s="7">
         <v>346.27965345944199</v>
       </c>
       <c r="D210" s="7">
-        <v>343.61485958927301</v>
+        <v>343.61485958808402</v>
       </c>
       <c r="E210" s="12">
-        <v>-3.1098042577635043E-2</v>
+        <v>-3.1098042579821072E-2</v>
       </c>
       <c r="F210" s="9">
         <v>-4.4064528071636966E-2</v>
       </c>
       <c r="G210" s="9">
-        <v>-3.4714221824875047E-2</v>
+        <v>-3.4714221804520995E-2</v>
       </c>
     </row>
     <row r="211" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A211" s="5">
         <v>39600</v>
       </c>
       <c r="B211" s="6">
         <v>172415.01925436599</v>
       </c>
       <c r="C211" s="7">
         <v>343.949527717774</v>
       </c>
       <c r="D211" s="7">
-        <v>339.862584348388</v>
+        <v>339.86258434625603</v>
       </c>
       <c r="E211" s="12">
-        <v>-1.0920002835064113E-2</v>
+        <v>-1.092000283784611E-2</v>
       </c>
       <c r="F211" s="9">
         <v>-6.3319308427534526E-2</v>
       </c>
       <c r="G211" s="9">
-        <v>-4.4846300221804913E-2</v>
+        <v>-4.484630024354086E-2</v>
       </c>
     </row>
     <row r="212" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A212" s="5">
         <v>39630</v>
       </c>
       <c r="B212" s="6">
         <v>169316.47759819901</v>
       </c>
       <c r="C212" s="7">
         <v>337.76826842921901</v>
       </c>
       <c r="D212" s="7">
-        <v>333.559438177792</v>
+        <v>333.55943816942897</v>
       </c>
       <c r="E212" s="12">
-        <v>-1.8546160892293884E-2</v>
+        <v>-1.8546160910744236E-2</v>
       </c>
       <c r="F212" s="9">
         <v>-8.1149387345335056E-2</v>
       </c>
       <c r="G212" s="9">
-        <v>-5.5246964743605687E-2</v>
+        <v>-5.524696477568436E-2</v>
       </c>
     </row>
     <row r="213" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A213" s="5">
         <v>39661</v>
       </c>
       <c r="B213" s="6">
         <v>164653.94354167199</v>
       </c>
       <c r="C213" s="7">
         <v>328.46701153381701</v>
       </c>
       <c r="D213" s="7">
-        <v>327.05442529713599</v>
+        <v>327.054425296033</v>
       </c>
       <c r="E213" s="12">
-        <v>-1.9501810280627585E-2</v>
+        <v>-1.950181025935116E-2</v>
       </c>
       <c r="F213" s="9">
         <v>-0.10464745877502746</v>
       </c>
       <c r="G213" s="9">
-        <v>-5.34754314801692E-2</v>
+        <v>-5.3475431508710036E-2</v>
       </c>
     </row>
     <row r="214" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A214" s="5">
         <v>39692</v>
       </c>
       <c r="B214" s="6">
         <v>161797.38865724599</v>
       </c>
       <c r="C214" s="7">
         <v>322.76848998014299</v>
       </c>
       <c r="D214" s="7">
-        <v>321.11611131781501</v>
+        <v>321.11611131550399</v>
       </c>
       <c r="E214" s="12">
-        <v>-1.8156959576149712E-2</v>
+        <v>-1.8156959579904708E-2</v>
       </c>
       <c r="F214" s="9">
         <v>-0.12410960504605573</v>
       </c>
       <c r="G214" s="9">
-        <v>-5.4320304248617557E-2</v>
+        <v>-5.4320304256547769E-2</v>
       </c>
     </row>
     <row r="215" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A215" s="5">
         <v>39722</v>
       </c>
       <c r="B215" s="6">
         <v>158872.29352452801</v>
       </c>
       <c r="C215" s="7">
         <v>316.93323795987902</v>
       </c>
       <c r="D215" s="7">
-        <v>317.126344488683</v>
+        <v>317.12634448647202</v>
       </c>
       <c r="E215" s="12">
-        <v>-1.2424685926715306E-2</v>
+        <v>-1.2424685926493151E-2</v>
       </c>
       <c r="F215" s="9">
         <v>-0.14604796354742811</v>
       </c>
       <c r="G215" s="9">
-        <v>-5.0873278955428702E-2</v>
+        <v>-5.0873278950055778E-2</v>
       </c>
     </row>
     <row r="216" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A216" s="5">
         <v>39753</v>
       </c>
       <c r="B216" s="6">
         <v>158442.084198834</v>
       </c>
       <c r="C216" s="7">
         <v>316.075016355797</v>
       </c>
       <c r="D216" s="7">
-        <v>316.68156899139501</v>
+        <v>316.68156898948803</v>
       </c>
       <c r="E216" s="12">
-        <v>-1.4025182865369246E-3</v>
+        <v>-1.402518285588128E-3</v>
       </c>
       <c r="F216" s="9">
         <v>-0.13936278856446183</v>
       </c>
       <c r="G216" s="9">
-        <v>-4.5530730008216502E-2</v>
+        <v>-4.553073000357799E-2</v>
       </c>
     </row>
     <row r="217" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A217" s="5">
         <v>39783</v>
       </c>
       <c r="B217" s="6">
         <v>153047.580601975</v>
       </c>
       <c r="C217" s="7">
         <v>305.31355849420402</v>
       </c>
       <c r="D217" s="7">
-        <v>308.513092406515</v>
+        <v>308.51309240439502</v>
       </c>
       <c r="E217" s="12">
-        <v>-2.5793975351631415E-2</v>
+        <v>-2.5793975352459309E-2</v>
       </c>
       <c r="F217" s="9">
         <v>-0.15944645241753475</v>
       </c>
       <c r="G217" s="9">
-        <v>-4.0142371036872571E-2</v>
+        <v>-4.0142371031712143E-2</v>
       </c>
     </row>
     <row r="218" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A218" s="5">
         <v>39814</v>
       </c>
       <c r="B218" s="6">
         <v>150500.86326219799</v>
       </c>
       <c r="C218" s="7">
         <v>300.23312971233298</v>
       </c>
       <c r="D218" s="7">
-        <v>304.580616533517</v>
+        <v>304.58061652898402</v>
       </c>
       <c r="E218" s="12">
-        <v>-1.2746544538266624E-2</v>
+        <v>-1.274654454617552E-2</v>
       </c>
       <c r="F218" s="9">
         <v>-0.16607617314550005</v>
       </c>
       <c r="G218" s="9">
-        <v>-3.6798630418856004E-2</v>
+        <v>-3.6798630422110845E-2</v>
       </c>
     </row>
     <row r="219" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A219" s="5">
         <v>39845</v>
       </c>
       <c r="B219" s="6">
         <v>147745.53165687699</v>
       </c>
       <c r="C219" s="7">
         <v>294.73653777704402</v>
       </c>
       <c r="D219" s="7">
-        <v>299.465837091644</v>
+        <v>299.46583709471003</v>
       </c>
       <c r="E219" s="12">
-        <v>-1.6792859309581631E-2</v>
+        <v>-1.67928592848825E-2</v>
       </c>
       <c r="F219" s="9">
         <v>-0.17625368495643945</v>
       </c>
       <c r="G219" s="9">
-        <v>-4.4364240155318369E-2</v>
+        <v>-4.4364240152641066E-2</v>
       </c>
     </row>
     <row r="220" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A220" s="5">
         <v>39873</v>
       </c>
       <c r="B220" s="6">
         <v>150946.108249254</v>
       </c>
       <c r="C220" s="7">
         <v>301.12134585312498</v>
       </c>
       <c r="D220" s="7">
-        <v>302.433635393972</v>
+        <v>302.43363541768599</v>
       </c>
       <c r="E220" s="12">
-        <v>9.9103067353214502E-3</v>
+        <v>9.9103068041692666E-3</v>
       </c>
       <c r="F220" s="9">
         <v>-0.15724421973408254</v>
       </c>
       <c r="G220" s="9">
-        <v>-3.803472133547392E-2</v>
+        <v>-3.8034721305497121E-2</v>
       </c>
     </row>
     <row r="221" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A221" s="5">
         <v>39904</v>
       </c>
       <c r="B221" s="6">
         <v>151860.78219449599</v>
       </c>
       <c r="C221" s="7">
         <v>302.94602257120903</v>
       </c>
       <c r="D221" s="7">
-        <v>301.86171866293699</v>
+        <v>301.86171865876599</v>
       </c>
       <c r="E221" s="12">
-        <v>-1.8910486933438886E-3</v>
+        <v>-1.8910487853975866E-3</v>
       </c>
       <c r="F221" s="9">
         <v>-0.14950022152298248</v>
       </c>
       <c r="G221" s="9">
-        <v>-2.7978897052146179E-2</v>
+        <v>-2.7978897018880788E-2</v>
       </c>
     </row>
     <row r="222" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A222" s="5">
         <v>39934</v>
       </c>
       <c r="B222" s="6">
         <v>154015.63316509</v>
       </c>
       <c r="C222" s="7">
         <v>307.24471984737198</v>
       </c>
       <c r="D222" s="7">
-        <v>304.65807210824897</v>
+        <v>304.65807210526202</v>
       </c>
       <c r="E222" s="12">
-        <v>9.2636902012555034E-3</v>
+        <v>9.263690205306041E-3</v>
       </c>
       <c r="F222" s="9">
         <v>-0.11272661625394043</v>
       </c>
       <c r="G222" s="9">
-        <v>-3.9516543136276505E-3</v>
+        <v>-3.9516542915698505E-3</v>
       </c>
     </row>
     <row r="223" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A223" s="5">
         <v>39965</v>
       </c>
       <c r="B223" s="6">
         <v>156441.91410974701</v>
       </c>
       <c r="C223" s="7">
         <v>312.08489089879401</v>
       </c>
       <c r="D223" s="7">
-        <v>308.09478833576799</v>
+        <v>308.09478833636399</v>
       </c>
       <c r="E223" s="12">
-        <v>1.1280568421301762E-2</v>
+        <v>1.1280568433172933E-2</v>
       </c>
       <c r="F223" s="9">
         <v>-9.2643350989353168E-2</v>
       </c>
       <c r="G223" s="9">
-        <v>8.9737107150615891E-3</v>
+        <v>8.9737106830602986E-3</v>
       </c>
     </row>
     <row r="224" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A224" s="5">
         <v>39995</v>
       </c>
       <c r="B224" s="6">
         <v>158870.53987160101</v>
       </c>
       <c r="C224" s="7">
         <v>316.92973960979998</v>
       </c>
       <c r="D224" s="7">
-        <v>312.893695203135</v>
+        <v>312.89369518889498</v>
       </c>
       <c r="E224" s="12">
-        <v>1.5576072848519251E-2</v>
+        <v>1.5576072800334906E-2</v>
       </c>
       <c r="F224" s="9">
         <v>-6.1694749824570461E-2</v>
       </c>
       <c r="G224" s="9">
-        <v>2.4215871087345242E-2</v>
+        <v>2.4215871043320902E-2</v>
       </c>
     </row>
     <row r="225" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A225" s="5">
         <v>40026</v>
       </c>
       <c r="B225" s="6">
         <v>160223.90395337</v>
       </c>
       <c r="C225" s="7">
         <v>319.62955624275799</v>
       </c>
       <c r="D225" s="7">
-        <v>318.22235370677902</v>
+        <v>318.22235373111801</v>
       </c>
       <c r="E225" s="12">
-        <v>1.7030252080293851E-2</v>
+        <v>1.7030252204366381E-2</v>
       </c>
       <c r="F225" s="9">
         <v>-2.6905153274879745E-2</v>
       </c>
       <c r="G225" s="9">
-        <v>3.3288186401561726E-2</v>
+        <v>3.3288186394507369E-2</v>
       </c>
     </row>
     <row r="226" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A226" s="5">
         <v>40057</v>
       </c>
       <c r="B226" s="6">
         <v>161815.923631171</v>
       </c>
       <c r="C226" s="7">
         <v>322.80546527124801</v>
       </c>
       <c r="D226" s="7">
-        <v>320.96435480986901</v>
+        <v>320.96435483770199</v>
       </c>
       <c r="E226" s="12">
-        <v>8.6166200178903196E-3</v>
+        <v>8.6166200282109529E-3</v>
       </c>
       <c r="F226" s="9">
         <v>1.1455669389315304E-4</v>
       </c>
       <c r="G226" s="9">
-        <v>4.0963511263303554E-2</v>
+        <v>4.0963511312244627E-2</v>
       </c>
     </row>
     <row r="227" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A227" s="5">
         <v>40087</v>
       </c>
       <c r="B227" s="6">
         <v>162038.08423830601</v>
       </c>
       <c r="C227" s="7">
         <v>323.248651927678</v>
       </c>
       <c r="D227" s="7">
-        <v>323.307255843858</v>
+        <v>323.30725585864297</v>
       </c>
       <c r="E227" s="12">
-        <v>7.2995676899287876E-3</v>
+        <v>7.299567648643368E-3</v>
       </c>
       <c r="F227" s="9">
         <v>1.9926638204474045E-2</v>
       </c>
       <c r="G227" s="9">
-        <v>3.9807212038500683E-2</v>
+        <v>3.9807212129518099E-2</v>
       </c>
     </row>
     <row r="228" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A228" s="5">
         <v>40118</v>
       </c>
       <c r="B228" s="6">
         <v>162764.20429844299</v>
       </c>
       <c r="C228" s="7">
         <v>324.697183806341</v>
       </c>
       <c r="D228" s="7">
-        <v>325.32086246625801</v>
+        <v>325.32086245484101</v>
       </c>
       <c r="E228" s="12">
-        <v>6.2281516606992327E-3</v>
+        <v>6.2281515793707332E-3</v>
       </c>
       <c r="F228" s="9">
         <v>2.7278864207471054E-2</v>
       </c>
       <c r="G228" s="9">
-        <v>3.234804654022061E-2</v>
+        <v>3.234804656168544E-2</v>
       </c>
     </row>
     <row r="229" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A229" s="5">
         <v>40148</v>
       </c>
       <c r="B229" s="6">
         <v>162102.96642418599</v>
       </c>
       <c r="C229" s="7">
         <v>323.37808495089803</v>
       </c>
       <c r="D229" s="7">
-        <v>326.85825210998701</v>
+        <v>326.85825206520502</v>
       </c>
       <c r="E229" s="12">
-        <v>4.7257640720428373E-3</v>
+        <v>4.7257639696483E-3</v>
       </c>
       <c r="F229" s="9">
         <v>5.9167128200226848E-2</v>
       </c>
       <c r="G229" s="9">
-        <v>2.4584023165346691E-2</v>
+        <v>2.4584023081027917E-2</v>
       </c>
     </row>
     <row r="230" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A230" s="5">
         <v>40179</v>
       </c>
       <c r="B230" s="6">
         <v>163480.79888125899</v>
       </c>
       <c r="C230" s="7">
         <v>326.12671337627501</v>
       </c>
       <c r="D230" s="7">
-        <v>331.14512786025</v>
+        <v>331.14512776332202</v>
       </c>
       <c r="E230" s="12">
-        <v>1.3115397034003884E-2</v>
+        <v>1.3115396876263619E-2</v>
       </c>
       <c r="F230" s="9">
         <v>8.6244924698189784E-2</v>
       </c>
       <c r="G230" s="9">
-        <v>2.1641983064100589E-2</v>
+        <v>2.1641982833934925E-2</v>
       </c>
     </row>
     <row r="231" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A231" s="5">
         <v>40210</v>
       </c>
       <c r="B231" s="6">
         <v>161319.62812062699</v>
       </c>
       <c r="C231" s="7">
         <v>321.81540879473999</v>
       </c>
       <c r="D231" s="7">
-        <v>327.16624845960303</v>
+        <v>327.16624837668701</v>
       </c>
       <c r="E231" s="12">
-        <v>-1.2015515451962666E-2</v>
+        <v>-1.2015515413166034E-2</v>
       </c>
       <c r="F231" s="9">
         <v>9.1874835817539635E-2</v>
       </c>
       <c r="G231" s="9">
-        <v>1.6065672683834187E-2</v>
+        <v>1.6065672419467436E-2</v>
       </c>
     </row>
     <row r="232" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A232" s="5">
         <v>40238</v>
       </c>
       <c r="B232" s="6">
         <v>164518.669146158</v>
       </c>
       <c r="C232" s="7">
         <v>328.197153579153</v>
       </c>
       <c r="D232" s="7">
-        <v>329.67140848531398</v>
+        <v>329.67140849466199</v>
       </c>
       <c r="E232" s="12">
-        <v>7.6571469016317728E-3</v>
+        <v>7.6571471855819695E-3</v>
       </c>
       <c r="F232" s="9">
         <v>8.9916600396819923E-2</v>
       </c>
       <c r="G232" s="9">
-        <v>1.2810444885746897E-2</v>
+        <v>1.2810444753964978E-2</v>
       </c>
     </row>
     <row r="233" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A233" s="5">
         <v>40269</v>
       </c>
       <c r="B233" s="6">
         <v>167801.97329966701</v>
       </c>
       <c r="C233" s="7">
         <v>334.74699429394099</v>
       </c>
       <c r="D233" s="7">
-        <v>333.90796586812502</v>
+        <v>333.90796593609002</v>
       </c>
       <c r="E233" s="12">
-        <v>1.2850848674672788E-2</v>
+        <v>1.2850848852112851E-2</v>
       </c>
       <c r="F233" s="9">
         <v>0.10497240218843595</v>
       </c>
       <c r="G233" s="9">
-        <v>7.5472362586710418E-3</v>
+        <v>7.5472364098720934E-3</v>
       </c>
     </row>
     <row r="234" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A234" s="5">
         <v>40299</v>
       </c>
       <c r="B234" s="6">
         <v>169162.07985551699</v>
       </c>
       <c r="C234" s="7">
         <v>337.46026144174402</v>
       </c>
       <c r="D234" s="7">
-        <v>334.30129058761202</v>
+        <v>334.30129070725599</v>
       </c>
       <c r="E234" s="12">
-        <v>1.1779435044756426E-3</v>
+        <v>1.177943659005809E-3</v>
       </c>
       <c r="F234" s="9">
         <v>9.8343566683202877E-2</v>
       </c>
       <c r="G234" s="9">
-        <v>1.2902383654954663E-2</v>
+        <v>1.290238408582578E-2</v>
       </c>
     </row>
     <row r="235" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A235" s="5">
         <v>40330</v>
       </c>
       <c r="B235" s="6">
         <v>170110.78385261199</v>
       </c>
       <c r="C235" s="7">
         <v>339.35282447457001</v>
       </c>
       <c r="D235" s="7">
-        <v>334.79679895850501</v>
+        <v>334.79679906583101</v>
       </c>
       <c r="E235" s="12">
-        <v>1.4822209331648573E-3</v>
+        <v>1.4822208957874228E-3</v>
       </c>
       <c r="F235" s="9">
         <v>8.7373449888090482E-2</v>
       </c>
       <c r="G235" s="9">
-        <v>1.520600443664355E-2</v>
+        <v>1.5206004910359949E-2</v>
       </c>
     </row>
     <row r="236" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A236" s="5">
         <v>40360</v>
       </c>
       <c r="B236" s="6">
         <v>169346.94807097799</v>
       </c>
       <c r="C236" s="7">
         <v>337.82905376431802</v>
       </c>
       <c r="D236" s="7">
-        <v>333.44212794782499</v>
+        <v>333.442127965042</v>
       </c>
       <c r="E236" s="12">
-        <v>-4.046248395725871E-3</v>
+        <v>-4.0462486635740591E-3</v>
       </c>
       <c r="F236" s="9">
         <v>6.5943051542745712E-2</v>
       </c>
       <c r="G236" s="9">
-        <v>1.19047658746263E-2</v>
+        <v>1.1904766126816568E-2</v>
       </c>
     </row>
     <row r="237" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A237" s="5">
         <v>40391</v>
       </c>
       <c r="B237" s="6">
         <v>166507.234295267</v>
       </c>
       <c r="C237" s="7">
         <v>332.16412842177402</v>
       </c>
       <c r="D237" s="7">
-        <v>330.648862753895</v>
+        <v>330.64886279049898</v>
       </c>
       <c r="E237" s="12">
-        <v>-8.3770614442787439E-3</v>
+        <v>-8.3770613857042653E-3</v>
       </c>
       <c r="F237" s="9">
         <v>3.9215935867633167E-2</v>
       </c>
       <c r="G237" s="9">
-        <v>1.0092636870897564E-3</v>
+        <v>1.0092636510046216E-3</v>
       </c>
     </row>
     <row r="238" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A238" s="5">
         <v>40422</v>
       </c>
       <c r="B238" s="6">
         <v>166756.81604706499</v>
       </c>
       <c r="C238" s="7">
         <v>332.662017329766</v>
       </c>
       <c r="D238" s="7">
-        <v>330.84665983292399</v>
+        <v>330.84665986654602</v>
       </c>
       <c r="E238" s="12">
-        <v>5.9820885933681289E-4</v>
+        <v>5.9820885025207993E-4</v>
       </c>
       <c r="F238" s="9">
         <v>3.0534030922418465E-2</v>
       </c>
       <c r="G238" s="9">
-        <v>-8.0442234979983818E-3</v>
+        <v>-8.0442237025031282E-3</v>
       </c>
     </row>
     <row r="239" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A239" s="5">
         <v>40452</v>
       </c>
       <c r="B239" s="6">
         <v>164278.88498689499</v>
       </c>
       <c r="C239" s="7">
         <v>327.71880982064903</v>
       </c>
       <c r="D239" s="7">
-        <v>327.63331977643799</v>
+        <v>327.633319788704</v>
       </c>
       <c r="E239" s="12">
-        <v>-9.7124754353231646E-3</v>
+        <v>-9.7124754988857642E-3</v>
       </c>
       <c r="F239" s="9">
         <v>1.3828852390608493E-2</v>
       </c>
       <c r="G239" s="9">
-        <v>-1.3377393641333946E-2</v>
+        <v>-1.3377393799360648E-2</v>
       </c>
     </row>
     <row r="240" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A240" s="5">
         <v>40483</v>
       </c>
       <c r="B240" s="6">
         <v>163132.67195989401</v>
       </c>
       <c r="C240" s="7">
         <v>325.43223739206502</v>
       </c>
       <c r="D240" s="7">
-        <v>326.12175097552301</v>
+        <v>326.12175091057497</v>
       </c>
       <c r="E240" s="12">
-        <v>-4.6135991356019979E-3</v>
+        <v>-4.6135993711013956E-3</v>
       </c>
       <c r="F240" s="9">
         <v>2.2638126303011763E-3</v>
       </c>
       <c r="G240" s="9">
-        <v>-1.4301965869659261E-2</v>
+        <v>-1.4301966047759795E-2</v>
       </c>
     </row>
     <row r="241" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A241" s="5">
         <v>40513</v>
       </c>
       <c r="B241" s="6">
         <v>162248.85138753601</v>
       </c>
       <c r="C241" s="7">
         <v>323.66910985384499</v>
       </c>
       <c r="D241" s="7">
-        <v>327.18933333887099</v>
+        <v>327.18933316938802</v>
       </c>
       <c r="E241" s="12">
-        <v>3.2735699478938507E-3</v>
+        <v>3.2735696280061788E-3</v>
       </c>
       <c r="F241" s="9">
         <v>8.9995245964535897E-4</v>
       </c>
       <c r="G241" s="9">
-        <v>-1.4064445582386509E-2</v>
+        <v>-1.406444589233391E-2</v>
       </c>
     </row>
     <row r="242" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A242" s="5">
         <v>40544</v>
       </c>
       <c r="B242" s="6">
         <v>161211.07933294101</v>
       </c>
       <c r="C242" s="7">
         <v>321.59886557002301</v>
       </c>
       <c r="D242" s="7">
-        <v>326.60060703627897</v>
+        <v>326.60060668383397</v>
       </c>
       <c r="E242" s="12">
-        <v>-1.7993444241725109E-3</v>
+        <v>-1.7993449842976794E-3</v>
       </c>
       <c r="F242" s="9">
         <v>-1.3883707223418695E-2</v>
       </c>
       <c r="G242" s="9">
-        <v>-9.3184533882989529E-3</v>
+        <v>-9.3184540642466951E-3</v>
       </c>
     </row>
     <row r="243" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A243" s="5">
         <v>40575</v>
       </c>
       <c r="B243" s="6">
         <v>161182.66344413601</v>
       </c>
       <c r="C243" s="7">
         <v>321.54217891026099</v>
       </c>
       <c r="D243" s="7">
-        <v>326.82597894765399</v>
+        <v>326.82597861355703</v>
       </c>
       <c r="E243" s="12">
-        <v>6.9005355936146984E-4</v>
+        <v>6.900536162850468E-4</v>
       </c>
       <c r="F243" s="9">
         <v>-8.4902673088993463E-4</v>
       </c>
       <c r="G243" s="9">
-        <v>-4.0481457002045085E-3</v>
+        <v>-4.0481465503369174E-3</v>
       </c>
     </row>
     <row r="244" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A244" s="5">
         <v>40603</v>
       </c>
       <c r="B244" s="6">
         <v>164750.902737342</v>
       </c>
       <c r="C244" s="7">
         <v>328.660434761695</v>
       </c>
       <c r="D244" s="7">
-        <v>330.23711875387897</v>
+        <v>330.237118701866</v>
       </c>
       <c r="E244" s="12">
-        <v>1.0437174600405053E-2</v>
+        <v>1.0437175474175886E-2</v>
       </c>
       <c r="F244" s="9">
         <v>1.4115941515326913E-3</v>
       </c>
       <c r="G244" s="9">
-        <v>2.7721251435246508E-3</v>
+        <v>2.772124617731242E-3</v>
       </c>
     </row>
     <row r="245" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A245" s="5">
         <v>40634</v>
       </c>
       <c r="B245" s="6">
         <v>165609.01900032899</v>
       </c>
       <c r="C245" s="7">
         <v>330.372284951182</v>
       </c>
       <c r="D245" s="7">
-        <v>329.75939276636598</v>
+        <v>329.759393024232</v>
       </c>
       <c r="E245" s="12">
-        <v>-1.4466150544059087E-3</v>
+        <v>-1.4466141162807755E-3</v>
       </c>
       <c r="F245" s="9">
         <v>-1.3068703878839183E-2</v>
       </c>
       <c r="G245" s="9">
-        <v>7.0524713382085213E-3</v>
+        <v>7.0524718104660877E-3</v>
       </c>
     </row>
     <row r="246" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A246" s="5">
         <v>40664</v>
       </c>
       <c r="B246" s="6">
         <v>167208.24519902901</v>
       </c>
       <c r="C246" s="7">
         <v>333.56257021829902</v>
       </c>
       <c r="D246" s="7">
-        <v>330.14127854556699</v>
+        <v>330.14127900910398</v>
       </c>
       <c r="E246" s="12">
-        <v>1.1580740005534551E-3</v>
+        <v>1.1580746233479378E-3</v>
       </c>
       <c r="F246" s="9">
         <v>-1.1550074686698664E-2</v>
       </c>
       <c r="G246" s="9">
-        <v>9.7100919487249637E-3</v>
+        <v>9.7100935127696353E-3</v>
       </c>
     </row>
     <row r="247" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A247" s="5">
         <v>40695</v>
       </c>
       <c r="B247" s="6">
         <v>168205.264073642</v>
       </c>
       <c r="C247" s="7">
         <v>335.55151626564299</v>
       </c>
       <c r="D247" s="7">
-        <v>330.96705283772098</v>
+        <v>330.96705326628597</v>
       </c>
       <c r="E247" s="12">
-        <v>2.5012755017850274E-3</v>
+        <v>2.5012753923425723E-3</v>
       </c>
       <c r="F247" s="9">
         <v>-1.1201640106613842E-2</v>
       </c>
       <c r="G247" s="9">
-        <v>7.323660898683082E-3</v>
+        <v>7.3236628240687107E-3</v>
       </c>
     </row>
     <row r="248" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A248" s="5">
         <v>40725</v>
       </c>
       <c r="B248" s="6">
         <v>168730.56418629401</v>
       </c>
       <c r="C248" s="7">
         <v>336.59943382200299</v>
       </c>
       <c r="D248" s="7">
-        <v>332.32402290507702</v>
+        <v>332.32402311262001</v>
       </c>
       <c r="E248" s="12">
-        <v>4.1000155626409462E-3</v>
+        <v>4.1000148895251609E-3</v>
       </c>
       <c r="F248" s="9">
         <v>-3.6397696663853507E-3</v>
       </c>
       <c r="G248" s="9">
-        <v>6.6981284722564816E-3</v>
+        <v>6.6981297174126819E-3</v>
       </c>
     </row>
     <row r="249" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A249" s="5">
         <v>40756</v>
       </c>
       <c r="B249" s="6">
         <v>165914.21319666301</v>
       </c>
       <c r="C249" s="7">
         <v>330.98111473959301</v>
       </c>
       <c r="D249" s="7">
-        <v>329.447323259771</v>
+        <v>329.447323425447</v>
       </c>
       <c r="E249" s="12">
-        <v>-8.6563096467079381E-3</v>
+        <v>-8.6563097672843758E-3</v>
       </c>
       <c r="F249" s="9">
         <v>-3.5615335340450915E-3</v>
       </c>
       <c r="G249" s="9">
-        <v>2.626512150984972E-3</v>
+        <v>2.6265122829216558E-3</v>
       </c>
     </row>
     <row r="250" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A250" s="5">
         <v>40787</v>
       </c>
       <c r="B250" s="6">
         <v>166255.54958596299</v>
       </c>
       <c r="C250" s="7">
         <v>331.66204433842</v>
       </c>
       <c r="D250" s="7">
-        <v>330.15870569792702</v>
+        <v>330.15870587073698</v>
       </c>
       <c r="E250" s="12">
-        <v>2.159320740921844E-3</v>
+        <v>2.1593207614902798E-3</v>
       </c>
       <c r="F250" s="9">
         <v>-3.0059728470736014E-3</v>
       </c>
       <c r="G250" s="9">
-        <v>1.0721185958828539E-3</v>
+        <v>1.0721179851334028E-3</v>
       </c>
     </row>
     <row r="251" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A251" s="5">
         <v>40817</v>
       </c>
       <c r="B251" s="6">
         <v>165650.31790496601</v>
       </c>
       <c r="C251" s="7">
         <v>330.454671849997</v>
       </c>
       <c r="D251" s="7">
-        <v>330.31734119878598</v>
+        <v>330.31734129864998</v>
       </c>
       <c r="E251" s="12">
-        <v>4.8048256223820474E-4</v>
+        <v>4.8048234104447474E-4</v>
       </c>
       <c r="F251" s="9">
         <v>8.3481995764760342E-3</v>
       </c>
       <c r="G251" s="9">
-        <v>-3.5321822535111513E-3</v>
+        <v>-3.5321829152680229E-3</v>
       </c>
     </row>
     <row r="252" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A252" s="5">
         <v>40848</v>
       </c>
       <c r="B252" s="6">
         <v>165797.99075201701</v>
       </c>
       <c r="C252" s="7">
         <v>330.749263389757</v>
       </c>
       <c r="D252" s="7">
-        <v>331.487260113974</v>
+        <v>331.48725968765899</v>
       </c>
       <c r="E252" s="12">
-        <v>3.5418028945806146E-3</v>
+        <v>3.5418013005596993E-3</v>
       </c>
       <c r="F252" s="9">
         <v>1.6338350620397568E-2</v>
       </c>
       <c r="G252" s="9">
-        <v>-7.807615708839144E-4</v>
+        <v>-7.8076253266701201E-4</v>
       </c>
     </row>
     <row r="253" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A253" s="5">
         <v>40878</v>
       </c>
       <c r="B253" s="6">
         <v>163821.827508093</v>
       </c>
       <c r="C253" s="7">
         <v>326.80702902189</v>
       </c>
       <c r="D253" s="7">
-        <v>330.21460210257902</v>
+        <v>330.21460123293502</v>
       </c>
       <c r="E253" s="12">
-        <v>-3.8392365696268138E-3</v>
+        <v>-3.839237911958171E-3</v>
       </c>
       <c r="F253" s="9">
         <v>9.6948367098175225E-3</v>
       </c>
       <c r="G253" s="9">
-        <v>8.9876854115544802E-5</v>
+        <v>8.9875097768699064E-5</v>
       </c>
     </row>
     <row r="254" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A254" s="5">
         <v>40909</v>
       </c>
       <c r="B254" s="6">
         <v>162228.24524833099</v>
       </c>
       <c r="C254" s="7">
         <v>323.62800280946902</v>
       </c>
       <c r="D254" s="7">
-        <v>328.51015950553801</v>
+        <v>328.51015833746698</v>
       </c>
       <c r="E254" s="12">
-        <v>-5.1616209161808868E-3</v>
+        <v>-5.1616218335109876E-3</v>
       </c>
       <c r="F254" s="9">
         <v>6.3095285981480398E-3</v>
       </c>
       <c r="G254" s="9">
-        <v>2.9158980817012292E-4</v>
+        <v>2.9158687611707812E-4</v>
       </c>
     </row>
     <row r="255" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A255" s="5">
         <v>40940</v>
       </c>
       <c r="B255" s="6">
         <v>162712.34948701199</v>
       </c>
       <c r="C255" s="7">
         <v>324.59373900217798</v>
       </c>
       <c r="D255" s="7">
-        <v>329.73822211340303</v>
+        <v>329.73822131966801</v>
       </c>
       <c r="E255" s="12">
-        <v>3.7382789308966213E-3</v>
+        <v>3.7382800836847085E-3</v>
       </c>
       <c r="F255" s="9">
         <v>9.4903881732064654E-3</v>
       </c>
       <c r="G255" s="9">
-        <v>-3.5286822248651317E-3</v>
+        <v>-3.5286849249154262E-3</v>
       </c>
     </row>
     <row r="256" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A256" s="5">
         <v>40969</v>
       </c>
       <c r="B256" s="6">
         <v>163327.22122696301</v>
       </c>
       <c r="C256" s="7">
         <v>325.82034237743898</v>
       </c>
       <c r="D256" s="7">
-        <v>327.37733911439301</v>
+        <v>327.377338630537</v>
       </c>
       <c r="E256" s="12">
-        <v>-7.1598705903074267E-3</v>
+        <v>-7.1598696677697138E-3</v>
       </c>
       <c r="F256" s="9">
         <v>-8.6414185702495816E-3</v>
       </c>
       <c r="G256" s="9">
-        <v>-6.4449182636722169E-3</v>
+        <v>-6.4449195310625207E-3</v>
       </c>
     </row>
     <row r="257" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A257" s="5">
         <v>41000</v>
       </c>
       <c r="B257" s="6">
         <v>164134.292882101</v>
       </c>
       <c r="C257" s="7">
         <v>327.43036403227899</v>
       </c>
       <c r="D257" s="7">
-        <v>326.90871414863898</v>
+        <v>326.90871478794901</v>
       </c>
       <c r="E257" s="12">
-        <v>-1.4314520578050383E-3</v>
+        <v>-1.4314486291210349E-3</v>
       </c>
       <c r="F257" s="9">
         <v>-8.9048659736628011E-3</v>
       </c>
       <c r="G257" s="9">
-        <v>-6.2489105463443551E-3</v>
+        <v>-6.2489087180979119E-3</v>
       </c>
     </row>
     <row r="258" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A258" s="5">
         <v>41030</v>
       </c>
       <c r="B258" s="6">
         <v>166021.53392380499</v>
       </c>
       <c r="C258" s="7">
         <v>331.19520811483699</v>
       </c>
       <c r="D258" s="7">
-        <v>327.70445444656701</v>
+        <v>327.70445941542403</v>
       </c>
       <c r="E258" s="12">
-        <v>2.434136085972316E-3</v>
+        <v>2.4341493251140989E-3</v>
       </c>
       <c r="F258" s="9">
         <v>-7.0972054865530154E-3</v>
       </c>
       <c r="G258" s="9">
-        <v>-6.5480206325504442E-3</v>
+        <v>-6.5480126026893348E-3</v>
       </c>
     </row>
     <row r="259" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A259" s="5">
         <v>41061</v>
       </c>
       <c r="B259" s="6">
         <v>165738.112466327</v>
       </c>
       <c r="C259" s="7">
         <v>330.62981261236598</v>
       </c>
       <c r="D259" s="7">
-        <v>326.21489159235898</v>
+        <v>326.21489099442101</v>
       </c>
       <c r="E259" s="12">
-        <v>-4.5454458552406374E-3</v>
+        <v>-4.5454627735618258E-3</v>
       </c>
       <c r="F259" s="9">
         <v>-1.4667505329884145E-2</v>
       </c>
       <c r="G259" s="9">
-        <v>-4.8676292073621674E-3</v>
+        <v>-4.8676216548133588E-3</v>
       </c>
     </row>
     <row r="260" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A260" s="5">
         <v>41091</v>
       </c>
       <c r="B260" s="6">
         <v>164389.40362937399</v>
       </c>
       <c r="C260" s="7">
         <v>327.93928269504897</v>
       </c>
       <c r="D260" s="7">
-        <v>323.99501082845802</v>
+        <v>323.99500865469599</v>
       </c>
       <c r="E260" s="12">
-        <v>-6.8049645222050259E-3</v>
+        <v>-6.8049693653101651E-3</v>
       </c>
       <c r="F260" s="9">
         <v>-2.5728359161571235E-2</v>
       </c>
       <c r="G260" s="9">
-        <v>-6.2091135980496537E-3</v>
+        <v>-6.2091107206057039E-3</v>
       </c>
     </row>
     <row r="261" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A261" s="5">
         <v>41122</v>
       </c>
       <c r="B261" s="6">
         <v>164728.76660748801</v>
       </c>
       <c r="C261" s="7">
         <v>328.61627554956902</v>
       </c>
       <c r="D261" s="7">
-        <v>327.14912966148898</v>
+        <v>327.14912772531301</v>
       </c>
       <c r="E261" s="12">
-        <v>9.735084577277453E-3</v>
+        <v>9.7350853758941813E-3</v>
       </c>
       <c r="F261" s="9">
         <v>-7.144936930569501E-3</v>
       </c>
       <c r="G261" s="9">
-        <v>-4.7164158827723845E-3</v>
+        <v>-4.7164258706676732E-3</v>
       </c>
     </row>
     <row r="262" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A262" s="5">
         <v>41153</v>
       </c>
       <c r="B262" s="6">
         <v>163963.50185574699</v>
       </c>
       <c r="C262" s="7">
         <v>327.08965419675002</v>
       </c>
       <c r="D262" s="7">
-        <v>326.03400298725199</v>
+        <v>326.03400336629397</v>
       </c>
       <c r="E262" s="12">
-        <v>-3.4086188014341712E-3</v>
+        <v>-3.4086117446577857E-3</v>
       </c>
       <c r="F262" s="9">
         <v>-1.3786293064648736E-2</v>
       </c>
       <c r="G262" s="9">
-        <v>-3.7212604925556114E-3</v>
+        <v>-3.7212693855319667E-3</v>
       </c>
     </row>
     <row r="263" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A263" s="5">
         <v>41183</v>
       </c>
       <c r="B263" s="6">
         <v>164153.36079102199</v>
       </c>
       <c r="C263" s="7">
         <v>327.46840247171599</v>
       </c>
       <c r="D263" s="7">
-        <v>327.239683906952</v>
+        <v>327.23968693017702</v>
       </c>
       <c r="E263" s="12">
-        <v>3.6980220119775531E-3</v>
+        <v>3.6980301178233255E-3</v>
       </c>
       <c r="F263" s="9">
         <v>-9.0368502329316591E-3</v>
       </c>
       <c r="G263" s="9">
-        <v>2.5651118328444689E-3</v>
+        <v>2.5651110795044119E-3</v>
       </c>
     </row>
     <row r="264" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A264" s="5">
         <v>41214</v>
       </c>
       <c r="B264" s="6">
         <v>163852.738559969</v>
       </c>
       <c r="C264" s="7">
         <v>326.86869326517899</v>
       </c>
       <c r="D264" s="7">
-        <v>327.60611105701901</v>
+        <v>327.60611420047002</v>
       </c>
       <c r="E264" s="12">
-        <v>1.1197515707515038E-3</v>
+        <v>1.1197519278007828E-3</v>
       </c>
       <c r="F264" s="9">
         <v>-1.173266445042731E-2</v>
       </c>
       <c r="G264" s="9">
-        <v>3.6023260166899718E-3</v>
+        <v>3.6023375483307252E-3</v>
       </c>
     </row>
     <row r="265" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A265" s="5">
         <v>41244</v>
       </c>
       <c r="B265" s="6">
         <v>162262.191136479</v>
       </c>
       <c r="C265" s="7">
         <v>323.69572122661702</v>
       </c>
       <c r="D265" s="7">
-        <v>326.76350241253101</v>
+        <v>326.76350335586898</v>
       </c>
       <c r="E265" s="12">
-        <v>-2.5720174808989693E-3</v>
+        <v>-2.5720241719463521E-3</v>
       </c>
       <c r="F265" s="9">
         <v>-9.5203209202228134E-3</v>
       </c>
       <c r="G265" s="9">
-        <v>4.5346428682238038E-3</v>
+        <v>4.5346539796351504E-3</v>
       </c>
     </row>
     <row r="266" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A266" s="5">
         <v>41275</v>
       </c>
       <c r="B266" s="6">
         <v>162245.24616004</v>
       </c>
       <c r="C266" s="7">
         <v>323.66191781048599</v>
       </c>
       <c r="D266" s="7">
-        <v>328.22471894932897</v>
+        <v>328.22471553476402</v>
       </c>
       <c r="E266" s="12">
-        <v>4.4717862491057137E-3</v>
+        <v>4.4717728996304107E-3</v>
       </c>
       <c r="F266" s="9">
         <v>1.0479624977621782E-4</v>
       </c>
       <c r="G266" s="9">
-        <v>2.2148769148546688E-3</v>
+        <v>2.2148761018236929E-3</v>
       </c>
     </row>
     <row r="267" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A267" s="5">
         <v>41306</v>
       </c>
       <c r="B267" s="6">
         <v>162637.55473582199</v>
       </c>
       <c r="C267" s="7">
         <v>324.44453147107703</v>
       </c>
       <c r="D267" s="7">
-        <v>329.26277958194402</v>
+        <v>329.26277410771098</v>
       </c>
       <c r="E267" s="12">
-        <v>3.1626522095531406E-3</v>
+        <v>3.1626459672779994E-3</v>
       </c>
       <c r="F267" s="9">
         <v>-4.5967470463115223E-4</v>
       </c>
       <c r="G267" s="9">
-        <v>3.4369175505728489E-3</v>
+        <v>3.4369027539842278E-3</v>
       </c>
     </row>
     <row r="268" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A268" s="5">
         <v>41334</v>
       </c>
       <c r="B268" s="6">
         <v>164630.410711028</v>
       </c>
       <c r="C268" s="7">
         <v>328.42006605296098</v>
       </c>
       <c r="D268" s="7">
-        <v>330.06300449498201</v>
+        <v>330.06299857187702</v>
       </c>
       <c r="E268" s="12">
-        <v>2.430353391458473E-3</v>
+        <v>2.4303520686010938E-3</v>
       </c>
       <c r="F268" s="9">
         <v>7.9790097099290413E-3</v>
       </c>
       <c r="G268" s="9">
-        <v>6.0525156654809287E-3</v>
+        <v>6.0524932890115846E-3</v>
       </c>
     </row>
     <row r="269" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A269" s="5">
         <v>41365</v>
       </c>
       <c r="B269" s="6">
         <v>165586.075967813</v>
       </c>
       <c r="C269" s="7">
         <v>330.326516054526</v>
       </c>
       <c r="D269" s="7">
-        <v>329.72870169272898</v>
+        <v>329.728700307184</v>
       </c>
       <c r="E269" s="12">
-        <v>-1.0128454195117431E-3</v>
+        <v>-1.0128316901302226E-3</v>
       </c>
       <c r="F269" s="9">
         <v>8.845093004146376E-3</v>
       </c>
       <c r="G269" s="9">
-        <v>6.5745884518515485E-3</v>
+        <v>6.5745747539029953E-3</v>
       </c>
     </row>
     <row r="270" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A270" s="5">
         <v>41395</v>
       </c>
       <c r="B270" s="6">
         <v>167911.570785641</v>
       </c>
       <c r="C270" s="7">
         <v>334.96562955960798</v>
       </c>
       <c r="D270" s="7">
-        <v>331.45332090847</v>
+        <v>331.45333156315098</v>
       </c>
       <c r="E270" s="12">
-        <v>5.2304188470320145E-3</v>
+        <v>5.2304553845639035E-3</v>
       </c>
       <c r="F270" s="9">
         <v>1.1384287430461937E-2</v>
       </c>
       <c r="G270" s="9">
-        <v>7.1059375562438909E-3</v>
+        <v>7.1059490857732222E-3</v>
       </c>
     </row>
     <row r="271" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A271" s="5">
         <v>41426</v>
       </c>
       <c r="B271" s="6">
         <v>168940.66020150101</v>
       </c>
       <c r="C271" s="7">
         <v>337.01855290755901</v>
       </c>
       <c r="D271" s="7">
-        <v>332.814936067411</v>
+        <v>332.81493791338301</v>
       </c>
       <c r="E271" s="12">
-        <v>4.1080148336090083E-3</v>
+        <v>4.1079881255396966E-3</v>
       </c>
       <c r="F271" s="9">
         <v>1.9322940798092159E-2</v>
       </c>
       <c r="G271" s="9">
-        <v>6.5277225039130915E-3</v>
+        <v>6.5277488556783059E-3</v>
       </c>
     </row>
     <row r="272" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A272" s="5">
         <v>41456</v>
       </c>
       <c r="B272" s="6">
         <v>170825.447604805</v>
       </c>
       <c r="C272" s="7">
         <v>340.778502243866</v>
       </c>
       <c r="D272" s="7">
-        <v>337.08300573469103</v>
+        <v>337.083002919791</v>
       </c>
       <c r="E272" s="12">
-        <v>1.2824153019429296E-2</v>
+        <v>1.2824138943903884E-2</v>
       </c>
       <c r="F272" s="9">
         <v>3.9151209465674963E-2</v>
       </c>
       <c r="G272" s="9">
-        <v>1.2432860997893425E-2</v>
+        <v>1.2432883875868495E-2</v>
       </c>
     </row>
     <row r="273" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A273" s="5">
         <v>41487</v>
       </c>
       <c r="B273" s="6">
         <v>170513.951011909</v>
       </c>
       <c r="C273" s="7">
         <v>340.15709984820597</v>
       </c>
       <c r="D273" s="7">
-        <v>338.56553825271698</v>
+        <v>338.56553398811701</v>
       </c>
       <c r="E273" s="12">
-        <v>4.3981229928655718E-3</v>
+        <v>4.3981187288721912E-3</v>
       </c>
       <c r="F273" s="9">
         <v>3.5119454382885884E-2</v>
       </c>
       <c r="G273" s="9">
-        <v>1.7370531491168073E-2</v>
+        <v>1.7370522777196529E-2</v>
       </c>
     </row>
     <row r="274" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A274" s="5">
         <v>41518</v>
       </c>
       <c r="B274" s="6">
         <v>172126.764587043</v>
       </c>
       <c r="C274" s="7">
         <v>343.37449047846201</v>
       </c>
       <c r="D274" s="7">
-        <v>342.70019492716699</v>
+        <v>342.700196048002</v>
       </c>
       <c r="E274" s="12">
-        <v>1.2212278590988168E-2</v>
+        <v>1.2212294651440025E-2</v>
       </c>
       <c r="F274" s="9">
         <v>4.9787072360033768E-2</v>
       </c>
       <c r="G274" s="9">
-        <v>2.4498847842132632E-2</v>
+        <v>2.4498830391294524E-2</v>
       </c>
     </row>
     <row r="275" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A275" s="5">
         <v>41548</v>
       </c>
       <c r="B275" s="6">
         <v>173677.94069001701</v>
       </c>
       <c r="C275" s="7">
         <v>346.46892094242099</v>
       </c>
       <c r="D275" s="7">
-        <v>346.11714053813603</v>
+        <v>346.11715102545202</v>
       </c>
       <c r="E275" s="12">
-        <v>9.9706555804417452E-3</v>
+        <v>9.9706828792458513E-3</v>
       </c>
       <c r="F275" s="9">
         <v>5.8022448356207734E-2</v>
       </c>
       <c r="G275" s="9">
-        <v>2.5996482929459219E-2</v>
+        <v>2.5996480338962513E-2</v>
       </c>
     </row>
     <row r="276" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A276" s="5">
         <v>41579</v>
       </c>
       <c r="B276" s="6">
         <v>174566.47626291701</v>
       </c>
       <c r="C276" s="7">
         <v>348.24145440256302</v>
       </c>
       <c r="D276" s="7">
-        <v>349.11111855685999</v>
+        <v>349.11113054422299</v>
       </c>
       <c r="E276" s="12">
-        <v>8.6501870842599082E-3</v>
+        <v>8.6501911560885603E-3</v>
       </c>
       <c r="F276" s="9">
         <v>6.5386381680930583E-2</v>
       </c>
       <c r="G276" s="9">
-        <v>2.9217690625487069E-2</v>
+        <v>2.9217719364211359E-2</v>
       </c>
     </row>
     <row r="277" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A277" s="5">
         <v>41609</v>
       </c>
       <c r="B277" s="6">
         <v>175825.596076785</v>
       </c>
       <c r="C277" s="7">
         <v>350.75326379824702</v>
       </c>
       <c r="D277" s="7">
-        <v>353.641312707304</v>
+        <v>353.641317736921</v>
       </c>
       <c r="E277" s="12">
-        <v>1.2976367436164038E-2</v>
+        <v>1.2976347060708049E-2</v>
       </c>
       <c r="F277" s="9">
         <v>8.3589435378069732E-2</v>
       </c>
       <c r="G277" s="9">
-        <v>2.9970904584470937E-2</v>
+        <v>2.9970937619860916E-2</v>
       </c>
     </row>
     <row r="278" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A278" s="5">
         <v>41640</v>
       </c>
       <c r="B278" s="6">
         <v>176490.99683756201</v>
       </c>
       <c r="C278" s="7">
         <v>352.08066716717599</v>
       </c>
       <c r="D278" s="7">
-        <v>356.61388584119101</v>
+        <v>356.61387875783299</v>
       </c>
       <c r="E278" s="12">
-        <v>8.405616162688867E-3</v>
+        <v>8.405581790992267E-3</v>
       </c>
       <c r="F278" s="9">
         <v>8.7803809447023262E-2</v>
       </c>
       <c r="G278" s="9">
-        <v>3.1130987488227513E-2</v>
+        <v>3.1130989786746444E-2</v>
       </c>
     </row>
     <row r="279" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A279" s="5">
         <v>41671</v>
       </c>
       <c r="B279" s="6">
         <v>177845.97205375199</v>
       </c>
       <c r="C279" s="7">
         <v>354.78369784103103</v>
       </c>
       <c r="D279" s="7">
-        <v>359.762306762658</v>
+        <v>359.76228907927299</v>
       </c>
       <c r="E279" s="12">
-        <v>8.8286548742777526E-3</v>
+        <v>8.8286253255387415E-3</v>
       </c>
       <c r="F279" s="9">
         <v>9.3511104139718304E-2</v>
       </c>
       <c r="G279" s="9">
-        <v>3.0916438570153026E-2</v>
+        <v>3.0916396118163103E-2</v>
       </c>
     </row>
     <row r="280" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A280" s="5">
         <v>41699</v>
       </c>
       <c r="B280" s="6">
         <v>180264.310179047</v>
       </c>
       <c r="C280" s="7">
         <v>359.60802381712199</v>
       </c>
       <c r="D280" s="7">
-        <v>361.34278151575597</v>
+        <v>361.34275437838699</v>
       </c>
       <c r="E280" s="12">
-        <v>4.393108236713239E-3</v>
+        <v>4.3930821742290682E-3</v>
       </c>
       <c r="F280" s="9">
         <v>9.4963618206969302E-2</v>
       </c>
       <c r="G280" s="9">
-        <v>2.7505233341579505E-2</v>
+        <v>2.7505156911754369E-2</v>
       </c>
     </row>
     <row r="281" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A281" s="5">
         <v>41730</v>
       </c>
       <c r="B281" s="6">
         <v>183576.51362076899</v>
       </c>
       <c r="C281" s="7">
         <v>366.21551552180301</v>
       </c>
       <c r="D281" s="7">
-        <v>365.47725110141403</v>
+        <v>365.47722058270398</v>
       </c>
       <c r="E281" s="12">
-        <v>1.1441959815316816E-2</v>
+        <v>1.1441951316913723E-2</v>
       </c>
       <c r="F281" s="9">
         <v>0.10864704382784973</v>
       </c>
       <c r="G281" s="9">
-        <v>2.5690851063529196E-2</v>
+        <v>2.5690770328199664E-2</v>
       </c>
     </row>
     <row r="282" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A282" s="5">
         <v>41760</v>
       </c>
       <c r="B282" s="6">
         <v>186511.60564797101</v>
       </c>
       <c r="C282" s="7">
         <v>372.07071027763197</v>
       </c>
       <c r="D282" s="7">
-        <v>368.51176872081902</v>
+        <v>368.51183050494001</v>
       </c>
       <c r="E282" s="12">
-        <v>8.3028905636672867E-3</v>
+        <v>8.303143811255298E-3</v>
       </c>
       <c r="F282" s="9">
         <v>0.11077280008342183</v>
       </c>
       <c r="G282" s="9">
-        <v>2.3657833541213869E-2</v>
+        <v>2.365785628112782E-2</v>
       </c>
     </row>
     <row r="283" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A283" s="5">
         <v>41791</v>
       </c>
       <c r="B283" s="6">
         <v>188902.937514285</v>
       </c>
       <c r="C283" s="7">
         <v>376.84116165473398</v>
       </c>
       <c r="D283" s="7">
-        <v>372.56861650588502</v>
+        <v>372.56860807814098</v>
       </c>
       <c r="E283" s="12">
-        <v>1.1008733314401775E-2</v>
+        <v>1.1008540940578015E-2</v>
       </c>
       <c r="F283" s="9">
         <v>0.11816147331834848</v>
       </c>
       <c r="G283" s="9">
-        <v>2.6758981609349419E-2</v>
+        <v>2.6759052249920146E-2</v>
       </c>
     </row>
     <row r="284" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A284" s="5">
         <v>41821</v>
       </c>
       <c r="B284" s="6">
         <v>188948.54738364599</v>
       </c>
       <c r="C284" s="7">
         <v>376.932148467216</v>
       </c>
       <c r="D284" s="7">
-        <v>373.10255529989701</v>
+        <v>373.10255285984198</v>
       </c>
       <c r="E284" s="12">
-        <v>1.4331287455704445E-3</v>
+        <v>1.4331448493616339E-3</v>
       </c>
       <c r="F284" s="9">
         <v>0.10609133494423872</v>
       </c>
       <c r="G284" s="9">
-        <v>2.540129739502861E-2</v>
+        <v>2.5401415351588907E-2</v>
       </c>
     </row>
     <row r="285" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A285" s="5">
         <v>41852</v>
       </c>
       <c r="B285" s="6">
         <v>189305.83419945501</v>
       </c>
       <c r="C285" s="7">
         <v>377.64489746140902</v>
       </c>
       <c r="D285" s="7">
-        <v>375.85212222625398</v>
+        <v>375.85211873447503</v>
       </c>
       <c r="E285" s="12">
-        <v>7.3694668859796142E-3</v>
+        <v>7.3694641153150275E-3</v>
       </c>
       <c r="F285" s="9">
         <v>0.11020730606514428</v>
       </c>
       <c r="G285" s="9">
-        <v>2.3911925739810824E-2</v>
+        <v>2.3911908771135693E-2</v>
       </c>
     </row>
     <row r="286" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A286" s="5">
         <v>41883</v>
       </c>
       <c r="B286" s="6">
         <v>188374.454370135</v>
       </c>
       <c r="C286" s="7">
         <v>375.78689429088598</v>
       </c>
       <c r="D286" s="7">
-        <v>375.26046804851501</v>
+        <v>375.26046100145601</v>
       </c>
       <c r="E286" s="12">
-        <v>-1.5741674524397675E-3</v>
+        <v>-1.5741769263165617E-3</v>
       </c>
       <c r="F286" s="9">
         <v>9.4393744180763628E-2</v>
       </c>
       <c r="G286" s="9">
-        <v>1.5957152765345928E-2</v>
+        <v>1.5957120068464725E-2</v>
       </c>
     </row>
     <row r="287" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A287" s="5">
         <v>41913</v>
       </c>
       <c r="B287" s="6">
         <v>189333.241018264</v>
       </c>
       <c r="C287" s="7">
         <v>377.69957113442399</v>
       </c>
       <c r="D287" s="7">
-        <v>377.20847814427498</v>
+        <v>377.20847053919999</v>
       </c>
       <c r="E287" s="12">
-        <v>5.1910879552283795E-3</v>
+        <v>5.1910865657025518E-3</v>
       </c>
       <c r="F287" s="9">
         <v>9.0139831610446697E-2</v>
       </c>
       <c r="G287" s="9">
-        <v>1.2689233857557269E-2</v>
+        <v>1.2689171294832491E-2</v>
       </c>
     </row>
     <row r="288" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A288" s="5">
         <v>41944</v>
       </c>
       <c r="B288" s="6">
         <v>189387.811604521</v>
       </c>
       <c r="C288" s="7">
         <v>377.80843361897797</v>
       </c>
       <c r="D288" s="7">
-        <v>378.99963721947302</v>
+        <v>378.99977673373701</v>
       </c>
       <c r="E288" s="12">
-        <v>4.7484592181221696E-3</v>
+        <v>4.7488493351606209E-3</v>
       </c>
       <c r="F288" s="9">
         <v>8.4903674857261136E-2</v>
       </c>
       <c r="G288" s="9">
-        <v>8.8676618962340026E-3</v>
+        <v>8.867786146034895E-3</v>
       </c>
     </row>
     <row r="289" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A289" s="5">
         <v>41974</v>
       </c>
       <c r="B289" s="6">
         <v>188558.57053476901</v>
       </c>
       <c r="C289" s="7">
         <v>376.15418635247602</v>
       </c>
       <c r="D289" s="7">
-        <v>378.74554202022301</v>
+        <v>378.74553235356598</v>
       </c>
       <c r="E289" s="12">
-        <v>-6.7043652367104745E-4</v>
+        <v>-6.7082989431321849E-4</v>
       </c>
       <c r="F289" s="9">
         <v>7.2418207258192702E-2</v>
       </c>
       <c r="G289" s="9">
-        <v>9.5520077732236253E-3</v>
+        <v>9.5521281642376721E-3</v>
       </c>
     </row>
     <row r="290" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A290" s="5">
         <v>42005</v>
       </c>
       <c r="B290" s="6">
         <v>188445.792871243</v>
       </c>
       <c r="C290" s="7">
         <v>375.929206972636</v>
       </c>
       <c r="D290" s="7">
-        <v>380.26878080841198</v>
+        <v>380.26875356605001</v>
       </c>
       <c r="E290" s="12">
-        <v>4.0217999136413773E-3</v>
+        <v>4.0217536112401309E-3</v>
       </c>
       <c r="F290" s="9">
         <v>6.7736010606160857E-2</v>
       </c>
       <c r="G290" s="9">
-        <v>8.5905438623470332E-3</v>
+        <v>8.5906510171536166E-3</v>
       </c>
     </row>
     <row r="291" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A291" s="5">
         <v>42036</v>
       </c>
       <c r="B291" s="6">
         <v>187963.55379874399</v>
       </c>
       <c r="C291" s="7">
         <v>374.96719158702399</v>
       </c>
       <c r="D291" s="7">
-        <v>379.92399224174699</v>
+        <v>379.92392810908501</v>
       </c>
       <c r="E291" s="12">
-        <v>-9.066970102883376E-4</v>
+        <v>-9.0679408637006631E-4</v>
       </c>
       <c r="F291" s="9">
         <v>5.688957488412183E-2</v>
       </c>
       <c r="G291" s="9">
-        <v>6.6018020894509366E-3</v>
+        <v>6.6016017055388065E-3</v>
       </c>
     </row>
     <row r="292" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A292" s="5">
         <v>42064</v>
       </c>
       <c r="B292" s="6">
         <v>189453.67528215001</v>
       </c>
       <c r="C292" s="7">
         <v>377.93982461329</v>
       </c>
       <c r="D292" s="7">
-        <v>379.78993553977</v>
+        <v>379.78985558901201</v>
       </c>
       <c r="E292" s="12">
-        <v>-3.5285137215468332E-4</v>
+        <v>-3.5289306662067421E-4</v>
       </c>
       <c r="F292" s="9">
         <v>5.0977173984000368E-2</v>
       </c>
       <c r="G292" s="9">
-        <v>4.4310630423005648E-3</v>
+        <v>4.4308039040132918E-3</v>
       </c>
     </row>
     <row r="293" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A293" s="5">
         <v>42095</v>
       </c>
       <c r="B293" s="6">
         <v>193048.401177427</v>
       </c>
       <c r="C293" s="7">
         <v>385.11091840374098</v>
       </c>
       <c r="D293" s="7">
-        <v>384.23971209803699</v>
+        <v>384.23961527621998</v>
       </c>
       <c r="E293" s="12">
-        <v>1.1716415159719329E-2</v>
+        <v>1.1716373204089026E-2</v>
       </c>
       <c r="F293" s="9">
         <v>5.1596401793667424E-2</v>
       </c>
       <c r="G293" s="9">
-        <v>5.2193382857930182E-3</v>
+        <v>5.2190359643853323E-3</v>
       </c>
     </row>
     <row r="294" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A294" s="5">
         <v>42125</v>
       </c>
       <c r="B294" s="6">
         <v>195166.06198020099</v>
       </c>
       <c r="C294" s="7">
         <v>389.33542527170698</v>
       </c>
       <c r="D294" s="7">
-        <v>386.16551662989002</v>
+        <v>386.16559392038499</v>
       </c>
       <c r="E294" s="12">
-        <v>5.011987234056825E-3</v>
+        <v>5.0124416317158804E-3</v>
       </c>
       <c r="F294" s="9">
         <v>4.6401704077142725E-2</v>
       </c>
       <c r="G294" s="9">
-        <v>9.8836337739849345E-3</v>
+        <v>9.8836360201646212E-3</v>
       </c>
     </row>
     <row r="295" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A295" s="5">
         <v>42156</v>
       </c>
       <c r="B295" s="6">
         <v>195055.29116402101</v>
       </c>
       <c r="C295" s="7">
         <v>389.11444933773799</v>
       </c>
       <c r="D295" s="7">
-        <v>385.01493399447003</v>
+        <v>385.01487400733299</v>
       </c>
       <c r="E295" s="12">
-        <v>-2.9795064185462738E-3</v>
+        <v>-2.9798613112312911E-3</v>
       </c>
       <c r="F295" s="9">
         <v>3.2568861716462116E-2</v>
       </c>
       <c r="G295" s="9">
-        <v>1.35418318331888E-2</v>
+        <v>1.3541914402338096E-2</v>
       </c>
     </row>
     <row r="296" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A296" s="5">
         <v>42186</v>
       </c>
       <c r="B296" s="6">
         <v>195621.33553679599</v>
       </c>
       <c r="C296" s="7">
         <v>390.24364733641102</v>
       </c>
       <c r="D296" s="7">
-        <v>386.42740270805803</v>
+        <v>386.42758646632598</v>
       </c>
       <c r="E296" s="12">
-        <v>3.6686076016165803E-3</v>
+        <v>3.6692412536927232E-3</v>
       </c>
       <c r="F296" s="9">
         <v>3.5315371541869922E-2</v>
       </c>
       <c r="G296" s="9">
-        <v>1.1935984970773639E-2</v>
+        <v>1.1936373834781966E-2</v>
       </c>
     </row>
     <row r="297" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A297" s="5">
         <v>42217</v>
       </c>
       <c r="B297" s="6">
         <v>195279.05678235801</v>
       </c>
       <c r="C297" s="7">
         <v>389.56083781989702</v>
       </c>
       <c r="D297" s="7">
-        <v>387.70824813524399</v>
+        <v>387.70820123924898</v>
       </c>
       <c r="E297" s="12">
-        <v>3.3145822946558656E-3</v>
+        <v>3.3139838297611135E-3</v>
       </c>
       <c r="F297" s="9">
         <v>3.1553293685652628E-2</v>
       </c>
       <c r="G297" s="9">
-        <v>7.7860008877510545E-3</v>
+        <v>7.7861548892668164E-3</v>
       </c>
     </row>
     <row r="298" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A298" s="5">
         <v>42248</v>
       </c>
       <c r="B298" s="6">
         <v>195585.01130345199</v>
       </c>
       <c r="C298" s="7">
         <v>390.17118437490501</v>
       </c>
       <c r="D298" s="7">
-        <v>389.61507664843202</v>
+        <v>389.615045589197</v>
       </c>
       <c r="E298" s="12">
-        <v>4.9182046612608055E-3</v>
+        <v>4.9182461032628577E-3</v>
       </c>
       <c r="F298" s="9">
         <v>3.8277785368652451E-2</v>
       </c>
       <c r="G298" s="9">
-        <v>7.2099873605362408E-3</v>
+        <v>7.2101482499189462E-3</v>
       </c>
     </row>
     <row r="299" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A299" s="5">
         <v>42278</v>
       </c>
       <c r="B299" s="6">
         <v>196807.127979121</v>
       </c>
       <c r="C299" s="7">
         <v>392.60917646648898</v>
       </c>
       <c r="D299" s="7">
-        <v>392.10603045952502</v>
+        <v>392.10602584680203</v>
       </c>
       <c r="E299" s="12">
-        <v>6.3933712024719647E-3</v>
+        <v>6.3934395907068176E-3</v>
       </c>
       <c r="F299" s="9">
         <v>3.9474774322046047E-2</v>
       </c>
       <c r="G299" s="9">
-        <v>1.0212009081272511E-2</v>
+        <v>1.0211762294096705E-2</v>
       </c>
     </row>
     <row r="300" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A300" s="5">
         <v>42309</v>
       </c>
       <c r="B300" s="6">
         <v>196305.11469686401</v>
       </c>
       <c r="C300" s="7">
         <v>391.60771364679198</v>
       </c>
       <c r="D300" s="7">
-        <v>393.05114870201299</v>
+        <v>393.05148375559298</v>
       </c>
       <c r="E300" s="12">
-        <v>2.4103639553321177E-3</v>
+        <v>2.4112302450571832E-3</v>
       </c>
       <c r="F300" s="9">
         <v>3.652454206919753E-2</v>
       </c>
       <c r="G300" s="9">
-        <v>1.3476826200613301E-2</v>
+        <v>1.3477017263311408E-2</v>
       </c>
     </row>
     <row r="301" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A301" s="5">
         <v>42339</v>
       </c>
       <c r="B301" s="6">
         <v>196999.272686657</v>
       </c>
       <c r="C301" s="7">
         <v>392.99248461270503</v>
       </c>
       <c r="D301" s="7">
-        <v>395.32782292119401</v>
+        <v>395.327848739942</v>
       </c>
       <c r="E301" s="12">
-        <v>5.7923103054127179E-3</v>
+        <v>5.7915186137917907E-3</v>
       </c>
       <c r="F301" s="9">
         <v>4.47643516173728E-2</v>
       </c>
       <c r="G301" s="9">
-        <v>1.4379603978478928E-2</v>
+        <v>1.4379817886090551E-2</v>
       </c>
     </row>
     <row r="302" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A302" s="5">
         <v>42370</v>
       </c>
       <c r="B302" s="6">
         <v>196828.535309859</v>
       </c>
       <c r="C302" s="7">
         <v>392.65188180230302</v>
       </c>
       <c r="D302" s="7">
-        <v>396.74434257849703</v>
+        <v>396.74431657319201</v>
       </c>
       <c r="E302" s="12">
-        <v>3.5831519442166559E-3</v>
+        <v>3.5830206188731673E-3</v>
       </c>
       <c r="F302" s="9">
         <v>4.4483574352562227E-2</v>
       </c>
       <c r="G302" s="9">
-        <v>1.3420185570114374E-2</v>
+        <v>1.3420543473805724E-2</v>
       </c>
     </row>
     <row r="303" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A303" s="5">
         <v>42401</v>
       </c>
       <c r="B303" s="6">
         <v>196929.73676572001</v>
       </c>
       <c r="C303" s="7">
         <v>392.85376788565202</v>
       </c>
       <c r="D303" s="7">
-        <v>397.82172335519601</v>
+        <v>397.82157134690902</v>
       </c>
       <c r="E303" s="12">
-        <v>2.7155542274326372E-3</v>
+        <v>2.7152368130225479E-3</v>
       </c>
       <c r="F303" s="9">
         <v>4.7701710176093703E-2</v>
       </c>
       <c r="G303" s="9">
-        <v>1.2871969839371777E-2</v>
+        <v>1.2871582164247108E-2</v>
       </c>
     </row>
     <row r="304" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A304" s="5">
         <v>42430</v>
       </c>
       <c r="B304" s="6">
         <v>200250.96391954401</v>
       </c>
       <c r="C304" s="7">
         <v>399.47926093110402</v>
       </c>
       <c r="D304" s="7">
-        <v>401.27431134336098</v>
+        <v>401.27404825839301</v>
       </c>
       <c r="E304" s="12">
-        <v>8.6787316666523395E-3</v>
+        <v>8.6784557704975285E-3</v>
       </c>
       <c r="F304" s="9">
         <v>5.699170850770563E-2</v>
       </c>
       <c r="G304" s="9">
-        <v>1.3007683424380856E-2</v>
+        <v>1.3007004049349735E-2</v>
       </c>
     </row>
     <row r="305" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A305" s="5">
         <v>42461</v>
       </c>
       <c r="B305" s="6">
         <v>202435.776789361</v>
       </c>
       <c r="C305" s="7">
         <v>403.83772899250198</v>
       </c>
       <c r="D305" s="7">
-        <v>402.80353951423399</v>
+        <v>402.80322389558802</v>
       </c>
       <c r="E305" s="12">
-        <v>3.8109296499782008E-3</v>
+        <v>3.8108012313080586E-3</v>
       </c>
       <c r="F305" s="9">
         <v>4.8627057021344289E-2</v>
       </c>
       <c r="G305" s="9">
-        <v>1.4155708363890573E-2</v>
+        <v>1.4154805235170986E-2</v>
       </c>
     </row>
     <row r="306" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A306" s="5">
         <v>42491</v>
       </c>
       <c r="B306" s="6">
         <v>204367.87236619199</v>
       </c>
       <c r="C306" s="7">
         <v>407.69205307650799</v>
       </c>
       <c r="D306" s="7">
-        <v>405.12278873025599</v>
+        <v>405.12280152968998</v>
       </c>
       <c r="E306" s="12">
-        <v>5.757767716785489E-3</v>
+        <v>5.7585875596248837E-3</v>
       </c>
       <c r="F306" s="9">
         <v>4.7148619450671392E-2</v>
       </c>
       <c r="G306" s="9">
-        <v>1.6225607101440165E-2</v>
+        <v>1.6225261490844911E-2</v>
       </c>
     </row>
     <row r="307" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A307" s="5">
         <v>42522</v>
       </c>
       <c r="B307" s="6">
         <v>204967.696929867</v>
       </c>
       <c r="C307" s="7">
         <v>408.88863894403801</v>
       </c>
       <c r="D307" s="7">
-        <v>404.90508660274998</v>
+        <v>404.90498915322303</v>
       </c>
       <c r="E307" s="12">
-        <v>-5.3737319539182149E-4</v>
+        <v>-5.3764531555500206E-4</v>
       </c>
       <c r="F307" s="9">
         <v>5.0818440795388442E-2</v>
       </c>
       <c r="G307" s="9">
-        <v>1.4208449466202921E-2</v>
+        <v>1.4208488850359746E-2</v>
       </c>
     </row>
     <row r="308" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A308" s="5">
         <v>42552</v>
       </c>
       <c r="B308" s="6">
         <v>205715.26054683101</v>
       </c>
       <c r="C308" s="7">
         <v>410.37994842569202</v>
       </c>
       <c r="D308" s="7">
-        <v>406.28364076196902</v>
+        <v>406.28411652601801</v>
       </c>
       <c r="E308" s="12">
-        <v>3.404635320305438E-3</v>
+        <v>3.4060518139802376E-3</v>
       </c>
       <c r="F308" s="9">
         <v>5.1599305271771589E-2</v>
       </c>
       <c r="G308" s="9">
-        <v>1.1990970120464128E-2</v>
+        <v>1.1991910788481164E-2</v>
       </c>
     </row>
     <row r="309" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A309" s="5">
         <v>42583</v>
       </c>
       <c r="B309" s="6">
         <v>206144.96182541799</v>
       </c>
       <c r="C309" s="7">
         <v>411.237156530118</v>
       </c>
       <c r="D309" s="7">
-        <v>409.470196863311</v>
+        <v>409.47018562926201</v>
       </c>
       <c r="E309" s="12">
-        <v>7.8431809249461804E-3</v>
+        <v>7.8419730765919571E-3</v>
       </c>
       <c r="F309" s="9">
         <v>5.5642961524388301E-2</v>
       </c>
       <c r="G309" s="9">
-        <v>9.475916787543559E-3</v>
+        <v>9.4766927940412859E-3</v>
       </c>
     </row>
     <row r="310" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A310" s="5">
         <v>42614</v>
       </c>
       <c r="B310" s="6">
         <v>206014.691687518</v>
       </c>
       <c r="C310" s="7">
         <v>410.97728153430899</v>
       </c>
       <c r="D310" s="7">
-        <v>410.31152255604201</v>
+        <v>410.311535230706</v>
       </c>
       <c r="E310" s="12">
-        <v>2.0546689336020663E-3</v>
+        <v>2.0547273793598553E-3</v>
       </c>
       <c r="F310" s="9">
         <v>5.3325560658041615E-2</v>
       </c>
       <c r="G310" s="9">
-        <v>1.091161159916787E-2</v>
+        <v>1.0912338692199874E-2</v>
       </c>
     </row>
     <row r="311" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A311" s="5">
         <v>42644</v>
       </c>
       <c r="B311" s="6">
         <v>205904.19166213501</v>
       </c>
       <c r="C311" s="7">
         <v>410.75684579902497</v>
       </c>
       <c r="D311" s="7">
-        <v>410.28562375052098</v>
+        <v>410.28567837846299</v>
       </c>
       <c r="E311" s="12">
-        <v>-6.3119859173510484E-5</v>
+        <v>-6.301760984728233E-5</v>
       </c>
       <c r="F311" s="9">
         <v>4.6223242910077511E-2</v>
       </c>
       <c r="G311" s="9">
-        <v>1.1309460522961112E-2</v>
+        <v>1.1309181426221837E-2</v>
       </c>
     </row>
     <row r="312" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A312" s="5">
         <v>42675</v>
       </c>
       <c r="B312" s="6">
         <v>204947.43003848099</v>
       </c>
       <c r="C312" s="7">
         <v>408.848208662785</v>
       </c>
       <c r="D312" s="7">
-        <v>410.376097041349</v>
+        <v>410.376722164721</v>
       </c>
       <c r="E312" s="12">
-        <v>2.2051294413150124E-4</v>
+        <v>2.2190339818295435E-4</v>
       </c>
       <c r="F312" s="9">
         <v>4.4024911704223957E-2</v>
       </c>
       <c r="G312" s="9">
-        <v>8.4497961839791191E-3</v>
+        <v>8.4500601755383986E-3</v>
       </c>
     </row>
     <row r="313" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A313" s="5">
         <v>42705</v>
       </c>
       <c r="B313" s="6">
         <v>205897.846021356</v>
       </c>
       <c r="C313" s="7">
         <v>410.74418692418601</v>
       </c>
       <c r="D313" s="7">
-        <v>412.94564278454902</v>
+        <v>412.94585879746302</v>
       </c>
       <c r="E313" s="12">
-        <v>6.2614410579111546E-3</v>
+        <v>6.260434605525278E-3</v>
       </c>
       <c r="F313" s="9">
         <v>4.5170589786151627E-2</v>
       </c>
       <c r="G313" s="9">
-        <v>6.1513877155632279E-3</v>
+        <v>6.1517267055917202E-3</v>
       </c>
     </row>
     <row r="314" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A314" s="5">
         <v>42736</v>
       </c>
       <c r="B314" s="6">
         <v>205239.61915463099</v>
       </c>
       <c r="C314" s="7">
         <v>409.43109470681202</v>
       </c>
       <c r="D314" s="7">
-        <v>413.36226704999598</v>
+        <v>413.36242476440799</v>
       </c>
       <c r="E314" s="12">
-        <v>1.0089082491284707E-3</v>
+        <v>1.0087665442584104E-3</v>
       </c>
       <c r="F314" s="9">
         <v>4.2733051036177638E-2</v>
       </c>
       <c r="G314" s="9">
-        <v>5.3791068779769358E-3</v>
+        <v>5.3798730803356065E-3</v>
       </c>
     </row>
     <row r="315" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A315" s="5">
         <v>42767</v>
       </c>
       <c r="B315" s="6">
         <v>205846.249065682</v>
       </c>
       <c r="C315" s="7">
         <v>410.64125651468601</v>
       </c>
       <c r="D315" s="7">
-        <v>415.51309421134903</v>
+        <v>415.51297038016901</v>
       </c>
       <c r="E315" s="12">
-        <v>5.2032498677314631E-3</v>
+        <v>5.2025667717299218E-3</v>
       </c>
       <c r="F315" s="9">
         <v>4.5277632755736708E-2</v>
       </c>
       <c r="G315" s="9">
-        <v>8.8123448308907726E-3</v>
+        <v>8.8119803782285011E-3</v>
       </c>
     </row>
     <row r="316" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A316" s="5">
         <v>42795</v>
       </c>
       <c r="B316" s="6">
         <v>207308.06796590099</v>
       </c>
       <c r="C316" s="7">
         <v>413.55742891378401</v>
       </c>
       <c r="D316" s="7">
-        <v>415.12298046587</v>
+        <v>415.12184845381603</v>
       </c>
       <c r="E316" s="12">
-        <v>-9.388723265616461E-4</v>
+        <v>-9.4129895871875036E-4</v>
       </c>
       <c r="F316" s="9">
         <v>3.5241298759456585E-2</v>
       </c>
       <c r="G316" s="9">
-        <v>8.4232458864959003E-3</v>
+        <v>8.4216234603509132E-3</v>
       </c>
     </row>
     <row r="317" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A317" s="5">
         <v>42826</v>
       </c>
       <c r="B317" s="6">
         <v>207698.65022601999</v>
       </c>
       <c r="C317" s="7">
         <v>414.33659875921597</v>
       </c>
       <c r="D317" s="7">
-        <v>413.217266094325</v>
+        <v>413.21661486384801</v>
       </c>
       <c r="E317" s="12">
-        <v>-4.590722415334203E-3</v>
+        <v>-4.5895767641822571E-3</v>
       </c>
       <c r="F317" s="9">
         <v>2.5997743680132857E-2</v>
       </c>
       <c r="G317" s="9">
-        <v>5.7972237497927459E-3</v>
+        <v>5.7948692982094929E-3</v>
       </c>
     </row>
     <row r="318" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A318" s="5">
         <v>42856</v>
       </c>
       <c r="B318" s="6">
         <v>208710.62581069101</v>
       </c>
       <c r="C318" s="7">
         <v>416.35538184386201</v>
       </c>
       <c r="D318" s="7">
-        <v>414.45502957407001</v>
+        <v>414.454530709609</v>
       </c>
       <c r="E318" s="12">
-        <v>2.9954302041736991E-3</v>
+        <v>2.9958036565613799E-3</v>
       </c>
       <c r="F318" s="9">
         <v>2.1249687606072154E-2</v>
       </c>
       <c r="G318" s="9">
-        <v>7.8455114319764263E-4</v>
+        <v>7.8251204200951996E-4</v>
       </c>
     </row>
     <row r="319" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A319" s="5">
         <v>42887</v>
       </c>
       <c r="B319" s="6">
         <v>211301.439696902</v>
       </c>
       <c r="C319" s="7">
         <v>421.52377852079098</v>
       </c>
       <c r="D319" s="7">
-        <v>417.78286342595402</v>
+        <v>417.78221962814001</v>
       </c>
       <c r="E319" s="12">
-        <v>8.0294208404323442E-3</v>
+        <v>8.0290808085352605E-3</v>
       </c>
       <c r="F319" s="9">
         <v>3.0901175462794583E-2</v>
       </c>
       <c r="G319" s="9">
-        <v>1.1710766150307972E-3</v>
+        <v>1.1705183517869422E-3</v>
       </c>
     </row>
     <row r="320" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A320" s="5">
         <v>42917</v>
       </c>
       <c r="B320" s="6">
         <v>211671.32828275501</v>
       </c>
       <c r="C320" s="7">
         <v>422.26166669876102</v>
       </c>
       <c r="D320" s="7">
-        <v>418.232904430171</v>
+        <v>418.23427555988798</v>
       </c>
       <c r="E320" s="12">
-        <v>1.0772126949547545E-3</v>
+        <v>1.0820372684847701E-3</v>
       </c>
       <c r="F320" s="9">
         <v>2.8952969848185628E-2</v>
       </c>
       <c r="G320" s="9">
-        <v>5.3201261288138291E-3</v>
+        <v>5.3218511636270449E-3</v>
       </c>
     </row>
     <row r="321" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A321" s="5">
         <v>42948</v>
       </c>
       <c r="B321" s="6">
         <v>210495.20677415901</v>
       </c>
       <c r="C321" s="7">
         <v>419.915430047396</v>
       </c>
       <c r="D321" s="7">
-        <v>418.12051287009302</v>
+        <v>418.120598671788</v>
       </c>
       <c r="E321" s="12">
-        <v>-2.6872959752199943E-4</v>
+        <v>-2.7180194150222547E-4</v>
       </c>
       <c r="F321" s="9">
         <v>2.1102843893052725E-2</v>
       </c>
       <c r="G321" s="9">
-        <v>9.1254004659795385E-3</v>
+        <v>9.1279077747152826E-3</v>
       </c>
     </row>
     <row r="322" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A322" s="5">
         <v>42979</v>
       </c>
       <c r="B322" s="6">
         <v>210800.82756864</v>
       </c>
       <c r="C322" s="7">
         <v>420.52511085349499</v>
       </c>
       <c r="D322" s="7">
-        <v>419.68518672958101</v>
+        <v>419.68558728768801</v>
       </c>
       <c r="E322" s="12">
-        <v>3.7421600025018265E-3</v>
+        <v>3.7429120231611268E-3</v>
       </c>
       <c r="F322" s="9">
         <v>2.3232012444923678E-2</v>
       </c>
       <c r="G322" s="9">
-        <v>8.4976523307285223E-3</v>
+        <v>8.5005963399142903E-3</v>
       </c>
     </row>
     <row r="323" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A323" s="5">
         <v>43009</v>
       </c>
       <c r="B323" s="6">
         <v>211084.86940068501</v>
       </c>
       <c r="C323" s="7">
         <v>421.09174393689199</v>
       </c>
       <c r="D323" s="7">
-        <v>420.68682157630798</v>
+        <v>420.68743029411399</v>
       </c>
       <c r="E323" s="12">
-        <v>2.3866337874163257E-3</v>
+        <v>2.3871274991849045E-3</v>
       </c>
       <c r="F323" s="9">
         <v>2.5160622990380244E-2</v>
       </c>
       <c r="G323" s="9">
-        <v>6.4149628781993151E-3</v>
+        <v>6.4156547331388758E-3</v>
       </c>
     </row>
     <row r="324" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A324" s="5">
         <v>43040</v>
       </c>
       <c r="B324" s="6">
         <v>209987.64737891301</v>
       </c>
       <c r="C324" s="7">
         <v>418.90290332531401</v>
       </c>
       <c r="D324" s="7">
-        <v>420.22394517099701</v>
+        <v>420.22531606771201</v>
       </c>
       <c r="E324" s="12">
-        <v>-1.1002873909302657E-3</v>
+        <v>-1.098474052526166E-3</v>
       </c>
       <c r="F324" s="9">
         <v>2.4592732582624732E-2</v>
       </c>
       <c r="G324" s="9">
-        <v>5.1506944260695242E-3</v>
+        <v>5.1519405823587938E-3</v>
       </c>
     </row>
     <row r="325" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A325" s="5">
         <v>43070</v>
       </c>
       <c r="B325" s="6">
         <v>211155.64055025901</v>
       </c>
       <c r="C325" s="7">
         <v>421.23292481299598</v>
       </c>
       <c r="D325" s="7">
-        <v>423.375010438917</v>
+        <v>423.37594418817702</v>
       </c>
       <c r="E325" s="12">
-        <v>7.4985381107632865E-3</v>
+        <v>7.4974733791557391E-3</v>
       </c>
       <c r="F325" s="9">
         <v>2.5535937507366269E-2</v>
       </c>
       <c r="G325" s="9">
-        <v>6.566018854768263E-3</v>
+        <v>6.566849781783235E-3</v>
       </c>
     </row>
     <row r="326" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A326" s="5">
         <v>43101</v>
       </c>
       <c r="B326" s="6">
         <v>211755.92556151599</v>
       </c>
       <c r="C326" s="7">
         <v>422.43042922421802</v>
       </c>
       <c r="D326" s="7">
-        <v>426.347608759899</v>
+        <v>426.34806336199102</v>
       </c>
       <c r="E326" s="12">
-        <v>7.0211945620037852E-3</v>
+        <v>7.0200473470760638E-3</v>
       </c>
       <c r="F326" s="9">
         <v>3.1749749067580435E-2</v>
       </c>
       <c r="G326" s="9">
-        <v>9.1013994927264807E-3</v>
+        <v>9.1027139242807475E-3</v>
       </c>
     </row>
     <row r="327" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A327" s="5">
         <v>43132</v>
       </c>
       <c r="B327" s="6">
         <v>210402.40293547101</v>
       </c>
       <c r="C327" s="7">
         <v>419.73029631238302</v>
       </c>
       <c r="D327" s="7">
-        <v>424.44882152281599</v>
+        <v>424.44855621289503</v>
       </c>
       <c r="E327" s="12">
-        <v>-4.4536129629199062E-3</v>
+        <v>-4.4552967688356038E-3</v>
       </c>
       <c r="F327" s="9">
         <v>2.2133771640093336E-2</v>
       </c>
       <c r="G327" s="9">
-        <v>1.0769102667117947E-2</v>
+        <v>1.076808508404925E-2</v>
       </c>
     </row>
     <row r="328" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A328" s="5">
         <v>43160</v>
       </c>
       <c r="B328" s="6">
         <v>211625.33325334601</v>
       </c>
       <c r="C328" s="7">
         <v>422.16991153316701</v>
       </c>
       <c r="D328" s="7">
-        <v>423.47875155574599</v>
+        <v>423.475382305089</v>
       </c>
       <c r="E328" s="12">
-        <v>-2.2854815890162028E-3</v>
+        <v>-2.2927958961366235E-3</v>
       </c>
       <c r="F328" s="9">
         <v>2.0825360680870375E-2</v>
       </c>
       <c r="G328" s="9">
-        <v>7.9012236256199575E-3</v>
+        <v>7.8963858528457997E-3</v>
       </c>
     </row>
     <row r="329" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A329" s="5">
         <v>43191</v>
       </c>
       <c r="B329" s="6">
         <v>212999.76818443101</v>
       </c>
       <c r="C329" s="7">
         <v>424.911762257482</v>
       </c>
       <c r="D329" s="7">
-        <v>423.738346923069</v>
+        <v>423.73734075102999</v>
       </c>
       <c r="E329" s="12">
-        <v>6.1300683061271677E-4</v>
+        <v>6.185919108570026E-4</v>
       </c>
       <c r="F329" s="9">
         <v>2.5523121852944364E-2</v>
       </c>
       <c r="G329" s="9">
-        <v>1.3538802970589625E-3</v>
+        <v>1.3480503664955457E-3</v>
       </c>
     </row>
     <row r="330" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A330" s="5">
         <v>43221</v>
       </c>
       <c r="B330" s="6">
         <v>213617.76619466199</v>
       </c>
       <c r="C330" s="7">
         <v>426.14460220767199</v>
       </c>
       <c r="D330" s="7">
-        <v>424.836561194941</v>
+        <v>424.83299986602202</v>
       </c>
       <c r="E330" s="12">
-        <v>2.591727371021646E-3</v>
+        <v>2.5857034762386544E-3</v>
       </c>
       <c r="F330" s="9">
         <v>2.3511694073600431E-2</v>
       </c>
       <c r="G330" s="9">
-        <v>-1.6620848499607765E-3</v>
+        <v>-1.6691937194446282E-3</v>
       </c>
     </row>
     <row r="331" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A331" s="5">
         <v>43252</v>
       </c>
       <c r="B331" s="6">
         <v>215443.830489924</v>
       </c>
       <c r="C331" s="7">
         <v>429.78740522247801</v>
       </c>
       <c r="D331" s="7">
-        <v>426.22580048400903</v>
+        <v>426.22450104305</v>
       </c>
       <c r="E331" s="12">
-        <v>3.2700558660971879E-3</v>
+        <v>3.2754074600296335E-3</v>
       </c>
       <c r="F331" s="9">
         <v>1.960417685257454E-2</v>
       </c>
       <c r="G331" s="9">
-        <v>4.1241230391042549E-4</v>
+        <v>4.1030469111436041E-4</v>
       </c>
     </row>
     <row r="332" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A332" s="5">
         <v>43282</v>
       </c>
       <c r="B332" s="6">
         <v>217010.33801695899</v>
       </c>
       <c r="C332" s="7">
         <v>432.91242023810798</v>
       </c>
       <c r="D332" s="7">
-        <v>428.97566747598802</v>
+        <v>428.979399537696</v>
       </c>
       <c r="E332" s="12">
-        <v>6.4516671418208826E-3</v>
+        <v>6.4634916291865796E-3</v>
       </c>
       <c r="F332" s="9">
         <v>2.5223112537338555E-2</v>
       </c>
       <c r="G332" s="9">
-        <v>6.5835759389512027E-3</v>
+        <v>6.5863617256387563E-3</v>
       </c>
     </row>
     <row r="333" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A333" s="5">
         <v>43313</v>
       </c>
       <c r="B333" s="6">
         <v>214744.76977857799</v>
       </c>
       <c r="C333" s="7">
         <v>428.39285385129699</v>
       </c>
       <c r="D333" s="7">
-        <v>426.47530640423003</v>
+        <v>426.47582430436597</v>
       </c>
       <c r="E333" s="12">
-        <v>-5.8286780843995745E-3</v>
+        <v>-5.8361199536109964E-3</v>
       </c>
       <c r="F333" s="9">
         <v>2.0188407468008762E-2</v>
       </c>
       <c r="G333" s="9">
-        <v>7.5650226052090819E-3</v>
+        <v>7.5736286749501502E-3</v>
       </c>
     </row>
     <row r="334" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A334" s="5">
         <v>43344</v>
       </c>
       <c r="B334" s="6">
         <v>214921.64793340201</v>
       </c>
       <c r="C334" s="7">
         <v>428.74570685724899</v>
       </c>
       <c r="D334" s="7">
-        <v>427.76433878077597</v>
+        <v>427.766052248601</v>
       </c>
       <c r="E334" s="12">
-        <v>3.0225252369573408E-3</v>
+        <v>3.0253249321683384E-3</v>
       </c>
       <c r="F334" s="9">
         <v>1.954840695974025E-2</v>
       </c>
       <c r="G334" s="9">
-        <v>6.6007211968079904E-3</v>
+        <v>6.6100317911450546E-3</v>
       </c>
     </row>
     <row r="335" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A335" s="5">
         <v>43374</v>
       </c>
       <c r="B335" s="6">
         <v>214534.277225592</v>
       </c>
       <c r="C335" s="7">
         <v>427.97294371527198</v>
       </c>
       <c r="D335" s="7">
-        <v>427.65236848124499</v>
+        <v>427.65498067618398</v>
       </c>
       <c r="E335" s="12">
-        <v>-2.6175697546482191E-4</v>
+        <v>-2.5965494885149543E-4</v>
       </c>
       <c r="F335" s="9">
         <v>1.6341331497136347E-2</v>
       </c>
       <c r="G335" s="9">
-        <v>1.4483823676212371E-3</v>
+        <v>1.4530493470414907E-3</v>
       </c>
     </row>
     <row r="336" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A336" s="5">
         <v>43405</v>
       </c>
       <c r="B336" s="6">
         <v>214044.09637325999</v>
       </c>
       <c r="C336" s="7">
         <v>426.99508532807999</v>
       </c>
       <c r="D336" s="7">
-        <v>428.06599796866999</v>
+        <v>428.06946439594702</v>
       </c>
       <c r="E336" s="12">
-        <v>9.6720962611285266E-4</v>
+        <v>9.6920119837640151E-4</v>
       </c>
       <c r="F336" s="9">
         <v>1.9317560080221563E-2</v>
       </c>
       <c r="G336" s="9">
-        <v>1.4090376782864844E-3</v>
+        <v>1.4128119533001193E-3</v>
       </c>
     </row>
     <row r="337" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A337" s="5">
         <v>43435</v>
       </c>
       <c r="B337" s="6">
         <v>212281.46199801401</v>
       </c>
       <c r="C337" s="7">
         <v>423.478818221381</v>
       </c>
       <c r="D337" s="7">
-        <v>425.55645194533099</v>
+        <v>425.55851302984797</v>
       </c>
       <c r="E337" s="12">
-        <v>-5.8625212823436579E-3</v>
+        <v>-5.8657567870258331E-3</v>
       </c>
       <c r="F337" s="9">
         <v>5.331713824084483E-3</v>
       </c>
       <c r="G337" s="9">
-        <v>-1.512212523184342E-3</v>
+        <v>-1.5105095471835694E-3</v>
       </c>
     </row>
     <row r="338" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A338" s="5">
         <v>43466</v>
       </c>
       <c r="B338" s="6">
         <v>211966.181814154</v>
       </c>
       <c r="C338" s="7">
         <v>422.84986796631398</v>
       </c>
       <c r="D338" s="7">
-        <v>426.91474677203303</v>
+        <v>426.91485448841797</v>
       </c>
       <c r="E338" s="12">
-        <v>3.1918087964426523E-3</v>
+        <v>3.187203209526368E-3</v>
       </c>
       <c r="F338" s="9">
         <v>9.9291791755207193E-4</v>
       </c>
       <c r="G338" s="9">
-        <v>-1.0568885411355033E-3</v>
+        <v>-1.0562669744466069E-3</v>
       </c>
     </row>
     <row r="339" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A339" s="5">
         <v>43497</v>
       </c>
       <c r="B339" s="6">
         <v>211303.68138071301</v>
       </c>
       <c r="C339" s="7">
         <v>421.52825044029902</v>
       </c>
       <c r="D339" s="7">
-        <v>426.06211632013998</v>
+        <v>426.06013546822197</v>
       </c>
       <c r="E339" s="12">
-        <v>-1.9971913791686502E-3</v>
+        <v>-2.0020831114443416E-3</v>
       </c>
       <c r="F339" s="9">
         <v>4.2835938785268368E-3</v>
       </c>
       <c r="G339" s="9">
-        <v>-3.8562188434765332E-3</v>
+        <v>-3.8621200114778986E-3</v>
       </c>
     </row>
     <row r="340" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A340" s="5">
         <v>43525</v>
       </c>
       <c r="B340" s="6">
         <v>213102.32025742001</v>
       </c>
       <c r="C340" s="7">
         <v>425.11634267758501</v>
       </c>
       <c r="D340" s="7">
-        <v>426.16734710567999</v>
+        <v>426.159792983062</v>
       </c>
       <c r="E340" s="12">
-        <v>2.4698460977679026E-4</v>
+        <v>2.3390480954166293E-4</v>
       </c>
       <c r="F340" s="9">
         <v>6.9792542384596867E-3</v>
       </c>
       <c r="G340" s="9">
-        <v>-1.6628815042674105E-3</v>
+        <v>-1.6765813895308623E-3</v>
       </c>
     </row>
     <row r="341" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A341" s="5">
         <v>43556</v>
       </c>
       <c r="B341" s="6">
         <v>214919.60426368</v>
       </c>
       <c r="C341" s="7">
         <v>428.741629954676</v>
       </c>
       <c r="D341" s="7">
-        <v>427.59759145162599</v>
+        <v>427.59507969147199</v>
       </c>
       <c r="E341" s="12">
-        <v>3.3560627196322912E-3</v>
+        <v>3.3679543026881031E-3</v>
       </c>
       <c r="F341" s="9">
         <v>9.0133247355794754E-3</v>
       </c>
       <c r="G341" s="9">
-        <v>-5.5456554516775114E-4</v>
+        <v>-5.6837128233278023E-4</v>
       </c>
     </row>
     <row r="342" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A342" s="5">
         <v>43586</v>
       </c>
       <c r="B342" s="6">
         <v>214945.63646867801</v>
       </c>
       <c r="C342" s="7">
         <v>428.79356142012</v>
       </c>
       <c r="D342" s="7">
-        <v>427.78425329262302</v>
+        <v>427.77711189956102</v>
       </c>
       <c r="E342" s="12">
-        <v>4.365362310936316E-4</v>
+        <v>4.257116527635052E-4</v>
       </c>
       <c r="F342" s="9">
         <v>6.2161041081474355E-3</v>
       </c>
       <c r="G342" s="9">
-        <v>2.3588566500016839E-3</v>
+        <v>2.3452506958974162E-3</v>
       </c>
     </row>
     <row r="343" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A343" s="5">
         <v>43617</v>
       </c>
       <c r="B343" s="6">
         <v>216515.32544817499</v>
       </c>
       <c r="C343" s="7">
         <v>431.924923093232</v>
       </c>
       <c r="D343" s="7">
-        <v>428.43992149445103</v>
+        <v>428.43750375618498</v>
       </c>
       <c r="E343" s="12">
-        <v>1.5327076599509493E-3</v>
+        <v>1.5437755743674675E-3</v>
       </c>
       <c r="F343" s="9">
         <v>4.9734306887088131E-3</v>
       </c>
       <c r="G343" s="9">
-        <v>3.656785531729323E-3</v>
+        <v>3.6547457467868139E-3</v>
       </c>
     </row>
     <row r="344" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A344" s="5">
         <v>43647</v>
       </c>
       <c r="B344" s="6">
         <v>217662.93988095401</v>
       </c>
       <c r="C344" s="7">
         <v>434.214291176497</v>
       </c>
       <c r="D344" s="7">
-        <v>430.70965253007699</v>
+        <v>430.71483770695102</v>
       </c>
       <c r="E344" s="12">
-        <v>5.2976646707170172E-3</v>
+        <v>5.315440246944414E-3</v>
       </c>
       <c r="F344" s="9">
         <v>3.0072385949864167E-3</v>
       </c>
       <c r="G344" s="9">
-        <v>5.5529162417851108E-3</v>
+        <v>5.5589637366932898E-3</v>
       </c>
     </row>
     <row r="345" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A345" s="5">
         <v>43678</v>
       </c>
       <c r="B345" s="6">
         <v>216095.84508176299</v>
       </c>
       <c r="C345" s="7">
         <v>431.08810461570999</v>
       </c>
       <c r="D345" s="7">
-        <v>428.75193297273199</v>
+        <v>428.755775894723</v>
       </c>
       <c r="E345" s="12">
-        <v>-4.5453347651833731E-3</v>
+        <v>-4.5483963883337086E-3</v>
       </c>
       <c r="F345" s="9">
         <v>6.2915399736069855E-3</v>
       </c>
       <c r="G345" s="9">
-        <v>4.9567470275264647E-3</v>
+        <v>4.9753988667580185E-3</v>
       </c>
     </row>
     <row r="346" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A346" s="5">
         <v>43709</v>
       </c>
       <c r="B346" s="6">
         <v>215351.81899453801</v>
       </c>
       <c r="C346" s="7">
         <v>429.60385212762998</v>
       </c>
       <c r="D346" s="7">
-        <v>428.42024826900098</v>
+        <v>428.42638894656699</v>
       </c>
       <c r="E346" s="12">
-        <v>-7.7360515072499858E-4</v>
+        <v>-7.6823909244994049E-4</v>
       </c>
       <c r="F346" s="9">
         <v>2.0015250453964128E-3</v>
       </c>
       <c r="G346" s="9">
-        <v>3.1624853541818432E-3</v>
+        <v>3.1837329285144822E-3</v>
       </c>
     </row>
     <row r="347" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A347" s="5">
         <v>43739</v>
       </c>
       <c r="B347" s="6">
         <v>215368.452940655</v>
       </c>
       <c r="C347" s="7">
         <v>429.63703507152701</v>
       </c>
       <c r="D347" s="7">
-        <v>429.410520886298</v>
+        <v>429.41392155180199</v>
       </c>
       <c r="E347" s="12">
-        <v>2.3114514808721953E-3</v>
+        <v>2.3050228247218918E-3</v>
       </c>
       <c r="F347" s="9">
         <v>3.8883097183874948E-3</v>
       </c>
       <c r="G347" s="9">
-        <v>-2.728385731006755E-4</v>
+        <v>-2.5904059366599341E-4</v>
       </c>
     </row>
     <row r="348" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A348" s="5">
         <v>43770</v>
       </c>
       <c r="B348" s="6">
         <v>215734.00010430301</v>
       </c>
       <c r="C348" s="7">
         <v>430.36626257641097</v>
       </c>
       <c r="D348" s="7">
-        <v>431.21191238749998</v>
+        <v>431.22346194809103</v>
       </c>
       <c r="E348" s="12">
-        <v>4.1950334553608748E-3</v>
+        <v>4.2139770172093804E-3</v>
       </c>
       <c r="F348" s="9">
         <v>7.8951195556284937E-3</v>
       </c>
       <c r="G348" s="9">
-        <v>8.8607283968467065E-4</v>
+        <v>8.9731175153362486E-4</v>
       </c>
     </row>
     <row r="349" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A349" s="5">
         <v>43800</v>
       </c>
       <c r="B349" s="6">
         <v>215281.593136685</v>
       </c>
       <c r="C349" s="7">
         <v>429.46375905020102</v>
       </c>
       <c r="D349" s="7">
-        <v>431.63460644847203</v>
+        <v>431.63588342584097</v>
       </c>
       <c r="E349" s="12">
-        <v>9.8024671589369561E-4</v>
+        <v>9.5639851293527478E-4</v>
       </c>
       <c r="F349" s="9">
         <v>1.4132798551665271E-2</v>
       </c>
       <c r="G349" s="9">
-        <v>3.397210703443454E-3</v>
+        <v>3.3979925171299108E-3</v>
       </c>
     </row>
     <row r="350" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A350" s="5">
         <v>43831</v>
       </c>
       <c r="B350" s="6">
         <v>215897.39116111901</v>
       </c>
       <c r="C350" s="7">
         <v>430.69221026396298</v>
       </c>
       <c r="D350" s="7">
-        <v>435.22092812270802</v>
+        <v>435.21937576290401</v>
       </c>
       <c r="E350" s="12">
-        <v>8.3086981920763581E-3</v>
+        <v>8.3021186946306003E-3</v>
       </c>
       <c r="F350" s="9">
         <v>1.8546398832679278E-2</v>
       </c>
       <c r="G350" s="9">
-        <v>8.9265500085249361E-3</v>
+        <v>8.9248170930902315E-3</v>
       </c>
     </row>
     <row r="351" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A351" s="5">
         <v>43862</v>
       </c>
       <c r="B351" s="6">
         <v>216092.12877452199</v>
       </c>
       <c r="C351" s="7">
         <v>431.08069098013499</v>
       </c>
       <c r="D351" s="7">
-        <v>435.73759575133801</v>
+        <v>435.73379926942101</v>
       </c>
       <c r="E351" s="12">
-        <v>1.1871387501023456E-3</v>
+        <v>1.181986683417513E-3</v>
       </c>
       <c r="F351" s="9">
         <v>2.2661448028354236E-2</v>
       </c>
       <c r="G351" s="9">
-        <v>1.0512024910999118E-2</v>
+        <v>1.0492332730782428E-2</v>
       </c>
     </row>
     <row r="352" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A352" s="5">
         <v>43891</v>
       </c>
       <c r="B352" s="6">
         <v>219583.11302532599</v>
       </c>
       <c r="C352" s="7">
         <v>438.04483128256902</v>
       </c>
       <c r="D352" s="7">
-        <v>439.09803788360801</v>
+        <v>439.072079373831</v>
       </c>
       <c r="E352" s="12">
-        <v>7.7120775554737619E-3</v>
+        <v>7.6612833569651428E-3</v>
       </c>
       <c r="F352" s="9">
         <v>3.0411648076275499E-2</v>
       </c>
       <c r="G352" s="9">
-        <v>1.377397954760573E-2</v>
+        <v>1.3737022915170982E-2</v>
       </c>
     </row>
     <row r="353" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A353" s="5">
         <v>43922</v>
       </c>
       <c r="B353" s="6">
         <v>222914.90928335799</v>
       </c>
       <c r="C353" s="7">
         <v>444.69140856080003</v>
       </c>
       <c r="D353" s="7">
-        <v>443.40356910355501</v>
+        <v>443.40168598480199</v>
       </c>
       <c r="E353" s="12">
-        <v>9.8053984497381563E-3</v>
+        <v>9.8608105920683364E-3</v>
       </c>
       <c r="F353" s="9">
         <v>3.7201376054408763E-2</v>
       </c>
       <c r="G353" s="9">
-        <v>1.5539836413803298E-2</v>
+        <v>1.5506643136087739E-2</v>
       </c>
     </row>
     <row r="354" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A354" s="5">
         <v>43952</v>
       </c>
       <c r="B354" s="6">
         <v>218902.13135770601</v>
       </c>
       <c r="C354" s="7">
         <v>436.686345670496</v>
       </c>
       <c r="D354" s="7">
-        <v>435.53791730347001</v>
+        <v>435.52975822068402</v>
       </c>
       <c r="E354" s="12">
-        <v>-1.7739261359549396E-2</v>
+        <v>-1.7753490825444862E-2</v>
       </c>
       <c r="F354" s="9">
         <v>1.8406956075170289E-2</v>
       </c>
       <c r="G354" s="9">
-        <v>1.1858187801351727E-2</v>
+        <v>1.1833713035634297E-2</v>
       </c>
     </row>
     <row r="355" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A355" s="5">
         <v>43983</v>
       </c>
       <c r="B355" s="6">
         <v>216402.62311997401</v>
       </c>
       <c r="C355" s="7">
         <v>431.70009399930899</v>
       </c>
       <c r="D355" s="7">
-        <v>428.059655878223</v>
+        <v>428.05867075467501</v>
       </c>
       <c r="E355" s="12">
-        <v>-1.7170173085151563E-2</v>
+        <v>-1.7154022945599534E-2</v>
       </c>
       <c r="F355" s="9">
         <v>-5.2052817955694497E-4</v>
       </c>
       <c r="G355" s="9">
-        <v>-2.3322805759673493E-3</v>
+        <v>-2.3168556757103831E-3</v>
       </c>
     </row>
     <row r="356" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A356" s="5">
         <v>44013</v>
       </c>
       <c r="B356" s="6">
         <v>220936.30486623201</v>
       </c>
       <c r="C356" s="7">
         <v>440.74430431342199</v>
       </c>
       <c r="D356" s="7">
-        <v>437.473282819453</v>
+        <v>437.48084412575901</v>
       </c>
       <c r="E356" s="12">
-        <v>2.1991390246568931E-2</v>
+        <v>2.2011406414154777E-2</v>
       </c>
       <c r="F356" s="9">
         <v>1.5038687739254319E-2</v>
       </c>
       <c r="G356" s="9">
-        <v>-1.302369608011178E-2</v>
+        <v>-1.3001208600841196E-2</v>
       </c>
     </row>
     <row r="357" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A357" s="5">
         <v>44044</v>
       </c>
       <c r="B357" s="6">
         <v>224122.94552839501</v>
       </c>
       <c r="C357" s="7">
         <v>447.10131169884102</v>
       </c>
       <c r="D357" s="7">
-        <v>444.29131560463202</v>
+        <v>444.30234708032299</v>
       </c>
       <c r="E357" s="12">
-        <v>1.5585026681487202E-2</v>
+        <v>1.5592689476943367E-2</v>
       </c>
       <c r="F357" s="9">
         <v>3.7146019367446659E-2</v>
       </c>
       <c r="G357" s="9">
-        <v>-6.2329466126948008E-3</v>
+        <v>-6.1924429430928463E-3</v>
       </c>
     </row>
     <row r="358" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A358" s="5">
         <v>44075</v>
       </c>
       <c r="B358" s="6">
         <v>226128.844268229</v>
       </c>
       <c r="C358" s="7">
         <v>451.10286520154199</v>
       </c>
       <c r="D358" s="7">
-        <v>449.92574214339697</v>
+        <v>449.94131992486501</v>
       </c>
       <c r="E358" s="12">
-        <v>1.2681829108221798E-2</v>
+        <v>1.26917466936598E-2</v>
       </c>
       <c r="F358" s="9">
         <v>5.0043808889136621E-2</v>
       </c>
       <c r="G358" s="9">
-        <v>1.8889959223039154E-2</v>
+        <v>1.8924700261822469E-2</v>
       </c>
     </row>
     <row r="359" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A359" s="5">
         <v>44105</v>
       </c>
       <c r="B359" s="6">
         <v>227825.629987839</v>
       </c>
       <c r="C359" s="7">
         <v>454.48777128119701</v>
       </c>
       <c r="D359" s="7">
-        <v>454.295416347203</v>
+        <v>454.30314262846503</v>
       </c>
       <c r="E359" s="12">
-        <v>9.7119897674433631E-3</v>
+        <v>9.6942034670841615E-3</v>
       </c>
       <c r="F359" s="9">
         <v>5.7841233834817762E-2</v>
       </c>
       <c r="G359" s="9">
-        <v>3.6463516091581827E-2</v>
+        <v>3.6491167314536499E-2</v>
       </c>
     </row>
     <row r="360" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A360" s="5">
         <v>44136</v>
       </c>
       <c r="B360" s="6">
         <v>229721.22571022599</v>
       </c>
       <c r="C360" s="7">
         <v>458.269282058383</v>
       </c>
       <c r="D360" s="7">
-        <v>459.16765119126597</v>
+        <v>459.19142089378101</v>
       </c>
       <c r="E360" s="12">
-        <v>1.0724816207124732E-2</v>
+        <v>1.0759948163761024E-2</v>
       </c>
       <c r="F360" s="9">
         <v>6.4835517809711751E-2</v>
       </c>
       <c r="G360" s="9">
-        <v>4.0894459851096521E-2</v>
+        <v>4.0916406050824472E-2</v>
       </c>
     </row>
     <row r="361" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A361" s="5">
         <v>44166</v>
       </c>
       <c r="B361" s="6">
         <v>230920.01094136501</v>
       </c>
       <c r="C361" s="7">
         <v>460.660730412872</v>
       </c>
       <c r="D361" s="7">
-        <v>463.26008973470198</v>
+        <v>463.262736759257</v>
       </c>
       <c r="E361" s="12">
-        <v>8.9127327084530528E-3</v>
+        <v>8.8662716249172657E-3</v>
       </c>
       <c r="F361" s="9">
         <v>7.2641685602682804E-2</v>
       </c>
       <c r="G361" s="9">
-        <v>3.3816282459853797E-2</v>
+        <v>3.3815394080501271E-2</v>
       </c>
     </row>
     <row r="362" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A362" s="5">
         <v>44197</v>
       </c>
       <c r="B362" s="6">
         <v>229747.56882904799</v>
       </c>
       <c r="C362" s="7">
         <v>458.32183376366203</v>
       </c>
       <c r="D362" s="7">
-        <v>463.60368574583703</v>
+        <v>463.60006629750302</v>
       </c>
       <c r="E362" s="12">
-        <v>7.4169137110824401E-4</v>
+        <v>7.2816031050937369E-4</v>
       </c>
       <c r="F362" s="9">
         <v>6.4151667574311011E-2</v>
       </c>
       <c r="G362" s="9">
-        <v>2.7822473501215361E-2</v>
+        <v>2.7813209040238762E-2</v>
       </c>
     </row>
     <row r="363" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A363" s="5">
         <v>44228</v>
       </c>
       <c r="B363" s="6">
         <v>231068.11226931601</v>
       </c>
       <c r="C363" s="7">
         <v>460.95617672621398</v>
       </c>
       <c r="D363" s="7">
-        <v>465.78246462392298</v>
+        <v>465.74354767288401</v>
       </c>
       <c r="E363" s="12">
-        <v>4.6996582319676072E-3</v>
+        <v>4.6235570941559612E-3</v>
       </c>
       <c r="F363" s="9">
         <v>6.9303697361512651E-2</v>
       </c>
       <c r="G363" s="9">
-        <v>2.145934469670685E-2</v>
+        <v>2.1394821448283086E-2</v>
       </c>
     </row>
     <row r="364" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A364" s="5">
         <v>44256</v>
       </c>
       <c r="B364" s="6">
         <v>232133.72132141099</v>
       </c>
       <c r="C364" s="7">
         <v>463.08195284354298</v>
       </c>
       <c r="D364" s="7">
-        <v>464.06590534856599</v>
+        <v>464.01448622869799</v>
       </c>
       <c r="E364" s="12">
-        <v>-3.6853239564158535E-3</v>
+        <v>-3.71247535865038E-3</v>
       </c>
       <c r="F364" s="9">
         <v>5.7156527763760456E-2</v>
       </c>
       <c r="G364" s="9">
-        <v>1.2151243593729655E-2</v>
+        <v>1.2057898595625893E-2</v>
       </c>
     </row>
     <row r="365" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A365" s="5">
         <v>44287</v>
       </c>
       <c r="B365" s="6">
         <v>238830.90985527899</v>
       </c>
       <c r="C365" s="7">
         <v>476.44212786322902</v>
       </c>
       <c r="D365" s="7">
-        <v>475.042923089466</v>
+        <v>475.03846829610899</v>
       </c>
       <c r="E365" s="12">
-        <v>2.3654006067640454E-2</v>
+        <v>2.3757840314445833E-2</v>
       </c>
       <c r="F365" s="9">
         <v>7.1399443954150321E-2</v>
       </c>
       <c r="G365" s="9">
-        <v>1.3607098675559426E-2</v>
+        <v>1.3522038260328939E-2</v>
       </c>
     </row>
     <row r="366" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A366" s="5">
         <v>44317</v>
       </c>
       <c r="B366" s="6">
         <v>242831.93673505701</v>
       </c>
       <c r="C366" s="7">
         <v>484.42374867350998</v>
       </c>
       <c r="D366" s="7">
-        <v>482.66795253771699</v>
+        <v>482.66444416167002</v>
       </c>
       <c r="E366" s="12">
-        <v>1.6051243114330038E-2</v>
+        <v>1.6053385935067999E-2</v>
       </c>
       <c r="F366" s="9">
         <v>0.10931737041083145</v>
       </c>
       <c r="G366" s="9">
-        <v>2.0917401729459995E-2</v>
+        <v>2.0904003447622221E-2</v>
       </c>
     </row>
     <row r="367" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A367" s="5">
         <v>44348</v>
       </c>
       <c r="B367" s="6">
         <v>245432.45883467401</v>
       </c>
       <c r="C367" s="7">
         <v>489.611512198122</v>
       </c>
       <c r="D367" s="7">
-        <v>485.24121885617501</v>
+        <v>485.25273085556699</v>
       </c>
       <c r="E367" s="12">
-        <v>5.3313386665274631E-3</v>
+        <v>5.3624971244619069E-3</v>
       </c>
       <c r="F367" s="9">
         <v>0.13414733747754459</v>
       </c>
       <c r="G367" s="9">
-        <v>3.5523316759911605E-2</v>
+        <v>3.5595690086543064E-2</v>
       </c>
     </row>
     <row r="368" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A368" s="5">
         <v>44378</v>
       </c>
       <c r="B368" s="6">
         <v>244228.55658371301</v>
       </c>
       <c r="C368" s="7">
         <v>487.20985593622902</v>
       </c>
       <c r="D368" s="7">
-        <v>483.978696838156</v>
+        <v>484.00239212464101</v>
       </c>
       <c r="E368" s="12">
-        <v>-2.6018441322752661E-3</v>
+        <v>-2.5766753104541351E-3</v>
       </c>
       <c r="F368" s="9">
         <v>0.10542518909050824</v>
       </c>
       <c r="G368" s="9">
-        <v>3.3452107933322095E-2</v>
+        <v>3.3544406517575176E-2</v>
       </c>
     </row>
     <row r="369" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A369" s="5">
         <v>44409</v>
       </c>
       <c r="B369" s="6">
         <v>248857.16164557001</v>
       </c>
       <c r="C369" s="7">
         <v>496.44342811516498</v>
       </c>
       <c r="D369" s="7">
-        <v>493.08632782245297</v>
+        <v>493.118151111266</v>
       </c>
       <c r="E369" s="12">
-        <v>1.8818247670398192E-2</v>
+        <v>1.8834119696411467E-2</v>
       </c>
       <c r="F369" s="9">
         <v>0.11036003501944514</v>
       </c>
       <c r="G369" s="9">
-        <v>2.8506206518030375E-2</v>
+        <v>2.8596312771130616E-2</v>
       </c>
     </row>
     <row r="370" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A370" s="5">
         <v>44440</v>
       </c>
       <c r="B370" s="6">
         <v>248742.14430932101</v>
       </c>
       <c r="C370" s="7">
         <v>496.21398082772401</v>
       </c>
       <c r="D370" s="7">
-        <v>494.95451362729</v>
+        <v>494.98876320815901</v>
       </c>
       <c r="E370" s="12">
-        <v>3.7887601002590809E-3</v>
+        <v>3.7934358990385775E-3</v>
       </c>
       <c r="F370" s="9">
         <v>0.10000183795336226</v>
       </c>
       <c r="G370" s="9">
-        <v>2.0144427466213477E-2</v>
+        <v>2.0204129812179783E-2</v>
       </c>
     </row>
     <row r="371" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A371" s="5">
         <v>44470</v>
       </c>
       <c r="B371" s="6">
         <v>250311.37787042599</v>
       </c>
       <c r="C371" s="7">
         <v>499.34443398983802</v>
       </c>
       <c r="D371" s="7">
-        <v>499.32528355939201</v>
+        <v>499.34308226524303</v>
       </c>
       <c r="E371" s="12">
-        <v>8.8306497097494496E-3</v>
+        <v>8.7968038483590139E-3</v>
       </c>
       <c r="F371" s="9">
         <v>9.8697182945517881E-2</v>
       </c>
       <c r="G371" s="9">
-        <v>2.4435948225318915E-2</v>
+        <v>2.4471348308041874E-2</v>
       </c>
     </row>
     <row r="372" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A372" s="5">
         <v>44501</v>
       </c>
       <c r="B372" s="6">
         <v>252687.077182148</v>
       </c>
       <c r="C372" s="7">
         <v>504.08370009205902</v>
       </c>
       <c r="D372" s="7">
-        <v>505.26515741344798</v>
+        <v>505.30584524164402</v>
       </c>
       <c r="E372" s="12">
-        <v>1.1895800292174519E-2</v>
+        <v>1.1941214744282114E-2</v>
       </c>
       <c r="F372" s="9">
         <v>9.99727012639684E-2</v>
       </c>
       <c r="G372" s="9">
-        <v>2.5465740332058395E-2</v>
+        <v>2.5482151023803024E-2</v>
       </c>
     </row>
     <row r="373" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A373" s="5">
         <v>44531</v>
       </c>
       <c r="B373" s="6">
         <v>254822.21309066599</v>
       </c>
       <c r="C373" s="7">
         <v>508.34306792743803</v>
       </c>
       <c r="D373" s="7">
-        <v>511.32734386729902</v>
+        <v>511.32558521075401</v>
       </c>
       <c r="E373" s="12">
-        <v>1.1998029875807337E-2</v>
+        <v>1.1913062209346181E-2</v>
       </c>
       <c r="F373" s="9">
         <v>0.10350857880121511</v>
       </c>
       <c r="G373" s="9">
-        <v>2.9821782531024077E-2</v>
+        <v>2.9797519845542686E-2</v>
       </c>
     </row>
     <row r="374" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A374" s="5">
         <v>44562</v>
       </c>
       <c r="B374" s="6">
         <v>255555.95695518199</v>
       </c>
       <c r="C374" s="7">
         <v>509.80680848065401</v>
       </c>
       <c r="D374" s="7">
-        <v>516.12293403943897</v>
+        <v>516.09891604524501</v>
       </c>
       <c r="E374" s="12">
-        <v>9.3787086289376376E-3</v>
+        <v>9.3352082754152299E-3</v>
       </c>
       <c r="F374" s="9">
         <v>0.11233367237647407</v>
       </c>
       <c r="G374" s="9">
-        <v>3.0489675372143088E-2</v>
+        <v>3.0441594686841933E-2</v>
       </c>
     </row>
     <row r="375" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A375" s="5">
         <v>44593</v>
       </c>
       <c r="B375" s="6">
         <v>260229.804328303</v>
       </c>
       <c r="C375" s="7">
         <v>519.13063423297001</v>
       </c>
       <c r="D375" s="7">
-        <v>524.14989841920897</v>
+        <v>524.04257486468396</v>
       </c>
       <c r="E375" s="12">
-        <v>1.5552427242375932E-2</v>
+        <v>1.5391737073019884E-2</v>
       </c>
       <c r="F375" s="9">
         <v>0.12620387890215623</v>
       </c>
       <c r="G375" s="9">
-        <v>3.471401211822811E-2</v>
+        <v>3.4561271516804881E-2</v>
       </c>
     </row>
     <row r="376" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A376" s="5">
         <v>44621</v>
       </c>
       <c r="B376" s="6">
         <v>265312.48615130101</v>
       </c>
       <c r="C376" s="7">
         <v>529.27004099764895</v>
       </c>
       <c r="D376" s="7">
-        <v>530.40707161986495</v>
+        <v>530.29657627305005</v>
       </c>
       <c r="E376" s="12">
-        <v>1.1937755248121018E-2</v>
+        <v>1.1934147545132223E-2</v>
       </c>
       <c r="F376" s="9">
         <v>0.14292953492935689</v>
       </c>
       <c r="G376" s="9">
-        <v>3.6124729049305415E-2</v>
+        <v>3.5926431485779231E-2</v>
       </c>
     </row>
     <row r="377" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A377" s="5">
         <v>44652</v>
       </c>
       <c r="B377" s="6">
         <v>267620.12814823899</v>
       </c>
       <c r="C377" s="7">
         <v>533.87354003399105</v>
       </c>
       <c r="D377" s="7">
-        <v>532.39858955504099</v>
+        <v>532.37158647885894</v>
       </c>
       <c r="E377" s="12">
-        <v>3.7546971783275485E-3</v>
+        <v>3.9129240101682949E-3</v>
       </c>
       <c r="F377" s="9">
         <v>0.12054226276826796</v>
       </c>
       <c r="G377" s="9">
-        <v>3.5388254743189185E-2</v>
+        <v>3.5218452640607856E-2</v>
       </c>
     </row>
     <row r="378" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A378" s="5">
         <v>44682</v>
       </c>
       <c r="B378" s="6">
         <v>269913.66759779298</v>
       </c>
       <c r="C378" s="7">
         <v>538.44890599623602</v>
       </c>
       <c r="D378" s="7">
-        <v>535.75748367206199</v>
+        <v>535.75228404092604</v>
       </c>
       <c r="E378" s="12">
-        <v>6.3089838758367822E-3</v>
+        <v>6.3502591947615095E-3</v>
       </c>
       <c r="F378" s="9">
         <v>0.11152458456188885</v>
       </c>
       <c r="G378" s="9">
-        <v>3.0267442114002341E-2</v>
+        <v>3.0263852449615047E-2</v>
       </c>
     </row>
     <row r="379" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A379" s="5">
         <v>44713</v>
       </c>
       <c r="B379" s="6">
         <v>271613.04481209</v>
       </c>
       <c r="C379" s="7">
         <v>541.838981830693</v>
       </c>
       <c r="D379" s="7">
-        <v>536.66651692539097</v>
+        <v>536.76494861857395</v>
       </c>
       <c r="E379" s="12">
-        <v>1.6967252554243029E-3</v>
+        <v>1.8901731412321876E-3</v>
       </c>
       <c r="F379" s="9">
         <v>0.10667124512267812</v>
       </c>
       <c r="G379" s="9">
-        <v>2.1737520156286827E-2</v>
+        <v>2.1937033159911135E-2</v>
       </c>
     </row>
     <row r="380" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A380" s="5">
         <v>44743</v>
       </c>
       <c r="B380" s="6">
         <v>271208.51544255298</v>
       </c>
       <c r="C380" s="7">
         <v>541.03198899328299</v>
       </c>
       <c r="D380" s="7">
-        <v>537.48781225718596</v>
+        <v>537.54435184578699</v>
       </c>
       <c r="E380" s="12">
-        <v>1.5303643992925497E-3</v>
+        <v>1.452038232412356E-3</v>
       </c>
       <c r="F380" s="9">
         <v>0.11047012370804499</v>
       </c>
       <c r="G380" s="9">
-        <v>1.4465593016603107E-2</v>
+        <v>1.4716511544990096E-2</v>
       </c>
     </row>
     <row r="381" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A381" s="5">
         <v>44774</v>
       </c>
       <c r="B381" s="6">
         <v>273750.70741281001</v>
       </c>
       <c r="C381" s="7">
         <v>546.10339014684496</v>
       </c>
       <c r="D381" s="7">
-        <v>542.74529668344803</v>
+        <v>542.81341357163797</v>
       </c>
       <c r="E381" s="12">
-        <v>9.7815881706846408E-3</v>
+        <v>9.8020967158494177E-3</v>
       </c>
       <c r="F381" s="9">
         <v>0.100031462235733</v>
       </c>
       <c r="G381" s="9">
-        <v>1.1470601632575628E-2</v>
+        <v>1.1700467971796247E-2</v>
       </c>
     </row>
     <row r="382" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A382" s="5">
         <v>44805</v>
       </c>
       <c r="B382" s="6">
         <v>272259.454247054</v>
       </c>
       <c r="C382" s="7">
         <v>543.12849953529803</v>
       </c>
       <c r="D382" s="7">
-        <v>542.123564035973</v>
+        <v>542.18912947920899</v>
       </c>
       <c r="E382" s="12">
-        <v>-1.1455329991327812E-3</v>
+        <v>-1.1500896566304375E-3</v>
       </c>
       <c r="F382" s="9">
         <v>9.4544935290450605E-2</v>
       </c>
       <c r="G382" s="9">
-        <v>1.0925869894719664E-2</v>
+        <v>1.1002678533055921E-2</v>
       </c>
     </row>
     <row r="383" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A383" s="5">
         <v>44835</v>
       </c>
       <c r="B383" s="6">
         <v>268282.02277825301</v>
       </c>
       <c r="C383" s="7">
         <v>535.19394904694605</v>
       </c>
       <c r="D383" s="7">
-        <v>535.44233673068197</v>
+        <v>535.48464157024898</v>
       </c>
       <c r="E383" s="12">
-        <v>-1.2324178007594777E-2</v>
+        <v>-1.236558895122053E-2</v>
       </c>
       <c r="F383" s="9">
         <v>7.1793160425690505E-2</v>
       </c>
       <c r="G383" s="9">
-        <v>6.4595989124549558E-3</v>
+        <v>6.4752803347034593E-3</v>
       </c>
     </row>
     <row r="384" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A384" s="5">
         <v>44866</v>
       </c>
       <c r="B384" s="6">
         <v>263787.66538461298</v>
       </c>
       <c r="C384" s="7">
         <v>526.22818661149995</v>
       </c>
       <c r="D384" s="7">
-        <v>527.63862259031396</v>
+        <v>527.69102819457703</v>
       </c>
       <c r="E384" s="12">
-        <v>-1.457433154803589E-2</v>
+        <v>-1.4554317286893714E-2</v>
       </c>
       <c r="F384" s="9">
         <v>4.393017769746721E-2</v>
       </c>
       <c r="G384" s="9">
-        <v>-7.2330417559420823E-3</v>
+        <v>-7.270885932100235E-3</v>
       </c>
     </row>
     <row r="385" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A385" s="5">
         <v>44896</v>
       </c>
       <c r="B385" s="6">
         <v>262068.20530313501</v>
       </c>
       <c r="C385" s="7">
         <v>522.79804760440197</v>
       </c>
       <c r="D385" s="7">
-        <v>526.05442038584397</v>
+        <v>526.03866370077697</v>
       </c>
       <c r="E385" s="12">
-        <v>-3.002437912321021E-3</v>
+        <v>-3.1313105690907728E-3</v>
       </c>
       <c r="F385" s="9">
         <v>2.8435481053962652E-2</v>
       </c>
       <c r="G385" s="9">
-        <v>-2.0477182251677384E-2</v>
+        <v>-2.0543357813491592E-2</v>
       </c>
     </row>
     <row r="386" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A386" s="5">
         <v>44927</v>
       </c>
       <c r="B386" s="6">
         <v>258296.853564825</v>
       </c>
       <c r="C386" s="7">
         <v>515.27460414304505</v>
       </c>
       <c r="D386" s="7">
-        <v>521.81153137537399</v>
+        <v>521.74997885348205</v>
       </c>
       <c r="E386" s="12">
-        <v>-8.0654944546573182E-3</v>
+        <v>-8.1527939735898114E-3</v>
       </c>
       <c r="F386" s="9">
         <v>1.0725230756894799E-2</v>
       </c>
       <c r="G386" s="9">
-        <v>-2.7653097237792301E-2</v>
+        <v>-2.7774063441781349E-2</v>
       </c>
     </row>
     <row r="387" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A387" s="5">
         <v>44958</v>
       </c>
       <c r="B387" s="6">
         <v>257405.91599430301</v>
       </c>
       <c r="C387" s="7">
         <v>513.497278954482</v>
       </c>
       <c r="D387" s="7">
-        <v>517.70235262832603</v>
+        <v>517.50454925552401</v>
       </c>
       <c r="E387" s="12">
-        <v>-7.8748331532979554E-3</v>
+        <v>-8.1369042070440489E-3</v>
       </c>
       <c r="F387" s="9">
         <v>-1.0851517724072335E-2</v>
       </c>
       <c r="G387" s="9">
-        <v>-2.4692317016733578E-2</v>
+        <v>-2.4961060223272602E-2</v>
       </c>
     </row>
     <row r="388" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A388" s="5">
         <v>44986</v>
       </c>
       <c r="B388" s="6">
         <v>257122.222225398</v>
       </c>
       <c r="C388" s="7">
         <v>512.93134021983303</v>
       </c>
       <c r="D388" s="7">
-        <v>513.71103184270305</v>
+        <v>513.52515476635597</v>
       </c>
       <c r="E388" s="12">
-        <v>-7.7096825335242203E-3</v>
+        <v>-7.689583588961213E-3</v>
       </c>
       <c r="F388" s="9">
         <v>-3.0870254335609526E-2</v>
       </c>
       <c r="G388" s="9">
-        <v>-2.2597485600667766E-2</v>
+        <v>-2.2926203107410781E-2</v>
       </c>
     </row>
     <row r="389" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A389" s="5">
         <v>45017</v>
       </c>
       <c r="B389" s="6">
         <v>260441.30473063199</v>
       </c>
       <c r="C389" s="7">
         <v>519.55255492066794</v>
       </c>
       <c r="D389" s="7">
-        <v>518.28620365316704</v>
+        <v>518.137505677013</v>
       </c>
       <c r="E389" s="12">
-        <v>8.906119446282279E-3</v>
+        <v>8.9817428958383072E-3</v>
       </c>
       <c r="F389" s="9">
         <v>-2.6824676706044159E-2</v>
       </c>
       <c r="G389" s="9">
-        <v>-1.637887102800506E-2</v>
+        <v>-1.6701238066395674E-2</v>
       </c>
     </row>
     <row r="390" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A390" s="5">
         <v>45047</v>
       </c>
       <c r="B390" s="6">
         <v>260735.96564923</v>
       </c>
       <c r="C390" s="7">
         <v>520.14037194627701</v>
       </c>
       <c r="D390" s="7">
-        <v>516.96179608584703</v>
+        <v>517.021826917574</v>
       </c>
       <c r="E390" s="12">
-        <v>-2.5553594866790652E-3</v>
+        <v>-2.1532484084146875E-3</v>
       </c>
       <c r="F390" s="9">
         <v>-3.4002360940978527E-2</v>
       </c>
       <c r="G390" s="9">
-        <v>-1.0609101347579419E-2</v>
+        <v>-1.0610602879858488E-2</v>
       </c>
     </row>
     <row r="391" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A391" s="5">
         <v>45078</v>
       </c>
       <c r="B391" s="6">
         <v>262239.27178684698</v>
       </c>
       <c r="C391" s="7">
         <v>523.13930694790702</v>
       </c>
       <c r="D391" s="7">
-        <v>518.16437347327201</v>
+        <v>518.41225148838305</v>
       </c>
       <c r="E391" s="12">
-        <v>2.3262403460568848E-3</v>
+        <v>2.689295690084581E-3</v>
       </c>
       <c r="F391" s="9">
         <v>-3.4511497898519594E-2</v>
       </c>
       <c r="G391" s="9">
-        <v>1.2068913134921644E-4</v>
+        <v>5.0998941855140423E-4</v>
       </c>
     </row>
     <row r="392" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A392" s="5">
         <v>45108</v>
       </c>
       <c r="B392" s="6">
         <v>260827.70181327101</v>
       </c>
       <c r="C392" s="7">
         <v>520.32337578453496</v>
       </c>
       <c r="D392" s="7">
-        <v>516.96477628402795</v>
+        <v>517.08145103680897</v>
       </c>
       <c r="E392" s="12">
-        <v>-2.3150900576262012E-3</v>
+        <v>-2.567069832461133E-3</v>
       </c>
       <c r="F392" s="9">
         <v>-3.8276134554042329E-2</v>
       </c>
       <c r="G392" s="9">
-        <v>1.5431105081762375E-3</v>
+        <v>2.161367554715854E-3</v>
       </c>
     </row>
     <row r="393" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A393" s="5">
         <v>45139</v>
       </c>
       <c r="B393" s="6">
         <v>259152.760488317</v>
       </c>
       <c r="C393" s="7">
         <v>516.98204693647699</v>
       </c>
       <c r="D393" s="7">
-        <v>514.47796790491702</v>
+        <v>514.59139408294504</v>
       </c>
       <c r="E393" s="12">
-        <v>-4.8104019716512791E-3</v>
+        <v>-4.8155990683306227E-3</v>
       </c>
       <c r="F393" s="9">
         <v>-5.3325695712193588E-2</v>
       </c>
       <c r="G393" s="9">
-        <v>4.1840104695234359E-4</v>
+        <v>9.0438643805423879E-4</v>
       </c>
     </row>
     <row r="394" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A394" s="5">
         <v>45170</v>
       </c>
       <c r="B394" s="6">
         <v>257808.021672542</v>
       </c>
       <c r="C394" s="7">
         <v>514.29943678690904</v>
       </c>
       <c r="D394" s="7">
-        <v>513.59927332884899</v>
+        <v>513.69457057309705</v>
       </c>
       <c r="E394" s="12">
-        <v>-1.7079343157225813E-3</v>
+        <v>-1.7427876178267576E-3</v>
       </c>
       <c r="F394" s="9">
         <v>-5.3079635432600525E-2</v>
       </c>
       <c r="G394" s="9">
-        <v>-5.3883668231529125E-3</v>
+        <v>-5.2808434926167047E-3</v>
       </c>
     </row>
     <row r="395" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A395" s="5">
         <v>45200</v>
       </c>
       <c r="B395" s="6">
         <v>259423.18815502501</v>
       </c>
       <c r="C395" s="7">
         <v>517.52152121573704</v>
       </c>
       <c r="D395" s="7">
-        <v>518.08389806543198</v>
+        <v>518.14152290517302</v>
       </c>
       <c r="E395" s="12">
-        <v>8.7317583366430807E-3</v>
+        <v>8.656802284506826E-3</v>
       </c>
       <c r="F395" s="9">
         <v>-3.3020604703546064E-2</v>
       </c>
       <c r="G395" s="9">
-        <v>-3.8205277595556586E-3</v>
+        <v>-3.9214048208174868E-3</v>
       </c>
     </row>
     <row r="396" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A396" s="5">
         <v>45231</v>
       </c>
       <c r="B396" s="6">
         <v>258557.157466748</v>
       </c>
       <c r="C396" s="7">
         <v>515.79388259405596</v>
       </c>
       <c r="D396" s="7">
-        <v>517.26571034450797</v>
+        <v>517.31276293137103</v>
       </c>
       <c r="E396" s="12">
-        <v>-1.5792571897702556E-3</v>
+        <v>-1.5994857334636903E-3</v>
       </c>
       <c r="F396" s="9">
         <v>-1.9828477992850924E-2</v>
       </c>
       <c r="G396" s="9">
-        <v>-4.2477600672163884E-4</v>
+        <v>-6.0399277468359269E-4</v>
       </c>
     </row>
     <row r="397" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A397" s="5">
         <v>45261</v>
       </c>
       <c r="B397" s="6">
         <v>257442.610373173</v>
       </c>
       <c r="C397" s="7">
         <v>513.57048031673605</v>
       </c>
       <c r="D397" s="7">
-        <v>516.79925557416198</v>
+        <v>516.75268577720101</v>
       </c>
       <c r="E397" s="12">
-        <v>-9.0177013673553574E-4</v>
+        <v>-1.0826664144072407E-3</v>
       </c>
       <c r="F397" s="9">
         <v>-1.7650347643701103E-2</v>
       </c>
       <c r="G397" s="9">
-        <v>4.5997755308464505E-3</v>
+        <v>4.4258445282587822E-3</v>
       </c>
     </row>
     <row r="398" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A398" s="5">
         <v>45292</v>
       </c>
       <c r="B398" s="6">
         <v>257655.80438207099</v>
       </c>
       <c r="C398" s="7">
         <v>513.99577956844701</v>
       </c>
       <c r="D398" s="7">
-        <v>520.22422187534698</v>
+        <v>520.10046931281602</v>
       </c>
       <c r="E398" s="12">
-        <v>6.6272663210009686E-3</v>
+        <v>6.4785024398661406E-3</v>
       </c>
       <c r="F398" s="9">
         <v>-2.4818311717978991E-3</v>
       </c>
       <c r="G398" s="9">
-        <v>5.2569219910045817E-3</v>
+        <v>5.0040693937591918E-3</v>
       </c>
     </row>
     <row r="399" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A399" s="5">
         <v>45323</v>
       </c>
       <c r="B399" s="6">
         <v>260419.70852645501</v>
       </c>
       <c r="C399" s="7">
         <v>519.50947280253604</v>
       </c>
       <c r="D399" s="7">
-        <v>523.11507669334799</v>
+        <v>522.82977578515704</v>
       </c>
       <c r="E399" s="12">
-        <v>5.5569400586150675E-3</v>
+        <v>5.2476523929061436E-3</v>
       </c>
       <c r="F399" s="9">
         <v>1.1708326595800678E-2</v>
       </c>
       <c r="G399" s="9">
-        <v>7.2240424044893725E-3</v>
+        <v>6.7999110750061043E-3</v>
       </c>
     </row>
     <row r="400" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A400" s="5">
         <v>45352</v>
       </c>
       <c r="B400" s="6">
         <v>261141.74328401001</v>
       </c>
       <c r="C400" s="7">
         <v>520.94985493937395</v>
       </c>
       <c r="D400" s="7">
-        <v>521.49010079107495</v>
+        <v>521.20112102509495</v>
       </c>
       <c r="E400" s="12">
-        <v>-3.1063449987804859E-3</v>
+        <v>-3.1150765229778221E-3</v>
       </c>
       <c r="F400" s="9">
         <v>1.5632725261249147E-2</v>
       </c>
       <c r="G400" s="9">
-        <v>8.1696644374169569E-3</v>
+        <v>7.6822193994694477E-3</v>
       </c>
     </row>
     <row r="401" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A401" s="5">
         <v>45383</v>
       </c>
       <c r="B401" s="6">
         <v>261962.20493682101</v>
       </c>
       <c r="C401" s="7">
         <v>522.58658820782898</v>
       </c>
       <c r="D401" s="7">
-        <v>521.28829883832202</v>
+        <v>521.00988209358604</v>
       </c>
       <c r="E401" s="12">
-        <v>-3.869717803786088E-4</v>
+        <v>-3.6691964731916382E-4</v>
       </c>
       <c r="F401" s="9">
         <v>5.839704296371595E-3</v>
       </c>
       <c r="G401" s="9">
-        <v>7.4659777728993681E-3</v>
+        <v>6.9972328928014083E-3</v>
       </c>
     </row>
     <row r="402" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A402" s="5">
         <v>45413</v>
       </c>
       <c r="B402" s="6">
         <v>264248.84969596699</v>
       </c>
       <c r="C402" s="7">
         <v>527.14819999993404</v>
       </c>
       <c r="D402" s="7">
-        <v>523.55405727730499</v>
+        <v>523.67327290240701</v>
       </c>
       <c r="E402" s="12">
-        <v>4.3464594237625498E-3</v>
+        <v>5.1119775274099943E-3</v>
       </c>
       <c r="F402" s="9">
         <v>1.3472955439769008E-2</v>
       </c>
       <c r="G402" s="9">
-        <v>3.9700978784209529E-3</v>
+        <v>3.97602937312036E-3</v>
       </c>
     </row>
     <row r="403" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A403" s="5">
         <v>45444</v>
       </c>
       <c r="B403" s="6">
         <v>266064.09825434402</v>
       </c>
       <c r="C403" s="7">
         <v>530.76942677613999</v>
       </c>
       <c r="D403" s="7">
-        <v>525.91477429462896</v>
+        <v>526.35500471552803</v>
       </c>
       <c r="E403" s="12">
-        <v>4.5090224868100659E-3</v>
+        <v>5.121001876337461E-3</v>
       </c>
       <c r="F403" s="9">
         <v>1.4585254303960626E-2</v>
       </c>
       <c r="G403" s="9">
-        <v>3.7881005130087075E-3</v>
+        <v>4.415737538447928E-3</v>
       </c>
     </row>
     <row r="404" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A404" s="5">
         <v>45474</v>
       </c>
       <c r="B404" s="6">
         <v>266334.07782784698</v>
       </c>
       <c r="C404" s="7">
         <v>531.30800715737098</v>
       </c>
       <c r="D404" s="7">
-        <v>527.73034417925203</v>
+        <v>527.91917789008096</v>
       </c>
       <c r="E404" s="12">
-        <v>3.4522131215237728E-3</v>
+        <v>2.9717076128084052E-3</v>
       </c>
       <c r="F404" s="9">
         <v>2.1111162565536468E-2</v>
       </c>
       <c r="G404" s="9">
-        <v>7.2199671301975687E-3</v>
+        <v>8.2468628154326318E-3</v>
       </c>
     </row>
     <row r="405" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A405" s="5">
         <v>45505</v>
       </c>
       <c r="B405" s="6">
         <v>265375.44571877102</v>
       </c>
       <c r="C405" s="7">
         <v>529.39563860271903</v>
       </c>
       <c r="D405" s="7">
-        <v>527.79133410493796</v>
+        <v>527.95772641480698</v>
       </c>
       <c r="E405" s="12">
-        <v>1.1557024597630416E-4</v>
+        <v>7.3019746848590472E-5</v>
       </c>
       <c r="F405" s="9">
         <v>2.4011649417619685E-2</v>
       </c>
       <c r="G405" s="9">
-        <v>9.6429053777928875E-3</v>
+        <v>1.0439873015946954E-2</v>
       </c>
     </row>
     <row r="406" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A406" s="5">
         <v>45536</v>
       </c>
       <c r="B406" s="6">
         <v>266094.19737815898</v>
       </c>
       <c r="C406" s="7">
         <v>530.82947130976504</v>
       </c>
       <c r="D406" s="7">
-        <v>530.62633570102503</v>
+        <v>530.75848881259105</v>
       </c>
       <c r="E406" s="12">
-        <v>5.3714440023817644E-3</v>
+        <v>5.3048989675805736E-3</v>
       </c>
       <c r="F406" s="9">
         <v>3.2140876190974499E-2</v>
       </c>
       <c r="G406" s="9">
-        <v>9.7983852990306541E-3</v>
+        <v>9.9279787123833785E-3</v>
       </c>
     </row>
     <row r="407" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A407" s="5">
         <v>45566</v>
       </c>
       <c r="B407" s="6">
         <v>265737.64980293898</v>
       </c>
       <c r="C407" s="7">
         <v>530.11819702150297</v>
       </c>
       <c r="D407" s="7">
-        <v>530.89729246103002</v>
+        <v>530.97573394508095</v>
       </c>
       <c r="E407" s="12">
-        <v>5.1063571815945785E-4</v>
+        <v>4.0931070735372721E-4</v>
       </c>
       <c r="F407" s="9">
         <v>2.4340390282078239E-2</v>
       </c>
       <c r="G407" s="9">
-        <v>7.6818367027340351E-3</v>
+        <v>7.4428927423835223E-3</v>
       </c>
     </row>
     <row r="408" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A408" s="5">
         <v>45597</v>
       </c>
       <c r="B408" s="6">
         <v>268143.94746382697</v>
       </c>
       <c r="C408" s="7">
         <v>534.91850355854399</v>
       </c>
       <c r="D408" s="7">
-        <v>536.33485025411198</v>
+        <v>536.36964624417499</v>
       </c>
       <c r="E408" s="12">
-        <v>1.0242202908731457E-2</v>
+        <v>1.0158491159319105E-2</v>
       </c>
       <c r="F408" s="9">
         <v>3.7078029829096693E-2</v>
       </c>
       <c r="G408" s="9">
-        <v>1.0384246430243271E-2</v>
+        <v>1.0031373966700841E-2</v>
       </c>
     </row>
     <row r="409" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A409" s="5">
         <v>45627</v>
       </c>
       <c r="B409" s="6">
         <v>269426.09136215999</v>
       </c>
       <c r="C409" s="7">
         <v>537.47624354085497</v>
       </c>
       <c r="D409" s="7">
-        <v>540.99667895196797</v>
+        <v>540.91744322569696</v>
       </c>
       <c r="E409" s="12">
-        <v>8.6920115216215788E-3</v>
+        <v>8.4788485205435915E-3</v>
       </c>
       <c r="F409" s="9">
         <v>4.6548164546714954E-2</v>
       </c>
       <c r="G409" s="9">
-        <v>1.3921025961767919E-2</v>
+        <v>1.3631002050811025E-2</v>
       </c>
     </row>
     <row r="410" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A410" s="5">
         <v>45658</v>
       </c>
       <c r="B410" s="6">
         <v>268212.980198454</v>
       </c>
       <c r="C410" s="7">
         <v>535.05621648271301</v>
       </c>
       <c r="D410" s="7">
-        <v>540.97576348179098</v>
+        <v>540.78833652310198</v>
       </c>
       <c r="E410" s="12">
-        <v>-3.866099551208535E-5</v>
+        <v>-2.3868097472523608E-4</v>
       </c>
       <c r="F410" s="9">
         <v>4.0973949108976004E-2</v>
       </c>
       <c r="G410" s="9">
-        <v>1.8242029496484014E-2</v>
+        <v>1.7854702500865072E-2</v>
       </c>
     </row>
     <row r="411" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A411" s="5">
         <v>45689</v>
       </c>
       <c r="B411" s="6">
         <v>270492.66894957499</v>
       </c>
       <c r="C411" s="7">
         <v>539.60395178258602</v>
       </c>
       <c r="D411" s="7">
-        <v>542.67891665114701</v>
+        <v>542.29105301735694</v>
       </c>
       <c r="E411" s="12">
-        <v>3.1482984716253437E-3</v>
+        <v>2.7787516718951188E-3</v>
       </c>
       <c r="F411" s="9">
         <v>3.8679716217008941E-2</v>
       </c>
       <c r="G411" s="9">
-        <v>1.6767993555534488E-2</v>
+        <v>1.6202303408777485E-2</v>
       </c>
     </row>
     <row r="412" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A412" s="5">
         <v>45717</v>
       </c>
       <c r="B412" s="6">
         <v>271315.71920009702</v>
       </c>
       <c r="C412" s="7">
         <v>541.24584902668505</v>
       </c>
       <c r="D412" s="7">
-        <v>541.29742311054895</v>
+        <v>540.91177346135896</v>
       </c>
       <c r="E412" s="12">
-        <v>-2.5456923020397149E-3</v>
+        <v>-2.543430411258929E-3</v>
       </c>
       <c r="F412" s="9">
         <v>3.8959592549791644E-2</v>
       </c>
       <c r="G412" s="9">
-        <v>1.0398570993797707E-2</v>
+        <v>9.7797072455285683E-3</v>
       </c>
     </row>
     <row r="413" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A413" s="5">
         <v>45748</v>
       </c>
       <c r="B413" s="6">
         <v>270751.74244191701</v>
       </c>
       <c r="C413" s="7">
         <v>540.12077569804705</v>
       </c>
       <c r="D413" s="7">
-        <v>538.72085780780503</v>
+        <v>538.28596918898302</v>
       </c>
       <c r="E413" s="12">
-        <v>-4.7599807291484053E-3</v>
+        <v>-4.8544039919359294E-3</v>
       </c>
       <c r="F413" s="9">
         <v>3.3552693249075283E-2</v>
       </c>
       <c r="G413" s="9">
-        <v>2.7126522270928266E-3</v>
+        <v>2.1095244510187516E-3</v>
       </c>
     </row>
     <row r="414" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A414" s="5">
         <v>45778</v>
       </c>
       <c r="B414" s="6">
         <v>273427.28284223302</v>
       </c>
       <c r="C414" s="7">
         <v>545.458192711126</v>
       </c>
       <c r="D414" s="7">
-        <v>541.69839617845901</v>
+        <v>541.89840142379501</v>
       </c>
       <c r="E414" s="12">
-        <v>5.5270523268216021E-3</v>
+        <v>6.7109908888294267E-3</v>
       </c>
       <c r="F414" s="9">
         <v>3.4734051470144856E-2</v>
       </c>
       <c r="G414" s="9">
-        <v>-1.8063456948363976E-3</v>
+        <v>-1.786141840608102E-3</v>
       </c>
     </row>
     <row r="415" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A415" s="5">
         <v>45809</v>
       </c>
       <c r="B415" s="6">
         <v>271618.65117166197</v>
       </c>
       <c r="C415" s="7">
         <v>541.850165918573</v>
       </c>
       <c r="D415" s="7">
-        <v>537.26001170379902</v>
+        <v>537.87215219312395</v>
       </c>
       <c r="E415" s="12">
-        <v>-8.1934606156702783E-3</v>
+        <v>-7.4298968590651437E-3</v>
       </c>
       <c r="F415" s="9">
         <v>2.0876747196493017E-2</v>
       </c>
       <c r="G415" s="9">
-        <v>-4.4757242622149862E-3</v>
+        <v>-3.6543549811851594E-3</v>
       </c>
     </row>
     <row r="416" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A416" s="5">
         <v>45839</v>
       </c>
       <c r="B416" s="6">
         <v>272664.06801065803</v>
       </c>
       <c r="C416" s="7">
         <v>543.93566072984697</v>
       </c>
       <c r="D416" s="7">
-        <v>540.38245577512305</v>
+        <v>540.65318810817405</v>
       </c>
       <c r="E416" s="12">
-        <v>5.8117931789152255E-3</v>
+        <v>5.1704404173198437E-3</v>
       </c>
       <c r="F416" s="9">
         <v>2.3767105713382808E-2</v>
       </c>
       <c r="G416" s="9">
-        <v>-2.0683673559964699E-3</v>
+        <v>-6.5683706569641398E-4</v>
       </c>
     </row>
     <row r="417" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A417" s="5">
         <v>45870</v>
       </c>
       <c r="B417" s="6">
         <v>271079.16545142798</v>
       </c>
       <c r="C417" s="7">
         <v>540.77394959189996</v>
       </c>
       <c r="D417" s="7">
-        <v>539.919504599535</v>
+        <v>540.13736823698196</v>
       </c>
       <c r="E417" s="12">
-        <v>-8.5671022558275745E-4</v>
+        <v>-9.5406793585550709E-4</v>
       </c>
       <c r="F417" s="9">
         <v>2.1493019888136455E-2</v>
       </c>
       <c r="G417" s="9">
-        <v>-2.5619179213185461E-3</v>
+        <v>-1.5011050052475827E-3</v>
       </c>
     </row>
     <row r="418" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A418" s="5">
         <v>45901</v>
       </c>
       <c r="B418" s="6">
         <v>271994.92857299699</v>
       </c>
       <c r="C418" s="7">
         <v>542.60079910029697</v>
       </c>
       <c r="D418" s="7">
-        <v>542.67838592261296</v>
+        <v>542.84085114783295</v>
       </c>
       <c r="E418" s="12">
-        <v>5.1098011825378986E-3</v>
+        <v>5.0051765899390421E-3</v>
       </c>
       <c r="F418" s="9">
         <v>2.2175347125108713E-2</v>
       </c>
       <c r="G418" s="9">
-        <v>3.2769664046765623E-3</v>
+        <v>3.4454202362592667E-3</v>
       </c>
     </row>
     <row r="419" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A419" s="5">
         <v>45931</v>
       </c>
       <c r="B419" s="6">
         <v>272225.53582857299</v>
       </c>
       <c r="C419" s="7">
         <v>543.06083591719698</v>
       </c>
       <c r="D419" s="7">
-        <v>544.09882063703799</v>
+        <v>544.18968989156997</v>
       </c>
       <c r="E419" s="12">
-        <v>2.6174521618547164E-3</v>
+        <v>2.484777519755399E-3</v>
       </c>
       <c r="F419" s="9">
         <v>2.4414628602475563E-2</v>
       </c>
       <c r="G419" s="9">
-        <v>4.5424948303911528E-3</v>
+        <v>4.1619777454706686E-3</v>
       </c>
     </row>
     <row r="420" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A420" s="5">
         <v>45962</v>
       </c>
       <c r="B420" s="6">
         <v>272997.785055427</v>
       </c>
       <c r="C420" s="7">
         <v>544.60139055104298</v>
       </c>
       <c r="D420" s="7">
-        <v>545.89232426307001</v>
+        <v>545.90852026065795</v>
       </c>
       <c r="E420" s="12">
-        <v>3.2962828773128727E-3</v>
+        <v>3.1585132923603876E-3</v>
       </c>
       <c r="F420" s="9">
         <v>1.8101611606410328E-2</v>
       </c>
       <c r="G420" s="9">
-        <v>9.3397093929274977E-3</v>
+        <v>8.8198441135851624E-3</v>
       </c>
     </row>
     <row r="421" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A421" s="5">
         <v>45992</v>
       </c>
       <c r="B421" s="6">
         <v>271067.55001795798</v>
       </c>
       <c r="C421" s="7">
         <v>540.75077804412297</v>
       </c>
       <c r="D421" s="7">
-        <v>544.10639100898698</v>
+        <v>544.00019803375801</v>
       </c>
       <c r="E421" s="12">
-        <v>-3.2715852095813736E-3</v>
+        <v>-3.4956813386769481E-3</v>
       </c>
       <c r="F421" s="9">
         <v>6.0924264888353452E-3</v>
       </c>
       <c r="G421" s="9">
-        <v>6.8498608976919062E-3</v>
+        <v>6.4466606427375783E-3</v>
       </c>
     </row>
     <row r="422" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A422" s="5">
         <v>46023</v>
       </c>
       <c r="B422" s="6">
         <v>270873.21718718502</v>
       </c>
       <c r="C422" s="7">
         <v>540.36310482601596</v>
       </c>
       <c r="D422" s="7">
-        <v>545.83030136998696</v>
+        <v>545.58933797265001</v>
       </c>
       <c r="E422" s="12">
-        <v>3.1683332331442493E-3</v>
+        <v>2.9212120595467628E-3</v>
       </c>
       <c r="F422" s="9">
         <v>9.9183752656659685E-3</v>
       </c>
       <c r="G422" s="9">
-        <v>5.6140185322868241E-3</v>
+        <v>5.1194145012269932E-3</v>
       </c>
     </row>
     <row r="423" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A423" s="5">
         <v>46054</v>
       </c>
       <c r="B423" s="6">
         <v>273175.53525829501</v>
       </c>
       <c r="C423" s="7">
         <v>544.95598319959902</v>
       </c>
       <c r="D423" s="7">
-        <v>547.70811979334405</v>
+        <v>547.26571694618599</v>
       </c>
       <c r="E423" s="12">
-        <v>3.4402971374873914E-3</v>
+        <v>3.0726021512172963E-3</v>
       </c>
       <c r="F423" s="9">
         <v>9.9184437017789673E-3</v>
       </c>
       <c r="G423" s="9">
-        <v>3.0473290863033409E-3</v>
+        <v>2.3982472740990968E-3</v>
       </c>
     </row>
     <row r="424" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A424" s="5">
         <v>46082</v>
       </c>
       <c r="B424" s="6">
         <v>277186.13446022902</v>
       </c>
       <c r="C424" s="7">
         <v>552.95669976904799</v>
       </c>
       <c r="D424" s="7">
-        <v>552.72930798207994</v>
+        <v>552.28035260665695</v>
       </c>
       <c r="E424" s="12">
-        <v>9.1676351094274189E-3</v>
+        <v>9.1630729007716738E-3</v>
       </c>
       <c r="F424" s="9">
         <v>2.1636841674485652E-2</v>
       </c>
       <c r="G424" s="9">
-        <v>7.4476541141990094E-3</v>
+        <v>6.75418278618789E-3</v>
       </c>
     </row>
     <row r="425" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A425" s="5">
         <v>46113</v>
       </c>
       <c r="B425" s="6">
         <v>278879.50879181898</v>
       </c>
       <c r="C425" s="7">
         <v>556.33480049437298</v>
       </c>
       <c r="D425" s="7">
-        <v>554.84864364386601</v>
+        <v>554.32817731569799</v>
       </c>
       <c r="E425" s="12">
-        <v>3.8343102693856324E-3</v>
+        <v>3.7079441616485465E-3</v>
       </c>
       <c r="F425" s="9">
         <v>3.0019257776876085E-2</v>
       </c>
       <c r="G425" s="9">
-        <v>1.1894308377771168E-2</v>
+        <v>1.1235837628213341E-2</v>
+      </c>
+    </row>
+    <row r="426" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A426" s="5">
+        <v>46143</v>
+      </c>
+      <c r="B426" s="6">
+        <v>278023.90351768199</v>
+      </c>
+      <c r="C426" s="7">
+        <v>554.62795945914797</v>
+      </c>
+      <c r="D426" s="7">
+        <v>551.03940350230005</v>
+      </c>
+      <c r="E426" s="12">
+        <v>-5.9329003070413E-3</v>
+      </c>
+      <c r="F426" s="9">
+        <v>1.6811126628137885E-2</v>
+      </c>
+      <c r="G426" s="9">
+        <v>1.2702821727550218E-2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Tahoma,Bold"UK Monthly House Price Series</oddHeader>
     <oddFooter>&amp;C&amp;"Tahoma,Regular"&amp;P&amp;R&amp;"Tahoma,Regular"Nationwide Building Society&amp;L&amp;"Calibri"&amp;11&amp;K000000&amp;"Tahoma,Regular"www.nationwide.co.uk/hpi</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
@@ -10363,47 +10389,47 @@
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>UK Monthly House Price Series</dc:title>
   <dc:creator>Andrew Harvey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SetDate">
-    <vt:lpwstr>2026-04-30T15:20:32Z</vt:lpwstr>
+    <vt:lpwstr>2026-05-29T12:58:53Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Name">
     <vt:lpwstr>NBS Public - No Visible Label</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SiteId">
     <vt:lpwstr>18ed93f5-e470-4996-b0ef-9554af985d50</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ActionId">
-    <vt:lpwstr>ec5d0ab8-7719-479b-8dc6-ffc78eb6a006</vt:lpwstr>
+    <vt:lpwstr>8d0952c2-dd4a-4677-bce8-93683e528e40</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>