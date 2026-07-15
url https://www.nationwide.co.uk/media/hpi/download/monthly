--- v7 (2026-06-05)
+++ v8 (2026-07-15)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\HPD\Press\Website files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F2AA6546-37EF-409E-88F5-C7C642B906CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FB09C1CC-CA50-4DAA-A851-B5FEBAB1BDC6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{67643720-C279-417E-9167-68F9A8F0808E}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{95C0ACEC-0376-433A-8300-72E8E77316AA}"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Monthly!$A:$F</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Monthly!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
@@ -163,51 +163,51 @@
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_Monthly" xfId="2" xr:uid="{1F679D37-FF1E-41B3-80E5-3A83CF4EF0F2}"/>
+    <cellStyle name="Normal_Monthly" xfId="2" xr:uid="{CD8B5596-42EF-416F-A416-879B0377CFF0}"/>
     <cellStyle name="Per cent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Nationwide Brand Refresh">
       <a:dk1>
         <a:srgbClr val="02081E"/>
@@ -558,52 +558,52 @@
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B52B2024-3675-487F-9A49-F106E29F867B}">
-  <dimension ref="A1:G426"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17856641-6E2B-434F-ADF3-B73B1774FA3C}">
+  <dimension ref="A1:G427"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B402" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="C91" sqref="C91"/>
       <selection pane="topRight" activeCell="C91" sqref="C91"/>
       <selection pane="bottomLeft" activeCell="C91" sqref="C91"/>
       <selection pane="bottomRight" activeCell="H1" sqref="H1:DB1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5546875" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.6640625" style="8" customWidth="1"/>
     <col min="3" max="3" width="13.109375" style="7" customWidth="1"/>
     <col min="4" max="4" width="15.6640625" style="7" customWidth="1"/>
     <col min="5" max="5" width="12.33203125" style="8" customWidth="1"/>
     <col min="6" max="6" width="13.33203125" style="9" customWidth="1"/>
     <col min="7" max="7" width="18.33203125" style="10" customWidth="1"/>
     <col min="8" max="16384" width="9.109375" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
@@ -3185,175 +3185,175 @@
       </c>
       <c r="D115" s="7">
         <v>160.39708322452199</v>
       </c>
       <c r="E115" s="12">
         <v>-7.2473989824106688E-4</v>
       </c>
       <c r="F115" s="9">
         <v>0.15062861559060514</v>
       </c>
       <c r="G115" s="9">
         <v>3.2964842809944939E-2</v>
       </c>
     </row>
     <row r="116" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A116" s="5">
         <v>36708</v>
       </c>
       <c r="B116" s="6">
         <v>81133.023864067</v>
       </c>
       <c r="C116" s="7">
         <v>161.85170735729901</v>
       </c>
       <c r="D116" s="7">
-        <v>160.15819760388499</v>
+        <v>160.15819760388399</v>
       </c>
       <c r="E116" s="12">
-        <v>-1.4893389320715933E-3</v>
+        <v>-1.4893389320778105E-3</v>
       </c>
       <c r="F116" s="9">
         <v>0.13899682755999154</v>
       </c>
       <c r="G116" s="9">
-        <v>1.2595221425662828E-2</v>
+        <v>1.2595221425660608E-2</v>
       </c>
     </row>
     <row r="117" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A117" s="5">
         <v>36739</v>
       </c>
       <c r="B117" s="6">
         <v>80736.644030198499</v>
       </c>
       <c r="C117" s="7">
         <v>161.060971972148</v>
       </c>
       <c r="D117" s="7">
         <v>159.971242183344</v>
       </c>
       <c r="E117" s="12">
-        <v>-1.1673172109701868E-3</v>
+        <v>-1.1673172109639696E-3</v>
       </c>
       <c r="F117" s="9">
         <v>0.11154343842346748</v>
       </c>
       <c r="G117" s="9">
-        <v>1.2983909614625588E-3</v>
+        <v>1.2983909614603384E-3</v>
       </c>
     </row>
     <row r="118" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A118" s="5">
         <v>36770</v>
       </c>
       <c r="B118" s="6">
         <v>80672.494342458594</v>
       </c>
       <c r="C118" s="7">
         <v>160.93300020439401</v>
       </c>
       <c r="D118" s="7">
         <v>160.463414798819</v>
       </c>
       <c r="E118" s="12">
         <v>3.0766318293067307E-3</v>
       </c>
       <c r="F118" s="9">
         <v>0.10159469112600217</v>
       </c>
       <c r="G118" s="9">
-        <v>-2.5579707303264865E-3</v>
+        <v>-2.5579707303285959E-3</v>
       </c>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A119" s="5">
         <v>36800</v>
       </c>
       <c r="B119" s="6">
         <v>81036.371833377707</v>
       </c>
       <c r="C119" s="7">
         <v>161.658896890715</v>
       </c>
       <c r="D119" s="7">
         <v>162.05054077307599</v>
       </c>
       <c r="E119" s="12">
         <v>9.8908899342997625E-3</v>
       </c>
       <c r="F119" s="9">
         <v>9.8516883607125516E-2</v>
       </c>
       <c r="G119" s="9">
-        <v>2.9444926334039057E-3</v>
+        <v>2.9444926334059041E-3</v>
       </c>
     </row>
     <row r="120" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A120" s="5">
         <v>36831</v>
       </c>
       <c r="B120" s="6">
         <v>81769.721915455506</v>
       </c>
       <c r="C120" s="7">
         <v>163.12185189007201</v>
       </c>
       <c r="D120" s="7">
         <v>163.70443005724701</v>
       </c>
       <c r="E120" s="12">
         <v>1.0206009040642394E-2</v>
       </c>
       <c r="F120" s="9">
         <v>9.0931342423102413E-2</v>
       </c>
       <c r="G120" s="9">
-        <v>1.1845054008083888E-2</v>
+        <v>1.1845054008086109E-2</v>
       </c>
     </row>
     <row r="121" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A121" s="5">
         <v>36861</v>
       </c>
       <c r="B121" s="6">
         <v>82188.423590011094</v>
       </c>
       <c r="C121" s="7">
         <v>163.957116960603</v>
       </c>
       <c r="D121" s="7">
         <v>165.12909894554599</v>
       </c>
       <c r="E121" s="12">
         <v>8.7026898893376448E-3</v>
       </c>
       <c r="F121" s="9">
         <v>9.2659991123343222E-2</v>
       </c>
       <c r="G121" s="9">
-        <v>2.1413583434745753E-2</v>
+        <v>2.1413583434747974E-2</v>
       </c>
     </row>
     <row r="122" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A122" s="5">
         <v>36892</v>
       </c>
       <c r="B122" s="6">
         <v>83449.867929286906</v>
       </c>
       <c r="C122" s="7">
         <v>166.47356353592201</v>
       </c>
       <c r="D122" s="7">
         <v>169.26908436941201</v>
       </c>
       <c r="E122" s="12">
         <v>2.5071204592663987E-2</v>
       </c>
       <c r="F122" s="9">
         <v>0.11176929806401192</v>
       </c>
       <c r="G122" s="9">
         <v>3.2368693774702306E-2</v>
       </c>
     </row>
@@ -3369,7006 +3369,7029 @@
       </c>
       <c r="D123" s="7">
         <v>168.46231892530199</v>
       </c>
       <c r="E123" s="12">
         <v>-4.7661712539860401E-3</v>
       </c>
       <c r="F123" s="9">
         <v>8.0988012316825619E-2</v>
       </c>
       <c r="G123" s="9">
         <v>3.422765798867089E-2</v>
       </c>
     </row>
     <row r="124" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A124" s="5">
         <v>36951</v>
       </c>
       <c r="B124" s="6">
         <v>85076.554240128899</v>
       </c>
       <c r="C124" s="7">
         <v>169.71862879055399</v>
       </c>
       <c r="D124" s="7">
-        <v>169.83782152022701</v>
+        <v>169.837821520228</v>
       </c>
       <c r="E124" s="12">
-        <v>8.1650460690556592E-3</v>
+        <v>8.1650460690614324E-3</v>
       </c>
       <c r="F124" s="9">
         <v>7.1594337878936098E-2</v>
       </c>
       <c r="G124" s="9">
-        <v>3.3990011219329652E-2</v>
+        <v>3.3990011219331651E-2</v>
       </c>
     </row>
     <row r="125" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A125" s="5">
         <v>36982</v>
       </c>
       <c r="B125" s="6">
         <v>86243.553614298493</v>
       </c>
       <c r="C125" s="7">
         <v>172.04666775913401</v>
       </c>
       <c r="D125" s="7">
         <v>171.54032425541001</v>
       </c>
       <c r="E125" s="12">
-        <v>1.0024285049960113E-2</v>
+        <v>1.0024285049954118E-2</v>
       </c>
       <c r="F125" s="9">
         <v>6.6146751044581453E-2</v>
       </c>
       <c r="G125" s="9">
-        <v>2.3565126971062389E-2</v>
+        <v>2.3565126971064387E-2</v>
       </c>
     </row>
     <row r="126" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A126" s="5">
         <v>37012</v>
       </c>
       <c r="B126" s="6">
         <v>87266.610747267201</v>
       </c>
       <c r="C126" s="7">
         <v>174.08755734772399</v>
       </c>
       <c r="D126" s="7">
         <v>172.98955403979701</v>
       </c>
       <c r="E126" s="12">
         <v>8.448333012529563E-3</v>
       </c>
       <c r="F126" s="9">
         <v>7.7288733315292069E-2</v>
       </c>
       <c r="G126" s="9">
-        <v>2.288347866636764E-2</v>
+        <v>2.2883478666369639E-2</v>
       </c>
     </row>
     <row r="127" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A127" s="5">
         <v>37043</v>
       </c>
       <c r="B127" s="6">
         <v>89067.566607334593</v>
       </c>
       <c r="C127" s="7">
         <v>177.680271719068</v>
       </c>
       <c r="D127" s="7">
         <v>175.27192594918199</v>
       </c>
       <c r="E127" s="12">
         <v>1.3193697862588394E-2</v>
       </c>
       <c r="F127" s="9">
         <v>9.3498596542641588E-2</v>
       </c>
       <c r="G127" s="9">
-        <v>2.4100317417605321E-2</v>
+        <v>2.4100317417603545E-2</v>
       </c>
     </row>
     <row r="128" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A128" s="5">
         <v>37073</v>
       </c>
       <c r="B128" s="6">
         <v>89961.602353228503</v>
       </c>
       <c r="C128" s="7">
         <v>179.46377743622</v>
       </c>
       <c r="D128" s="7">
-        <v>177.44047147721199</v>
+        <v>177.44047147721099</v>
       </c>
       <c r="E128" s="12">
-        <v>1.237246362351696E-2</v>
+        <v>1.2372463623511187E-2</v>
       </c>
       <c r="F128" s="9">
         <v>0.10881609076907117</v>
       </c>
       <c r="G128" s="9">
-        <v>3.1110686309600677E-2</v>
+        <v>3.111068630959668E-2</v>
       </c>
     </row>
     <row r="129" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A129" s="5">
         <v>37104</v>
       </c>
       <c r="B129" s="6">
         <v>90361.069970760698</v>
       </c>
       <c r="C129" s="7">
         <v>180.26067261961501</v>
       </c>
       <c r="D129" s="7">
         <v>179.01550309729899</v>
       </c>
       <c r="E129" s="12">
-        <v>8.8763944717611398E-3</v>
+        <v>8.8763944717666909E-3</v>
       </c>
       <c r="F129" s="9">
         <v>0.11920765417203105</v>
       </c>
       <c r="G129" s="9">
-        <v>3.3750565431087898E-2</v>
+        <v>3.3750565431083901E-2</v>
       </c>
     </row>
     <row r="130" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A130" s="5">
         <v>37135</v>
       </c>
       <c r="B130" s="6">
         <v>92432.440738519595</v>
       </c>
       <c r="C130" s="7">
         <v>184.39283581734699</v>
       </c>
       <c r="D130" s="7">
         <v>183.79406876605</v>
       </c>
       <c r="E130" s="12">
         <v>2.6693585673156717E-2</v>
       </c>
       <c r="F130" s="9">
         <v>0.14577392817605883</v>
       </c>
       <c r="G130" s="9">
-        <v>3.9338530434492203E-2</v>
+        <v>3.9338530434490426E-2</v>
       </c>
     </row>
     <row r="131" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A131" s="5">
         <v>37165</v>
       </c>
       <c r="B131" s="6">
         <v>91652.788315480095</v>
       </c>
       <c r="C131" s="7">
         <v>182.837512598708</v>
       </c>
       <c r="D131" s="7">
-        <v>183.36228577457101</v>
+        <v>183.362285774572</v>
       </c>
       <c r="E131" s="12">
-        <v>-2.3492759825052278E-3</v>
+        <v>-2.3492759824997878E-3</v>
       </c>
       <c r="F131" s="9">
         <v>0.13100804295547186</v>
       </c>
       <c r="G131" s="9">
-        <v>3.8938235086702688E-2</v>
+        <v>3.8938235086706685E-2</v>
       </c>
     </row>
     <row r="132" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A132" s="5">
         <v>37196</v>
       </c>
       <c r="B132" s="6">
         <v>92261.673283174794</v>
       </c>
       <c r="C132" s="7">
         <v>184.05217300346101</v>
       </c>
       <c r="D132" s="7">
         <v>184.761815934259</v>
       </c>
       <c r="E132" s="12">
-        <v>7.6325955131721912E-3</v>
+        <v>7.6325955131668621E-3</v>
       </c>
       <c r="F132" s="9">
         <v>0.12831095816331195</v>
       </c>
       <c r="G132" s="9">
-        <v>3.7971056119684432E-2</v>
+        <v>3.7971056119688207E-2</v>
       </c>
     </row>
     <row r="133" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A133" s="5">
         <v>37226</v>
       </c>
       <c r="B133" s="6">
         <v>93544.478432428805</v>
       </c>
       <c r="C133" s="7">
         <v>186.61123211065399</v>
       </c>
       <c r="D133" s="7">
-        <v>187.91345660758199</v>
+        <v>187.913456607581</v>
       </c>
       <c r="E133" s="12">
-        <v>1.7057857205973637E-2</v>
+        <v>1.7057857205968308E-2</v>
       </c>
       <c r="F133" s="9">
         <v>0.1381709776922615</v>
       </c>
       <c r="G133" s="9">
-        <v>2.9222607513793575E-2</v>
+        <v>2.9222607513795351E-2</v>
       </c>
     </row>
     <row r="134" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A134" s="5">
         <v>37257</v>
       </c>
       <c r="B134" s="6">
         <v>93231.2393098514</v>
       </c>
       <c r="C134" s="7">
         <v>185.986353554603</v>
       </c>
       <c r="D134" s="7">
-        <v>189.08131235630501</v>
+        <v>189.08131235630401</v>
       </c>
       <c r="E134" s="12">
         <v>6.2148595944453433E-3</v>
       </c>
       <c r="F134" s="9">
         <v>0.11721254476822973</v>
       </c>
       <c r="G134" s="9">
-        <v>2.853447507827811E-2</v>
+        <v>2.8534475078272337E-2</v>
       </c>
     </row>
     <row r="135" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A135" s="5">
         <v>37288</v>
       </c>
       <c r="B135" s="6">
         <v>94964.630969546997</v>
       </c>
       <c r="C135" s="7">
         <v>189.444284570593</v>
       </c>
       <c r="D135" s="7">
         <v>192.11780575237401</v>
       </c>
       <c r="E135" s="12">
-        <v>1.6059193572482977E-2</v>
+        <v>1.6059193572488306E-2</v>
       </c>
       <c r="F135" s="9">
         <v>0.13984518299059046</v>
       </c>
       <c r="G135" s="9">
-        <v>3.1153901359302072E-2</v>
+        <v>3.1153901359296743E-2</v>
       </c>
     </row>
     <row r="136" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A136" s="5">
         <v>37316</v>
       </c>
       <c r="B136" s="6">
         <v>96792.369631165799</v>
       </c>
       <c r="C136" s="7">
         <v>193.090427767248</v>
       </c>
       <c r="D136" s="7">
-        <v>193.393855226092</v>
+        <v>193.39385522609101</v>
       </c>
       <c r="E136" s="12">
-        <v>6.6420156565951682E-3</v>
+        <v>6.6420156565900612E-3</v>
       </c>
       <c r="F136" s="9">
         <v>0.13770909618611538</v>
       </c>
       <c r="G136" s="9">
-        <v>3.3370794366016643E-2</v>
+        <v>3.3370794366012868E-2</v>
       </c>
     </row>
     <row r="137" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A137" s="5">
         <v>37347</v>
       </c>
       <c r="B137" s="6">
         <v>100472.597607424</v>
       </c>
       <c r="C137" s="7">
         <v>200.43208906683699</v>
       </c>
       <c r="D137" s="7">
         <v>199.822378736861</v>
       </c>
       <c r="E137" s="12">
-        <v>3.3240577903850932E-2</v>
+        <v>3.3240577903856261E-2</v>
       </c>
       <c r="F137" s="9">
         <v>0.16498675433483356</v>
       </c>
       <c r="G137" s="9">
-        <v>4.1970945158490425E-2</v>
+        <v>4.1970945158492423E-2</v>
       </c>
     </row>
     <row r="138" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A138" s="5">
         <v>37377</v>
       </c>
       <c r="B138" s="6">
         <v>102885.564310307</v>
       </c>
       <c r="C138" s="7">
         <v>205.24569962956099</v>
       </c>
       <c r="D138" s="7">
         <v>204.014551653225</v>
       </c>
       <c r="E138" s="12">
         <v>2.0979496605255221E-2</v>
       </c>
       <c r="F138" s="9">
         <v>0.17897972007040952</v>
       </c>
       <c r="G138" s="9">
-        <v>4.9407115831056281E-2</v>
+        <v>4.9407115831058057E-2</v>
       </c>
     </row>
     <row r="139" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A139" s="5">
         <v>37408</v>
       </c>
       <c r="B139" s="6">
         <v>106692.771483334</v>
       </c>
       <c r="C139" s="7">
         <v>212.84067084929401</v>
       </c>
       <c r="D139" s="7">
         <v>209.927956223217</v>
       </c>
       <c r="E139" s="12">
         <v>2.8985209741525519E-2</v>
       </c>
       <c r="F139" s="9">
         <v>0.19788577983389422</v>
       </c>
       <c r="G139" s="9">
-        <v>6.8173324590430351E-2</v>
+        <v>6.8173324590434348E-2</v>
       </c>
     </row>
     <row r="140" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A140" s="5">
         <v>37438</v>
       </c>
       <c r="B140" s="6">
         <v>108818.431646937</v>
       </c>
       <c r="C140" s="7">
         <v>217.08113558677101</v>
       </c>
       <c r="D140" s="7">
-        <v>214.394915993708</v>
+        <v>214.394915993707</v>
       </c>
       <c r="E140" s="12">
-        <v>2.1278536936458758E-2</v>
+        <v>2.1278536936453873E-2</v>
       </c>
       <c r="F140" s="9">
         <v>0.20960975349981092</v>
       </c>
       <c r="G140" s="9">
-        <v>7.3468107502747237E-2</v>
+        <v>7.3468107502747459E-2</v>
       </c>
     </row>
     <row r="141" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A141" s="5">
         <v>37469</v>
       </c>
       <c r="B141" s="6">
         <v>110890.15515848</v>
       </c>
       <c r="C141" s="7">
         <v>221.21400247063599</v>
       </c>
       <c r="D141" s="7">
-        <v>219.64335541661401</v>
+        <v>219.64335541661501</v>
       </c>
       <c r="E141" s="12">
-        <v>2.4480241980458395E-2</v>
+        <v>2.4480241980467721E-2</v>
       </c>
       <c r="F141" s="9">
         <v>0.22718948762296276</v>
       </c>
       <c r="G141" s="9">
-        <v>7.8253571555496615E-2</v>
+        <v>7.8253571555498391E-2</v>
       </c>
     </row>
     <row r="142" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A142" s="5">
         <v>37500</v>
       </c>
       <c r="B142" s="6">
         <v>112918.520861746</v>
       </c>
       <c r="C142" s="7">
         <v>225.260375163075</v>
       </c>
       <c r="D142" s="7">
         <v>224.47925232894599</v>
       </c>
       <c r="E142" s="12">
-        <v>2.2017041686325456E-2</v>
+        <v>2.2017041686320793E-2</v>
       </c>
       <c r="F142" s="9">
         <v>0.22163301065671526</v>
       </c>
       <c r="G142" s="9">
         <v>7.291495180329699E-2</v>
       </c>
     </row>
     <row r="143" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A143" s="5">
         <v>37530</v>
       </c>
       <c r="B143" s="6">
         <v>113664.99999869301</v>
       </c>
       <c r="C143" s="7">
         <v>226.74952122305399</v>
       </c>
       <c r="D143" s="7">
-        <v>227.391146871854</v>
+        <v>227.39114687185801</v>
       </c>
       <c r="E143" s="12">
-        <v>1.2971775844303979E-2</v>
+        <v>1.2971775844321742E-2</v>
       </c>
       <c r="F143" s="9">
         <v>0.24016958008351441</v>
       </c>
       <c r="G143" s="9">
-        <v>6.8715198406177791E-2</v>
+        <v>6.8715198406187561E-2</v>
       </c>
     </row>
     <row r="144" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A144" s="5">
         <v>37561</v>
       </c>
       <c r="B144" s="6">
         <v>115760.800438611</v>
       </c>
       <c r="C144" s="7">
         <v>230.93041900457001</v>
       </c>
       <c r="D144" s="7">
         <v>231.906837069228</v>
       </c>
       <c r="E144" s="12">
-        <v>1.9858689572988641E-2</v>
+        <v>1.9858689572970656E-2</v>
       </c>
       <c r="F144" s="9">
         <v>0.25470085593734049</v>
       </c>
       <c r="G144" s="9">
-        <v>6.1821578412251998E-2</v>
+        <v>6.1821578412258438E-2</v>
       </c>
     </row>
     <row r="145" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A145" s="5">
         <v>37591</v>
       </c>
       <c r="B145" s="6">
         <v>117205.777959133</v>
       </c>
       <c r="C145" s="7">
         <v>233.81299465195801</v>
       </c>
       <c r="D145" s="7">
-        <v>235.466552002074</v>
+        <v>235.46655200207499</v>
       </c>
       <c r="E145" s="12">
-        <v>1.5349762766085906E-2</v>
+        <v>1.5349762766090125E-2</v>
       </c>
       <c r="F145" s="9">
         <v>0.25294170135115457</v>
       </c>
       <c r="G145" s="9">
-        <v>5.5043352526241485E-2</v>
+        <v>5.5043352526249034E-2</v>
       </c>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A146" s="5">
         <v>37622</v>
       </c>
       <c r="B146" s="6">
         <v>117905.37063548301</v>
       </c>
       <c r="C146" s="7">
         <v>235.208607236441</v>
       </c>
       <c r="D146" s="7">
-        <v>239.068428839304</v>
+        <v>239.06842883929701</v>
       </c>
       <c r="E146" s="12">
-        <v>1.5296766384035321E-2</v>
+        <v>1.5296766384001348E-2</v>
       </c>
       <c r="F146" s="9">
         <v>0.26465518970125435</v>
       </c>
       <c r="G146" s="9">
-        <v>5.2013920866136099E-2</v>
+        <v>5.2013920866119223E-2</v>
       </c>
     </row>
     <row r="147" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A147" s="5">
         <v>37653</v>
       </c>
       <c r="B147" s="6">
         <v>118521.4653249</v>
       </c>
       <c r="C147" s="7">
         <v>236.43765026512099</v>
       </c>
       <c r="D147" s="7">
         <v>239.83141107725899</v>
       </c>
       <c r="E147" s="12">
-        <v>3.1914805382682321E-3</v>
+        <v>3.191480538297542E-3</v>
       </c>
       <c r="F147" s="9">
         <v>0.24805903118717088</v>
       </c>
       <c r="G147" s="9">
-        <v>4.4735557175713314E-2</v>
+        <v>4.4735557175698215E-2</v>
       </c>
     </row>
     <row r="148" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A148" s="5">
         <v>37681</v>
       </c>
       <c r="B148" s="6">
         <v>122179.55401614599</v>
       </c>
       <c r="C148" s="7">
         <v>243.73514605838201</v>
       </c>
       <c r="D148" s="7">
-        <v>244.35696926774699</v>
+        <v>244.356969267746</v>
       </c>
       <c r="E148" s="12">
-        <v>1.8869747587108687E-2</v>
+        <v>1.886974758710469E-2</v>
       </c>
       <c r="F148" s="9">
         <v>0.26228497640588055</v>
       </c>
       <c r="G148" s="9">
-        <v>4.1009970669379614E-2</v>
+        <v>4.1009970669360518E-2</v>
       </c>
     </row>
     <row r="149" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A149" s="5">
         <v>37712</v>
       </c>
       <c r="B149" s="6">
         <v>122747.92605727501</v>
       </c>
       <c r="C149" s="7">
         <v>244.86898750653299</v>
       </c>
       <c r="D149" s="7">
         <v>244.053314166517</v>
       </c>
       <c r="E149" s="12">
-        <v>-1.2426701073431357E-3</v>
+        <v>-1.2426701073390278E-3</v>
       </c>
       <c r="F149" s="9">
         <v>0.22170550956477775</v>
       </c>
       <c r="G149" s="9">
-        <v>3.0858700671759554E-2</v>
+        <v>3.0858700671766659E-2</v>
       </c>
     </row>
     <row r="150" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A150" s="5">
         <v>37742</v>
       </c>
       <c r="B150" s="6">
         <v>124751.70095744501</v>
       </c>
       <c r="C150" s="7">
         <v>248.8663041762</v>
       </c>
       <c r="D150" s="7">
-        <v>247.32891955433499</v>
+        <v>247.32891955433601</v>
       </c>
       <c r="E150" s="12">
-        <v>1.3421679599003644E-2</v>
+        <v>1.3421679599007863E-2</v>
       </c>
       <c r="F150" s="9">
         <v>0.21252871375803695</v>
       </c>
       <c r="G150" s="9">
-        <v>2.9918556236330218E-2</v>
+        <v>2.9918556236338878E-2</v>
       </c>
     </row>
     <row r="151" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A151" s="5">
         <v>37773</v>
       </c>
       <c r="B151" s="6">
         <v>127214.498087463</v>
       </c>
       <c r="C151" s="7">
         <v>253.779321112876</v>
       </c>
       <c r="D151" s="7">
-        <v>250.41363572409</v>
+        <v>250.41363572409301</v>
       </c>
       <c r="E151" s="12">
-        <v>1.2472120831293898E-2</v>
+        <v>1.2472120831301892E-2</v>
       </c>
       <c r="F151" s="9">
         <v>0.19234411402776219</v>
       </c>
       <c r="G151" s="9">
-        <v>2.5632749011433864E-2</v>
+        <v>2.5632749011450739E-2</v>
       </c>
     </row>
     <row r="152" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A152" s="5">
         <v>37803</v>
       </c>
       <c r="B152" s="6">
         <v>128251.25837374599</v>
       </c>
       <c r="C152" s="7">
         <v>255.84754702710401</v>
       </c>
       <c r="D152" s="7">
-        <v>252.41649357505199</v>
+        <v>252.41649357505099</v>
       </c>
       <c r="E152" s="12">
-        <v>7.9981980420937848E-3</v>
+        <v>7.9981980420775756E-3</v>
       </c>
       <c r="F152" s="9">
         <v>0.1785802867464612</v>
       </c>
       <c r="G152" s="9">
-        <v>3.0096264066087786E-2</v>
+        <v>3.0096264066093337E-2</v>
       </c>
     </row>
     <row r="153" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A153" s="5">
         <v>37834</v>
       </c>
       <c r="B153" s="6">
         <v>129257.648207652</v>
       </c>
       <c r="C153" s="7">
         <v>257.85518713623497</v>
       </c>
       <c r="D153" s="7">
-        <v>256.03923466796101</v>
+        <v>256.039234667963</v>
       </c>
       <c r="E153" s="12">
-        <v>1.4352236027048049E-2</v>
+        <v>1.4352236027060039E-2</v>
       </c>
       <c r="F153" s="9">
         <v>0.16563682342153152</v>
       </c>
       <c r="G153" s="9">
-        <v>3.1437989010981715E-2</v>
+        <v>3.1437989010987266E-2</v>
       </c>
     </row>
     <row r="154" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A154" s="5">
         <v>37865</v>
       </c>
       <c r="B154" s="6">
         <v>130473.4200657</v>
       </c>
       <c r="C154" s="7">
         <v>260.28052199509199</v>
       </c>
       <c r="D154" s="7">
-        <v>259.39628692421701</v>
+        <v>259.39628692421797</v>
       </c>
       <c r="E154" s="12">
-        <v>1.3111475905673187E-2</v>
+        <v>1.311147590566919E-2</v>
       </c>
       <c r="F154" s="9">
         <v>0.15546518914684615</v>
       </c>
       <c r="G154" s="9">
-        <v>3.5125762754361078E-2</v>
+        <v>3.512576275435797E-2</v>
       </c>
     </row>
     <row r="155" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A155" s="5">
         <v>37895</v>
       </c>
       <c r="B155" s="6">
         <v>131947.33528670599</v>
       </c>
       <c r="C155" s="7">
         <v>263.22082526074399</v>
       </c>
       <c r="D155" s="7">
-        <v>264.018462074269</v>
+        <v>264.01846207427099</v>
       </c>
       <c r="E155" s="12">
-        <v>1.781897190919457E-2</v>
+        <v>1.7818971909198345E-2</v>
       </c>
       <c r="F155" s="9">
         <v>0.16084401784387059</v>
       </c>
       <c r="G155" s="9">
-        <v>3.9051631594318126E-2</v>
+        <v>3.9051631594320346E-2</v>
       </c>
     </row>
     <row r="156" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A156" s="5">
         <v>37926</v>
       </c>
       <c r="B156" s="6">
         <v>133387.673653281</v>
       </c>
       <c r="C156" s="7">
         <v>266.09414629205401</v>
       </c>
       <c r="D156" s="7">
-        <v>267.214186830193</v>
+        <v>267.21418683019198</v>
       </c>
       <c r="E156" s="12">
-        <v>1.2104171544734754E-2</v>
+        <v>1.2104171544723208E-2</v>
       </c>
       <c r="F156" s="9">
         <v>0.15226979381520156</v>
       </c>
       <c r="G156" s="9">
-        <v>4.1851171452683245E-2</v>
+        <v>4.1851171452680358E-2</v>
       </c>
     </row>
     <row r="157" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A157" s="5">
         <v>37956</v>
       </c>
       <c r="B157" s="6">
         <v>135443.566069213</v>
       </c>
       <c r="C157" s="7">
         <v>270.19543183293399</v>
       </c>
       <c r="D157" s="7">
-        <v>272.274192962082</v>
+        <v>272.27419296208399</v>
       </c>
       <c r="E157" s="12">
-        <v>1.8936143293561303E-2</v>
+        <v>1.8936143293572627E-2</v>
       </c>
       <c r="F157" s="9">
         <v>0.15560485521830381</v>
       </c>
       <c r="G157" s="9">
-        <v>4.6434502996711702E-2</v>
+        <v>4.6434502996713034E-2</v>
       </c>
     </row>
     <row r="158" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A158" s="5">
         <v>37987</v>
       </c>
       <c r="B158" s="6">
         <v>134805.73139884</v>
       </c>
       <c r="C158" s="7">
         <v>268.92301986682099</v>
       </c>
       <c r="D158" s="7">
-        <v>273.11895696755602</v>
+        <v>273.11895696753902</v>
       </c>
       <c r="E158" s="12">
-        <v>3.1026223832812949E-3</v>
+        <v>3.1026223832115729E-3</v>
       </c>
       <c r="F158" s="9">
         <v>0.14333834559246772</v>
       </c>
       <c r="G158" s="9">
-        <v>4.2534073579860499E-2</v>
+        <v>4.2534073579833409E-2</v>
       </c>
     </row>
     <row r="159" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A159" s="5">
         <v>38018</v>
       </c>
       <c r="B159" s="6">
         <v>138729.555860297</v>
       </c>
       <c r="C159" s="7">
         <v>276.75063010751899</v>
       </c>
       <c r="D159" s="7">
-        <v>280.61677392198902</v>
+        <v>280.61677392198402</v>
       </c>
       <c r="E159" s="12">
-        <v>2.7452568791567433E-2</v>
+        <v>2.7452568791613174E-2</v>
       </c>
       <c r="F159" s="9">
         <v>0.17050152459726475</v>
       </c>
       <c r="G159" s="9">
-        <v>4.4750434014743323E-2</v>
+        <v>4.4750434014715568E-2</v>
       </c>
     </row>
     <row r="160" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A160" s="5">
         <v>38047</v>
       </c>
       <c r="B160" s="6">
         <v>142584.26376954099</v>
       </c>
       <c r="C160" s="7">
         <v>284.44036021692699</v>
       </c>
       <c r="D160" s="7">
-        <v>285.36719616149901</v>
+        <v>285.36719616148901</v>
       </c>
       <c r="E160" s="12">
-        <v>1.6928504212761597E-2</v>
+        <v>1.6928504212744278E-2</v>
       </c>
       <c r="F160" s="9">
         <v>0.16700592760961452</v>
       </c>
       <c r="G160" s="9">
-        <v>4.4300911118330344E-2</v>
+        <v>4.4300911118286823E-2</v>
       </c>
     </row>
     <row r="161" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A161" s="5">
         <v>38078</v>
       </c>
       <c r="B161" s="6">
         <v>145917.922983422</v>
       </c>
       <c r="C161" s="7">
         <v>291.09065389287798</v>
       </c>
       <c r="D161" s="7">
-        <v>289.97095148673901</v>
+        <v>289.970951486731</v>
       </c>
       <c r="E161" s="12">
-        <v>1.6132741909951731E-2</v>
+        <v>1.6132741909959059E-2</v>
       </c>
       <c r="F161" s="9">
         <v>0.18876080167200349</v>
       </c>
       <c r="G161" s="9">
-        <v>5.3343826531568217E-2</v>
+        <v>5.3343826531560445E-2</v>
       </c>
     </row>
     <row r="162" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A162" s="5">
         <v>38108</v>
       </c>
       <c r="B162" s="6">
         <v>149019.87983144101</v>
       </c>
       <c r="C162" s="7">
         <v>297.278726124005</v>
       </c>
       <c r="D162" s="7">
-        <v>295.32584695798403</v>
+        <v>295.32584695799</v>
       </c>
       <c r="E162" s="12">
-        <v>1.8467006587347345E-2</v>
+        <v>1.8467006587396195E-2</v>
       </c>
       <c r="F162" s="9">
         <v>0.19453184756393727</v>
       </c>
       <c r="G162" s="9">
-        <v>5.4059968851676965E-2</v>
+        <v>5.4059968851687845E-2</v>
       </c>
     </row>
     <row r="163" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A163" s="5">
         <v>38139</v>
       </c>
       <c r="B163" s="6">
         <v>151523.86258659701</v>
       </c>
       <c r="C163" s="7">
         <v>302.27390397900803</v>
       </c>
       <c r="D163" s="7">
-        <v>298.48062898405902</v>
+        <v>298.48062898409103</v>
       </c>
       <c r="E163" s="12">
-        <v>1.0682376969611607E-2</v>
+        <v>1.0682376969699536E-2</v>
       </c>
       <c r="F163" s="9">
         <v>0.19108957598859133</v>
       </c>
       <c r="G163" s="9">
-        <v>5.3240787199661632E-2</v>
+        <v>5.3240787199737571E-2</v>
       </c>
     </row>
     <row r="164" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A164" s="5">
         <v>38169</v>
       </c>
       <c r="B164" s="6">
         <v>154298.53053373899</v>
       </c>
       <c r="C164" s="7">
         <v>307.80906984866601</v>
       </c>
       <c r="D164" s="7">
-        <v>303.65774850500298</v>
+        <v>303.65774850506699</v>
       </c>
       <c r="E164" s="12">
-        <v>1.7344909579443568E-2</v>
+        <v>1.7344909579549039E-2</v>
       </c>
       <c r="F164" s="9">
         <v>0.20309564592408336</v>
       </c>
       <c r="G164" s="9">
-        <v>4.8494730073718406E-2</v>
+        <v>4.8494730073866066E-2</v>
       </c>
     </row>
     <row r="165" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A165" s="5">
         <v>38200</v>
       </c>
       <c r="B165" s="6">
         <v>153742.53287880501</v>
       </c>
       <c r="C165" s="7">
         <v>306.69991397782701</v>
       </c>
       <c r="D165" s="7">
-        <v>304.67405246803901</v>
+        <v>304.674052468083</v>
       </c>
       <c r="E165" s="12">
-        <v>3.3468731426733456E-3</v>
+        <v>3.3468731426067322E-3</v>
       </c>
       <c r="F165" s="9">
         <v>0.1894269701690563</v>
       </c>
       <c r="G165" s="9">
-        <v>4.1518238464917756E-2</v>
+        <v>4.1518238465092949E-2</v>
       </c>
     </row>
     <row r="166" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A166" s="5">
         <v>38231</v>
       </c>
       <c r="B166" s="6">
         <v>153726.762826213</v>
       </c>
       <c r="C166" s="7">
         <v>306.66845440913801</v>
       </c>
       <c r="D166" s="7">
-        <v>305.73107824403201</v>
+        <v>305.73107824405298</v>
       </c>
       <c r="E166" s="12">
-        <v>3.4693659254225739E-3</v>
+        <v>3.4693659253464126E-3</v>
       </c>
       <c r="F166" s="9">
         <v>0.17822283457277188</v>
       </c>
       <c r="G166" s="9">
-        <v>3.4268188854294612E-2</v>
+        <v>3.4268188854405413E-2</v>
       </c>
     </row>
     <row r="167" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A167" s="5">
         <v>38261</v>
       </c>
       <c r="B167" s="6">
         <v>152159.15141917899</v>
       </c>
       <c r="C167" s="7">
         <v>303.54123727094498</v>
       </c>
       <c r="D167" s="7">
-        <v>304.42138842544801</v>
+        <v>304.42138842540197</v>
       </c>
       <c r="E167" s="12">
-        <v>-4.283796812892593E-3</v>
+        <v>-4.2837968131115289E-3</v>
       </c>
       <c r="F167" s="9">
         <v>0.15318093456420079</v>
       </c>
       <c r="G167" s="9">
-        <v>1.9345946297937733E-2</v>
+        <v>1.9345946297843142E-2</v>
       </c>
     </row>
     <row r="168" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A168" s="5">
         <v>38292</v>
       </c>
       <c r="B168" s="6">
         <v>153438.588082981</v>
       </c>
       <c r="C168" s="7">
         <v>306.09357660984</v>
       </c>
       <c r="D168" s="7">
-        <v>307.28222695964701</v>
+        <v>307.28222695951899</v>
       </c>
       <c r="E168" s="12">
-        <v>9.397626589235486E-3</v>
+        <v>9.3976265889677002E-3</v>
       </c>
       <c r="F168" s="9">
         <v>0.15032059470366654</v>
       </c>
       <c r="G168" s="9">
-        <v>1.1713848775240621E-2</v>
+        <v>1.1713848774915769E-2</v>
       </c>
     </row>
     <row r="169" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A169" s="5">
         <v>38322</v>
       </c>
       <c r="B169" s="6">
         <v>152622.72858610301</v>
       </c>
       <c r="C169" s="7">
         <v>304.466024150382</v>
       </c>
       <c r="D169" s="7">
-        <v>307.04826298768597</v>
+        <v>307.04826298754</v>
       </c>
       <c r="E169" s="12">
-        <v>-7.6139767104643763E-4</v>
+        <v>-7.6139767110516843E-4</v>
       </c>
       <c r="F169" s="9">
         <v>0.12683631283092178</v>
       </c>
       <c r="G169" s="9">
-        <v>5.1298431019575208E-3</v>
+        <v>5.129843101465692E-3</v>
       </c>
     </row>
     <row r="170" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A170" s="5">
         <v>38353</v>
       </c>
       <c r="B170" s="6">
         <v>151757.17457932999</v>
       </c>
       <c r="C170" s="7">
         <v>302.73933645732899</v>
       </c>
       <c r="D170" s="7">
-        <v>307.187805621699</v>
+        <v>307.18780562160299</v>
       </c>
       <c r="E170" s="12">
-        <v>4.5446482144284595E-4</v>
+        <v>4.5446482160582669E-4</v>
       </c>
       <c r="F170" s="9">
         <v>0.12574719935561807</v>
       </c>
       <c r="G170" s="9">
-        <v>7.3148037267460886E-3</v>
+        <v>7.3148037263204291E-3</v>
       </c>
     </row>
     <row r="171" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A171" s="5">
         <v>38384</v>
       </c>
       <c r="B171" s="6">
         <v>152878.93971300701</v>
       </c>
       <c r="C171" s="7">
         <v>304.977137952855</v>
       </c>
       <c r="D171" s="7">
-        <v>309.11142062038698</v>
+        <v>309.11142062044399</v>
       </c>
       <c r="E171" s="12">
-        <v>6.2620161460995583E-3</v>
+        <v>6.2620161465996027E-3</v>
       </c>
       <c r="F171" s="9">
         <v>0.10199256939133217</v>
       </c>
       <c r="G171" s="9">
-        <v>6.4449226105192103E-3</v>
+        <v>6.4449226104850155E-3</v>
       </c>
     </row>
     <row r="172" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A172" s="5">
         <v>38412</v>
       </c>
       <c r="B172" s="6">
         <v>153876.16709019599</v>
       </c>
       <c r="C172" s="7">
         <v>306.96649994054297</v>
       </c>
       <c r="D172" s="7">
-        <v>308.01831049671199</v>
+        <v>308.01831049685399</v>
       </c>
       <c r="E172" s="12">
-        <v>-3.5362980813880007E-3</v>
+        <v>-3.5362980811124434E-3</v>
       </c>
       <c r="F172" s="9">
         <v>7.9194597090358476E-2</v>
       </c>
       <c r="G172" s="9">
-        <v>6.0578470608130264E-3</v>
+        <v>6.0578470612755453E-3</v>
       </c>
     </row>
     <row r="173" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A173" s="5">
         <v>38443</v>
       </c>
       <c r="B173" s="6">
         <v>156128.027989408</v>
       </c>
       <c r="C173" s="7">
         <v>311.45872165138798</v>
       </c>
       <c r="D173" s="7">
-        <v>310.013973371357</v>
+        <v>310.01397337149803</v>
       </c>
       <c r="E173" s="12">
-        <v>6.4790397409386635E-3</v>
+        <v>6.4790397409326683E-3</v>
       </c>
       <c r="F173" s="9">
         <v>6.9971562075660021E-2</v>
       </c>
       <c r="G173" s="9">
-        <v>6.1045005253534956E-3</v>
+        <v>6.1045005261262109E-3</v>
       </c>
     </row>
     <row r="174" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A174" s="5">
         <v>38473</v>
       </c>
       <c r="B174" s="6">
         <v>157272.24507021901</v>
       </c>
       <c r="C174" s="7">
         <v>313.74131238074398</v>
       </c>
       <c r="D174" s="7">
-        <v>311.491922292288</v>
+        <v>311.49192229237201</v>
       </c>
       <c r="E174" s="12">
-        <v>4.7673622735726617E-3</v>
+        <v>4.7673622733865884E-3</v>
       </c>
       <c r="F174" s="9">
         <v>5.5377613027956407E-2</v>
       </c>
       <c r="G174" s="9">
-        <v>6.6894825649412848E-3</v>
+        <v>6.6894825655405832E-3</v>
       </c>
     </row>
     <row r="175" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A175" s="5">
         <v>38504</v>
       </c>
       <c r="B175" s="6">
         <v>157790.98849480701</v>
       </c>
       <c r="C175" s="7">
         <v>314.77615004549699</v>
       </c>
       <c r="D175" s="7">
-        <v>311.130420562361</v>
+        <v>311.130420562415</v>
       </c>
       <c r="E175" s="12">
-        <v>-1.1605492921508143E-3</v>
+        <v>-1.1605492922468486E-3</v>
       </c>
       <c r="F175" s="9">
         <v>4.1360653043198914E-2</v>
       </c>
       <c r="G175" s="9">
-        <v>8.9999152418533956E-3</v>
+        <v>8.9999152420427997E-3</v>
       </c>
     </row>
     <row r="176" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A176" s="5">
         <v>38534</v>
       </c>
       <c r="B176" s="6">
         <v>158347.701452245</v>
       </c>
       <c r="C176" s="7">
         <v>315.88673286834597</v>
       </c>
       <c r="D176" s="7">
-        <v>311.72000112761401</v>
+        <v>311.720001127731</v>
       </c>
       <c r="E176" s="12">
-        <v>1.8949627753768183E-3</v>
+        <v>1.8949627755788789E-3</v>
       </c>
       <c r="F176" s="9">
         <v>2.6242446408909714E-2</v>
       </c>
       <c r="G176" s="9">
-        <v>7.7643190143632523E-3</v>
+        <v>7.7643190142691054E-3</v>
       </c>
     </row>
     <row r="177" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A177" s="5">
         <v>38565</v>
       </c>
       <c r="B177" s="6">
         <v>157309.74626090299</v>
       </c>
       <c r="C177" s="7">
         <v>313.816123246296</v>
       </c>
       <c r="D177" s="7">
-        <v>312.03637620230199</v>
+        <v>312.03637620238902</v>
       </c>
       <c r="E177" s="12">
-        <v>1.014933509378757E-3</v>
+        <v>1.0149335092821676E-3</v>
       </c>
       <c r="F177" s="9">
         <v>2.3202514719268708E-2</v>
       </c>
       <c r="G177" s="9">
-        <v>5.7691792170444511E-3</v>
+        <v>5.7691792169247691E-3</v>
       </c>
     </row>
     <row r="178" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A178" s="5">
         <v>38596</v>
       </c>
       <c r="B178" s="6">
         <v>156516.536930815</v>
       </c>
       <c r="C178" s="7">
         <v>312.23375544768402</v>
       </c>
       <c r="D178" s="7">
-        <v>311.37422599395001</v>
+        <v>311.37422599397098</v>
       </c>
       <c r="E178" s="12">
-        <v>-2.1220289006391724E-3</v>
+        <v>-2.1220289008502258E-3</v>
       </c>
       <c r="F178" s="9">
         <v>1.8147614984621585E-2</v>
       </c>
       <c r="G178" s="9">
-        <v>2.6744477503870545E-3</v>
+        <v>2.6744477503284347E-3</v>
       </c>
     </row>
     <row r="179" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A179" s="5">
         <v>38626</v>
       </c>
       <c r="B179" s="6">
         <v>157107.34546862601</v>
       </c>
       <c r="C179" s="7">
         <v>313.41235530766397</v>
       </c>
       <c r="D179" s="7">
-        <v>314.27033129348803</v>
+        <v>314.27033129329601</v>
       </c>
       <c r="E179" s="12">
-        <v>9.3010437530378631E-3</v>
+        <v>9.3010437523530776E-3</v>
       </c>
       <c r="F179" s="9">
         <v>3.2519858341052643E-2</v>
       </c>
       <c r="G179" s="9">
-        <v>3.5731972643429089E-3</v>
+        <v>3.5731972639789777E-3</v>
       </c>
     </row>
     <row r="180" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A180" s="5">
         <v>38657</v>
       </c>
       <c r="B180" s="6">
         <v>157138.890214363</v>
       </c>
       <c r="C180" s="7">
         <v>313.47528370244697</v>
       </c>
       <c r="D180" s="7">
-        <v>314.407734973944</v>
+        <v>314.40773497341797</v>
       </c>
       <c r="E180" s="12">
-        <v>4.3721492859494226E-4</v>
+        <v>4.3721492753223679E-4</v>
       </c>
       <c r="F180" s="9">
         <v>2.411585102295688E-2</v>
       </c>
       <c r="G180" s="9">
-        <v>5.525261861383246E-3</v>
+        <v>5.5252618603602865E-3</v>
       </c>
     </row>
     <row r="181" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A181" s="5">
         <v>38687</v>
       </c>
       <c r="B181" s="6">
         <v>157249.75617954001</v>
       </c>
       <c r="C181" s="7">
         <v>313.69644944849102</v>
       </c>
       <c r="D181" s="7">
-        <v>316.574093771874</v>
+        <v>316.57409377127601</v>
       </c>
       <c r="E181" s="12">
-        <v>6.8902846748013502E-3</v>
+        <v>6.8902846745841906E-3</v>
       </c>
       <c r="F181" s="9">
         <v>3.0316766292287189E-2</v>
       </c>
       <c r="G181" s="9">
-        <v>1.0823682466880813E-2</v>
+        <v>1.0823682465230133E-2</v>
       </c>
     </row>
     <row r="182" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A182" s="5">
         <v>38718</v>
       </c>
       <c r="B182" s="6">
         <v>158477.76609916601</v>
       </c>
       <c r="C182" s="7">
         <v>316.146197931627</v>
       </c>
       <c r="D182" s="7">
-        <v>320.57846487850998</v>
+        <v>320.57846487823298</v>
       </c>
       <c r="E182" s="12">
-        <v>1.2649080216657227E-2</v>
+        <v>1.2649080217695063E-2</v>
       </c>
       <c r="F182" s="9">
         <v>4.428516502409563E-2</v>
       </c>
       <c r="G182" s="9">
-        <v>1.4801794127276668E-2</v>
+        <v>1.4801794125873569E-2</v>
       </c>
     </row>
     <row r="183" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A183" s="5">
         <v>38749</v>
       </c>
       <c r="B183" s="6">
         <v>158572.96779555501</v>
       </c>
       <c r="C183" s="7">
         <v>316.33611513636203</v>
       </c>
       <c r="D183" s="7">
-        <v>320.499058108756</v>
+        <v>320.49905810912298</v>
       </c>
       <c r="E183" s="12">
-        <v>-2.476983904208252E-4</v>
+        <v>-2.476983884122097E-4</v>
       </c>
       <c r="F183" s="9">
         <v>3.7245339961393897E-2</v>
       </c>
       <c r="G183" s="9">
-        <v>1.8721644149626071E-2</v>
+        <v>1.8721644149841232E-2</v>
       </c>
     </row>
     <row r="184" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A184" s="5">
         <v>38777</v>
       </c>
       <c r="B184" s="6">
         <v>162082.50416309899</v>
       </c>
       <c r="C184" s="7">
         <v>323.33726492798297</v>
       </c>
       <c r="D184" s="7">
-        <v>324.505154059387</v>
+        <v>324.50515406013199</v>
       </c>
       <c r="E184" s="12">
-        <v>1.2499556080665997E-2</v>
+        <v>1.2499556081831065E-2</v>
       </c>
       <c r="F184" s="9">
         <v>5.3330786879385528E-2</v>
       </c>
       <c r="G184" s="9">
-        <v>2.1508035492350919E-2</v>
+        <v>2.150803549465663E-2</v>
       </c>
     </row>
     <row r="185" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A185" s="5">
         <v>38808</v>
       </c>
       <c r="B185" s="6">
         <v>163573.278728317</v>
       </c>
       <c r="C185" s="7">
         <v>326.31120078263098</v>
       </c>
       <c r="D185" s="7">
-        <v>324.67279920013101</v>
+        <v>324.67279920085599</v>
       </c>
       <c r="E185" s="12">
-        <v>5.1661780605605223E-4</v>
+        <v>5.1661780599321361E-4</v>
       </c>
       <c r="F185" s="9">
         <v>4.7686830063687236E-2</v>
       </c>
       <c r="G185" s="9">
-        <v>1.9038959344281459E-2</v>
+        <v>1.9038959347712048E-2</v>
       </c>
     </row>
     <row r="186" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A186" s="5">
         <v>38838</v>
       </c>
       <c r="B186" s="6">
         <v>164632.29089936099</v>
       </c>
       <c r="C186" s="7">
         <v>328.42381682764398</v>
       </c>
       <c r="D186" s="7">
-        <v>325.97346373204402</v>
+        <v>325.97346373236098</v>
       </c>
       <c r="E186" s="12">
-        <v>4.006077919423312E-3</v>
+        <v>4.0060779181576578E-3</v>
       </c>
       <c r="F186" s="9">
         <v>4.6798122744772241E-2</v>
       </c>
       <c r="G186" s="9">
-        <v>1.8273660197686947E-2</v>
+        <v>1.8273660200093023E-2</v>
       </c>
     </row>
     <row r="187" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A187" s="5">
         <v>38869</v>
       </c>
       <c r="B187" s="6">
         <v>165729.90767969601</v>
       </c>
       <c r="C187" s="7">
         <v>330.613444940345</v>
       </c>
       <c r="D187" s="7">
-        <v>326.97187578617201</v>
+        <v>326.97187578607401</v>
       </c>
       <c r="E187" s="12">
-        <v>3.0628629787752271E-3</v>
+        <v>3.0628629774991367E-3</v>
       </c>
       <c r="F187" s="9">
         <v>5.0312880733050847E-2</v>
       </c>
       <c r="G187" s="9">
-        <v>1.2464454839336891E-2</v>
+        <v>1.2464454839439032E-2</v>
       </c>
     </row>
     <row r="188" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A188" s="5">
         <v>38899</v>
       </c>
       <c r="B188" s="6">
         <v>167732.73474557401</v>
       </c>
       <c r="C188" s="7">
         <v>334.608870781946</v>
       </c>
       <c r="D188" s="7">
-        <v>330.38001607661198</v>
+        <v>330.38001607661403</v>
       </c>
       <c r="E188" s="12">
-        <v>1.0423343849514266E-2</v>
+        <v>1.0423343849823574E-2</v>
       </c>
       <c r="F188" s="9">
         <v>5.9268516102583435E-2</v>
       </c>
       <c r="G188" s="9">
-        <v>1.4075144678634244E-2</v>
+        <v>1.4075144676941154E-2</v>
       </c>
     </row>
     <row r="189" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A189" s="5">
         <v>38930</v>
       </c>
       <c r="B189" s="6">
         <v>167721.47997902901</v>
       </c>
       <c r="C189" s="7">
         <v>334.58641872611901</v>
       </c>
       <c r="D189" s="7">
-        <v>332.935720004274</v>
+        <v>332.93572000438297</v>
       </c>
       <c r="E189" s="12">
-        <v>7.735649262361477E-3</v>
+        <v>7.735649262684996E-3</v>
       </c>
       <c r="F189" s="9">
         <v>6.6186196123268148E-2</v>
       </c>
       <c r="G189" s="9">
-        <v>1.552189189468911E-2</v>
+        <v>1.5521891892841699E-2</v>
       </c>
     </row>
     <row r="190" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A190" s="5">
         <v>38961</v>
       </c>
       <c r="B190" s="6">
         <v>169412.674514554</v>
       </c>
       <c r="C190" s="7">
         <v>337.960170991371</v>
       </c>
       <c r="D190" s="7">
-        <v>336.97876829284297</v>
+        <v>336.97876829251402</v>
       </c>
       <c r="E190" s="12">
-        <v>1.2143630273486528E-2</v>
+        <v>1.2143630272167361E-2</v>
       </c>
       <c r="F190" s="9">
         <v>8.2394728612222634E-2</v>
       </c>
       <c r="G190" s="9">
-        <v>2.3195524670921674E-2</v>
+        <v>2.3195524669710865E-2</v>
       </c>
     </row>
     <row r="191" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A191" s="5">
         <v>38991</v>
       </c>
       <c r="B191" s="6">
         <v>169623.48858430699</v>
       </c>
       <c r="C191" s="7">
         <v>338.38072251896602</v>
       </c>
       <c r="D191" s="7">
-        <v>339.02329099993301</v>
+        <v>339.02329099903801</v>
       </c>
       <c r="E191" s="12">
-        <v>6.0672152060134987E-3</v>
+        <v>6.0672152043397265E-3</v>
       </c>
       <c r="F191" s="9">
         <v>7.9666186697686658E-2</v>
       </c>
       <c r="G191" s="9">
-        <v>2.6046743894576396E-2</v>
+        <v>2.6046743893211932E-2</v>
       </c>
     </row>
     <row r="192" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A192" s="5">
         <v>39022</v>
       </c>
       <c r="B192" s="6">
         <v>172184.84989518899</v>
       </c>
       <c r="C192" s="7">
         <v>343.490364457368</v>
       </c>
       <c r="D192" s="7">
-        <v>344.30619237338698</v>
+        <v>344.30619237236601</v>
       </c>
       <c r="E192" s="12">
-        <v>1.5582709252430105E-2</v>
+        <v>1.5582709252099702E-2</v>
       </c>
       <c r="F192" s="9">
         <v>9.5749433258066841E-2</v>
       </c>
       <c r="G192" s="9">
-        <v>3.0315071540181204E-2</v>
+        <v>3.0315071537900584E-2</v>
       </c>
     </row>
     <row r="193" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A193" s="5">
         <v>39052</v>
       </c>
       <c r="B193" s="6">
         <v>173745.944939993</v>
       </c>
       <c r="C193" s="7">
         <v>346.60458214968298</v>
       </c>
       <c r="D193" s="7">
-        <v>349.96694466025002</v>
+        <v>349.96694465944199</v>
       </c>
       <c r="E193" s="12">
-        <v>1.6441041178615112E-2</v>
+        <v>1.6441041179282356E-2</v>
       </c>
       <c r="F193" s="9">
         <v>0.10490438370930777</v>
       </c>
       <c r="G193" s="9">
-        <v>3.2992207310489352E-2</v>
+        <v>3.2992207307991128E-2</v>
       </c>
     </row>
     <row r="194" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A194" s="5">
         <v>39083</v>
       </c>
       <c r="B194" s="6">
         <v>173224.53049976699</v>
       </c>
       <c r="C194" s="7">
         <v>345.56441609433301</v>
       </c>
       <c r="D194" s="7">
-        <v>350.260890891847</v>
+        <v>350.26089088854297</v>
       </c>
       <c r="E194" s="12">
-        <v>8.3992570178970105E-4</v>
+        <v>8.3992569465962674E-4</v>
       </c>
       <c r="F194" s="9">
         <v>9.3052576166259282E-2</v>
       </c>
       <c r="G194" s="9">
-        <v>3.52809155914795E-2</v>
+        <v>3.528091558753621E-2</v>
       </c>
     </row>
     <row r="195" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A195" s="5">
         <v>39114</v>
       </c>
       <c r="B195" s="6">
         <v>174705.525857548</v>
       </c>
       <c r="C195" s="7">
         <v>348.51884347579801</v>
       </c>
       <c r="D195" s="7">
-        <v>353.29500457112403</v>
+        <v>353.295004572126</v>
       </c>
       <c r="E195" s="12">
-        <v>8.6624392222365287E-3</v>
+        <v>8.6624392346119627E-3</v>
       </c>
       <c r="F195" s="9">
         <v>0.10173586511158583</v>
       </c>
       <c r="G195" s="9">
-        <v>3.2553484109158815E-2</v>
+        <v>3.2553484108382547E-2</v>
       </c>
     </row>
     <row r="196" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A196" s="5">
         <v>39142</v>
       </c>
       <c r="B196" s="6">
         <v>177082.55412879601</v>
       </c>
       <c r="C196" s="7">
         <v>353.26076071017502</v>
       </c>
       <c r="D196" s="7">
-        <v>354.61628238102901</v>
+        <v>354.61628238935299</v>
       </c>
       <c r="E196" s="12">
-        <v>3.7398711920904049E-3</v>
+        <v>3.739871212804724E-3</v>
       </c>
       <c r="F196" s="9">
         <v>9.2545768854873423E-2</v>
       </c>
       <c r="G196" s="9">
-        <v>2.407416607233448E-2</v>
+        <v>2.4074166080862103E-2</v>
       </c>
     </row>
     <row r="197" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A197" s="5">
         <v>39173</v>
       </c>
       <c r="B197" s="6">
         <v>180314.167315762</v>
       </c>
       <c r="C197" s="7">
         <v>359.70748347383102</v>
       </c>
       <c r="D197" s="7">
-        <v>357.91047103879902</v>
+        <v>357.91047103987103</v>
       </c>
       <c r="E197" s="12">
-        <v>9.2894455822827293E-3</v>
+        <v>9.2894455616145954E-3</v>
       </c>
       <c r="F197" s="9">
         <v>0.10234488614274273</v>
       </c>
       <c r="G197" s="9">
-        <v>2.0380121179725208E-2</v>
+        <v>2.0380121194694345E-2</v>
       </c>
     </row>
     <row r="198" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A198" s="5">
         <v>39203</v>
       </c>
       <c r="B198" s="6">
         <v>181584.49998302499</v>
       </c>
       <c r="C198" s="7">
         <v>362.24166131308903</v>
       </c>
       <c r="D198" s="7">
-        <v>359.482817229435</v>
+        <v>359.482817229251</v>
       </c>
       <c r="E198" s="12">
-        <v>4.393127102630956E-3</v>
+        <v>4.3931270991086624E-3</v>
       </c>
       <c r="F198" s="9">
         <v>0.10297013417633027</v>
       </c>
       <c r="G198" s="9">
-        <v>1.7547536533597752E-2</v>
+        <v>1.7547536545345466E-2</v>
       </c>
     </row>
     <row r="199" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A199" s="5">
         <v>39234</v>
       </c>
       <c r="B199" s="6">
         <v>184070.218171063</v>
       </c>
       <c r="C199" s="7">
         <v>367.20040330965298</v>
       </c>
       <c r="D199" s="7">
-        <v>363.16132081299298</v>
+        <v>363.161320811385</v>
       </c>
       <c r="E199" s="12">
-        <v>1.0232766094103063E-2</v>
+        <v>1.0232766090147116E-2</v>
       </c>
       <c r="F199" s="9">
         <v>0.11066385511306009</v>
       </c>
       <c r="G199" s="9">
-        <v>2.1151974797551709E-2</v>
+        <v>2.1151974791060235E-2</v>
       </c>
     </row>
     <row r="200" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A200" s="5">
         <v>39264</v>
       </c>
       <c r="B200" s="6">
         <v>184269.86418284499</v>
       </c>
       <c r="C200" s="7">
         <v>367.59867575575498</v>
       </c>
       <c r="D200" s="7">
-        <v>363.03183669072303</v>
+        <v>363.03183668865802</v>
       </c>
       <c r="E200" s="12">
-        <v>-3.5654711790367166E-4</v>
+        <v>-3.5654711916366377E-4</v>
       </c>
       <c r="F200" s="9">
         <v>9.8592141017407098E-2</v>
       </c>
       <c r="G200" s="9">
-        <v>1.8628083535866313E-2</v>
+        <v>1.8628083522309602E-2</v>
       </c>
     </row>
     <row r="201" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A201" s="5">
         <v>39295</v>
       </c>
       <c r="B201" s="6">
         <v>183898.448890759</v>
       </c>
       <c r="C201" s="7">
         <v>366.85774196209502</v>
       </c>
       <c r="D201" s="7">
-        <v>365.219808103866</v>
+        <v>365.21980810212801</v>
       </c>
       <c r="E201" s="12">
-        <v>6.0269408685689196E-3</v>
+        <v>6.0269408695039495E-3</v>
       </c>
       <c r="F201" s="9">
         <v>9.6451384245791028E-2</v>
       </c>
       <c r="G201" s="9">
-        <v>1.8100020269937955E-2</v>
+        <v>1.8100020256141658E-2</v>
       </c>
     </row>
     <row r="202" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A202" s="5">
         <v>39326</v>
       </c>
       <c r="B202" s="6">
         <v>184723.32792935101</v>
       </c>
       <c r="C202" s="7">
         <v>368.50328744284798</v>
       </c>
       <c r="D202" s="7">
-        <v>367.03268954190202</v>
+        <v>367.03268954054602</v>
       </c>
       <c r="E202" s="12">
-        <v>4.9638091850714439E-3</v>
+        <v>4.9638091861410327E-3</v>
       </c>
       <c r="F202" s="9">
         <v>9.0374899390901264E-2</v>
       </c>
       <c r="G202" s="9">
-        <v>1.3631634284350103E-2</v>
+        <v>1.3631634280250937E-2</v>
       </c>
     </row>
     <row r="203" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A203" s="5">
         <v>39356</v>
       </c>
       <c r="B203" s="6">
         <v>186043.57943158501</v>
       </c>
       <c r="C203" s="7">
         <v>371.13704802023898</v>
       </c>
       <c r="D203" s="7">
-        <v>371.63215029898703</v>
+        <v>371.63215029772499</v>
       </c>
       <c r="E203" s="12">
-        <v>1.2531474411245691E-2</v>
+        <v>1.2531474411547894E-2</v>
       </c>
       <c r="F203" s="9">
         <v>9.6803166733107737E-2</v>
       </c>
       <c r="G203" s="9">
-        <v>1.6771738193874342E-2</v>
+        <v>1.6771738193474439E-2</v>
       </c>
     </row>
     <row r="204" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A204" s="5">
         <v>39387</v>
       </c>
       <c r="B204" s="6">
         <v>184098.574978594</v>
       </c>
       <c r="C204" s="7">
         <v>367.25697210859101</v>
       </c>
       <c r="D204" s="7">
-        <v>367.97559000644702</v>
+        <v>367.97559000541003</v>
       </c>
       <c r="E204" s="12">
-        <v>-9.8391925714667039E-3</v>
+        <v>-9.839192570894606E-3</v>
       </c>
       <c r="F204" s="9">
         <v>6.9191482820103234E-2</v>
       </c>
       <c r="G204" s="9">
-        <v>1.3952064635109895E-2</v>
+        <v>1.3952064636787886E-2</v>
       </c>
     </row>
     <row r="205" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A205" s="5">
         <v>39417</v>
       </c>
       <c r="B205" s="6">
         <v>182079.51300920499</v>
       </c>
       <c r="C205" s="7">
         <v>363.22915937042097</v>
       </c>
       <c r="D205" s="7">
-        <v>366.89122118944698</v>
+        <v>366.89122118877401</v>
       </c>
       <c r="E205" s="12">
-        <v>-2.9468498630059736E-3</v>
+        <v>-2.9468498620249806E-3</v>
       </c>
       <c r="F205" s="9">
         <v>4.7964101102271561E-2</v>
       </c>
       <c r="G205" s="9">
-        <v>1.0239009914428721E-2</v>
+        <v>1.0239009916473973E-2</v>
       </c>
     </row>
     <row r="206" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A206" s="5">
         <v>39448</v>
       </c>
       <c r="B206" s="6">
         <v>180473.15404079101</v>
       </c>
       <c r="C206" s="7">
         <v>360.02464499040701</v>
       </c>
       <c r="D206" s="7">
-        <v>364.99554244256802</v>
+        <v>364.99554243693001</v>
       </c>
       <c r="E206" s="12">
-        <v>-5.1668686449711787E-3</v>
+        <v>-5.1668686585134571E-3</v>
       </c>
       <c r="F206" s="9">
         <v>4.1845248592165873E-2</v>
       </c>
       <c r="G206" s="9">
-        <v>-3.6437632444492607E-3</v>
+        <v>-3.64376324717397E-3</v>
       </c>
     </row>
     <row r="207" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A207" s="5">
         <v>39479</v>
       </c>
       <c r="B207" s="6">
         <v>179358.048659755</v>
       </c>
       <c r="C207" s="7">
         <v>357.80012898929698</v>
       </c>
       <c r="D207" s="7">
-        <v>363.125720340604</v>
+        <v>363.12572034381401</v>
       </c>
       <c r="E207" s="12">
-        <v>-5.1228628422448352E-3</v>
+        <v>-5.1228628180824964E-3</v>
       </c>
       <c r="F207" s="9">
         <v>2.6630656239232886E-2</v>
       </c>
       <c r="G207" s="9">
-        <v>-1.0507429117081024E-2</v>
+        <v>-1.0507429116615064E-2</v>
       </c>
     </row>
     <row r="208" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A208" s="5">
         <v>39508</v>
       </c>
       <c r="B208" s="6">
         <v>179110.14291901499</v>
       </c>
       <c r="C208" s="7">
         <v>357.305583544157</v>
       </c>
       <c r="D208" s="7">
-        <v>358.74153737386803</v>
+        <v>358.74153739207799</v>
       </c>
       <c r="E208" s="12">
-        <v>-1.207345754143696E-2</v>
+        <v>-1.2073457500022311E-2</v>
       </c>
       <c r="F208" s="9">
         <v>1.1449963550580922E-2</v>
       </c>
       <c r="G208" s="9">
-        <v>-1.7746208556140397E-2</v>
+        <v>-1.774620853923925E-2</v>
       </c>
     </row>
     <row r="209" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A209" s="5">
         <v>39539</v>
       </c>
       <c r="B209" s="6">
         <v>178554.75808169099</v>
       </c>
       <c r="C209" s="7">
         <v>356.19765017892399</v>
       </c>
       <c r="D209" s="7">
-        <v>354.64358076332201</v>
+        <v>354.64358076646198</v>
       </c>
       <c r="E209" s="12">
-        <v>-1.142314503233921E-2</v>
+        <v>-1.1423145073767293E-2</v>
       </c>
       <c r="F209" s="9">
         <v>-9.7574653187952887E-3</v>
       </c>
       <c r="G209" s="9">
-        <v>-2.1231306884373913E-2</v>
+        <v>-2.1231306855504894E-2</v>
       </c>
     </row>
     <row r="210" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A210" s="5">
         <v>39569</v>
       </c>
       <c r="B210" s="6">
         <v>173583.06468614901</v>
       </c>
       <c r="C210" s="7">
         <v>346.27965345944199</v>
       </c>
       <c r="D210" s="7">
-        <v>343.61485958808402</v>
+        <v>343.61485958772698</v>
       </c>
       <c r="E210" s="12">
-        <v>-3.1098042579821072E-2</v>
+        <v>-3.1098042589406294E-2</v>
       </c>
       <c r="F210" s="9">
         <v>-4.4064528071636966E-2</v>
       </c>
       <c r="G210" s="9">
-        <v>-3.4714221804520995E-2</v>
+        <v>-3.4714221782615962E-2</v>
       </c>
     </row>
     <row r="211" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A211" s="5">
         <v>39600</v>
       </c>
       <c r="B211" s="6">
         <v>172415.01925436599</v>
       </c>
       <c r="C211" s="7">
         <v>343.949527717774</v>
       </c>
       <c r="D211" s="7">
-        <v>339.86258434625603</v>
+        <v>339.86258434206502</v>
       </c>
       <c r="E211" s="12">
-        <v>-1.092000283784611E-2</v>
+        <v>-1.0920002849015287E-2</v>
       </c>
       <c r="F211" s="9">
         <v>-6.3319308427534526E-2</v>
       </c>
       <c r="G211" s="9">
-        <v>-4.484630024354086E-2</v>
+        <v>-4.4846300258705729E-2</v>
       </c>
     </row>
     <row r="212" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A212" s="5">
         <v>39630</v>
       </c>
       <c r="B212" s="6">
         <v>169316.47759819901</v>
       </c>
       <c r="C212" s="7">
         <v>337.76826842921901</v>
       </c>
       <c r="D212" s="7">
-        <v>333.55943816942897</v>
+        <v>333.55943815911098</v>
       </c>
       <c r="E212" s="12">
-        <v>-1.8546160910744236E-2</v>
+        <v>-1.8546160929000743E-2</v>
       </c>
       <c r="F212" s="9">
         <v>-8.1149387345335056E-2</v>
       </c>
       <c r="G212" s="9">
-        <v>-5.524696477568436E-2</v>
+        <v>-5.5246964811047738E-2</v>
       </c>
     </row>
     <row r="213" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A213" s="5">
         <v>39661</v>
       </c>
       <c r="B213" s="6">
         <v>164653.94354167199</v>
       </c>
       <c r="C213" s="7">
         <v>328.46701153381701</v>
       </c>
       <c r="D213" s="7">
-        <v>327.054425296033</v>
+        <v>327.054425291428</v>
       </c>
       <c r="E213" s="12">
-        <v>-1.950181025935116E-2</v>
+        <v>-1.9501810242827045E-2</v>
       </c>
       <c r="F213" s="9">
         <v>-0.10464745877502746</v>
       </c>
       <c r="G213" s="9">
-        <v>-5.3475431508710036E-2</v>
+        <v>-5.3475431545592311E-2</v>
       </c>
     </row>
     <row r="214" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A214" s="5">
         <v>39692</v>
       </c>
       <c r="B214" s="6">
         <v>161797.38865724599</v>
       </c>
       <c r="C214" s="7">
         <v>322.76848998014299</v>
       </c>
       <c r="D214" s="7">
-        <v>321.11611131550399</v>
+        <v>321.11611131339998</v>
       </c>
       <c r="E214" s="12">
-        <v>-1.8156959579904708E-2</v>
+        <v>-1.8156959572513287E-2</v>
       </c>
       <c r="F214" s="9">
         <v>-0.12410960504605573</v>
       </c>
       <c r="G214" s="9">
-        <v>-5.4320304256547769E-2</v>
+        <v>-5.4320304271666675E-2</v>
       </c>
     </row>
     <row r="215" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A215" s="5">
         <v>39722</v>
       </c>
       <c r="B215" s="6">
         <v>158872.29352452801</v>
       </c>
       <c r="C215" s="7">
         <v>316.93323795987902</v>
       </c>
       <c r="D215" s="7">
-        <v>317.12634448647202</v>
+        <v>317.126344486287</v>
       </c>
       <c r="E215" s="12">
-        <v>-1.2424685926493151E-2</v>
+        <v>-1.2424685920598644E-2</v>
       </c>
       <c r="F215" s="9">
         <v>-0.14604796354742811</v>
       </c>
       <c r="G215" s="9">
-        <v>-5.0873278950055778E-2</v>
+        <v>-5.0873278942961009E-2</v>
       </c>
     </row>
     <row r="216" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A216" s="5">
         <v>39753</v>
       </c>
       <c r="B216" s="6">
         <v>158442.084198834</v>
       </c>
       <c r="C216" s="7">
         <v>316.075016355797</v>
       </c>
       <c r="D216" s="7">
-        <v>316.68156898948803</v>
+        <v>316.68156898988002</v>
       </c>
       <c r="E216" s="12">
-        <v>-1.402518285588128E-3</v>
+        <v>-1.4025182837694716E-3</v>
       </c>
       <c r="F216" s="9">
         <v>-0.13936278856446183</v>
       </c>
       <c r="G216" s="9">
-        <v>-4.553073000357799E-2</v>
+        <v>-4.5530729987238949E-2</v>
       </c>
     </row>
     <row r="217" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A217" s="5">
         <v>39783</v>
       </c>
       <c r="B217" s="6">
         <v>153047.580601975</v>
       </c>
       <c r="C217" s="7">
         <v>305.31355849420402</v>
       </c>
       <c r="D217" s="7">
-        <v>308.51309240439502</v>
+        <v>308.51309240410001</v>
       </c>
       <c r="E217" s="12">
-        <v>-2.5793975352459309E-2</v>
+        <v>-2.5793975354596821E-2</v>
       </c>
       <c r="F217" s="9">
         <v>-0.15944645241753475</v>
       </c>
       <c r="G217" s="9">
-        <v>-4.0142371031712143E-2</v>
+        <v>-4.0142371015154166E-2</v>
       </c>
     </row>
     <row r="218" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A218" s="5">
         <v>39814</v>
       </c>
       <c r="B218" s="6">
         <v>150500.86326219799</v>
       </c>
       <c r="C218" s="7">
         <v>300.23312971233298</v>
       </c>
       <c r="D218" s="7">
-        <v>304.58061652898402</v>
+        <v>304.58061652302803</v>
       </c>
       <c r="E218" s="12">
-        <v>-1.274654454617552E-2</v>
+        <v>-1.2746544564536944E-2</v>
       </c>
       <c r="F218" s="9">
         <v>-0.16607617314550005</v>
       </c>
       <c r="G218" s="9">
-        <v>-3.6798630422110845E-2</v>
+        <v>-3.6798630421301493E-2</v>
       </c>
     </row>
     <row r="219" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A219" s="5">
         <v>39845</v>
       </c>
       <c r="B219" s="6">
         <v>147745.53165687699</v>
       </c>
       <c r="C219" s="7">
         <v>294.73653777704402</v>
       </c>
       <c r="D219" s="7">
-        <v>299.46583709471003</v>
+        <v>299.46583709969502</v>
       </c>
       <c r="E219" s="12">
-        <v>-1.67928592848825E-2</v>
+        <v>-1.6792859249289416E-2</v>
       </c>
       <c r="F219" s="9">
         <v>-0.17625368495643945</v>
       </c>
       <c r="G219" s="9">
-        <v>-4.4364240152641066E-2</v>
+        <v>-4.436424015206808E-2</v>
       </c>
     </row>
     <row r="220" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A220" s="5">
         <v>39873</v>
       </c>
       <c r="B220" s="6">
         <v>150946.108249254</v>
       </c>
       <c r="C220" s="7">
         <v>301.12134585312498</v>
       </c>
       <c r="D220" s="7">
-        <v>302.43363541768599</v>
+        <v>302.433635438968</v>
       </c>
       <c r="E220" s="12">
-        <v>9.9103068041692666E-3</v>
+        <v>9.9103068584245335E-3</v>
       </c>
       <c r="F220" s="9">
         <v>-0.15724421973408254</v>
       </c>
       <c r="G220" s="9">
-        <v>-3.8034721305497121E-2</v>
+        <v>-3.8034721283853212E-2</v>
       </c>
     </row>
     <row r="221" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A221" s="5">
         <v>39904</v>
       </c>
       <c r="B221" s="6">
         <v>151860.78219449599</v>
       </c>
       <c r="C221" s="7">
         <v>302.94602257120903</v>
       </c>
       <c r="D221" s="7">
-        <v>301.86171865876599</v>
+        <v>301.86171866155303</v>
       </c>
       <c r="E221" s="12">
-        <v>-1.8910487853975866E-3</v>
+        <v>-1.8910488464183306E-3</v>
       </c>
       <c r="F221" s="9">
         <v>-0.14950022152298248</v>
       </c>
       <c r="G221" s="9">
-        <v>-2.7978897018880788E-2</v>
+        <v>-2.7978896981507018E-2</v>
       </c>
     </row>
     <row r="222" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A222" s="5">
         <v>39934</v>
       </c>
       <c r="B222" s="6">
         <v>154015.63316509</v>
       </c>
       <c r="C222" s="7">
         <v>307.24471984737198</v>
       </c>
       <c r="D222" s="7">
-        <v>304.65807210526202</v>
+        <v>304.65807210922497</v>
       </c>
       <c r="E222" s="12">
-        <v>9.263690205306041E-3</v>
+        <v>9.2636902091158824E-3</v>
       </c>
       <c r="F222" s="9">
         <v>-0.11272661625394043</v>
       </c>
       <c r="G222" s="9">
-        <v>-3.9516542915698505E-3</v>
+        <v>-3.9516542594700832E-3</v>
       </c>
     </row>
     <row r="223" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A223" s="5">
         <v>39965</v>
       </c>
       <c r="B223" s="6">
         <v>156441.91410974701</v>
       </c>
       <c r="C223" s="7">
         <v>312.08489089879401</v>
       </c>
       <c r="D223" s="7">
-        <v>308.09478833636399</v>
+        <v>308.094788343792</v>
       </c>
       <c r="E223" s="12">
-        <v>1.1280568433172933E-2</v>
+        <v>1.1280568444399952E-2</v>
       </c>
       <c r="F223" s="9">
         <v>-9.2643350989353168E-2</v>
       </c>
       <c r="G223" s="9">
-        <v>8.9737106830602986E-3</v>
+        <v>8.9737106760934271E-3</v>
       </c>
     </row>
     <row r="224" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A224" s="5">
         <v>39995</v>
       </c>
       <c r="B224" s="6">
         <v>158870.53987160101</v>
       </c>
       <c r="C224" s="7">
         <v>316.92973960979998</v>
       </c>
       <c r="D224" s="7">
-        <v>312.89369518889498</v>
+        <v>312.89369514545598</v>
       </c>
       <c r="E224" s="12">
-        <v>1.5576072800334906E-2</v>
+        <v>1.5576072634857496E-2</v>
       </c>
       <c r="F224" s="9">
         <v>-6.1694749824570461E-2</v>
       </c>
       <c r="G224" s="9">
-        <v>2.4215871043320902E-2</v>
+        <v>2.4215870974933829E-2</v>
       </c>
     </row>
     <row r="225" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A225" s="5">
         <v>40026</v>
       </c>
       <c r="B225" s="6">
         <v>160223.90395337</v>
       </c>
       <c r="C225" s="7">
         <v>319.62955624275799</v>
       </c>
       <c r="D225" s="7">
-        <v>318.22235373111801</v>
+        <v>318.22235375545898</v>
       </c>
       <c r="E225" s="12">
-        <v>1.7030252204366381E-2</v>
+        <v>1.7030252423353653E-2</v>
       </c>
       <c r="F225" s="9">
         <v>-2.6905153274879745E-2</v>
       </c>
       <c r="G225" s="9">
-        <v>3.3288186394507369E-2</v>
+        <v>3.3288186349801574E-2</v>
       </c>
     </row>
     <row r="226" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A226" s="5">
         <v>40057</v>
       </c>
       <c r="B226" s="6">
         <v>161815.923631171</v>
       </c>
       <c r="C226" s="7">
         <v>322.80546527124801</v>
       </c>
       <c r="D226" s="7">
-        <v>320.96435483770199</v>
+        <v>320.96435486244599</v>
       </c>
       <c r="E226" s="12">
-        <v>8.6166200282109529E-3</v>
+        <v>8.6166200288182448E-3</v>
       </c>
       <c r="F226" s="9">
         <v>1.1455669389315304E-4</v>
       </c>
       <c r="G226" s="9">
-        <v>4.0963511312244627E-2</v>
+        <v>4.0963511302281264E-2</v>
       </c>
     </row>
     <row r="227" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A227" s="5">
         <v>40087</v>
       </c>
       <c r="B227" s="6">
         <v>162038.08423830601</v>
       </c>
       <c r="C227" s="7">
         <v>323.248651927678</v>
       </c>
       <c r="D227" s="7">
-        <v>323.30725585864297</v>
+        <v>323.30725586817999</v>
       </c>
       <c r="E227" s="12">
-        <v>7.299567648643368E-3</v>
+        <v>7.2995676007017174E-3</v>
       </c>
       <c r="F227" s="9">
         <v>1.9926638204474045E-2</v>
       </c>
       <c r="G227" s="9">
-        <v>3.9807212129518099E-2</v>
+        <v>3.9807212228849309E-2</v>
       </c>
     </row>
     <row r="228" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A228" s="5">
         <v>40118</v>
       </c>
       <c r="B228" s="6">
         <v>162764.20429844299</v>
       </c>
       <c r="C228" s="7">
         <v>324.697183806341</v>
       </c>
       <c r="D228" s="7">
-        <v>325.32086245484101</v>
+        <v>325.32086243668101</v>
       </c>
       <c r="E228" s="12">
-        <v>6.2281515793707332E-3</v>
+        <v>6.2281514935191851E-3</v>
       </c>
       <c r="F228" s="9">
         <v>2.7278864207471054E-2</v>
       </c>
       <c r="G228" s="9">
-        <v>3.234804656168544E-2</v>
+        <v>3.2348046591677226E-2</v>
       </c>
     </row>
     <row r="229" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A229" s="5">
         <v>40148</v>
       </c>
       <c r="B229" s="6">
         <v>162102.96642418599</v>
       </c>
       <c r="C229" s="7">
         <v>323.37808495089803</v>
       </c>
       <c r="D229" s="7">
-        <v>326.85825206520502</v>
+        <v>326.85825202036</v>
       </c>
       <c r="E229" s="12">
-        <v>4.7257639696483E-3</v>
+        <v>4.7257638878852593E-3</v>
       </c>
       <c r="F229" s="9">
         <v>5.9167128200226848E-2</v>
       </c>
       <c r="G229" s="9">
-        <v>2.4584023081027917E-2</v>
+        <v>2.4584023018793033E-2</v>
       </c>
     </row>
     <row r="230" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A230" s="5">
         <v>40179</v>
       </c>
       <c r="B230" s="6">
         <v>163480.79888125899</v>
       </c>
       <c r="C230" s="7">
         <v>326.12671337627501</v>
       </c>
       <c r="D230" s="7">
-        <v>331.14512776332202</v>
+        <v>331.14512767957302</v>
       </c>
       <c r="E230" s="12">
-        <v>1.3115396876263619E-2</v>
+        <v>1.3115396759039166E-2</v>
       </c>
       <c r="F230" s="9">
         <v>8.6244924698189784E-2</v>
       </c>
       <c r="G230" s="9">
-        <v>2.1641982833934925E-2</v>
+        <v>2.1641982619237776E-2</v>
       </c>
     </row>
     <row r="231" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A231" s="5">
         <v>40210</v>
       </c>
       <c r="B231" s="6">
         <v>161319.62812062699</v>
       </c>
       <c r="C231" s="7">
         <v>321.81540879473999</v>
       </c>
       <c r="D231" s="7">
-        <v>327.16624837668701</v>
+        <v>327.16624832109397</v>
       </c>
       <c r="E231" s="12">
-        <v>-1.2015515413166034E-2</v>
+        <v>-1.2015515331178728E-2</v>
       </c>
       <c r="F231" s="9">
         <v>9.1874835817539635E-2</v>
       </c>
       <c r="G231" s="9">
-        <v>1.6065672419467436E-2</v>
+        <v>1.6065672212610238E-2</v>
       </c>
     </row>
     <row r="232" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A232" s="5">
         <v>40238</v>
       </c>
       <c r="B232" s="6">
         <v>164518.669146158</v>
       </c>
       <c r="C232" s="7">
         <v>328.197153579153</v>
       </c>
       <c r="D232" s="7">
-        <v>329.67140849466199</v>
+        <v>329.67140852238799</v>
       </c>
       <c r="E232" s="12">
-        <v>7.6571471855819695E-3</v>
+        <v>7.6571474415518814E-3</v>
       </c>
       <c r="F232" s="9">
         <v>8.9916600396819923E-2</v>
       </c>
       <c r="G232" s="9">
-        <v>1.2810444753964978E-2</v>
+        <v>1.2810444695057877E-2</v>
       </c>
     </row>
     <row r="233" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A233" s="5">
         <v>40269</v>
       </c>
       <c r="B233" s="6">
         <v>167801.97329966701</v>
       </c>
       <c r="C233" s="7">
         <v>334.74699429394099</v>
       </c>
       <c r="D233" s="7">
-        <v>333.90796593609002</v>
+        <v>333.90796601828799</v>
       </c>
       <c r="E233" s="12">
-        <v>1.2850848852112851E-2</v>
+        <v>1.28508490162631E-2</v>
       </c>
       <c r="F233" s="9">
         <v>0.10497240218843595</v>
       </c>
       <c r="G233" s="9">
-        <v>7.5472364098720934E-3</v>
+        <v>7.5472366154936132E-3</v>
       </c>
     </row>
     <row r="234" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A234" s="5">
         <v>40299</v>
       </c>
       <c r="B234" s="6">
         <v>169162.07985551699</v>
       </c>
       <c r="C234" s="7">
         <v>337.46026144174402</v>
       </c>
       <c r="D234" s="7">
-        <v>334.30129070725599</v>
+        <v>334.30129082800102</v>
       </c>
       <c r="E234" s="12">
-        <v>1.177943659005809E-3</v>
+        <v>1.1779437741581411E-3</v>
       </c>
       <c r="F234" s="9">
         <v>9.8343566683202877E-2</v>
       </c>
       <c r="G234" s="9">
-        <v>1.290238408582578E-2</v>
+        <v>1.2902384509339448E-2</v>
       </c>
     </row>
     <row r="235" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A235" s="5">
         <v>40330</v>
       </c>
       <c r="B235" s="6">
         <v>170110.78385261199</v>
       </c>
       <c r="C235" s="7">
         <v>339.35282447457001</v>
       </c>
       <c r="D235" s="7">
-        <v>334.79679906583101</v>
+        <v>334.79679917193403</v>
       </c>
       <c r="E235" s="12">
-        <v>1.4822208957874228E-3</v>
+        <v>1.4822208514533308E-3</v>
       </c>
       <c r="F235" s="9">
         <v>8.7373449888090482E-2</v>
       </c>
       <c r="G235" s="9">
-        <v>1.5206004910359949E-2</v>
+        <v>1.5206005337856654E-2</v>
       </c>
     </row>
     <row r="236" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A236" s="5">
         <v>40360</v>
       </c>
       <c r="B236" s="6">
         <v>169346.94807097799</v>
       </c>
       <c r="C236" s="7">
         <v>337.82905376431802</v>
       </c>
       <c r="D236" s="7">
-        <v>333.442127965042</v>
+        <v>333.44212791069498</v>
       </c>
       <c r="E236" s="12">
-        <v>-4.0462486635740591E-3</v>
+        <v>-4.0462491415378388E-3</v>
       </c>
       <c r="F236" s="9">
         <v>6.5943051542745712E-2</v>
       </c>
       <c r="G236" s="9">
-        <v>1.1904766126816568E-2</v>
+        <v>1.1904766245437903E-2</v>
       </c>
     </row>
     <row r="237" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A237" s="5">
         <v>40391</v>
       </c>
       <c r="B237" s="6">
         <v>166507.234295267</v>
       </c>
       <c r="C237" s="7">
         <v>332.16412842177402</v>
       </c>
       <c r="D237" s="7">
-        <v>330.64886279049898</v>
+        <v>330.64886282762302</v>
       </c>
       <c r="E237" s="12">
-        <v>-8.3770613857042653E-3</v>
+        <v>-8.3770611127459427E-3</v>
       </c>
       <c r="F237" s="9">
         <v>3.9215935867633167E-2</v>
       </c>
       <c r="G237" s="9">
-        <v>1.0092636510046216E-3</v>
+        <v>1.0092635086811352E-3</v>
       </c>
     </row>
     <row r="238" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A238" s="5">
         <v>40422</v>
       </c>
       <c r="B238" s="6">
         <v>166756.81604706499</v>
       </c>
       <c r="C238" s="7">
         <v>332.662017329766</v>
       </c>
       <c r="D238" s="7">
-        <v>330.84665986654602</v>
+        <v>330.84665988874798</v>
       </c>
       <c r="E238" s="12">
-        <v>5.9820885025207993E-4</v>
+        <v>5.9820880505512264E-4</v>
       </c>
       <c r="F238" s="9">
         <v>3.0534030922418465E-2</v>
       </c>
       <c r="G238" s="9">
-        <v>-8.0442237025031282E-3</v>
+        <v>-8.0442240031803891E-3</v>
       </c>
     </row>
     <row r="239" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A239" s="5">
         <v>40452</v>
       </c>
       <c r="B239" s="6">
         <v>164278.88498689499</v>
       </c>
       <c r="C239" s="7">
         <v>327.71880982064903</v>
       </c>
       <c r="D239" s="7">
-        <v>327.633319788704</v>
+        <v>327.63331977928601</v>
       </c>
       <c r="E239" s="12">
-        <v>-9.7124754988857642E-3</v>
+        <v>-9.7124755938068352E-3</v>
       </c>
       <c r="F239" s="9">
         <v>1.3828852390608493E-2</v>
       </c>
       <c r="G239" s="9">
-        <v>-1.3377393799360648E-2</v>
+        <v>-1.3377393919341674E-2</v>
       </c>
     </row>
     <row r="240" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A240" s="5">
         <v>40483</v>
       </c>
       <c r="B240" s="6">
         <v>163132.67195989401</v>
       </c>
       <c r="C240" s="7">
         <v>325.43223739206502</v>
       </c>
       <c r="D240" s="7">
-        <v>326.12175091057497</v>
+        <v>326.12175081681698</v>
       </c>
       <c r="E240" s="12">
-        <v>-4.6135993711013956E-3</v>
+        <v>-4.6135996286559289E-3</v>
       </c>
       <c r="F240" s="9">
         <v>2.2638126303011763E-3</v>
       </c>
       <c r="G240" s="9">
-        <v>-1.4301966047759795E-2</v>
+        <v>-1.4301966216530348E-2</v>
       </c>
     </row>
     <row r="241" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A241" s="5">
         <v>40513</v>
       </c>
       <c r="B241" s="6">
         <v>162248.85138753601</v>
       </c>
       <c r="C241" s="7">
         <v>323.66910985384499</v>
       </c>
       <c r="D241" s="7">
-        <v>327.18933316938802</v>
+        <v>327.18933299482899</v>
       </c>
       <c r="E241" s="12">
-        <v>3.2735696280061788E-3</v>
+        <v>3.2735693811838384E-3</v>
       </c>
       <c r="F241" s="9">
         <v>8.9995245964535897E-4</v>
       </c>
       <c r="G241" s="9">
-        <v>-1.406444589233391E-2</v>
+        <v>-1.4064446176415668E-2</v>
       </c>
     </row>
     <row r="242" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A242" s="5">
         <v>40544</v>
       </c>
       <c r="B242" s="6">
         <v>161211.07933294101</v>
       </c>
       <c r="C242" s="7">
         <v>321.59886557002301</v>
       </c>
       <c r="D242" s="7">
-        <v>326.60060668383397</v>
+        <v>326.600606387749</v>
       </c>
       <c r="E242" s="12">
-        <v>-1.7993449842976794E-3</v>
+        <v>-1.7993453566815809E-3</v>
       </c>
       <c r="F242" s="9">
         <v>-1.3883707223418695E-2</v>
       </c>
       <c r="G242" s="9">
-        <v>-9.3184540642466951E-3</v>
+        <v>-9.3184546848378291E-3</v>
       </c>
     </row>
     <row r="243" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A243" s="5">
         <v>40575</v>
       </c>
       <c r="B243" s="6">
         <v>161182.66344413601</v>
       </c>
       <c r="C243" s="7">
         <v>321.54217891026099</v>
       </c>
       <c r="D243" s="7">
-        <v>326.82597861355703</v>
+        <v>326.82597838450801</v>
       </c>
       <c r="E243" s="12">
-        <v>6.900536162850468E-4</v>
+        <v>6.9005382216413835E-4</v>
       </c>
       <c r="F243" s="9">
         <v>-8.4902673088993463E-4</v>
       </c>
       <c r="G243" s="9">
-        <v>-4.0481465503369174E-3</v>
+        <v>-4.048147179065098E-3</v>
       </c>
     </row>
     <row r="244" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A244" s="5">
         <v>40603</v>
       </c>
       <c r="B244" s="6">
         <v>164750.902737342</v>
       </c>
       <c r="C244" s="7">
         <v>328.660434761695</v>
       </c>
       <c r="D244" s="7">
-        <v>330.237118701866</v>
+        <v>330.23711873768099</v>
       </c>
       <c r="E244" s="12">
-        <v>1.0437175474175886E-2</v>
+        <v>1.0437176291903549E-2</v>
       </c>
       <c r="F244" s="9">
         <v>1.4115941515326913E-3</v>
       </c>
       <c r="G244" s="9">
-        <v>2.772124617731242E-3</v>
+        <v>2.7721244028218184E-3</v>
       </c>
     </row>
     <row r="245" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A245" s="5">
         <v>40634</v>
       </c>
       <c r="B245" s="6">
         <v>165609.01900032899</v>
       </c>
       <c r="C245" s="7">
         <v>330.372284951182</v>
       </c>
       <c r="D245" s="7">
-        <v>329.759393024232</v>
+        <v>329.75939332051399</v>
       </c>
       <c r="E245" s="12">
-        <v>-1.4466141162807755E-3</v>
+        <v>-1.4466133273965953E-3</v>
       </c>
       <c r="F245" s="9">
         <v>-1.3068703878839183E-2</v>
       </c>
       <c r="G245" s="9">
-        <v>7.0524718104660877E-3</v>
+        <v>7.0524724956608775E-3</v>
       </c>
     </row>
     <row r="246" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A246" s="5">
         <v>40664</v>
       </c>
       <c r="B246" s="6">
         <v>167208.24519902901</v>
       </c>
       <c r="C246" s="7">
         <v>333.56257021829902</v>
       </c>
       <c r="D246" s="7">
-        <v>330.14127900910398</v>
+        <v>330.141279444671</v>
       </c>
       <c r="E246" s="12">
-        <v>1.1580746233479378E-3</v>
+        <v>1.1580750446911203E-3</v>
       </c>
       <c r="F246" s="9">
         <v>-1.1550074686698664E-2</v>
       </c>
       <c r="G246" s="9">
-        <v>9.7100935127696353E-3</v>
+        <v>9.7100950160604604E-3</v>
       </c>
     </row>
     <row r="247" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A247" s="5">
         <v>40695</v>
       </c>
       <c r="B247" s="6">
         <v>168205.264073642</v>
       </c>
       <c r="C247" s="7">
         <v>335.55151626564299</v>
       </c>
       <c r="D247" s="7">
-        <v>330.96705326628597</v>
+        <v>330.967053631017</v>
       </c>
       <c r="E247" s="12">
-        <v>2.5012753923425723E-3</v>
+        <v>2.5012751744799555E-3</v>
       </c>
       <c r="F247" s="9">
         <v>-1.1201640106613842E-2</v>
       </c>
       <c r="G247" s="9">
-        <v>7.3236628240687107E-3</v>
+        <v>7.3236644399488071E-3</v>
       </c>
     </row>
     <row r="248" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A248" s="5">
         <v>40725</v>
       </c>
       <c r="B248" s="6">
         <v>168730.56418629401</v>
       </c>
       <c r="C248" s="7">
         <v>336.59943382200299</v>
       </c>
       <c r="D248" s="7">
-        <v>332.32402311262001</v>
+        <v>332.324023129968</v>
       </c>
       <c r="E248" s="12">
-        <v>4.1000148895251609E-3</v>
+        <v>4.1000138354068127E-3</v>
       </c>
       <c r="F248" s="9">
         <v>-3.6397696663853507E-3</v>
       </c>
       <c r="G248" s="9">
-        <v>6.6981297174126819E-3</v>
+        <v>6.6981304408535447E-3</v>
       </c>
     </row>
     <row r="249" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A249" s="5">
         <v>40756</v>
       </c>
       <c r="B249" s="6">
         <v>165914.21319666301</v>
       </c>
       <c r="C249" s="7">
         <v>330.98111473959301</v>
       </c>
       <c r="D249" s="7">
-        <v>329.447323425447</v>
+        <v>329.44732349925101</v>
       </c>
       <c r="E249" s="12">
-        <v>-8.6563097672843758E-3</v>
+        <v>-8.6563095969500736E-3</v>
       </c>
       <c r="F249" s="9">
         <v>-3.5615335340450915E-3</v>
       </c>
       <c r="G249" s="9">
-        <v>2.6265122829216558E-3</v>
+        <v>2.6265119659989455E-3</v>
       </c>
     </row>
     <row r="250" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A250" s="5">
         <v>40787</v>
       </c>
       <c r="B250" s="6">
         <v>166255.54958596299</v>
       </c>
       <c r="C250" s="7">
         <v>331.66204433842</v>
       </c>
       <c r="D250" s="7">
-        <v>330.15870587073698</v>
+        <v>330.15870591426602</v>
       </c>
       <c r="E250" s="12">
-        <v>2.1593207614902798E-3</v>
+        <v>2.1593206691103983E-3</v>
       </c>
       <c r="F250" s="9">
         <v>-3.0059728470736014E-3</v>
       </c>
       <c r="G250" s="9">
-        <v>1.0721179851334028E-3</v>
+        <v>1.0721170131826607E-3</v>
       </c>
     </row>
     <row r="251" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A251" s="5">
         <v>40817</v>
       </c>
       <c r="B251" s="6">
         <v>165650.31790496601</v>
       </c>
       <c r="C251" s="7">
         <v>330.454671849997</v>
       </c>
       <c r="D251" s="7">
-        <v>330.31734129864998</v>
+        <v>330.31734129587397</v>
       </c>
       <c r="E251" s="12">
-        <v>4.8048234104447474E-4</v>
+        <v>4.8048220073027004E-4</v>
       </c>
       <c r="F251" s="9">
         <v>8.3481995764760342E-3</v>
       </c>
       <c r="G251" s="9">
-        <v>-3.5321829152680229E-3</v>
+        <v>-3.532183620097995E-3</v>
       </c>
     </row>
     <row r="252" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A252" s="5">
         <v>40848</v>
       </c>
       <c r="B252" s="6">
         <v>165797.99075201701</v>
       </c>
       <c r="C252" s="7">
         <v>330.749263389757</v>
       </c>
       <c r="D252" s="7">
-        <v>331.48725968765899</v>
+        <v>331.487259315649</v>
       </c>
       <c r="E252" s="12">
-        <v>3.5418013005596993E-3</v>
+        <v>3.5418001827736134E-3</v>
       </c>
       <c r="F252" s="9">
         <v>1.6338350620397568E-2</v>
       </c>
       <c r="G252" s="9">
-        <v>-7.8076253266701201E-4</v>
+        <v>-7.8076332520604641E-4</v>
       </c>
     </row>
     <row r="253" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A253" s="5">
         <v>40878</v>
       </c>
       <c r="B253" s="6">
         <v>163821.827508093</v>
       </c>
       <c r="C253" s="7">
         <v>326.80702902189</v>
       </c>
       <c r="D253" s="7">
-        <v>330.21460123293502</v>
+        <v>330.21460057879898</v>
       </c>
       <c r="E253" s="12">
-        <v>-3.839237911958171E-3</v>
+        <v>-3.8392387673583661E-3</v>
       </c>
       <c r="F253" s="9">
         <v>9.6948367098175225E-3</v>
       </c>
       <c r="G253" s="9">
-        <v>8.9875097768699064E-5</v>
+        <v>8.9873924686845186E-5</v>
       </c>
     </row>
     <row r="254" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A254" s="5">
         <v>40909</v>
       </c>
       <c r="B254" s="6">
         <v>162228.24524833099</v>
       </c>
       <c r="C254" s="7">
         <v>323.62800280946902</v>
       </c>
       <c r="D254" s="7">
-        <v>328.51015833746698</v>
+        <v>328.51015754507802</v>
       </c>
       <c r="E254" s="12">
-        <v>-5.1616218335109876E-3</v>
+        <v>-5.1616222624117913E-3</v>
       </c>
       <c r="F254" s="9">
         <v>6.3095285981480398E-3</v>
       </c>
       <c r="G254" s="9">
-        <v>2.9158687611707812E-4</v>
+        <v>2.9158492331382568E-4</v>
       </c>
     </row>
     <row r="255" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A255" s="5">
         <v>40940</v>
       </c>
       <c r="B255" s="6">
         <v>162712.34948701199</v>
       </c>
       <c r="C255" s="7">
         <v>324.59373900217798</v>
       </c>
       <c r="D255" s="7">
-        <v>329.73822131966801</v>
+        <v>329.73822081592999</v>
       </c>
       <c r="E255" s="12">
-        <v>3.7382800836847085E-3</v>
+        <v>3.7382809713684129E-3</v>
       </c>
       <c r="F255" s="9">
         <v>9.4903881732064654E-3</v>
       </c>
       <c r="G255" s="9">
-        <v>-3.5286849249154262E-3</v>
+        <v>-3.5286865582169202E-3</v>
       </c>
     </row>
     <row r="256" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A256" s="5">
         <v>40969</v>
       </c>
       <c r="B256" s="6">
         <v>163327.22122696301</v>
       </c>
       <c r="C256" s="7">
         <v>325.82034237743898</v>
       </c>
       <c r="D256" s="7">
-        <v>327.377338630537</v>
+        <v>327.37733880277602</v>
       </c>
       <c r="E256" s="12">
-        <v>-7.1598696677697138E-3</v>
+        <v>-7.1598676286661611E-3</v>
       </c>
       <c r="F256" s="9">
         <v>-8.6414185702495816E-3</v>
       </c>
       <c r="G256" s="9">
-        <v>-6.4449195310625207E-3</v>
+        <v>-6.444919633477264E-3</v>
       </c>
     </row>
     <row r="257" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A257" s="5">
         <v>41000</v>
       </c>
       <c r="B257" s="6">
         <v>164134.292882101</v>
       </c>
       <c r="C257" s="7">
         <v>327.43036403227899</v>
       </c>
       <c r="D257" s="7">
-        <v>326.90871478794901</v>
+        <v>326.90871517043797</v>
       </c>
       <c r="E257" s="12">
-        <v>-1.4314486291210349E-3</v>
+        <v>-1.4314479861429197E-3</v>
       </c>
       <c r="F257" s="9">
         <v>-8.9048659736628011E-3</v>
       </c>
       <c r="G257" s="9">
-        <v>-6.2489087180979119E-3</v>
+        <v>-6.2489068415693128E-3</v>
       </c>
     </row>
     <row r="258" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A258" s="5">
         <v>41030</v>
       </c>
       <c r="B258" s="6">
         <v>166021.53392380499</v>
       </c>
       <c r="C258" s="7">
         <v>331.19520811483699</v>
       </c>
       <c r="D258" s="7">
-        <v>327.70445941542403</v>
+        <v>327.70446348922002</v>
       </c>
       <c r="E258" s="12">
-        <v>2.4341493251140989E-3</v>
+        <v>2.4341606138189587E-3</v>
       </c>
       <c r="F258" s="9">
         <v>-7.0972054865530154E-3</v>
       </c>
       <c r="G258" s="9">
-        <v>-6.5480126026893348E-3</v>
+        <v>-6.5480059600364626E-3</v>
       </c>
     </row>
     <row r="259" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A259" s="5">
         <v>41061</v>
       </c>
       <c r="B259" s="6">
         <v>165738.112466327</v>
       </c>
       <c r="C259" s="7">
         <v>330.62981261236598</v>
       </c>
       <c r="D259" s="7">
-        <v>326.21489099442101</v>
+        <v>326.21489033579599</v>
       </c>
       <c r="E259" s="12">
-        <v>-4.5454627735618258E-3</v>
+        <v>-4.5454771581804332E-3</v>
       </c>
       <c r="F259" s="9">
         <v>-1.4667505329884145E-2</v>
       </c>
       <c r="G259" s="9">
-        <v>-4.8676216548133588E-3</v>
+        <v>-4.8676166670403864E-3</v>
       </c>
     </row>
     <row r="260" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A260" s="5">
         <v>41091</v>
       </c>
       <c r="B260" s="6">
         <v>164389.40362937399</v>
       </c>
       <c r="C260" s="7">
         <v>327.93928269504897</v>
       </c>
       <c r="D260" s="7">
-        <v>323.99500865469599</v>
+        <v>323.99500657108001</v>
       </c>
       <c r="E260" s="12">
-        <v>-6.8049693653101651E-3</v>
+        <v>-6.8049737473078187E-3</v>
       </c>
       <c r="F260" s="9">
         <v>-2.5728359161571235E-2</v>
       </c>
       <c r="G260" s="9">
-        <v>-6.2091107206057039E-3</v>
+        <v>-6.2091094189289375E-3</v>
       </c>
     </row>
     <row r="261" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A261" s="5">
         <v>41122</v>
       </c>
       <c r="B261" s="6">
         <v>164728.76660748801</v>
       </c>
       <c r="C261" s="7">
         <v>328.61627554956902</v>
       </c>
       <c r="D261" s="7">
-        <v>327.14912772531301</v>
+        <v>327.14912579836999</v>
       </c>
       <c r="E261" s="12">
-        <v>9.7350853758941813E-3</v>
+        <v>9.7350859220666219E-3</v>
       </c>
       <c r="F261" s="9">
         <v>-7.144936930569501E-3</v>
       </c>
       <c r="G261" s="9">
-        <v>-4.7164258706676732E-3</v>
+        <v>-4.7164353166629924E-3</v>
       </c>
     </row>
     <row r="262" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A262" s="5">
         <v>41153</v>
       </c>
       <c r="B262" s="6">
         <v>163963.50185574699</v>
       </c>
       <c r="C262" s="7">
         <v>327.08965419675002</v>
       </c>
       <c r="D262" s="7">
-        <v>326.03400336629397</v>
+        <v>326.034002930957</v>
       </c>
       <c r="E262" s="12">
-        <v>-3.4086117446577857E-3</v>
+        <v>-3.4086072053277627E-3</v>
       </c>
       <c r="F262" s="9">
         <v>-1.3786293064648736E-2</v>
       </c>
       <c r="G262" s="9">
-        <v>-3.7212693855319667E-3</v>
+        <v>-3.7212777758134363E-3</v>
       </c>
     </row>
     <row r="263" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A263" s="5">
         <v>41183</v>
       </c>
       <c r="B263" s="6">
         <v>164153.36079102199</v>
       </c>
       <c r="C263" s="7">
         <v>327.46840247171599</v>
       </c>
       <c r="D263" s="7">
-        <v>327.23968693017702</v>
+        <v>327.23968840041402</v>
       </c>
       <c r="E263" s="12">
-        <v>3.6980301178233255E-3</v>
+        <v>3.6980359674703145E-3</v>
       </c>
       <c r="F263" s="9">
         <v>-9.0368502329316591E-3</v>
       </c>
       <c r="G263" s="9">
-        <v>2.5651110795044119E-3</v>
+        <v>2.5651088021949597E-3</v>
       </c>
     </row>
     <row r="264" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A264" s="5">
         <v>41214</v>
       </c>
       <c r="B264" s="6">
         <v>163852.738559969</v>
       </c>
       <c r="C264" s="7">
         <v>326.86869326517899</v>
       </c>
       <c r="D264" s="7">
-        <v>327.60611420047002</v>
+        <v>327.60611615754999</v>
       </c>
       <c r="E264" s="12">
-        <v>1.1197519278007828E-3</v>
+        <v>1.1197534104958606E-3</v>
       </c>
       <c r="F264" s="9">
         <v>-1.173266445042731E-2</v>
       </c>
       <c r="G264" s="9">
-        <v>3.6023375483307252E-3</v>
+        <v>3.6023454041789194E-3</v>
       </c>
     </row>
     <row r="265" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A265" s="5">
         <v>41244</v>
       </c>
       <c r="B265" s="6">
         <v>162262.191136479</v>
       </c>
       <c r="C265" s="7">
         <v>323.69572122661702</v>
       </c>
       <c r="D265" s="7">
-        <v>326.76350335586898</v>
+        <v>326.76350449214902</v>
       </c>
       <c r="E265" s="12">
-        <v>-2.5720241719463521E-3</v>
+        <v>-2.5720266620289367E-3</v>
       </c>
       <c r="F265" s="9">
         <v>-9.5203209202228134E-3</v>
       </c>
       <c r="G265" s="9">
-        <v>4.5346539796351504E-3</v>
+        <v>4.5346632201750392E-3</v>
       </c>
     </row>
     <row r="266" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A266" s="5">
         <v>41275</v>
       </c>
       <c r="B266" s="6">
         <v>162245.24616004</v>
       </c>
       <c r="C266" s="7">
         <v>323.66191781048599</v>
       </c>
       <c r="D266" s="7">
-        <v>328.22471553476402</v>
+        <v>328.22471444993602</v>
       </c>
       <c r="E266" s="12">
-        <v>4.4717728996304107E-3</v>
+        <v>4.4717660867850118E-3</v>
       </c>
       <c r="F266" s="9">
         <v>1.0479624977621782E-4</v>
       </c>
       <c r="G266" s="9">
-        <v>2.2148761018236929E-3</v>
+        <v>2.214879062332864E-3</v>
       </c>
     </row>
     <row r="267" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A267" s="5">
         <v>41306</v>
       </c>
       <c r="B267" s="6">
         <v>162637.55473582199</v>
       </c>
       <c r="C267" s="7">
         <v>324.44453147107703</v>
       </c>
       <c r="D267" s="7">
-        <v>329.26277410771098</v>
+        <v>329.26277197589201</v>
       </c>
       <c r="E267" s="12">
-        <v>3.1626459672779994E-3</v>
+        <v>3.1626427878705954E-3</v>
       </c>
       <c r="F267" s="9">
         <v>-4.5967470463115223E-4</v>
       </c>
       <c r="G267" s="9">
-        <v>3.4369027539842278E-3</v>
+        <v>3.4368975722789408E-3</v>
       </c>
     </row>
     <row r="268" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A268" s="5">
         <v>41334</v>
       </c>
       <c r="B268" s="6">
         <v>164630.410711028</v>
       </c>
       <c r="C268" s="7">
         <v>328.42006605296098</v>
       </c>
       <c r="D268" s="7">
-        <v>330.06299857187702</v>
+        <v>330.06299744807302</v>
       </c>
       <c r="E268" s="12">
-        <v>2.4303520686010938E-3</v>
+        <v>2.4303551457667272E-3</v>
       </c>
       <c r="F268" s="9">
         <v>7.9790097099290413E-3</v>
       </c>
       <c r="G268" s="9">
-        <v>6.0524932890115846E-3</v>
+        <v>6.0524841900053694E-3</v>
       </c>
     </row>
     <row r="269" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A269" s="5">
         <v>41365</v>
       </c>
       <c r="B269" s="6">
         <v>165586.075967813</v>
       </c>
       <c r="C269" s="7">
         <v>330.326516054526</v>
       </c>
       <c r="D269" s="7">
-        <v>329.728700307184</v>
+        <v>329.72870042446903</v>
       </c>
       <c r="E269" s="12">
-        <v>-1.0128316901302226E-3</v>
+        <v>-1.0128279334207235E-3</v>
       </c>
       <c r="F269" s="9">
         <v>8.845093004146376E-3</v>
       </c>
       <c r="G269" s="9">
-        <v>6.5745747539029953E-3</v>
+        <v>6.5745695024221895E-3</v>
       </c>
     </row>
     <row r="270" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A270" s="5">
         <v>41395</v>
       </c>
       <c r="B270" s="6">
         <v>167911.570785641</v>
       </c>
       <c r="C270" s="7">
         <v>334.96562955960798</v>
       </c>
       <c r="D270" s="7">
-        <v>331.45333156315098</v>
+        <v>331.45333946153897</v>
       </c>
       <c r="E270" s="12">
-        <v>5.2304553845639035E-3</v>
+        <v>5.2304789812041008E-3</v>
       </c>
       <c r="F270" s="9">
         <v>1.1384287430461937E-2</v>
       </c>
       <c r="G270" s="9">
-        <v>7.1059490857732222E-3</v>
+        <v>7.1059582165935442E-3</v>
       </c>
     </row>
     <row r="271" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A271" s="5">
         <v>41426</v>
       </c>
       <c r="B271" s="6">
         <v>168940.66020150101</v>
       </c>
       <c r="C271" s="7">
         <v>337.01855290755901</v>
       </c>
       <c r="D271" s="7">
-        <v>332.81493791338301</v>
+        <v>332.814936010792</v>
       </c>
       <c r="E271" s="12">
-        <v>4.1079881255396966E-3</v>
+        <v>4.1079584579386541E-3</v>
       </c>
       <c r="F271" s="9">
         <v>1.9322940798092159E-2</v>
       </c>
       <c r="G271" s="9">
-        <v>6.5277488556783059E-3</v>
+        <v>6.5277594696839802E-3</v>
       </c>
     </row>
     <row r="272" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A272" s="5">
         <v>41456</v>
       </c>
       <c r="B272" s="6">
         <v>170825.447604805</v>
       </c>
       <c r="C272" s="7">
         <v>340.778502243866</v>
       </c>
       <c r="D272" s="7">
-        <v>337.083002919791</v>
+        <v>337.08299620832901</v>
       </c>
       <c r="E272" s="12">
-        <v>1.2824138943903884E-2</v>
+        <v>1.282412456813109E-2</v>
       </c>
       <c r="F272" s="9">
         <v>3.9151209465674963E-2</v>
       </c>
       <c r="G272" s="9">
-        <v>1.2432883875868495E-2</v>
+        <v>1.2432886364802664E-2</v>
       </c>
     </row>
     <row r="273" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A273" s="5">
         <v>41487</v>
       </c>
       <c r="B273" s="6">
         <v>170513.951011909</v>
       </c>
       <c r="C273" s="7">
         <v>340.15709984820597</v>
       </c>
       <c r="D273" s="7">
-        <v>338.56553398811701</v>
+        <v>338.565526901341</v>
       </c>
       <c r="E273" s="12">
-        <v>4.3981187288721912E-3</v>
+        <v>4.3981177030232299E-3</v>
       </c>
       <c r="F273" s="9">
         <v>3.5119454382885884E-2</v>
       </c>
       <c r="G273" s="9">
-        <v>1.7370522777196529E-2</v>
+        <v>1.7370499864180156E-2</v>
       </c>
     </row>
     <row r="274" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A274" s="5">
         <v>41518</v>
       </c>
       <c r="B274" s="6">
         <v>172126.764587043</v>
       </c>
       <c r="C274" s="7">
         <v>343.37449047846201</v>
       </c>
       <c r="D274" s="7">
-        <v>342.700196048002</v>
+        <v>342.70019427667597</v>
       </c>
       <c r="E274" s="12">
-        <v>1.2212294651440025E-2</v>
+        <v>1.2212310606979804E-2</v>
       </c>
       <c r="F274" s="9">
         <v>4.9787072360033768E-2</v>
       </c>
       <c r="G274" s="9">
-        <v>2.4498830391294524E-2</v>
+        <v>2.4498808427033225E-2</v>
       </c>
     </row>
     <row r="275" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A275" s="5">
         <v>41548</v>
       </c>
       <c r="B275" s="6">
         <v>173677.94069001701</v>
       </c>
       <c r="C275" s="7">
         <v>346.46892094242099</v>
       </c>
       <c r="D275" s="7">
-        <v>346.11715102545202</v>
+        <v>346.11715782843902</v>
       </c>
       <c r="E275" s="12">
-        <v>9.9706828792458513E-3</v>
+        <v>9.9707079506479168E-3</v>
       </c>
       <c r="F275" s="9">
         <v>5.8022448356207734E-2</v>
       </c>
       <c r="G275" s="9">
-        <v>2.5996480338962513E-2</v>
+        <v>2.5996479019899876E-2</v>
       </c>
     </row>
     <row r="276" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A276" s="5">
         <v>41579</v>
       </c>
       <c r="B276" s="6">
         <v>174566.47626291701</v>
       </c>
       <c r="C276" s="7">
         <v>348.24145440256302</v>
       </c>
       <c r="D276" s="7">
-        <v>349.11113054422299</v>
+        <v>349.11114049051798</v>
       </c>
       <c r="E276" s="12">
-        <v>8.6501911560885603E-3</v>
+        <v>8.6502000676977886E-3</v>
       </c>
       <c r="F276" s="9">
         <v>6.5386381680930583E-2</v>
       </c>
       <c r="G276" s="9">
-        <v>2.9217719364211359E-2</v>
+        <v>2.9217750240419615E-2</v>
       </c>
     </row>
     <row r="277" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A277" s="5">
         <v>41609</v>
       </c>
       <c r="B277" s="6">
         <v>175825.596076785</v>
       </c>
       <c r="C277" s="7">
         <v>350.75326379824702</v>
       </c>
       <c r="D277" s="7">
-        <v>353.641317736921</v>
+        <v>353.64132464846301</v>
       </c>
       <c r="E277" s="12">
-        <v>1.2976347060708049E-2</v>
+        <v>1.2976337998208631E-2</v>
       </c>
       <c r="F277" s="9">
         <v>8.3589435378069732E-2</v>
       </c>
       <c r="G277" s="9">
-        <v>2.9970937619860916E-2</v>
+        <v>2.9970976601618293E-2</v>
       </c>
     </row>
     <row r="278" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A278" s="5">
         <v>41640</v>
       </c>
       <c r="B278" s="6">
         <v>176490.99683756201</v>
       </c>
       <c r="C278" s="7">
         <v>352.08066716717599</v>
       </c>
       <c r="D278" s="7">
-        <v>356.61387875783299</v>
+        <v>356.61387932582801</v>
       </c>
       <c r="E278" s="12">
-        <v>8.405581790992267E-3</v>
+        <v>8.4055636889153185E-3</v>
       </c>
       <c r="F278" s="9">
         <v>8.7803809447023262E-2</v>
       </c>
       <c r="G278" s="9">
-        <v>3.1130989786746444E-2</v>
+        <v>3.1131008810739491E-2</v>
       </c>
     </row>
     <row r="279" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A279" s="5">
         <v>41671</v>
       </c>
       <c r="B279" s="6">
         <v>177845.97205375199</v>
       </c>
       <c r="C279" s="7">
         <v>354.78369784103103</v>
       </c>
       <c r="D279" s="7">
-        <v>359.76228907927299</v>
+        <v>359.76228355904902</v>
       </c>
       <c r="E279" s="12">
-        <v>8.8286253255387415E-3</v>
+        <v>8.8286082391773046E-3</v>
       </c>
       <c r="F279" s="9">
         <v>9.3511104139718304E-2</v>
       </c>
       <c r="G279" s="9">
-        <v>3.0916396118163103E-2</v>
+        <v>3.0916383129110825E-2</v>
       </c>
     </row>
     <row r="280" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A280" s="5">
         <v>41699</v>
       </c>
       <c r="B280" s="6">
         <v>180264.310179047</v>
       </c>
       <c r="C280" s="7">
         <v>359.60802381712199</v>
       </c>
       <c r="D280" s="7">
-        <v>361.34275437838699</v>
+        <v>361.34274625698902</v>
       </c>
       <c r="E280" s="12">
-        <v>4.3930821742290682E-3</v>
+        <v>4.3930750113791994E-3</v>
       </c>
       <c r="F280" s="9">
         <v>9.4963618206969302E-2</v>
       </c>
       <c r="G280" s="9">
-        <v>2.7505156911754369E-2</v>
+        <v>2.7505121268386556E-2</v>
       </c>
     </row>
     <row r="281" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A281" s="5">
         <v>41730</v>
       </c>
       <c r="B281" s="6">
         <v>183576.51362076899</v>
       </c>
       <c r="C281" s="7">
         <v>366.21551552180301</v>
       </c>
       <c r="D281" s="7">
-        <v>365.47722058270398</v>
+        <v>365.47720354484397</v>
       </c>
       <c r="E281" s="12">
-        <v>1.1441951316913723E-2</v>
+        <v>1.1441926898165811E-2</v>
       </c>
       <c r="F281" s="9">
         <v>0.10864704382784973</v>
       </c>
       <c r="G281" s="9">
-        <v>2.5690770328199664E-2</v>
+        <v>2.569072449608778E-2</v>
       </c>
     </row>
     <row r="282" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A282" s="5">
         <v>41760</v>
       </c>
       <c r="B282" s="6">
         <v>186511.60564797101</v>
       </c>
       <c r="C282" s="7">
         <v>372.07071027763197</v>
       </c>
       <c r="D282" s="7">
-        <v>368.51183050494001</v>
+        <v>368.51186934236898</v>
       </c>
       <c r="E282" s="12">
-        <v>8.303143811255298E-3</v>
+        <v>8.3032970814351792E-3</v>
       </c>
       <c r="F282" s="9">
         <v>0.11077280008342183</v>
       </c>
       <c r="G282" s="9">
-        <v>2.365785628112782E-2</v>
+        <v>2.3657867189832427E-2</v>
       </c>
     </row>
     <row r="283" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A283" s="5">
         <v>41791</v>
       </c>
       <c r="B283" s="6">
         <v>188902.937514285</v>
       </c>
       <c r="C283" s="7">
         <v>376.84116165473398</v>
       </c>
       <c r="D283" s="7">
-        <v>372.56860807814098</v>
+        <v>372.56859084067798</v>
       </c>
       <c r="E283" s="12">
-        <v>1.1008540940578015E-2</v>
+        <v>1.1008387614620085E-2</v>
       </c>
       <c r="F283" s="9">
         <v>0.11816147331834848</v>
       </c>
       <c r="G283" s="9">
-        <v>2.6759052249920146E-2</v>
+        <v>2.6759068938474906E-2</v>
       </c>
     </row>
     <row r="284" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A284" s="5">
         <v>41821</v>
       </c>
       <c r="B284" s="6">
         <v>188948.54738364599</v>
       </c>
       <c r="C284" s="7">
         <v>376.932148467216</v>
       </c>
       <c r="D284" s="7">
-        <v>373.10255285984198</v>
+        <v>373.10253470792401</v>
       </c>
       <c r="E284" s="12">
-        <v>1.4331448493616339E-3</v>
+        <v>1.433142461207515E-3</v>
       </c>
       <c r="F284" s="9">
         <v>0.10609133494423872</v>
       </c>
       <c r="G284" s="9">
-        <v>2.5401415351588907E-2</v>
+        <v>2.5401447476936623E-2</v>
       </c>
     </row>
     <row r="285" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A285" s="5">
         <v>41852</v>
       </c>
       <c r="B285" s="6">
         <v>189305.83419945501</v>
       </c>
       <c r="C285" s="7">
         <v>377.64489746140902</v>
       </c>
       <c r="D285" s="7">
-        <v>375.85211873447503</v>
+        <v>375.85210228681001</v>
       </c>
       <c r="E285" s="12">
-        <v>7.3694641153150275E-3</v>
+        <v>7.3694690416361563E-3</v>
       </c>
       <c r="F285" s="9">
         <v>0.11020730606514428</v>
       </c>
       <c r="G285" s="9">
-        <v>2.3911908771135693E-2</v>
+        <v>2.3911848659407875E-2</v>
       </c>
     </row>
     <row r="286" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A286" s="5">
         <v>41883</v>
       </c>
       <c r="B286" s="6">
         <v>188374.454370135</v>
       </c>
       <c r="C286" s="7">
         <v>375.78689429088598</v>
       </c>
       <c r="D286" s="7">
-        <v>375.26046100145601</v>
+        <v>375.26044990071</v>
       </c>
       <c r="E286" s="12">
-        <v>-1.5741769263165617E-3</v>
+        <v>-1.5741627690790683E-3</v>
       </c>
       <c r="F286" s="9">
         <v>9.4393744180763628E-2</v>
       </c>
       <c r="G286" s="9">
-        <v>1.5957120068464725E-2</v>
+        <v>1.5957074580340347E-2</v>
       </c>
     </row>
     <row r="287" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A287" s="5">
         <v>41913</v>
       </c>
       <c r="B287" s="6">
         <v>189333.241018264</v>
       </c>
       <c r="C287" s="7">
         <v>377.69957113442399</v>
       </c>
       <c r="D287" s="7">
-        <v>377.20847053919999</v>
+        <v>377.20846570937101</v>
       </c>
       <c r="E287" s="12">
-        <v>5.1910865657025518E-3</v>
+        <v>5.1911034301015402E-3</v>
       </c>
       <c r="F287" s="9">
         <v>9.0139831610446697E-2</v>
       </c>
       <c r="G287" s="9">
-        <v>1.2689171294832491E-2</v>
+        <v>1.2689139100802382E-2</v>
       </c>
     </row>
     <row r="288" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A288" s="5">
         <v>41944</v>
       </c>
       <c r="B288" s="6">
         <v>189387.811604521</v>
       </c>
       <c r="C288" s="7">
         <v>377.80843361897797</v>
       </c>
       <c r="D288" s="7">
-        <v>378.99977673373701</v>
+        <v>378.99989240605601</v>
       </c>
       <c r="E288" s="12">
-        <v>4.7488493351606209E-3</v>
+        <v>4.749168853663166E-3</v>
       </c>
       <c r="F288" s="9">
         <v>8.4903674857261136E-2</v>
       </c>
       <c r="G288" s="9">
-        <v>8.867786146034895E-3</v>
+        <v>8.8679217102978214E-3</v>
       </c>
     </row>
     <row r="289" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A289" s="5">
         <v>41974</v>
       </c>
       <c r="B289" s="6">
         <v>188558.57053476901</v>
       </c>
       <c r="C289" s="7">
         <v>376.15418635247602</v>
       </c>
       <c r="D289" s="7">
-        <v>378.74553235356598</v>
+        <v>378.74552575000598</v>
       </c>
       <c r="E289" s="12">
-        <v>-6.7082989431321849E-4</v>
+        <v>-6.7115231731385006E-4</v>
       </c>
       <c r="F289" s="9">
         <v>7.2418207258192702E-2</v>
       </c>
       <c r="G289" s="9">
-        <v>9.5521281642376721E-3</v>
+        <v>9.5522619249350793E-3</v>
       </c>
     </row>
     <row r="290" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A290" s="5">
         <v>42005</v>
       </c>
       <c r="B290" s="6">
         <v>188445.792871243</v>
       </c>
       <c r="C290" s="7">
         <v>375.929206972636</v>
       </c>
       <c r="D290" s="7">
-        <v>380.26875356605001</v>
+        <v>380.26875551298201</v>
       </c>
       <c r="E290" s="12">
-        <v>4.0217536112401309E-3</v>
+        <v>4.0217762571839177E-3</v>
       </c>
       <c r="F290" s="9">
         <v>6.7736010606160857E-2</v>
       </c>
       <c r="G290" s="9">
-        <v>8.5906510171536166E-3</v>
+        <v>8.5907783497820578E-3</v>
       </c>
     </row>
     <row r="291" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A291" s="5">
         <v>42036</v>
       </c>
       <c r="B291" s="6">
         <v>187963.55379874399</v>
       </c>
       <c r="C291" s="7">
         <v>374.96719158702399</v>
       </c>
       <c r="D291" s="7">
-        <v>379.92392810908501</v>
+        <v>379.92389337199501</v>
       </c>
       <c r="E291" s="12">
-        <v>-9.0679408637006631E-4</v>
+        <v>-9.0689055039971933E-4</v>
       </c>
       <c r="F291" s="9">
         <v>5.688957488412183E-2</v>
       </c>
       <c r="G291" s="9">
-        <v>6.6016017055388065E-3</v>
+        <v>6.6014781547028001E-3</v>
       </c>
     </row>
     <row r="292" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A292" s="5">
         <v>42064</v>
       </c>
       <c r="B292" s="6">
         <v>189453.67528215001</v>
       </c>
       <c r="C292" s="7">
         <v>377.93982461329</v>
       </c>
       <c r="D292" s="7">
-        <v>379.78985558901201</v>
+        <v>379.78981300332299</v>
       </c>
       <c r="E292" s="12">
-        <v>-3.5289306662067421E-4</v>
+        <v>-3.5291375723167651E-4</v>
       </c>
       <c r="F292" s="9">
         <v>5.0977173984000368E-2</v>
       </c>
       <c r="G292" s="9">
-        <v>4.4308039040132918E-3</v>
+        <v>4.4306452397349094E-3</v>
       </c>
     </row>
     <row r="293" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A293" s="5">
         <v>42095</v>
       </c>
       <c r="B293" s="6">
         <v>193048.401177427</v>
       </c>
       <c r="C293" s="7">
         <v>385.11091840374098</v>
       </c>
       <c r="D293" s="7">
-        <v>384.23961527621998</v>
+        <v>384.23955637724498</v>
       </c>
       <c r="E293" s="12">
-        <v>1.1716373204089026E-2</v>
+        <v>1.171633156438312E-2</v>
       </c>
       <c r="F293" s="9">
         <v>5.1596401793667424E-2</v>
       </c>
       <c r="G293" s="9">
-        <v>5.2190359643853323E-3</v>
+        <v>5.2188182018602092E-3</v>
       </c>
     </row>
     <row r="294" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A294" s="5">
         <v>42125</v>
       </c>
       <c r="B294" s="6">
         <v>195166.06198020099</v>
       </c>
       <c r="C294" s="7">
         <v>389.33542527170698</v>
       </c>
       <c r="D294" s="7">
-        <v>386.16559392038499</v>
+        <v>386.165654657875</v>
       </c>
       <c r="E294" s="12">
-        <v>5.0124416317158804E-3</v>
+        <v>5.0127537591131421E-3</v>
       </c>
       <c r="F294" s="9">
         <v>4.6401704077142725E-2</v>
       </c>
       <c r="G294" s="9">
-        <v>9.8836360201646212E-3</v>
+        <v>9.8836351736717454E-3</v>
       </c>
     </row>
     <row r="295" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A295" s="5">
         <v>42156</v>
       </c>
       <c r="B295" s="6">
         <v>195055.29116402101</v>
       </c>
       <c r="C295" s="7">
         <v>389.11444933773799</v>
       </c>
       <c r="D295" s="7">
-        <v>385.01487400733299</v>
+        <v>385.01484387207802</v>
       </c>
       <c r="E295" s="12">
-        <v>-2.9798613112312911E-3</v>
+        <v>-2.9800961631778478E-3</v>
       </c>
       <c r="F295" s="9">
         <v>3.2568861716462116E-2</v>
       </c>
       <c r="G295" s="9">
-        <v>1.3541914402338096E-2</v>
+        <v>1.3541956595829241E-2</v>
       </c>
     </row>
     <row r="296" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A296" s="5">
         <v>42186</v>
       </c>
       <c r="B296" s="6">
         <v>195621.33553679599</v>
       </c>
       <c r="C296" s="7">
         <v>390.24364733641102</v>
       </c>
       <c r="D296" s="7">
-        <v>386.42758646632598</v>
+        <v>386.427593513754</v>
       </c>
       <c r="E296" s="12">
-        <v>3.6692412536927232E-3</v>
+        <v>3.6693381155594729E-3</v>
       </c>
       <c r="F296" s="9">
         <v>3.5315371541869922E-2</v>
       </c>
       <c r="G296" s="9">
-        <v>1.1936373834781966E-2</v>
+        <v>1.1936527247877304E-2</v>
       </c>
     </row>
     <row r="297" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A297" s="5">
         <v>42217</v>
       </c>
       <c r="B297" s="6">
         <v>195279.05678235801</v>
       </c>
       <c r="C297" s="7">
         <v>389.56083781989702</v>
       </c>
       <c r="D297" s="7">
-        <v>387.70820123924898</v>
+        <v>387.70816540768698</v>
       </c>
       <c r="E297" s="12">
-        <v>3.3139838297611135E-3</v>
+        <v>3.3138728067756418E-3</v>
       </c>
       <c r="F297" s="9">
         <v>3.1553293685652628E-2</v>
       </c>
       <c r="G297" s="9">
-        <v>7.7861548892668164E-3</v>
+        <v>7.7861393658549272E-3</v>
       </c>
     </row>
     <row r="298" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A298" s="5">
         <v>42248</v>
       </c>
       <c r="B298" s="6">
         <v>195585.01130345199</v>
       </c>
       <c r="C298" s="7">
         <v>390.17118437490501</v>
       </c>
       <c r="D298" s="7">
-        <v>389.615045589197</v>
+        <v>389.61501869592001</v>
       </c>
       <c r="E298" s="12">
-        <v>4.9182461032628577E-3</v>
+        <v>4.9182696119591807E-3</v>
       </c>
       <c r="F298" s="9">
         <v>3.8277785368652451E-2</v>
       </c>
       <c r="G298" s="9">
-        <v>7.2101482499189462E-3</v>
+        <v>7.2101247289084736E-3</v>
       </c>
     </row>
     <row r="299" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A299" s="5">
         <v>42278</v>
       </c>
       <c r="B299" s="6">
         <v>196807.127979121</v>
       </c>
       <c r="C299" s="7">
         <v>392.60917646648898</v>
       </c>
       <c r="D299" s="7">
-        <v>392.10602584680203</v>
+        <v>392.10602296217502</v>
       </c>
       <c r="E299" s="12">
-        <v>6.3934395907068176E-3</v>
+        <v>6.3935016534850675E-3</v>
       </c>
       <c r="F299" s="9">
         <v>3.9474774322046047E-2</v>
       </c>
       <c r="G299" s="9">
-        <v>1.0211762294096705E-2</v>
+        <v>1.0211672761551993E-2</v>
       </c>
     </row>
     <row r="300" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A300" s="5">
         <v>42309</v>
       </c>
       <c r="B300" s="6">
         <v>196305.11469686401</v>
       </c>
       <c r="C300" s="7">
         <v>391.60771364679198</v>
       </c>
       <c r="D300" s="7">
-        <v>393.05148375559298</v>
+        <v>393.05176110752802</v>
       </c>
       <c r="E300" s="12">
-        <v>2.4112302450571832E-3</v>
+        <v>2.4119449586834651E-3</v>
       </c>
       <c r="F300" s="9">
         <v>3.652454206919753E-2</v>
       </c>
       <c r="G300" s="9">
-        <v>1.3477017263311408E-2</v>
+        <v>1.3477282360424114E-2</v>
       </c>
     </row>
     <row r="301" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A301" s="5">
         <v>42339</v>
       </c>
       <c r="B301" s="6">
         <v>196999.272686657</v>
       </c>
       <c r="C301" s="7">
         <v>392.99248461270503</v>
       </c>
       <c r="D301" s="7">
-        <v>395.327848739942</v>
+        <v>395.32788490035603</v>
       </c>
       <c r="E301" s="12">
-        <v>5.7915186137917907E-3</v>
+        <v>5.7909008890189018E-3</v>
       </c>
       <c r="F301" s="9">
         <v>4.47643516173728E-2</v>
       </c>
       <c r="G301" s="9">
-        <v>1.4379817886090551E-2</v>
+        <v>1.4380133336590051E-2</v>
       </c>
     </row>
     <row r="302" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A302" s="5">
         <v>42370</v>
       </c>
       <c r="B302" s="6">
         <v>196828.535309859</v>
       </c>
       <c r="C302" s="7">
         <v>392.65188180230302</v>
       </c>
       <c r="D302" s="7">
-        <v>396.74431657319201</v>
+        <v>396.74436583382698</v>
       </c>
       <c r="E302" s="12">
-        <v>3.5830206188731673E-3</v>
+        <v>3.5830534287455418E-3</v>
       </c>
       <c r="F302" s="9">
         <v>4.4483574352562227E-2</v>
       </c>
       <c r="G302" s="9">
-        <v>1.3420543473805724E-2</v>
+        <v>1.3420910544306386E-2</v>
       </c>
     </row>
     <row r="303" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A303" s="5">
         <v>42401</v>
       </c>
       <c r="B303" s="6">
         <v>196929.73676572001</v>
       </c>
       <c r="C303" s="7">
         <v>392.85376788565202</v>
       </c>
       <c r="D303" s="7">
-        <v>397.82157134690902</v>
+        <v>397.82149523185302</v>
       </c>
       <c r="E303" s="12">
-        <v>2.7152368130225479E-3</v>
+        <v>2.7149204646228497E-3</v>
       </c>
       <c r="F303" s="9">
         <v>4.7701710176093703E-2</v>
       </c>
       <c r="G303" s="9">
-        <v>1.2871582164247108E-2</v>
+        <v>1.2871376631137244E-2</v>
       </c>
     </row>
     <row r="304" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A304" s="5">
         <v>42430</v>
       </c>
       <c r="B304" s="6">
         <v>200250.96391954401</v>
       </c>
       <c r="C304" s="7">
         <v>399.47926093110402</v>
       </c>
       <c r="D304" s="7">
-        <v>401.27404825839301</v>
+        <v>401.27387106822698</v>
       </c>
       <c r="E304" s="12">
-        <v>8.6784557704975285E-3</v>
+        <v>8.6782033594285934E-3</v>
       </c>
       <c r="F304" s="9">
         <v>5.699170850770563E-2</v>
       </c>
       <c r="G304" s="9">
-        <v>1.3007004049349735E-2</v>
+        <v>1.3006564643214924E-2</v>
       </c>
     </row>
     <row r="305" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A305" s="5">
         <v>42461</v>
       </c>
       <c r="B305" s="6">
         <v>202435.776789361</v>
       </c>
       <c r="C305" s="7">
         <v>403.83772899250198</v>
       </c>
       <c r="D305" s="7">
-        <v>402.80322389558802</v>
+        <v>402.80298417834803</v>
       </c>
       <c r="E305" s="12">
-        <v>3.8108012313080586E-3</v>
+        <v>3.8106470925964864E-3</v>
       </c>
       <c r="F305" s="9">
         <v>4.8627057021344289E-2</v>
       </c>
       <c r="G305" s="9">
-        <v>1.4154805235170986E-2</v>
+        <v>1.4154078787627533E-2</v>
       </c>
     </row>
     <row r="306" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A306" s="5">
         <v>42491</v>
       </c>
       <c r="B306" s="6">
         <v>204367.87236619199</v>
       </c>
       <c r="C306" s="7">
         <v>407.69205307650799</v>
       </c>
       <c r="D306" s="7">
-        <v>405.12280152968998</v>
+        <v>405.12279205910397</v>
       </c>
       <c r="E306" s="12">
-        <v>5.7585875596248837E-3</v>
+        <v>5.7591625977846395E-3</v>
       </c>
       <c r="F306" s="9">
         <v>4.7148619450671392E-2</v>
       </c>
       <c r="G306" s="9">
-        <v>1.6225261490844911E-2</v>
+        <v>1.6224895210259938E-2</v>
       </c>
     </row>
     <row r="307" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A307" s="5">
         <v>42522</v>
       </c>
       <c r="B307" s="6">
         <v>204967.696929867</v>
       </c>
       <c r="C307" s="7">
         <v>408.88863894403801</v>
       </c>
       <c r="D307" s="7">
-        <v>404.90498915322303</v>
+        <v>404.90493673291201</v>
       </c>
       <c r="E307" s="12">
-        <v>-5.3764531555500206E-4</v>
+        <v>-5.3775134468414532E-4</v>
       </c>
       <c r="F307" s="9">
         <v>5.0818440795388442E-2</v>
       </c>
       <c r="G307" s="9">
-        <v>1.4208488850359746E-2</v>
+        <v>1.4208409688928336E-2</v>
       </c>
     </row>
     <row r="308" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A308" s="5">
         <v>42552</v>
       </c>
       <c r="B308" s="6">
         <v>205715.26054683101</v>
       </c>
       <c r="C308" s="7">
         <v>410.37994842569202</v>
       </c>
       <c r="D308" s="7">
-        <v>406.28411652601801</v>
+        <v>406.28421300258901</v>
       </c>
       <c r="E308" s="12">
-        <v>3.4060518139802376E-3</v>
+        <v>3.4064199878769408E-3</v>
       </c>
       <c r="F308" s="9">
         <v>5.1599305271771589E-2</v>
       </c>
       <c r="G308" s="9">
-        <v>1.1991910788481164E-2</v>
+        <v>1.1992354686600315E-2</v>
       </c>
     </row>
     <row r="309" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A309" s="5">
         <v>42583</v>
       </c>
       <c r="B309" s="6">
         <v>206144.96182541799</v>
       </c>
       <c r="C309" s="7">
         <v>411.237156530118</v>
       </c>
       <c r="D309" s="7">
-        <v>409.47018562926201</v>
+        <v>409.47019918964799</v>
       </c>
       <c r="E309" s="12">
-        <v>7.8419730765919571E-3</v>
+        <v>7.8417671302395409E-3</v>
       </c>
       <c r="F309" s="9">
         <v>5.5642961524388301E-2</v>
       </c>
       <c r="G309" s="9">
-        <v>9.4766927940412859E-3</v>
+        <v>9.4770963959547316E-3</v>
       </c>
     </row>
     <row r="310" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A310" s="5">
         <v>42614</v>
       </c>
       <c r="B310" s="6">
         <v>206014.691687518</v>
       </c>
       <c r="C310" s="7">
         <v>410.97728153430899</v>
       </c>
       <c r="D310" s="7">
-        <v>410.311535230706</v>
+        <v>410.31154771906699</v>
       </c>
       <c r="E310" s="12">
-        <v>2.0547273793598553E-3</v>
+        <v>2.0547246932354213E-3</v>
       </c>
       <c r="F310" s="9">
         <v>5.3325560658041615E-2</v>
       </c>
       <c r="G310" s="9">
-        <v>1.0912338692199874E-2</v>
+        <v>1.0912691111297335E-2</v>
       </c>
     </row>
     <row r="311" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A311" s="5">
         <v>42644</v>
       </c>
       <c r="B311" s="6">
         <v>205904.19166213501</v>
       </c>
       <c r="C311" s="7">
         <v>410.75684579902497</v>
       </c>
       <c r="D311" s="7">
-        <v>410.28567837846299</v>
+        <v>410.28571873796398</v>
       </c>
       <c r="E311" s="12">
-        <v>-6.301760984728233E-5</v>
+        <v>-6.2949681154722548E-5</v>
       </c>
       <c r="F311" s="9">
         <v>4.6223242910077511E-2</v>
       </c>
       <c r="G311" s="9">
-        <v>1.1309181426221837E-2</v>
+        <v>1.1309207267815147E-2</v>
       </c>
     </row>
     <row r="312" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A312" s="5">
         <v>42675</v>
       </c>
       <c r="B312" s="6">
         <v>204947.43003848099</v>
       </c>
       <c r="C312" s="7">
         <v>408.848208662785</v>
       </c>
       <c r="D312" s="7">
-        <v>410.376722164721</v>
+        <v>410.37724101399601</v>
       </c>
       <c r="E312" s="12">
-        <v>2.2190339818295435E-4</v>
+        <v>2.2306961186346896E-4</v>
       </c>
       <c r="F312" s="9">
         <v>4.4024911704223957E-2</v>
       </c>
       <c r="G312" s="9">
-        <v>8.4500601755383986E-3</v>
+        <v>8.4504809265262271E-3</v>
       </c>
     </row>
     <row r="313" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A313" s="5">
         <v>42705</v>
       </c>
       <c r="B313" s="6">
         <v>205897.846021356</v>
       </c>
       <c r="C313" s="7">
         <v>410.74418692418601</v>
       </c>
       <c r="D313" s="7">
-        <v>412.94585879746302</v>
+        <v>412.94606245784399</v>
       </c>
       <c r="E313" s="12">
-        <v>6.260434605525278E-3</v>
+        <v>6.2596586435952339E-3</v>
       </c>
       <c r="F313" s="9">
         <v>4.5170589786151627E-2</v>
       </c>
       <c r="G313" s="9">
-        <v>6.1517267055917202E-3</v>
+        <v>6.1522483660223504E-3</v>
       </c>
     </row>
     <row r="314" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A314" s="5">
         <v>42736</v>
       </c>
       <c r="B314" s="6">
         <v>205239.61915463099</v>
       </c>
       <c r="C314" s="7">
         <v>409.43109470681202</v>
       </c>
       <c r="D314" s="7">
-        <v>413.36242476440799</v>
+        <v>413.36269218801903</v>
       </c>
       <c r="E314" s="12">
-        <v>1.0087665442584104E-3</v>
+        <v>1.0089204572996113E-3</v>
       </c>
       <c r="F314" s="9">
         <v>4.2733051036177638E-2</v>
       </c>
       <c r="G314" s="9">
-        <v>5.3798730803356065E-3</v>
+        <v>5.3806235820572645E-3</v>
       </c>
     </row>
     <row r="315" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A315" s="5">
         <v>42767</v>
       </c>
       <c r="B315" s="6">
         <v>205846.249065682</v>
       </c>
       <c r="C315" s="7">
         <v>410.64125651468601</v>
       </c>
       <c r="D315" s="7">
-        <v>415.51297038016901</v>
+        <v>415.51299167483302</v>
       </c>
       <c r="E315" s="12">
-        <v>5.2025667717299218E-3</v>
+        <v>5.2019679749810699E-3</v>
       </c>
       <c r="F315" s="9">
         <v>4.5277632755736708E-2</v>
       </c>
       <c r="G315" s="9">
-        <v>8.8119803782285011E-3</v>
+        <v>8.8119118501928106E-3</v>
       </c>
     </row>
     <row r="316" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A316" s="5">
         <v>42795</v>
       </c>
       <c r="B316" s="6">
         <v>207308.06796590099</v>
       </c>
       <c r="C316" s="7">
         <v>413.55742891378401</v>
       </c>
       <c r="D316" s="7">
-        <v>415.12184845381603</v>
+        <v>415.12105422884298</v>
       </c>
       <c r="E316" s="12">
-        <v>-9.4129895871875036E-4</v>
+        <v>-9.4326159191848724E-4</v>
       </c>
       <c r="F316" s="9">
         <v>3.5241298759456585E-2</v>
       </c>
       <c r="G316" s="9">
-        <v>8.4216234603509132E-3</v>
+        <v>8.42059006935858E-3</v>
       </c>
     </row>
     <row r="317" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A317" s="5">
         <v>42826</v>
       </c>
       <c r="B317" s="6">
         <v>207698.65022601999</v>
       </c>
       <c r="C317" s="7">
         <v>414.33659875921597</v>
       </c>
       <c r="D317" s="7">
-        <v>413.21661486384801</v>
+        <v>413.21604031951398</v>
       </c>
       <c r="E317" s="12">
-        <v>-4.5895767641822571E-3</v>
+        <v>-4.5890563485581071E-3</v>
       </c>
       <c r="F317" s="9">
         <v>2.5997743680132857E-2</v>
       </c>
       <c r="G317" s="9">
-        <v>5.7948692982094929E-3</v>
+        <v>5.7929746018579031E-3</v>
       </c>
     </row>
     <row r="318" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A318" s="5">
         <v>42856</v>
       </c>
       <c r="B318" s="6">
         <v>208710.62581069101</v>
       </c>
       <c r="C318" s="7">
         <v>416.35538184386201</v>
       </c>
       <c r="D318" s="7">
-        <v>414.454530709609</v>
+        <v>414.45404348563102</v>
       </c>
       <c r="E318" s="12">
-        <v>2.9958036565613799E-3</v>
+        <v>2.9960191408826553E-3</v>
       </c>
       <c r="F318" s="9">
         <v>2.1249687606072154E-2</v>
       </c>
       <c r="G318" s="9">
-        <v>7.8251204200951996E-4</v>
+        <v>7.8062066167206012E-4</v>
       </c>
     </row>
     <row r="319" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A319" s="5">
         <v>42887</v>
       </c>
       <c r="B319" s="6">
         <v>211301.439696902</v>
       </c>
       <c r="C319" s="7">
         <v>421.52377852079098</v>
       </c>
       <c r="D319" s="7">
-        <v>417.78221962814001</v>
+        <v>417.78191922653701</v>
       </c>
       <c r="E319" s="12">
-        <v>8.0290808085352605E-3</v>
+        <v>8.0295410147721569E-3</v>
       </c>
       <c r="F319" s="9">
         <v>3.0901175462794583E-2</v>
       </c>
       <c r="G319" s="9">
-        <v>1.1705183517869422E-3</v>
+        <v>1.1698301896025942E-3</v>
       </c>
     </row>
     <row r="320" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A320" s="5">
         <v>42917</v>
       </c>
       <c r="B320" s="6">
         <v>211671.32828275501</v>
       </c>
       <c r="C320" s="7">
         <v>422.26166669876102</v>
       </c>
       <c r="D320" s="7">
-        <v>418.23427555988798</v>
+        <v>418.23484537939203</v>
       </c>
       <c r="E320" s="12">
-        <v>1.0820372684847701E-3</v>
+        <v>1.0841210019179037E-3</v>
       </c>
       <c r="F320" s="9">
         <v>2.8952969848185628E-2</v>
       </c>
       <c r="G320" s="9">
-        <v>5.3218511636270449E-3</v>
+        <v>5.3227651319889269E-3</v>
       </c>
     </row>
     <row r="321" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A321" s="5">
         <v>42948</v>
       </c>
       <c r="B321" s="6">
         <v>210495.20677415901</v>
       </c>
       <c r="C321" s="7">
         <v>419.915430047396</v>
       </c>
       <c r="D321" s="7">
-        <v>418.120598671788</v>
+        <v>418.12065501177898</v>
       </c>
       <c r="E321" s="12">
-        <v>-2.7180194150222547E-4</v>
+        <v>-2.7302930129946557E-4</v>
       </c>
       <c r="F321" s="9">
         <v>2.1102843893052725E-2</v>
       </c>
       <c r="G321" s="9">
-        <v>9.1279077747152826E-3</v>
+        <v>9.1296769316115967E-3</v>
       </c>
     </row>
     <row r="322" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A322" s="5">
         <v>42979</v>
       </c>
       <c r="B322" s="6">
         <v>210800.82756864</v>
       </c>
       <c r="C322" s="7">
         <v>420.52511085349499</v>
       </c>
       <c r="D322" s="7">
-        <v>419.68558728768801</v>
+        <v>419.68583815873097</v>
       </c>
       <c r="E322" s="12">
-        <v>3.7429120231611268E-3</v>
+        <v>3.743376769817619E-3</v>
       </c>
       <c r="F322" s="9">
         <v>2.3232012444923678E-2</v>
       </c>
       <c r="G322" s="9">
-        <v>8.5005963399142903E-3</v>
+        <v>8.5024035389911212E-3</v>
       </c>
     </row>
     <row r="323" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A323" s="5">
         <v>43009</v>
       </c>
       <c r="B323" s="6">
         <v>211084.86940068501</v>
       </c>
       <c r="C323" s="7">
         <v>421.09174393689199</v>
       </c>
       <c r="D323" s="7">
-        <v>420.68743029411399</v>
+        <v>420.68779086705001</v>
       </c>
       <c r="E323" s="12">
-        <v>2.3871274991849045E-3</v>
+        <v>2.387387462762236E-3</v>
       </c>
       <c r="F323" s="9">
         <v>2.5160622990380244E-2</v>
       </c>
       <c r="G323" s="9">
-        <v>6.4156547331388758E-3</v>
+        <v>6.4163640559071755E-3</v>
       </c>
     </row>
     <row r="324" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A324" s="5">
         <v>43040</v>
       </c>
       <c r="B324" s="6">
         <v>209987.64737891301</v>
       </c>
       <c r="C324" s="7">
         <v>418.90290332531401</v>
       </c>
       <c r="D324" s="7">
-        <v>420.22531606771201</v>
+        <v>420.22634230031798</v>
       </c>
       <c r="E324" s="12">
-        <v>-1.098474052526166E-3</v>
+        <v>-1.0968907982353837E-3</v>
       </c>
       <c r="F324" s="9">
         <v>2.4592732582624732E-2</v>
       </c>
       <c r="G324" s="9">
-        <v>5.1519405823587938E-3</v>
+        <v>5.1529853166814021E-3</v>
       </c>
     </row>
     <row r="325" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A325" s="5">
         <v>43070</v>
       </c>
       <c r="B325" s="6">
         <v>211155.64055025901</v>
       </c>
       <c r="C325" s="7">
         <v>421.23292481299598</v>
       </c>
       <c r="D325" s="7">
-        <v>423.37594418817702</v>
+        <v>423.37671655716798</v>
       </c>
       <c r="E325" s="12">
-        <v>7.4974733791557391E-3</v>
+        <v>7.4968509579977916E-3</v>
       </c>
       <c r="F325" s="9">
         <v>2.5535937507366269E-2</v>
       </c>
       <c r="G325" s="9">
-        <v>6.566849781783235E-3</v>
+        <v>6.5678659781673865E-3</v>
       </c>
     </row>
     <row r="326" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A326" s="5">
         <v>43101</v>
       </c>
       <c r="B326" s="6">
         <v>211755.92556151599</v>
       </c>
       <c r="C326" s="7">
         <v>422.43042922421802</v>
       </c>
       <c r="D326" s="7">
-        <v>426.34806336199102</v>
+        <v>426.34862314757902</v>
       </c>
       <c r="E326" s="12">
-        <v>7.0200473470760638E-3</v>
+        <v>7.0195324262942727E-3</v>
       </c>
       <c r="F326" s="9">
         <v>3.1749749067580435E-2</v>
       </c>
       <c r="G326" s="9">
-        <v>9.1027139242807475E-3</v>
+        <v>9.1040524480945351E-3</v>
       </c>
     </row>
     <row r="327" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A327" s="5">
         <v>43132</v>
       </c>
       <c r="B327" s="6">
         <v>210402.40293547101</v>
       </c>
       <c r="C327" s="7">
         <v>419.73029631238302</v>
       </c>
       <c r="D327" s="7">
-        <v>424.44855621289503</v>
+        <v>424.44865333979902</v>
       </c>
       <c r="E327" s="12">
-        <v>-4.4552967688356038E-3</v>
+        <v>-4.4563760843255862E-3</v>
       </c>
       <c r="F327" s="9">
         <v>2.2133771640093336E-2</v>
       </c>
       <c r="G327" s="9">
-        <v>1.076808508404925E-2</v>
+        <v>1.076790578074327E-2</v>
       </c>
     </row>
     <row r="328" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A328" s="5">
         <v>43160</v>
       </c>
       <c r="B328" s="6">
         <v>211625.33325334601</v>
       </c>
       <c r="C328" s="7">
         <v>422.16991153316701</v>
       </c>
       <c r="D328" s="7">
-        <v>423.475382305089</v>
+        <v>423.47347175486198</v>
       </c>
       <c r="E328" s="12">
-        <v>-2.2927958961366235E-3</v>
+        <v>-2.2975254539360224E-3</v>
       </c>
       <c r="F328" s="9">
         <v>2.0825360680870375E-2</v>
       </c>
       <c r="G328" s="9">
-        <v>7.8963858528457997E-3</v>
+        <v>7.8936729787124627E-3</v>
       </c>
     </row>
     <row r="329" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A329" s="5">
         <v>43191</v>
       </c>
       <c r="B329" s="6">
         <v>212999.76818443101</v>
       </c>
       <c r="C329" s="7">
         <v>424.911762257482</v>
       </c>
       <c r="D329" s="7">
-        <v>423.73734075102999</v>
+        <v>423.73693365227598</v>
       </c>
       <c r="E329" s="12">
-        <v>6.185919108570026E-4</v>
+        <v>6.2214498660861928E-4</v>
       </c>
       <c r="F329" s="9">
         <v>2.5523121852944364E-2</v>
       </c>
       <c r="G329" s="9">
-        <v>1.3480503664955457E-3</v>
+        <v>1.3444422855333205E-3</v>
       </c>
     </row>
     <row r="330" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A330" s="5">
         <v>43221</v>
       </c>
       <c r="B330" s="6">
         <v>213617.76619466199</v>
       </c>
       <c r="C330" s="7">
         <v>426.14460220767199</v>
       </c>
       <c r="D330" s="7">
-        <v>424.83299986602202</v>
+        <v>424.82907473433698</v>
       </c>
       <c r="E330" s="12">
-        <v>2.5857034762386544E-3</v>
+        <v>2.5774035617986968E-3</v>
       </c>
       <c r="F330" s="9">
         <v>2.3511694073600431E-2</v>
       </c>
       <c r="G330" s="9">
-        <v>-1.6691937194446282E-3</v>
+        <v>-1.6752130515320651E-3</v>
       </c>
     </row>
     <row r="331" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A331" s="5">
         <v>43252</v>
       </c>
       <c r="B331" s="6">
         <v>215443.830489924</v>
       </c>
       <c r="C331" s="7">
         <v>429.78740522247801</v>
       </c>
       <c r="D331" s="7">
-        <v>426.22450104305</v>
+        <v>426.22427000775502</v>
       </c>
       <c r="E331" s="12">
-        <v>3.2754074600296335E-3</v>
+        <v>3.2841332111992472E-3</v>
       </c>
       <c r="F331" s="9">
         <v>1.960417685257454E-2</v>
       </c>
       <c r="G331" s="9">
-        <v>4.1030469111436041E-4</v>
+        <v>4.0770782256815963E-4</v>
       </c>
     </row>
     <row r="332" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A332" s="5">
         <v>43282</v>
       </c>
       <c r="B332" s="6">
         <v>217010.33801695899</v>
       </c>
       <c r="C332" s="7">
         <v>432.91242023810798</v>
       </c>
       <c r="D332" s="7">
-        <v>428.979399537696</v>
+        <v>428.98177659602197</v>
       </c>
       <c r="E332" s="12">
-        <v>6.4634916291865796E-3</v>
+        <v>6.46961419680947E-3</v>
       </c>
       <c r="F332" s="9">
         <v>2.5223112537338555E-2</v>
       </c>
       <c r="G332" s="9">
-        <v>6.5863617256387563E-3</v>
+        <v>6.5867203426608345E-3</v>
       </c>
     </row>
     <row r="333" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A333" s="5">
         <v>43313</v>
       </c>
       <c r="B333" s="6">
         <v>214744.76977857799</v>
       </c>
       <c r="C333" s="7">
         <v>428.39285385129699</v>
       </c>
       <c r="D333" s="7">
-        <v>426.47582430436597</v>
+        <v>426.47590713262503</v>
       </c>
       <c r="E333" s="12">
-        <v>-5.8361199536109964E-3</v>
+        <v>-5.8414356975279302E-3</v>
       </c>
       <c r="F333" s="9">
         <v>2.0188407468008762E-2</v>
       </c>
       <c r="G333" s="9">
-        <v>7.5736286749501502E-3</v>
+        <v>7.5803257253104217E-3</v>
       </c>
     </row>
     <row r="334" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A334" s="5">
         <v>43344</v>
       </c>
       <c r="B334" s="6">
         <v>214921.64793340201</v>
       </c>
       <c r="C334" s="7">
         <v>428.74570685724899</v>
       </c>
       <c r="D334" s="7">
-        <v>427.766052248601</v>
+        <v>427.76681950599499</v>
       </c>
       <c r="E334" s="12">
-        <v>3.0253249321683384E-3</v>
+        <v>3.0269291929039266E-3</v>
       </c>
       <c r="F334" s="9">
         <v>1.954840695974025E-2</v>
       </c>
       <c r="G334" s="9">
-        <v>6.6100317911450546E-3</v>
+        <v>6.6161665830219984E-3</v>
       </c>
     </row>
     <row r="335" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A335" s="5">
         <v>43374</v>
       </c>
       <c r="B335" s="6">
         <v>214534.277225592</v>
       </c>
       <c r="C335" s="7">
         <v>427.97294371527198</v>
       </c>
       <c r="D335" s="7">
-        <v>427.65498067618398</v>
+        <v>427.65629027609401</v>
       </c>
       <c r="E335" s="12">
-        <v>-2.5965494885149543E-4</v>
+        <v>-2.5838663697341779E-4</v>
       </c>
       <c r="F335" s="9">
         <v>1.6341331497136347E-2</v>
       </c>
       <c r="G335" s="9">
-        <v>1.4530493470414907E-3</v>
+        <v>1.4561284651717354E-3</v>
       </c>
     </row>
     <row r="336" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A336" s="5">
         <v>43405</v>
       </c>
       <c r="B336" s="6">
         <v>214044.09637325999</v>
       </c>
       <c r="C336" s="7">
         <v>426.99508532807999</v>
       </c>
       <c r="D336" s="7">
-        <v>428.06946439594702</v>
+        <v>428.07158857748198</v>
       </c>
       <c r="E336" s="12">
-        <v>9.6920119837640151E-4</v>
+        <v>9.7110298814939711E-4</v>
       </c>
       <c r="F336" s="9">
         <v>1.9317560080221563E-2</v>
       </c>
       <c r="G336" s="9">
-        <v>1.4128119533001193E-3</v>
+        <v>1.414348245978303E-3</v>
       </c>
     </row>
     <row r="337" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A337" s="5">
         <v>43435</v>
       </c>
       <c r="B337" s="6">
         <v>212281.46199801401</v>
       </c>
       <c r="C337" s="7">
         <v>423.478818221381</v>
       </c>
       <c r="D337" s="7">
-        <v>425.55851302984797</v>
+        <v>425.56007649598399</v>
       </c>
       <c r="E337" s="12">
-        <v>-5.8657567870258331E-3</v>
+        <v>-5.867037543519138E-3</v>
       </c>
       <c r="F337" s="9">
         <v>5.331713824084483E-3</v>
       </c>
       <c r="G337" s="9">
-        <v>-1.5105095471835694E-3</v>
+        <v>-1.5091263299605862E-3</v>
       </c>
     </row>
     <row r="338" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A338" s="5">
         <v>43466</v>
       </c>
       <c r="B338" s="6">
         <v>211966.181814154</v>
       </c>
       <c r="C338" s="7">
         <v>422.84986796631398</v>
       </c>
       <c r="D338" s="7">
-        <v>426.91485448841797</v>
+        <v>426.915640365841</v>
       </c>
       <c r="E338" s="12">
-        <v>3.187203209526368E-3</v>
+        <v>3.1853642875021571E-3</v>
       </c>
       <c r="F338" s="9">
         <v>9.9291791755207193E-4</v>
       </c>
       <c r="G338" s="9">
-        <v>-1.0562669744466069E-3</v>
+        <v>-1.0544601856864455E-3</v>
       </c>
     </row>
     <row r="339" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A339" s="5">
         <v>43497</v>
       </c>
       <c r="B339" s="6">
         <v>211303.68138071301</v>
       </c>
       <c r="C339" s="7">
         <v>421.52825044029902</v>
       </c>
       <c r="D339" s="7">
-        <v>426.06013546822197</v>
+        <v>426.05990581093602</v>
       </c>
       <c r="E339" s="12">
-        <v>-2.0020831114443416E-3</v>
+        <v>-2.0044581973424069E-3</v>
       </c>
       <c r="F339" s="9">
         <v>4.2835938785268368E-3</v>
       </c>
       <c r="G339" s="9">
-        <v>-3.8621200114778986E-3</v>
+        <v>-3.8637289995415713E-3</v>
       </c>
     </row>
     <row r="340" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A340" s="5">
         <v>43525</v>
       </c>
       <c r="B340" s="6">
         <v>213102.32025742001</v>
       </c>
       <c r="C340" s="7">
         <v>425.11634267758501</v>
       </c>
       <c r="D340" s="7">
-        <v>426.159792983062</v>
+        <v>426.15608688931098</v>
       </c>
       <c r="E340" s="12">
-        <v>2.3390480954166293E-4</v>
+        <v>2.2574543406506109E-4</v>
       </c>
       <c r="F340" s="9">
         <v>6.9792542384596867E-3</v>
       </c>
       <c r="G340" s="9">
-        <v>-1.6765813895308623E-3</v>
+        <v>-1.6829333909439415E-3</v>
       </c>
     </row>
     <row r="341" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A341" s="5">
         <v>43556</v>
       </c>
       <c r="B341" s="6">
         <v>214919.60426368</v>
       </c>
       <c r="C341" s="7">
         <v>428.741629954676</v>
       </c>
       <c r="D341" s="7">
-        <v>427.59507969147199</v>
+        <v>427.59436663891802</v>
       </c>
       <c r="E341" s="12">
-        <v>3.3679543026881031E-3</v>
+        <v>3.3750069372600056E-3</v>
       </c>
       <c r="F341" s="9">
         <v>9.0133247355794754E-3</v>
       </c>
       <c r="G341" s="9">
-        <v>-5.6837128233278023E-4</v>
+        <v>-5.7549307004256534E-4</v>
       </c>
     </row>
     <row r="342" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A342" s="5">
         <v>43586</v>
       </c>
       <c r="B342" s="6">
         <v>214945.63646867801</v>
       </c>
       <c r="C342" s="7">
         <v>428.79356142012</v>
       </c>
       <c r="D342" s="7">
-        <v>427.77711189956102</v>
+        <v>427.76929551285502</v>
       </c>
       <c r="E342" s="12">
-        <v>4.257116527635052E-4</v>
+        <v>4.0910004337058048E-4</v>
       </c>
       <c r="F342" s="9">
         <v>6.2161041081474355E-3</v>
       </c>
       <c r="G342" s="9">
-        <v>2.3452506958974162E-3</v>
+        <v>2.3340189474616579E-3</v>
       </c>
     </row>
     <row r="343" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A343" s="5">
         <v>43617</v>
       </c>
       <c r="B343" s="6">
         <v>216515.32544817499</v>
       </c>
       <c r="C343" s="7">
         <v>431.924923093232</v>
       </c>
       <c r="D343" s="7">
-        <v>428.43750375618498</v>
+        <v>428.43687208261002</v>
       </c>
       <c r="E343" s="12">
-        <v>1.5437755743674675E-3</v>
+        <v>1.5605995492375957E-3</v>
       </c>
       <c r="F343" s="9">
         <v>4.9734306887088131E-3</v>
       </c>
       <c r="G343" s="9">
-        <v>3.6547457467868139E-3</v>
+        <v>3.6500552778166995E-3</v>
       </c>
     </row>
     <row r="344" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A344" s="5">
         <v>43647</v>
       </c>
       <c r="B344" s="6">
         <v>217662.93988095401</v>
       </c>
       <c r="C344" s="7">
         <v>434.214291176497</v>
       </c>
       <c r="D344" s="7">
-        <v>430.71483770695102</v>
+        <v>430.71851448307501</v>
       </c>
       <c r="E344" s="12">
-        <v>5.315440246944414E-3</v>
+        <v>5.3255042904547523E-3</v>
       </c>
       <c r="F344" s="9">
         <v>3.0072385949864167E-3</v>
       </c>
       <c r="G344" s="9">
-        <v>5.5589637366932898E-3</v>
+        <v>5.5588882270407591E-3</v>
       </c>
     </row>
     <row r="345" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A345" s="5">
         <v>43678</v>
       </c>
       <c r="B345" s="6">
         <v>216095.84508176299</v>
       </c>
       <c r="C345" s="7">
         <v>431.08810461570999</v>
       </c>
       <c r="D345" s="7">
-        <v>428.755775894723</v>
+        <v>428.75691290097899</v>
       </c>
       <c r="E345" s="12">
-        <v>-4.5483963883337086E-3</v>
+        <v>-4.5542541500688261E-3</v>
       </c>
       <c r="F345" s="9">
         <v>6.2915399736069855E-3</v>
       </c>
       <c r="G345" s="9">
-        <v>4.9753988667580185E-3</v>
+        <v>4.9882574422777104E-3</v>
       </c>
     </row>
     <row r="346" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A346" s="5">
         <v>43709</v>
       </c>
       <c r="B346" s="6">
         <v>215351.81899453801</v>
       </c>
       <c r="C346" s="7">
         <v>429.60385212762998</v>
       </c>
       <c r="D346" s="7">
-        <v>428.42638894656699</v>
+        <v>428.42904306007603</v>
       </c>
       <c r="E346" s="12">
-        <v>-7.6823909244994049E-4</v>
+        <v>-7.6469866966011324E-4</v>
       </c>
       <c r="F346" s="9">
         <v>2.0015250453964128E-3</v>
       </c>
       <c r="G346" s="9">
-        <v>3.1837329285144822E-3</v>
+        <v>3.1967086009934143E-3</v>
       </c>
     </row>
     <row r="347" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A347" s="5">
         <v>43739</v>
       </c>
       <c r="B347" s="6">
         <v>215368.452940655</v>
       </c>
       <c r="C347" s="7">
         <v>429.63703507152701</v>
       </c>
       <c r="D347" s="7">
-        <v>429.41392155180199</v>
+        <v>429.41463369117201</v>
       </c>
       <c r="E347" s="12">
-        <v>2.3050228247218918E-3</v>
+        <v>2.3004757661999609E-3</v>
       </c>
       <c r="F347" s="9">
         <v>3.8883097183874948E-3</v>
       </c>
       <c r="G347" s="9">
-        <v>-2.5904059366599341E-4</v>
+        <v>-2.5183480496282495E-4</v>
       </c>
     </row>
     <row r="348" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A348" s="5">
         <v>43770</v>
       </c>
       <c r="B348" s="6">
         <v>215734.00010430301</v>
       </c>
       <c r="C348" s="7">
         <v>430.36626257641097</v>
       </c>
       <c r="D348" s="7">
-        <v>431.22346194809103</v>
+        <v>431.231211895142</v>
       </c>
       <c r="E348" s="12">
-        <v>4.2139770172093804E-3</v>
+        <v>4.2303593344152901E-3</v>
       </c>
       <c r="F348" s="9">
         <v>7.8951195556284937E-3</v>
       </c>
       <c r="G348" s="9">
-        <v>8.9731175153362486E-4</v>
+        <v>9.0269281550270364E-4</v>
       </c>
     </row>
     <row r="349" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A349" s="5">
         <v>43800</v>
       </c>
       <c r="B349" s="6">
         <v>215281.593136685</v>
       </c>
       <c r="C349" s="7">
         <v>429.46375905020102</v>
       </c>
       <c r="D349" s="7">
-        <v>431.63588342584097</v>
+        <v>431.63666214386899</v>
       </c>
       <c r="E349" s="12">
-        <v>9.5639851293527478E-4</v>
+        <v>9.4021545181099953E-4</v>
       </c>
       <c r="F349" s="9">
         <v>1.4132798551665271E-2</v>
       </c>
       <c r="G349" s="9">
-        <v>3.3979925171299108E-3</v>
+        <v>3.3993493978190514E-3</v>
       </c>
     </row>
     <row r="350" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A350" s="5">
         <v>43831</v>
       </c>
       <c r="B350" s="6">
         <v>215897.39116111901</v>
       </c>
       <c r="C350" s="7">
         <v>430.69221026396298</v>
       </c>
       <c r="D350" s="7">
-        <v>435.21937576290401</v>
+        <v>435.219588298068</v>
       </c>
       <c r="E350" s="12">
-        <v>8.3021186946306003E-3</v>
+        <v>8.3007920050237605E-3</v>
       </c>
       <c r="F350" s="9">
         <v>1.8546398832679278E-2</v>
       </c>
       <c r="G350" s="9">
-        <v>8.9248170930902315E-3</v>
+        <v>8.9280797609123663E-3</v>
       </c>
     </row>
     <row r="351" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A351" s="5">
         <v>43862</v>
       </c>
       <c r="B351" s="6">
         <v>216092.12877452199</v>
       </c>
       <c r="C351" s="7">
         <v>431.08069098013499</v>
       </c>
       <c r="D351" s="7">
-        <v>435.73379926942101</v>
+        <v>435.73323887018699</v>
       </c>
       <c r="E351" s="12">
-        <v>1.181986683417513E-3</v>
+        <v>1.180210142028848E-3</v>
       </c>
       <c r="F351" s="9">
         <v>2.2661448028354236E-2</v>
       </c>
       <c r="G351" s="9">
-        <v>1.0492332730782428E-2</v>
+        <v>1.0483953092845555E-2</v>
       </c>
     </row>
     <row r="352" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A352" s="5">
         <v>43891</v>
       </c>
       <c r="B352" s="6">
         <v>219583.11302532599</v>
       </c>
       <c r="C352" s="7">
         <v>438.04483128256902</v>
       </c>
       <c r="D352" s="7">
-        <v>439.072079373831</v>
+        <v>439.06096307523501</v>
       </c>
       <c r="E352" s="12">
-        <v>7.6612833569651428E-3</v>
+        <v>7.6370676097066159E-3</v>
       </c>
       <c r="F352" s="9">
         <v>3.0411648076275499E-2</v>
       </c>
       <c r="G352" s="9">
-        <v>1.3737022915170982E-2</v>
+        <v>1.3720902672010205E-2</v>
       </c>
     </row>
     <row r="353" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A353" s="5">
         <v>43922</v>
       </c>
       <c r="B353" s="6">
         <v>222914.90928335799</v>
       </c>
       <c r="C353" s="7">
         <v>444.69140856080003</v>
       </c>
       <c r="D353" s="7">
-        <v>443.40168598480199</v>
+        <v>443.40159879464102</v>
       </c>
       <c r="E353" s="12">
-        <v>9.8608105920683364E-3</v>
+        <v>9.8861800170155778E-3</v>
       </c>
       <c r="F353" s="9">
         <v>3.7201376054408763E-2</v>
       </c>
       <c r="G353" s="9">
-        <v>1.5506643136087739E-2</v>
+        <v>1.5490742331630836E-2</v>
       </c>
     </row>
     <row r="354" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A354" s="5">
         <v>43952</v>
       </c>
       <c r="B354" s="6">
         <v>218902.13135770601</v>
       </c>
       <c r="C354" s="7">
         <v>436.686345670496</v>
       </c>
       <c r="D354" s="7">
-        <v>435.52975822068402</v>
+        <v>435.519232234367</v>
       </c>
       <c r="E354" s="12">
-        <v>-1.7753490825444862E-2</v>
+        <v>-1.7777036848089289E-2</v>
       </c>
       <c r="F354" s="9">
         <v>1.8406956075170289E-2</v>
       </c>
       <c r="G354" s="9">
-        <v>1.1833713035634297E-2</v>
+        <v>1.1816696601971932E-2</v>
       </c>
     </row>
     <row r="355" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A355" s="5">
         <v>43983</v>
       </c>
       <c r="B355" s="6">
         <v>216402.62311997401</v>
       </c>
       <c r="C355" s="7">
         <v>431.70009399930899</v>
       </c>
       <c r="D355" s="7">
-        <v>428.05867075467501</v>
+        <v>428.05900118588397</v>
       </c>
       <c r="E355" s="12">
-        <v>-1.7154022945599534E-2</v>
+        <v>-1.712951001086549E-2</v>
       </c>
       <c r="F355" s="9">
         <v>-5.2052817955694497E-4</v>
       </c>
       <c r="G355" s="9">
-        <v>-2.3168556757103831E-3</v>
+        <v>-2.3159741150771129E-3</v>
       </c>
     </row>
     <row r="356" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A356" s="5">
         <v>44013</v>
       </c>
       <c r="B356" s="6">
         <v>220936.30486623201</v>
       </c>
       <c r="C356" s="7">
         <v>440.74430431342199</v>
       </c>
       <c r="D356" s="7">
-        <v>437.48084412575901</v>
+        <v>437.48657557414401</v>
       </c>
       <c r="E356" s="12">
-        <v>2.2011406414154777E-2</v>
+        <v>2.2024006882560787E-2</v>
       </c>
       <c r="F356" s="9">
         <v>1.5038687739254319E-2</v>
       </c>
       <c r="G356" s="9">
-        <v>-1.3001208600841196E-2</v>
+        <v>-1.2995786920312113E-2</v>
       </c>
     </row>
     <row r="357" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A357" s="5">
         <v>44044</v>
       </c>
       <c r="B357" s="6">
         <v>224122.94552839501</v>
       </c>
       <c r="C357" s="7">
         <v>447.10131169884102</v>
       </c>
       <c r="D357" s="7">
-        <v>444.30234708032299</v>
+        <v>444.30598569433698</v>
       </c>
       <c r="E357" s="12">
-        <v>1.5592689476943367E-2</v>
+        <v>1.5587701431165835E-2</v>
       </c>
       <c r="F357" s="9">
         <v>3.7146019367446659E-2</v>
       </c>
       <c r="G357" s="9">
-        <v>-6.1924429430928463E-3</v>
+        <v>-6.1686979943480491E-3</v>
       </c>
     </row>
     <row r="358" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A358" s="5">
         <v>44075</v>
       </c>
       <c r="B358" s="6">
         <v>226128.844268229</v>
       </c>
       <c r="C358" s="7">
         <v>451.10286520154199</v>
       </c>
       <c r="D358" s="7">
-        <v>449.94131992486501</v>
+        <v>449.94724521772201</v>
       </c>
       <c r="E358" s="12">
-        <v>1.26917466936598E-2</v>
+        <v>1.2696789386191121E-2</v>
       </c>
       <c r="F358" s="9">
         <v>5.0043808889136621E-2</v>
       </c>
       <c r="G358" s="9">
-        <v>1.8924700261822469E-2</v>
+        <v>1.8944419539627555E-2</v>
       </c>
     </row>
     <row r="359" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A359" s="5">
         <v>44105</v>
       </c>
       <c r="B359" s="6">
         <v>227825.629987839</v>
       </c>
       <c r="C359" s="7">
         <v>454.48777128119701</v>
       </c>
       <c r="D359" s="7">
-        <v>454.30314262846503</v>
+        <v>454.30445914406698</v>
       </c>
       <c r="E359" s="12">
-        <v>9.6942034670841615E-3</v>
+        <v>9.6838328774222493E-3</v>
       </c>
       <c r="F359" s="9">
         <v>5.7841233834817762E-2</v>
       </c>
       <c r="G359" s="9">
-        <v>3.6491167314536499E-2</v>
+        <v>3.6503086343899094E-2</v>
       </c>
     </row>
     <row r="360" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A360" s="5">
         <v>44136</v>
       </c>
       <c r="B360" s="6">
         <v>229721.22571022599</v>
       </c>
       <c r="C360" s="7">
         <v>458.269282058383</v>
       </c>
       <c r="D360" s="7">
-        <v>459.19142089378101</v>
+        <v>459.20664881342901</v>
       </c>
       <c r="E360" s="12">
-        <v>1.0759948163761024E-2</v>
+        <v>1.0790538306839403E-2</v>
       </c>
       <c r="F360" s="9">
         <v>6.4835517809711751E-2</v>
       </c>
       <c r="G360" s="9">
-        <v>4.0916406050824472E-2</v>
+        <v>4.0925851644140643E-2</v>
       </c>
     </row>
     <row r="361" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A361" s="5">
         <v>44166</v>
       </c>
       <c r="B361" s="6">
         <v>230920.01094136501</v>
       </c>
       <c r="C361" s="7">
         <v>460.660730412872</v>
       </c>
       <c r="D361" s="7">
-        <v>463.262736759257</v>
+        <v>463.262187856705</v>
       </c>
       <c r="E361" s="12">
-        <v>8.8662716249172657E-3</v>
+        <v>8.8316209134935431E-3</v>
       </c>
       <c r="F361" s="9">
         <v>7.2641685602682804E-2</v>
       </c>
       <c r="G361" s="9">
-        <v>3.3815394080501271E-2</v>
+        <v>3.3815531463926796E-2</v>
       </c>
     </row>
     <row r="362" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A362" s="5">
         <v>44197</v>
       </c>
       <c r="B362" s="6">
         <v>229747.56882904799</v>
       </c>
       <c r="C362" s="7">
         <v>458.32183376366203</v>
       </c>
       <c r="D362" s="7">
-        <v>463.60006629750302</v>
+        <v>463.59753668284702</v>
       </c>
       <c r="E362" s="12">
-        <v>7.2816031050937369E-4</v>
+        <v>7.2388559854963397E-4</v>
       </c>
       <c r="F362" s="9">
         <v>6.4151667574311011E-2</v>
       </c>
       <c r="G362" s="9">
-        <v>2.7813209040238762E-2</v>
+        <v>2.781392562842E-2</v>
       </c>
     </row>
     <row r="363" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A363" s="5">
         <v>44228</v>
       </c>
       <c r="B363" s="6">
         <v>231068.11226931601</v>
       </c>
       <c r="C363" s="7">
         <v>460.95617672621398</v>
       </c>
       <c r="D363" s="7">
-        <v>465.74354767288401</v>
+        <v>465.73770037984502</v>
       </c>
       <c r="E363" s="12">
-        <v>4.6235570941559612E-3</v>
+        <v>4.6164259463312707E-3</v>
       </c>
       <c r="F363" s="9">
         <v>6.9303697361512651E-2</v>
       </c>
       <c r="G363" s="9">
-        <v>2.1394821448283086E-2</v>
+        <v>2.1371442461971535E-2</v>
       </c>
     </row>
     <row r="364" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A364" s="5">
         <v>44256</v>
       </c>
       <c r="B364" s="6">
         <v>232133.72132141099</v>
       </c>
       <c r="C364" s="7">
         <v>463.08195284354298</v>
       </c>
       <c r="D364" s="7">
-        <v>464.01448622869799</v>
+        <v>463.98973812560598</v>
       </c>
       <c r="E364" s="12">
-        <v>-3.71247535865038E-3</v>
+        <v>-3.7531044895301457E-3</v>
       </c>
       <c r="F364" s="9">
         <v>5.7156527763760456E-2</v>
       </c>
       <c r="G364" s="9">
-        <v>1.2057898595625893E-2</v>
+        <v>1.2022080486612463E-2</v>
       </c>
     </row>
     <row r="365" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A365" s="5">
         <v>44287</v>
       </c>
       <c r="B365" s="6">
         <v>238830.90985527899</v>
       </c>
       <c r="C365" s="7">
         <v>476.44212786322902</v>
       </c>
       <c r="D365" s="7">
-        <v>475.03846829610899</v>
+        <v>475.03425410377997</v>
       </c>
       <c r="E365" s="12">
-        <v>2.3757840314445833E-2</v>
+        <v>2.3803362597610178E-2</v>
       </c>
       <c r="F365" s="9">
         <v>7.1399443954150321E-2</v>
       </c>
       <c r="G365" s="9">
-        <v>1.3522038260328939E-2</v>
+        <v>1.3488040411098634E-2</v>
       </c>
     </row>
     <row r="366" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A366" s="5">
         <v>44317</v>
       </c>
       <c r="B366" s="6">
         <v>242831.93673505701</v>
       </c>
       <c r="C366" s="7">
         <v>484.42374867350998</v>
       </c>
       <c r="D366" s="7">
-        <v>482.66444416167002</v>
+        <v>482.65296407731</v>
       </c>
       <c r="E366" s="12">
-        <v>1.6053385935067999E-2</v>
+        <v>1.6038232838395672E-2</v>
       </c>
       <c r="F366" s="9">
         <v>0.10931737041083145</v>
       </c>
       <c r="G366" s="9">
-        <v>2.0904003447622221E-2</v>
+        <v>2.0881505930532729E-2</v>
       </c>
     </row>
     <row r="367" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A367" s="5">
         <v>44348</v>
       </c>
       <c r="B367" s="6">
         <v>245432.45883467401</v>
       </c>
       <c r="C367" s="7">
         <v>489.611512198122</v>
       </c>
       <c r="D367" s="7">
-        <v>485.25273085556699</v>
+        <v>485.257937533411</v>
       </c>
       <c r="E367" s="12">
-        <v>5.3624971244619069E-3</v>
+        <v>5.3971976761417739E-3</v>
       </c>
       <c r="F367" s="9">
         <v>0.13414733747754459</v>
       </c>
       <c r="G367" s="9">
-        <v>3.5595690086543064E-2</v>
+        <v>3.5612783384936453E-2</v>
       </c>
     </row>
     <row r="368" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A368" s="5">
         <v>44378</v>
       </c>
       <c r="B368" s="6">
         <v>244228.55658371301</v>
       </c>
       <c r="C368" s="7">
         <v>487.20985593622902</v>
       </c>
       <c r="D368" s="7">
-        <v>484.00239212464101</v>
+        <v>484.01625361069102</v>
       </c>
       <c r="E368" s="12">
-        <v>-2.5766753104541351E-3</v>
+        <v>-2.5588121835399269E-3</v>
       </c>
       <c r="F368" s="9">
         <v>0.10542518909050824</v>
       </c>
       <c r="G368" s="9">
-        <v>3.3544406517575176E-2</v>
+        <v>3.3575419133600626E-2</v>
       </c>
     </row>
     <row r="369" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A369" s="5">
         <v>44409</v>
       </c>
       <c r="B369" s="6">
         <v>248857.16164557001</v>
       </c>
       <c r="C369" s="7">
         <v>496.44342811516498</v>
       </c>
       <c r="D369" s="7">
-        <v>493.118151111266</v>
+        <v>493.13241954593002</v>
       </c>
       <c r="E369" s="12">
-        <v>1.8834119696411467E-2</v>
+        <v>1.8834421090683895E-2</v>
       </c>
       <c r="F369" s="9">
         <v>0.11036003501944514</v>
       </c>
       <c r="G369" s="9">
-        <v>2.8596312771130616E-2</v>
+        <v>2.8649021989598511E-2</v>
       </c>
     </row>
     <row r="370" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A370" s="5">
         <v>44440</v>
       </c>
       <c r="B370" s="6">
         <v>248742.14430932101</v>
       </c>
       <c r="C370" s="7">
         <v>496.21398082772401</v>
       </c>
       <c r="D370" s="7">
-        <v>494.98876320815901</v>
+        <v>495.00429913184399</v>
       </c>
       <c r="E370" s="12">
-        <v>3.7934358990385775E-3</v>
+        <v>3.7958964199464873E-3</v>
       </c>
       <c r="F370" s="9">
         <v>0.10000183795336226</v>
       </c>
       <c r="G370" s="9">
-        <v>2.0204129812179783E-2</v>
+        <v>2.0241806459720291E-2</v>
       </c>
     </row>
     <row r="371" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A371" s="5">
         <v>44470</v>
       </c>
       <c r="B371" s="6">
         <v>250311.37787042599</v>
       </c>
       <c r="C371" s="7">
         <v>499.34443398983802</v>
       </c>
       <c r="D371" s="7">
-        <v>499.34308226524303</v>
+        <v>499.34772625335199</v>
       </c>
       <c r="E371" s="12">
-        <v>8.7968038483590139E-3</v>
+        <v>8.7745240377217204E-3</v>
       </c>
       <c r="F371" s="9">
         <v>9.8697182945517881E-2</v>
       </c>
       <c r="G371" s="9">
-        <v>2.4471348308041874E-2</v>
+        <v>2.448972015010753E-2</v>
       </c>
     </row>
     <row r="372" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A372" s="5">
         <v>44501</v>
       </c>
       <c r="B372" s="6">
         <v>252687.077182148</v>
       </c>
       <c r="C372" s="7">
         <v>504.08370009205902</v>
       </c>
       <c r="D372" s="7">
-        <v>505.30584524164402</v>
+        <v>505.33070647054501</v>
       </c>
       <c r="E372" s="12">
-        <v>1.1941214744282114E-2</v>
+        <v>1.1981590988876301E-2</v>
       </c>
       <c r="F372" s="9">
         <v>9.99727012639684E-2</v>
       </c>
       <c r="G372" s="9">
-        <v>2.5482151023803024E-2</v>
+        <v>2.5489573756863892E-2</v>
       </c>
     </row>
     <row r="373" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A373" s="5">
         <v>44531</v>
       </c>
       <c r="B373" s="6">
         <v>254822.21309066599</v>
       </c>
       <c r="C373" s="7">
         <v>508.34306792743803</v>
       </c>
       <c r="D373" s="7">
-        <v>511.32558521075401</v>
+        <v>511.31905452166899</v>
       </c>
       <c r="E373" s="12">
-        <v>1.1913062209346181E-2</v>
+        <v>1.1850354578587297E-2</v>
       </c>
       <c r="F373" s="9">
         <v>0.10350857880121511</v>
       </c>
       <c r="G373" s="9">
-        <v>2.9797519845542686E-2</v>
+        <v>2.9782580874692988E-2</v>
       </c>
     </row>
     <row r="374" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A374" s="5">
         <v>44562</v>
       </c>
       <c r="B374" s="6">
         <v>255555.95695518199</v>
       </c>
       <c r="C374" s="7">
         <v>509.80680848065401</v>
       </c>
       <c r="D374" s="7">
-        <v>516.09891604524501</v>
+        <v>516.08487866886799</v>
       </c>
       <c r="E374" s="12">
-        <v>9.3352082754152299E-3</v>
+        <v>9.3206464829622693E-3</v>
       </c>
       <c r="F374" s="9">
         <v>0.11233367237647407</v>
       </c>
       <c r="G374" s="9">
-        <v>3.0441594686841933E-2</v>
+        <v>3.0420617092268953E-2</v>
       </c>
     </row>
     <row r="375" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A375" s="5">
         <v>44593</v>
       </c>
       <c r="B375" s="6">
         <v>260229.804328303</v>
       </c>
       <c r="C375" s="7">
         <v>519.13063423297001</v>
       </c>
       <c r="D375" s="7">
-        <v>524.04257486468396</v>
+        <v>524.02157714044699</v>
       </c>
       <c r="E375" s="12">
-        <v>1.5391737073019884E-2</v>
+        <v>1.5378668896577796E-2</v>
       </c>
       <c r="F375" s="9">
         <v>0.12620387890215623</v>
       </c>
       <c r="G375" s="9">
-        <v>3.4561271516804881E-2</v>
+        <v>3.4502483342736978E-2</v>
       </c>
     </row>
     <row r="376" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A376" s="5">
         <v>44621</v>
       </c>
       <c r="B376" s="6">
         <v>265312.48615130101</v>
       </c>
       <c r="C376" s="7">
         <v>529.27004099764895</v>
       </c>
       <c r="D376" s="7">
-        <v>530.29657627305005</v>
+        <v>530.24365647170805</v>
       </c>
       <c r="E376" s="12">
-        <v>1.1934147545132223E-2</v>
+        <v>1.1873708264485083E-2</v>
       </c>
       <c r="F376" s="9">
         <v>0.14292953492935689</v>
       </c>
       <c r="G376" s="9">
-        <v>3.5926431485779231E-2</v>
+        <v>3.5852714462087265E-2</v>
       </c>
     </row>
     <row r="377" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A377" s="5">
         <v>44652</v>
       </c>
       <c r="B377" s="6">
         <v>267620.12814823899</v>
       </c>
       <c r="C377" s="7">
         <v>533.87354003399105</v>
       </c>
       <c r="D377" s="7">
-        <v>532.37158647885894</v>
+        <v>532.34908228977599</v>
       </c>
       <c r="E377" s="12">
-        <v>3.9129240101682949E-3</v>
+        <v>3.9706761078059927E-3</v>
       </c>
       <c r="F377" s="9">
         <v>0.12054226276826796</v>
       </c>
       <c r="G377" s="9">
-        <v>3.5218452640607856E-2</v>
+        <v>3.5152644721830661E-2</v>
       </c>
     </row>
     <row r="378" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A378" s="5">
         <v>44682</v>
       </c>
       <c r="B378" s="6">
         <v>269913.66759779298</v>
       </c>
       <c r="C378" s="7">
         <v>538.44890599623602</v>
       </c>
       <c r="D378" s="7">
-        <v>535.75228404092604</v>
+        <v>535.726698374688</v>
       </c>
       <c r="E378" s="12">
-        <v>6.3502591947615095E-3</v>
+        <v>6.3447391895257166E-3</v>
       </c>
       <c r="F378" s="9">
         <v>0.11152458456188885</v>
       </c>
       <c r="G378" s="9">
-        <v>3.0263852449615047E-2</v>
+        <v>3.0226347635075035E-2</v>
       </c>
     </row>
     <row r="379" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A379" s="5">
         <v>44713</v>
       </c>
       <c r="B379" s="6">
         <v>271613.04481209</v>
       </c>
       <c r="C379" s="7">
         <v>541.838981830693</v>
       </c>
       <c r="D379" s="7">
-        <v>536.76494861857395</v>
+        <v>536.81884845036996</v>
       </c>
       <c r="E379" s="12">
-        <v>1.8901731412321876E-3</v>
+        <v>2.0386329055381847E-3</v>
       </c>
       <c r="F379" s="9">
         <v>0.10667124512267812</v>
       </c>
       <c r="G379" s="9">
-        <v>2.1937033159911135E-2</v>
+        <v>2.1997971384631665E-2</v>
       </c>
     </row>
     <row r="380" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A380" s="5">
         <v>44743</v>
       </c>
       <c r="B380" s="6">
         <v>271208.51544255298</v>
       </c>
       <c r="C380" s="7">
         <v>541.03198899328299</v>
       </c>
       <c r="D380" s="7">
-        <v>537.54435184578699</v>
+        <v>537.56792134851605</v>
       </c>
       <c r="E380" s="12">
-        <v>1.452038232412356E-3</v>
+        <v>1.3953923196035056E-3</v>
       </c>
       <c r="F380" s="9">
         <v>0.11047012370804499</v>
       </c>
       <c r="G380" s="9">
-        <v>1.4716511544990096E-2</v>
+        <v>1.4810878759961454E-2</v>
       </c>
     </row>
     <row r="381" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A381" s="5">
         <v>44774</v>
       </c>
       <c r="B381" s="6">
         <v>273750.70741281001</v>
       </c>
       <c r="C381" s="7">
         <v>546.10339014684496</v>
       </c>
       <c r="D381" s="7">
-        <v>542.81341357163797</v>
+        <v>542.84614553956203</v>
       </c>
       <c r="E381" s="12">
-        <v>9.8020967158494177E-3</v>
+        <v>9.8187112389542808E-3</v>
       </c>
       <c r="F381" s="9">
         <v>0.100031462235733</v>
       </c>
       <c r="G381" s="9">
-        <v>1.1700467971796247E-2</v>
+        <v>1.1833353059989671E-2</v>
       </c>
     </row>
     <row r="382" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A382" s="5">
         <v>44805</v>
       </c>
       <c r="B382" s="6">
         <v>272259.454247054</v>
       </c>
       <c r="C382" s="7">
         <v>543.12849953529803</v>
       </c>
       <c r="D382" s="7">
-        <v>542.18912947920899</v>
+        <v>542.22397555951102</v>
       </c>
       <c r="E382" s="12">
-        <v>-1.1500896566304375E-3</v>
+        <v>-1.1461258132957619E-3</v>
       </c>
       <c r="F382" s="9">
         <v>9.4544935290450605E-2</v>
       </c>
       <c r="G382" s="9">
-        <v>1.1002678533055921E-2</v>
+        <v>1.1055812020843714E-2</v>
       </c>
     </row>
     <row r="383" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A383" s="5">
         <v>44835</v>
       </c>
       <c r="B383" s="6">
         <v>268282.02277825301</v>
       </c>
       <c r="C383" s="7">
         <v>535.19394904694605</v>
       </c>
       <c r="D383" s="7">
-        <v>535.48464157024898</v>
+        <v>535.500765698647</v>
       </c>
       <c r="E383" s="12">
-        <v>-1.236558895122053E-2</v>
+        <v>-1.2399322353694231E-2</v>
       </c>
       <c r="F383" s="9">
         <v>7.1793160425690505E-2</v>
       </c>
       <c r="G383" s="9">
-        <v>6.4752803347034593E-3</v>
+        <v>6.4948333337082609E-3</v>
       </c>
     </row>
     <row r="384" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A384" s="5">
         <v>44866</v>
       </c>
       <c r="B384" s="6">
         <v>263787.66538461298</v>
       </c>
       <c r="C384" s="7">
         <v>526.22818661149995</v>
       </c>
       <c r="D384" s="7">
-        <v>527.69102819457703</v>
+        <v>527.72267515460896</v>
       </c>
       <c r="E384" s="12">
-        <v>-1.4554317286893714E-2</v>
+        <v>-1.4524891545001362E-2</v>
       </c>
       <c r="F384" s="9">
         <v>4.393017769746721E-2</v>
       </c>
       <c r="G384" s="9">
-        <v>-7.270885932100235E-3</v>
+        <v>-7.287446856852231E-3</v>
       </c>
     </row>
     <row r="385" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A385" s="5">
         <v>44896</v>
       </c>
       <c r="B385" s="6">
         <v>262068.20530313501</v>
       </c>
       <c r="C385" s="7">
         <v>522.79804760440197</v>
       </c>
       <c r="D385" s="7">
-        <v>526.03866370077697</v>
+        <v>526.02937280467802</v>
       </c>
       <c r="E385" s="12">
-        <v>-3.1313105690907728E-3</v>
+        <v>-3.2086973511890049E-3</v>
       </c>
       <c r="F385" s="9">
         <v>2.8435481053962652E-2</v>
       </c>
       <c r="G385" s="9">
-        <v>-2.0543357813491592E-2</v>
+        <v>-2.0574661702924657E-2</v>
       </c>
     </row>
     <row r="386" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A386" s="5">
         <v>44927</v>
       </c>
       <c r="B386" s="6">
         <v>258296.853564825</v>
       </c>
       <c r="C386" s="7">
         <v>515.27460414304505</v>
       </c>
       <c r="D386" s="7">
-        <v>521.74997885348205</v>
+        <v>521.71686498664701</v>
       </c>
       <c r="E386" s="12">
-        <v>-8.1527939735898114E-3</v>
+        <v>-8.1982262607078749E-3</v>
       </c>
       <c r="F386" s="9">
         <v>1.0725230756894799E-2</v>
       </c>
       <c r="G386" s="9">
-        <v>-2.7774063441781349E-2</v>
+        <v>-2.7830917005369882E-2</v>
       </c>
     </row>
     <row r="387" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A387" s="5">
         <v>44958</v>
       </c>
       <c r="B387" s="6">
         <v>257405.91599430301</v>
       </c>
       <c r="C387" s="7">
         <v>513.497278954482</v>
       </c>
       <c r="D387" s="7">
-        <v>517.50454925552401</v>
+        <v>517.44766809865496</v>
       </c>
       <c r="E387" s="12">
-        <v>-8.1369042070440489E-3</v>
+        <v>-8.1829765807960309E-3</v>
       </c>
       <c r="F387" s="9">
         <v>-1.0851517724072335E-2</v>
       </c>
       <c r="G387" s="9">
-        <v>-2.4961060223272602E-2</v>
+        <v>-2.5073079386635833E-2</v>
       </c>
     </row>
     <row r="388" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A388" s="5">
         <v>44986</v>
       </c>
       <c r="B388" s="6">
         <v>257122.222225398</v>
       </c>
       <c r="C388" s="7">
         <v>512.93134021983303</v>
       </c>
       <c r="D388" s="7">
-        <v>513.52515476635597</v>
+        <v>513.44129655634299</v>
       </c>
       <c r="E388" s="12">
-        <v>-7.689583588961213E-3</v>
+        <v>-7.7425637205656983E-3</v>
       </c>
       <c r="F388" s="9">
         <v>-3.0870254335609526E-2</v>
       </c>
       <c r="G388" s="9">
-        <v>-2.2926203107410781E-2</v>
+        <v>-2.3059253821259618E-2</v>
       </c>
     </row>
     <row r="389" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A389" s="5">
         <v>45017</v>
       </c>
       <c r="B389" s="6">
         <v>260441.30473063199</v>
       </c>
       <c r="C389" s="7">
         <v>519.55255492066794</v>
       </c>
       <c r="D389" s="7">
-        <v>518.137505677013</v>
+        <v>518.10561638308604</v>
       </c>
       <c r="E389" s="12">
-        <v>8.9817428958383072E-3</v>
+        <v>9.0844267066687578E-3</v>
       </c>
       <c r="F389" s="9">
         <v>-2.6824676706044159E-2</v>
       </c>
       <c r="G389" s="9">
-        <v>-1.6701238066395674E-2</v>
+        <v>-1.6804096666272028E-2</v>
       </c>
     </row>
     <row r="390" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A390" s="5">
         <v>45047</v>
       </c>
       <c r="B390" s="6">
         <v>260735.96564923</v>
       </c>
       <c r="C390" s="7">
         <v>520.14037194627701</v>
       </c>
       <c r="D390" s="7">
-        <v>517.021826917574</v>
+        <v>516.92290023886801</v>
       </c>
       <c r="E390" s="12">
-        <v>-2.1532484084146875E-3</v>
+        <v>-2.2827703595931226E-3</v>
       </c>
       <c r="F390" s="9">
         <v>-3.4002360940978527E-2</v>
       </c>
       <c r="G390" s="9">
-        <v>-1.0610602879858488E-2</v>
+        <v>-1.0684997334035606E-2</v>
       </c>
     </row>
     <row r="391" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A391" s="5">
         <v>45078</v>
       </c>
       <c r="B391" s="6">
         <v>262239.27178684698</v>
       </c>
       <c r="C391" s="7">
         <v>523.13930694790702</v>
       </c>
       <c r="D391" s="7">
-        <v>518.41225148838305</v>
+        <v>518.54664158874505</v>
       </c>
       <c r="E391" s="12">
-        <v>2.689295690084581E-3</v>
+        <v>3.1411673754959679E-3</v>
       </c>
       <c r="F391" s="9">
         <v>-3.4511497898519594E-2</v>
       </c>
       <c r="G391" s="9">
-        <v>5.0998941855140423E-4</v>
+        <v>6.2432366963216523E-4</v>
       </c>
     </row>
     <row r="392" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A392" s="5">
         <v>45108</v>
       </c>
       <c r="B392" s="6">
         <v>260827.70181327101</v>
       </c>
       <c r="C392" s="7">
         <v>520.32337578453496</v>
       </c>
       <c r="D392" s="7">
-        <v>517.08145103680897</v>
+        <v>517.14866540324999</v>
       </c>
       <c r="E392" s="12">
-        <v>-2.567069832461133E-3</v>
+        <v>-2.695950707947703E-3</v>
       </c>
       <c r="F392" s="9">
         <v>-3.8276134554042329E-2</v>
       </c>
       <c r="G392" s="9">
-        <v>2.161367554715854E-3</v>
+        <v>2.3393407808762756E-3</v>
       </c>
     </row>
     <row r="393" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A393" s="5">
         <v>45139</v>
       </c>
       <c r="B393" s="6">
         <v>259152.760488317</v>
       </c>
       <c r="C393" s="7">
         <v>516.98204693647699</v>
       </c>
       <c r="D393" s="7">
-        <v>514.59139408294504</v>
+        <v>514.65384549448197</v>
       </c>
       <c r="E393" s="12">
-        <v>-4.8155990683306227E-3</v>
+        <v>-4.8241832101078019E-3</v>
       </c>
       <c r="F393" s="9">
         <v>-5.3325695712193588E-2</v>
       </c>
       <c r="G393" s="9">
-        <v>9.0438643805423879E-4</v>
+        <v>1.2136751341136343E-3</v>
       </c>
     </row>
     <row r="394" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A394" s="5">
         <v>45170</v>
       </c>
       <c r="B394" s="6">
         <v>257808.021672542</v>
       </c>
       <c r="C394" s="7">
         <v>514.29943678690904</v>
       </c>
       <c r="D394" s="7">
-        <v>513.69457057309705</v>
+        <v>513.74938032562704</v>
       </c>
       <c r="E394" s="12">
-        <v>-1.7427876178267576E-3</v>
+        <v>-1.7574242896910564E-3</v>
       </c>
       <c r="F394" s="9">
         <v>-5.3079635432600525E-2</v>
       </c>
       <c r="G394" s="9">
-        <v>-5.2808434926167047E-3</v>
+        <v>-5.1643893408933605E-3</v>
       </c>
     </row>
     <row r="395" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A395" s="5">
         <v>45200</v>
       </c>
       <c r="B395" s="6">
         <v>259423.18815502501</v>
       </c>
       <c r="C395" s="7">
         <v>517.52152121573704</v>
       </c>
       <c r="D395" s="7">
-        <v>518.14152290517302</v>
+        <v>518.17089770506402</v>
       </c>
       <c r="E395" s="12">
-        <v>8.656802284506826E-3</v>
+        <v>8.6063702434726608E-3</v>
       </c>
       <c r="F395" s="9">
         <v>-3.3020604703546064E-2</v>
       </c>
       <c r="G395" s="9">
-        <v>-3.9214048208174868E-3</v>
+        <v>-3.8928332010672584E-3</v>
       </c>
     </row>
     <row r="396" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A396" s="5">
         <v>45231</v>
       </c>
       <c r="B396" s="6">
         <v>258557.157466748</v>
       </c>
       <c r="C396" s="7">
         <v>515.79388259405596</v>
       </c>
       <c r="D396" s="7">
-        <v>517.31276293137103</v>
+        <v>517.34452154723203</v>
       </c>
       <c r="E396" s="12">
-        <v>-1.5994857334636903E-3</v>
+        <v>-1.5947946160078663E-3</v>
       </c>
       <c r="F396" s="9">
         <v>-1.9828477992850924E-2</v>
       </c>
       <c r="G396" s="9">
-        <v>-6.0399277468359269E-4</v>
+        <v>-6.9942496941088894E-4</v>
       </c>
     </row>
     <row r="397" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A397" s="5">
         <v>45261</v>
       </c>
       <c r="B397" s="6">
         <v>257442.610373173</v>
       </c>
       <c r="C397" s="7">
         <v>513.57048031673605</v>
       </c>
       <c r="D397" s="7">
-        <v>516.75268577720101</v>
+        <v>516.72549925113503</v>
       </c>
       <c r="E397" s="12">
-        <v>-1.0826664144072407E-3</v>
+        <v>-1.1965378395148996E-3</v>
       </c>
       <c r="F397" s="9">
         <v>-1.7650347643701103E-2</v>
       </c>
       <c r="G397" s="9">
-        <v>4.4258445282587822E-3</v>
+        <v>4.3279215133806836E-3</v>
       </c>
     </row>
     <row r="398" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A398" s="5">
         <v>45292</v>
       </c>
       <c r="B398" s="6">
         <v>257655.80438207099</v>
       </c>
       <c r="C398" s="7">
         <v>513.99577956844701</v>
       </c>
       <c r="D398" s="7">
-        <v>520.10046931281602</v>
+        <v>520.03031781879599</v>
       </c>
       <c r="E398" s="12">
-        <v>6.4785024398661406E-3</v>
+        <v>6.3956947595009694E-3</v>
       </c>
       <c r="F398" s="9">
         <v>-2.4818311717978991E-3</v>
       </c>
       <c r="G398" s="9">
-        <v>5.0040693937591918E-3</v>
+        <v>4.8663785184994701E-3</v>
       </c>
     </row>
     <row r="399" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A399" s="5">
         <v>45323</v>
       </c>
       <c r="B399" s="6">
         <v>260419.70852645501</v>
       </c>
       <c r="C399" s="7">
         <v>519.50947280253604</v>
       </c>
       <c r="D399" s="7">
-        <v>522.82977578515704</v>
+        <v>522.70723636818695</v>
       </c>
       <c r="E399" s="12">
-        <v>5.2476523929061436E-3</v>
+        <v>5.1476201630300533E-3</v>
       </c>
       <c r="F399" s="9">
         <v>1.1708326595800678E-2</v>
       </c>
       <c r="G399" s="9">
-        <v>6.7999110750061043E-3</v>
+        <v>6.582640916500182E-3</v>
       </c>
     </row>
     <row r="400" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A400" s="5">
         <v>45352</v>
       </c>
       <c r="B400" s="6">
         <v>261141.74328401001</v>
       </c>
       <c r="C400" s="7">
         <v>520.94985493937395</v>
       </c>
       <c r="D400" s="7">
-        <v>521.20112102509495</v>
+        <v>521.05577780674196</v>
       </c>
       <c r="E400" s="12">
-        <v>-3.1150765229778221E-3</v>
+        <v>-3.1594331330085934E-3</v>
       </c>
       <c r="F400" s="9">
         <v>1.5632725261249147E-2</v>
       </c>
       <c r="G400" s="9">
-        <v>7.6822193994694477E-3</v>
+        <v>7.442410100509278E-3</v>
       </c>
     </row>
     <row r="401" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A401" s="5">
         <v>45383</v>
       </c>
       <c r="B401" s="6">
         <v>261962.20493682101</v>
       </c>
       <c r="C401" s="7">
         <v>522.58658820782898</v>
       </c>
       <c r="D401" s="7">
-        <v>521.00988209358604</v>
+        <v>520.96646680954802</v>
       </c>
       <c r="E401" s="12">
-        <v>-3.6691964731916382E-4</v>
+        <v>-1.7140390913594761E-4</v>
       </c>
       <c r="F401" s="9">
         <v>5.839704296371595E-3</v>
       </c>
       <c r="G401" s="9">
-        <v>6.9972328928014083E-3</v>
+        <v>6.8394183459041802E-3</v>
       </c>
     </row>
     <row r="402" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A402" s="5">
         <v>45413</v>
       </c>
       <c r="B402" s="6">
         <v>264248.84969596699</v>
       </c>
       <c r="C402" s="7">
         <v>527.14819999993404</v>
       </c>
       <c r="D402" s="7">
-        <v>523.67327290240701</v>
+        <v>523.54121510221796</v>
       </c>
       <c r="E402" s="12">
-        <v>5.1119775274099943E-3</v>
+        <v>4.9422534015248765E-3</v>
       </c>
       <c r="F402" s="9">
         <v>1.3472955439769008E-2</v>
       </c>
       <c r="G402" s="9">
-        <v>3.97602937312036E-3</v>
+        <v>3.9118632961137045E-3</v>
       </c>
     </row>
     <row r="403" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A403" s="5">
         <v>45444</v>
       </c>
       <c r="B403" s="6">
         <v>266064.09825434402</v>
       </c>
       <c r="C403" s="7">
         <v>530.76942677613999</v>
       </c>
       <c r="D403" s="7">
-        <v>526.35500471552803</v>
+        <v>526.65719934720698</v>
       </c>
       <c r="E403" s="12">
-        <v>5.121001876337461E-3</v>
+        <v>5.9517458322371208E-3</v>
       </c>
       <c r="F403" s="9">
         <v>1.4585254303960626E-2</v>
       </c>
       <c r="G403" s="9">
-        <v>4.415737538447928E-3</v>
+        <v>4.7138896901741667E-3</v>
       </c>
     </row>
     <row r="404" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A404" s="5">
         <v>45474</v>
       </c>
       <c r="B404" s="6">
         <v>266334.07782784698</v>
       </c>
       <c r="C404" s="7">
         <v>531.30800715737098</v>
       </c>
       <c r="D404" s="7">
-        <v>527.91917789008096</v>
+        <v>528.028427659214</v>
       </c>
       <c r="E404" s="12">
-        <v>2.9717076128084052E-3</v>
+        <v>2.603644863692578E-3</v>
       </c>
       <c r="F404" s="9">
         <v>2.1111162565536468E-2</v>
       </c>
       <c r="G404" s="9">
-        <v>8.2468628154326318E-3</v>
+        <v>8.626002953347367E-3</v>
       </c>
     </row>
     <row r="405" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A405" s="5">
         <v>45505</v>
       </c>
       <c r="B405" s="6">
         <v>265375.44571877102</v>
       </c>
       <c r="C405" s="7">
         <v>529.39563860271903</v>
       </c>
       <c r="D405" s="7">
-        <v>527.95772641480698</v>
+        <v>528.04232488535399</v>
       </c>
       <c r="E405" s="12">
-        <v>7.3019746848590472E-5</v>
+        <v>2.6319087026438481E-5</v>
       </c>
       <c r="F405" s="9">
         <v>2.4011649417619685E-2</v>
       </c>
       <c r="G405" s="9">
-        <v>1.0439873015946954E-2</v>
+        <v>1.0963779249391292E-2</v>
       </c>
     </row>
     <row r="406" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A406" s="5">
         <v>45536</v>
       </c>
       <c r="B406" s="6">
         <v>266094.19737815898</v>
       </c>
       <c r="C406" s="7">
         <v>530.82947130976504</v>
       </c>
       <c r="D406" s="7">
-        <v>530.75848881259105</v>
+        <v>530.82357261177299</v>
       </c>
       <c r="E406" s="12">
-        <v>5.3048989675805736E-3</v>
+        <v>5.2670924191973167E-3</v>
       </c>
       <c r="F406" s="9">
         <v>3.2140876190974499E-2</v>
       </c>
       <c r="G406" s="9">
-        <v>9.9279787123833785E-3</v>
+        <v>1.0011326045401558E-2</v>
       </c>
     </row>
     <row r="407" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A407" s="5">
         <v>45566</v>
       </c>
       <c r="B407" s="6">
         <v>265737.64980293898</v>
       </c>
       <c r="C407" s="7">
         <v>530.11819702150297</v>
       </c>
       <c r="D407" s="7">
-        <v>530.97573394508095</v>
+        <v>531.00994419968094</v>
       </c>
       <c r="E407" s="12">
-        <v>4.0931070735372721E-4</v>
+        <v>3.5109892914308993E-4</v>
       </c>
       <c r="F407" s="9">
         <v>2.4340390282078239E-2</v>
       </c>
       <c r="G407" s="9">
-        <v>7.4428927423835223E-3</v>
+        <v>7.3810679665067269E-3</v>
       </c>
     </row>
     <row r="408" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A408" s="5">
         <v>45597</v>
       </c>
       <c r="B408" s="6">
         <v>268143.94746382697</v>
       </c>
       <c r="C408" s="7">
         <v>534.91850355854399</v>
       </c>
       <c r="D408" s="7">
-        <v>536.36964624417499</v>
+        <v>536.38773813676903</v>
       </c>
       <c r="E408" s="12">
-        <v>1.0158491159319105E-2</v>
+        <v>1.0127482537437782E-2</v>
       </c>
       <c r="F408" s="9">
         <v>3.7078029829096693E-2</v>
       </c>
       <c r="G408" s="9">
-        <v>1.0031373966700841E-2</v>
+        <v>9.7889868173046679E-3</v>
       </c>
     </row>
     <row r="409" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A409" s="5">
         <v>45627</v>
       </c>
       <c r="B409" s="6">
         <v>269426.09136215999</v>
       </c>
       <c r="C409" s="7">
         <v>537.47624354085497</v>
       </c>
       <c r="D409" s="7">
-        <v>540.91744322569696</v>
+        <v>540.86655049116996</v>
       </c>
       <c r="E409" s="12">
-        <v>8.4788485205435915E-3</v>
+        <v>8.3499529089885449E-3</v>
       </c>
       <c r="F409" s="9">
         <v>4.6548164546714954E-2</v>
       </c>
       <c r="G409" s="9">
-        <v>1.3631002050811025E-2</v>
+        <v>1.3466497001414446E-2</v>
       </c>
     </row>
     <row r="410" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A410" s="5">
         <v>45658</v>
       </c>
       <c r="B410" s="6">
         <v>268212.980198454</v>
       </c>
       <c r="C410" s="7">
         <v>535.05621648271301</v>
       </c>
       <c r="D410" s="7">
-        <v>540.78833652310198</v>
+        <v>540.67215739180904</v>
       </c>
       <c r="E410" s="12">
-        <v>-2.3868097472523608E-4</v>
+        <v>-3.5941046674892174E-4</v>
       </c>
       <c r="F410" s="9">
         <v>4.0973949108976004E-2</v>
       </c>
       <c r="G410" s="9">
-        <v>1.7854702500865072E-2</v>
+        <v>1.764326722079268E-2</v>
       </c>
     </row>
     <row r="411" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A411" s="5">
         <v>45689</v>
       </c>
       <c r="B411" s="6">
         <v>270492.66894957499</v>
       </c>
       <c r="C411" s="7">
         <v>539.60395178258602</v>
       </c>
       <c r="D411" s="7">
-        <v>542.29105301735694</v>
+        <v>542.08368041826498</v>
       </c>
       <c r="E411" s="12">
-        <v>2.7787516718951188E-3</v>
+        <v>2.6106819209354981E-3</v>
       </c>
       <c r="F411" s="9">
         <v>3.8679716217008941E-2</v>
       </c>
       <c r="G411" s="9">
-        <v>1.6202303408777485E-2</v>
+        <v>1.5893377261988473E-2</v>
       </c>
     </row>
     <row r="412" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A412" s="5">
         <v>45717</v>
       </c>
       <c r="B412" s="6">
         <v>271315.71920009702</v>
       </c>
       <c r="C412" s="7">
         <v>541.24584902668505</v>
       </c>
       <c r="D412" s="7">
-        <v>540.91177346135896</v>
+        <v>540.69542387141701</v>
       </c>
       <c r="E412" s="12">
-        <v>-2.543430411258929E-3</v>
+        <v>-2.5609635504555417E-3</v>
       </c>
       <c r="F412" s="9">
         <v>3.8959592549791644E-2</v>
       </c>
       <c r="G412" s="9">
-        <v>9.7797072455285683E-3</v>
+        <v>9.4431179552934008E-3</v>
       </c>
     </row>
     <row r="413" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A413" s="5">
         <v>45748</v>
       </c>
       <c r="B413" s="6">
         <v>270751.74244191701</v>
       </c>
       <c r="C413" s="7">
         <v>540.12077569804705</v>
       </c>
       <c r="D413" s="7">
-        <v>538.28596918898302</v>
+        <v>538.23482555381304</v>
       </c>
       <c r="E413" s="12">
-        <v>-4.8544039919359294E-3</v>
+        <v>-4.5508029270636685E-3</v>
       </c>
       <c r="F413" s="9">
         <v>3.3552693249075283E-2</v>
       </c>
       <c r="G413" s="9">
-        <v>2.1095244510187516E-3</v>
+        <v>1.9082967778560889E-3</v>
       </c>
     </row>
     <row r="414" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A414" s="5">
         <v>45778</v>
       </c>
       <c r="B414" s="6">
         <v>273427.28284223302</v>
       </c>
       <c r="C414" s="7">
         <v>545.458192711126</v>
       </c>
       <c r="D414" s="7">
-        <v>541.89840142379501</v>
+        <v>541.72832813846298</v>
       </c>
       <c r="E414" s="12">
-        <v>6.7109908888294267E-3</v>
+        <v>6.4906661902734974E-3</v>
       </c>
       <c r="F414" s="9">
         <v>3.4734051470144856E-2</v>
       </c>
       <c r="G414" s="9">
-        <v>-1.786141840608102E-3</v>
+        <v>-1.8254310601443224E-3</v>
       </c>
     </row>
     <row r="415" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A415" s="5">
         <v>45809</v>
       </c>
       <c r="B415" s="6">
         <v>271618.65117166197</v>
       </c>
       <c r="C415" s="7">
         <v>541.850165918573</v>
       </c>
       <c r="D415" s="7">
-        <v>537.87215219312395</v>
+        <v>538.394268531085</v>
       </c>
       <c r="E415" s="12">
-        <v>-7.4298968590651437E-3</v>
+        <v>-6.1544863618906431E-3</v>
       </c>
       <c r="F415" s="9">
         <v>2.0876747196493017E-2</v>
       </c>
       <c r="G415" s="9">
-        <v>-3.6543549811851594E-3</v>
+        <v>-3.1376608453609345E-3</v>
       </c>
     </row>
     <row r="416" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A416" s="5">
         <v>45839</v>
       </c>
       <c r="B416" s="6">
         <v>272664.06801065803</v>
       </c>
       <c r="C416" s="7">
         <v>543.93566072984697</v>
       </c>
       <c r="D416" s="7">
-        <v>540.65318810817405</v>
+        <v>540.81245210117197</v>
       </c>
       <c r="E416" s="12">
-        <v>5.1704404173198437E-3</v>
+        <v>4.4914734636469777E-3</v>
       </c>
       <c r="F416" s="9">
         <v>2.3767105713382808E-2</v>
       </c>
       <c r="G416" s="9">
-        <v>-6.5683706569641398E-4</v>
+        <v>-4.8661563804786034E-5</v>
       </c>
     </row>
     <row r="417" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A417" s="5">
         <v>45870</v>
       </c>
       <c r="B417" s="6">
         <v>271079.16545142798</v>
       </c>
       <c r="C417" s="7">
         <v>540.77394959189996</v>
       </c>
       <c r="D417" s="7">
-        <v>540.13736823698196</v>
+        <v>540.23834258525801</v>
       </c>
       <c r="E417" s="12">
-        <v>-9.5406793585550709E-4</v>
+        <v>-1.0615685968091704E-3</v>
       </c>
       <c r="F417" s="9">
         <v>2.1493019888136455E-2</v>
       </c>
       <c r="G417" s="9">
-        <v>-1.5011050052475827E-3</v>
+        <v>-7.4877852928323385E-4</v>
       </c>
     </row>
     <row r="418" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A418" s="5">
         <v>45901</v>
       </c>
       <c r="B418" s="6">
         <v>271994.92857299699</v>
       </c>
       <c r="C418" s="7">
         <v>542.60079910029697</v>
       </c>
       <c r="D418" s="7">
-        <v>542.84085114783295</v>
+        <v>542.90394904974596</v>
       </c>
       <c r="E418" s="12">
-        <v>5.0051765899390421E-3</v>
+        <v>4.9341304649572759E-3</v>
       </c>
       <c r="F418" s="9">
         <v>2.2175347125108713E-2</v>
       </c>
       <c r="G418" s="9">
-        <v>3.4454202362592667E-3</v>
+        <v>3.4586435826549078E-3</v>
       </c>
     </row>
     <row r="419" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A419" s="5">
         <v>45931</v>
       </c>
       <c r="B419" s="6">
         <v>272225.53582857299</v>
       </c>
       <c r="C419" s="7">
         <v>543.06083591719698</v>
       </c>
       <c r="D419" s="7">
-        <v>544.18968989156997</v>
+        <v>544.21840002800104</v>
       </c>
       <c r="E419" s="12">
-        <v>2.484777519755399E-3</v>
+        <v>2.42114830911766E-3</v>
       </c>
       <c r="F419" s="9">
         <v>2.4414628602475563E-2</v>
       </c>
       <c r="G419" s="9">
-        <v>4.1619777454706686E-3</v>
+        <v>3.9641581549849647E-3</v>
       </c>
     </row>
     <row r="420" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A420" s="5">
         <v>45962</v>
       </c>
       <c r="B420" s="6">
         <v>272997.785055427</v>
       </c>
       <c r="C420" s="7">
         <v>544.60139055104298</v>
       </c>
       <c r="D420" s="7">
-        <v>545.90852026065795</v>
+        <v>545.90147447330503</v>
       </c>
       <c r="E420" s="12">
-        <v>3.1585132923603876E-3</v>
+        <v>3.0926452417217032E-3</v>
       </c>
       <c r="F420" s="9">
         <v>1.8101611606410328E-2</v>
       </c>
       <c r="G420" s="9">
-        <v>8.8198441135851624E-3</v>
+        <v>8.3848230742442631E-3</v>
       </c>
     </row>
     <row r="421" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A421" s="5">
         <v>45992</v>
       </c>
       <c r="B421" s="6">
         <v>271067.55001795798</v>
       </c>
       <c r="C421" s="7">
         <v>540.75077804412297</v>
       </c>
       <c r="D421" s="7">
-        <v>544.00019803375801</v>
+        <v>543.91186456938397</v>
       </c>
       <c r="E421" s="12">
-        <v>-3.4956813386769481E-3</v>
+        <v>-3.644631855667102E-3</v>
       </c>
       <c r="F421" s="9">
         <v>6.0924264888353452E-3</v>
       </c>
       <c r="G421" s="9">
-        <v>6.4466606427375783E-3</v>
+        <v>6.2052193100716746E-3</v>
       </c>
     </row>
     <row r="422" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A422" s="5">
         <v>46023</v>
       </c>
       <c r="B422" s="6">
         <v>270873.21718718502</v>
       </c>
       <c r="C422" s="7">
         <v>540.36310482601596</v>
       </c>
       <c r="D422" s="7">
-        <v>545.58933797265001</v>
+        <v>545.41901001910196</v>
       </c>
       <c r="E422" s="12">
-        <v>2.9212120595467628E-3</v>
+        <v>2.7709368886652541E-3</v>
       </c>
       <c r="F422" s="9">
         <v>9.9183752656659685E-3</v>
       </c>
       <c r="G422" s="9">
-        <v>5.1194145012269932E-3</v>
+        <v>4.8370698881401442E-3</v>
       </c>
     </row>
     <row r="423" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A423" s="5">
         <v>46054</v>
       </c>
       <c r="B423" s="6">
         <v>273175.53525829501</v>
       </c>
       <c r="C423" s="7">
         <v>544.95598319959902</v>
       </c>
       <c r="D423" s="7">
-        <v>547.26571694618599</v>
+        <v>546.97570863626504</v>
       </c>
       <c r="E423" s="12">
-        <v>3.0726021512172963E-3</v>
+        <v>2.8541334067335722E-3</v>
       </c>
       <c r="F423" s="9">
         <v>9.9184437017789673E-3</v>
       </c>
       <c r="G423" s="9">
-        <v>2.3982472740990968E-3</v>
+        <v>2.0102337922793811E-3</v>
       </c>
     </row>
     <row r="424" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A424" s="5">
         <v>46082</v>
       </c>
       <c r="B424" s="6">
         <v>277186.13446022902</v>
       </c>
       <c r="C424" s="7">
         <v>552.95669976904799</v>
       </c>
       <c r="D424" s="7">
-        <v>552.28035260665695</v>
+        <v>551.98841392905103</v>
       </c>
       <c r="E424" s="12">
-        <v>9.1630729007716738E-3</v>
+        <v>9.164402026707652E-3</v>
       </c>
       <c r="F424" s="9">
         <v>2.1636841674485652E-2</v>
       </c>
       <c r="G424" s="9">
-        <v>6.75418278618789E-3</v>
+        <v>6.3348791007051819E-3</v>
       </c>
     </row>
     <row r="425" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A425" s="5">
         <v>46113</v>
       </c>
       <c r="B425" s="6">
         <v>278879.50879181898</v>
       </c>
       <c r="C425" s="7">
         <v>556.33480049437298</v>
       </c>
       <c r="D425" s="7">
-        <v>554.32817731569799</v>
+        <v>554.25116554319095</v>
       </c>
       <c r="E425" s="12">
-        <v>3.7079441616485465E-3</v>
+        <v>4.0992737474934149E-3</v>
       </c>
       <c r="F425" s="9">
         <v>3.0019257776876085E-2</v>
       </c>
       <c r="G425" s="9">
-        <v>1.1235837628213341E-2</v>
+        <v>1.0997176674638176E-2</v>
       </c>
     </row>
     <row r="426" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A426" s="5">
         <v>46143</v>
       </c>
       <c r="B426" s="6">
         <v>278023.90351768199</v>
       </c>
       <c r="C426" s="7">
         <v>554.62795945914797</v>
       </c>
       <c r="D426" s="7">
-        <v>551.03940350230005</v>
+        <v>550.87832240593104</v>
       </c>
       <c r="E426" s="12">
-        <v>-5.9329003070413E-3</v>
+        <v>-6.0854055831427445E-3</v>
       </c>
       <c r="F426" s="9">
         <v>1.6811126628137885E-2</v>
       </c>
       <c r="G426" s="9">
-        <v>1.2702821727550218E-2</v>
+        <v>1.2718471505754003E-2</v>
+      </c>
+    </row>
+    <row r="427" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A427" s="5">
+        <v>46174</v>
+      </c>
+      <c r="B427" s="6">
+        <v>277483.85436733998</v>
+      </c>
+      <c r="C427" s="7">
+        <v>553.55061914965597</v>
+      </c>
+      <c r="D427" s="7">
+        <v>550.68916338328404</v>
+      </c>
+      <c r="E427" s="12">
+        <v>-3.4337713965737482E-4</v>
+      </c>
+      <c r="F427" s="9">
+        <v>2.1593521543446847E-2</v>
+      </c>
+      <c r="G427" s="9">
+        <v>6.9542909565212252E-3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Tahoma,Bold"UK Monthly House Price Series</oddHeader>
     <oddFooter>&amp;C&amp;"Tahoma,Regular"&amp;P&amp;R&amp;"Tahoma,Regular"Nationwide Building Society&amp;L&amp;"Calibri"&amp;11&amp;K000000&amp;"Tahoma,Regular"www.nationwide.co.uk/hpi</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
@@ -10389,47 +10412,47 @@
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>UK Monthly House Price Series</dc:title>
   <dc:creator>Andrew Harvey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SetDate">
-    <vt:lpwstr>2026-05-29T12:58:53Z</vt:lpwstr>
+    <vt:lpwstr>2026-06-30T14:01:19Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Name">
     <vt:lpwstr>NBS Public - No Visible Label</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SiteId">
     <vt:lpwstr>18ed93f5-e470-4996-b0ef-9554af985d50</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ActionId">
-    <vt:lpwstr>8d0952c2-dd4a-4677-bce8-93683e528e40</vt:lpwstr>
+    <vt:lpwstr>c5543254-e027-4088-b11f-69607dd0d53e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>