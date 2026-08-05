--- v8 (2026-07-15)
+++ v9 (2026-08-05)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\HPD\Press\Website files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FB09C1CC-CA50-4DAA-A851-B5FEBAB1BDC6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4B54367C-FE3A-4326-ADB4-970E204BE053}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{95C0ACEC-0376-433A-8300-72E8E77316AA}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{CD7D1212-2D75-4788-A8AE-456260E9BE87}"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Monthly!$A:$F</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Monthly!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
@@ -163,51 +163,51 @@
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_Monthly" xfId="2" xr:uid="{CD8B5596-42EF-416F-A416-879B0377CFF0}"/>
+    <cellStyle name="Normal_Monthly" xfId="2" xr:uid="{9011C67D-40EE-4741-A29B-60E290C6B96B}"/>
     <cellStyle name="Per cent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Nationwide Brand Refresh">
       <a:dk1>
         <a:srgbClr val="02081E"/>
@@ -558,55 +558,55 @@
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17856641-6E2B-434F-ADF3-B73B1774FA3C}">
-  <dimension ref="A1:G427"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D452AAF3-9186-42F3-989F-F5D3BD5A8919}">
+  <dimension ref="A1:G428"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="B402" activePane="bottomRight" state="frozenSplit"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="B411" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="C91" sqref="C91"/>
       <selection pane="topRight" activeCell="C91" sqref="C91"/>
       <selection pane="bottomLeft" activeCell="C91" sqref="C91"/>
       <selection pane="bottomRight" activeCell="H1" sqref="H1:DB1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5546875" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.6640625" style="8" customWidth="1"/>
     <col min="3" max="3" width="13.109375" style="7" customWidth="1"/>
     <col min="4" max="4" width="15.6640625" style="7" customWidth="1"/>
     <col min="5" max="5" width="12.33203125" style="8" customWidth="1"/>
     <col min="6" max="6" width="13.33203125" style="9" customWidth="1"/>
     <col min="7" max="7" width="18.33203125" style="10" customWidth="1"/>
     <col min="8" max="16384" width="9.109375" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
@@ -3162,175 +3162,175 @@
       </c>
       <c r="D114" s="7">
         <v>160.51341369963299</v>
       </c>
       <c r="E114" s="12">
         <v>-2.4947299581034033E-3</v>
       </c>
       <c r="F114" s="9">
         <v>0.15833552585187149</v>
       </c>
       <c r="G114" s="9">
         <v>4.5228775465491422E-2</v>
       </c>
     </row>
     <row r="115" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A115" s="5">
         <v>36678</v>
       </c>
       <c r="B115" s="6">
         <v>81451.925854265093</v>
       </c>
       <c r="C115" s="7">
         <v>162.48788272874501</v>
       </c>
       <c r="D115" s="7">
-        <v>160.39708322452199</v>
+        <v>160.397083224521</v>
       </c>
       <c r="E115" s="12">
-        <v>-7.2473989824106688E-4</v>
+        <v>-7.2473989824728413E-4</v>
       </c>
       <c r="F115" s="9">
         <v>0.15062861559060514</v>
       </c>
       <c r="G115" s="9">
-        <v>3.2964842809944939E-2</v>
+        <v>3.2964842809942718E-2</v>
       </c>
     </row>
     <row r="116" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A116" s="5">
         <v>36708</v>
       </c>
       <c r="B116" s="6">
         <v>81133.023864067</v>
       </c>
       <c r="C116" s="7">
         <v>161.85170735729901</v>
       </c>
       <c r="D116" s="7">
         <v>160.15819760388399</v>
       </c>
       <c r="E116" s="12">
-        <v>-1.4893389320778105E-3</v>
+        <v>-1.4893389320715933E-3</v>
       </c>
       <c r="F116" s="9">
         <v>0.13899682755999154</v>
       </c>
       <c r="G116" s="9">
-        <v>1.2595221425660608E-2</v>
+        <v>1.2595221425658609E-2</v>
       </c>
     </row>
     <row r="117" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A117" s="5">
         <v>36739</v>
       </c>
       <c r="B117" s="6">
         <v>80736.644030198499</v>
       </c>
       <c r="C117" s="7">
         <v>161.060971972148</v>
       </c>
       <c r="D117" s="7">
         <v>159.971242183344</v>
       </c>
       <c r="E117" s="12">
         <v>-1.1673172109639696E-3</v>
       </c>
       <c r="F117" s="9">
         <v>0.11154343842346748</v>
       </c>
       <c r="G117" s="9">
-        <v>1.2983909614603384E-3</v>
+        <v>1.2983909614581179E-3</v>
       </c>
     </row>
     <row r="118" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A118" s="5">
         <v>36770</v>
       </c>
       <c r="B118" s="6">
         <v>80672.494342458594</v>
       </c>
       <c r="C118" s="7">
         <v>160.93300020439401</v>
       </c>
       <c r="D118" s="7">
         <v>160.463414798819</v>
       </c>
       <c r="E118" s="12">
         <v>3.0766318293067307E-3</v>
       </c>
       <c r="F118" s="9">
         <v>0.10159469112600217</v>
       </c>
       <c r="G118" s="9">
-        <v>-2.5579707303285959E-3</v>
+        <v>-2.5579707303264865E-3</v>
       </c>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A119" s="5">
         <v>36800</v>
       </c>
       <c r="B119" s="6">
         <v>81036.371833377707</v>
       </c>
       <c r="C119" s="7">
         <v>161.658896890715</v>
       </c>
       <c r="D119" s="7">
         <v>162.05054077307599</v>
       </c>
       <c r="E119" s="12">
         <v>9.8908899342997625E-3</v>
       </c>
       <c r="F119" s="9">
         <v>9.8516883607125516E-2</v>
       </c>
       <c r="G119" s="9">
-        <v>2.9444926334059041E-3</v>
+        <v>2.9444926334079025E-3</v>
       </c>
     </row>
     <row r="120" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A120" s="5">
         <v>36831</v>
       </c>
       <c r="B120" s="6">
         <v>81769.721915455506</v>
       </c>
       <c r="C120" s="7">
         <v>163.12185189007201</v>
       </c>
       <c r="D120" s="7">
         <v>163.70443005724701</v>
       </c>
       <c r="E120" s="12">
         <v>1.0206009040642394E-2</v>
       </c>
       <c r="F120" s="9">
         <v>9.0931342423102413E-2</v>
       </c>
       <c r="G120" s="9">
-        <v>1.1845054008086109E-2</v>
+        <v>1.1845054008088329E-2</v>
       </c>
     </row>
     <row r="121" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A121" s="5">
         <v>36861</v>
       </c>
       <c r="B121" s="6">
         <v>82188.423590011094</v>
       </c>
       <c r="C121" s="7">
         <v>163.957116960603</v>
       </c>
       <c r="D121" s="7">
         <v>165.12909894554599</v>
       </c>
       <c r="E121" s="12">
         <v>8.7026898893376448E-3</v>
       </c>
       <c r="F121" s="9">
         <v>9.2659991123343222E-2</v>
       </c>
       <c r="G121" s="9">
         <v>2.1413583434747974E-2</v>
       </c>
     </row>
@@ -3852,6546 +3852,6569 @@
       </c>
       <c r="D144" s="7">
         <v>231.906837069228</v>
       </c>
       <c r="E144" s="12">
         <v>1.9858689572970656E-2</v>
       </c>
       <c r="F144" s="9">
         <v>0.25470085593734049</v>
       </c>
       <c r="G144" s="9">
         <v>6.1821578412258438E-2</v>
       </c>
     </row>
     <row r="145" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A145" s="5">
         <v>37591</v>
       </c>
       <c r="B145" s="6">
         <v>117205.777959133</v>
       </c>
       <c r="C145" s="7">
         <v>233.81299465195801</v>
       </c>
       <c r="D145" s="7">
-        <v>235.46655200207499</v>
+        <v>235.466552002074</v>
       </c>
       <c r="E145" s="12">
-        <v>1.5349762766090125E-2</v>
+        <v>1.5349762766085906E-2</v>
       </c>
       <c r="F145" s="9">
         <v>0.25294170135115457</v>
       </c>
       <c r="G145" s="9">
-        <v>5.5043352526249034E-2</v>
+        <v>5.504335252624748E-2</v>
       </c>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A146" s="5">
         <v>37622</v>
       </c>
       <c r="B146" s="6">
         <v>117905.37063548301</v>
       </c>
       <c r="C146" s="7">
         <v>235.208607236441</v>
       </c>
       <c r="D146" s="7">
-        <v>239.06842883929701</v>
+        <v>239.06842883929599</v>
       </c>
       <c r="E146" s="12">
-        <v>1.5296766384001348E-2</v>
+        <v>1.5296766384001126E-2</v>
       </c>
       <c r="F146" s="9">
         <v>0.26465518970125435</v>
       </c>
       <c r="G146" s="9">
-        <v>5.2013920866119223E-2</v>
+        <v>5.2013920866116115E-2</v>
       </c>
     </row>
     <row r="147" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A147" s="5">
         <v>37653</v>
       </c>
       <c r="B147" s="6">
         <v>118521.4653249</v>
       </c>
       <c r="C147" s="7">
         <v>236.43765026512099</v>
       </c>
       <c r="D147" s="7">
         <v>239.83141107725899</v>
       </c>
       <c r="E147" s="12">
-        <v>3.191480538297542E-3</v>
+        <v>3.1914805383017608E-3</v>
       </c>
       <c r="F147" s="9">
         <v>0.24805903118717088</v>
       </c>
       <c r="G147" s="9">
-        <v>4.4735557175698215E-2</v>
+        <v>4.4735557175695329E-2</v>
       </c>
     </row>
     <row r="148" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A148" s="5">
         <v>37681</v>
       </c>
       <c r="B148" s="6">
         <v>122179.55401614599</v>
       </c>
       <c r="C148" s="7">
         <v>243.73514605838201</v>
       </c>
       <c r="D148" s="7">
         <v>244.356969267746</v>
       </c>
       <c r="E148" s="12">
         <v>1.886974758710469E-2</v>
       </c>
       <c r="F148" s="9">
         <v>0.26228497640588055</v>
       </c>
       <c r="G148" s="9">
         <v>4.1009970669360518E-2</v>
       </c>
     </row>
     <row r="149" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A149" s="5">
         <v>37712</v>
       </c>
       <c r="B149" s="6">
         <v>122747.92605727501</v>
       </c>
       <c r="C149" s="7">
         <v>244.86898750653299</v>
       </c>
       <c r="D149" s="7">
         <v>244.053314166517</v>
       </c>
       <c r="E149" s="12">
         <v>-1.2426701073390278E-3</v>
       </c>
       <c r="F149" s="9">
         <v>0.22170550956477775</v>
       </c>
       <c r="G149" s="9">
-        <v>3.0858700671766659E-2</v>
+        <v>3.0858700671769768E-2</v>
       </c>
     </row>
     <row r="150" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A150" s="5">
         <v>37742</v>
       </c>
       <c r="B150" s="6">
         <v>124751.70095744501</v>
       </c>
       <c r="C150" s="7">
         <v>248.8663041762</v>
       </c>
       <c r="D150" s="7">
         <v>247.32891955433601</v>
       </c>
       <c r="E150" s="12">
         <v>1.3421679599007863E-2</v>
       </c>
       <c r="F150" s="9">
         <v>0.21252871375803695</v>
       </c>
       <c r="G150" s="9">
-        <v>2.9918556236338878E-2</v>
+        <v>2.9918556236341765E-2</v>
       </c>
     </row>
     <row r="151" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A151" s="5">
         <v>37773</v>
       </c>
       <c r="B151" s="6">
         <v>127214.498087463</v>
       </c>
       <c r="C151" s="7">
         <v>253.779321112876</v>
       </c>
       <c r="D151" s="7">
         <v>250.41363572409301</v>
       </c>
       <c r="E151" s="12">
         <v>1.2472120831301892E-2</v>
       </c>
       <c r="F151" s="9">
         <v>0.19234411402776219</v>
       </c>
       <c r="G151" s="9">
-        <v>2.5632749011450739E-2</v>
+        <v>2.5632749011452294E-2</v>
       </c>
     </row>
     <row r="152" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A152" s="5">
         <v>37803</v>
       </c>
       <c r="B152" s="6">
         <v>128251.25837374599</v>
       </c>
       <c r="C152" s="7">
         <v>255.84754702710401</v>
       </c>
       <c r="D152" s="7">
         <v>252.41649357505099</v>
       </c>
       <c r="E152" s="12">
         <v>7.9981980420775756E-3</v>
       </c>
       <c r="F152" s="9">
         <v>0.1785802867464612</v>
       </c>
       <c r="G152" s="9">
         <v>3.0096264066093337E-2</v>
       </c>
     </row>
     <row r="153" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A153" s="5">
         <v>37834</v>
       </c>
       <c r="B153" s="6">
         <v>129257.648207652</v>
       </c>
       <c r="C153" s="7">
         <v>257.85518713623497</v>
       </c>
       <c r="D153" s="7">
-        <v>256.039234667963</v>
+        <v>256.03923466796402</v>
       </c>
       <c r="E153" s="12">
-        <v>1.4352236027060039E-2</v>
+        <v>1.4352236027064036E-2</v>
       </c>
       <c r="F153" s="9">
         <v>0.16563682342153152</v>
       </c>
       <c r="G153" s="9">
-        <v>3.1437989010987266E-2</v>
+        <v>3.1437989010988598E-2</v>
       </c>
     </row>
     <row r="154" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A154" s="5">
         <v>37865</v>
       </c>
       <c r="B154" s="6">
         <v>130473.4200657</v>
       </c>
       <c r="C154" s="7">
         <v>260.28052199509199</v>
       </c>
       <c r="D154" s="7">
-        <v>259.39628692421797</v>
+        <v>259.396286924219</v>
       </c>
       <c r="E154" s="12">
         <v>1.311147590566919E-2</v>
       </c>
       <c r="F154" s="9">
         <v>0.15546518914684615</v>
       </c>
       <c r="G154" s="9">
-        <v>3.512576275435797E-2</v>
+        <v>3.5125762754360856E-2</v>
       </c>
     </row>
     <row r="155" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A155" s="5">
         <v>37895</v>
       </c>
       <c r="B155" s="6">
         <v>131947.33528670599</v>
       </c>
       <c r="C155" s="7">
         <v>263.22082526074399</v>
       </c>
       <c r="D155" s="7">
         <v>264.01846207427099</v>
       </c>
       <c r="E155" s="12">
-        <v>1.7818971909198345E-2</v>
+        <v>1.7818971909194348E-2</v>
       </c>
       <c r="F155" s="9">
         <v>0.16084401784387059</v>
       </c>
       <c r="G155" s="9">
-        <v>3.9051631594320346E-2</v>
+        <v>3.9051631594323011E-2</v>
       </c>
     </row>
     <row r="156" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A156" s="5">
         <v>37926</v>
       </c>
       <c r="B156" s="6">
         <v>133387.673653281</v>
       </c>
       <c r="C156" s="7">
         <v>266.09414629205401</v>
       </c>
       <c r="D156" s="7">
         <v>267.21418683019198</v>
       </c>
       <c r="E156" s="12">
         <v>1.2104171544723208E-2</v>
       </c>
       <c r="F156" s="9">
         <v>0.15226979381520156</v>
       </c>
       <c r="G156" s="9">
-        <v>4.1851171452680358E-2</v>
+        <v>4.1851171452680136E-2</v>
       </c>
     </row>
     <row r="157" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A157" s="5">
         <v>37956</v>
       </c>
       <c r="B157" s="6">
         <v>135443.566069213</v>
       </c>
       <c r="C157" s="7">
         <v>270.19543183293399</v>
       </c>
       <c r="D157" s="7">
         <v>272.27419296208399</v>
       </c>
       <c r="E157" s="12">
         <v>1.8936143293572627E-2</v>
       </c>
       <c r="F157" s="9">
         <v>0.15560485521830381</v>
       </c>
       <c r="G157" s="9">
-        <v>4.6434502996713034E-2</v>
+        <v>4.6434502996710147E-2</v>
       </c>
     </row>
     <row r="158" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A158" s="5">
         <v>37987</v>
       </c>
       <c r="B158" s="6">
         <v>134805.73139884</v>
       </c>
       <c r="C158" s="7">
         <v>268.92301986682099</v>
       </c>
       <c r="D158" s="7">
-        <v>273.11895696753902</v>
+        <v>273.11895696753601</v>
       </c>
       <c r="E158" s="12">
-        <v>3.1026223832115729E-3</v>
+        <v>3.1026223832004707E-3</v>
       </c>
       <c r="F158" s="9">
         <v>0.14333834559246772</v>
       </c>
       <c r="G158" s="9">
-        <v>4.2534073579833409E-2</v>
+        <v>4.2534073579826748E-2</v>
       </c>
     </row>
     <row r="159" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A159" s="5">
         <v>38018</v>
       </c>
       <c r="B159" s="6">
         <v>138729.555860297</v>
       </c>
       <c r="C159" s="7">
         <v>276.75063010751899</v>
       </c>
       <c r="D159" s="7">
-        <v>280.61677392198402</v>
+        <v>280.616773921983</v>
       </c>
       <c r="E159" s="12">
-        <v>2.7452568791613174E-2</v>
+        <v>2.7452568791620724E-2</v>
       </c>
       <c r="F159" s="9">
         <v>0.17050152459726475</v>
       </c>
       <c r="G159" s="9">
-        <v>4.4750434014715568E-2</v>
+        <v>4.4750434014709128E-2</v>
       </c>
     </row>
     <row r="160" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A160" s="5">
         <v>38047</v>
       </c>
       <c r="B160" s="6">
         <v>142584.26376954099</v>
       </c>
       <c r="C160" s="7">
         <v>284.44036021692699</v>
       </c>
       <c r="D160" s="7">
-        <v>285.36719616148901</v>
+        <v>285.36719616148798</v>
       </c>
       <c r="E160" s="12">
         <v>1.6928504212744278E-2</v>
       </c>
       <c r="F160" s="9">
         <v>0.16700592760961452</v>
       </c>
       <c r="G160" s="9">
-        <v>4.4300911118286823E-2</v>
+        <v>4.4300911118280606E-2</v>
       </c>
     </row>
     <row r="161" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A161" s="5">
         <v>38078</v>
       </c>
       <c r="B161" s="6">
         <v>145917.922983422</v>
       </c>
       <c r="C161" s="7">
         <v>291.09065389287798</v>
       </c>
       <c r="D161" s="7">
-        <v>289.970951486731</v>
+        <v>289.97095148672997</v>
       </c>
       <c r="E161" s="12">
-        <v>1.6132741909959059E-2</v>
+        <v>1.6132741909959281E-2</v>
       </c>
       <c r="F161" s="9">
         <v>0.18876080167200349</v>
       </c>
       <c r="G161" s="9">
-        <v>5.3343826531560445E-2</v>
+        <v>5.3343826531560667E-2</v>
       </c>
     </row>
     <row r="162" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A162" s="5">
         <v>38108</v>
       </c>
       <c r="B162" s="6">
         <v>149019.87983144101</v>
       </c>
       <c r="C162" s="7">
         <v>297.278726124005</v>
       </c>
       <c r="D162" s="7">
         <v>295.32584695799</v>
       </c>
       <c r="E162" s="12">
-        <v>1.8467006587396195E-2</v>
+        <v>1.8467006587399748E-2</v>
       </c>
       <c r="F162" s="9">
         <v>0.19453184756393727</v>
       </c>
       <c r="G162" s="9">
-        <v>5.4059968851687845E-2</v>
+        <v>5.4059968851690732E-2</v>
       </c>
     </row>
     <row r="163" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A163" s="5">
         <v>38139</v>
       </c>
       <c r="B163" s="6">
         <v>151523.86258659701</v>
       </c>
       <c r="C163" s="7">
         <v>302.27390397900803</v>
       </c>
       <c r="D163" s="7">
-        <v>298.48062898409103</v>
+        <v>298.48062898409501</v>
       </c>
       <c r="E163" s="12">
-        <v>1.0682376969699536E-2</v>
+        <v>1.0682376969713081E-2</v>
       </c>
       <c r="F163" s="9">
         <v>0.19108957598859133</v>
       </c>
       <c r="G163" s="9">
-        <v>5.3240787199737571E-2</v>
+        <v>5.3240787199747563E-2</v>
       </c>
     </row>
     <row r="164" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A164" s="5">
         <v>38169</v>
       </c>
       <c r="B164" s="6">
         <v>154298.53053373899</v>
       </c>
       <c r="C164" s="7">
         <v>307.80906984866601</v>
       </c>
       <c r="D164" s="7">
-        <v>303.65774850506699</v>
+        <v>303.65774850507501</v>
       </c>
       <c r="E164" s="12">
-        <v>1.7344909579549039E-2</v>
+        <v>1.7344909579562362E-2</v>
       </c>
       <c r="F164" s="9">
         <v>0.20309564592408336</v>
       </c>
       <c r="G164" s="9">
-        <v>4.8494730073866066E-2</v>
+        <v>4.8494730073883607E-2</v>
       </c>
     </row>
     <row r="165" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A165" s="5">
         <v>38200</v>
       </c>
       <c r="B165" s="6">
         <v>153742.53287880501</v>
       </c>
       <c r="C165" s="7">
         <v>306.69991397782701</v>
       </c>
       <c r="D165" s="7">
-        <v>304.674052468083</v>
+        <v>304.67405246809199</v>
       </c>
       <c r="E165" s="12">
-        <v>3.3468731426067322E-3</v>
+        <v>3.3468731426098408E-3</v>
       </c>
       <c r="F165" s="9">
         <v>0.1894269701690563</v>
       </c>
       <c r="G165" s="9">
-        <v>4.1518238465092949E-2</v>
+        <v>4.1518238465119373E-2</v>
       </c>
     </row>
     <row r="166" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A166" s="5">
         <v>38231</v>
       </c>
       <c r="B166" s="6">
         <v>153726.762826213</v>
       </c>
       <c r="C166" s="7">
         <v>306.66845440913801</v>
       </c>
       <c r="D166" s="7">
-        <v>305.73107824405298</v>
+        <v>305.73107824406202</v>
       </c>
       <c r="E166" s="12">
         <v>3.4693659253464126E-3</v>
       </c>
       <c r="F166" s="9">
         <v>0.17822283457277188</v>
       </c>
       <c r="G166" s="9">
-        <v>3.4268188854405413E-2</v>
+        <v>3.426818885443117E-2</v>
       </c>
     </row>
     <row r="167" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A167" s="5">
         <v>38261</v>
       </c>
       <c r="B167" s="6">
         <v>152159.15141917899</v>
       </c>
       <c r="C167" s="7">
         <v>303.54123727094498</v>
       </c>
       <c r="D167" s="7">
-        <v>304.42138842540197</v>
+        <v>304.42138842539998</v>
       </c>
       <c r="E167" s="12">
-        <v>-4.2837968131115289E-3</v>
+        <v>-4.2837968131473891E-3</v>
       </c>
       <c r="F167" s="9">
         <v>0.15318093456420079</v>
       </c>
       <c r="G167" s="9">
-        <v>1.9345946297843142E-2</v>
+        <v>1.9345946297847361E-2</v>
       </c>
     </row>
     <row r="168" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A168" s="5">
         <v>38292</v>
       </c>
       <c r="B168" s="6">
         <v>153438.588082981</v>
       </c>
       <c r="C168" s="7">
         <v>306.09357660984</v>
       </c>
       <c r="D168" s="7">
-        <v>307.28222695951899</v>
+        <v>307.28222695950001</v>
       </c>
       <c r="E168" s="12">
-        <v>9.3976265889677002E-3</v>
+        <v>9.397626588911967E-3</v>
       </c>
       <c r="F168" s="9">
         <v>0.15032059470366654</v>
       </c>
       <c r="G168" s="9">
-        <v>1.1713848774915769E-2</v>
+        <v>1.1713848774879132E-2</v>
       </c>
     </row>
     <row r="169" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A169" s="5">
         <v>38322</v>
       </c>
       <c r="B169" s="6">
         <v>152622.72858610301</v>
       </c>
       <c r="C169" s="7">
         <v>304.466024150382</v>
       </c>
       <c r="D169" s="7">
-        <v>307.04826298754</v>
+        <v>307.04826298750999</v>
       </c>
       <c r="E169" s="12">
-        <v>-7.6139767110516843E-4</v>
+        <v>-7.6139767114113965E-4</v>
       </c>
       <c r="F169" s="9">
         <v>0.12683631283092178</v>
       </c>
       <c r="G169" s="9">
-        <v>5.129843101465692E-3</v>
+        <v>5.129843101381093E-3</v>
       </c>
     </row>
     <row r="170" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A170" s="5">
         <v>38353</v>
       </c>
       <c r="B170" s="6">
         <v>151757.17457932999</v>
       </c>
       <c r="C170" s="7">
         <v>302.73933645732899</v>
       </c>
       <c r="D170" s="7">
-        <v>307.18780562160299</v>
+        <v>307.18780562157798</v>
       </c>
       <c r="E170" s="12">
-        <v>4.5446482160582669E-4</v>
+        <v>4.5446482162203594E-4</v>
       </c>
       <c r="F170" s="9">
         <v>0.12574719935561807</v>
       </c>
       <c r="G170" s="9">
-        <v>7.3148037263204291E-3</v>
+        <v>7.3148037262218413E-3</v>
       </c>
     </row>
     <row r="171" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A171" s="5">
         <v>38384</v>
       </c>
       <c r="B171" s="6">
         <v>152878.93971300701</v>
       </c>
       <c r="C171" s="7">
         <v>304.977137952855</v>
       </c>
       <c r="D171" s="7">
-        <v>309.11142062044399</v>
+        <v>309.11142062044701</v>
       </c>
       <c r="E171" s="12">
-        <v>6.2620161465996027E-3</v>
+        <v>6.2620161466915292E-3</v>
       </c>
       <c r="F171" s="9">
         <v>0.10199256939133217</v>
       </c>
       <c r="G171" s="9">
-        <v>6.4449226104850155E-3</v>
+        <v>6.4449226104417168E-3</v>
       </c>
     </row>
     <row r="172" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A172" s="5">
         <v>38412</v>
       </c>
       <c r="B172" s="6">
         <v>153876.16709019599</v>
       </c>
       <c r="C172" s="7">
         <v>306.96649994054297</v>
       </c>
       <c r="D172" s="7">
-        <v>308.01831049685399</v>
+        <v>308.01831049687399</v>
       </c>
       <c r="E172" s="12">
-        <v>-3.5362980811124434E-3</v>
+        <v>-3.5362980810573763E-3</v>
       </c>
       <c r="F172" s="9">
         <v>7.9194597090358476E-2</v>
       </c>
       <c r="G172" s="9">
-        <v>6.0578470612755453E-3</v>
+        <v>6.0578470613292801E-3</v>
       </c>
     </row>
     <row r="173" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A173" s="5">
         <v>38443</v>
       </c>
       <c r="B173" s="6">
         <v>156128.027989408</v>
       </c>
       <c r="C173" s="7">
         <v>311.45872165138798</v>
       </c>
       <c r="D173" s="7">
-        <v>310.01397337149803</v>
+        <v>310.01397337152099</v>
       </c>
       <c r="E173" s="12">
-        <v>6.4790397409326683E-3</v>
+        <v>6.4790397409417722E-3</v>
       </c>
       <c r="F173" s="9">
         <v>6.9971562075660021E-2</v>
       </c>
       <c r="G173" s="9">
-        <v>6.1045005261262109E-3</v>
+        <v>6.1045005262569951E-3</v>
       </c>
     </row>
     <row r="174" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A174" s="5">
         <v>38473</v>
       </c>
       <c r="B174" s="6">
         <v>157272.24507021901</v>
       </c>
       <c r="C174" s="7">
         <v>313.74131238074398</v>
       </c>
       <c r="D174" s="7">
-        <v>311.49192229237201</v>
+        <v>311.49192229238599</v>
       </c>
       <c r="E174" s="12">
-        <v>4.7673622733865884E-3</v>
+        <v>4.7673622733572785E-3</v>
       </c>
       <c r="F174" s="9">
         <v>5.5377613027956407E-2</v>
       </c>
       <c r="G174" s="9">
-        <v>6.6894825655405832E-3</v>
+        <v>6.689482565658933E-3</v>
       </c>
     </row>
     <row r="175" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A175" s="5">
         <v>38504</v>
       </c>
       <c r="B175" s="6">
         <v>157790.98849480701</v>
       </c>
       <c r="C175" s="7">
         <v>314.77615004549699</v>
       </c>
       <c r="D175" s="7">
-        <v>311.130420562415</v>
+        <v>311.13042056242301</v>
       </c>
       <c r="E175" s="12">
-        <v>-1.1605492922468486E-3</v>
+        <v>-1.1605492922659444E-3</v>
       </c>
       <c r="F175" s="9">
         <v>4.1360653043198914E-2</v>
       </c>
       <c r="G175" s="9">
-        <v>8.9999152420427997E-3</v>
+        <v>8.9999152420938699E-3</v>
       </c>
     </row>
     <row r="176" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A176" s="5">
         <v>38534</v>
       </c>
       <c r="B176" s="6">
         <v>158347.701452245</v>
       </c>
       <c r="C176" s="7">
         <v>315.88673286834597</v>
       </c>
       <c r="D176" s="7">
-        <v>311.720001127731</v>
+        <v>311.72000112774799</v>
       </c>
       <c r="E176" s="12">
-        <v>1.8949627755788789E-3</v>
+        <v>1.8949627756077447E-3</v>
       </c>
       <c r="F176" s="9">
         <v>2.6242446408909714E-2</v>
       </c>
       <c r="G176" s="9">
-        <v>7.7643190142691054E-3</v>
+        <v>7.7643190142608898E-3</v>
       </c>
     </row>
     <row r="177" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A177" s="5">
         <v>38565</v>
       </c>
       <c r="B177" s="6">
         <v>157309.74626090299</v>
       </c>
       <c r="C177" s="7">
         <v>313.816123246296</v>
       </c>
       <c r="D177" s="7">
-        <v>312.03637620238902</v>
+        <v>312.03637620241398</v>
       </c>
       <c r="E177" s="12">
-        <v>1.0149335092821676E-3</v>
+        <v>1.0149335093077028E-3</v>
       </c>
       <c r="F177" s="9">
         <v>2.3202514719268708E-2</v>
       </c>
       <c r="G177" s="9">
-        <v>5.7691792169247691E-3</v>
+        <v>5.7691792169172196E-3</v>
       </c>
     </row>
     <row r="178" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A178" s="5">
         <v>38596</v>
       </c>
       <c r="B178" s="6">
         <v>156516.536930815</v>
       </c>
       <c r="C178" s="7">
         <v>312.23375544768402</v>
       </c>
       <c r="D178" s="7">
-        <v>311.37422599397098</v>
+        <v>311.37422599400099</v>
       </c>
       <c r="E178" s="12">
-        <v>-2.1220289008502258E-3</v>
+        <v>-2.1220289008337945E-3</v>
       </c>
       <c r="F178" s="9">
         <v>1.8147614984621585E-2</v>
       </c>
       <c r="G178" s="9">
-        <v>2.6744477503284347E-3</v>
+        <v>2.6744477503570785E-3</v>
       </c>
     </row>
     <row r="179" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A179" s="5">
         <v>38626</v>
       </c>
       <c r="B179" s="6">
         <v>157107.34546862601</v>
       </c>
       <c r="C179" s="7">
         <v>313.41235530766397</v>
       </c>
       <c r="D179" s="7">
-        <v>314.27033129329601</v>
+        <v>314.270331293298</v>
       </c>
       <c r="E179" s="12">
-        <v>9.3010437523530776E-3</v>
+        <v>9.3010437522622613E-3</v>
       </c>
       <c r="F179" s="9">
         <v>3.2519858341052643E-2</v>
       </c>
       <c r="G179" s="9">
-        <v>3.5731972639789777E-3</v>
+        <v>3.5731972639980736E-3</v>
       </c>
     </row>
     <row r="180" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A180" s="5">
         <v>38657</v>
       </c>
       <c r="B180" s="6">
         <v>157138.890214363</v>
       </c>
       <c r="C180" s="7">
         <v>313.47528370244697</v>
       </c>
       <c r="D180" s="7">
-        <v>314.40773497341797</v>
+        <v>314.40773497335198</v>
       </c>
       <c r="E180" s="12">
-        <v>4.3721492753223679E-4</v>
+        <v>4.3721492731596534E-4</v>
       </c>
       <c r="F180" s="9">
         <v>2.411585102295688E-2</v>
       </c>
       <c r="G180" s="9">
-        <v>5.5252618603602865E-3</v>
+        <v>5.5252618602701364E-3</v>
       </c>
     </row>
     <row r="181" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A181" s="5">
         <v>38687</v>
       </c>
       <c r="B181" s="6">
         <v>157249.75617954001</v>
       </c>
       <c r="C181" s="7">
         <v>313.69644944849102</v>
       </c>
       <c r="D181" s="7">
-        <v>316.57409377127601</v>
+        <v>316.57409377116102</v>
       </c>
       <c r="E181" s="12">
-        <v>6.8902846745841906E-3</v>
+        <v>6.8902846744296475E-3</v>
       </c>
       <c r="F181" s="9">
         <v>3.0316766292287189E-2</v>
       </c>
       <c r="G181" s="9">
-        <v>1.0823682465230133E-2</v>
+        <v>1.0823682464960793E-2</v>
       </c>
     </row>
     <row r="182" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A182" s="5">
         <v>38718</v>
       </c>
       <c r="B182" s="6">
         <v>158477.76609916601</v>
       </c>
       <c r="C182" s="7">
         <v>316.146197931627</v>
       </c>
       <c r="D182" s="7">
-        <v>320.57846487823298</v>
+        <v>320.57846487813703</v>
       </c>
       <c r="E182" s="12">
-        <v>1.2649080217695063E-2</v>
+        <v>1.2649080217759678E-2</v>
       </c>
       <c r="F182" s="9">
         <v>4.428516502409563E-2</v>
       </c>
       <c r="G182" s="9">
-        <v>1.4801794125873569E-2</v>
+        <v>1.4801794125516743E-2</v>
       </c>
     </row>
     <row r="183" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A183" s="5">
         <v>38749</v>
       </c>
       <c r="B183" s="6">
         <v>158572.96779555501</v>
       </c>
       <c r="C183" s="7">
         <v>316.33611513636203</v>
       </c>
       <c r="D183" s="7">
-        <v>320.49905810912298</v>
+        <v>320.49905810912799</v>
       </c>
       <c r="E183" s="12">
-        <v>-2.476983884122097E-4</v>
+        <v>-2.4769838809735045E-4</v>
       </c>
       <c r="F183" s="9">
         <v>3.7245339961393897E-2</v>
       </c>
       <c r="G183" s="9">
-        <v>1.8721644149841232E-2</v>
+        <v>1.8721644149658934E-2</v>
       </c>
     </row>
     <row r="184" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A184" s="5">
         <v>38777</v>
       </c>
       <c r="B184" s="6">
         <v>162082.50416309899</v>
       </c>
       <c r="C184" s="7">
         <v>323.33726492798297</v>
       </c>
       <c r="D184" s="7">
-        <v>324.50515406013199</v>
+        <v>324.50515406019701</v>
       </c>
       <c r="E184" s="12">
-        <v>1.2499556081831065E-2</v>
+        <v>1.2499556082018026E-2</v>
       </c>
       <c r="F184" s="9">
         <v>5.3330786879385528E-2</v>
       </c>
       <c r="G184" s="9">
-        <v>2.150803549465663E-2</v>
+        <v>2.1508035494822497E-2</v>
       </c>
     </row>
     <row r="185" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A185" s="5">
         <v>38808</v>
       </c>
       <c r="B185" s="6">
         <v>163573.278728317</v>
       </c>
       <c r="C185" s="7">
         <v>326.31120078263098</v>
       </c>
       <c r="D185" s="7">
-        <v>324.67279920085599</v>
+        <v>324.67279920094097</v>
       </c>
       <c r="E185" s="12">
-        <v>5.1661780599321361E-4</v>
+        <v>5.1661780605449792E-4</v>
       </c>
       <c r="F185" s="9">
         <v>4.7686830063687236E-2</v>
       </c>
       <c r="G185" s="9">
-        <v>1.9038959347712048E-2</v>
+        <v>1.903895934817168E-2</v>
       </c>
     </row>
     <row r="186" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A186" s="5">
         <v>38838</v>
       </c>
       <c r="B186" s="6">
         <v>164632.29089936099</v>
       </c>
       <c r="C186" s="7">
         <v>328.42381682764398</v>
       </c>
       <c r="D186" s="7">
-        <v>325.97346373236098</v>
+        <v>325.97346373242198</v>
       </c>
       <c r="E186" s="12">
-        <v>4.0060779181576578E-3</v>
+        <v>4.0060779180828288E-3</v>
       </c>
       <c r="F186" s="9">
         <v>4.6798122744772241E-2</v>
       </c>
       <c r="G186" s="9">
-        <v>1.8273660200093023E-2</v>
+        <v>1.8273660200532227E-2</v>
       </c>
     </row>
     <row r="187" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A187" s="5">
         <v>38869</v>
       </c>
       <c r="B187" s="6">
         <v>165729.90767969601</v>
       </c>
       <c r="C187" s="7">
         <v>330.613444940345</v>
       </c>
       <c r="D187" s="7">
-        <v>326.97187578607401</v>
+        <v>326.97187578610601</v>
       </c>
       <c r="E187" s="12">
-        <v>3.0628629774991367E-3</v>
+        <v>3.0628629774096527E-3</v>
       </c>
       <c r="F187" s="9">
         <v>5.0312880733050847E-2</v>
       </c>
       <c r="G187" s="9">
-        <v>1.2464454839439032E-2</v>
+        <v>1.246445483965064E-2</v>
       </c>
     </row>
     <row r="188" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A188" s="5">
         <v>38899</v>
       </c>
       <c r="B188" s="6">
         <v>167732.73474557401</v>
       </c>
       <c r="C188" s="7">
         <v>334.608870781946</v>
       </c>
       <c r="D188" s="7">
-        <v>330.38001607661403</v>
+        <v>330.38001607669099</v>
       </c>
       <c r="E188" s="12">
-        <v>1.0423343849823574E-2</v>
+        <v>1.042334384995991E-2</v>
       </c>
       <c r="F188" s="9">
         <v>5.9268516102583435E-2</v>
       </c>
       <c r="G188" s="9">
-        <v>1.4075144676941154E-2</v>
+        <v>1.4075144676954254E-2</v>
       </c>
     </row>
     <row r="189" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A189" s="5">
         <v>38930</v>
       </c>
       <c r="B189" s="6">
         <v>167721.47997902901</v>
       </c>
       <c r="C189" s="7">
         <v>334.58641872611901</v>
       </c>
       <c r="D189" s="7">
-        <v>332.93572000438297</v>
+        <v>332.935720004448</v>
       </c>
       <c r="E189" s="12">
-        <v>7.735649262684996E-3</v>
+        <v>7.7356492626472484E-3</v>
       </c>
       <c r="F189" s="9">
         <v>6.6186196123268148E-2</v>
       </c>
       <c r="G189" s="9">
-        <v>1.5521891892841699E-2</v>
+        <v>1.5521891892800399E-2</v>
       </c>
     </row>
     <row r="190" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A190" s="5">
         <v>38961</v>
       </c>
       <c r="B190" s="6">
         <v>169412.674514554</v>
       </c>
       <c r="C190" s="7">
         <v>337.960170991371</v>
       </c>
       <c r="D190" s="7">
-        <v>336.97876829251402</v>
+        <v>336.97876829256199</v>
       </c>
       <c r="E190" s="12">
-        <v>1.2143630272167361E-2</v>
+        <v>1.2143630272113626E-2</v>
       </c>
       <c r="F190" s="9">
         <v>8.2394728612222634E-2</v>
       </c>
       <c r="G190" s="9">
-        <v>2.3195524669710865E-2</v>
+        <v>2.3195524669718859E-2</v>
       </c>
     </row>
     <row r="191" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A191" s="5">
         <v>38991</v>
       </c>
       <c r="B191" s="6">
         <v>169623.48858430699</v>
       </c>
       <c r="C191" s="7">
         <v>338.38072251896602</v>
       </c>
       <c r="D191" s="7">
-        <v>339.02329099903801</v>
+        <v>339.02329099898702</v>
       </c>
       <c r="E191" s="12">
-        <v>6.0672152043397265E-3</v>
+        <v>6.0672152040450733E-3</v>
       </c>
       <c r="F191" s="9">
         <v>7.9666186697686658E-2</v>
       </c>
       <c r="G191" s="9">
-        <v>2.6046743893211932E-2</v>
+        <v>2.6046743893097801E-2</v>
       </c>
     </row>
     <row r="192" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A192" s="5">
         <v>39022</v>
       </c>
       <c r="B192" s="6">
         <v>172184.84989518899</v>
       </c>
       <c r="C192" s="7">
         <v>343.490364457368</v>
       </c>
       <c r="D192" s="7">
-        <v>344.30619237236601</v>
+        <v>344.306192372287</v>
       </c>
       <c r="E192" s="12">
-        <v>1.5582709252099702E-2</v>
+        <v>1.5582709252019322E-2</v>
       </c>
       <c r="F192" s="9">
         <v>9.5749433258066841E-2</v>
       </c>
       <c r="G192" s="9">
-        <v>3.0315071537900584E-2</v>
+        <v>3.0315071537636573E-2</v>
       </c>
     </row>
     <row r="193" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A193" s="5">
         <v>39052</v>
       </c>
       <c r="B193" s="6">
         <v>173745.944939993</v>
       </c>
       <c r="C193" s="7">
         <v>346.60458214968298</v>
       </c>
       <c r="D193" s="7">
-        <v>349.96694465944199</v>
+        <v>349.96694465934797</v>
       </c>
       <c r="E193" s="12">
-        <v>1.6441041179282356E-2</v>
+        <v>1.644104117924261E-2</v>
       </c>
       <c r="F193" s="9">
         <v>0.10490438370930777</v>
       </c>
       <c r="G193" s="9">
-        <v>3.2992207307991128E-2</v>
+        <v>3.2992207307570798E-2</v>
       </c>
     </row>
     <row r="194" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A194" s="5">
         <v>39083</v>
       </c>
       <c r="B194" s="6">
         <v>173224.53049976699</v>
       </c>
       <c r="C194" s="7">
         <v>345.56441609433301</v>
       </c>
       <c r="D194" s="7">
-        <v>350.26089088854297</v>
+        <v>350.26089088763803</v>
       </c>
       <c r="E194" s="12">
-        <v>8.3992569465962674E-4</v>
+        <v>8.3992569234259129E-4</v>
       </c>
       <c r="F194" s="9">
         <v>9.3052576166259282E-2</v>
       </c>
       <c r="G194" s="9">
-        <v>3.528091558753621E-2</v>
+        <v>3.5280915586404005E-2</v>
       </c>
     </row>
     <row r="195" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A195" s="5">
         <v>39114</v>
       </c>
       <c r="B195" s="6">
         <v>174705.525857548</v>
       </c>
       <c r="C195" s="7">
         <v>348.51884347579801</v>
       </c>
       <c r="D195" s="7">
-        <v>353.295004572126</v>
+        <v>353.29500457203801</v>
       </c>
       <c r="E195" s="12">
-        <v>8.6624392346119627E-3</v>
+        <v>8.6624392369667458E-3</v>
       </c>
       <c r="F195" s="9">
         <v>0.10173586511158583</v>
       </c>
       <c r="G195" s="9">
-        <v>3.2553484108382547E-2</v>
+        <v>3.2553484107400221E-2</v>
       </c>
     </row>
     <row r="196" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A196" s="5">
         <v>39142</v>
       </c>
       <c r="B196" s="6">
         <v>177082.55412879601</v>
       </c>
       <c r="C196" s="7">
         <v>353.26076071017502</v>
       </c>
       <c r="D196" s="7">
-        <v>354.61628238935299</v>
+        <v>354.61628239047599</v>
       </c>
       <c r="E196" s="12">
-        <v>3.739871212804724E-3</v>
+        <v>3.7398712162333148E-3</v>
       </c>
       <c r="F196" s="9">
         <v>9.2545768854873423E-2</v>
       </c>
       <c r="G196" s="9">
-        <v>2.4074166080862103E-2</v>
+        <v>2.4074166081210047E-2</v>
       </c>
     </row>
     <row r="197" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A197" s="5">
         <v>39173</v>
       </c>
       <c r="B197" s="6">
         <v>180314.167315762</v>
       </c>
       <c r="C197" s="7">
         <v>359.70748347383102</v>
       </c>
       <c r="D197" s="7">
-        <v>357.91047103987103</v>
+        <v>357.91047103984101</v>
       </c>
       <c r="E197" s="12">
-        <v>9.2894455616145954E-3</v>
+        <v>9.2894455583336644E-3</v>
       </c>
       <c r="F197" s="9">
         <v>0.10234488614274273</v>
       </c>
       <c r="G197" s="9">
-        <v>2.0380121194694345E-2</v>
+        <v>2.03801211967094E-2</v>
       </c>
     </row>
     <row r="198" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A198" s="5">
         <v>39203</v>
       </c>
       <c r="B198" s="6">
         <v>181584.49998302499</v>
       </c>
       <c r="C198" s="7">
         <v>362.24166131308903</v>
       </c>
       <c r="D198" s="7">
-        <v>359.482817229251</v>
+        <v>359.48281722925498</v>
       </c>
       <c r="E198" s="12">
-        <v>4.3931270991086624E-3</v>
+        <v>4.3931270992039195E-3</v>
       </c>
       <c r="F198" s="9">
         <v>0.10297013417633027</v>
       </c>
       <c r="G198" s="9">
-        <v>1.7547536545345466E-2</v>
+        <v>1.7547536547437126E-2</v>
       </c>
     </row>
     <row r="199" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A199" s="5">
         <v>39234</v>
       </c>
       <c r="B199" s="6">
         <v>184070.218171063</v>
       </c>
       <c r="C199" s="7">
         <v>367.20040330965298</v>
       </c>
       <c r="D199" s="7">
-        <v>363.161320811385</v>
+        <v>363.16132081144002</v>
       </c>
       <c r="E199" s="12">
-        <v>1.0232766090147116E-2</v>
+        <v>1.0232766090289003E-2</v>
       </c>
       <c r="F199" s="9">
         <v>0.11066385511306009</v>
       </c>
       <c r="G199" s="9">
-        <v>2.1151974791060235E-2</v>
+        <v>2.1151974790962091E-2</v>
       </c>
     </row>
     <row r="200" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A200" s="5">
         <v>39264</v>
       </c>
       <c r="B200" s="6">
         <v>184269.86418284499</v>
       </c>
       <c r="C200" s="7">
         <v>367.59867575575498</v>
       </c>
       <c r="D200" s="7">
-        <v>363.03183668865802</v>
+        <v>363.03183668878802</v>
       </c>
       <c r="E200" s="12">
-        <v>-3.5654711916366377E-4</v>
+        <v>-3.5654711895716229E-4</v>
       </c>
       <c r="F200" s="9">
         <v>9.8592141017407098E-2</v>
       </c>
       <c r="G200" s="9">
-        <v>1.8628083522309602E-2</v>
+        <v>1.8628083521526451E-2</v>
       </c>
     </row>
     <row r="201" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A201" s="5">
         <v>39295</v>
       </c>
       <c r="B201" s="6">
         <v>183898.448890759</v>
       </c>
       <c r="C201" s="7">
         <v>366.85774196209502</v>
       </c>
       <c r="D201" s="7">
-        <v>365.21980810212801</v>
+        <v>365.21980810215098</v>
       </c>
       <c r="E201" s="12">
-        <v>6.0269408695039495E-3</v>
+        <v>6.0269408692070758E-3</v>
       </c>
       <c r="F201" s="9">
         <v>9.6451384245791028E-2</v>
       </c>
       <c r="G201" s="9">
-        <v>1.8100020256141658E-2</v>
+        <v>1.810002025529367E-2</v>
       </c>
     </row>
     <row r="202" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A202" s="5">
         <v>39326</v>
       </c>
       <c r="B202" s="6">
         <v>184723.32792935101</v>
       </c>
       <c r="C202" s="7">
         <v>368.50328744284798</v>
       </c>
       <c r="D202" s="7">
-        <v>367.03268954054602</v>
+        <v>367.03268954057597</v>
       </c>
       <c r="E202" s="12">
-        <v>4.9638091861410327E-3</v>
+        <v>4.9638091861599065E-3</v>
       </c>
       <c r="F202" s="9">
         <v>9.0374899390901264E-2</v>
       </c>
       <c r="G202" s="9">
-        <v>1.3631634280250937E-2</v>
+        <v>1.3631634280393268E-2</v>
       </c>
     </row>
     <row r="203" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A203" s="5">
         <v>39356</v>
       </c>
       <c r="B203" s="6">
         <v>186043.57943158501</v>
       </c>
       <c r="C203" s="7">
         <v>371.13704802023898</v>
       </c>
       <c r="D203" s="7">
-        <v>371.63215029772499</v>
+        <v>371.63215029761801</v>
       </c>
       <c r="E203" s="12">
-        <v>1.2531474411547894E-2</v>
+        <v>1.2531474411173749E-2</v>
       </c>
       <c r="F203" s="9">
         <v>9.6803166733107737E-2</v>
       </c>
       <c r="G203" s="9">
-        <v>1.6771738193474439E-2</v>
+        <v>1.6771738193247732E-2</v>
       </c>
     </row>
     <row r="204" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A204" s="5">
         <v>39387</v>
       </c>
       <c r="B204" s="6">
         <v>184098.574978594</v>
       </c>
       <c r="C204" s="7">
         <v>367.25697210859101</v>
       </c>
       <c r="D204" s="7">
-        <v>367.97559000541003</v>
+        <v>367.97559000530703</v>
       </c>
       <c r="E204" s="12">
-        <v>-9.839192570894606E-3</v>
+        <v>-9.8391925708867234E-3</v>
       </c>
       <c r="F204" s="9">
         <v>6.9191482820103234E-2</v>
       </c>
       <c r="G204" s="9">
-        <v>1.3952064636787886E-2</v>
+        <v>1.3952064636429728E-2</v>
       </c>
     </row>
     <row r="205" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A205" s="5">
         <v>39417</v>
       </c>
       <c r="B205" s="6">
         <v>182079.51300920499</v>
       </c>
       <c r="C205" s="7">
         <v>363.22915937042097</v>
       </c>
       <c r="D205" s="7">
-        <v>366.89122118877401</v>
+        <v>366.89122118871899</v>
       </c>
       <c r="E205" s="12">
-        <v>-2.9468498620249806E-3</v>
+        <v>-2.9468498618954175E-3</v>
       </c>
       <c r="F205" s="9">
         <v>4.7964101102271561E-2</v>
       </c>
       <c r="G205" s="9">
-        <v>1.0239009916473973E-2</v>
+        <v>1.0239009916062969E-2</v>
       </c>
     </row>
     <row r="206" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A206" s="5">
         <v>39448</v>
       </c>
       <c r="B206" s="6">
         <v>180473.15404079101</v>
       </c>
       <c r="C206" s="7">
         <v>360.02464499040701</v>
       </c>
       <c r="D206" s="7">
-        <v>364.99554243693001</v>
+        <v>364.99554243516002</v>
       </c>
       <c r="E206" s="12">
-        <v>-5.1668686585134571E-3</v>
+        <v>-5.1668686631884952E-3</v>
       </c>
       <c r="F206" s="9">
         <v>4.1845248592165873E-2</v>
       </c>
       <c r="G206" s="9">
-        <v>-3.64376324717397E-3</v>
+        <v>-3.6437632488718341E-3</v>
       </c>
     </row>
     <row r="207" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A207" s="5">
         <v>39479</v>
       </c>
       <c r="B207" s="6">
         <v>179358.048659755</v>
       </c>
       <c r="C207" s="7">
         <v>357.80012898929698</v>
       </c>
       <c r="D207" s="7">
-        <v>363.12572034381401</v>
+        <v>363.125720343647</v>
       </c>
       <c r="E207" s="12">
-        <v>-5.1228628180824964E-3</v>
+        <v>-5.1228628137155452E-3</v>
       </c>
       <c r="F207" s="9">
         <v>2.6630656239232886E-2</v>
       </c>
       <c r="G207" s="9">
-        <v>-1.0507429116615064E-2</v>
+        <v>-1.0507429118254197E-2</v>
       </c>
     </row>
     <row r="208" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A208" s="5">
         <v>39508</v>
       </c>
       <c r="B208" s="6">
         <v>179110.14291901499</v>
       </c>
       <c r="C208" s="7">
         <v>357.305583544157</v>
       </c>
       <c r="D208" s="7">
-        <v>358.74153739207799</v>
+        <v>358.74153739444398</v>
       </c>
       <c r="E208" s="12">
-        <v>-1.2073457500022311E-2</v>
+        <v>-1.2073457493052331E-2</v>
       </c>
       <c r="F208" s="9">
         <v>1.1449963550580922E-2</v>
       </c>
       <c r="G208" s="9">
-        <v>-1.774620853923925E-2</v>
+        <v>-1.7746208538616304E-2</v>
       </c>
     </row>
     <row r="209" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A209" s="5">
         <v>39539</v>
       </c>
       <c r="B209" s="6">
         <v>178554.75808169099</v>
       </c>
       <c r="C209" s="7">
         <v>356.19765017892399</v>
       </c>
       <c r="D209" s="7">
-        <v>354.64358076646198</v>
+        <v>354.64358076641798</v>
       </c>
       <c r="E209" s="12">
-        <v>-1.1423145073767293E-2</v>
+        <v>-1.1423145080409869E-2</v>
       </c>
       <c r="F209" s="9">
         <v>-9.7574653187952887E-3</v>
       </c>
       <c r="G209" s="9">
-        <v>-2.1231306855504894E-2</v>
+        <v>-2.1231306851830056E-2</v>
       </c>
     </row>
     <row r="210" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A210" s="5">
         <v>39569</v>
       </c>
       <c r="B210" s="6">
         <v>173583.06468614901</v>
       </c>
       <c r="C210" s="7">
         <v>346.27965345944199</v>
       </c>
       <c r="D210" s="7">
-        <v>343.61485958772698</v>
+        <v>343.61485958749699</v>
       </c>
       <c r="E210" s="12">
-        <v>-3.1098042589406294E-2</v>
+        <v>-3.1098042589934649E-2</v>
       </c>
       <c r="F210" s="9">
         <v>-4.4064528071636966E-2</v>
       </c>
       <c r="G210" s="9">
-        <v>-3.4714221782615962E-2</v>
+        <v>-3.4714221778949339E-2</v>
       </c>
     </row>
     <row r="211" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A211" s="5">
         <v>39600</v>
       </c>
       <c r="B211" s="6">
         <v>172415.01925436599</v>
       </c>
       <c r="C211" s="7">
         <v>343.949527717774</v>
       </c>
       <c r="D211" s="7">
-        <v>339.86258434206502</v>
+        <v>339.862584341635</v>
       </c>
       <c r="E211" s="12">
-        <v>-1.0920002849015287E-2</v>
+        <v>-1.0920002849604704E-2</v>
       </c>
       <c r="F211" s="9">
         <v>-6.3319308427534526E-2</v>
       </c>
       <c r="G211" s="9">
-        <v>-4.4846300258705729E-2</v>
+        <v>-4.4846300259730354E-2</v>
       </c>
     </row>
     <row r="212" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A212" s="5">
         <v>39630</v>
       </c>
       <c r="B212" s="6">
         <v>169316.47759819901</v>
       </c>
       <c r="C212" s="7">
         <v>337.76826842921901</v>
       </c>
       <c r="D212" s="7">
-        <v>333.55943815911098</v>
+        <v>333.559438160215</v>
       </c>
       <c r="E212" s="12">
-        <v>-1.8546160929000743E-2</v>
+        <v>-1.8546160924510557E-2</v>
       </c>
       <c r="F212" s="9">
         <v>-8.1149387345335056E-2</v>
       </c>
       <c r="G212" s="9">
-        <v>-5.5246964811047738E-2</v>
+        <v>-5.5246964812526222E-2</v>
       </c>
     </row>
     <row r="213" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A213" s="5">
         <v>39661</v>
       </c>
       <c r="B213" s="6">
         <v>164653.94354167199</v>
       </c>
       <c r="C213" s="7">
         <v>328.46701153381701</v>
       </c>
       <c r="D213" s="7">
-        <v>327.054425291428</v>
+        <v>327.05442529090402</v>
       </c>
       <c r="E213" s="12">
-        <v>-1.9501810242827045E-2</v>
+        <v>-1.9501810247643192E-2</v>
       </c>
       <c r="F213" s="9">
         <v>-0.10464745877502746</v>
       </c>
       <c r="G213" s="9">
-        <v>-5.3475431545592311E-2</v>
+        <v>-5.3475431547323704E-2</v>
       </c>
     </row>
     <row r="214" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A214" s="5">
         <v>39692</v>
       </c>
       <c r="B214" s="6">
         <v>161797.38865724599</v>
       </c>
       <c r="C214" s="7">
         <v>322.76848998014299</v>
       </c>
       <c r="D214" s="7">
-        <v>321.11611131339998</v>
+        <v>321.11611131319</v>
       </c>
       <c r="E214" s="12">
-        <v>-1.8156959572513287E-2</v>
+        <v>-1.8156959571582254E-2</v>
       </c>
       <c r="F214" s="9">
         <v>-0.12410960504605573</v>
       </c>
       <c r="G214" s="9">
-        <v>-5.4320304271666675E-2</v>
+        <v>-5.4320304270669029E-2</v>
       </c>
     </row>
     <row r="215" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A215" s="5">
         <v>39722</v>
       </c>
       <c r="B215" s="6">
         <v>158872.29352452801</v>
       </c>
       <c r="C215" s="7">
         <v>316.93323795987902</v>
       </c>
       <c r="D215" s="7">
-        <v>317.126344486287</v>
+        <v>317.126344486184</v>
       </c>
       <c r="E215" s="12">
-        <v>-1.2424685920598644E-2</v>
+        <v>-1.242468592027357E-2</v>
       </c>
       <c r="F215" s="9">
         <v>-0.14604796354742811</v>
       </c>
       <c r="G215" s="9">
-        <v>-5.0873278942961009E-2</v>
+        <v>-5.0873278944198352E-2</v>
       </c>
     </row>
     <row r="216" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A216" s="5">
         <v>39753</v>
       </c>
       <c r="B216" s="6">
         <v>158442.084198834</v>
       </c>
       <c r="C216" s="7">
         <v>316.075016355797</v>
       </c>
       <c r="D216" s="7">
-        <v>316.68156898988002</v>
+        <v>316.68156898986598</v>
       </c>
       <c r="E216" s="12">
-        <v>-1.4025182837694716E-3</v>
+        <v>-1.4025182834893624E-3</v>
       </c>
       <c r="F216" s="9">
         <v>-0.13936278856446183</v>
       </c>
       <c r="G216" s="9">
-        <v>-4.5530729987238949E-2</v>
+        <v>-4.5530729987708907E-2</v>
       </c>
     </row>
     <row r="217" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A217" s="5">
         <v>39783</v>
       </c>
       <c r="B217" s="6">
         <v>153047.580601975</v>
       </c>
       <c r="C217" s="7">
         <v>305.31355849420402</v>
       </c>
       <c r="D217" s="7">
-        <v>308.51309240410001</v>
+        <v>308.51309240405698</v>
       </c>
       <c r="E217" s="12">
-        <v>-2.5793975354596821E-2</v>
+        <v>-2.5793975354689525E-2</v>
       </c>
       <c r="F217" s="9">
         <v>-0.15944645241753475</v>
       </c>
       <c r="G217" s="9">
-        <v>-4.0142371015154166E-2</v>
+        <v>-4.0142371015679079E-2</v>
       </c>
     </row>
     <row r="218" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A218" s="5">
         <v>39814</v>
       </c>
       <c r="B218" s="6">
         <v>150500.86326219799</v>
       </c>
       <c r="C218" s="7">
         <v>300.23312971233298</v>
       </c>
       <c r="D218" s="7">
-        <v>304.58061652302803</v>
+        <v>304.58061652090799</v>
       </c>
       <c r="E218" s="12">
-        <v>-1.2746544564536944E-2</v>
+        <v>-1.2746544571271112E-2</v>
       </c>
       <c r="F218" s="9">
         <v>-0.16607617314550005</v>
       </c>
       <c r="G218" s="9">
-        <v>-3.6798630421301493E-2</v>
+        <v>-3.6798630422721801E-2</v>
       </c>
     </row>
     <row r="219" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A219" s="5">
         <v>39845</v>
       </c>
       <c r="B219" s="6">
         <v>147745.53165687699</v>
       </c>
       <c r="C219" s="7">
         <v>294.73653777704402</v>
       </c>
       <c r="D219" s="7">
-        <v>299.46583709969502</v>
+        <v>299.46583709952301</v>
       </c>
       <c r="E219" s="12">
-        <v>-1.6792859249289416E-2</v>
+        <v>-1.6792859243010549E-2</v>
       </c>
       <c r="F219" s="9">
         <v>-0.17625368495643945</v>
       </c>
       <c r="G219" s="9">
-        <v>-4.436424015206808E-2</v>
+        <v>-4.4364240154186385E-2</v>
       </c>
     </row>
     <row r="220" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A220" s="5">
         <v>39873</v>
       </c>
       <c r="B220" s="6">
         <v>150946.108249254</v>
       </c>
       <c r="C220" s="7">
         <v>301.12134585312498</v>
       </c>
       <c r="D220" s="7">
-        <v>302.433635438968</v>
+        <v>302.43363544169398</v>
       </c>
       <c r="E220" s="12">
-        <v>9.9103068584245335E-3</v>
+        <v>9.9103068681074546E-3</v>
       </c>
       <c r="F220" s="9">
         <v>-0.15724421973408254</v>
       </c>
       <c r="G220" s="9">
-        <v>-3.8034721283853212E-2</v>
+        <v>-3.8034721283228934E-2</v>
       </c>
     </row>
     <row r="221" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A221" s="5">
         <v>39904</v>
       </c>
       <c r="B221" s="6">
         <v>151860.78219449599</v>
       </c>
       <c r="C221" s="7">
         <v>302.94602257120903</v>
       </c>
       <c r="D221" s="7">
-        <v>301.86171866155303</v>
+        <v>301.86171866114199</v>
       </c>
       <c r="E221" s="12">
-        <v>-1.8910488464183306E-3</v>
+        <v>-1.8910488567739359E-3</v>
       </c>
       <c r="F221" s="9">
         <v>-0.14950022152298248</v>
       </c>
       <c r="G221" s="9">
-        <v>-2.7978896981507018E-2</v>
+        <v>-2.7978896976926237E-2</v>
       </c>
     </row>
     <row r="222" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A222" s="5">
         <v>39934</v>
       </c>
       <c r="B222" s="6">
         <v>154015.63316509</v>
       </c>
       <c r="C222" s="7">
         <v>307.24471984737198</v>
       </c>
       <c r="D222" s="7">
-        <v>304.65807210922497</v>
+        <v>304.65807210884401</v>
       </c>
       <c r="E222" s="12">
-        <v>9.2636902091158824E-3</v>
+        <v>9.2636902092282369E-3</v>
       </c>
       <c r="F222" s="9">
         <v>-0.11272661625394043</v>
       </c>
       <c r="G222" s="9">
-        <v>-3.9516542594700832E-3</v>
+        <v>-3.9516542548021505E-3</v>
       </c>
     </row>
     <row r="223" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A223" s="5">
         <v>39965</v>
       </c>
       <c r="B223" s="6">
         <v>156441.91410974701</v>
       </c>
       <c r="C223" s="7">
         <v>312.08489089879401</v>
       </c>
       <c r="D223" s="7">
-        <v>308.094788343792</v>
+        <v>308.09478834372902</v>
       </c>
       <c r="E223" s="12">
-        <v>1.1280568444399952E-2</v>
+        <v>1.1280568445457773E-2</v>
       </c>
       <c r="F223" s="9">
         <v>-9.2643350989353168E-2</v>
       </c>
       <c r="G223" s="9">
-        <v>8.9737106760934271E-3</v>
+        <v>8.9737106746672346E-3</v>
       </c>
     </row>
     <row r="224" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A224" s="5">
         <v>39995</v>
       </c>
       <c r="B224" s="6">
         <v>158870.53987160101</v>
       </c>
       <c r="C224" s="7">
         <v>316.92973960979998</v>
       </c>
       <c r="D224" s="7">
-        <v>312.89369514545598</v>
+        <v>312.893695145717</v>
       </c>
       <c r="E224" s="12">
-        <v>1.5576072634857496E-2</v>
+        <v>1.557607263591243E-2</v>
       </c>
       <c r="F224" s="9">
         <v>-6.1694749824570461E-2</v>
       </c>
       <c r="G224" s="9">
-        <v>2.4215870974933829E-2</v>
+        <v>2.4215870972302822E-2</v>
       </c>
     </row>
     <row r="225" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A225" s="5">
         <v>40026</v>
       </c>
       <c r="B225" s="6">
         <v>160223.90395337</v>
       </c>
       <c r="C225" s="7">
         <v>319.62955624275799</v>
       </c>
       <c r="D225" s="7">
-        <v>318.22235375545898</v>
+        <v>318.22235375785698</v>
       </c>
       <c r="E225" s="12">
-        <v>1.7030252423353653E-2</v>
+        <v>1.7030252430169313E-2</v>
       </c>
       <c r="F225" s="9">
         <v>-2.6905153274879745E-2</v>
       </c>
       <c r="G225" s="9">
-        <v>3.3288186349801574E-2</v>
+        <v>3.3288186350459492E-2</v>
       </c>
     </row>
     <row r="226" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A226" s="5">
         <v>40057</v>
       </c>
       <c r="B226" s="6">
         <v>161815.923631171</v>
       </c>
       <c r="C226" s="7">
         <v>322.80546527124801</v>
       </c>
       <c r="D226" s="7">
-        <v>320.96435486244599</v>
+        <v>320.96435486573199</v>
       </c>
       <c r="E226" s="12">
-        <v>8.6166200288182448E-3</v>
+        <v>8.6166200315438424E-3</v>
       </c>
       <c r="F226" s="9">
         <v>1.1455669389315304E-4</v>
       </c>
       <c r="G226" s="9">
-        <v>4.0963511302281264E-2</v>
+        <v>4.0963511309754397E-2</v>
       </c>
     </row>
     <row r="227" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A227" s="5">
         <v>40087</v>
       </c>
       <c r="B227" s="6">
         <v>162038.08423830601</v>
       </c>
       <c r="C227" s="7">
         <v>323.248651927678</v>
       </c>
       <c r="D227" s="7">
-        <v>323.30725586817999</v>
+        <v>323.30725587015201</v>
       </c>
       <c r="E227" s="12">
-        <v>7.2995676007017174E-3</v>
+        <v>7.299567596533052E-3</v>
       </c>
       <c r="F227" s="9">
         <v>1.9926638204474045E-2</v>
       </c>
       <c r="G227" s="9">
-        <v>3.9807212228849309E-2</v>
+        <v>3.9807212237326306E-2</v>
       </c>
     </row>
     <row r="228" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A228" s="5">
         <v>40118</v>
       </c>
       <c r="B228" s="6">
         <v>162764.20429844299</v>
       </c>
       <c r="C228" s="7">
         <v>324.697183806341</v>
       </c>
       <c r="D228" s="7">
-        <v>325.32086243668101</v>
+        <v>325.32086243585599</v>
       </c>
       <c r="E228" s="12">
-        <v>6.2281514935191851E-3</v>
+        <v>6.2281514848299135E-3</v>
       </c>
       <c r="F228" s="9">
         <v>2.7278864207471054E-2</v>
       </c>
       <c r="G228" s="9">
-        <v>3.2348046591677226E-2</v>
+        <v>3.2348046593543733E-2</v>
       </c>
     </row>
     <row r="229" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A229" s="5">
         <v>40148</v>
       </c>
       <c r="B229" s="6">
         <v>162102.96642418599</v>
       </c>
       <c r="C229" s="7">
         <v>323.37808495089803</v>
       </c>
       <c r="D229" s="7">
-        <v>326.85825202036</v>
+        <v>326.85825201569997</v>
       </c>
       <c r="E229" s="12">
-        <v>4.7257638878852593E-3</v>
+        <v>4.7257638761089016E-3</v>
       </c>
       <c r="F229" s="9">
         <v>5.9167128200226848E-2</v>
       </c>
       <c r="G229" s="9">
-        <v>2.4584023018793033E-2</v>
+        <v>2.4584023008705103E-2</v>
       </c>
     </row>
     <row r="230" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A230" s="5">
         <v>40179</v>
       </c>
       <c r="B230" s="6">
         <v>163480.79888125899</v>
       </c>
       <c r="C230" s="7">
         <v>326.12671337627501</v>
       </c>
       <c r="D230" s="7">
-        <v>331.14512767957302</v>
+        <v>331.145127666782</v>
       </c>
       <c r="E230" s="12">
-        <v>1.3115396759039166E-2</v>
+        <v>1.3115396734349805E-2</v>
       </c>
       <c r="F230" s="9">
         <v>8.6244924698189784E-2</v>
       </c>
       <c r="G230" s="9">
-        <v>2.1641982619237776E-2</v>
+        <v>2.1641982592122799E-2</v>
       </c>
     </row>
     <row r="231" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A231" s="5">
         <v>40210</v>
       </c>
       <c r="B231" s="6">
         <v>161319.62812062699</v>
       </c>
       <c r="C231" s="7">
         <v>321.81540879473999</v>
       </c>
       <c r="D231" s="7">
-        <v>327.16624832109397</v>
+        <v>327.16624831080702</v>
       </c>
       <c r="E231" s="12">
-        <v>-1.2015515331178728E-2</v>
+        <v>-1.2015515324080961E-2</v>
       </c>
       <c r="F231" s="9">
         <v>9.1874835817539635E-2</v>
       </c>
       <c r="G231" s="9">
-        <v>1.6065672212610238E-2</v>
+        <v>1.6065672179356838E-2</v>
       </c>
     </row>
     <row r="232" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A232" s="5">
         <v>40238</v>
       </c>
       <c r="B232" s="6">
         <v>164518.669146158</v>
       </c>
       <c r="C232" s="7">
         <v>328.197153579153</v>
       </c>
       <c r="D232" s="7">
-        <v>329.67140852238799</v>
+        <v>329.67140852308597</v>
       </c>
       <c r="E232" s="12">
-        <v>7.6571474415518814E-3</v>
+        <v>7.6571474753688307E-3</v>
       </c>
       <c r="F232" s="9">
         <v>8.9916600396819923E-2</v>
       </c>
       <c r="G232" s="9">
-        <v>1.2810444695057877E-2</v>
+        <v>1.2810444675763089E-2</v>
       </c>
     </row>
     <row r="233" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A233" s="5">
         <v>40269</v>
       </c>
       <c r="B233" s="6">
         <v>167801.97329966701</v>
       </c>
       <c r="C233" s="7">
         <v>334.74699429394099</v>
       </c>
       <c r="D233" s="7">
-        <v>333.90796601828799</v>
+        <v>333.90796602577399</v>
       </c>
       <c r="E233" s="12">
-        <v>1.28508490162631E-2</v>
+        <v>1.2850849036826206E-2</v>
       </c>
       <c r="F233" s="9">
         <v>0.10497240218843595</v>
       </c>
       <c r="G233" s="9">
-        <v>7.5472366154936132E-3</v>
+        <v>7.5472366320812334E-3</v>
       </c>
     </row>
     <row r="234" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A234" s="5">
         <v>40299</v>
       </c>
       <c r="B234" s="6">
         <v>169162.07985551699</v>
       </c>
       <c r="C234" s="7">
         <v>337.46026144174402</v>
       </c>
       <c r="D234" s="7">
-        <v>334.30129082800102</v>
+        <v>334.30129084142101</v>
       </c>
       <c r="E234" s="12">
-        <v>1.1779437741581411E-3</v>
+        <v>1.1779437919030578E-3</v>
       </c>
       <c r="F234" s="9">
         <v>9.8343566683202877E-2</v>
       </c>
       <c r="G234" s="9">
-        <v>1.2902384509339448E-2</v>
+        <v>1.2902384559787095E-2</v>
       </c>
     </row>
     <row r="235" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A235" s="5">
         <v>40330</v>
       </c>
       <c r="B235" s="6">
         <v>170110.78385261199</v>
       </c>
       <c r="C235" s="7">
         <v>339.35282447457001</v>
       </c>
       <c r="D235" s="7">
-        <v>334.79679917193403</v>
+        <v>334.79679918396101</v>
       </c>
       <c r="E235" s="12">
-        <v>1.4822208514533308E-3</v>
+        <v>1.4822208472269338E-3</v>
       </c>
       <c r="F235" s="9">
         <v>8.7373449888090482E-2</v>
       </c>
       <c r="G235" s="9">
-        <v>1.5206005337856654E-2</v>
+        <v>1.5206005394186706E-2</v>
       </c>
     </row>
     <row r="236" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A236" s="5">
         <v>40360</v>
       </c>
       <c r="B236" s="6">
         <v>169346.94807097799</v>
       </c>
       <c r="C236" s="7">
         <v>337.82905376431802</v>
       </c>
       <c r="D236" s="7">
-        <v>333.44212791069498</v>
+        <v>333.44212791457102</v>
       </c>
       <c r="E236" s="12">
-        <v>-4.0462491415378388E-3</v>
+        <v>-4.0462491657383692E-3</v>
       </c>
       <c r="F236" s="9">
         <v>6.5943051542745712E-2</v>
       </c>
       <c r="G236" s="9">
-        <v>1.1904766245437903E-2</v>
+        <v>1.190476627718251E-2</v>
       </c>
     </row>
     <row r="237" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A237" s="5">
         <v>40391</v>
       </c>
       <c r="B237" s="6">
         <v>166507.234295267</v>
       </c>
       <c r="C237" s="7">
         <v>332.16412842177402</v>
       </c>
       <c r="D237" s="7">
-        <v>330.64886282762302</v>
+        <v>330.64886283142903</v>
       </c>
       <c r="E237" s="12">
-        <v>-8.3770611127459427E-3</v>
+        <v>-8.3770611128586303E-3</v>
       </c>
       <c r="F237" s="9">
         <v>3.9215935867633167E-2</v>
       </c>
       <c r="G237" s="9">
-        <v>1.0092635086811352E-3</v>
+        <v>1.0092635067604494E-3</v>
       </c>
     </row>
     <row r="238" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A238" s="5">
         <v>40422</v>
       </c>
       <c r="B238" s="6">
         <v>166756.81604706499</v>
       </c>
       <c r="C238" s="7">
         <v>332.662017329766</v>
       </c>
       <c r="D238" s="7">
-        <v>330.84665988874798</v>
+        <v>330.84665989293399</v>
       </c>
       <c r="E238" s="12">
-        <v>5.9820880505512264E-4</v>
+        <v>5.9820880619754213E-4</v>
       </c>
       <c r="F238" s="9">
         <v>3.0534030922418465E-2</v>
       </c>
       <c r="G238" s="9">
-        <v>-8.0442240031803891E-3</v>
+        <v>-8.044224023918134E-3</v>
       </c>
     </row>
     <row r="239" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A239" s="5">
         <v>40452</v>
       </c>
       <c r="B239" s="6">
         <v>164278.88498689499</v>
       </c>
       <c r="C239" s="7">
         <v>327.71880982064903</v>
       </c>
       <c r="D239" s="7">
-        <v>327.63331977928601</v>
+        <v>327.63331978143498</v>
       </c>
       <c r="E239" s="12">
-        <v>-9.7124755938068352E-3</v>
+        <v>-9.7124755998410084E-3</v>
       </c>
       <c r="F239" s="9">
         <v>1.3828852390608493E-2</v>
       </c>
       <c r="G239" s="9">
-        <v>-1.3377393919341674E-2</v>
+        <v>-1.3377393938083681E-2</v>
       </c>
     </row>
     <row r="240" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A240" s="5">
         <v>40483</v>
       </c>
       <c r="B240" s="6">
         <v>163132.67195989401</v>
       </c>
       <c r="C240" s="7">
         <v>325.43223739206502</v>
       </c>
       <c r="D240" s="7">
-        <v>326.12175081681698</v>
+        <v>326.12175081074298</v>
       </c>
       <c r="E240" s="12">
-        <v>-4.6135996286559289E-3</v>
+        <v>-4.6135996537237656E-3</v>
       </c>
       <c r="F240" s="9">
         <v>2.2638126303011763E-3</v>
       </c>
       <c r="G240" s="9">
-        <v>-1.4301966216530348E-2</v>
+        <v>-1.4301966235717889E-2</v>
       </c>
     </row>
     <row r="241" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A241" s="5">
         <v>40513</v>
       </c>
       <c r="B241" s="6">
         <v>162248.85138753601</v>
       </c>
       <c r="C241" s="7">
         <v>323.66910985384499</v>
       </c>
       <c r="D241" s="7">
-        <v>327.18933299482899</v>
+        <v>327.189332976733</v>
       </c>
       <c r="E241" s="12">
-        <v>3.2735693811838384E-3</v>
+        <v>3.2735693443812774E-3</v>
       </c>
       <c r="F241" s="9">
         <v>8.9995245964535897E-4</v>
       </c>
       <c r="G241" s="9">
-        <v>-1.4064446176415668E-2</v>
+        <v>-1.4064446210309556E-2</v>
       </c>
     </row>
     <row r="242" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A242" s="5">
         <v>40544</v>
       </c>
       <c r="B242" s="6">
         <v>161211.07933294101</v>
       </c>
       <c r="C242" s="7">
         <v>321.59886557002301</v>
       </c>
       <c r="D242" s="7">
-        <v>326.600606387749</v>
+        <v>326.600606346196</v>
       </c>
       <c r="E242" s="12">
-        <v>-1.7993453566815809E-3</v>
+        <v>-1.7993454284735977E-3</v>
       </c>
       <c r="F242" s="9">
         <v>-1.3883707223418695E-2</v>
       </c>
       <c r="G242" s="9">
-        <v>-9.3184546848378291E-3</v>
+        <v>-9.3184547614402202E-3</v>
       </c>
     </row>
     <row r="243" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A243" s="5">
         <v>40575</v>
       </c>
       <c r="B243" s="6">
         <v>161182.66344413601</v>
       </c>
       <c r="C243" s="7">
         <v>321.54217891026099</v>
       </c>
       <c r="D243" s="7">
-        <v>326.82597838450801</v>
+        <v>326.82597834563001</v>
       </c>
       <c r="E243" s="12">
-        <v>6.9005382216413835E-4</v>
+        <v>6.9005383044240531E-4</v>
       </c>
       <c r="F243" s="9">
         <v>-8.4902673088993463E-4</v>
       </c>
       <c r="G243" s="9">
-        <v>-4.048147179065098E-3</v>
+        <v>-4.048147279396952E-3</v>
       </c>
     </row>
     <row r="244" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A244" s="5">
         <v>40603</v>
       </c>
       <c r="B244" s="6">
         <v>164750.902737342</v>
       </c>
       <c r="C244" s="7">
         <v>328.660434761695</v>
       </c>
       <c r="D244" s="7">
-        <v>330.23711873768099</v>
+        <v>330.23711873166201</v>
       </c>
       <c r="E244" s="12">
-        <v>1.0437176291903549E-2</v>
+        <v>1.0437176393685021E-2</v>
       </c>
       <c r="F244" s="9">
         <v>1.4115941515326913E-3</v>
       </c>
       <c r="G244" s="9">
-        <v>2.7721244028218184E-3</v>
+        <v>2.7721243372036408E-3</v>
       </c>
     </row>
     <row r="245" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A245" s="5">
         <v>40634</v>
       </c>
       <c r="B245" s="6">
         <v>165609.01900032899</v>
       </c>
       <c r="C245" s="7">
         <v>330.372284951182</v>
       </c>
       <c r="D245" s="7">
-        <v>329.75939332051399</v>
+        <v>329.75939335066198</v>
       </c>
       <c r="E245" s="12">
-        <v>-1.4466133273965953E-3</v>
+        <v>-1.4466132179048463E-3</v>
       </c>
       <c r="F245" s="9">
         <v>-1.3068703878839183E-2</v>
       </c>
       <c r="G245" s="9">
-        <v>7.0524724956608775E-3</v>
+        <v>7.0524725481531103E-3</v>
       </c>
     </row>
     <row r="246" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A246" s="5">
         <v>40664</v>
       </c>
       <c r="B246" s="6">
         <v>167208.24519902901</v>
       </c>
       <c r="C246" s="7">
         <v>333.56257021829902</v>
       </c>
       <c r="D246" s="7">
-        <v>330.141279444671</v>
+        <v>330.14127949864701</v>
       </c>
       <c r="E246" s="12">
-        <v>1.1580750446911203E-3</v>
+        <v>1.1580751168440706E-3</v>
       </c>
       <c r="F246" s="9">
         <v>-1.1550074686698664E-2</v>
       </c>
       <c r="G246" s="9">
-        <v>9.7100950160604604E-3</v>
+        <v>9.7100951971598182E-3</v>
       </c>
     </row>
     <row r="247" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A247" s="5">
         <v>40695</v>
       </c>
       <c r="B247" s="6">
         <v>168205.264073642</v>
       </c>
       <c r="C247" s="7">
         <v>335.55151626564299</v>
       </c>
       <c r="D247" s="7">
-        <v>330.967053631017</v>
+        <v>330.96705368041199</v>
       </c>
       <c r="E247" s="12">
-        <v>2.5012751744799555E-3</v>
+        <v>2.5012751601951599E-3</v>
       </c>
       <c r="F247" s="9">
         <v>-1.1201640106613842E-2</v>
       </c>
       <c r="G247" s="9">
-        <v>7.3236644399488071E-3</v>
+        <v>7.3236646642145242E-3</v>
       </c>
     </row>
     <row r="248" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A248" s="5">
         <v>40725</v>
       </c>
       <c r="B248" s="6">
         <v>168730.56418629401</v>
       </c>
       <c r="C248" s="7">
         <v>336.59943382200299</v>
       </c>
       <c r="D248" s="7">
-        <v>332.324023129968</v>
+        <v>332.324023149884</v>
       </c>
       <c r="E248" s="12">
-        <v>4.1000138354068127E-3</v>
+        <v>4.1000137457256614E-3</v>
       </c>
       <c r="F248" s="9">
         <v>-3.6397696663853507E-3</v>
       </c>
       <c r="G248" s="9">
-        <v>6.6981304408535447E-3</v>
+        <v>6.6981305808326841E-3</v>
       </c>
     </row>
     <row r="249" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A249" s="5">
         <v>40756</v>
       </c>
       <c r="B249" s="6">
         <v>165914.21319666301</v>
       </c>
       <c r="C249" s="7">
         <v>330.98111473959301</v>
       </c>
       <c r="D249" s="7">
-        <v>329.44732349925101</v>
+        <v>329.447323507173</v>
       </c>
       <c r="E249" s="12">
-        <v>-8.6563095969500736E-3</v>
+        <v>-8.6563096325226185E-3</v>
       </c>
       <c r="F249" s="9">
         <v>-3.5615335340450915E-3</v>
       </c>
       <c r="G249" s="9">
-        <v>2.6265119659989455E-3</v>
+        <v>2.626511964910927E-3</v>
       </c>
     </row>
     <row r="250" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A250" s="5">
         <v>40787</v>
       </c>
       <c r="B250" s="6">
         <v>166255.54958596299</v>
       </c>
       <c r="C250" s="7">
         <v>331.66204433842</v>
       </c>
       <c r="D250" s="7">
-        <v>330.15870591426602</v>
+        <v>330.15870592075203</v>
       </c>
       <c r="E250" s="12">
-        <v>2.1593206691103983E-3</v>
+        <v>2.1593206646997043E-3</v>
       </c>
       <c r="F250" s="9">
         <v>-3.0059728470736014E-3</v>
       </c>
       <c r="G250" s="9">
-        <v>1.0721170131826607E-3</v>
+        <v>1.0721169129288555E-3</v>
       </c>
     </row>
     <row r="251" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A251" s="5">
         <v>40817</v>
       </c>
       <c r="B251" s="6">
         <v>165650.31790496601</v>
       </c>
       <c r="C251" s="7">
         <v>330.454671849997</v>
       </c>
       <c r="D251" s="7">
-        <v>330.31734129587397</v>
+        <v>330.31734130052399</v>
       </c>
       <c r="E251" s="12">
-        <v>4.8048220073027004E-4</v>
+        <v>4.8048219515983703E-4</v>
       </c>
       <c r="F251" s="9">
         <v>8.3481995764760342E-3</v>
       </c>
       <c r="G251" s="9">
-        <v>-3.532183620097995E-3</v>
+        <v>-3.5321837245776422E-3</v>
       </c>
     </row>
     <row r="252" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A252" s="5">
         <v>40848</v>
       </c>
       <c r="B252" s="6">
         <v>165797.99075201701</v>
       </c>
       <c r="C252" s="7">
         <v>330.749263389757</v>
       </c>
       <c r="D252" s="7">
-        <v>331.487259315649</v>
+        <v>331.487259274211</v>
       </c>
       <c r="E252" s="12">
-        <v>3.5418001827736134E-3</v>
+        <v>3.5418000431972629E-3</v>
       </c>
       <c r="F252" s="9">
         <v>1.6338350620397568E-2</v>
       </c>
       <c r="G252" s="9">
-        <v>-7.8076332520604641E-4</v>
+        <v>-7.8076343346678012E-4</v>
       </c>
     </row>
     <row r="253" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A253" s="5">
         <v>40878</v>
       </c>
       <c r="B253" s="6">
         <v>163821.827508093</v>
       </c>
       <c r="C253" s="7">
         <v>326.80702902189</v>
       </c>
       <c r="D253" s="7">
-        <v>330.21460057879898</v>
+        <v>330.21460049730399</v>
       </c>
       <c r="E253" s="12">
-        <v>-3.8392387673583661E-3</v>
+        <v>-3.8392388886785422E-3</v>
       </c>
       <c r="F253" s="9">
         <v>9.6948367098175225E-3</v>
       </c>
       <c r="G253" s="9">
-        <v>8.9873924686845186E-5</v>
+        <v>8.9873770835247058E-5</v>
       </c>
     </row>
     <row r="254" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A254" s="5">
         <v>40909</v>
       </c>
       <c r="B254" s="6">
         <v>162228.24524833099</v>
       </c>
       <c r="C254" s="7">
         <v>323.62800280946902</v>
       </c>
       <c r="D254" s="7">
-        <v>328.51015754507802</v>
+        <v>328.510157451422</v>
       </c>
       <c r="E254" s="12">
-        <v>-5.1616222624117913E-3</v>
+        <v>-5.1616223005133133E-3</v>
       </c>
       <c r="F254" s="9">
         <v>6.3095285981480398E-3</v>
       </c>
       <c r="G254" s="9">
-        <v>2.9158492331382568E-4</v>
+        <v>2.9158468526246928E-4</v>
       </c>
     </row>
     <row r="255" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A255" s="5">
         <v>40940</v>
       </c>
       <c r="B255" s="6">
         <v>162712.34948701199</v>
       </c>
       <c r="C255" s="7">
         <v>324.59373900217798</v>
       </c>
       <c r="D255" s="7">
-        <v>329.73822081592999</v>
+        <v>329.73822076383198</v>
       </c>
       <c r="E255" s="12">
-        <v>3.7382809713684129E-3</v>
+        <v>3.7382810989385895E-3</v>
       </c>
       <c r="F255" s="9">
         <v>9.4903881732064654E-3</v>
       </c>
       <c r="G255" s="9">
-        <v>-3.5286865582169202E-3</v>
+        <v>-3.5286867568675717E-3</v>
       </c>
     </row>
     <row r="256" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A256" s="5">
         <v>40969</v>
       </c>
       <c r="B256" s="6">
         <v>163327.22122696301</v>
       </c>
       <c r="C256" s="7">
         <v>325.82034237743898</v>
       </c>
       <c r="D256" s="7">
-        <v>327.37733880277602</v>
+        <v>327.37733874112803</v>
       </c>
       <c r="E256" s="12">
-        <v>-7.1598676286661611E-3</v>
+        <v>-7.1598676587597554E-3</v>
       </c>
       <c r="F256" s="9">
         <v>-8.6414185702495816E-3</v>
       </c>
       <c r="G256" s="9">
-        <v>-6.444919633477264E-3</v>
+        <v>-6.4449197240816769E-3</v>
       </c>
     </row>
     <row r="257" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A257" s="5">
         <v>41000</v>
       </c>
       <c r="B257" s="6">
         <v>164134.292882101</v>
       </c>
       <c r="C257" s="7">
         <v>327.43036403227899</v>
       </c>
       <c r="D257" s="7">
-        <v>326.90871517043797</v>
+        <v>326.90871522696801</v>
       </c>
       <c r="E257" s="12">
-        <v>-1.4314479861429197E-3</v>
+        <v>-1.4314476254282393E-3</v>
       </c>
       <c r="F257" s="9">
         <v>-8.9048659736628011E-3</v>
       </c>
       <c r="G257" s="9">
-        <v>-6.2489068415693128E-3</v>
+        <v>-6.2489066819876316E-3</v>
       </c>
     </row>
     <row r="258" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A258" s="5">
         <v>41030</v>
       </c>
       <c r="B258" s="6">
         <v>166021.53392380499</v>
       </c>
       <c r="C258" s="7">
         <v>331.19520811483699</v>
       </c>
       <c r="D258" s="7">
-        <v>327.70446348922002</v>
+        <v>327.70446403662498</v>
       </c>
       <c r="E258" s="12">
-        <v>2.4341606138189587E-3</v>
+        <v>2.4341621149637227E-3</v>
       </c>
       <c r="F258" s="9">
         <v>-7.0972054865530154E-3</v>
       </c>
       <c r="G258" s="9">
-        <v>-6.5480059600364626E-3</v>
+        <v>-6.5480051830237862E-3</v>
       </c>
     </row>
     <row r="259" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A259" s="5">
         <v>41061</v>
       </c>
       <c r="B259" s="6">
         <v>165738.112466327</v>
       </c>
       <c r="C259" s="7">
         <v>330.62981261236598</v>
       </c>
       <c r="D259" s="7">
-        <v>326.21489033579599</v>
+        <v>326.21489027319399</v>
       </c>
       <c r="E259" s="12">
-        <v>-4.5454771581804332E-3</v>
+        <v>-4.545479012042164E-3</v>
       </c>
       <c r="F259" s="9">
         <v>-1.4667505329884145E-2</v>
       </c>
       <c r="G259" s="9">
-        <v>-4.8676166670403864E-3</v>
+        <v>-4.8676159084101167E-3</v>
       </c>
     </row>
     <row r="260" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A260" s="5">
         <v>41091</v>
       </c>
       <c r="B260" s="6">
         <v>164389.40362937399</v>
       </c>
       <c r="C260" s="7">
         <v>327.93928269504897</v>
       </c>
       <c r="D260" s="7">
-        <v>323.99500657108001</v>
+        <v>323.99500635937102</v>
       </c>
       <c r="E260" s="12">
-        <v>-6.8049737473078187E-3</v>
+        <v>-6.8049742056958129E-3</v>
       </c>
       <c r="F260" s="9">
         <v>-2.5728359161571235E-2</v>
       </c>
       <c r="G260" s="9">
-        <v>-6.2091094189289375E-3</v>
+        <v>-6.2091090836173812E-3</v>
       </c>
     </row>
     <row r="261" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A261" s="5">
         <v>41122</v>
       </c>
       <c r="B261" s="6">
         <v>164728.76660748801</v>
       </c>
       <c r="C261" s="7">
         <v>328.61627554956902</v>
       </c>
       <c r="D261" s="7">
-        <v>327.14912579836999</v>
+        <v>327.14912557800102</v>
       </c>
       <c r="E261" s="12">
-        <v>9.7350859220666219E-3</v>
+        <v>9.7350859016991365E-3</v>
       </c>
       <c r="F261" s="9">
         <v>-7.144936930569501E-3</v>
       </c>
       <c r="G261" s="9">
-        <v>-4.7164353166629924E-3</v>
+        <v>-4.7164363700430423E-3</v>
       </c>
     </row>
     <row r="262" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A262" s="5">
         <v>41153</v>
       </c>
       <c r="B262" s="6">
         <v>163963.50185574699</v>
       </c>
       <c r="C262" s="7">
         <v>327.08965419675002</v>
       </c>
       <c r="D262" s="7">
-        <v>326.034002930957</v>
+        <v>326.034002840992</v>
       </c>
       <c r="E262" s="12">
-        <v>-3.4086072053277627E-3</v>
+        <v>-3.4086068090166677E-3</v>
       </c>
       <c r="F262" s="9">
         <v>-1.3786293064648736E-2</v>
       </c>
       <c r="G262" s="9">
-        <v>-3.7212777758134363E-3</v>
+        <v>-3.7212788579212841E-3</v>
       </c>
     </row>
     <row r="263" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A263" s="5">
         <v>41183</v>
       </c>
       <c r="B263" s="6">
         <v>164153.36079102199</v>
       </c>
       <c r="C263" s="7">
         <v>327.46840247171599</v>
       </c>
       <c r="D263" s="7">
-        <v>327.23968840041402</v>
+        <v>327.23968847335499</v>
       </c>
       <c r="E263" s="12">
-        <v>3.6980359674703145E-3</v>
+        <v>3.6980364681502564E-3</v>
       </c>
       <c r="F263" s="9">
         <v>-9.0368502329316591E-3</v>
       </c>
       <c r="G263" s="9">
-        <v>2.5651088021949597E-3</v>
+        <v>2.5651082794626578E-3</v>
       </c>
     </row>
     <row r="264" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A264" s="5">
         <v>41214</v>
       </c>
       <c r="B264" s="6">
         <v>163852.738559969</v>
       </c>
       <c r="C264" s="7">
         <v>326.86869326517899</v>
       </c>
       <c r="D264" s="7">
-        <v>327.60611615754999</v>
+        <v>327.60611627177002</v>
       </c>
       <c r="E264" s="12">
-        <v>1.1197534104958606E-3</v>
+        <v>1.1197535363893785E-3</v>
       </c>
       <c r="F264" s="9">
         <v>-1.173266445042731E-2</v>
       </c>
       <c r="G264" s="9">
-        <v>3.6023454041789194E-3</v>
+        <v>3.6023460115890416E-3</v>
       </c>
     </row>
     <row r="265" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A265" s="5">
         <v>41244</v>
       </c>
       <c r="B265" s="6">
         <v>162262.191136479</v>
       </c>
       <c r="C265" s="7">
         <v>323.69572122661702</v>
       </c>
       <c r="D265" s="7">
-        <v>326.76350449214902</v>
+        <v>326.76350455316702</v>
       </c>
       <c r="E265" s="12">
-        <v>-2.5720266620289367E-3</v>
+        <v>-2.5720268235285282E-3</v>
       </c>
       <c r="F265" s="9">
         <v>-9.5203209202228134E-3</v>
       </c>
       <c r="G265" s="9">
-        <v>4.5346632201750392E-3</v>
+        <v>4.5346640108079317E-3</v>
       </c>
     </row>
     <row r="266" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A266" s="5">
         <v>41275</v>
       </c>
       <c r="B266" s="6">
         <v>162245.24616004</v>
       </c>
       <c r="C266" s="7">
         <v>323.66191781048599</v>
       </c>
       <c r="D266" s="7">
-        <v>328.22471444993602</v>
+        <v>328.22471439096398</v>
       </c>
       <c r="E266" s="12">
-        <v>4.4717660867850118E-3</v>
+        <v>4.4717657187423043E-3</v>
       </c>
       <c r="F266" s="9">
         <v>1.0479624977621782E-4</v>
       </c>
       <c r="G266" s="9">
-        <v>2.214879062332864E-3</v>
+        <v>2.2148794235901104E-3</v>
       </c>
     </row>
     <row r="267" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A267" s="5">
         <v>41306</v>
       </c>
       <c r="B267" s="6">
         <v>162637.55473582199</v>
       </c>
       <c r="C267" s="7">
         <v>324.44453147107703</v>
       </c>
       <c r="D267" s="7">
-        <v>329.26277197589201</v>
+        <v>329.26277193801297</v>
       </c>
       <c r="E267" s="12">
-        <v>3.1626427878705954E-3</v>
+        <v>3.162642852702735E-3</v>
       </c>
       <c r="F267" s="9">
         <v>-4.5967470463115223E-4</v>
       </c>
       <c r="G267" s="9">
-        <v>3.4368975722789408E-3</v>
+        <v>3.4368974363161442E-3</v>
       </c>
     </row>
     <row r="268" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A268" s="5">
         <v>41334</v>
       </c>
       <c r="B268" s="6">
         <v>164630.410711028</v>
       </c>
       <c r="C268" s="7">
         <v>328.42006605296098</v>
       </c>
       <c r="D268" s="7">
-        <v>330.06299744807302</v>
+        <v>330.062997467054</v>
       </c>
       <c r="E268" s="12">
-        <v>2.4303551457667272E-3</v>
+        <v>2.4303553187352556E-3</v>
       </c>
       <c r="F268" s="9">
         <v>7.9790097099290413E-3</v>
       </c>
       <c r="G268" s="9">
-        <v>6.0524841900053694E-3</v>
+        <v>6.0524838563176253E-3</v>
       </c>
     </row>
     <row r="269" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A269" s="5">
         <v>41365</v>
       </c>
       <c r="B269" s="6">
         <v>165586.075967813</v>
       </c>
       <c r="C269" s="7">
         <v>330.326516054526</v>
       </c>
       <c r="D269" s="7">
-        <v>329.72870042446903</v>
+        <v>329.728700706692</v>
       </c>
       <c r="E269" s="12">
-        <v>-1.0128279334207235E-3</v>
+        <v>-1.0128271358117447E-3</v>
       </c>
       <c r="F269" s="9">
         <v>8.845093004146376E-3</v>
       </c>
       <c r="G269" s="9">
-        <v>6.5745695024221895E-3</v>
+        <v>6.5745696513084262E-3</v>
       </c>
     </row>
     <row r="270" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A270" s="5">
         <v>41395</v>
       </c>
       <c r="B270" s="6">
         <v>167911.570785641</v>
       </c>
       <c r="C270" s="7">
         <v>334.96562955960798</v>
       </c>
       <c r="D270" s="7">
-        <v>331.45333946153897</v>
+        <v>331.453340527433</v>
       </c>
       <c r="E270" s="12">
-        <v>5.2304789812041008E-3</v>
+        <v>5.2304813534420624E-3</v>
       </c>
       <c r="F270" s="9">
         <v>1.1384287430461937E-2</v>
       </c>
       <c r="G270" s="9">
-        <v>7.1059582165935442E-3</v>
+        <v>7.1059596422318183E-3</v>
       </c>
     </row>
     <row r="271" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A271" s="5">
         <v>41426</v>
       </c>
       <c r="B271" s="6">
         <v>168940.66020150101</v>
       </c>
       <c r="C271" s="7">
         <v>337.01855290755901</v>
       </c>
       <c r="D271" s="7">
-        <v>332.814936010792</v>
+        <v>332.81493555429802</v>
       </c>
       <c r="E271" s="12">
-        <v>4.1079584579386541E-3</v>
+        <v>4.1079538516592962E-3</v>
       </c>
       <c r="F271" s="9">
         <v>1.9322940798092159E-2</v>
       </c>
       <c r="G271" s="9">
-        <v>6.5277594696839802E-3</v>
+        <v>6.5277604519138333E-3</v>
       </c>
     </row>
     <row r="272" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A272" s="5">
         <v>41456</v>
       </c>
       <c r="B272" s="6">
         <v>170825.447604805</v>
       </c>
       <c r="C272" s="7">
         <v>340.778502243866</v>
       </c>
       <c r="D272" s="7">
-        <v>337.08299620832901</v>
+        <v>337.08299510864998</v>
       </c>
       <c r="E272" s="12">
-        <v>1.282412456813109E-2</v>
+        <v>1.2824122653160241E-2</v>
       </c>
       <c r="F272" s="9">
         <v>3.9151209465674963E-2</v>
       </c>
       <c r="G272" s="9">
-        <v>1.2432886364802664E-2</v>
+        <v>1.2432885599549026E-2</v>
       </c>
     </row>
     <row r="273" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A273" s="5">
         <v>41487</v>
       </c>
       <c r="B273" s="6">
         <v>170513.951011909</v>
       </c>
       <c r="C273" s="7">
         <v>340.15709984820597</v>
       </c>
       <c r="D273" s="7">
-        <v>338.565526901341</v>
+        <v>338.56552581078103</v>
       </c>
       <c r="E273" s="12">
-        <v>4.3981177030232299E-3</v>
+        <v>4.3981177444243347E-3</v>
       </c>
       <c r="F273" s="9">
         <v>3.5119454382885884E-2</v>
       </c>
       <c r="G273" s="9">
-        <v>1.7370499864180156E-2</v>
+        <v>1.7370495790941076E-2</v>
       </c>
     </row>
     <row r="274" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A274" s="5">
         <v>41518</v>
       </c>
       <c r="B274" s="6">
         <v>172126.764587043</v>
       </c>
       <c r="C274" s="7">
         <v>343.37449047846201</v>
       </c>
       <c r="D274" s="7">
-        <v>342.70019427667597</v>
+        <v>342.70019389215599</v>
       </c>
       <c r="E274" s="12">
-        <v>1.2212310606979804E-2</v>
+        <v>1.2212312731703756E-2</v>
       </c>
       <c r="F274" s="9">
         <v>4.9787072360033768E-2</v>
       </c>
       <c r="G274" s="9">
-        <v>2.4498808427033225E-2</v>
+        <v>2.4498804917741035E-2</v>
       </c>
     </row>
     <row r="275" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A275" s="5">
         <v>41548</v>
       </c>
       <c r="B275" s="6">
         <v>173677.94069001701</v>
       </c>
       <c r="C275" s="7">
         <v>346.46892094242099</v>
       </c>
       <c r="D275" s="7">
-        <v>346.11715782843902</v>
+        <v>346.11715839960902</v>
       </c>
       <c r="E275" s="12">
-        <v>9.9707079506479168E-3</v>
+        <v>9.970710750541123E-3</v>
       </c>
       <c r="F275" s="9">
         <v>5.8022448356207734E-2</v>
       </c>
       <c r="G275" s="9">
-        <v>2.5996479019899876E-2</v>
+        <v>2.5996478619555008E-2</v>
       </c>
     </row>
     <row r="276" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A276" s="5">
         <v>41579</v>
       </c>
       <c r="B276" s="6">
         <v>174566.47626291701</v>
       </c>
       <c r="C276" s="7">
         <v>348.24145440256302</v>
       </c>
       <c r="D276" s="7">
-        <v>349.11114049051798</v>
+        <v>349.11114142620301</v>
       </c>
       <c r="E276" s="12">
-        <v>8.6502000676977886E-3</v>
+        <v>8.6502011065781037E-3</v>
       </c>
       <c r="F276" s="9">
         <v>6.5386381680930583E-2</v>
       </c>
       <c r="G276" s="9">
-        <v>2.9217750240419615E-2</v>
+        <v>2.921775405453797E-2</v>
       </c>
     </row>
     <row r="277" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A277" s="5">
         <v>41609</v>
       </c>
       <c r="B277" s="6">
         <v>175825.596076785</v>
       </c>
       <c r="C277" s="7">
         <v>350.75326379824702</v>
       </c>
       <c r="D277" s="7">
-        <v>353.64132464846301</v>
+        <v>353.64132539289398</v>
       </c>
       <c r="E277" s="12">
-        <v>1.2976337998208631E-2</v>
+        <v>1.2976337415598005E-2</v>
       </c>
       <c r="F277" s="9">
         <v>8.3589435378069732E-2</v>
       </c>
       <c r="G277" s="9">
-        <v>2.9970976601618293E-2</v>
+        <v>2.9970981416484577E-2</v>
       </c>
     </row>
     <row r="278" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A278" s="5">
         <v>41640</v>
       </c>
       <c r="B278" s="6">
         <v>176490.99683756201</v>
       </c>
       <c r="C278" s="7">
         <v>352.08066716717599</v>
       </c>
       <c r="D278" s="7">
-        <v>356.61387932582801</v>
+        <v>356.61387971450603</v>
       </c>
       <c r="E278" s="12">
-        <v>8.4055636889153185E-3</v>
+        <v>8.4055626652499438E-3</v>
       </c>
       <c r="F278" s="9">
         <v>8.7803809447023262E-2</v>
       </c>
       <c r="G278" s="9">
-        <v>3.1131008810739491E-2</v>
+        <v>3.1131011731601488E-2</v>
       </c>
     </row>
     <row r="279" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A279" s="5">
         <v>41671</v>
       </c>
       <c r="B279" s="6">
         <v>177845.97205375199</v>
       </c>
       <c r="C279" s="7">
         <v>354.78369784103103</v>
       </c>
       <c r="D279" s="7">
-        <v>359.76228355904902</v>
+        <v>359.762283616633</v>
       </c>
       <c r="E279" s="12">
-        <v>8.8286082391773046E-3</v>
+        <v>8.8286073011165644E-3</v>
       </c>
       <c r="F279" s="9">
         <v>9.3511104139718304E-2</v>
       </c>
       <c r="G279" s="9">
-        <v>3.0916383129110825E-2</v>
+        <v>3.0916383161540217E-2</v>
       </c>
     </row>
     <row r="280" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A280" s="5">
         <v>41699</v>
       </c>
       <c r="B280" s="6">
         <v>180264.310179047</v>
       </c>
       <c r="C280" s="7">
         <v>359.60802381712199</v>
       </c>
       <c r="D280" s="7">
-        <v>361.34274625698902</v>
+        <v>361.34274617359603</v>
       </c>
       <c r="E280" s="12">
-        <v>4.3930750113791994E-3</v>
+        <v>4.393074618814552E-3</v>
       </c>
       <c r="F280" s="9">
         <v>9.4963618206969302E-2</v>
       </c>
       <c r="G280" s="9">
-        <v>2.7505121268386556E-2</v>
+        <v>2.750511940891931E-2</v>
       </c>
     </row>
     <row r="281" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A281" s="5">
         <v>41730</v>
       </c>
       <c r="B281" s="6">
         <v>183576.51362076899</v>
       </c>
       <c r="C281" s="7">
         <v>366.21551552180301</v>
       </c>
       <c r="D281" s="7">
-        <v>365.47720354484397</v>
+        <v>365.47720351212701</v>
       </c>
       <c r="E281" s="12">
-        <v>1.1441926898165811E-2</v>
+        <v>1.1441927041050182E-2</v>
       </c>
       <c r="F281" s="9">
         <v>0.10864704382784973</v>
       </c>
       <c r="G281" s="9">
-        <v>2.569072449608778E-2</v>
+        <v>2.5690722437811342E-2</v>
       </c>
     </row>
     <row r="282" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A282" s="5">
         <v>41760</v>
       </c>
       <c r="B282" s="6">
         <v>186511.60564797101</v>
       </c>
       <c r="C282" s="7">
         <v>372.07071027763197</v>
       </c>
       <c r="D282" s="7">
-        <v>368.51186934236898</v>
+        <v>368.51187327265899</v>
       </c>
       <c r="E282" s="12">
-        <v>8.3032970814351792E-3</v>
+        <v>8.3033079255552256E-3</v>
       </c>
       <c r="F282" s="9">
         <v>0.11077280008342183</v>
       </c>
       <c r="G282" s="9">
-        <v>2.3657867189832427E-2</v>
+        <v>2.3657869615323346E-2</v>
       </c>
     </row>
     <row r="283" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A283" s="5">
         <v>41791</v>
       </c>
       <c r="B283" s="6">
         <v>188902.937514285</v>
       </c>
       <c r="C283" s="7">
         <v>376.84116165473398</v>
       </c>
       <c r="D283" s="7">
-        <v>372.56859084067798</v>
+        <v>372.56858799876102</v>
       </c>
       <c r="E283" s="12">
-        <v>1.1008387614620085E-2</v>
+        <v>1.1008369120037775E-2</v>
       </c>
       <c r="F283" s="9">
         <v>0.11816147331834848</v>
       </c>
       <c r="G283" s="9">
-        <v>2.6759068938474906E-2</v>
+        <v>2.6759069572292127E-2</v>
       </c>
     </row>
     <row r="284" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A284" s="5">
         <v>41821</v>
       </c>
       <c r="B284" s="6">
         <v>188948.54738364599</v>
       </c>
       <c r="C284" s="7">
         <v>376.932148467216</v>
       </c>
       <c r="D284" s="7">
-        <v>373.10253470792401</v>
+        <v>373.10253120837899</v>
       </c>
       <c r="E284" s="12">
-        <v>1.433142461207515E-3</v>
+        <v>1.433140707020053E-3</v>
       </c>
       <c r="F284" s="9">
         <v>0.10609133494423872</v>
       </c>
       <c r="G284" s="9">
-        <v>2.5401447476936623E-2</v>
+        <v>2.5401445313124826E-2</v>
       </c>
     </row>
     <row r="285" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A285" s="5">
         <v>41852</v>
       </c>
       <c r="B285" s="6">
         <v>189305.83419945501</v>
       </c>
       <c r="C285" s="7">
         <v>377.64489746140902</v>
       </c>
       <c r="D285" s="7">
-        <v>375.85210228681001</v>
+        <v>375.852099094626</v>
       </c>
       <c r="E285" s="12">
-        <v>7.3694690416361563E-3</v>
+        <v>7.3694699345563386E-3</v>
       </c>
       <c r="F285" s="9">
         <v>0.11020730606514428</v>
       </c>
       <c r="G285" s="9">
-        <v>2.3911848659407875E-2</v>
+        <v>2.3911836390039021E-2</v>
       </c>
     </row>
     <row r="286" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A286" s="5">
         <v>41883</v>
       </c>
       <c r="B286" s="6">
         <v>188374.454370135</v>
       </c>
       <c r="C286" s="7">
         <v>375.78689429088598</v>
       </c>
       <c r="D286" s="7">
-        <v>375.26044990071</v>
+        <v>375.26044780628098</v>
       </c>
       <c r="E286" s="12">
-        <v>-1.5741627690790683E-3</v>
+        <v>-1.5741598617388108E-3</v>
       </c>
       <c r="F286" s="9">
         <v>9.4393744180763628E-2</v>
       </c>
       <c r="G286" s="9">
-        <v>1.5957074580340347E-2</v>
+        <v>1.5957065671035719E-2</v>
       </c>
     </row>
     <row r="287" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A287" s="5">
         <v>41913</v>
       </c>
       <c r="B287" s="6">
         <v>189333.241018264</v>
       </c>
       <c r="C287" s="7">
         <v>377.69957113442399</v>
       </c>
       <c r="D287" s="7">
-        <v>377.20846570937101</v>
+        <v>377.20846463118602</v>
       </c>
       <c r="E287" s="12">
-        <v>5.1911034301015402E-3</v>
+        <v>5.1911061671776615E-3</v>
       </c>
       <c r="F287" s="9">
         <v>9.0139831610446697E-2</v>
       </c>
       <c r="G287" s="9">
-        <v>1.2689139100802382E-2</v>
+        <v>1.2689135579809552E-2</v>
       </c>
     </row>
     <row r="288" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A288" s="5">
         <v>41944</v>
       </c>
       <c r="B288" s="6">
         <v>189387.811604521</v>
       </c>
       <c r="C288" s="7">
         <v>377.80843361897797</v>
       </c>
       <c r="D288" s="7">
-        <v>378.99989240605601</v>
+        <v>378.99990416252399</v>
       </c>
       <c r="E288" s="12">
-        <v>4.749168853663166E-3</v>
+        <v>4.7492028925955054E-3</v>
       </c>
       <c r="F288" s="9">
         <v>8.4903674857261136E-2</v>
       </c>
       <c r="G288" s="9">
-        <v>8.8679217102978214E-3</v>
+        <v>8.8679379400495861E-3</v>
       </c>
     </row>
     <row r="289" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A289" s="5">
         <v>41974</v>
       </c>
       <c r="B289" s="6">
         <v>188558.57053476901</v>
       </c>
       <c r="C289" s="7">
         <v>376.15418635247602</v>
       </c>
       <c r="D289" s="7">
-        <v>378.74552575000598</v>
+        <v>378.745524814009</v>
       </c>
       <c r="E289" s="12">
-        <v>-6.7115231731385006E-4</v>
+        <v>-6.7118578585678712E-4</v>
       </c>
       <c r="F289" s="9">
         <v>7.2418207258192702E-2</v>
       </c>
       <c r="G289" s="9">
-        <v>9.5522619249350793E-3</v>
+        <v>9.5522784808166339E-3</v>
       </c>
     </row>
     <row r="290" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A290" s="5">
         <v>42005</v>
       </c>
       <c r="B290" s="6">
         <v>188445.792871243</v>
       </c>
       <c r="C290" s="7">
         <v>375.929206972636</v>
       </c>
       <c r="D290" s="7">
-        <v>380.26875551298201</v>
+        <v>380.26875750773701</v>
       </c>
       <c r="E290" s="12">
-        <v>4.0217762571839177E-3</v>
+        <v>4.021784005173501E-3</v>
       </c>
       <c r="F290" s="9">
         <v>6.7736010606160857E-2</v>
       </c>
       <c r="G290" s="9">
-        <v>8.5907783497820578E-3</v>
+        <v>8.5907953969723838E-3</v>
       </c>
     </row>
     <row r="291" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A291" s="5">
         <v>42036</v>
       </c>
       <c r="B291" s="6">
         <v>187963.55379874399</v>
       </c>
       <c r="C291" s="7">
         <v>374.96719158702399</v>
       </c>
       <c r="D291" s="7">
-        <v>379.92389337199501</v>
+        <v>379.923892867267</v>
       </c>
       <c r="E291" s="12">
-        <v>-9.0689055039971933E-4</v>
+        <v>-9.068971185806074E-4</v>
       </c>
       <c r="F291" s="9">
         <v>5.688957488412183E-2</v>
       </c>
       <c r="G291" s="9">
-        <v>6.6014781547028001E-3</v>
+        <v>6.6014710078066141E-3</v>
       </c>
     </row>
     <row r="292" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A292" s="5">
         <v>42064</v>
       </c>
       <c r="B292" s="6">
         <v>189453.67528215001</v>
       </c>
       <c r="C292" s="7">
         <v>377.93982461329</v>
       </c>
       <c r="D292" s="7">
-        <v>379.78981300332299</v>
+        <v>379.78981212048802</v>
       </c>
       <c r="E292" s="12">
-        <v>-3.5291375723167651E-4</v>
+        <v>-3.5291475291820973E-4</v>
       </c>
       <c r="F292" s="9">
         <v>5.0977173984000368E-2</v>
       </c>
       <c r="G292" s="9">
-        <v>4.4306452397349094E-3</v>
+        <v>4.4306371528348709E-3</v>
       </c>
     </row>
     <row r="293" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A293" s="5">
         <v>42095</v>
       </c>
       <c r="B293" s="6">
         <v>193048.401177427</v>
       </c>
       <c r="C293" s="7">
         <v>385.11091840374098</v>
       </c>
       <c r="D293" s="7">
-        <v>384.23955637724498</v>
+        <v>384.239555263277</v>
       </c>
       <c r="E293" s="12">
-        <v>1.171633156438312E-2</v>
+        <v>1.1716330983036816E-2</v>
       </c>
       <c r="F293" s="9">
         <v>5.1596401793667424E-2</v>
       </c>
       <c r="G293" s="9">
-        <v>5.2188182018602092E-3</v>
+        <v>5.2188046838941293E-3</v>
       </c>
     </row>
     <row r="294" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A294" s="5">
         <v>42125</v>
       </c>
       <c r="B294" s="6">
         <v>195166.06198020099</v>
       </c>
       <c r="C294" s="7">
         <v>389.33542527170698</v>
       </c>
       <c r="D294" s="7">
-        <v>386.165654657875</v>
+        <v>386.16566167632698</v>
       </c>
       <c r="E294" s="12">
-        <v>5.0127537591131421E-3</v>
+        <v>5.012774938619291E-3</v>
       </c>
       <c r="F294" s="9">
         <v>4.6401704077142725E-2</v>
       </c>
       <c r="G294" s="9">
-        <v>9.8836351736717454E-3</v>
+        <v>9.8836390914818217E-3</v>
       </c>
     </row>
     <row r="295" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A295" s="5">
         <v>42156</v>
       </c>
       <c r="B295" s="6">
         <v>195055.29116402101</v>
       </c>
       <c r="C295" s="7">
         <v>389.11444933773799</v>
       </c>
       <c r="D295" s="7">
-        <v>385.01484387207802</v>
+        <v>385.014840076773</v>
       </c>
       <c r="E295" s="12">
-        <v>-2.9800961631778478E-3</v>
+        <v>-2.9801241119117305E-3</v>
       </c>
       <c r="F295" s="9">
         <v>3.2568861716462116E-2</v>
       </c>
       <c r="G295" s="9">
-        <v>1.3541956595829241E-2</v>
+        <v>1.35419579061693E-2</v>
       </c>
     </row>
     <row r="296" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A296" s="5">
         <v>42186</v>
       </c>
       <c r="B296" s="6">
         <v>195621.33553679599</v>
       </c>
       <c r="C296" s="7">
         <v>390.24364733641102</v>
       </c>
       <c r="D296" s="7">
-        <v>386.427593513754</v>
+        <v>386.42757737566802</v>
       </c>
       <c r="E296" s="12">
-        <v>3.6693381155594729E-3</v>
+        <v>3.6693060937944555E-3</v>
       </c>
       <c r="F296" s="9">
         <v>3.5315371541869922E-2</v>
       </c>
       <c r="G296" s="9">
-        <v>1.1936527247877304E-2</v>
+        <v>1.193651817097785E-2</v>
       </c>
     </row>
     <row r="297" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A297" s="5">
         <v>42217</v>
       </c>
       <c r="B297" s="6">
         <v>195279.05678235801</v>
       </c>
       <c r="C297" s="7">
         <v>389.56083781989702</v>
       </c>
       <c r="D297" s="7">
-        <v>387.70816540768698</v>
+        <v>387.70816007454999</v>
       </c>
       <c r="E297" s="12">
-        <v>3.3138728067756418E-3</v>
+        <v>3.3139009062934655E-3</v>
       </c>
       <c r="F297" s="9">
         <v>3.1553293685652628E-2</v>
       </c>
       <c r="G297" s="9">
-        <v>7.7861393658549272E-3</v>
+        <v>7.7861129987817357E-3</v>
       </c>
     </row>
     <row r="298" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A298" s="5">
         <v>42248</v>
       </c>
       <c r="B298" s="6">
         <v>195585.01130345199</v>
       </c>
       <c r="C298" s="7">
         <v>390.17118437490501</v>
       </c>
       <c r="D298" s="7">
-        <v>389.61501869592001</v>
+        <v>389.61501478657902</v>
       </c>
       <c r="E298" s="12">
-        <v>4.9182696119591807E-3</v>
+        <v>4.9182733519521626E-3</v>
       </c>
       <c r="F298" s="9">
         <v>3.8277785368652451E-2</v>
       </c>
       <c r="G298" s="9">
-        <v>7.2101247289084736E-3</v>
+        <v>7.2101009237561797E-3</v>
       </c>
     </row>
     <row r="299" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A299" s="5">
         <v>42278</v>
       </c>
       <c r="B299" s="6">
         <v>196807.127979121</v>
       </c>
       <c r="C299" s="7">
         <v>392.60917646648898</v>
       </c>
       <c r="D299" s="7">
-        <v>392.10602296217502</v>
+        <v>392.10602193399097</v>
       </c>
       <c r="E299" s="12">
-        <v>6.3935016534850675E-3</v>
+        <v>6.3935091125182364E-3</v>
       </c>
       <c r="F299" s="9">
         <v>3.9474774322046047E-2</v>
       </c>
       <c r="G299" s="9">
-        <v>1.0211672761551993E-2</v>
+        <v>1.0211675159738531E-2</v>
       </c>
     </row>
     <row r="300" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A300" s="5">
         <v>42309</v>
       </c>
       <c r="B300" s="6">
         <v>196305.11469686401</v>
       </c>
       <c r="C300" s="7">
         <v>391.60771364679198</v>
       </c>
       <c r="D300" s="7">
-        <v>393.05176110752802</v>
+        <v>393.05179033005197</v>
       </c>
       <c r="E300" s="12">
-        <v>2.4119449586834651E-3</v>
+        <v>2.4120221143153486E-3</v>
       </c>
       <c r="F300" s="9">
         <v>3.652454206919753E-2</v>
       </c>
       <c r="G300" s="9">
-        <v>1.3477282360424114E-2</v>
+        <v>1.347732540233082E-2</v>
       </c>
     </row>
     <row r="301" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A301" s="5">
         <v>42339</v>
       </c>
       <c r="B301" s="6">
         <v>196999.272686657</v>
       </c>
       <c r="C301" s="7">
         <v>392.99248461270503</v>
       </c>
       <c r="D301" s="7">
-        <v>395.32788490035603</v>
+        <v>395.32789040391702</v>
       </c>
       <c r="E301" s="12">
-        <v>5.7909008890189018E-3</v>
+        <v>5.7908401128354825E-3</v>
       </c>
       <c r="F301" s="9">
         <v>4.47643516173728E-2</v>
       </c>
       <c r="G301" s="9">
-        <v>1.4380133336590051E-2</v>
+        <v>1.4380184415775599E-2</v>
       </c>
     </row>
     <row r="302" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A302" s="5">
         <v>42370</v>
       </c>
       <c r="B302" s="6">
         <v>196828.535309859</v>
       </c>
       <c r="C302" s="7">
         <v>392.65188180230302</v>
       </c>
       <c r="D302" s="7">
-        <v>396.74436583382698</v>
+        <v>396.74437778414801</v>
       </c>
       <c r="E302" s="12">
-        <v>3.5830534287455418E-3</v>
+        <v>3.5830696862386713E-3</v>
       </c>
       <c r="F302" s="9">
         <v>4.4483574352562227E-2</v>
       </c>
       <c r="G302" s="9">
-        <v>1.3420910544306386E-2</v>
+        <v>1.3420959358642515E-2</v>
       </c>
     </row>
     <row r="303" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A303" s="5">
         <v>42401</v>
       </c>
       <c r="B303" s="6">
         <v>196929.73676572001</v>
       </c>
       <c r="C303" s="7">
         <v>392.85376788565202</v>
       </c>
       <c r="D303" s="7">
-        <v>397.82149523185302</v>
+        <v>397.82149700953198</v>
       </c>
       <c r="E303" s="12">
-        <v>2.7149204646228497E-3</v>
+        <v>2.7148947425537084E-3</v>
       </c>
       <c r="F303" s="9">
         <v>4.7701710176093703E-2</v>
       </c>
       <c r="G303" s="9">
-        <v>1.2871376631137244E-2</v>
+        <v>1.2871372063429032E-2</v>
       </c>
     </row>
     <row r="304" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A304" s="5">
         <v>42430</v>
       </c>
       <c r="B304" s="6">
         <v>200250.96391954401</v>
       </c>
       <c r="C304" s="7">
         <v>399.47926093110402</v>
       </c>
       <c r="D304" s="7">
-        <v>401.27387106822698</v>
+        <v>401.27386372470801</v>
       </c>
       <c r="E304" s="12">
-        <v>8.6782033594285934E-3</v>
+        <v>8.6781803927837853E-3</v>
       </c>
       <c r="F304" s="9">
         <v>5.699170850770563E-2</v>
       </c>
       <c r="G304" s="9">
-        <v>1.3006564643214924E-2</v>
+        <v>1.3006541134489957E-2</v>
       </c>
     </row>
     <row r="305" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A305" s="5">
         <v>42461</v>
       </c>
       <c r="B305" s="6">
         <v>202435.776789361</v>
       </c>
       <c r="C305" s="7">
         <v>403.83772899250198</v>
       </c>
       <c r="D305" s="7">
-        <v>402.80298417834803</v>
+        <v>402.802969651458</v>
       </c>
       <c r="E305" s="12">
-        <v>3.8106470925964864E-3</v>
+        <v>3.8106292609154657E-3</v>
       </c>
       <c r="F305" s="9">
         <v>4.8627057021344289E-2</v>
       </c>
       <c r="G305" s="9">
-        <v>1.4154078787627533E-2</v>
+        <v>1.4154021890801394E-2</v>
       </c>
     </row>
     <row r="306" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A306" s="5">
         <v>42491</v>
       </c>
       <c r="B306" s="6">
         <v>204367.87236619199</v>
       </c>
       <c r="C306" s="7">
         <v>407.69205307650799</v>
       </c>
       <c r="D306" s="7">
-        <v>405.12279205910397</v>
+        <v>405.12278931082898</v>
       </c>
       <c r="E306" s="12">
-        <v>5.7591625977846395E-3</v>
+        <v>5.7591920471149471E-3</v>
       </c>
       <c r="F306" s="9">
         <v>4.7148619450671392E-2</v>
       </c>
       <c r="G306" s="9">
-        <v>1.6224895210259938E-2</v>
+        <v>1.6224858095791328E-2</v>
       </c>
     </row>
     <row r="307" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A307" s="5">
         <v>42522</v>
       </c>
       <c r="B307" s="6">
         <v>204967.696929867</v>
       </c>
       <c r="C307" s="7">
         <v>408.88863894403801</v>
       </c>
       <c r="D307" s="7">
-        <v>404.90493673291201</v>
+        <v>404.90492317340602</v>
       </c>
       <c r="E307" s="12">
-        <v>-5.3775134468414532E-4</v>
+        <v>-5.3777803463883611E-4</v>
       </c>
       <c r="F307" s="9">
         <v>5.0818440795388442E-2</v>
       </c>
       <c r="G307" s="9">
-        <v>1.4208409688928336E-2</v>
+        <v>1.4208378489208195E-2</v>
       </c>
     </row>
     <row r="308" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A308" s="5">
         <v>42552</v>
       </c>
       <c r="B308" s="6">
         <v>205715.26054683101</v>
       </c>
       <c r="C308" s="7">
         <v>410.37994842569202</v>
       </c>
       <c r="D308" s="7">
-        <v>406.28421300258901</v>
+        <v>406.28418043364599</v>
       </c>
       <c r="E308" s="12">
-        <v>3.4064199878769408E-3</v>
+        <v>3.4063731540485698E-3</v>
       </c>
       <c r="F308" s="9">
         <v>5.1599305271771589E-2</v>
       </c>
       <c r="G308" s="9">
-        <v>1.1992354686600315E-2</v>
+        <v>1.1992330938306317E-2</v>
       </c>
     </row>
     <row r="309" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A309" s="5">
         <v>42583</v>
       </c>
       <c r="B309" s="6">
         <v>206144.96182541799</v>
       </c>
       <c r="C309" s="7">
         <v>411.237156530118</v>
       </c>
       <c r="D309" s="7">
-        <v>409.47019918964799</v>
+        <v>409.47019302770099</v>
       </c>
       <c r="E309" s="12">
-        <v>7.8417671302395409E-3</v>
+        <v>7.841832755226763E-3</v>
       </c>
       <c r="F309" s="9">
         <v>5.5642961524388301E-2</v>
       </c>
       <c r="G309" s="9">
-        <v>9.4770963959547316E-3</v>
+        <v>9.477073704582617E-3</v>
       </c>
     </row>
     <row r="310" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A310" s="5">
         <v>42614</v>
       </c>
       <c r="B310" s="6">
         <v>206014.691687518</v>
       </c>
       <c r="C310" s="7">
         <v>410.97728153430899</v>
       </c>
       <c r="D310" s="7">
-        <v>410.31154771906699</v>
+        <v>410.31154677951997</v>
       </c>
       <c r="E310" s="12">
-        <v>2.0547246932354213E-3</v>
+        <v>2.0547374781980654E-3</v>
       </c>
       <c r="F310" s="9">
         <v>5.3325560658041615E-2</v>
       </c>
       <c r="G310" s="9">
-        <v>1.0912691111297335E-2</v>
+        <v>1.091268410349544E-2</v>
       </c>
     </row>
     <row r="311" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A311" s="5">
         <v>42644</v>
       </c>
       <c r="B311" s="6">
         <v>205904.19166213501</v>
       </c>
       <c r="C311" s="7">
         <v>410.75684579902497</v>
       </c>
       <c r="D311" s="7">
-        <v>410.28571873796398</v>
+        <v>410.28572558244599</v>
       </c>
       <c r="E311" s="12">
-        <v>-6.2949681154722548E-5</v>
+        <v>-6.2930710277742108E-5</v>
       </c>
       <c r="F311" s="9">
         <v>4.6223242910077511E-2</v>
       </c>
       <c r="G311" s="9">
-        <v>1.1309207267815147E-2</v>
+        <v>1.130924769533137E-2</v>
       </c>
     </row>
     <row r="312" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A312" s="5">
         <v>42675</v>
       </c>
       <c r="B312" s="6">
         <v>204947.43003848099</v>
       </c>
       <c r="C312" s="7">
         <v>408.848208662785</v>
       </c>
       <c r="D312" s="7">
-        <v>410.37724101399601</v>
+        <v>410.37730360674499</v>
       </c>
       <c r="E312" s="12">
-        <v>2.2306961186346896E-4</v>
+        <v>2.232054848336773E-4</v>
       </c>
       <c r="F312" s="9">
         <v>4.4024911704223957E-2</v>
       </c>
       <c r="G312" s="9">
-        <v>8.4504809265262271E-3</v>
+        <v>8.4505802416745546E-3</v>
       </c>
     </row>
     <row r="313" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A313" s="5">
         <v>42705</v>
       </c>
       <c r="B313" s="6">
         <v>205897.846021356</v>
       </c>
       <c r="C313" s="7">
         <v>410.74418692418601</v>
       </c>
       <c r="D313" s="7">
-        <v>412.94606245784399</v>
+        <v>412.94609604987397</v>
       </c>
       <c r="E313" s="12">
-        <v>6.2596586435952339E-3</v>
+        <v>6.259587020413182E-3</v>
       </c>
       <c r="F313" s="9">
         <v>4.5170589786151627E-2</v>
       </c>
       <c r="G313" s="9">
-        <v>6.1522483660223504E-3</v>
+        <v>6.1523649533592462E-3</v>
       </c>
     </row>
     <row r="314" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A314" s="5">
         <v>42736</v>
       </c>
       <c r="B314" s="6">
         <v>205239.61915463099</v>
       </c>
       <c r="C314" s="7">
         <v>409.43109470681202</v>
       </c>
       <c r="D314" s="7">
-        <v>413.36269218801903</v>
+        <v>413.36274262216398</v>
       </c>
       <c r="E314" s="12">
-        <v>1.0089204572996113E-3</v>
+        <v>1.0089611604893189E-3</v>
       </c>
       <c r="F314" s="9">
         <v>4.2733051036177638E-2</v>
       </c>
       <c r="G314" s="9">
-        <v>5.3806235820572645E-3</v>
+        <v>5.380742987962206E-3</v>
       </c>
     </row>
     <row r="315" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A315" s="5">
         <v>42767</v>
       </c>
       <c r="B315" s="6">
         <v>205846.249065682</v>
       </c>
       <c r="C315" s="7">
         <v>410.64125651468601</v>
       </c>
       <c r="D315" s="7">
-        <v>415.51299167483302</v>
+        <v>415.513017517977</v>
       </c>
       <c r="E315" s="12">
-        <v>5.2019679749810699E-3</v>
+        <v>5.2019078501674976E-3</v>
       </c>
       <c r="F315" s="9">
         <v>4.5277632755736708E-2</v>
       </c>
       <c r="G315" s="9">
-        <v>8.8119118501928106E-3</v>
+        <v>8.8119449686989704E-3</v>
       </c>
     </row>
     <row r="316" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A316" s="5">
         <v>42795</v>
       </c>
       <c r="B316" s="6">
         <v>207308.06796590099</v>
       </c>
       <c r="C316" s="7">
         <v>413.55742891378401</v>
       </c>
       <c r="D316" s="7">
-        <v>415.12105422884298</v>
+        <v>415.12100366240202</v>
       </c>
       <c r="E316" s="12">
-        <v>-9.4326159191848724E-4</v>
+        <v>-9.4344542540847343E-4</v>
       </c>
       <c r="F316" s="9">
         <v>3.5241298759456585E-2</v>
       </c>
       <c r="G316" s="9">
-        <v>8.42059006935858E-3</v>
+        <v>8.4205266894934461E-3</v>
       </c>
     </row>
     <row r="317" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A317" s="5">
         <v>42826</v>
       </c>
       <c r="B317" s="6">
         <v>207698.65022601999</v>
       </c>
       <c r="C317" s="7">
         <v>414.33659875921597</v>
       </c>
       <c r="D317" s="7">
-        <v>413.21604031951398</v>
+        <v>413.21598424445102</v>
       </c>
       <c r="E317" s="12">
-        <v>-4.5890563485581071E-3</v>
+        <v>-4.5890701774758957E-3</v>
       </c>
       <c r="F317" s="9">
         <v>2.5997743680132857E-2</v>
       </c>
       <c r="G317" s="9">
-        <v>5.7929746018579031E-3</v>
+        <v>5.7927900225731577E-3</v>
       </c>
     </row>
     <row r="318" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A318" s="5">
         <v>42856</v>
       </c>
       <c r="B318" s="6">
         <v>208710.62581069101</v>
       </c>
       <c r="C318" s="7">
         <v>416.35538184386201</v>
       </c>
       <c r="D318" s="7">
-        <v>414.45404348563102</v>
+        <v>414.453977076233</v>
       </c>
       <c r="E318" s="12">
-        <v>2.9960191408826553E-3</v>
+        <v>2.9959945379305353E-3</v>
       </c>
       <c r="F318" s="9">
         <v>2.1249687606072154E-2</v>
       </c>
       <c r="G318" s="9">
-        <v>7.8062066167206012E-4</v>
+        <v>7.8039276587116291E-4</v>
       </c>
     </row>
     <row r="319" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A319" s="5">
         <v>42887</v>
       </c>
       <c r="B319" s="6">
         <v>211301.439696902</v>
       </c>
       <c r="C319" s="7">
         <v>421.52377852079098</v>
       </c>
       <c r="D319" s="7">
-        <v>417.78191922653701</v>
+        <v>417.78185065229798</v>
       </c>
       <c r="E319" s="12">
-        <v>8.0295410147721569E-3</v>
+        <v>8.0295370780163466E-3</v>
       </c>
       <c r="F319" s="9">
         <v>3.0901175462794583E-2</v>
       </c>
       <c r="G319" s="9">
-        <v>1.1698301896025942E-3</v>
+        <v>1.1696559129230621E-3</v>
       </c>
     </row>
     <row r="320" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A320" s="5">
         <v>42917</v>
       </c>
       <c r="B320" s="6">
         <v>211671.32828275501</v>
       </c>
       <c r="C320" s="7">
         <v>422.26166669876102</v>
       </c>
       <c r="D320" s="7">
-        <v>418.23484537939203</v>
+        <v>418.23477623052099</v>
       </c>
       <c r="E320" s="12">
-        <v>1.0841210019179037E-3</v>
+        <v>1.0841198044286848E-3</v>
       </c>
       <c r="F320" s="9">
         <v>2.8952969848185628E-2</v>
       </c>
       <c r="G320" s="9">
-        <v>5.3227651319889269E-3</v>
+        <v>5.3226663225851567E-3</v>
       </c>
     </row>
     <row r="321" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A321" s="5">
         <v>42948</v>
       </c>
       <c r="B321" s="6">
         <v>210495.20677415901</v>
       </c>
       <c r="C321" s="7">
         <v>419.915430047396</v>
       </c>
       <c r="D321" s="7">
-        <v>418.12065501177898</v>
+        <v>418.12066574913598</v>
       </c>
       <c r="E321" s="12">
-        <v>-2.7302930129946557E-4</v>
+        <v>-2.7283833834546023E-4</v>
       </c>
       <c r="F321" s="9">
         <v>2.1102843893052725E-2</v>
       </c>
       <c r="G321" s="9">
-        <v>9.1296769316115967E-3</v>
+        <v>9.1297152687486172E-3</v>
       </c>
     </row>
     <row r="322" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A322" s="5">
         <v>42979</v>
       </c>
       <c r="B322" s="6">
         <v>210800.82756864</v>
       </c>
       <c r="C322" s="7">
         <v>420.52511085349499</v>
       </c>
       <c r="D322" s="7">
-        <v>419.68583815873097</v>
+        <v>419.68588838364201</v>
       </c>
       <c r="E322" s="12">
-        <v>3.743376769817619E-3</v>
+        <v>3.7434711142576571E-3</v>
       </c>
       <c r="F322" s="9">
         <v>2.3232012444923678E-2</v>
       </c>
       <c r="G322" s="9">
-        <v>8.5024035389911212E-3</v>
+        <v>8.5025516752366137E-3</v>
       </c>
     </row>
     <row r="323" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A323" s="5">
         <v>43009</v>
       </c>
       <c r="B323" s="6">
         <v>211084.86940068501</v>
       </c>
       <c r="C323" s="7">
         <v>421.09174393689199</v>
       </c>
       <c r="D323" s="7">
-        <v>420.68779086705001</v>
+        <v>420.687861706239</v>
       </c>
       <c r="E323" s="12">
-        <v>2.387387462762236E-3</v>
+        <v>2.3874362954063866E-3</v>
       </c>
       <c r="F323" s="9">
         <v>2.5160622990380244E-2</v>
       </c>
       <c r="G323" s="9">
-        <v>6.4163640559071755E-3</v>
+        <v>6.4166337493751779E-3</v>
       </c>
     </row>
     <row r="324" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A324" s="5">
         <v>43040</v>
       </c>
       <c r="B324" s="6">
         <v>209987.64737891301</v>
       </c>
       <c r="C324" s="7">
         <v>418.90290332531401</v>
       </c>
       <c r="D324" s="7">
-        <v>420.22634230031798</v>
+        <v>420.22648095173003</v>
       </c>
       <c r="E324" s="12">
-        <v>-1.0968907982353837E-3</v>
+        <v>-1.096729419854614E-3</v>
       </c>
       <c r="F324" s="9">
         <v>2.4592732582624732E-2</v>
       </c>
       <c r="G324" s="9">
-        <v>5.1529853166814021E-3</v>
+        <v>5.153294178895651E-3</v>
       </c>
     </row>
     <row r="325" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A325" s="5">
         <v>43070</v>
       </c>
       <c r="B325" s="6">
         <v>211155.64055025901</v>
       </c>
       <c r="C325" s="7">
         <v>421.23292481299598</v>
       </c>
       <c r="D325" s="7">
-        <v>423.37671655716798</v>
+        <v>423.37682782593498</v>
       </c>
       <c r="E325" s="12">
-        <v>7.4968509579977916E-3</v>
+        <v>7.4967833228167802E-3</v>
       </c>
       <c r="F325" s="9">
         <v>2.5535937507366269E-2</v>
       </c>
       <c r="G325" s="9">
-        <v>6.5678659781673865E-3</v>
+        <v>6.5681279120159974E-3</v>
       </c>
     </row>
     <row r="326" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A326" s="5">
         <v>43101</v>
       </c>
       <c r="B326" s="6">
         <v>211755.92556151599</v>
       </c>
       <c r="C326" s="7">
         <v>422.43042922421802</v>
       </c>
       <c r="D326" s="7">
-        <v>426.34862314757902</v>
+        <v>426.34872903271503</v>
       </c>
       <c r="E326" s="12">
-        <v>7.0195324262942727E-3</v>
+        <v>7.0195178655405588E-3</v>
       </c>
       <c r="F326" s="9">
         <v>3.1749749067580435E-2</v>
       </c>
       <c r="G326" s="9">
-        <v>9.1040524480945351E-3</v>
+        <v>9.1042294881573671E-3</v>
       </c>
     </row>
     <row r="327" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A327" s="5">
         <v>43132</v>
       </c>
       <c r="B327" s="6">
         <v>210402.40293547101</v>
       </c>
       <c r="C327" s="7">
         <v>419.73029631238302</v>
       </c>
       <c r="D327" s="7">
-        <v>424.44865333979902</v>
+        <v>424.44872124246098</v>
       </c>
       <c r="E327" s="12">
-        <v>-4.4563760843255862E-3</v>
+        <v>-4.4564640653783627E-3</v>
       </c>
       <c r="F327" s="9">
         <v>2.2133771640093336E-2</v>
       </c>
       <c r="G327" s="9">
-        <v>1.076790578074327E-2</v>
+        <v>1.0767923664652956E-2</v>
       </c>
     </row>
     <row r="328" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A328" s="5">
         <v>43160</v>
       </c>
       <c r="B328" s="6">
         <v>211625.33325334601</v>
       </c>
       <c r="C328" s="7">
         <v>422.16991153316701</v>
       </c>
       <c r="D328" s="7">
-        <v>423.47347175486198</v>
+        <v>423.47330859970498</v>
       </c>
       <c r="E328" s="12">
-        <v>-2.2975254539360224E-3</v>
+        <v>-2.2980694579565197E-3</v>
       </c>
       <c r="F328" s="9">
         <v>2.0825360680870375E-2</v>
       </c>
       <c r="G328" s="9">
-        <v>7.8936729787124627E-3</v>
+        <v>7.8934256791158841E-3</v>
       </c>
     </row>
     <row r="329" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A329" s="5">
         <v>43191</v>
       </c>
       <c r="B329" s="6">
         <v>212999.76818443101</v>
       </c>
       <c r="C329" s="7">
         <v>424.911762257482</v>
       </c>
       <c r="D329" s="7">
-        <v>423.73693365227598</v>
+        <v>423.73690537788099</v>
       </c>
       <c r="E329" s="12">
-        <v>6.2214498660861928E-4</v>
+        <v>6.224637369651731E-4</v>
       </c>
       <c r="F329" s="9">
         <v>2.5523121852944364E-2</v>
       </c>
       <c r="G329" s="9">
-        <v>1.3444422855333205E-3</v>
+        <v>1.3440644676705471E-3</v>
       </c>
     </row>
     <row r="330" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A330" s="5">
         <v>43221</v>
       </c>
       <c r="B330" s="6">
         <v>213617.76619466199</v>
       </c>
       <c r="C330" s="7">
         <v>426.14460220767199</v>
       </c>
       <c r="D330" s="7">
-        <v>424.82907473433698</v>
+        <v>424.82856555581401</v>
       </c>
       <c r="E330" s="12">
-        <v>2.5774035617986968E-3</v>
+        <v>2.5762688217103591E-3</v>
       </c>
       <c r="F330" s="9">
         <v>2.3511694073600431E-2</v>
       </c>
       <c r="G330" s="9">
-        <v>-1.6752130515320651E-3</v>
+        <v>-1.6759862480456578E-3</v>
       </c>
     </row>
     <row r="331" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A331" s="5">
         <v>43252</v>
       </c>
       <c r="B331" s="6">
         <v>215443.830489924</v>
       </c>
       <c r="C331" s="7">
         <v>429.78740522247801</v>
       </c>
       <c r="D331" s="7">
-        <v>426.22427000775502</v>
+        <v>426.22417355851701</v>
       </c>
       <c r="E331" s="12">
-        <v>3.2841332111992472E-3</v>
+        <v>3.2851086670151464E-3</v>
       </c>
       <c r="F331" s="9">
         <v>1.960417685257454E-2</v>
       </c>
       <c r="G331" s="9">
-        <v>4.0770782256815963E-4</v>
+        <v>4.0720201238020337E-4</v>
       </c>
     </row>
     <row r="332" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A332" s="5">
         <v>43282</v>
       </c>
       <c r="B332" s="6">
         <v>217010.33801695899</v>
       </c>
       <c r="C332" s="7">
         <v>432.91242023810798</v>
       </c>
       <c r="D332" s="7">
-        <v>428.98177659602197</v>
+        <v>428.981716560412</v>
       </c>
       <c r="E332" s="12">
-        <v>6.46961419680947E-3</v>
+        <v>6.4697010938457034E-3</v>
       </c>
       <c r="F332" s="9">
         <v>2.5223112537338555E-2</v>
       </c>
       <c r="G332" s="9">
-        <v>6.5867203426608345E-3</v>
+        <v>6.5862946602477379E-3</v>
       </c>
     </row>
     <row r="333" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A333" s="5">
         <v>43313</v>
       </c>
       <c r="B333" s="6">
         <v>214744.76977857799</v>
       </c>
       <c r="C333" s="7">
         <v>428.39285385129699</v>
       </c>
       <c r="D333" s="7">
-        <v>426.47590713262503</v>
+        <v>426.47596451336301</v>
       </c>
       <c r="E333" s="12">
-        <v>-5.8414356975279302E-3</v>
+        <v>-5.8411628055856646E-3</v>
       </c>
       <c r="F333" s="9">
         <v>2.0188407468008762E-2</v>
       </c>
       <c r="G333" s="9">
-        <v>7.5803257253104217E-3</v>
+        <v>7.580802766429251E-3</v>
       </c>
     </row>
     <row r="334" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A334" s="5">
         <v>43344</v>
       </c>
       <c r="B334" s="6">
         <v>214921.64793340201</v>
       </c>
       <c r="C334" s="7">
         <v>428.74570685724899</v>
       </c>
       <c r="D334" s="7">
-        <v>427.76681950599499</v>
+        <v>427.76699910425401</v>
       </c>
       <c r="E334" s="12">
-        <v>3.0269291929039266E-3</v>
+        <v>3.0272153610442221E-3</v>
       </c>
       <c r="F334" s="9">
         <v>1.954840695974025E-2</v>
       </c>
       <c r="G334" s="9">
-        <v>6.6161665830219984E-3</v>
+        <v>6.6168059352074149E-3</v>
       </c>
     </row>
     <row r="335" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A335" s="5">
         <v>43374</v>
       </c>
       <c r="B335" s="6">
         <v>214534.277225592</v>
       </c>
       <c r="C335" s="7">
         <v>427.97294371527198</v>
       </c>
       <c r="D335" s="7">
-        <v>427.65629027609401</v>
+        <v>427.656542260435</v>
       </c>
       <c r="E335" s="12">
-        <v>-2.5838663697341779E-4</v>
+        <v>-2.5821731000830184E-4</v>
       </c>
       <c r="F335" s="9">
         <v>1.6341331497136347E-2</v>
       </c>
       <c r="G335" s="9">
-        <v>1.4561284651717354E-3</v>
+        <v>1.457031250245544E-3</v>
       </c>
     </row>
     <row r="336" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A336" s="5">
         <v>43405</v>
       </c>
       <c r="B336" s="6">
         <v>214044.09637325999</v>
       </c>
       <c r="C336" s="7">
         <v>426.99508532807999</v>
       </c>
       <c r="D336" s="7">
-        <v>428.07158857748198</v>
+        <v>428.07188778298502</v>
       </c>
       <c r="E336" s="12">
-        <v>9.7110298814939711E-4</v>
+        <v>9.7121283438017514E-4</v>
       </c>
       <c r="F336" s="9">
         <v>1.9317560080221563E-2</v>
       </c>
       <c r="G336" s="9">
-        <v>1.414348245978303E-3</v>
+        <v>1.414995857846657E-3</v>
       </c>
     </row>
     <row r="337" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A337" s="5">
         <v>43435</v>
       </c>
       <c r="B337" s="6">
         <v>212281.46199801401</v>
       </c>
       <c r="C337" s="7">
         <v>423.478818221381</v>
       </c>
       <c r="D337" s="7">
-        <v>425.56007649598399</v>
+        <v>425.560288256494</v>
       </c>
       <c r="E337" s="12">
-        <v>-5.867037543519138E-3</v>
+        <v>-5.8672377191101299E-3</v>
       </c>
       <c r="F337" s="9">
         <v>5.331713824084483E-3</v>
       </c>
       <c r="G337" s="9">
-        <v>-1.5091263299605862E-3</v>
+        <v>-1.5086694543986479E-3</v>
       </c>
     </row>
     <row r="338" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A338" s="5">
         <v>43466</v>
       </c>
       <c r="B338" s="6">
         <v>211966.181814154</v>
       </c>
       <c r="C338" s="7">
         <v>422.84986796631398</v>
       </c>
       <c r="D338" s="7">
-        <v>426.915640365841</v>
+        <v>426.91579482360498</v>
       </c>
       <c r="E338" s="12">
-        <v>3.1853642875021571E-3</v>
+        <v>3.1852280499771179E-3</v>
       </c>
       <c r="F338" s="9">
         <v>9.9291791755207193E-4</v>
       </c>
       <c r="G338" s="9">
-        <v>-1.0544601856864455E-3</v>
+        <v>-1.05432212803791E-3</v>
       </c>
     </row>
     <row r="339" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A339" s="5">
         <v>43497</v>
       </c>
       <c r="B339" s="6">
         <v>211303.68138071301</v>
       </c>
       <c r="C339" s="7">
         <v>421.52825044029902</v>
       </c>
       <c r="D339" s="7">
-        <v>426.05990581093602</v>
+        <v>426.05998683741501</v>
       </c>
       <c r="E339" s="12">
-        <v>-2.0044581973424069E-3</v>
+        <v>-2.0046294762731121E-3</v>
       </c>
       <c r="F339" s="9">
         <v>4.2835938785268368E-3</v>
       </c>
       <c r="G339" s="9">
-        <v>-3.8637289995415713E-3</v>
+        <v>-3.8639477146041878E-3</v>
       </c>
     </row>
     <row r="340" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A340" s="5">
         <v>43525</v>
       </c>
       <c r="B340" s="6">
         <v>213102.32025742001</v>
       </c>
       <c r="C340" s="7">
         <v>425.11634267758501</v>
       </c>
       <c r="D340" s="7">
-        <v>426.15608688931098</v>
+        <v>426.15574509045399</v>
       </c>
       <c r="E340" s="12">
-        <v>2.2574543406506109E-4</v>
+        <v>2.247529831416184E-4</v>
       </c>
       <c r="F340" s="9">
         <v>6.9792542384596867E-3</v>
       </c>
       <c r="G340" s="9">
-        <v>-1.6829333909439415E-3</v>
+        <v>-1.683610819037118E-3</v>
       </c>
     </row>
     <row r="341" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A341" s="5">
         <v>43556</v>
       </c>
       <c r="B341" s="6">
         <v>214919.60426368</v>
       </c>
       <c r="C341" s="7">
         <v>428.741629954676</v>
       </c>
       <c r="D341" s="7">
-        <v>427.59436663891802</v>
+        <v>427.594320786504</v>
       </c>
       <c r="E341" s="12">
-        <v>3.3750069372600056E-3</v>
+        <v>3.3757041002571153E-3</v>
       </c>
       <c r="F341" s="9">
         <v>9.0133247355794754E-3</v>
       </c>
       <c r="G341" s="9">
-        <v>-5.7549307004256534E-4</v>
+        <v>-5.7625185897069997E-4</v>
       </c>
     </row>
     <row r="342" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A342" s="5">
         <v>43586</v>
       </c>
       <c r="B342" s="6">
         <v>214945.63646867801</v>
       </c>
       <c r="C342" s="7">
         <v>428.79356142012</v>
       </c>
       <c r="D342" s="7">
-        <v>427.76929551285502</v>
+        <v>427.76827615858099</v>
       </c>
       <c r="E342" s="12">
-        <v>4.0910004337058048E-4</v>
+        <v>4.0682339222142261E-4</v>
       </c>
       <c r="F342" s="9">
         <v>6.2161041081474355E-3</v>
       </c>
       <c r="G342" s="9">
-        <v>2.3340189474616579E-3</v>
+        <v>2.3325678392611682E-3</v>
       </c>
     </row>
     <row r="343" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A343" s="5">
         <v>43617</v>
       </c>
       <c r="B343" s="6">
         <v>216515.32544817499</v>
       </c>
       <c r="C343" s="7">
         <v>431.924923093232</v>
       </c>
       <c r="D343" s="7">
-        <v>428.43687208261002</v>
+        <v>428.43660784546103</v>
       </c>
       <c r="E343" s="12">
-        <v>1.5605995492375957E-3</v>
+        <v>1.5623685161549883E-3</v>
       </c>
       <c r="F343" s="9">
         <v>4.9734306887088131E-3</v>
       </c>
       <c r="G343" s="9">
-        <v>3.6500552778166995E-3</v>
+        <v>3.6490993626949741E-3</v>
       </c>
     </row>
     <row r="344" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A344" s="5">
         <v>43647</v>
       </c>
       <c r="B344" s="6">
         <v>217662.93988095401</v>
       </c>
       <c r="C344" s="7">
         <v>434.214291176497</v>
       </c>
       <c r="D344" s="7">
-        <v>430.71851448307501</v>
+        <v>430.71827455432498</v>
       </c>
       <c r="E344" s="12">
-        <v>5.3255042904547523E-3</v>
+        <v>5.3255643123917284E-3</v>
       </c>
       <c r="F344" s="9">
         <v>3.0072385949864167E-3</v>
       </c>
       <c r="G344" s="9">
-        <v>5.5588882270407591E-3</v>
+        <v>5.5579387182558282E-3</v>
       </c>
     </row>
     <row r="345" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A345" s="5">
         <v>43678</v>
       </c>
       <c r="B345" s="6">
         <v>216095.84508176299</v>
       </c>
       <c r="C345" s="7">
         <v>431.08810461570999</v>
       </c>
       <c r="D345" s="7">
-        <v>428.75691290097899</v>
+        <v>428.757122052554</v>
       </c>
       <c r="E345" s="12">
-        <v>-4.5542541500688261E-3</v>
+        <v>-4.5532140557542622E-3</v>
       </c>
       <c r="F345" s="9">
         <v>6.2915399736069855E-3</v>
       </c>
       <c r="G345" s="9">
-        <v>4.9882574422777104E-3</v>
+        <v>4.9891306328442298E-3</v>
       </c>
     </row>
     <row r="346" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A346" s="5">
         <v>43709</v>
       </c>
       <c r="B346" s="6">
         <v>215351.81899453801</v>
       </c>
       <c r="C346" s="7">
         <v>429.60385212762998</v>
       </c>
       <c r="D346" s="7">
-        <v>428.42904306007603</v>
+        <v>428.42980506600099</v>
       </c>
       <c r="E346" s="12">
-        <v>-7.6469866966011324E-4</v>
+        <v>-7.6340886184245171E-4</v>
       </c>
       <c r="F346" s="9">
         <v>2.0015250453964128E-3</v>
       </c>
       <c r="G346" s="9">
-        <v>3.1967086009934143E-3</v>
+        <v>3.1983170475669009E-3</v>
       </c>
     </row>
     <row r="347" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A347" s="5">
         <v>43739</v>
       </c>
       <c r="B347" s="6">
         <v>215368.452940655</v>
       </c>
       <c r="C347" s="7">
         <v>429.63703507152701</v>
       </c>
       <c r="D347" s="7">
-        <v>429.41463369117201</v>
+        <v>429.41451758807301</v>
       </c>
       <c r="E347" s="12">
-        <v>2.3004757661999609E-3</v>
+        <v>2.2984220762145569E-3</v>
       </c>
       <c r="F347" s="9">
         <v>3.8883097183874948E-3</v>
       </c>
       <c r="G347" s="9">
-        <v>-2.5183480496282495E-4</v>
+        <v>-2.4998683845234293E-4</v>
       </c>
     </row>
     <row r="348" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A348" s="5">
         <v>43770</v>
       </c>
       <c r="B348" s="6">
         <v>215734.00010430301</v>
       </c>
       <c r="C348" s="7">
         <v>430.36626257641097</v>
       </c>
       <c r="D348" s="7">
-        <v>431.231211895142</v>
+        <v>431.23268200248799</v>
       </c>
       <c r="E348" s="12">
-        <v>4.2303593344152901E-3</v>
+        <v>4.2340543692542809E-3</v>
       </c>
       <c r="F348" s="9">
         <v>7.8951195556284937E-3</v>
       </c>
       <c r="G348" s="9">
-        <v>9.0269281550270364E-4</v>
+        <v>9.0456506360259148E-4</v>
       </c>
     </row>
     <row r="349" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A349" s="5">
         <v>43800</v>
       </c>
       <c r="B349" s="6">
         <v>215281.593136685</v>
       </c>
       <c r="C349" s="7">
         <v>429.46375905020102</v>
       </c>
       <c r="D349" s="7">
-        <v>431.63666214386899</v>
+        <v>431.63662213308402</v>
       </c>
       <c r="E349" s="12">
-        <v>9.4021545181099953E-4</v>
+        <v>9.3671038271092577E-4</v>
       </c>
       <c r="F349" s="9">
         <v>1.4132798551665271E-2</v>
       </c>
       <c r="G349" s="9">
-        <v>3.3993493978190514E-3</v>
+        <v>3.3997999581627525E-3</v>
       </c>
     </row>
     <row r="350" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A350" s="5">
         <v>43831</v>
       </c>
       <c r="B350" s="6">
         <v>215897.39116111901</v>
       </c>
       <c r="C350" s="7">
         <v>430.69221026396298</v>
       </c>
       <c r="D350" s="7">
-        <v>435.219588298068</v>
+        <v>435.21955660921202</v>
       </c>
       <c r="E350" s="12">
-        <v>8.3007920050237605E-3</v>
+        <v>8.3008120544121322E-3</v>
       </c>
       <c r="F350" s="9">
         <v>1.8546398832679278E-2</v>
       </c>
       <c r="G350" s="9">
-        <v>8.9280797609123663E-3</v>
+        <v>8.9284961441775668E-3</v>
       </c>
     </row>
     <row r="351" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A351" s="5">
         <v>43862</v>
       </c>
       <c r="B351" s="6">
         <v>216092.12877452199</v>
       </c>
       <c r="C351" s="7">
         <v>431.08069098013499</v>
       </c>
       <c r="D351" s="7">
-        <v>435.73323887018699</v>
+        <v>435.73318407532599</v>
       </c>
       <c r="E351" s="12">
-        <v>1.180210142028848E-3</v>
+        <v>1.1801571375047448E-3</v>
       </c>
       <c r="F351" s="9">
         <v>2.2661448028354236E-2</v>
       </c>
       <c r="G351" s="9">
-        <v>1.0483953092845555E-2</v>
+        <v>1.0482196263100763E-2</v>
       </c>
     </row>
     <row r="352" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A352" s="5">
         <v>43891</v>
       </c>
       <c r="B352" s="6">
         <v>219583.11302532599</v>
       </c>
       <c r="C352" s="7">
         <v>438.04483128256902</v>
       </c>
       <c r="D352" s="7">
-        <v>439.06096307523501</v>
+        <v>439.060606351263</v>
       </c>
       <c r="E352" s="12">
-        <v>7.6370676097066159E-3</v>
+        <v>7.6363756480888334E-3</v>
       </c>
       <c r="F352" s="9">
         <v>3.0411648076275499E-2</v>
       </c>
       <c r="G352" s="9">
-        <v>1.3720902672010205E-2</v>
+        <v>1.3719528956501303E-2</v>
       </c>
     </row>
     <row r="353" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A353" s="5">
         <v>43922</v>
       </c>
       <c r="B353" s="6">
         <v>222914.90928335799</v>
       </c>
       <c r="C353" s="7">
         <v>444.69140856080003</v>
       </c>
       <c r="D353" s="7">
-        <v>443.40159879464102</v>
+        <v>443.40140486482102</v>
       </c>
       <c r="E353" s="12">
-        <v>9.8861800170155778E-3</v>
+        <v>9.8865588275647287E-3</v>
       </c>
       <c r="F353" s="9">
         <v>3.7201376054408763E-2</v>
       </c>
       <c r="G353" s="9">
-        <v>1.5490742331630836E-2</v>
+        <v>1.5489181946365171E-2</v>
       </c>
     </row>
     <row r="354" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A354" s="5">
         <v>43952</v>
       </c>
       <c r="B354" s="6">
         <v>218902.13135770601</v>
       </c>
       <c r="C354" s="7">
         <v>436.686345670496</v>
       </c>
       <c r="D354" s="7">
-        <v>435.519232234367</v>
+        <v>435.51758079489298</v>
       </c>
       <c r="E354" s="12">
-        <v>-1.7777036848089289E-2</v>
+        <v>-1.7780331734247756E-2</v>
       </c>
       <c r="F354" s="9">
         <v>1.8406956075170289E-2</v>
       </c>
       <c r="G354" s="9">
-        <v>1.1816696601971932E-2</v>
+        <v>1.1815104308900759E-2</v>
       </c>
     </row>
     <row r="355" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A355" s="5">
         <v>43983</v>
       </c>
       <c r="B355" s="6">
         <v>216402.62311997401</v>
       </c>
       <c r="C355" s="7">
         <v>431.70009399930899</v>
       </c>
       <c r="D355" s="7">
-        <v>428.05900118588397</v>
+        <v>428.058496996011</v>
       </c>
       <c r="E355" s="12">
-        <v>-1.712951001086549E-2</v>
+        <v>-1.7126940743167895E-2</v>
       </c>
       <c r="F355" s="9">
         <v>-5.2052817955694497E-4</v>
       </c>
       <c r="G355" s="9">
-        <v>-2.3159741150771129E-3</v>
+        <v>-2.317430113933816E-3</v>
       </c>
     </row>
     <row r="356" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A356" s="5">
         <v>44013</v>
       </c>
       <c r="B356" s="6">
         <v>220936.30486623201</v>
       </c>
       <c r="C356" s="7">
         <v>440.74430431342199</v>
       </c>
       <c r="D356" s="7">
-        <v>437.48657557414401</v>
+        <v>437.486051363949</v>
       </c>
       <c r="E356" s="12">
-        <v>2.2024006882560787E-2</v>
+        <v>2.2023986053536726E-2</v>
       </c>
       <c r="F356" s="9">
         <v>1.5038687739254319E-2</v>
       </c>
       <c r="G356" s="9">
-        <v>-1.2995786920312113E-2</v>
+        <v>-1.2997366549169942E-2</v>
       </c>
     </row>
     <row r="357" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A357" s="5">
         <v>44044</v>
       </c>
       <c r="B357" s="6">
         <v>224122.94552839501</v>
       </c>
       <c r="C357" s="7">
         <v>447.10131169884102</v>
       </c>
       <c r="D357" s="7">
-        <v>444.30598569433698</v>
+        <v>444.30627681153902</v>
       </c>
       <c r="E357" s="12">
-        <v>1.5587701431165835E-2</v>
+        <v>1.5589583773760518E-2</v>
       </c>
       <c r="F357" s="9">
         <v>3.7146019367446659E-2</v>
       </c>
       <c r="G357" s="9">
-        <v>-6.1686979943480491E-3</v>
+        <v>-6.1675968950891669E-3</v>
       </c>
     </row>
     <row r="358" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A358" s="5">
         <v>44075</v>
       </c>
       <c r="B358" s="6">
         <v>226128.844268229</v>
       </c>
       <c r="C358" s="7">
         <v>451.10286520154199</v>
       </c>
       <c r="D358" s="7">
-        <v>449.94724521772201</v>
+        <v>449.94872875232198</v>
       </c>
       <c r="E358" s="12">
-        <v>1.2696789386191121E-2</v>
+        <v>1.2699464840502994E-2</v>
       </c>
       <c r="F358" s="9">
         <v>5.0043808889136621E-2</v>
       </c>
       <c r="G358" s="9">
-        <v>1.8944419539627555E-2</v>
+        <v>1.894720804352823E-2</v>
       </c>
     </row>
     <row r="359" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A359" s="5">
         <v>44105</v>
       </c>
       <c r="B359" s="6">
         <v>227825.629987839</v>
       </c>
       <c r="C359" s="7">
         <v>454.48777128119701</v>
       </c>
       <c r="D359" s="7">
-        <v>454.30445914406698</v>
+        <v>454.30425757384398</v>
       </c>
       <c r="E359" s="12">
-        <v>9.6838328774222493E-3</v>
+        <v>9.6800558445839791E-3</v>
       </c>
       <c r="F359" s="9">
         <v>5.7841233834817762E-2</v>
       </c>
       <c r="G359" s="9">
-        <v>3.6503086343899094E-2</v>
+        <v>3.65064303375775E-2</v>
       </c>
     </row>
     <row r="360" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A360" s="5">
         <v>44136</v>
       </c>
       <c r="B360" s="6">
         <v>229721.22571022599</v>
       </c>
       <c r="C360" s="7">
         <v>458.269282058383</v>
       </c>
       <c r="D360" s="7">
-        <v>459.20664881342901</v>
+        <v>459.20998635944102</v>
       </c>
       <c r="E360" s="12">
-        <v>1.0790538306839403E-2</v>
+        <v>1.0798333283943862E-2</v>
       </c>
       <c r="F360" s="9">
         <v>6.4835517809711751E-2</v>
       </c>
       <c r="G360" s="9">
-        <v>4.0925851644140643E-2</v>
+        <v>4.092996430115492E-2</v>
       </c>
     </row>
     <row r="361" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A361" s="5">
         <v>44166</v>
       </c>
       <c r="B361" s="6">
         <v>230920.01094136501</v>
       </c>
       <c r="C361" s="7">
         <v>460.660730412872</v>
       </c>
       <c r="D361" s="7">
-        <v>463.262187856705</v>
+        <v>463.26247157564598</v>
       </c>
       <c r="E361" s="12">
-        <v>8.8316209134935431E-3</v>
+        <v>8.8249065494689916E-3</v>
       </c>
       <c r="F361" s="9">
         <v>7.2641685602682804E-2</v>
       </c>
       <c r="G361" s="9">
-        <v>3.3815531463926796E-2</v>
+        <v>3.3817128597817492E-2</v>
       </c>
     </row>
     <row r="362" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A362" s="5">
         <v>44197</v>
       </c>
       <c r="B362" s="6">
         <v>229747.56882904799</v>
       </c>
       <c r="C362" s="7">
         <v>458.32183376366203</v>
       </c>
       <c r="D362" s="7">
-        <v>463.59753668284702</v>
+        <v>463.59766715247503</v>
       </c>
       <c r="E362" s="12">
-        <v>7.2388559854963397E-4</v>
+        <v>7.2355435070958762E-4</v>
       </c>
       <c r="F362" s="9">
         <v>6.4151667574311011E-2</v>
       </c>
       <c r="G362" s="9">
-        <v>2.781392562842E-2</v>
+        <v>2.7815508724904126E-2</v>
       </c>
     </row>
     <row r="363" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A363" s="5">
         <v>44228</v>
       </c>
       <c r="B363" s="6">
         <v>231068.11226931601</v>
       </c>
       <c r="C363" s="7">
         <v>460.95617672621398</v>
       </c>
       <c r="D363" s="7">
-        <v>465.73770037984502</v>
+        <v>465.73729861219999</v>
       </c>
       <c r="E363" s="12">
-        <v>4.6164259463312707E-3</v>
+        <v>4.6152765885709712E-3</v>
       </c>
       <c r="F363" s="9">
         <v>6.9303697361512651E-2</v>
       </c>
       <c r="G363" s="9">
-        <v>2.1371442461971535E-2</v>
+        <v>2.1367991092070548E-2</v>
       </c>
     </row>
     <row r="364" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A364" s="5">
         <v>44256</v>
       </c>
       <c r="B364" s="6">
         <v>232133.72132141099</v>
       </c>
       <c r="C364" s="7">
         <v>463.08195284354298</v>
       </c>
       <c r="D364" s="7">
-        <v>463.98973812560598</v>
+        <v>463.98849666194701</v>
       </c>
       <c r="E364" s="12">
-        <v>-3.7531044895301457E-3</v>
+        <v>-3.754910666300626E-3</v>
       </c>
       <c r="F364" s="9">
         <v>5.7156527763760456E-2</v>
       </c>
       <c r="G364" s="9">
-        <v>1.2022080486612463E-2</v>
+        <v>1.2018468013947015E-2</v>
       </c>
     </row>
     <row r="365" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A365" s="5">
         <v>44287</v>
       </c>
       <c r="B365" s="6">
         <v>238830.90985527899</v>
       </c>
       <c r="C365" s="7">
         <v>476.44212786322902</v>
       </c>
       <c r="D365" s="7">
-        <v>475.03425410377997</v>
+        <v>475.03227807095101</v>
       </c>
       <c r="E365" s="12">
-        <v>2.3803362597610178E-2</v>
+        <v>2.3801843124249489E-2</v>
       </c>
       <c r="F365" s="9">
         <v>7.1399443954150321E-2</v>
       </c>
       <c r="G365" s="9">
-        <v>1.3488040411098634E-2</v>
+        <v>1.3482685990620746E-2</v>
       </c>
     </row>
     <row r="366" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A366" s="5">
         <v>44317</v>
       </c>
       <c r="B366" s="6">
         <v>242831.93673505701</v>
       </c>
       <c r="C366" s="7">
         <v>484.42374867350998</v>
       </c>
       <c r="D366" s="7">
-        <v>482.65296407731</v>
+        <v>482.64936798085398</v>
       </c>
       <c r="E366" s="12">
-        <v>1.6038232838395672E-2</v>
+        <v>1.6034889125503327E-2</v>
       </c>
       <c r="F366" s="9">
         <v>0.10931737041083145</v>
       </c>
       <c r="G366" s="9">
-        <v>2.0881505930532729E-2</v>
+        <v>2.0876604102443075E-2</v>
       </c>
     </row>
     <row r="367" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A367" s="5">
         <v>44348</v>
       </c>
       <c r="B367" s="6">
         <v>245432.45883467401</v>
       </c>
       <c r="C367" s="7">
         <v>489.611512198122</v>
       </c>
       <c r="D367" s="7">
-        <v>485.257937533411</v>
+        <v>485.25634592569003</v>
       </c>
       <c r="E367" s="12">
-        <v>5.3971976761417739E-3</v>
+        <v>5.4013909843957375E-3</v>
       </c>
       <c r="F367" s="9">
         <v>0.13414733747754459</v>
       </c>
       <c r="G367" s="9">
-        <v>3.5612783384936453E-2</v>
+        <v>3.5608766297858807E-2</v>
       </c>
     </row>
     <row r="368" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A368" s="5">
         <v>44378</v>
       </c>
       <c r="B368" s="6">
         <v>244228.55658371301</v>
       </c>
       <c r="C368" s="7">
         <v>487.20985593622902</v>
       </c>
       <c r="D368" s="7">
-        <v>484.01625361069102</v>
+        <v>484.01578145191303</v>
       </c>
       <c r="E368" s="12">
-        <v>-2.5588121835399269E-3</v>
+        <v>-2.5565136534391186E-3</v>
       </c>
       <c r="F368" s="9">
         <v>0.10542518909050824</v>
       </c>
       <c r="G368" s="9">
-        <v>3.3575419133600626E-2</v>
+        <v>3.3574053004764348E-2</v>
       </c>
     </row>
     <row r="369" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A369" s="5">
         <v>44409</v>
       </c>
       <c r="B369" s="6">
         <v>248857.16164557001</v>
       </c>
       <c r="C369" s="7">
         <v>496.44342811516498</v>
       </c>
       <c r="D369" s="7">
-        <v>493.13241954593002</v>
+        <v>493.134282333611</v>
       </c>
       <c r="E369" s="12">
-        <v>1.8834421090683895E-2</v>
+        <v>1.8839263575962439E-2</v>
       </c>
       <c r="F369" s="9">
         <v>0.11036003501944514</v>
       </c>
       <c r="G369" s="9">
-        <v>2.8649021989598511E-2</v>
+        <v>2.8653810594701623E-2</v>
       </c>
     </row>
     <row r="370" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A370" s="5">
         <v>44440</v>
       </c>
       <c r="B370" s="6">
         <v>248742.14430932101</v>
       </c>
       <c r="C370" s="7">
         <v>496.21398082772401</v>
       </c>
       <c r="D370" s="7">
-        <v>495.00429913184399</v>
+        <v>495.008934635895</v>
       </c>
       <c r="E370" s="12">
-        <v>3.7958964199464873E-3</v>
+        <v>3.8015047208090902E-3</v>
       </c>
       <c r="F370" s="9">
         <v>0.10000183795336226</v>
       </c>
       <c r="G370" s="9">
-        <v>2.0241806459720291E-2</v>
+        <v>2.0251047935800459E-2</v>
       </c>
     </row>
     <row r="371" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A371" s="5">
         <v>44470</v>
       </c>
       <c r="B371" s="6">
         <v>250311.37787042599</v>
       </c>
       <c r="C371" s="7">
         <v>499.34443398983802</v>
       </c>
       <c r="D371" s="7">
-        <v>499.34772625335199</v>
+        <v>499.34952107153401</v>
       </c>
       <c r="E371" s="12">
-        <v>8.7745240377217204E-3</v>
+        <v>8.7687032130676634E-3</v>
       </c>
       <c r="F371" s="9">
         <v>9.8697182945517881E-2</v>
       </c>
       <c r="G371" s="9">
-        <v>2.448972015010753E-2</v>
+        <v>2.4499425620667648E-2</v>
       </c>
     </row>
     <row r="372" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A372" s="5">
         <v>44501</v>
       </c>
       <c r="B372" s="6">
         <v>252687.077182148</v>
       </c>
       <c r="C372" s="7">
         <v>504.08370009205902</v>
       </c>
       <c r="D372" s="7">
-        <v>505.33070647054501</v>
+        <v>505.337479295869</v>
       </c>
       <c r="E372" s="12">
-        <v>1.1981590988876301E-2</v>
+        <v>1.1991516906806332E-2</v>
       </c>
       <c r="F372" s="9">
         <v>9.99727012639684E-2</v>
       </c>
       <c r="G372" s="9">
-        <v>2.5489573756863892E-2</v>
+        <v>2.5498743061067142E-2</v>
       </c>
     </row>
     <row r="373" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A373" s="5">
         <v>44531</v>
       </c>
       <c r="B373" s="6">
         <v>254822.21309066599</v>
       </c>
       <c r="C373" s="7">
         <v>508.34306792743803</v>
       </c>
       <c r="D373" s="7">
-        <v>511.31905452166899</v>
+        <v>511.31971525421301</v>
       </c>
       <c r="E373" s="12">
-        <v>1.1850354578587297E-2</v>
+        <v>1.1838100682101782E-2</v>
       </c>
       <c r="F373" s="9">
         <v>0.10350857880121511</v>
       </c>
       <c r="G373" s="9">
-        <v>2.9782580874692988E-2</v>
+        <v>2.9784634164661705E-2</v>
       </c>
     </row>
     <row r="374" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A374" s="5">
         <v>44562</v>
       </c>
       <c r="B374" s="6">
         <v>255555.95695518199</v>
       </c>
       <c r="C374" s="7">
         <v>509.80680848065401</v>
       </c>
       <c r="D374" s="7">
-        <v>516.08487866886799</v>
+        <v>516.08404723036801</v>
       </c>
       <c r="E374" s="12">
-        <v>9.3206464829622693E-3</v>
+        <v>9.3177161647020057E-3</v>
       </c>
       <c r="F374" s="9">
         <v>0.11233367237647407</v>
       </c>
       <c r="G374" s="9">
-        <v>3.0420617092268953E-2</v>
+        <v>3.0419310684501433E-2</v>
       </c>
     </row>
     <row r="375" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A375" s="5">
         <v>44593</v>
       </c>
       <c r="B375" s="6">
         <v>260229.804328303</v>
       </c>
       <c r="C375" s="7">
         <v>519.13063423297001</v>
       </c>
       <c r="D375" s="7">
-        <v>524.02157714044699</v>
+        <v>524.01880885436401</v>
       </c>
       <c r="E375" s="12">
-        <v>1.5378668896577796E-2</v>
+        <v>1.5374940703125617E-2</v>
       </c>
       <c r="F375" s="9">
         <v>0.12620387890215623</v>
       </c>
       <c r="G375" s="9">
-        <v>3.4502483342736978E-2</v>
+        <v>3.4491415978622042E-2</v>
       </c>
     </row>
     <row r="376" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A376" s="5">
         <v>44621</v>
       </c>
       <c r="B376" s="6">
         <v>265312.48615130101</v>
       </c>
       <c r="C376" s="7">
         <v>529.27004099764895</v>
       </c>
       <c r="D376" s="7">
-        <v>530.24365647170805</v>
+        <v>530.23892024947997</v>
       </c>
       <c r="E376" s="12">
-        <v>1.1873708264485083E-2</v>
+        <v>1.1870015522371657E-2</v>
       </c>
       <c r="F376" s="9">
         <v>0.14292953492935689</v>
       </c>
       <c r="G376" s="9">
-        <v>3.5852714462087265E-2</v>
+        <v>3.5840910302509466E-2</v>
       </c>
     </row>
     <row r="377" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A377" s="5">
         <v>44652</v>
       </c>
       <c r="B377" s="6">
         <v>267620.12814823899</v>
       </c>
       <c r="C377" s="7">
         <v>533.87354003399105</v>
       </c>
       <c r="D377" s="7">
-        <v>532.34908228977599</v>
+        <v>532.34241235147795</v>
       </c>
       <c r="E377" s="12">
-        <v>3.9706761078059927E-3</v>
+        <v>3.9670646979446111E-3</v>
       </c>
       <c r="F377" s="9">
         <v>0.12054226276826796</v>
       </c>
       <c r="G377" s="9">
-        <v>3.5152644721830661E-2</v>
+        <v>3.5138938136947795E-2</v>
       </c>
     </row>
     <row r="378" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A378" s="5">
         <v>44682</v>
       </c>
       <c r="B378" s="6">
         <v>269913.66759779298</v>
       </c>
       <c r="C378" s="7">
         <v>538.44890599623602</v>
       </c>
       <c r="D378" s="7">
-        <v>535.726698374688</v>
+        <v>535.71877619342797</v>
       </c>
       <c r="E378" s="12">
-        <v>6.3447391895257166E-3</v>
+        <v>6.3424663592666075E-3</v>
       </c>
       <c r="F378" s="9">
         <v>0.11152458456188885</v>
       </c>
       <c r="G378" s="9">
-        <v>3.0226347635075035E-2</v>
+        <v>3.0215840816975703E-2</v>
       </c>
     </row>
     <row r="379" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A379" s="5">
         <v>44713</v>
       </c>
       <c r="B379" s="6">
         <v>271613.04481209</v>
       </c>
       <c r="C379" s="7">
         <v>541.838981830693</v>
       </c>
       <c r="D379" s="7">
-        <v>536.81884845036996</v>
+        <v>536.81535125364803</v>
       </c>
       <c r="E379" s="12">
-        <v>2.0386329055381847E-3</v>
+        <v>2.0469229546364875E-3</v>
       </c>
       <c r="F379" s="9">
         <v>0.10667124512267812</v>
       </c>
       <c r="G379" s="9">
-        <v>2.1997971384631665E-2</v>
+        <v>2.199187717272566E-2</v>
       </c>
     </row>
     <row r="380" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A380" s="5">
         <v>44743</v>
       </c>
       <c r="B380" s="6">
         <v>271208.51544255298</v>
       </c>
       <c r="C380" s="7">
         <v>541.03198899328299</v>
       </c>
       <c r="D380" s="7">
-        <v>537.56792134851605</v>
+        <v>537.56888959638695</v>
       </c>
       <c r="E380" s="12">
-        <v>1.3953923196035056E-3</v>
+        <v>1.4037198097616166E-3</v>
       </c>
       <c r="F380" s="9">
         <v>0.11047012370804499</v>
       </c>
       <c r="G380" s="9">
-        <v>1.4810878759961454E-2</v>
+        <v>1.4813357804558613E-2</v>
       </c>
     </row>
     <row r="381" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A381" s="5">
         <v>44774</v>
       </c>
       <c r="B381" s="6">
         <v>273750.70741281001</v>
       </c>
       <c r="C381" s="7">
         <v>546.10339014684496</v>
       </c>
       <c r="D381" s="7">
-        <v>542.84614553956203</v>
+        <v>542.85210743687503</v>
       </c>
       <c r="E381" s="12">
-        <v>9.8187112389542808E-3</v>
+        <v>9.8279828738876418E-3</v>
       </c>
       <c r="F381" s="9">
         <v>0.100031462235733</v>
       </c>
       <c r="G381" s="9">
-        <v>1.1833353059989671E-2</v>
+        <v>1.1847737097889555E-2</v>
       </c>
     </row>
     <row r="382" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A382" s="5">
         <v>44805</v>
       </c>
       <c r="B382" s="6">
         <v>272259.454247054</v>
       </c>
       <c r="C382" s="7">
         <v>543.12849953529803</v>
       </c>
       <c r="D382" s="7">
-        <v>542.22397555951102</v>
+        <v>542.234368271383</v>
       </c>
       <c r="E382" s="12">
-        <v>-1.1461258132957619E-3</v>
+        <v>-1.1379511233893247E-3</v>
       </c>
       <c r="F382" s="9">
         <v>9.4544935290450605E-2</v>
       </c>
       <c r="G382" s="9">
-        <v>1.1055812020843714E-2</v>
+        <v>1.1078001992802955E-2</v>
       </c>
     </row>
     <row r="383" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A383" s="5">
         <v>44835</v>
       </c>
       <c r="B383" s="6">
         <v>268282.02277825301</v>
       </c>
       <c r="C383" s="7">
         <v>535.19394904694605</v>
       </c>
       <c r="D383" s="7">
-        <v>535.500765698647</v>
+        <v>535.50800159729397</v>
       </c>
       <c r="E383" s="12">
-        <v>-1.2399322353694231E-2</v>
+        <v>-1.2404906563802554E-2</v>
       </c>
       <c r="F383" s="9">
         <v>7.1793160425690505E-2</v>
       </c>
       <c r="G383" s="9">
-        <v>6.4948333337082609E-3</v>
+        <v>6.5160180131540457E-3</v>
       </c>
     </row>
     <row r="384" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A384" s="5">
         <v>44866</v>
       </c>
       <c r="B384" s="6">
         <v>263787.66538461298</v>
       </c>
       <c r="C384" s="7">
         <v>526.22818661149995</v>
       </c>
       <c r="D384" s="7">
-        <v>527.72267515460896</v>
+        <v>527.733699854826</v>
       </c>
       <c r="E384" s="12">
-        <v>-1.4524891545001362E-2</v>
+        <v>-1.4517620127578068E-2</v>
       </c>
       <c r="F384" s="9">
         <v>4.393017769746721E-2</v>
       </c>
       <c r="G384" s="9">
-        <v>-7.287446856852231E-3</v>
+        <v>-7.2718366587940508E-3</v>
       </c>
     </row>
     <row r="385" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A385" s="5">
         <v>44896</v>
       </c>
       <c r="B385" s="6">
         <v>262068.20530313501</v>
       </c>
       <c r="C385" s="7">
         <v>522.79804760440197</v>
       </c>
       <c r="D385" s="7">
-        <v>526.02937280467802</v>
+        <v>526.03253641543597</v>
       </c>
       <c r="E385" s="12">
-        <v>-3.2086973511890049E-3</v>
+        <v>-3.2235262592819058E-3</v>
       </c>
       <c r="F385" s="9">
         <v>2.8435481053962652E-2</v>
       </c>
       <c r="G385" s="9">
-        <v>-2.0574661702924657E-2</v>
+        <v>-2.0571914499430299E-2</v>
       </c>
     </row>
     <row r="386" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A386" s="5">
         <v>44927</v>
       </c>
       <c r="B386" s="6">
         <v>258296.853564825</v>
       </c>
       <c r="C386" s="7">
         <v>515.27460414304505</v>
       </c>
       <c r="D386" s="7">
-        <v>521.71686498664701</v>
+        <v>521.71693036711997</v>
       </c>
       <c r="E386" s="12">
-        <v>-8.1982262607078749E-3</v>
+        <v>-8.2040667631018138E-3</v>
       </c>
       <c r="F386" s="9">
         <v>1.0725230756894799E-2</v>
       </c>
       <c r="G386" s="9">
-        <v>-2.7830917005369882E-2</v>
+        <v>-2.7836273231766961E-2</v>
       </c>
     </row>
     <row r="387" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A387" s="5">
         <v>44958</v>
       </c>
       <c r="B387" s="6">
         <v>257405.91599430301</v>
       </c>
       <c r="C387" s="7">
         <v>513.497278954482</v>
       </c>
       <c r="D387" s="7">
-        <v>517.44766809865496</v>
+        <v>517.44402162773599</v>
       </c>
       <c r="E387" s="12">
-        <v>-8.1829765807960309E-3</v>
+        <v>-8.190090239887815E-3</v>
       </c>
       <c r="F387" s="9">
         <v>-1.0851517724072335E-2</v>
       </c>
       <c r="G387" s="9">
-        <v>-2.5073079386635833E-2</v>
+        <v>-2.509073917255511E-2</v>
       </c>
     </row>
     <row r="388" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A388" s="5">
         <v>44986</v>
       </c>
       <c r="B388" s="6">
         <v>257122.222225398</v>
       </c>
       <c r="C388" s="7">
         <v>512.93134021983303</v>
       </c>
       <c r="D388" s="7">
-        <v>513.44129655634299</v>
+        <v>513.42969683686295</v>
       </c>
       <c r="E388" s="12">
-        <v>-7.7425637205656983E-3</v>
+        <v>-7.7579885419201133E-3</v>
       </c>
       <c r="F388" s="9">
         <v>-3.0870254335609526E-2</v>
       </c>
       <c r="G388" s="9">
-        <v>-2.3059253821259618E-2</v>
+        <v>-2.308197550918456E-2</v>
       </c>
     </row>
     <row r="389" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A389" s="5">
         <v>45017</v>
       </c>
       <c r="B389" s="6">
         <v>260441.30473063199</v>
       </c>
       <c r="C389" s="7">
         <v>519.55255492066794</v>
       </c>
       <c r="D389" s="7">
-        <v>518.10561638308604</v>
+        <v>518.08594601341804</v>
       </c>
       <c r="E389" s="12">
-        <v>9.0844267066687578E-3</v>
+        <v>9.0689128526091345E-3</v>
       </c>
       <c r="F389" s="9">
         <v>-2.6824676706044159E-2</v>
       </c>
       <c r="G389" s="9">
-        <v>-1.6804096666272028E-2</v>
+        <v>-1.6835154269515651E-2</v>
       </c>
     </row>
     <row r="390" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A390" s="5">
         <v>45047</v>
       </c>
       <c r="B390" s="6">
         <v>260735.96564923</v>
       </c>
       <c r="C390" s="7">
         <v>520.14037194627701</v>
       </c>
       <c r="D390" s="7">
-        <v>516.92290023886801</v>
+        <v>516.90878921387605</v>
       </c>
       <c r="E390" s="12">
-        <v>-2.2827703595931226E-3</v>
+        <v>-2.2721264851903733E-3</v>
       </c>
       <c r="F390" s="9">
         <v>-3.4002360940978527E-2</v>
       </c>
       <c r="G390" s="9">
-        <v>-1.0684997334035606E-2</v>
+        <v>-1.0713727389171979E-2</v>
       </c>
     </row>
     <row r="391" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A391" s="5">
         <v>45078</v>
       </c>
       <c r="B391" s="6">
         <v>262239.27178684698</v>
       </c>
       <c r="C391" s="7">
         <v>523.13930694790702</v>
       </c>
       <c r="D391" s="7">
-        <v>518.54664158874505</v>
+        <v>518.53170269365603</v>
       </c>
       <c r="E391" s="12">
-        <v>3.1411673754959679E-3</v>
+        <v>3.1396515471291409E-3</v>
       </c>
       <c r="F391" s="9">
         <v>-3.4511497898519594E-2</v>
       </c>
       <c r="G391" s="9">
-        <v>6.2432366963216523E-4</v>
+        <v>6.0272750575651735E-4</v>
       </c>
     </row>
     <row r="392" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A392" s="5">
         <v>45108</v>
       </c>
       <c r="B392" s="6">
         <v>260827.70181327101</v>
       </c>
       <c r="C392" s="7">
         <v>520.32337578453496</v>
       </c>
       <c r="D392" s="7">
-        <v>517.14866540324999</v>
+        <v>517.158651196812</v>
       </c>
       <c r="E392" s="12">
-        <v>-2.695950707947703E-3</v>
+        <v>-2.6479605580744803E-3</v>
       </c>
       <c r="F392" s="9">
         <v>-3.8276134554042329E-2</v>
       </c>
       <c r="G392" s="9">
-        <v>2.3393407808762756E-3</v>
+        <v>2.3496277597092607E-3</v>
       </c>
     </row>
     <row r="393" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A393" s="5">
         <v>45139</v>
       </c>
       <c r="B393" s="6">
         <v>259152.760488317</v>
       </c>
       <c r="C393" s="7">
         <v>516.98204693647699</v>
       </c>
       <c r="D393" s="7">
-        <v>514.65384549448197</v>
+        <v>514.67055842270702</v>
       </c>
       <c r="E393" s="12">
-        <v>-4.8241832101078019E-3</v>
+        <v>-4.8110821859926878E-3</v>
       </c>
       <c r="F393" s="9">
         <v>-5.3325695712193588E-2</v>
       </c>
       <c r="G393" s="9">
-        <v>1.2136751341136343E-3</v>
+        <v>1.2506133389000862E-3</v>
       </c>
     </row>
     <row r="394" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A394" s="5">
         <v>45170</v>
       </c>
       <c r="B394" s="6">
         <v>257808.021672542</v>
       </c>
       <c r="C394" s="7">
         <v>514.29943678690904</v>
       </c>
       <c r="D394" s="7">
-        <v>513.74938032562704</v>
+        <v>513.76801271744603</v>
       </c>
       <c r="E394" s="12">
-        <v>-1.7574242896910564E-3</v>
+        <v>-1.753637721238599E-3</v>
       </c>
       <c r="F394" s="9">
         <v>-5.3079635432600525E-2</v>
       </c>
       <c r="G394" s="9">
-        <v>-5.1643893408933605E-3</v>
+        <v>-5.1040107142281688E-3</v>
       </c>
     </row>
     <row r="395" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A395" s="5">
         <v>45200</v>
       </c>
       <c r="B395" s="6">
         <v>259423.18815502501</v>
       </c>
       <c r="C395" s="7">
         <v>517.52152121573704</v>
       </c>
       <c r="D395" s="7">
-        <v>518.17089770506402</v>
+        <v>518.18551636708696</v>
       </c>
       <c r="E395" s="12">
-        <v>8.6063702434726608E-3</v>
+        <v>8.5982457846600635E-3</v>
       </c>
       <c r="F395" s="9">
         <v>-3.3020604703546064E-2</v>
       </c>
       <c r="G395" s="9">
-        <v>-3.8928332010672584E-3</v>
+        <v>-3.8484212899649872E-3</v>
       </c>
     </row>
     <row r="396" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A396" s="5">
         <v>45231</v>
       </c>
       <c r="B396" s="6">
         <v>258557.157466748</v>
       </c>
       <c r="C396" s="7">
         <v>515.79388259405596</v>
       </c>
       <c r="D396" s="7">
-        <v>517.34452154723203</v>
+        <v>517.361204841328</v>
       </c>
       <c r="E396" s="12">
-        <v>-1.5947946160078663E-3</v>
+        <v>-1.5907652756064206E-3</v>
       </c>
       <c r="F396" s="9">
         <v>-1.9828477992850924E-2</v>
       </c>
       <c r="G396" s="9">
-        <v>-6.9942496941088894E-4</v>
+        <v>-6.7479667411984856E-4</v>
       </c>
     </row>
     <row r="397" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A397" s="5">
         <v>45261</v>
       </c>
       <c r="B397" s="6">
         <v>257442.610373173</v>
       </c>
       <c r="C397" s="7">
         <v>513.57048031673605</v>
       </c>
       <c r="D397" s="7">
-        <v>516.72549925113503</v>
+        <v>516.73198556170303</v>
       </c>
       <c r="E397" s="12">
-        <v>-1.1965378395148996E-3</v>
+        <v>-1.2162088570556451E-3</v>
       </c>
       <c r="F397" s="9">
         <v>-1.7650347643701103E-2</v>
       </c>
       <c r="G397" s="9">
-        <v>4.3279215133806836E-3</v>
+        <v>4.3229143638405798E-3</v>
       </c>
     </row>
     <row r="398" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A398" s="5">
         <v>45292</v>
       </c>
       <c r="B398" s="6">
         <v>257655.80438207099</v>
       </c>
       <c r="C398" s="7">
         <v>513.99577956844701</v>
       </c>
       <c r="D398" s="7">
-        <v>520.03031781879599</v>
+        <v>520.02675764769799</v>
       </c>
       <c r="E398" s="12">
-        <v>6.3956947595009694E-3</v>
+        <v>6.3761721318904563E-3</v>
       </c>
       <c r="F398" s="9">
         <v>-2.4818311717978991E-3</v>
       </c>
       <c r="G398" s="9">
-        <v>4.8663785184994701E-3</v>
+        <v>4.8465949832519062E-3</v>
       </c>
     </row>
     <row r="399" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A399" s="5">
         <v>45323</v>
       </c>
       <c r="B399" s="6">
         <v>260419.70852645501</v>
       </c>
       <c r="C399" s="7">
         <v>519.50947280253604</v>
       </c>
       <c r="D399" s="7">
-        <v>522.70723636818695</v>
+        <v>522.69296551282196</v>
       </c>
       <c r="E399" s="12">
-        <v>5.1476201630300533E-3</v>
+        <v>5.1270589943954725E-3</v>
       </c>
       <c r="F399" s="9">
         <v>1.1708326595800678E-2</v>
       </c>
       <c r="G399" s="9">
-        <v>6.582640916500182E-3</v>
+        <v>6.5428763919876953E-3</v>
       </c>
     </row>
     <row r="400" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A400" s="5">
         <v>45352</v>
       </c>
       <c r="B400" s="6">
         <v>261141.74328401001</v>
       </c>
       <c r="C400" s="7">
         <v>520.94985493937395</v>
       </c>
       <c r="D400" s="7">
-        <v>521.05577780674196</v>
+        <v>521.01980846716299</v>
       </c>
       <c r="E400" s="12">
-        <v>-3.1594331330085934E-3</v>
+        <v>-3.2010322618698517E-3</v>
       </c>
       <c r="F400" s="9">
         <v>1.5632725261249147E-2</v>
       </c>
       <c r="G400" s="9">
-        <v>7.442410100509278E-3</v>
+        <v>7.3832262257929049E-3</v>
       </c>
     </row>
     <row r="401" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A401" s="5">
         <v>45383</v>
       </c>
       <c r="B401" s="6">
         <v>261962.20493682101</v>
       </c>
       <c r="C401" s="7">
         <v>522.58658820782898</v>
       </c>
       <c r="D401" s="7">
-        <v>520.96646680954802</v>
+        <v>520.917538189384</v>
       </c>
       <c r="E401" s="12">
-        <v>-1.7140390913594761E-4</v>
+        <v>-1.9628865566523324E-4</v>
       </c>
       <c r="F401" s="9">
         <v>5.839704296371595E-3</v>
       </c>
       <c r="G401" s="9">
-        <v>6.8394183459041802E-3</v>
+        <v>6.7629040678760521E-3</v>
       </c>
     </row>
     <row r="402" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A402" s="5">
         <v>45413</v>
       </c>
       <c r="B402" s="6">
         <v>264248.84969596699</v>
       </c>
       <c r="C402" s="7">
         <v>527.14819999993404</v>
       </c>
       <c r="D402" s="7">
-        <v>523.54121510221796</v>
+        <v>523.51747221884705</v>
       </c>
       <c r="E402" s="12">
-        <v>4.9422534015248765E-3</v>
+        <v>4.9910664142733818E-3</v>
       </c>
       <c r="F402" s="9">
         <v>1.3472955439769008E-2</v>
       </c>
       <c r="G402" s="9">
-        <v>3.9118632961137045E-3</v>
+        <v>3.8495005132861415E-3</v>
       </c>
     </row>
     <row r="403" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A403" s="5">
         <v>45444</v>
       </c>
       <c r="B403" s="6">
         <v>266064.09825434402</v>
       </c>
       <c r="C403" s="7">
         <v>530.76942677613999</v>
       </c>
       <c r="D403" s="7">
-        <v>526.65719934720698</v>
+        <v>526.62043586166806</v>
       </c>
       <c r="E403" s="12">
-        <v>5.9517458322371208E-3</v>
+        <v>5.9271443790969158E-3</v>
       </c>
       <c r="F403" s="9">
         <v>1.4585254303960626E-2</v>
       </c>
       <c r="G403" s="9">
-        <v>4.7138896901741667E-3</v>
+        <v>4.6784739365135497E-3</v>
       </c>
     </row>
     <row r="404" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A404" s="5">
         <v>45474</v>
       </c>
       <c r="B404" s="6">
         <v>266334.07782784698</v>
       </c>
       <c r="C404" s="7">
         <v>531.30800715737098</v>
       </c>
       <c r="D404" s="7">
-        <v>528.028427659214</v>
+        <v>528.14726046859903</v>
       </c>
       <c r="E404" s="12">
-        <v>2.603644863692578E-3</v>
+        <v>2.8992885633705168E-3</v>
       </c>
       <c r="F404" s="9">
         <v>2.1111162565536468E-2</v>
       </c>
       <c r="G404" s="9">
-        <v>8.626002953347367E-3</v>
+        <v>8.7272094075776518E-3</v>
       </c>
     </row>
     <row r="405" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A405" s="5">
         <v>45505</v>
       </c>
       <c r="B405" s="6">
         <v>265375.44571877102</v>
       </c>
       <c r="C405" s="7">
         <v>529.39563860271903</v>
       </c>
       <c r="D405" s="7">
-        <v>528.04232488535399</v>
+        <v>528.06379855110697</v>
       </c>
       <c r="E405" s="12">
-        <v>2.6319087026438481E-5</v>
+        <v>-1.5802773911577361E-4</v>
       </c>
       <c r="F405" s="9">
         <v>2.4011649417619685E-2</v>
       </c>
       <c r="G405" s="9">
-        <v>1.0963779249391292E-2</v>
+        <v>1.1100081456495214E-2</v>
       </c>
     </row>
     <row r="406" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A406" s="5">
         <v>45536</v>
       </c>
       <c r="B406" s="6">
         <v>266094.19737815898</v>
       </c>
       <c r="C406" s="7">
         <v>530.82947130976504</v>
       </c>
       <c r="D406" s="7">
-        <v>530.82357261177299</v>
+        <v>530.84261198746196</v>
       </c>
       <c r="E406" s="12">
-        <v>5.2670924191973167E-3</v>
+        <v>5.2622683925303004E-3</v>
       </c>
       <c r="F406" s="9">
         <v>3.2140876190974499E-2</v>
       </c>
       <c r="G406" s="9">
-        <v>1.0011326045401558E-2</v>
+        <v>1.0183106379378914E-2</v>
       </c>
     </row>
     <row r="407" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A407" s="5">
         <v>45566</v>
       </c>
       <c r="B407" s="6">
         <v>265737.64980293898</v>
       </c>
       <c r="C407" s="7">
         <v>530.11819702150297</v>
       </c>
       <c r="D407" s="7">
-        <v>531.00994419968094</v>
+        <v>531.02397710263699</v>
       </c>
       <c r="E407" s="12">
-        <v>3.5109892914308993E-4</v>
+        <v>3.4165515555728554E-4</v>
       </c>
       <c r="F407" s="9">
         <v>2.4340390282078239E-2</v>
       </c>
       <c r="G407" s="9">
-        <v>7.3810679665067269E-3</v>
+        <v>7.3783998761116631E-3</v>
       </c>
     </row>
     <row r="408" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A408" s="5">
         <v>45597</v>
       </c>
       <c r="B408" s="6">
         <v>268143.94746382697</v>
       </c>
       <c r="C408" s="7">
         <v>534.91850355854399</v>
       </c>
       <c r="D408" s="7">
-        <v>536.38773813676903</v>
+        <v>536.40097740505405</v>
       </c>
       <c r="E408" s="12">
-        <v>1.0127482537437782E-2</v>
+        <v>1.0125720370961266E-2</v>
       </c>
       <c r="F408" s="9">
         <v>3.7078029829096693E-2</v>
       </c>
       <c r="G408" s="9">
-        <v>9.7889868173046679E-3</v>
+        <v>9.7521888234450849E-3</v>
       </c>
     </row>
     <row r="409" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A409" s="5">
         <v>45627</v>
       </c>
       <c r="B409" s="6">
         <v>269426.09136215999</v>
       </c>
       <c r="C409" s="7">
         <v>537.47624354085497</v>
       </c>
       <c r="D409" s="7">
-        <v>540.86655049116996</v>
+        <v>540.86929877707701</v>
       </c>
       <c r="E409" s="12">
-        <v>8.3499529089885449E-3</v>
+        <v>8.3301887212050563E-3</v>
       </c>
       <c r="F409" s="9">
         <v>4.6548164546714954E-2</v>
       </c>
       <c r="G409" s="9">
-        <v>1.3466497001414446E-2</v>
+        <v>1.3383657191706755E-2</v>
       </c>
     </row>
     <row r="410" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A410" s="5">
         <v>45658</v>
       </c>
       <c r="B410" s="6">
         <v>268212.980198454</v>
       </c>
       <c r="C410" s="7">
         <v>535.05621648271301</v>
       </c>
       <c r="D410" s="7">
-        <v>540.67215739180904</v>
+        <v>540.65964367727304</v>
       </c>
       <c r="E410" s="12">
-        <v>-3.5941046674892174E-4</v>
+        <v>-3.8762617933385535E-4</v>
       </c>
       <c r="F410" s="9">
         <v>4.0973949108976004E-2</v>
       </c>
       <c r="G410" s="9">
-        <v>1.764326722079268E-2</v>
+        <v>1.7610539704029371E-2</v>
       </c>
     </row>
     <row r="411" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A411" s="5">
         <v>45689</v>
       </c>
       <c r="B411" s="6">
         <v>270492.66894957499</v>
       </c>
       <c r="C411" s="7">
         <v>539.60395178258602</v>
       </c>
       <c r="D411" s="7">
-        <v>542.08368041826498</v>
+        <v>542.05498782836798</v>
       </c>
       <c r="E411" s="12">
-        <v>2.6106819209354981E-3</v>
+        <v>2.5808180200108666E-3</v>
       </c>
       <c r="F411" s="9">
         <v>3.8679716217008941E-2</v>
       </c>
       <c r="G411" s="9">
-        <v>1.5893377261988473E-2</v>
+        <v>1.5839878327182477E-2</v>
       </c>
     </row>
     <row r="412" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A412" s="5">
         <v>45717</v>
       </c>
       <c r="B412" s="6">
         <v>271315.71920009702</v>
       </c>
       <c r="C412" s="7">
         <v>541.24584902668505</v>
       </c>
       <c r="D412" s="7">
-        <v>540.69542387141701</v>
+        <v>540.62647654793204</v>
       </c>
       <c r="E412" s="12">
-        <v>-2.5609635504555417E-3</v>
+        <v>-2.6353623018191552E-3</v>
       </c>
       <c r="F412" s="9">
         <v>3.8959592549791644E-2</v>
       </c>
       <c r="G412" s="9">
-        <v>9.4431179552934008E-3</v>
+        <v>9.3557847005134587E-3</v>
       </c>
     </row>
     <row r="413" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A413" s="5">
         <v>45748</v>
       </c>
       <c r="B413" s="6">
         <v>270751.74244191701</v>
       </c>
       <c r="C413" s="7">
         <v>540.12077569804705</v>
       </c>
       <c r="D413" s="7">
-        <v>538.23482555381304</v>
+        <v>538.14678602281197</v>
       </c>
       <c r="E413" s="12">
-        <v>-4.5508029270636685E-3</v>
+        <v>-4.5866982707796211E-3</v>
       </c>
       <c r="F413" s="9">
         <v>3.3552693249075283E-2</v>
       </c>
       <c r="G413" s="9">
-        <v>1.9082967778560889E-3</v>
+        <v>1.7913820024786364E-3</v>
       </c>
     </row>
     <row r="414" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A414" s="5">
         <v>45778</v>
       </c>
       <c r="B414" s="6">
         <v>273427.28284223302</v>
       </c>
       <c r="C414" s="7">
         <v>545.458192711126</v>
       </c>
       <c r="D414" s="7">
-        <v>541.72832813846298</v>
+        <v>541.69103674107203</v>
       </c>
       <c r="E414" s="12">
-        <v>6.4906661902734974E-3</v>
+        <v>6.5860297047464211E-3</v>
       </c>
       <c r="F414" s="9">
         <v>3.4734051470144856E-2</v>
       </c>
       <c r="G414" s="9">
-        <v>-1.8254310601443224E-3</v>
+        <v>-1.9214473072290961E-3</v>
       </c>
     </row>
     <row r="415" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A415" s="5">
         <v>45809</v>
       </c>
       <c r="B415" s="6">
         <v>271618.65117166197</v>
       </c>
       <c r="C415" s="7">
         <v>541.850165918573</v>
       </c>
       <c r="D415" s="7">
-        <v>538.394268531085</v>
+        <v>538.32760432447697</v>
       </c>
       <c r="E415" s="12">
-        <v>-6.1544863618906431E-3</v>
+        <v>-6.2091343375925145E-3</v>
       </c>
       <c r="F415" s="9">
         <v>2.0876747196493017E-2</v>
       </c>
       <c r="G415" s="9">
-        <v>-3.1376608453609345E-3</v>
+        <v>-3.1882892261737572E-3</v>
       </c>
     </row>
     <row r="416" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A416" s="5">
         <v>45839</v>
       </c>
       <c r="B416" s="6">
         <v>272664.06801065803</v>
       </c>
       <c r="C416" s="7">
         <v>543.93566072984697</v>
       </c>
       <c r="D416" s="7">
-        <v>540.81245210117197</v>
+        <v>541.09821073262196</v>
       </c>
       <c r="E416" s="12">
-        <v>4.4914734636469777E-3</v>
+        <v>5.1466920623952639E-3</v>
       </c>
       <c r="F416" s="9">
         <v>2.3767105713382808E-2</v>
       </c>
       <c r="G416" s="9">
-        <v>-4.8661563804786034E-5</v>
+        <v>1.780579768324575E-4</v>
       </c>
     </row>
     <row r="417" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A417" s="5">
         <v>45870</v>
       </c>
       <c r="B417" s="6">
         <v>271079.16545142798</v>
       </c>
       <c r="C417" s="7">
         <v>540.77394959189996</v>
       </c>
       <c r="D417" s="7">
-        <v>540.23834258525801</v>
+        <v>540.26113639840503</v>
       </c>
       <c r="E417" s="12">
-        <v>-1.0615685968091704E-3</v>
+        <v>-1.5469915028615278E-3</v>
       </c>
       <c r="F417" s="9">
         <v>2.1493019888136455E-2</v>
       </c>
       <c r="G417" s="9">
-        <v>-7.4877852928323385E-4</v>
+        <v>-4.7970686959397657E-4</v>
       </c>
     </row>
     <row r="418" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A418" s="5">
         <v>45901</v>
       </c>
       <c r="B418" s="6">
         <v>271994.92857299699</v>
       </c>
       <c r="C418" s="7">
         <v>542.60079910029697</v>
       </c>
       <c r="D418" s="7">
-        <v>542.90394904974596</v>
+        <v>542.91844177983796</v>
       </c>
       <c r="E418" s="12">
-        <v>4.9341304649572759E-3</v>
+        <v>4.9185573464483046E-3</v>
       </c>
       <c r="F418" s="9">
         <v>2.2175347125108713E-2</v>
       </c>
       <c r="G418" s="9">
-        <v>3.4586435826549078E-3</v>
+        <v>3.7773405117809133E-3</v>
       </c>
     </row>
     <row r="419" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A419" s="5">
         <v>45931</v>
       </c>
       <c r="B419" s="6">
         <v>272225.53582857299</v>
       </c>
       <c r="C419" s="7">
         <v>543.06083591719698</v>
       </c>
       <c r="D419" s="7">
-        <v>544.21840002800104</v>
+        <v>544.22640517256104</v>
       </c>
       <c r="E419" s="12">
-        <v>2.42114830911766E-3</v>
+        <v>2.4091342125627246E-3</v>
       </c>
       <c r="F419" s="9">
         <v>2.4414628602475563E-2</v>
       </c>
       <c r="G419" s="9">
-        <v>3.9641581549849647E-3</v>
+        <v>3.8795053827593851E-3</v>
       </c>
     </row>
     <row r="420" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A420" s="5">
         <v>45962</v>
       </c>
       <c r="B420" s="6">
         <v>272997.785055427</v>
       </c>
       <c r="C420" s="7">
         <v>544.60139055104298</v>
       </c>
       <c r="D420" s="7">
-        <v>545.90147447330503</v>
+        <v>545.90515962965605</v>
       </c>
       <c r="E420" s="12">
-        <v>3.0926452417217032E-3</v>
+        <v>3.084661900156549E-3</v>
       </c>
       <c r="F420" s="9">
         <v>1.8101611606410328E-2</v>
       </c>
       <c r="G420" s="9">
-        <v>8.3848230742442631E-3</v>
+        <v>8.2503937656237536E-3</v>
       </c>
     </row>
     <row r="421" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A421" s="5">
         <v>45992</v>
       </c>
       <c r="B421" s="6">
         <v>271067.55001795798</v>
       </c>
       <c r="C421" s="7">
         <v>540.75077804412297</v>
       </c>
       <c r="D421" s="7">
-        <v>543.91186456938397</v>
+        <v>543.90446533176805</v>
       </c>
       <c r="E421" s="12">
-        <v>-3.644631855667102E-3</v>
+        <v>-3.6649118671918668E-3</v>
       </c>
       <c r="F421" s="9">
         <v>6.0924264888353452E-3</v>
       </c>
       <c r="G421" s="9">
-        <v>6.2052193100716746E-3</v>
+        <v>6.0077415881329976E-3</v>
       </c>
     </row>
     <row r="422" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A422" s="5">
         <v>46023</v>
       </c>
       <c r="B422" s="6">
         <v>270873.21718718502</v>
       </c>
       <c r="C422" s="7">
         <v>540.36310482601596</v>
       </c>
       <c r="D422" s="7">
-        <v>545.41901001910196</v>
+        <v>545.389375540272</v>
       </c>
       <c r="E422" s="12">
-        <v>2.7709368886652541E-3</v>
+        <v>2.7300937998333552E-3</v>
       </c>
       <c r="F422" s="9">
         <v>9.9183752656659685E-3</v>
       </c>
       <c r="G422" s="9">
-        <v>4.8370698881401442E-3</v>
+        <v>4.7886128173415532E-3</v>
       </c>
     </row>
     <row r="423" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A423" s="5">
         <v>46054</v>
       </c>
       <c r="B423" s="6">
         <v>273175.53525829501</v>
       </c>
       <c r="C423" s="7">
         <v>544.95598319959902</v>
       </c>
       <c r="D423" s="7">
-        <v>546.97570863626504</v>
+        <v>546.92337342676399</v>
       </c>
       <c r="E423" s="12">
-        <v>2.8541334067335722E-3</v>
+        <v>2.8126655107141296E-3</v>
       </c>
       <c r="F423" s="9">
         <v>9.9184437017789673E-3</v>
       </c>
       <c r="G423" s="9">
-        <v>2.0102337922793811E-3</v>
+        <v>1.9394431915640276E-3</v>
       </c>
     </row>
     <row r="424" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A424" s="5">
         <v>46082</v>
       </c>
       <c r="B424" s="6">
         <v>277186.13446022902</v>
       </c>
       <c r="C424" s="7">
         <v>552.95669976904799</v>
       </c>
       <c r="D424" s="7">
-        <v>551.98841392905103</v>
+        <v>551.87864500889395</v>
       </c>
       <c r="E424" s="12">
-        <v>9.164402026707652E-3</v>
+        <v>9.060266616660817E-3</v>
       </c>
       <c r="F424" s="9">
         <v>2.1636841674485652E-2</v>
       </c>
       <c r="G424" s="9">
-        <v>6.3348791007051819E-3</v>
+        <v>6.2148959109011859E-3</v>
       </c>
     </row>
     <row r="425" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A425" s="5">
         <v>46113</v>
       </c>
       <c r="B425" s="6">
         <v>278879.50879181898</v>
       </c>
       <c r="C425" s="7">
         <v>556.33480049437298</v>
       </c>
       <c r="D425" s="7">
-        <v>554.25116554319095</v>
+        <v>554.11976948671497</v>
       </c>
       <c r="E425" s="12">
-        <v>4.0992737474934149E-3</v>
+        <v>4.0609008848040418E-3</v>
       </c>
       <c r="F425" s="9">
         <v>3.0019257776876085E-2</v>
       </c>
       <c r="G425" s="9">
-        <v>1.0997176674638176E-2</v>
+        <v>1.0838306172667345E-2</v>
       </c>
     </row>
     <row r="426" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A426" s="5">
         <v>46143</v>
       </c>
       <c r="B426" s="6">
         <v>278023.90351768199</v>
       </c>
       <c r="C426" s="7">
         <v>554.62795945914797</v>
       </c>
       <c r="D426" s="7">
-        <v>550.87832240593104</v>
+        <v>550.82385067309099</v>
       </c>
       <c r="E426" s="12">
-        <v>-6.0854055831427445E-3</v>
+        <v>-5.9480260317674727E-3</v>
       </c>
       <c r="F426" s="9">
         <v>1.6811126628137885E-2</v>
       </c>
       <c r="G426" s="9">
-        <v>1.2718471505754003E-2</v>
+        <v>1.2593102364300446E-2</v>
       </c>
     </row>
     <row r="427" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A427" s="5">
         <v>46174</v>
       </c>
       <c r="B427" s="6">
         <v>277483.85436733998</v>
       </c>
       <c r="C427" s="7">
         <v>553.55061914965597</v>
       </c>
       <c r="D427" s="7">
-        <v>550.68916338328404</v>
+        <v>550.59157845321704</v>
       </c>
       <c r="E427" s="12">
-        <v>-3.4337713965737482E-4</v>
+        <v>-4.2168148599619482E-4</v>
       </c>
       <c r="F427" s="9">
         <v>2.1593521543446847E-2</v>
       </c>
       <c r="G427" s="9">
-        <v>6.9542909565212252E-3</v>
+        <v>6.8993212582519892E-3</v>
+      </c>
+    </row>
+    <row r="428" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A428" s="5">
+        <v>46204</v>
+      </c>
+      <c r="B428" s="6">
+        <v>277541.74526135798</v>
+      </c>
+      <c r="C428" s="7">
+        <v>553.66610529316597</v>
+      </c>
+      <c r="D428" s="7">
+        <v>551.10831947556096</v>
+      </c>
+      <c r="E428" s="12">
+        <v>9.3851966242497475E-4</v>
+      </c>
+      <c r="F428" s="9">
+        <v>1.7888962364156713E-2</v>
+      </c>
+      <c r="G428" s="9">
+        <v>-2.4080953098470914E-4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Tahoma,Bold"UK Monthly House Price Series</oddHeader>
     <oddFooter>&amp;C&amp;"Tahoma,Regular"&amp;P&amp;R&amp;"Tahoma,Regular"Nationwide Building Society&amp;L&amp;"Calibri"&amp;11&amp;K000000&amp;"Tahoma,Regular"www.nationwide.co.uk/hpi</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
@@ -10412,47 +10435,47 @@
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>UK Monthly House Price Series</dc:title>
   <dc:creator>Andrew Harvey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SetDate">
-    <vt:lpwstr>2026-06-30T14:01:19Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-30T14:40:05Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Name">
     <vt:lpwstr>NBS Public - No Visible Label</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SiteId">
     <vt:lpwstr>18ed93f5-e470-4996-b0ef-9554af985d50</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ActionId">
-    <vt:lpwstr>c5543254-e027-4088-b11f-69607dd0d53e</vt:lpwstr>
+    <vt:lpwstr>c7918ddf-4006-473b-bcd1-8dd36deb1244</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>