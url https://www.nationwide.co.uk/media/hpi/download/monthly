--- v9 (2026-08-05)
+++ v10 (2026-09-14)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\HPD\Press\Website files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4B54367C-FE3A-4326-ADB4-970E204BE053}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{653C1BFF-AE16-4886-8D5E-211BFD5A6F9E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{CD7D1212-2D75-4788-A8AE-456260E9BE87}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{587EC54C-FCEE-4EDF-85ED-512F3D35EE2E}"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Monthly!$A:$F</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Monthly!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
@@ -163,51 +163,51 @@
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_Monthly" xfId="2" xr:uid="{9011C67D-40EE-4741-A29B-60E290C6B96B}"/>
+    <cellStyle name="Normal_Monthly" xfId="2" xr:uid="{23ED2E8E-1308-4BBB-B8DB-0AD9E094686D}"/>
     <cellStyle name="Per cent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Nationwide Brand Refresh">
       <a:dk1>
         <a:srgbClr val="02081E"/>
@@ -558,55 +558,55 @@
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D452AAF3-9186-42F3-989F-F5D3BD5A8919}">
-  <dimension ref="A1:G428"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{10D5FB51-7818-4630-A100-D0FE5325C2A2}">
+  <dimension ref="A1:G429"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="B411" activePane="bottomRight" state="frozenSplit"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="B402" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="C91" sqref="C91"/>
       <selection pane="topRight" activeCell="C91" sqref="C91"/>
       <selection pane="bottomLeft" activeCell="C91" sqref="C91"/>
       <selection pane="bottomRight" activeCell="H1" sqref="H1:DB1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5546875" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.6640625" style="8" customWidth="1"/>
     <col min="3" max="3" width="13.109375" style="7" customWidth="1"/>
     <col min="4" max="4" width="15.6640625" style="7" customWidth="1"/>
     <col min="5" max="5" width="12.33203125" style="8" customWidth="1"/>
     <col min="6" max="6" width="13.33203125" style="9" customWidth="1"/>
     <col min="7" max="7" width="18.33203125" style="10" customWidth="1"/>
     <col min="8" max="16384" width="9.109375" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
@@ -3484,6937 +3484,6960 @@
       </c>
       <c r="D128" s="7">
         <v>177.44047147721099</v>
       </c>
       <c r="E128" s="12">
         <v>1.2372463623511187E-2</v>
       </c>
       <c r="F128" s="9">
         <v>0.10881609076907117</v>
       </c>
       <c r="G128" s="9">
         <v>3.111068630959668E-2</v>
       </c>
     </row>
     <row r="129" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A129" s="5">
         <v>37104</v>
       </c>
       <c r="B129" s="6">
         <v>90361.069970760698</v>
       </c>
       <c r="C129" s="7">
         <v>180.26067261961501</v>
       </c>
       <c r="D129" s="7">
-        <v>179.01550309729899</v>
+        <v>179.01550309730001</v>
       </c>
       <c r="E129" s="12">
-        <v>8.8763944717666909E-3</v>
+        <v>8.8763944717724641E-3</v>
       </c>
       <c r="F129" s="9">
         <v>0.11920765417203105</v>
       </c>
       <c r="G129" s="9">
-        <v>3.3750565431083901E-2</v>
+        <v>3.3750565431085899E-2</v>
       </c>
     </row>
     <row r="130" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A130" s="5">
         <v>37135</v>
       </c>
       <c r="B130" s="6">
         <v>92432.440738519595</v>
       </c>
       <c r="C130" s="7">
         <v>184.39283581734699</v>
       </c>
       <c r="D130" s="7">
-        <v>183.79406876605</v>
+        <v>183.794068766051</v>
       </c>
       <c r="E130" s="12">
-        <v>2.6693585673156717E-2</v>
+        <v>2.6693585673156495E-2</v>
       </c>
       <c r="F130" s="9">
         <v>0.14577392817605883</v>
       </c>
       <c r="G130" s="9">
-        <v>3.9338530434490426E-2</v>
+        <v>3.9338530434494201E-2</v>
       </c>
     </row>
     <row r="131" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A131" s="5">
         <v>37165</v>
       </c>
       <c r="B131" s="6">
         <v>91652.788315480095</v>
       </c>
       <c r="C131" s="7">
         <v>182.837512598708</v>
       </c>
       <c r="D131" s="7">
-        <v>183.362285774572</v>
+        <v>183.362285774573</v>
       </c>
       <c r="E131" s="12">
         <v>-2.3492759824997878E-3</v>
       </c>
       <c r="F131" s="9">
         <v>0.13100804295547186</v>
       </c>
       <c r="G131" s="9">
-        <v>3.8938235086706685E-2</v>
+        <v>3.893823508671268E-2</v>
       </c>
     </row>
     <row r="132" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A132" s="5">
         <v>37196</v>
       </c>
       <c r="B132" s="6">
         <v>92261.673283174794</v>
       </c>
       <c r="C132" s="7">
         <v>184.05217300346101</v>
       </c>
       <c r="D132" s="7">
         <v>184.761815934259</v>
       </c>
       <c r="E132" s="12">
-        <v>7.6325955131668621E-3</v>
+        <v>7.632595513161311E-3</v>
       </c>
       <c r="F132" s="9">
         <v>0.12831095816331195</v>
       </c>
       <c r="G132" s="9">
-        <v>3.7971056119688207E-2</v>
+        <v>3.7971056119689983E-2</v>
       </c>
     </row>
     <row r="133" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A133" s="5">
         <v>37226</v>
       </c>
       <c r="B133" s="6">
         <v>93544.478432428805</v>
       </c>
       <c r="C133" s="7">
         <v>186.61123211065399</v>
       </c>
       <c r="D133" s="7">
         <v>187.913456607581</v>
       </c>
       <c r="E133" s="12">
         <v>1.7057857205968308E-2</v>
       </c>
       <c r="F133" s="9">
         <v>0.1381709776922615</v>
       </c>
       <c r="G133" s="9">
-        <v>2.9222607513795351E-2</v>
+        <v>2.9222607513793131E-2</v>
       </c>
     </row>
     <row r="134" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A134" s="5">
         <v>37257</v>
       </c>
       <c r="B134" s="6">
         <v>93231.2393098514</v>
       </c>
       <c r="C134" s="7">
         <v>185.986353554603</v>
       </c>
       <c r="D134" s="7">
         <v>189.08131235630401</v>
       </c>
       <c r="E134" s="12">
         <v>6.2148595944453433E-3</v>
       </c>
       <c r="F134" s="9">
         <v>0.11721254476822973</v>
       </c>
       <c r="G134" s="9">
-        <v>2.8534475078272337E-2</v>
+        <v>2.8534475078266563E-2</v>
       </c>
     </row>
     <row r="135" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A135" s="5">
         <v>37288</v>
       </c>
       <c r="B135" s="6">
         <v>94964.630969546997</v>
       </c>
       <c r="C135" s="7">
         <v>189.444284570593</v>
       </c>
       <c r="D135" s="7">
-        <v>192.11780575237401</v>
+        <v>192.11780575237299</v>
       </c>
       <c r="E135" s="12">
-        <v>1.6059193572488306E-2</v>
+        <v>1.6059193572482755E-2</v>
       </c>
       <c r="F135" s="9">
         <v>0.13984518299059046</v>
       </c>
       <c r="G135" s="9">
-        <v>3.1153901359296743E-2</v>
+        <v>3.1153901359291192E-2</v>
       </c>
     </row>
     <row r="136" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A136" s="5">
         <v>37316</v>
       </c>
       <c r="B136" s="6">
         <v>96792.369631165799</v>
       </c>
       <c r="C136" s="7">
         <v>193.090427767248</v>
       </c>
       <c r="D136" s="7">
         <v>193.39385522609101</v>
       </c>
       <c r="E136" s="12">
-        <v>6.6420156565900612E-3</v>
+        <v>6.6420156565953903E-3</v>
       </c>
       <c r="F136" s="9">
         <v>0.13770909618611538</v>
       </c>
       <c r="G136" s="9">
-        <v>3.3370794366012868E-2</v>
+        <v>3.3370794366009537E-2</v>
       </c>
     </row>
     <row r="137" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A137" s="5">
         <v>37347</v>
       </c>
       <c r="B137" s="6">
         <v>100472.597607424</v>
       </c>
       <c r="C137" s="7">
         <v>200.43208906683699</v>
       </c>
       <c r="D137" s="7">
         <v>199.822378736861</v>
       </c>
       <c r="E137" s="12">
         <v>3.3240577903856261E-2</v>
       </c>
       <c r="F137" s="9">
         <v>0.16498675433483356</v>
       </c>
       <c r="G137" s="9">
-        <v>4.1970945158492423E-2</v>
+        <v>4.1970945158490647E-2</v>
       </c>
     </row>
     <row r="138" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A138" s="5">
         <v>37377</v>
       </c>
       <c r="B138" s="6">
         <v>102885.564310307</v>
       </c>
       <c r="C138" s="7">
         <v>205.24569962956099</v>
       </c>
       <c r="D138" s="7">
         <v>204.014551653225</v>
       </c>
       <c r="E138" s="12">
         <v>2.0979496605255221E-2</v>
       </c>
       <c r="F138" s="9">
         <v>0.17897972007040952</v>
       </c>
       <c r="G138" s="9">
-        <v>4.9407115831058057E-2</v>
+        <v>4.9407115831060056E-2</v>
       </c>
     </row>
     <row r="139" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A139" s="5">
         <v>37408</v>
       </c>
       <c r="B139" s="6">
         <v>106692.771483334</v>
       </c>
       <c r="C139" s="7">
         <v>212.84067084929401</v>
       </c>
       <c r="D139" s="7">
         <v>209.927956223217</v>
       </c>
       <c r="E139" s="12">
         <v>2.8985209741525519E-2</v>
       </c>
       <c r="F139" s="9">
         <v>0.19788577983389422</v>
       </c>
       <c r="G139" s="9">
-        <v>6.8173324590434348E-2</v>
+        <v>6.8173324590436124E-2</v>
       </c>
     </row>
     <row r="140" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A140" s="5">
         <v>37438</v>
       </c>
       <c r="B140" s="6">
         <v>108818.431646937</v>
       </c>
       <c r="C140" s="7">
         <v>217.08113558677101</v>
       </c>
       <c r="D140" s="7">
-        <v>214.394915993707</v>
+        <v>214.39491599370501</v>
       </c>
       <c r="E140" s="12">
-        <v>2.1278536936453873E-2</v>
+        <v>2.1278536936444548E-2</v>
       </c>
       <c r="F140" s="9">
         <v>0.20960975349981092</v>
       </c>
       <c r="G140" s="9">
-        <v>7.3468107502747459E-2</v>
+        <v>7.3468107502745683E-2</v>
       </c>
     </row>
     <row r="141" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A141" s="5">
         <v>37469</v>
       </c>
       <c r="B141" s="6">
         <v>110890.15515848</v>
       </c>
       <c r="C141" s="7">
         <v>221.21400247063599</v>
       </c>
       <c r="D141" s="7">
         <v>219.64335541661501</v>
       </c>
       <c r="E141" s="12">
-        <v>2.4480241980467721E-2</v>
+        <v>2.4480241980477269E-2</v>
       </c>
       <c r="F141" s="9">
         <v>0.22718948762296276</v>
       </c>
       <c r="G141" s="9">
-        <v>7.8253571555498391E-2</v>
+        <v>7.8253571555495283E-2</v>
       </c>
     </row>
     <row r="142" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A142" s="5">
         <v>37500</v>
       </c>
       <c r="B142" s="6">
         <v>112918.520861746</v>
       </c>
       <c r="C142" s="7">
         <v>225.260375163075</v>
       </c>
       <c r="D142" s="7">
         <v>224.47925232894599</v>
       </c>
       <c r="E142" s="12">
         <v>2.2017041686320793E-2</v>
       </c>
       <c r="F142" s="9">
         <v>0.22163301065671526</v>
       </c>
       <c r="G142" s="9">
-        <v>7.291495180329699E-2</v>
+        <v>7.2914951803293881E-2</v>
       </c>
     </row>
     <row r="143" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A143" s="5">
         <v>37530</v>
       </c>
       <c r="B143" s="6">
         <v>113664.99999869301</v>
       </c>
       <c r="C143" s="7">
         <v>226.74952122305399</v>
       </c>
       <c r="D143" s="7">
-        <v>227.39114687185801</v>
+        <v>227.39114687185901</v>
       </c>
       <c r="E143" s="12">
-        <v>1.2971775844321742E-2</v>
+        <v>1.2971775844326183E-2</v>
       </c>
       <c r="F143" s="9">
         <v>0.24016958008351441</v>
       </c>
       <c r="G143" s="9">
-        <v>6.8715198406187561E-2</v>
+        <v>6.8715198406192668E-2</v>
       </c>
     </row>
     <row r="144" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A144" s="5">
         <v>37561</v>
       </c>
       <c r="B144" s="6">
         <v>115760.800438611</v>
       </c>
       <c r="C144" s="7">
         <v>230.93041900457001</v>
       </c>
       <c r="D144" s="7">
         <v>231.906837069228</v>
       </c>
       <c r="E144" s="12">
-        <v>1.9858689572970656E-2</v>
+        <v>1.9858689572966215E-2</v>
       </c>
       <c r="F144" s="9">
         <v>0.25470085593734049</v>
       </c>
       <c r="G144" s="9">
-        <v>6.1821578412258438E-2</v>
+        <v>6.1821578412262879E-2</v>
       </c>
     </row>
     <row r="145" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A145" s="5">
         <v>37591</v>
       </c>
       <c r="B145" s="6">
         <v>117205.777959133</v>
       </c>
       <c r="C145" s="7">
         <v>233.81299465195801</v>
       </c>
       <c r="D145" s="7">
-        <v>235.466552002074</v>
+        <v>235.46655200207499</v>
       </c>
       <c r="E145" s="12">
-        <v>1.5349762766085906E-2</v>
+        <v>1.5349762766090125E-2</v>
       </c>
       <c r="F145" s="9">
         <v>0.25294170135115457</v>
       </c>
       <c r="G145" s="9">
-        <v>5.504335252624748E-2</v>
+        <v>5.5043352526253475E-2</v>
       </c>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A146" s="5">
         <v>37622</v>
       </c>
       <c r="B146" s="6">
         <v>117905.37063548301</v>
       </c>
       <c r="C146" s="7">
         <v>235.208607236441</v>
       </c>
       <c r="D146" s="7">
-        <v>239.06842883929599</v>
+        <v>239.06842883929201</v>
       </c>
       <c r="E146" s="12">
-        <v>1.5296766384001126E-2</v>
+        <v>1.5296766383980032E-2</v>
       </c>
       <c r="F146" s="9">
         <v>0.26465518970125435</v>
       </c>
       <c r="G146" s="9">
-        <v>5.2013920866116115E-2</v>
+        <v>5.2013920866110119E-2</v>
       </c>
     </row>
     <row r="147" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A147" s="5">
         <v>37653</v>
       </c>
       <c r="B147" s="6">
         <v>118521.4653249</v>
       </c>
       <c r="C147" s="7">
         <v>236.43765026512099</v>
       </c>
       <c r="D147" s="7">
-        <v>239.83141107725899</v>
+        <v>239.83141107725999</v>
       </c>
       <c r="E147" s="12">
-        <v>3.1914805383017608E-3</v>
+        <v>3.191480538322633E-3</v>
       </c>
       <c r="F147" s="9">
         <v>0.24805903118717088</v>
       </c>
       <c r="G147" s="9">
-        <v>4.4735557175695329E-2</v>
+        <v>4.4735557175690888E-2</v>
       </c>
     </row>
     <row r="148" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A148" s="5">
         <v>37681</v>
       </c>
       <c r="B148" s="6">
         <v>122179.55401614599</v>
       </c>
       <c r="C148" s="7">
         <v>243.73514605838201</v>
       </c>
       <c r="D148" s="7">
-        <v>244.356969267746</v>
+        <v>244.35696926774801</v>
       </c>
       <c r="E148" s="12">
-        <v>1.886974758710469E-2</v>
+        <v>1.8869747587108909E-2</v>
       </c>
       <c r="F148" s="9">
         <v>0.26228497640588055</v>
       </c>
       <c r="G148" s="9">
-        <v>4.1009970669360518E-2</v>
+        <v>4.1009970669356299E-2</v>
       </c>
     </row>
     <row r="149" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A149" s="5">
         <v>37712</v>
       </c>
       <c r="B149" s="6">
         <v>122747.92605727501</v>
       </c>
       <c r="C149" s="7">
         <v>244.86898750653299</v>
       </c>
       <c r="D149" s="7">
-        <v>244.053314166517</v>
+        <v>244.05331416651799</v>
       </c>
       <c r="E149" s="12">
-        <v>-1.2426701073390278E-3</v>
+        <v>-1.2426701073432467E-3</v>
       </c>
       <c r="F149" s="9">
         <v>0.22170550956477775</v>
       </c>
       <c r="G149" s="9">
-        <v>3.0858700671769768E-2</v>
+        <v>3.0858700671779982E-2</v>
       </c>
     </row>
     <row r="150" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A150" s="5">
         <v>37742</v>
       </c>
       <c r="B150" s="6">
         <v>124751.70095744501</v>
       </c>
       <c r="C150" s="7">
         <v>248.8663041762</v>
       </c>
       <c r="D150" s="7">
-        <v>247.32891955433601</v>
+        <v>247.32891955433701</v>
       </c>
       <c r="E150" s="12">
         <v>1.3421679599007863E-2</v>
       </c>
       <c r="F150" s="9">
         <v>0.21252871375803695</v>
       </c>
       <c r="G150" s="9">
-        <v>2.9918556236341765E-2</v>
+        <v>2.9918556236350202E-2</v>
       </c>
     </row>
     <row r="151" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A151" s="5">
         <v>37773</v>
       </c>
       <c r="B151" s="6">
         <v>127214.498087463</v>
       </c>
       <c r="C151" s="7">
         <v>253.779321112876</v>
       </c>
       <c r="D151" s="7">
-        <v>250.41363572409301</v>
+        <v>250.41363572409401</v>
       </c>
       <c r="E151" s="12">
-        <v>1.2472120831301892E-2</v>
+        <v>1.247212083130167E-2</v>
       </c>
       <c r="F151" s="9">
         <v>0.19234411402776219</v>
       </c>
       <c r="G151" s="9">
-        <v>2.5632749011452294E-2</v>
+        <v>2.5632749011457845E-2</v>
       </c>
     </row>
     <row r="152" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A152" s="5">
         <v>37803</v>
       </c>
       <c r="B152" s="6">
         <v>128251.25837374599</v>
       </c>
       <c r="C152" s="7">
         <v>255.84754702710401</v>
       </c>
       <c r="D152" s="7">
-        <v>252.41649357505099</v>
+        <v>252.416493575049</v>
       </c>
       <c r="E152" s="12">
-        <v>7.9981980420775756E-3</v>
+        <v>7.9981980420655852E-3</v>
       </c>
       <c r="F152" s="9">
         <v>0.1785802867464612</v>
       </c>
       <c r="G152" s="9">
-        <v>3.0096264066093337E-2</v>
+        <v>3.0096264066087564E-2</v>
       </c>
     </row>
     <row r="153" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A153" s="5">
         <v>37834</v>
       </c>
       <c r="B153" s="6">
         <v>129257.648207652</v>
       </c>
       <c r="C153" s="7">
         <v>257.85518713623497</v>
       </c>
       <c r="D153" s="7">
         <v>256.03923466796402</v>
       </c>
       <c r="E153" s="12">
-        <v>1.4352236027064036E-2</v>
+        <v>1.435223602707203E-2</v>
       </c>
       <c r="F153" s="9">
         <v>0.16563682342153152</v>
       </c>
       <c r="G153" s="9">
-        <v>3.1437989010988598E-2</v>
+        <v>3.1437989010981493E-2</v>
       </c>
     </row>
     <row r="154" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A154" s="5">
         <v>37865</v>
       </c>
       <c r="B154" s="6">
         <v>130473.4200657</v>
       </c>
       <c r="C154" s="7">
         <v>260.28052199509199</v>
       </c>
       <c r="D154" s="7">
         <v>259.396286924219</v>
       </c>
       <c r="E154" s="12">
         <v>1.311147590566919E-2</v>
       </c>
       <c r="F154" s="9">
         <v>0.15546518914684615</v>
       </c>
       <c r="G154" s="9">
-        <v>3.5125762754360856E-2</v>
+        <v>3.5125762754353973E-2</v>
       </c>
     </row>
     <row r="155" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A155" s="5">
         <v>37895</v>
       </c>
       <c r="B155" s="6">
         <v>131947.33528670599</v>
       </c>
       <c r="C155" s="7">
         <v>263.22082526074399</v>
       </c>
       <c r="D155" s="7">
         <v>264.01846207427099</v>
       </c>
       <c r="E155" s="12">
         <v>1.7818971909194348E-2</v>
       </c>
       <c r="F155" s="9">
         <v>0.16084401784387059</v>
       </c>
       <c r="G155" s="9">
         <v>3.9051631594323011E-2</v>
       </c>
     </row>
     <row r="156" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A156" s="5">
         <v>37926</v>
       </c>
       <c r="B156" s="6">
         <v>133387.673653281</v>
       </c>
       <c r="C156" s="7">
         <v>266.09414629205401</v>
       </c>
       <c r="D156" s="7">
-        <v>267.21418683019198</v>
+        <v>267.214186830193</v>
       </c>
       <c r="E156" s="12">
-        <v>1.2104171544723208E-2</v>
+        <v>1.2104171544727205E-2</v>
       </c>
       <c r="F156" s="9">
         <v>0.15226979381520156</v>
       </c>
       <c r="G156" s="9">
-        <v>4.1851171452680136E-2</v>
+        <v>4.1851171452683245E-2</v>
       </c>
     </row>
     <row r="157" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A157" s="5">
         <v>37956</v>
       </c>
       <c r="B157" s="6">
         <v>135443.566069213</v>
       </c>
       <c r="C157" s="7">
         <v>270.19543183293399</v>
       </c>
       <c r="D157" s="7">
-        <v>272.27419296208399</v>
+        <v>272.27419296208598</v>
       </c>
       <c r="E157" s="12">
-        <v>1.8936143293572627E-2</v>
+        <v>1.893614329357618E-2</v>
       </c>
       <c r="F157" s="9">
         <v>0.15560485521830381</v>
       </c>
       <c r="G157" s="9">
-        <v>4.6434502996710147E-2</v>
+        <v>4.6434502996716809E-2</v>
       </c>
     </row>
     <row r="158" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A158" s="5">
         <v>37987</v>
       </c>
       <c r="B158" s="6">
         <v>134805.73139884</v>
       </c>
       <c r="C158" s="7">
         <v>268.92301986682099</v>
       </c>
       <c r="D158" s="7">
-        <v>273.11895696753601</v>
+        <v>273.11895696752703</v>
       </c>
       <c r="E158" s="12">
-        <v>3.1026223832004707E-3</v>
+        <v>3.1026223831602806E-3</v>
       </c>
       <c r="F158" s="9">
         <v>0.14333834559246772</v>
       </c>
       <c r="G158" s="9">
-        <v>4.2534073579826748E-2</v>
+        <v>4.2534073579819198E-2</v>
       </c>
     </row>
     <row r="159" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A159" s="5">
         <v>38018</v>
       </c>
       <c r="B159" s="6">
         <v>138729.555860297</v>
       </c>
       <c r="C159" s="7">
         <v>276.75063010751899</v>
       </c>
       <c r="D159" s="7">
-        <v>280.616773921983</v>
+        <v>280.61677392198101</v>
       </c>
       <c r="E159" s="12">
-        <v>2.7452568791620724E-2</v>
+        <v>2.7452568791647147E-2</v>
       </c>
       <c r="F159" s="9">
         <v>0.17050152459726475</v>
       </c>
       <c r="G159" s="9">
-        <v>4.4750434014709128E-2</v>
+        <v>4.4750434014696028E-2</v>
       </c>
     </row>
     <row r="160" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A160" s="5">
         <v>38047</v>
       </c>
       <c r="B160" s="6">
         <v>142584.26376954099</v>
       </c>
       <c r="C160" s="7">
         <v>284.44036021692699</v>
       </c>
       <c r="D160" s="7">
-        <v>285.36719616148798</v>
+        <v>285.36719616147798</v>
       </c>
       <c r="E160" s="12">
-        <v>1.6928504212744278E-2</v>
+        <v>1.6928504212715856E-2</v>
       </c>
       <c r="F160" s="9">
         <v>0.16700592760961452</v>
       </c>
       <c r="G160" s="9">
-        <v>4.4300911118280606E-2</v>
+        <v>4.4300911118250186E-2</v>
       </c>
     </row>
     <row r="161" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A161" s="5">
         <v>38078</v>
       </c>
       <c r="B161" s="6">
         <v>145917.922983422</v>
       </c>
       <c r="C161" s="7">
         <v>291.09065389287798</v>
       </c>
       <c r="D161" s="7">
-        <v>289.97095148672997</v>
+        <v>289.97095148671201</v>
       </c>
       <c r="E161" s="12">
-        <v>1.6132741909959281E-2</v>
+        <v>1.6132741909931969E-2</v>
       </c>
       <c r="F161" s="9">
         <v>0.18876080167200349</v>
       </c>
       <c r="G161" s="9">
-        <v>5.3343826531560667E-2</v>
+        <v>5.334382653153158E-2</v>
       </c>
     </row>
     <row r="162" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A162" s="5">
         <v>38108</v>
       </c>
       <c r="B162" s="6">
         <v>149019.87983144101</v>
       </c>
       <c r="C162" s="7">
         <v>297.278726124005</v>
       </c>
       <c r="D162" s="7">
-        <v>295.32584695799</v>
+        <v>295.325846957978</v>
       </c>
       <c r="E162" s="12">
-        <v>1.8467006587399748E-2</v>
+        <v>1.8467006587421508E-2</v>
       </c>
       <c r="F162" s="9">
         <v>0.19453184756393727</v>
       </c>
       <c r="G162" s="9">
-        <v>5.4059968851690732E-2</v>
+        <v>5.405996885165365E-2</v>
       </c>
     </row>
     <row r="163" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A163" s="5">
         <v>38139</v>
       </c>
       <c r="B163" s="6">
         <v>151523.86258659701</v>
       </c>
       <c r="C163" s="7">
         <v>302.27390397900803</v>
       </c>
       <c r="D163" s="7">
-        <v>298.48062898409501</v>
+        <v>298.48062898411001</v>
       </c>
       <c r="E163" s="12">
-        <v>1.0682376969713081E-2</v>
+        <v>1.0682376969804785E-2</v>
       </c>
       <c r="F163" s="9">
         <v>0.19108957598859133</v>
       </c>
       <c r="G163" s="9">
-        <v>5.3240787199747563E-2</v>
+        <v>5.3240787199756223E-2</v>
       </c>
     </row>
     <row r="164" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A164" s="5">
         <v>38169</v>
       </c>
       <c r="B164" s="6">
         <v>154298.53053373899</v>
       </c>
       <c r="C164" s="7">
         <v>307.80906984866601</v>
       </c>
       <c r="D164" s="7">
-        <v>303.65774850507501</v>
+        <v>303.65774850511099</v>
       </c>
       <c r="E164" s="12">
-        <v>1.7344909579562362E-2</v>
+        <v>1.734490957963164E-2</v>
       </c>
       <c r="F164" s="9">
         <v>0.20309564592408336</v>
       </c>
       <c r="G164" s="9">
-        <v>4.8494730073883607E-2</v>
+        <v>4.8494730073965764E-2</v>
       </c>
     </row>
     <row r="165" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A165" s="5">
         <v>38200</v>
       </c>
       <c r="B165" s="6">
         <v>153742.53287880501</v>
       </c>
       <c r="C165" s="7">
         <v>306.69991397782701</v>
       </c>
       <c r="D165" s="7">
-        <v>304.67405246809199</v>
+        <v>304.67405246816702</v>
       </c>
       <c r="E165" s="12">
-        <v>3.3468731426098408E-3</v>
+        <v>3.3468731427379605E-3</v>
       </c>
       <c r="F165" s="9">
         <v>0.1894269701690563</v>
       </c>
       <c r="G165" s="9">
-        <v>4.1518238465119373E-2</v>
+        <v>4.1518238465312107E-2</v>
       </c>
     </row>
     <row r="166" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A166" s="5">
         <v>38231</v>
       </c>
       <c r="B166" s="6">
         <v>153726.762826213</v>
       </c>
       <c r="C166" s="7">
         <v>306.66845440913801</v>
       </c>
       <c r="D166" s="7">
-        <v>305.73107824406202</v>
+        <v>305.73107824416002</v>
       </c>
       <c r="E166" s="12">
-        <v>3.4693659253464126E-3</v>
+        <v>3.4693659254210196E-3</v>
       </c>
       <c r="F166" s="9">
         <v>0.17822283457277188</v>
       </c>
       <c r="G166" s="9">
-        <v>3.426818885443117E-2</v>
+        <v>3.4268188854685189E-2</v>
       </c>
     </row>
     <row r="167" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A167" s="5">
         <v>38261</v>
       </c>
       <c r="B167" s="6">
         <v>152159.15141917899</v>
       </c>
       <c r="C167" s="7">
         <v>303.54123727094498</v>
       </c>
       <c r="D167" s="7">
-        <v>304.42138842539998</v>
+        <v>304.42138842544398</v>
       </c>
       <c r="E167" s="12">
-        <v>-4.2837968131473891E-3</v>
+        <v>-4.2837968133226934E-3</v>
       </c>
       <c r="F167" s="9">
         <v>0.15318093456420079</v>
       </c>
       <c r="G167" s="9">
-        <v>1.9345946297847361E-2</v>
+        <v>1.9345946298044758E-2</v>
       </c>
     </row>
     <row r="168" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A168" s="5">
         <v>38292</v>
       </c>
       <c r="B168" s="6">
         <v>153438.588082981</v>
       </c>
       <c r="C168" s="7">
         <v>306.09357660984</v>
       </c>
       <c r="D168" s="7">
-        <v>307.28222695950001</v>
+        <v>307.28222695941201</v>
       </c>
       <c r="E168" s="12">
-        <v>9.397626588911967E-3</v>
+        <v>9.3976265884769816E-3</v>
       </c>
       <c r="F168" s="9">
         <v>0.15032059470366654</v>
       </c>
       <c r="G168" s="9">
-        <v>1.1713848774879132E-2</v>
+        <v>1.1713848774798086E-2</v>
       </c>
     </row>
     <row r="169" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A169" s="5">
         <v>38322</v>
       </c>
       <c r="B169" s="6">
         <v>152622.72858610301</v>
       </c>
       <c r="C169" s="7">
         <v>304.466024150382</v>
       </c>
       <c r="D169" s="7">
-        <v>307.04826298750999</v>
+        <v>307.04826298731598</v>
       </c>
       <c r="E169" s="12">
-        <v>-7.6139767114113965E-4</v>
+        <v>-7.6139767148630799E-4</v>
       </c>
       <c r="F169" s="9">
         <v>0.12683631283092178</v>
       </c>
       <c r="G169" s="9">
-        <v>5.129843101381093E-3</v>
+        <v>5.1298431008908185E-3</v>
       </c>
     </row>
     <row r="170" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A170" s="5">
         <v>38353</v>
       </c>
       <c r="B170" s="6">
         <v>151757.17457932999</v>
       </c>
       <c r="C170" s="7">
         <v>302.73933645732899</v>
       </c>
       <c r="D170" s="7">
-        <v>307.18780562157798</v>
+        <v>307.187805621378</v>
       </c>
       <c r="E170" s="12">
-        <v>4.5446482162203594E-4</v>
+        <v>4.5446482160294011E-4</v>
       </c>
       <c r="F170" s="9">
         <v>0.12574719935561807</v>
       </c>
       <c r="G170" s="9">
-        <v>7.3148037262218413E-3</v>
+        <v>7.3148037254560094E-3</v>
       </c>
     </row>
     <row r="171" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A171" s="5">
         <v>38384</v>
       </c>
       <c r="B171" s="6">
         <v>152878.93971300701</v>
       </c>
       <c r="C171" s="7">
         <v>304.977137952855</v>
       </c>
       <c r="D171" s="7">
-        <v>309.11142062044701</v>
+        <v>309.11142062038499</v>
       </c>
       <c r="E171" s="12">
-        <v>6.2620161466915292E-3</v>
+        <v>6.2620161471445002E-3</v>
       </c>
       <c r="F171" s="9">
         <v>0.10199256939133217</v>
       </c>
       <c r="G171" s="9">
-        <v>6.4449226104417168E-3</v>
+        <v>6.444922609885495E-3</v>
       </c>
     </row>
     <row r="172" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A172" s="5">
         <v>38412</v>
       </c>
       <c r="B172" s="6">
         <v>153876.16709019599</v>
       </c>
       <c r="C172" s="7">
         <v>306.96649994054297</v>
       </c>
       <c r="D172" s="7">
-        <v>308.01831049687399</v>
+        <v>308.01831049693999</v>
       </c>
       <c r="E172" s="12">
-        <v>-3.5362980810573763E-3</v>
+        <v>-3.5362980806439293E-3</v>
       </c>
       <c r="F172" s="9">
         <v>7.9194597090358476E-2</v>
       </c>
       <c r="G172" s="9">
-        <v>6.0578470613292801E-3</v>
+        <v>6.0578470613765756E-3</v>
       </c>
     </row>
     <row r="173" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A173" s="5">
         <v>38443</v>
       </c>
       <c r="B173" s="6">
         <v>156128.027989408</v>
       </c>
       <c r="C173" s="7">
         <v>311.45872165138798</v>
       </c>
       <c r="D173" s="7">
-        <v>310.01397337152099</v>
+        <v>310.01397337163201</v>
       </c>
       <c r="E173" s="12">
-        <v>6.4790397409417722E-3</v>
+        <v>6.4790397410865452E-3</v>
       </c>
       <c r="F173" s="9">
         <v>6.9971562075660021E-2</v>
       </c>
       <c r="G173" s="9">
-        <v>6.1045005262569951E-3</v>
+        <v>6.104500526908252E-3</v>
       </c>
     </row>
     <row r="174" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A174" s="5">
         <v>38473</v>
       </c>
       <c r="B174" s="6">
         <v>157272.24507021901</v>
       </c>
       <c r="C174" s="7">
         <v>313.74131238074398</v>
       </c>
       <c r="D174" s="7">
-        <v>311.49192229238599</v>
+        <v>311.49192229244898</v>
       </c>
       <c r="E174" s="12">
-        <v>4.7673622733572785E-3</v>
+        <v>4.767362273200737E-3</v>
       </c>
       <c r="F174" s="9">
         <v>5.5377613027956407E-2</v>
       </c>
       <c r="G174" s="9">
-        <v>6.689482565658933E-3</v>
+        <v>6.6894825664161051E-3</v>
       </c>
     </row>
     <row r="175" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A175" s="5">
         <v>38504</v>
       </c>
       <c r="B175" s="6">
         <v>157790.98849480701</v>
       </c>
       <c r="C175" s="7">
         <v>314.77615004549699</v>
       </c>
       <c r="D175" s="7">
-        <v>311.13042056242301</v>
+        <v>311.13042056245803</v>
       </c>
       <c r="E175" s="12">
-        <v>-1.1605492922659444E-3</v>
+        <v>-1.1605492923554284E-3</v>
       </c>
       <c r="F175" s="9">
         <v>4.1360653043198914E-2</v>
       </c>
       <c r="G175" s="9">
-        <v>8.9999152420938699E-3</v>
+        <v>8.9999152425339624E-3</v>
       </c>
     </row>
     <row r="176" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A176" s="5">
         <v>38534</v>
       </c>
       <c r="B176" s="6">
         <v>158347.701452245</v>
       </c>
       <c r="C176" s="7">
         <v>315.88673286834597</v>
       </c>
       <c r="D176" s="7">
-        <v>311.72000112774799</v>
+        <v>311.720001127844</v>
       </c>
       <c r="E176" s="12">
-        <v>1.8949627756077447E-3</v>
+        <v>1.8949627758035881E-3</v>
       </c>
       <c r="F176" s="9">
         <v>2.6242446408909714E-2</v>
       </c>
       <c r="G176" s="9">
-        <v>7.7643190142608898E-3</v>
+        <v>7.7643190143450447E-3</v>
       </c>
     </row>
     <row r="177" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A177" s="5">
         <v>38565</v>
       </c>
       <c r="B177" s="6">
         <v>157309.74626090299</v>
       </c>
       <c r="C177" s="7">
         <v>313.816123246296</v>
       </c>
       <c r="D177" s="7">
-        <v>312.03637620241398</v>
+        <v>312.03637620266198</v>
       </c>
       <c r="E177" s="12">
-        <v>1.0149335093077028E-3</v>
+        <v>1.0149335097950907E-3</v>
       </c>
       <c r="F177" s="9">
         <v>2.3202514719268708E-2</v>
       </c>
       <c r="G177" s="9">
-        <v>5.7691792169172196E-3</v>
+        <v>5.7691792170648792E-3</v>
       </c>
     </row>
     <row r="178" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A178" s="5">
         <v>38596</v>
       </c>
       <c r="B178" s="6">
         <v>156516.536930815</v>
       </c>
       <c r="C178" s="7">
         <v>312.23375544768402</v>
       </c>
       <c r="D178" s="7">
-        <v>311.37422599400099</v>
+        <v>311.37422599440299</v>
       </c>
       <c r="E178" s="12">
-        <v>-2.1220289008337945E-3</v>
+        <v>-2.122028900338635E-3</v>
       </c>
       <c r="F178" s="9">
         <v>1.8147614984621585E-2</v>
       </c>
       <c r="G178" s="9">
-        <v>2.6744477503570785E-3</v>
+        <v>2.6744477509323961E-3</v>
       </c>
     </row>
     <row r="179" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A179" s="5">
         <v>38626</v>
       </c>
       <c r="B179" s="6">
         <v>157107.34546862601</v>
       </c>
       <c r="C179" s="7">
         <v>313.41235530766397</v>
       </c>
       <c r="D179" s="7">
-        <v>314.270331293298</v>
+        <v>314.27033129361399</v>
       </c>
       <c r="E179" s="12">
-        <v>9.3010437522622613E-3</v>
+        <v>9.3010437519740474E-3</v>
       </c>
       <c r="F179" s="9">
         <v>3.2519858341052643E-2</v>
       </c>
       <c r="G179" s="9">
-        <v>3.5731972639980736E-3</v>
+        <v>3.5731972648234134E-3</v>
       </c>
     </row>
     <row r="180" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A180" s="5">
         <v>38657</v>
       </c>
       <c r="B180" s="6">
         <v>157138.890214363</v>
       </c>
       <c r="C180" s="7">
         <v>313.47528370244697</v>
       </c>
       <c r="D180" s="7">
-        <v>314.40773497335198</v>
+        <v>314.40773497315098</v>
       </c>
       <c r="E180" s="12">
-        <v>4.3721492731596534E-4</v>
+        <v>4.3721492567061482E-4</v>
       </c>
       <c r="F180" s="9">
         <v>2.411585102295688E-2</v>
       </c>
       <c r="G180" s="9">
-        <v>5.5252618602701364E-3</v>
+        <v>5.5252618604155757E-3</v>
       </c>
     </row>
     <row r="181" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A181" s="5">
         <v>38687</v>
       </c>
       <c r="B181" s="6">
         <v>157249.75617954001</v>
       </c>
       <c r="C181" s="7">
         <v>313.69644944849102</v>
       </c>
       <c r="D181" s="7">
-        <v>316.57409377116102</v>
+        <v>316.57409377041603</v>
       </c>
       <c r="E181" s="12">
-        <v>6.8902846744296475E-3</v>
+        <v>6.8902846727039169E-3</v>
       </c>
       <c r="F181" s="9">
         <v>3.0316766292287189E-2</v>
       </c>
       <c r="G181" s="9">
-        <v>1.0823682464960793E-2</v>
+        <v>1.0823682463480644E-2</v>
       </c>
     </row>
     <row r="182" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A182" s="5">
         <v>38718</v>
       </c>
       <c r="B182" s="6">
         <v>158477.76609916601</v>
       </c>
       <c r="C182" s="7">
         <v>316.146197931627</v>
       </c>
       <c r="D182" s="7">
-        <v>320.57846487813703</v>
+        <v>320.57846487722401</v>
       </c>
       <c r="E182" s="12">
-        <v>1.2649080217759678E-2</v>
+        <v>1.2649080217258746E-2</v>
       </c>
       <c r="F182" s="9">
         <v>4.428516502409563E-2</v>
       </c>
       <c r="G182" s="9">
-        <v>1.4801794125516743E-2</v>
+        <v>1.4801794122488943E-2</v>
       </c>
     </row>
     <row r="183" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A183" s="5">
         <v>38749</v>
       </c>
       <c r="B183" s="6">
         <v>158572.96779555501</v>
       </c>
       <c r="C183" s="7">
         <v>316.33611513636203</v>
       </c>
       <c r="D183" s="7">
-        <v>320.49905810912799</v>
+        <v>320.49905810863498</v>
       </c>
       <c r="E183" s="12">
-        <v>-2.4769838809735045E-4</v>
+        <v>-2.476983867878424E-4</v>
       </c>
       <c r="F183" s="9">
         <v>3.7245339961393897E-2</v>
       </c>
       <c r="G183" s="9">
-        <v>1.8721644149658934E-2</v>
+        <v>1.8721644146810323E-2</v>
       </c>
     </row>
     <row r="184" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A184" s="5">
         <v>38777</v>
       </c>
       <c r="B184" s="6">
         <v>162082.50416309899</v>
       </c>
       <c r="C184" s="7">
         <v>323.33726492798297</v>
       </c>
       <c r="D184" s="7">
-        <v>324.50515406019701</v>
+        <v>324.50515406001699</v>
       </c>
       <c r="E184" s="12">
-        <v>1.2499556082018026E-2</v>
+        <v>1.2499556083013896E-2</v>
       </c>
       <c r="F184" s="9">
         <v>5.3330786879385528E-2</v>
       </c>
       <c r="G184" s="9">
-        <v>2.1508035494822497E-2</v>
+        <v>2.1508035493825517E-2</v>
       </c>
     </row>
     <row r="185" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A185" s="5">
         <v>38808</v>
       </c>
       <c r="B185" s="6">
         <v>163573.278728317</v>
       </c>
       <c r="C185" s="7">
         <v>326.31120078263098</v>
       </c>
       <c r="D185" s="7">
-        <v>324.67279920094097</v>
+        <v>324.67279920108899</v>
       </c>
       <c r="E185" s="12">
-        <v>5.1661780605449792E-4</v>
+        <v>5.1661780706568905E-4</v>
       </c>
       <c r="F185" s="9">
         <v>4.7686830063687236E-2</v>
       </c>
       <c r="G185" s="9">
-        <v>1.903895934817168E-2</v>
+        <v>1.9038959349610529E-2</v>
       </c>
     </row>
     <row r="186" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A186" s="5">
         <v>38838</v>
       </c>
       <c r="B186" s="6">
         <v>164632.29089936099</v>
       </c>
       <c r="C186" s="7">
         <v>328.42381682764398</v>
       </c>
       <c r="D186" s="7">
-        <v>325.97346373242198</v>
+        <v>325.97346373279203</v>
       </c>
       <c r="E186" s="12">
-        <v>4.0060779180828288E-3</v>
+        <v>4.0060779187647277E-3</v>
       </c>
       <c r="F186" s="9">
         <v>4.6798122744772241E-2</v>
       </c>
       <c r="G186" s="9">
-        <v>1.8273660200532227E-2</v>
+        <v>1.8273660203172559E-2</v>
       </c>
     </row>
     <row r="187" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A187" s="5">
         <v>38869</v>
       </c>
       <c r="B187" s="6">
         <v>165729.90767969601</v>
       </c>
       <c r="C187" s="7">
         <v>330.613444940345</v>
       </c>
       <c r="D187" s="7">
-        <v>326.97187578610601</v>
+        <v>326.97187578664898</v>
       </c>
       <c r="E187" s="12">
-        <v>3.0628629774096527E-3</v>
+        <v>3.0628629779367866E-3</v>
       </c>
       <c r="F187" s="9">
         <v>5.0312880733050847E-2</v>
       </c>
       <c r="G187" s="9">
-        <v>1.246445483965064E-2</v>
+        <v>1.2464454842412431E-2</v>
       </c>
     </row>
     <row r="188" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A188" s="5">
         <v>38899</v>
       </c>
       <c r="B188" s="6">
         <v>167732.73474557401</v>
       </c>
       <c r="C188" s="7">
         <v>334.608870781946</v>
       </c>
       <c r="D188" s="7">
-        <v>330.38001607669099</v>
+        <v>330.38001607775197</v>
       </c>
       <c r="E188" s="12">
-        <v>1.042334384995991E-2</v>
+        <v>1.0423343851526878E-2</v>
       </c>
       <c r="F188" s="9">
         <v>5.9268516102583435E-2</v>
       </c>
       <c r="G188" s="9">
-        <v>1.4075144676954254E-2</v>
+        <v>1.4075144679538854E-2</v>
       </c>
     </row>
     <row r="189" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A189" s="5">
         <v>38930</v>
       </c>
       <c r="B189" s="6">
         <v>167721.47997902901</v>
       </c>
       <c r="C189" s="7">
         <v>334.58641872611901</v>
       </c>
       <c r="D189" s="7">
-        <v>332.935720004448</v>
+        <v>332.935720005429</v>
       </c>
       <c r="E189" s="12">
-        <v>7.7356492626472484E-3</v>
+        <v>7.7356492623801287E-3</v>
       </c>
       <c r="F189" s="9">
         <v>6.6186196123268148E-2</v>
       </c>
       <c r="G189" s="9">
-        <v>1.5521891892800399E-2</v>
+        <v>1.5521891895099227E-2</v>
       </c>
     </row>
     <row r="190" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A190" s="5">
         <v>38961</v>
       </c>
       <c r="B190" s="6">
         <v>169412.674514554</v>
       </c>
       <c r="C190" s="7">
         <v>337.960170991371</v>
       </c>
       <c r="D190" s="7">
-        <v>336.97876829256199</v>
+        <v>336.978768293634</v>
       </c>
       <c r="E190" s="12">
-        <v>1.2143630272113626E-2</v>
+        <v>1.2143630272351214E-2</v>
       </c>
       <c r="F190" s="9">
         <v>8.2394728612222634E-2</v>
       </c>
       <c r="G190" s="9">
-        <v>2.3195524669718859E-2</v>
+        <v>2.3195524671793644E-2</v>
       </c>
     </row>
     <row r="191" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A191" s="5">
         <v>38991</v>
       </c>
       <c r="B191" s="6">
         <v>169623.48858430699</v>
       </c>
       <c r="C191" s="7">
         <v>338.38072251896602</v>
       </c>
       <c r="D191" s="7">
-        <v>339.02329099898702</v>
+        <v>339.02329099949401</v>
       </c>
       <c r="E191" s="12">
-        <v>6.0672152040450733E-3</v>
+        <v>6.0672152023490966E-3</v>
       </c>
       <c r="F191" s="9">
         <v>7.9666186697686658E-2</v>
       </c>
       <c r="G191" s="9">
-        <v>2.6046743893097801E-2</v>
+        <v>2.6046743893641588E-2</v>
       </c>
     </row>
     <row r="192" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A192" s="5">
         <v>39022</v>
       </c>
       <c r="B192" s="6">
         <v>172184.84989518899</v>
       </c>
       <c r="C192" s="7">
         <v>343.490364457368</v>
       </c>
       <c r="D192" s="7">
-        <v>344.306192372287</v>
+        <v>344.30619237253097</v>
       </c>
       <c r="E192" s="12">
-        <v>1.5582709252019322E-2</v>
+        <v>1.5582709251220184E-2</v>
       </c>
       <c r="F192" s="9">
         <v>9.5749433258066841E-2</v>
       </c>
       <c r="G192" s="9">
-        <v>3.0315071537636573E-2</v>
+        <v>3.0315071536788141E-2</v>
       </c>
     </row>
     <row r="193" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A193" s="5">
         <v>39052</v>
       </c>
       <c r="B193" s="6">
         <v>173745.944939993</v>
       </c>
       <c r="C193" s="7">
         <v>346.60458214968298</v>
       </c>
       <c r="D193" s="7">
-        <v>349.96694465934797</v>
+        <v>349.966944659153</v>
       </c>
       <c r="E193" s="12">
-        <v>1.644104117924261E-2</v>
+        <v>1.6441041177956084E-2</v>
       </c>
       <c r="F193" s="9">
         <v>0.10490438370930777</v>
       </c>
       <c r="G193" s="9">
-        <v>3.2992207307570798E-2</v>
+        <v>3.2992207304910925E-2</v>
       </c>
     </row>
     <row r="194" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A194" s="5">
         <v>39083</v>
       </c>
       <c r="B194" s="6">
         <v>173224.53049976699</v>
       </c>
       <c r="C194" s="7">
         <v>345.56441609433301</v>
       </c>
       <c r="D194" s="7">
-        <v>350.26089088763803</v>
+        <v>350.26089087980199</v>
       </c>
       <c r="E194" s="12">
-        <v>8.3992569234259129E-4</v>
+        <v>8.3992567050938938E-4</v>
       </c>
       <c r="F194" s="9">
         <v>9.3052576166259282E-2</v>
       </c>
       <c r="G194" s="9">
-        <v>3.5280915586404005E-2</v>
+        <v>3.5280915576059169E-2</v>
       </c>
     </row>
     <row r="195" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A195" s="5">
         <v>39114</v>
       </c>
       <c r="B195" s="6">
         <v>174705.525857548</v>
       </c>
       <c r="C195" s="7">
         <v>348.51884347579801</v>
       </c>
       <c r="D195" s="7">
-        <v>353.29500457203801</v>
+        <v>353.29500456942901</v>
       </c>
       <c r="E195" s="12">
-        <v>8.6624392369667458E-3</v>
+        <v>8.6624392520837645E-3</v>
       </c>
       <c r="F195" s="9">
         <v>0.10173586511158583</v>
       </c>
       <c r="G195" s="9">
-        <v>3.2553484107400221E-2</v>
+        <v>3.2553484095127372E-2</v>
       </c>
     </row>
     <row r="196" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A196" s="5">
         <v>39142</v>
       </c>
       <c r="B196" s="6">
         <v>177082.55412879601</v>
       </c>
       <c r="C196" s="7">
         <v>353.26076071017502</v>
       </c>
       <c r="D196" s="7">
-        <v>354.61628239047599</v>
+        <v>354.616282394547</v>
       </c>
       <c r="E196" s="12">
-        <v>3.7398712162333148E-3</v>
+        <v>3.7398712351686125E-3</v>
       </c>
       <c r="F196" s="9">
         <v>9.2545768854873423E-2</v>
       </c>
       <c r="G196" s="9">
-        <v>2.4074166081210047E-2</v>
+        <v>2.4074166074490089E-2</v>
       </c>
     </row>
     <row r="197" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A197" s="5">
         <v>39173</v>
       </c>
       <c r="B197" s="6">
         <v>180314.167315762</v>
       </c>
       <c r="C197" s="7">
         <v>359.70748347383102</v>
       </c>
       <c r="D197" s="7">
-        <v>357.91047103984101</v>
+        <v>357.91047103802401</v>
       </c>
       <c r="E197" s="12">
-        <v>9.2894455583336644E-3</v>
+        <v>9.2894455416232535E-3</v>
       </c>
       <c r="F197" s="9">
         <v>0.10234488614274273</v>
       </c>
       <c r="G197" s="9">
-        <v>2.03801211967094E-2</v>
+        <v>2.0380121203976698E-2</v>
       </c>
     </row>
     <row r="198" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A198" s="5">
         <v>39203</v>
       </c>
       <c r="B198" s="6">
         <v>181584.49998302499</v>
       </c>
       <c r="C198" s="7">
         <v>362.24166131308903</v>
       </c>
       <c r="D198" s="7">
-        <v>359.48281722925498</v>
+        <v>359.48281722952498</v>
       </c>
       <c r="E198" s="12">
-        <v>4.3931270992039195E-3</v>
+        <v>4.3931271050572374E-3</v>
       </c>
       <c r="F198" s="9">
         <v>0.10297013417633027</v>
       </c>
       <c r="G198" s="9">
-        <v>1.7547536547437126E-2</v>
+        <v>1.7547536560109211E-2</v>
       </c>
     </row>
     <row r="199" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A199" s="5">
         <v>39234</v>
       </c>
       <c r="B199" s="6">
         <v>184070.218171063</v>
       </c>
       <c r="C199" s="7">
         <v>367.20040330965298</v>
       </c>
       <c r="D199" s="7">
-        <v>363.16132081144002</v>
+        <v>363.16132081421898</v>
       </c>
       <c r="E199" s="12">
-        <v>1.0232766090289003E-2</v>
+        <v>1.0232766097260537E-2</v>
       </c>
       <c r="F199" s="9">
         <v>0.11066385511306009</v>
       </c>
       <c r="G199" s="9">
-        <v>2.1151974790962091E-2</v>
+        <v>2.1151974798277351E-2</v>
       </c>
     </row>
     <row r="200" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A200" s="5">
         <v>39264</v>
       </c>
       <c r="B200" s="6">
         <v>184269.86418284499</v>
       </c>
       <c r="C200" s="7">
         <v>367.59867575575498</v>
       </c>
       <c r="D200" s="7">
-        <v>363.03183668878802</v>
+        <v>363.031836693174</v>
       </c>
       <c r="E200" s="12">
-        <v>-3.5654711895716229E-4</v>
+        <v>-3.5654711452937082E-4</v>
       </c>
       <c r="F200" s="9">
         <v>9.8592141017407098E-2</v>
       </c>
       <c r="G200" s="9">
-        <v>1.8628083521526451E-2</v>
+        <v>1.8628083528841488E-2</v>
       </c>
     </row>
     <row r="201" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A201" s="5">
         <v>39295</v>
       </c>
       <c r="B201" s="6">
         <v>183898.448890759</v>
       </c>
       <c r="C201" s="7">
         <v>366.85774196209502</v>
       </c>
       <c r="D201" s="7">
-        <v>365.21980810215098</v>
+        <v>365.21980810521802</v>
       </c>
       <c r="E201" s="12">
-        <v>6.0269408692070758E-3</v>
+        <v>6.0269408655011514E-3</v>
       </c>
       <c r="F201" s="9">
         <v>9.6451384245791028E-2</v>
       </c>
       <c r="G201" s="9">
-        <v>1.810002025529367E-2</v>
+        <v>1.8100020262441507E-2</v>
       </c>
     </row>
     <row r="202" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A202" s="5">
         <v>39326</v>
       </c>
       <c r="B202" s="6">
         <v>184723.32792935101</v>
       </c>
       <c r="C202" s="7">
         <v>368.50328744284798</v>
       </c>
       <c r="D202" s="7">
-        <v>367.03268954057597</v>
+        <v>367.032689542708</v>
       </c>
       <c r="E202" s="12">
-        <v>4.9638091861599065E-3</v>
+        <v>4.9638091835579878E-3</v>
       </c>
       <c r="F202" s="9">
         <v>9.0374899390901264E-2</v>
       </c>
       <c r="G202" s="9">
-        <v>1.3631634280393268E-2</v>
+        <v>1.3631634288107985E-2</v>
       </c>
     </row>
     <row r="203" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A203" s="5">
         <v>39356</v>
       </c>
       <c r="B203" s="6">
         <v>186043.57943158501</v>
       </c>
       <c r="C203" s="7">
         <v>371.13704802023898</v>
       </c>
       <c r="D203" s="7">
-        <v>371.63215029761801</v>
+        <v>371.63215029781099</v>
       </c>
       <c r="E203" s="12">
-        <v>1.2531474411173749E-2</v>
+        <v>1.2531474405818033E-2</v>
       </c>
       <c r="F203" s="9">
         <v>9.6803166733107737E-2</v>
       </c>
       <c r="G203" s="9">
-        <v>1.6771738193247732E-2</v>
+        <v>1.6771738191251329E-2</v>
       </c>
     </row>
     <row r="204" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A204" s="5">
         <v>39387</v>
       </c>
       <c r="B204" s="6">
         <v>184098.574978594</v>
       </c>
       <c r="C204" s="7">
         <v>367.25697210859101</v>
       </c>
       <c r="D204" s="7">
-        <v>367.97559000530703</v>
+        <v>367.97559000523302</v>
       </c>
       <c r="E204" s="12">
-        <v>-9.8391925708867234E-3</v>
+        <v>-9.8391925716000417E-3</v>
       </c>
       <c r="F204" s="9">
         <v>6.9191482820103234E-2</v>
       </c>
       <c r="G204" s="9">
-        <v>1.3952064636429728E-2</v>
+        <v>1.3952064628986349E-2</v>
       </c>
     </row>
     <row r="205" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A205" s="5">
         <v>39417</v>
       </c>
       <c r="B205" s="6">
         <v>182079.51300920499</v>
       </c>
       <c r="C205" s="7">
         <v>363.22915937042097</v>
       </c>
       <c r="D205" s="7">
-        <v>366.89122118871899</v>
+        <v>366.89122118889202</v>
       </c>
       <c r="E205" s="12">
-        <v>-2.9468498618954175E-3</v>
+        <v>-2.9468498612247318E-3</v>
       </c>
       <c r="F205" s="9">
         <v>4.7964101102271561E-2</v>
       </c>
       <c r="G205" s="9">
-        <v>1.0239009916062969E-2</v>
+        <v>1.0239009907488938E-2</v>
       </c>
     </row>
     <row r="206" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A206" s="5">
         <v>39448</v>
       </c>
       <c r="B206" s="6">
         <v>180473.15404079101</v>
       </c>
       <c r="C206" s="7">
         <v>360.02464499040701</v>
       </c>
       <c r="D206" s="7">
-        <v>364.99554243516002</v>
+        <v>364.995542418799</v>
       </c>
       <c r="E206" s="12">
-        <v>-5.1668686631884952E-3</v>
+        <v>-5.1668687082513376E-3</v>
       </c>
       <c r="F206" s="9">
         <v>4.1845248592165873E-2</v>
       </c>
       <c r="G206" s="9">
-        <v>-3.6437632488718341E-3</v>
+        <v>-3.6437632684703791E-3</v>
       </c>
     </row>
     <row r="207" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A207" s="5">
         <v>39479</v>
       </c>
       <c r="B207" s="6">
         <v>179358.048659755</v>
       </c>
       <c r="C207" s="7">
         <v>357.80012898929698</v>
       </c>
       <c r="D207" s="7">
-        <v>363.125720343647</v>
+        <v>363.12572033711098</v>
       </c>
       <c r="E207" s="12">
-        <v>-5.1228628137155452E-3</v>
+        <v>-5.1228627870271159E-3</v>
       </c>
       <c r="F207" s="9">
         <v>2.6630656239232886E-2</v>
       </c>
       <c r="G207" s="9">
-        <v>-1.0507429118254197E-2</v>
+        <v>-1.0507429140801161E-2</v>
       </c>
     </row>
     <row r="208" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A208" s="5">
         <v>39508</v>
       </c>
       <c r="B208" s="6">
         <v>179110.14291901499</v>
       </c>
       <c r="C208" s="7">
         <v>357.305583544157</v>
       </c>
       <c r="D208" s="7">
-        <v>358.74153739444398</v>
+        <v>358.74153740236397</v>
       </c>
       <c r="E208" s="12">
-        <v>-1.2073457493052331E-2</v>
+        <v>-1.2073457453459668E-2</v>
       </c>
       <c r="F208" s="9">
         <v>1.1449963550580922E-2</v>
       </c>
       <c r="G208" s="9">
-        <v>-1.7746208538616304E-2</v>
+        <v>-1.7746208552410825E-2</v>
       </c>
     </row>
     <row r="209" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A209" s="5">
         <v>39539</v>
       </c>
       <c r="B209" s="6">
         <v>178554.75808169099</v>
       </c>
       <c r="C209" s="7">
         <v>356.19765017892399</v>
       </c>
       <c r="D209" s="7">
-        <v>354.64358076641798</v>
+        <v>354.643580761865</v>
       </c>
       <c r="E209" s="12">
-        <v>-1.1423145080409869E-2</v>
+        <v>-1.142314511492637E-2</v>
       </c>
       <c r="F209" s="9">
         <v>-9.7574653187952887E-3</v>
       </c>
       <c r="G209" s="9">
-        <v>-2.1231306851830056E-2</v>
+        <v>-2.1231306840239439E-2</v>
       </c>
     </row>
     <row r="210" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A210" s="5">
         <v>39569</v>
       </c>
       <c r="B210" s="6">
         <v>173583.06468614901</v>
       </c>
       <c r="C210" s="7">
         <v>346.27965345944199</v>
       </c>
       <c r="D210" s="7">
-        <v>343.61485958749699</v>
+        <v>343.61485958474901</v>
       </c>
       <c r="E210" s="12">
-        <v>-3.1098042589934649E-2</v>
+        <v>-3.109804258524429E-2</v>
       </c>
       <c r="F210" s="9">
         <v>-4.4064528071636966E-2</v>
       </c>
       <c r="G210" s="9">
-        <v>-3.4714221778949339E-2</v>
+        <v>-3.4714221758352259E-2</v>
       </c>
     </row>
     <row r="211" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A211" s="5">
         <v>39600</v>
       </c>
       <c r="B211" s="6">
         <v>172415.01925436599</v>
       </c>
       <c r="C211" s="7">
         <v>343.949527717774</v>
       </c>
       <c r="D211" s="7">
-        <v>339.862584341635</v>
+        <v>339.86258434089899</v>
       </c>
       <c r="E211" s="12">
-        <v>-1.0920002849604704E-2</v>
+        <v>-1.0920002843836762E-2</v>
       </c>
       <c r="F211" s="9">
         <v>-6.3319308427534526E-2</v>
       </c>
       <c r="G211" s="9">
-        <v>-4.4846300259730354E-2</v>
+        <v>-4.4846300253963078E-2</v>
       </c>
     </row>
     <row r="212" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A212" s="5">
         <v>39630</v>
       </c>
       <c r="B212" s="6">
         <v>169316.47759819901</v>
       </c>
       <c r="C212" s="7">
         <v>337.76826842921901</v>
       </c>
       <c r="D212" s="7">
-        <v>333.559438160215</v>
+        <v>333.55943818878097</v>
       </c>
       <c r="E212" s="12">
-        <v>-1.8546160924510557E-2</v>
+        <v>-1.8546160838333603E-2</v>
       </c>
       <c r="F212" s="9">
         <v>-8.1149387345335056E-2</v>
       </c>
       <c r="G212" s="9">
-        <v>-5.5246964812526222E-2</v>
+        <v>-5.5246964786446084E-2</v>
       </c>
     </row>
     <row r="213" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A213" s="5">
         <v>39661</v>
       </c>
       <c r="B213" s="6">
         <v>164653.94354167199</v>
       </c>
       <c r="C213" s="7">
         <v>328.46701153381701</v>
       </c>
       <c r="D213" s="7">
-        <v>327.05442529090402</v>
+        <v>327.054425290155</v>
       </c>
       <c r="E213" s="12">
-        <v>-1.9501810247643192E-2</v>
+        <v>-1.9501810333858449E-2</v>
       </c>
       <c r="F213" s="9">
         <v>-0.10464745877502746</v>
       </c>
       <c r="G213" s="9">
-        <v>-5.3475431547323704E-2</v>
+        <v>-5.3475431522257311E-2</v>
       </c>
     </row>
     <row r="214" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A214" s="5">
         <v>39692</v>
       </c>
       <c r="B214" s="6">
         <v>161797.38865724599</v>
       </c>
       <c r="C214" s="7">
         <v>322.76848998014299</v>
       </c>
       <c r="D214" s="7">
-        <v>321.11611131319</v>
+        <v>321.11611131289902</v>
       </c>
       <c r="E214" s="12">
-        <v>-1.8156959571582254E-2</v>
+        <v>-1.8156959570223341E-2</v>
       </c>
       <c r="F214" s="9">
         <v>-0.12410960504605573</v>
       </c>
       <c r="G214" s="9">
-        <v>-5.4320304270669029E-2</v>
+        <v>-5.432030423683254E-2</v>
       </c>
     </row>
     <row r="215" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A215" s="5">
         <v>39722</v>
       </c>
       <c r="B215" s="6">
         <v>158872.29352452801</v>
       </c>
       <c r="C215" s="7">
         <v>316.93323795987902</v>
       </c>
       <c r="D215" s="7">
-        <v>317.126344486184</v>
+        <v>317.12634448504701</v>
       </c>
       <c r="E215" s="12">
-        <v>-1.242468592027357E-2</v>
+        <v>-1.2424685922919454E-2</v>
       </c>
       <c r="F215" s="9">
         <v>-0.14604796354742811</v>
       </c>
       <c r="G215" s="9">
-        <v>-5.0873278944198352E-2</v>
+        <v>-5.0873278969746139E-2</v>
       </c>
     </row>
     <row r="216" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A216" s="5">
         <v>39753</v>
       </c>
       <c r="B216" s="6">
         <v>158442.084198834</v>
       </c>
       <c r="C216" s="7">
         <v>316.075016355797</v>
       </c>
       <c r="D216" s="7">
-        <v>316.68156898986598</v>
+        <v>316.68156898920103</v>
       </c>
       <c r="E216" s="12">
-        <v>-1.4025182834893624E-3</v>
+        <v>-1.4025182820058824E-3</v>
       </c>
       <c r="F216" s="9">
         <v>-0.13936278856446183</v>
       </c>
       <c r="G216" s="9">
-        <v>-4.5530729987708907E-2</v>
+        <v>-4.5530730015636345E-2</v>
       </c>
     </row>
     <row r="217" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A217" s="5">
         <v>39783</v>
       </c>
       <c r="B217" s="6">
         <v>153047.580601975</v>
       </c>
       <c r="C217" s="7">
         <v>305.31355849420402</v>
       </c>
       <c r="D217" s="7">
-        <v>308.51309240405698</v>
+        <v>308.51309240389998</v>
       </c>
       <c r="E217" s="12">
-        <v>-2.5793975354689525E-2</v>
+        <v>-2.5793975353139653E-2</v>
       </c>
       <c r="F217" s="9">
         <v>-0.15944645241753475</v>
       </c>
       <c r="G217" s="9">
-        <v>-4.0142371015679079E-2</v>
+        <v>-4.0142371044587066E-2</v>
       </c>
     </row>
     <row r="218" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A218" s="5">
         <v>39814</v>
       </c>
       <c r="B218" s="6">
         <v>150500.86326219799</v>
       </c>
       <c r="C218" s="7">
         <v>300.23312971233298</v>
       </c>
       <c r="D218" s="7">
-        <v>304.58061652090799</v>
+        <v>304.580616500465</v>
       </c>
       <c r="E218" s="12">
-        <v>-1.2746544571271112E-2</v>
+        <v>-1.274654463703162E-2</v>
       </c>
       <c r="F218" s="9">
         <v>-0.16607617314550005</v>
       </c>
       <c r="G218" s="9">
-        <v>-3.6798630422721801E-2</v>
+        <v>-3.6798630442578806E-2</v>
       </c>
     </row>
     <row r="219" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A219" s="5">
         <v>39845</v>
       </c>
       <c r="B219" s="6">
         <v>147745.53165687699</v>
       </c>
       <c r="C219" s="7">
         <v>294.73653777704402</v>
       </c>
       <c r="D219" s="7">
-        <v>299.46583709952301</v>
+        <v>299.46583709108103</v>
       </c>
       <c r="E219" s="12">
-        <v>-1.6792859243010549E-2</v>
+        <v>-1.6792859204735944E-2</v>
       </c>
       <c r="F219" s="9">
         <v>-0.17625368495643945</v>
       </c>
       <c r="G219" s="9">
-        <v>-4.4364240154186385E-2</v>
+        <v>-4.4364240182504622E-2</v>
       </c>
     </row>
     <row r="220" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A220" s="5">
         <v>39873</v>
       </c>
       <c r="B220" s="6">
         <v>150946.108249254</v>
       </c>
       <c r="C220" s="7">
         <v>301.12134585312498</v>
       </c>
       <c r="D220" s="7">
-        <v>302.43363544169398</v>
+        <v>302.43363545087601</v>
       </c>
       <c r="E220" s="12">
-        <v>9.9103068681074546E-3</v>
+        <v>9.910306927238377E-3</v>
       </c>
       <c r="F220" s="9">
         <v>-0.15724421973408254</v>
       </c>
       <c r="G220" s="9">
-        <v>-3.8034721283228934E-2</v>
+        <v>-3.8034721302138363E-2</v>
       </c>
     </row>
     <row r="221" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A221" s="5">
         <v>39904</v>
       </c>
       <c r="B221" s="6">
         <v>151860.78219449599</v>
       </c>
       <c r="C221" s="7">
         <v>302.94602257120903</v>
       </c>
       <c r="D221" s="7">
-        <v>301.86171866114199</v>
+        <v>301.86171865262702</v>
       </c>
       <c r="E221" s="12">
-        <v>-1.8910488567739359E-3</v>
+        <v>-1.891048915231841E-3</v>
       </c>
       <c r="F221" s="9">
         <v>-0.14950022152298248</v>
       </c>
       <c r="G221" s="9">
-        <v>-2.7978896976926237E-2</v>
+        <v>-2.7978896963057109E-2</v>
       </c>
     </row>
     <row r="222" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A222" s="5">
         <v>39934</v>
       </c>
       <c r="B222" s="6">
         <v>154015.63316509</v>
       </c>
       <c r="C222" s="7">
         <v>307.24471984737198</v>
       </c>
       <c r="D222" s="7">
-        <v>304.65807210884401</v>
+        <v>304.65807209878102</v>
       </c>
       <c r="E222" s="12">
-        <v>9.2636902092282369E-3</v>
+        <v>9.2636902043612412E-3</v>
       </c>
       <c r="F222" s="9">
         <v>-0.11272661625394043</v>
       </c>
       <c r="G222" s="9">
-        <v>-3.9516542548021505E-3</v>
+        <v>-3.9516542333994931E-3</v>
       </c>
     </row>
     <row r="223" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A223" s="5">
         <v>39965</v>
       </c>
       <c r="B223" s="6">
         <v>156441.91410974701</v>
       </c>
       <c r="C223" s="7">
         <v>312.08489089879401</v>
       </c>
       <c r="D223" s="7">
-        <v>308.09478834372902</v>
+        <v>308.09478833266598</v>
       </c>
       <c r="E223" s="12">
-        <v>1.1280568445457773E-2</v>
+        <v>1.1280568442547878E-2</v>
       </c>
       <c r="F223" s="9">
         <v>-9.2643350989353168E-2</v>
       </c>
       <c r="G223" s="9">
-        <v>8.9737106746672346E-3</v>
+        <v>8.9737106638989594E-3</v>
       </c>
     </row>
     <row r="224" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A224" s="5">
         <v>39995</v>
       </c>
       <c r="B224" s="6">
         <v>158870.53987160101</v>
       </c>
       <c r="C224" s="7">
         <v>316.92973960979998</v>
       </c>
       <c r="D224" s="7">
-        <v>312.893695145717</v>
+        <v>312.89369520184403</v>
       </c>
       <c r="E224" s="12">
-        <v>1.557607263591243E-2</v>
+        <v>1.5576072854554202E-2</v>
       </c>
       <c r="F224" s="9">
         <v>-6.1694749824570461E-2</v>
       </c>
       <c r="G224" s="9">
-        <v>2.4215870972302822E-2</v>
+        <v>2.4215871019842128E-2</v>
       </c>
     </row>
     <row r="225" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A225" s="5">
         <v>40026</v>
       </c>
       <c r="B225" s="6">
         <v>160223.90395337</v>
       </c>
       <c r="C225" s="7">
         <v>319.62955624275799</v>
       </c>
       <c r="D225" s="7">
-        <v>318.22235375785698</v>
+        <v>318.22235375622398</v>
       </c>
       <c r="E225" s="12">
-        <v>1.7030252430169313E-2</v>
+        <v>1.7030252242514754E-2</v>
       </c>
       <c r="F225" s="9">
         <v>-2.6905153274879745E-2</v>
       </c>
       <c r="G225" s="9">
-        <v>3.3288186350459492E-2</v>
+        <v>3.3288186408921838E-2</v>
       </c>
     </row>
     <row r="226" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A226" s="5">
         <v>40057</v>
       </c>
       <c r="B226" s="6">
         <v>161815.923631171</v>
       </c>
       <c r="C226" s="7">
         <v>322.80546527124801</v>
       </c>
       <c r="D226" s="7">
-        <v>320.96435486573199</v>
+        <v>320.96435487497502</v>
       </c>
       <c r="E226" s="12">
-        <v>8.6166200315438424E-3</v>
+        <v>8.6166200657655789E-3</v>
       </c>
       <c r="F226" s="9">
         <v>1.1455669389315304E-4</v>
       </c>
       <c r="G226" s="9">
-        <v>4.0963511309754397E-2</v>
+        <v>4.0963511413177445E-2</v>
       </c>
     </row>
     <row r="227" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A227" s="5">
         <v>40087</v>
       </c>
       <c r="B227" s="6">
         <v>162038.08423830601</v>
       </c>
       <c r="C227" s="7">
         <v>323.248651927678</v>
       </c>
       <c r="D227" s="7">
-        <v>323.30725587015201</v>
+        <v>323.30725588380199</v>
       </c>
       <c r="E227" s="12">
-        <v>7.299567596533052E-3</v>
+        <v>7.2995676100531259E-3</v>
       </c>
       <c r="F227" s="9">
         <v>1.9926638204474045E-2</v>
       </c>
       <c r="G227" s="9">
-        <v>3.9807212237326306E-2</v>
+        <v>3.9807212220976051E-2</v>
       </c>
     </row>
     <row r="228" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A228" s="5">
         <v>40118</v>
       </c>
       <c r="B228" s="6">
         <v>162764.20429844299</v>
       </c>
       <c r="C228" s="7">
         <v>324.697183806341</v>
       </c>
       <c r="D228" s="7">
-        <v>325.32086243585599</v>
+        <v>325.32086245187998</v>
       </c>
       <c r="E228" s="12">
-        <v>6.2281514848299135E-3</v>
+        <v>6.2281514919098058E-3</v>
       </c>
       <c r="F228" s="9">
         <v>2.7278864207471054E-2</v>
       </c>
       <c r="G228" s="9">
-        <v>3.2348046593543733E-2</v>
+        <v>3.2348046587241885E-2</v>
       </c>
     </row>
     <row r="229" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A229" s="5">
         <v>40148</v>
       </c>
       <c r="B229" s="6">
         <v>162102.96642418599</v>
       </c>
       <c r="C229" s="7">
         <v>323.37808495089803</v>
       </c>
       <c r="D229" s="7">
-        <v>326.85825201569997</v>
+        <v>326.858252018467</v>
       </c>
       <c r="E229" s="12">
-        <v>4.7257638761089016E-3</v>
+        <v>4.7257638351256848E-3</v>
       </c>
       <c r="F229" s="9">
         <v>5.9167128200226848E-2</v>
       </c>
       <c r="G229" s="9">
-        <v>2.4584023008705103E-2</v>
+        <v>2.4584022974188269E-2</v>
       </c>
     </row>
     <row r="230" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A230" s="5">
         <v>40179</v>
       </c>
       <c r="B230" s="6">
         <v>163480.79888125899</v>
       </c>
       <c r="C230" s="7">
         <v>326.12671337627501</v>
       </c>
       <c r="D230" s="7">
-        <v>331.145127666782</v>
+        <v>331.14512761512401</v>
       </c>
       <c r="E230" s="12">
-        <v>1.3115396734349805E-2</v>
+        <v>1.3115396567729309E-2</v>
       </c>
       <c r="F230" s="9">
         <v>8.6244924698189784E-2</v>
       </c>
       <c r="G230" s="9">
-        <v>2.1641982592122799E-2</v>
+        <v>2.1641982535408832E-2</v>
       </c>
     </row>
     <row r="231" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A231" s="5">
         <v>40210</v>
       </c>
       <c r="B231" s="6">
         <v>161319.62812062699</v>
       </c>
       <c r="C231" s="7">
         <v>321.81540879473999</v>
       </c>
       <c r="D231" s="7">
-        <v>327.16624831080702</v>
+        <v>327.16624825356399</v>
       </c>
       <c r="E231" s="12">
-        <v>-1.2015515324080961E-2</v>
+        <v>-1.2015515342821192E-2</v>
       </c>
       <c r="F231" s="9">
         <v>9.1874835817539635E-2</v>
       </c>
       <c r="G231" s="9">
-        <v>1.6065672179356838E-2</v>
+        <v>1.6065672029112132E-2</v>
       </c>
     </row>
     <row r="232" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A232" s="5">
         <v>40238</v>
       </c>
       <c r="B232" s="6">
         <v>164518.669146158</v>
       </c>
       <c r="C232" s="7">
         <v>328.197153579153</v>
       </c>
       <c r="D232" s="7">
-        <v>329.67140852308597</v>
+        <v>329.67140849588901</v>
       </c>
       <c r="E232" s="12">
-        <v>7.6571474753688307E-3</v>
+        <v>7.6571475685458523E-3</v>
       </c>
       <c r="F232" s="9">
         <v>8.9916600396819923E-2</v>
       </c>
       <c r="G232" s="9">
-        <v>1.2810444675763089E-2</v>
+        <v>1.2810444502562524E-2</v>
       </c>
     </row>
     <row r="233" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A233" s="5">
         <v>40269</v>
       </c>
       <c r="B233" s="6">
         <v>167801.97329966701</v>
       </c>
       <c r="C233" s="7">
         <v>334.74699429394099</v>
       </c>
       <c r="D233" s="7">
-        <v>333.90796602577399</v>
+        <v>333.90796600965899</v>
       </c>
       <c r="E233" s="12">
-        <v>1.2850849036826206E-2</v>
+        <v>1.285084907150158E-2</v>
       </c>
       <c r="F233" s="9">
         <v>0.10497240218843595</v>
       </c>
       <c r="G233" s="9">
-        <v>7.5472366320812334E-3</v>
+        <v>7.5472365634974281E-3</v>
       </c>
     </row>
     <row r="234" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A234" s="5">
         <v>40299</v>
       </c>
       <c r="B234" s="6">
         <v>169162.07985551699</v>
       </c>
       <c r="C234" s="7">
         <v>337.46026144174402</v>
       </c>
       <c r="D234" s="7">
-        <v>334.30129084142101</v>
+        <v>334.30129085010299</v>
       </c>
       <c r="E234" s="12">
-        <v>1.1779437919030578E-3</v>
+        <v>1.1779438662227193E-3</v>
       </c>
       <c r="F234" s="9">
         <v>9.8343566683202877E-2</v>
       </c>
       <c r="G234" s="9">
-        <v>1.2902384559787095E-2</v>
+        <v>1.290238463375748E-2</v>
       </c>
     </row>
     <row r="235" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A235" s="5">
         <v>40330</v>
       </c>
       <c r="B235" s="6">
         <v>170110.78385261199</v>
       </c>
       <c r="C235" s="7">
         <v>339.35282447457001</v>
       </c>
       <c r="D235" s="7">
-        <v>334.79679918396101</v>
+        <v>334.79679919518401</v>
       </c>
       <c r="E235" s="12">
-        <v>1.4822208472269338E-3</v>
+        <v>1.482220854789329E-3</v>
       </c>
       <c r="F235" s="9">
         <v>8.7373449888090482E-2</v>
       </c>
       <c r="G235" s="9">
-        <v>1.5206005394186706E-2</v>
+        <v>1.5206005537871103E-2</v>
       </c>
     </row>
     <row r="236" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A236" s="5">
         <v>40360</v>
       </c>
       <c r="B236" s="6">
         <v>169346.94807097799</v>
       </c>
       <c r="C236" s="7">
         <v>337.82905376431802</v>
       </c>
       <c r="D236" s="7">
-        <v>333.44212791457102</v>
+        <v>333.44212802496099</v>
       </c>
       <c r="E236" s="12">
-        <v>-4.0462491657383692E-3</v>
+        <v>-4.0462488694023024E-3</v>
       </c>
       <c r="F236" s="9">
         <v>6.5943051542745712E-2</v>
       </c>
       <c r="G236" s="9">
-        <v>1.190476627718251E-2</v>
+        <v>1.1904766511397158E-2</v>
       </c>
     </row>
     <row r="237" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A237" s="5">
         <v>40391</v>
       </c>
       <c r="B237" s="6">
         <v>166507.234295267</v>
       </c>
       <c r="C237" s="7">
         <v>332.16412842177402</v>
       </c>
       <c r="D237" s="7">
-        <v>330.64886283142903</v>
+        <v>330.64886283189202</v>
       </c>
       <c r="E237" s="12">
-        <v>-8.3770611128586303E-3</v>
+        <v>-8.3770614397586929E-3</v>
       </c>
       <c r="F237" s="9">
         <v>3.9215935867633167E-2</v>
       </c>
       <c r="G237" s="9">
-        <v>1.0092635067604494E-3</v>
+        <v>1.0092636638341368E-3</v>
       </c>
     </row>
     <row r="238" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A238" s="5">
         <v>40422</v>
       </c>
       <c r="B238" s="6">
         <v>166756.81604706499</v>
       </c>
       <c r="C238" s="7">
         <v>332.662017329766</v>
       </c>
       <c r="D238" s="7">
-        <v>330.84665989293399</v>
+        <v>330.84665991950499</v>
       </c>
       <c r="E238" s="12">
-        <v>5.9820880619754213E-4</v>
+        <v>5.9820888515660364E-4</v>
       </c>
       <c r="F238" s="9">
         <v>3.0534030922418465E-2</v>
       </c>
       <c r="G238" s="9">
-        <v>-8.044224023918134E-3</v>
+        <v>-8.0442238906541785E-3</v>
       </c>
     </row>
     <row r="239" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A239" s="5">
         <v>40452</v>
       </c>
       <c r="B239" s="6">
         <v>164278.88498689499</v>
       </c>
       <c r="C239" s="7">
         <v>327.71880982064903</v>
       </c>
       <c r="D239" s="7">
-        <v>327.63331978143498</v>
+        <v>327.63331982643803</v>
       </c>
       <c r="E239" s="12">
-        <v>-9.7124755998410084E-3</v>
+        <v>-9.7124755433491972E-3</v>
       </c>
       <c r="F239" s="9">
         <v>1.3828852390608493E-2</v>
       </c>
       <c r="G239" s="9">
-        <v>-1.3377393938083681E-2</v>
+        <v>-1.3377393994455367E-2</v>
       </c>
     </row>
     <row r="240" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A240" s="5">
         <v>40483</v>
       </c>
       <c r="B240" s="6">
         <v>163132.67195989401</v>
       </c>
       <c r="C240" s="7">
         <v>325.43223739206502</v>
       </c>
       <c r="D240" s="7">
-        <v>326.12175081074298</v>
+        <v>326.12175086728303</v>
       </c>
       <c r="E240" s="12">
-        <v>-4.6135996537237656E-3</v>
+        <v>-4.6135996178768846E-3</v>
       </c>
       <c r="F240" s="9">
         <v>2.2638126303011763E-3</v>
       </c>
       <c r="G240" s="9">
-        <v>-1.4301966235717889E-2</v>
+        <v>-1.4301966227925123E-2</v>
       </c>
     </row>
     <row r="241" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A241" s="5">
         <v>40513</v>
       </c>
       <c r="B241" s="6">
         <v>162248.85138753601</v>
       </c>
       <c r="C241" s="7">
         <v>323.66910985384499</v>
       </c>
       <c r="D241" s="7">
-        <v>327.189332976733</v>
+        <v>327.18933298782201</v>
       </c>
       <c r="E241" s="12">
-        <v>3.2735693443812774E-3</v>
+        <v>3.2735692044454368E-3</v>
       </c>
       <c r="F241" s="9">
         <v>8.9995245964535897E-4</v>
       </c>
       <c r="G241" s="9">
-        <v>-1.4064446210309556E-2</v>
+        <v>-1.4064446233284955E-2</v>
       </c>
     </row>
     <row r="242" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A242" s="5">
         <v>40544</v>
       </c>
       <c r="B242" s="6">
         <v>161211.07933294101</v>
       </c>
       <c r="C242" s="7">
         <v>321.59886557002301</v>
       </c>
       <c r="D242" s="7">
-        <v>326.600606346196</v>
+        <v>326.60060621474099</v>
       </c>
       <c r="E242" s="12">
-        <v>-1.7993454284735977E-3</v>
+        <v>-1.7993458640748194E-3</v>
       </c>
       <c r="F242" s="9">
         <v>-1.3883707223418695E-2</v>
       </c>
       <c r="G242" s="9">
-        <v>-9.3184547614402202E-3</v>
+        <v>-9.3184548981177784E-3</v>
       </c>
     </row>
     <row r="243" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A243" s="5">
         <v>40575</v>
       </c>
       <c r="B243" s="6">
         <v>161182.66344413601</v>
       </c>
       <c r="C243" s="7">
         <v>321.54217891026099</v>
       </c>
       <c r="D243" s="7">
-        <v>326.82597834563001</v>
+        <v>326.82597815464101</v>
       </c>
       <c r="E243" s="12">
-        <v>6.9005383044240531E-4</v>
+        <v>6.9005364843643946E-4</v>
       </c>
       <c r="F243" s="9">
         <v>-8.4902673088993463E-4</v>
       </c>
       <c r="G243" s="9">
-        <v>-4.048147279396952E-3</v>
+        <v>-4.0481477252122255E-3</v>
       </c>
     </row>
     <row r="244" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A244" s="5">
         <v>40603</v>
       </c>
       <c r="B244" s="6">
         <v>164750.902737342</v>
       </c>
       <c r="C244" s="7">
         <v>328.660434761695</v>
       </c>
       <c r="D244" s="7">
-        <v>330.23711873166201</v>
+        <v>330.23711860384998</v>
       </c>
       <c r="E244" s="12">
-        <v>1.0437176393685021E-2</v>
+        <v>1.0437176593088848E-2</v>
       </c>
       <c r="F244" s="9">
         <v>1.4115941515326913E-3</v>
       </c>
       <c r="G244" s="9">
-        <v>2.7721243372036408E-3</v>
+        <v>2.7721237630624618E-3</v>
       </c>
     </row>
     <row r="245" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A245" s="5">
         <v>40634</v>
       </c>
       <c r="B245" s="6">
         <v>165609.01900032899</v>
       </c>
       <c r="C245" s="7">
         <v>330.372284951182</v>
       </c>
       <c r="D245" s="7">
-        <v>329.75939335066198</v>
+        <v>329.75939333241598</v>
       </c>
       <c r="E245" s="12">
-        <v>-1.4466132179048463E-3</v>
+        <v>-1.4466128866847949E-3</v>
       </c>
       <c r="F245" s="9">
         <v>-1.3068703878839183E-2</v>
       </c>
       <c r="G245" s="9">
-        <v>7.0524725481531103E-3</v>
+        <v>7.052472269790222E-3</v>
       </c>
     </row>
     <row r="246" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A246" s="5">
         <v>40664</v>
       </c>
       <c r="B246" s="6">
         <v>167208.24519902901</v>
       </c>
       <c r="C246" s="7">
         <v>333.56257021829902</v>
       </c>
       <c r="D246" s="7">
-        <v>330.14127949864701</v>
+        <v>330.14127959861003</v>
       </c>
       <c r="E246" s="12">
-        <v>1.1580751168440706E-3</v>
+        <v>1.158075475378828E-3</v>
       </c>
       <c r="F246" s="9">
         <v>-1.1550074686698664E-2</v>
       </c>
       <c r="G246" s="9">
-        <v>9.7100951971598182E-3</v>
+        <v>9.710095470746305E-3</v>
       </c>
     </row>
     <row r="247" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A247" s="5">
         <v>40695</v>
       </c>
       <c r="B247" s="6">
         <v>168205.264073642</v>
       </c>
       <c r="C247" s="7">
         <v>335.55151626564299</v>
       </c>
       <c r="D247" s="7">
-        <v>330.96705368041199</v>
+        <v>330.96705381302303</v>
       </c>
       <c r="E247" s="12">
-        <v>2.5012751601951599E-3</v>
+        <v>2.5012752583286613E-3</v>
       </c>
       <c r="F247" s="9">
         <v>-1.1201640106613842E-2</v>
       </c>
       <c r="G247" s="9">
-        <v>7.3236646642145242E-3</v>
+        <v>7.3236653431882903E-3</v>
       </c>
     </row>
     <row r="248" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A248" s="5">
         <v>40725</v>
       </c>
       <c r="B248" s="6">
         <v>168730.56418629401</v>
       </c>
       <c r="C248" s="7">
         <v>336.59943382200299</v>
       </c>
       <c r="D248" s="7">
-        <v>332.324023149884</v>
+        <v>332.32402333974699</v>
       </c>
       <c r="E248" s="12">
-        <v>4.1000137457256614E-3</v>
+        <v>4.1000139170666028E-3</v>
       </c>
       <c r="F248" s="9">
         <v>-3.6397696663853507E-3</v>
       </c>
       <c r="G248" s="9">
-        <v>6.6981305808326841E-3</v>
+        <v>6.6981313527463282E-3</v>
       </c>
     </row>
     <row r="249" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A249" s="5">
         <v>40756</v>
       </c>
       <c r="B249" s="6">
         <v>165914.21319666301</v>
       </c>
       <c r="C249" s="7">
         <v>330.98111473959301</v>
       </c>
       <c r="D249" s="7">
-        <v>329.447323507173</v>
+        <v>329.44732348031403</v>
       </c>
       <c r="E249" s="12">
-        <v>-8.6563096325226185E-3</v>
+        <v>-8.6563102797175828E-3</v>
       </c>
       <c r="F249" s="9">
         <v>-3.5615335340450915E-3</v>
       </c>
       <c r="G249" s="9">
-        <v>2.626511964910927E-3</v>
+        <v>2.6265123101469889E-3</v>
       </c>
     </row>
     <row r="250" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A250" s="5">
         <v>40787</v>
       </c>
       <c r="B250" s="6">
         <v>166255.54958596299</v>
       </c>
       <c r="C250" s="7">
         <v>331.66204433842</v>
       </c>
       <c r="D250" s="7">
-        <v>330.15870592075203</v>
+        <v>330.15870592809199</v>
       </c>
       <c r="E250" s="12">
-        <v>2.1593206646997043E-3</v>
+        <v>2.1593207686827487E-3</v>
       </c>
       <c r="F250" s="9">
         <v>-3.0059728470736014E-3</v>
       </c>
       <c r="G250" s="9">
-        <v>1.0721169129288555E-3</v>
+        <v>1.0721168683076598E-3</v>
       </c>
     </row>
     <row r="251" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A251" s="5">
         <v>40817</v>
       </c>
       <c r="B251" s="6">
         <v>165650.31790496601</v>
       </c>
       <c r="C251" s="7">
         <v>330.454671849997</v>
       </c>
       <c r="D251" s="7">
-        <v>330.31734130052399</v>
+        <v>330.31734137831597</v>
       </c>
       <c r="E251" s="12">
-        <v>4.8048219515983703E-4</v>
+        <v>4.8048240853759694E-4</v>
       </c>
       <c r="F251" s="9">
         <v>8.3481995764760342E-3</v>
       </c>
       <c r="G251" s="9">
-        <v>-3.5321837245776422E-3</v>
+        <v>-3.5321840896473944E-3</v>
       </c>
     </row>
     <row r="252" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A252" s="5">
         <v>40848</v>
       </c>
       <c r="B252" s="6">
         <v>165797.99075201701</v>
       </c>
       <c r="C252" s="7">
         <v>330.749263389757</v>
       </c>
       <c r="D252" s="7">
-        <v>331.487259274211</v>
+        <v>331.48725929972301</v>
       </c>
       <c r="E252" s="12">
-        <v>3.5418000431972629E-3</v>
+        <v>3.5417998840912013E-3</v>
       </c>
       <c r="F252" s="9">
         <v>1.6338350620397568E-2</v>
       </c>
       <c r="G252" s="9">
-        <v>-7.8076343346678012E-4</v>
+        <v>-7.8076361955858875E-4</v>
       </c>
     </row>
     <row r="253" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A253" s="5">
         <v>40878</v>
       </c>
       <c r="B253" s="6">
         <v>163821.827508093</v>
       </c>
       <c r="C253" s="7">
         <v>326.80702902189</v>
       </c>
       <c r="D253" s="7">
-        <v>330.21460049730399</v>
+        <v>330.21460043864801</v>
       </c>
       <c r="E253" s="12">
-        <v>-3.8392388886785422E-3</v>
+        <v>-3.839239142293227E-3</v>
       </c>
       <c r="F253" s="9">
         <v>9.6948367098175225E-3</v>
       </c>
       <c r="G253" s="9">
-        <v>8.9873770835247058E-5</v>
+        <v>8.9873644101068351E-5</v>
       </c>
     </row>
     <row r="254" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A254" s="5">
         <v>40909</v>
       </c>
       <c r="B254" s="6">
         <v>162228.24524833099</v>
       </c>
       <c r="C254" s="7">
         <v>323.62800280946902</v>
       </c>
       <c r="D254" s="7">
-        <v>328.510157451422</v>
+        <v>328.51015744782899</v>
       </c>
       <c r="E254" s="12">
-        <v>-5.1616223005133133E-3</v>
+        <v>-5.1616221346811875E-3</v>
       </c>
       <c r="F254" s="9">
         <v>6.3095285981480398E-3</v>
       </c>
       <c r="G254" s="9">
-        <v>2.9158468526246928E-4</v>
+        <v>2.9158458926836772E-4</v>
       </c>
     </row>
     <row r="255" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A255" s="5">
         <v>40940</v>
       </c>
       <c r="B255" s="6">
         <v>162712.34948701199</v>
       </c>
       <c r="C255" s="7">
         <v>324.59373900217798</v>
       </c>
       <c r="D255" s="7">
-        <v>329.73822076383198</v>
+        <v>329.73822086688801</v>
       </c>
       <c r="E255" s="12">
-        <v>3.7382810989385895E-3</v>
+        <v>3.7382814236239792E-3</v>
       </c>
       <c r="F255" s="9">
         <v>9.4903881732064654E-3</v>
       </c>
       <c r="G255" s="9">
-        <v>-3.5286867568675717E-3</v>
+        <v>-3.5286868268765703E-3</v>
       </c>
     </row>
     <row r="256" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A256" s="5">
         <v>40969</v>
       </c>
       <c r="B256" s="6">
         <v>163327.22122696301</v>
       </c>
       <c r="C256" s="7">
         <v>325.82034237743898</v>
       </c>
       <c r="D256" s="7">
-        <v>327.37733874112803</v>
+        <v>327.37733762269102</v>
       </c>
       <c r="E256" s="12">
-        <v>-7.1598676587597554E-3</v>
+        <v>-7.1598713609547504E-3</v>
       </c>
       <c r="F256" s="9">
         <v>-8.6414185702495816E-3</v>
       </c>
       <c r="G256" s="9">
-        <v>-6.4449197240816769E-3</v>
+        <v>-6.4449207959703658E-3</v>
       </c>
     </row>
     <row r="257" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A257" s="5">
         <v>41000</v>
       </c>
       <c r="B257" s="6">
         <v>164134.292882101</v>
       </c>
       <c r="C257" s="7">
         <v>327.43036403227899</v>
       </c>
       <c r="D257" s="7">
-        <v>326.90871522696801</v>
+        <v>326.908715309076</v>
       </c>
       <c r="E257" s="12">
-        <v>-1.4314476254282393E-3</v>
+        <v>-1.4314439631588627E-3</v>
       </c>
       <c r="F257" s="9">
         <v>-8.9048659736628011E-3</v>
       </c>
       <c r="G257" s="9">
-        <v>-6.2489066819876316E-3</v>
+        <v>-6.248907587617536E-3</v>
       </c>
     </row>
     <row r="258" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A258" s="5">
         <v>41030</v>
       </c>
       <c r="B258" s="6">
         <v>166021.53392380499</v>
       </c>
       <c r="C258" s="7">
         <v>331.19520811483699</v>
       </c>
       <c r="D258" s="7">
-        <v>327.70446403662498</v>
+        <v>327.704465321577</v>
       </c>
       <c r="E258" s="12">
-        <v>2.4341621149637227E-3</v>
+        <v>2.4341657938016237E-3</v>
       </c>
       <c r="F258" s="9">
         <v>-7.0972054865530154E-3</v>
       </c>
       <c r="G258" s="9">
-        <v>-6.5480051830237862E-3</v>
+        <v>-6.548004972511956E-3</v>
       </c>
     </row>
     <row r="259" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A259" s="5">
         <v>41061</v>
       </c>
       <c r="B259" s="6">
         <v>165738.112466327</v>
       </c>
       <c r="C259" s="7">
         <v>330.62981261236598</v>
       </c>
       <c r="D259" s="7">
-        <v>326.21489027319399</v>
+        <v>326.214890106393</v>
       </c>
       <c r="E259" s="12">
-        <v>-4.545479012042164E-3</v>
+        <v>-4.5454834242868447E-3</v>
       </c>
       <c r="F259" s="9">
         <v>-1.4667505329884145E-2</v>
       </c>
       <c r="G259" s="9">
-        <v>-4.8676159084101167E-3</v>
+        <v>-4.8676136618442944E-3</v>
       </c>
     </row>
     <row r="260" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A260" s="5">
         <v>41091</v>
       </c>
       <c r="B260" s="6">
         <v>164389.40362937399</v>
       </c>
       <c r="C260" s="7">
         <v>327.93928269504897</v>
       </c>
       <c r="D260" s="7">
-        <v>323.99500635937102</v>
+        <v>323.99500619925999</v>
       </c>
       <c r="E260" s="12">
-        <v>-6.8049742056958129E-3</v>
+        <v>-6.8049741886675452E-3</v>
       </c>
       <c r="F260" s="9">
         <v>-2.5728359161571235E-2</v>
       </c>
       <c r="G260" s="9">
-        <v>-6.2091090836173812E-3</v>
+        <v>-6.2091071674877929E-3</v>
       </c>
     </row>
     <row r="261" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A261" s="5">
         <v>41122</v>
       </c>
       <c r="B261" s="6">
         <v>164728.76660748801</v>
       </c>
       <c r="C261" s="7">
         <v>328.61627554956902</v>
       </c>
       <c r="D261" s="7">
-        <v>327.14912557800102</v>
+        <v>327.14912527706502</v>
       </c>
       <c r="E261" s="12">
-        <v>9.7350859016991365E-3</v>
+        <v>9.7350854718583069E-3</v>
       </c>
       <c r="F261" s="9">
         <v>-7.144936930569501E-3</v>
       </c>
       <c r="G261" s="9">
-        <v>-4.7164363700430423E-3</v>
+        <v>-4.7164372613942573E-3</v>
       </c>
     </row>
     <row r="262" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A262" s="5">
         <v>41153</v>
       </c>
       <c r="B262" s="6">
         <v>163963.50185574699</v>
       </c>
       <c r="C262" s="7">
         <v>327.08965419675002</v>
       </c>
       <c r="D262" s="7">
-        <v>326.034002840992</v>
+        <v>326.03400259301299</v>
       </c>
       <c r="E262" s="12">
-        <v>-3.4086068090166677E-3</v>
+        <v>-3.4086066502779788E-3</v>
       </c>
       <c r="F262" s="9">
         <v>-1.3786293064648736E-2</v>
       </c>
       <c r="G262" s="9">
-        <v>-3.7212788579212841E-3</v>
+        <v>-3.7212807999725817E-3</v>
       </c>
     </row>
     <row r="263" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A263" s="5">
         <v>41183</v>
       </c>
       <c r="B263" s="6">
         <v>164153.36079102199</v>
       </c>
       <c r="C263" s="7">
         <v>327.46840247171599</v>
       </c>
       <c r="D263" s="7">
-        <v>327.23968847335499</v>
+        <v>327.23968828760701</v>
       </c>
       <c r="E263" s="12">
-        <v>3.6980364681502564E-3</v>
+        <v>3.6980366618357685E-3</v>
       </c>
       <c r="F263" s="9">
         <v>-9.0368502329316591E-3</v>
       </c>
       <c r="G263" s="9">
-        <v>2.5651082794626578E-3</v>
+        <v>2.5651065460181588E-3</v>
       </c>
     </row>
     <row r="264" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A264" s="5">
         <v>41214</v>
       </c>
       <c r="B264" s="6">
         <v>163852.738559969</v>
       </c>
       <c r="C264" s="7">
         <v>326.86869326517899</v>
       </c>
       <c r="D264" s="7">
-        <v>327.60611627177002</v>
+        <v>327.60611621688702</v>
       </c>
       <c r="E264" s="12">
-        <v>1.1197535363893785E-3</v>
+        <v>1.1197539369307563E-3</v>
       </c>
       <c r="F264" s="9">
         <v>-1.173266445042731E-2</v>
       </c>
       <c r="G264" s="9">
-        <v>3.6023460115890416E-3</v>
+        <v>3.6023461563667869E-3</v>
       </c>
     </row>
     <row r="265" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A265" s="5">
         <v>41244</v>
       </c>
       <c r="B265" s="6">
         <v>162262.191136479</v>
       </c>
       <c r="C265" s="7">
         <v>323.69572122661702</v>
       </c>
       <c r="D265" s="7">
-        <v>326.76350455316702</v>
+        <v>326.763504619336</v>
       </c>
       <c r="E265" s="12">
-        <v>-2.5720268235285282E-3</v>
+        <v>-2.5720264544547566E-3</v>
       </c>
       <c r="F265" s="9">
         <v>-9.5203209202228134E-3</v>
       </c>
       <c r="G265" s="9">
-        <v>4.5346640108079317E-3</v>
+        <v>4.5346645611470393E-3</v>
       </c>
     </row>
     <row r="266" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A266" s="5">
         <v>41275</v>
       </c>
       <c r="B266" s="6">
         <v>162245.24616004</v>
       </c>
       <c r="C266" s="7">
         <v>323.66191781048599</v>
       </c>
       <c r="D266" s="7">
-        <v>328.22471439096398</v>
+        <v>328.22471505242498</v>
       </c>
       <c r="E266" s="12">
-        <v>4.4717657187423043E-3</v>
+        <v>4.4717675396193091E-3</v>
       </c>
       <c r="F266" s="9">
         <v>1.0479624977621782E-4</v>
       </c>
       <c r="G266" s="9">
-        <v>2.2148794235901104E-3</v>
+        <v>2.2148808607629356E-3</v>
       </c>
     </row>
     <row r="267" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A267" s="5">
         <v>41306</v>
       </c>
       <c r="B267" s="6">
         <v>162637.55473582199</v>
       </c>
       <c r="C267" s="7">
         <v>324.44453147107703</v>
       </c>
       <c r="D267" s="7">
-        <v>329.26277193801297</v>
+        <v>329.26277315066801</v>
       </c>
       <c r="E267" s="12">
-        <v>3.162642852702735E-3</v>
+        <v>3.1626445256482949E-3</v>
       </c>
       <c r="F267" s="9">
         <v>-4.5967470463115223E-4</v>
       </c>
       <c r="G267" s="9">
-        <v>3.4368974363161442E-3</v>
+        <v>3.4368999142693202E-3</v>
       </c>
     </row>
     <row r="268" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A268" s="5">
         <v>41334</v>
       </c>
       <c r="B268" s="6">
         <v>164630.410711028</v>
       </c>
       <c r="C268" s="7">
         <v>328.42006605296098</v>
       </c>
       <c r="D268" s="7">
-        <v>330.062997467054</v>
+        <v>330.06299637096998</v>
       </c>
       <c r="E268" s="12">
-        <v>2.4303553187352556E-3</v>
+        <v>2.4303482979406432E-3</v>
       </c>
       <c r="F268" s="9">
         <v>7.9790097099290413E-3</v>
       </c>
       <c r="G268" s="9">
-        <v>6.0524838563176253E-3</v>
+        <v>6.0524848277325738E-3</v>
       </c>
     </row>
     <row r="269" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A269" s="5">
         <v>41365</v>
       </c>
       <c r="B269" s="6">
         <v>165586.075967813</v>
       </c>
       <c r="C269" s="7">
         <v>330.326516054526</v>
       </c>
       <c r="D269" s="7">
-        <v>329.728700706692</v>
+        <v>329.72870154487703</v>
       </c>
       <c r="E269" s="12">
-        <v>-1.0128271358117447E-3</v>
+        <v>-1.0128212788725888E-3</v>
       </c>
       <c r="F269" s="9">
         <v>8.845093004146376E-3</v>
       </c>
       <c r="G269" s="9">
-        <v>6.5745696513084262E-3</v>
+        <v>6.5745699338115582E-3</v>
       </c>
     </row>
     <row r="270" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A270" s="5">
         <v>41395</v>
       </c>
       <c r="B270" s="6">
         <v>167911.570785641</v>
       </c>
       <c r="C270" s="7">
         <v>334.96562955960798</v>
       </c>
       <c r="D270" s="7">
-        <v>331.453340527433</v>
+        <v>331.45334272257003</v>
       </c>
       <c r="E270" s="12">
-        <v>5.2304813534420624E-3</v>
+        <v>5.230485455504974E-3</v>
       </c>
       <c r="F270" s="9">
         <v>1.1384287430461937E-2</v>
       </c>
       <c r="G270" s="9">
-        <v>7.1059596422318183E-3</v>
+        <v>7.1059596251275003E-3</v>
       </c>
     </row>
     <row r="271" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A271" s="5">
         <v>41426</v>
       </c>
       <c r="B271" s="6">
         <v>168940.66020150101</v>
       </c>
       <c r="C271" s="7">
         <v>337.01855290755901</v>
       </c>
       <c r="D271" s="7">
-        <v>332.81493555429802</v>
+        <v>332.81493384403399</v>
       </c>
       <c r="E271" s="12">
-        <v>4.1079538516592962E-3</v>
+        <v>4.1079420417962087E-3</v>
       </c>
       <c r="F271" s="9">
         <v>1.9322940798092159E-2</v>
       </c>
       <c r="G271" s="9">
-        <v>6.5277604519138333E-3</v>
+        <v>6.5277609986678087E-3</v>
       </c>
     </row>
     <row r="272" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A272" s="5">
         <v>41456</v>
       </c>
       <c r="B272" s="6">
         <v>170825.447604805</v>
       </c>
       <c r="C272" s="7">
         <v>340.778502243866</v>
       </c>
       <c r="D272" s="7">
-        <v>337.08299510864998</v>
+        <v>337.08299282780803</v>
       </c>
       <c r="E272" s="12">
-        <v>1.2824122653160241E-2</v>
+        <v>1.2824121004660682E-2</v>
       </c>
       <c r="F272" s="9">
         <v>3.9151209465674963E-2</v>
       </c>
       <c r="G272" s="9">
-        <v>1.2432885599549026E-2</v>
+        <v>1.2432882806381107E-2</v>
       </c>
     </row>
     <row r="273" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A273" s="5">
         <v>41487</v>
       </c>
       <c r="B273" s="6">
         <v>170513.951011909</v>
       </c>
       <c r="C273" s="7">
         <v>340.15709984820597</v>
       </c>
       <c r="D273" s="7">
-        <v>338.56552581078103</v>
+        <v>338.56552391420701</v>
       </c>
       <c r="E273" s="12">
-        <v>4.3981177444243347E-3</v>
+        <v>4.3981189141639732E-3</v>
       </c>
       <c r="F273" s="9">
         <v>3.5119454382885884E-2</v>
       </c>
       <c r="G273" s="9">
-        <v>1.7370495790941076E-2</v>
+        <v>1.7370487862963024E-2</v>
       </c>
     </row>
     <row r="274" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A274" s="5">
         <v>41518</v>
       </c>
       <c r="B274" s="6">
         <v>172126.764587043</v>
       </c>
       <c r="C274" s="7">
         <v>343.37449047846201</v>
       </c>
       <c r="D274" s="7">
-        <v>342.70019389215599</v>
+        <v>342.70019298529701</v>
       </c>
       <c r="E274" s="12">
-        <v>1.2212312731703756E-2</v>
+        <v>1.2212315723374445E-2</v>
       </c>
       <c r="F274" s="9">
         <v>4.9787072360033768E-2</v>
       </c>
       <c r="G274" s="9">
-        <v>2.4498804917741035E-2</v>
+        <v>2.4498798439103409E-2</v>
       </c>
     </row>
     <row r="275" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A275" s="5">
         <v>41548</v>
       </c>
       <c r="B275" s="6">
         <v>173677.94069001701</v>
       </c>
       <c r="C275" s="7">
         <v>346.46892094242099</v>
       </c>
       <c r="D275" s="7">
-        <v>346.11715839960902</v>
+        <v>346.11715803765702</v>
       </c>
       <c r="E275" s="12">
-        <v>9.970710750541123E-3</v>
+        <v>9.9707123669656728E-3</v>
       </c>
       <c r="F275" s="9">
         <v>5.8022448356207734E-2</v>
       </c>
       <c r="G275" s="9">
-        <v>2.5996478619555008E-2</v>
+        <v>2.5996477298612541E-2</v>
       </c>
     </row>
     <row r="276" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A276" s="5">
         <v>41579</v>
       </c>
       <c r="B276" s="6">
         <v>174566.47626291701</v>
       </c>
       <c r="C276" s="7">
         <v>348.24145440256302</v>
       </c>
       <c r="D276" s="7">
-        <v>349.11114142620301</v>
+        <v>349.11114189278499</v>
       </c>
       <c r="E276" s="12">
-        <v>8.6502011065781037E-3</v>
+        <v>8.6502035094204732E-3</v>
       </c>
       <c r="F276" s="9">
         <v>6.5386381680930583E-2</v>
       </c>
       <c r="G276" s="9">
-        <v>2.921775405453797E-2</v>
+        <v>2.9217759267891052E-2</v>
       </c>
     </row>
     <row r="277" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A277" s="5">
         <v>41609</v>
       </c>
       <c r="B277" s="6">
         <v>175825.596076785</v>
       </c>
       <c r="C277" s="7">
         <v>350.75326379824702</v>
       </c>
       <c r="D277" s="7">
-        <v>353.64132539289398</v>
+        <v>353.64132677624701</v>
       </c>
       <c r="E277" s="12">
-        <v>1.2976337415598005E-2</v>
+        <v>1.2976340024270172E-2</v>
       </c>
       <c r="F277" s="9">
         <v>8.3589435378069732E-2</v>
       </c>
       <c r="G277" s="9">
-        <v>2.9970981416484577E-2</v>
+        <v>2.9970988019958122E-2</v>
       </c>
     </row>
     <row r="278" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A278" s="5">
         <v>41640</v>
       </c>
       <c r="B278" s="6">
         <v>176490.99683756201</v>
       </c>
       <c r="C278" s="7">
         <v>352.08066716717599</v>
       </c>
       <c r="D278" s="7">
-        <v>356.61387971450603</v>
+        <v>356.613881890333</v>
       </c>
       <c r="E278" s="12">
-        <v>8.4055626652499438E-3</v>
+        <v>8.4055648732670463E-3</v>
       </c>
       <c r="F278" s="9">
         <v>8.7803809447023262E-2</v>
       </c>
       <c r="G278" s="9">
-        <v>3.1131011731601488E-2</v>
+        <v>3.113101882699798E-2</v>
       </c>
     </row>
     <row r="279" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A279" s="5">
         <v>41671</v>
       </c>
       <c r="B279" s="6">
         <v>177845.97205375199</v>
       </c>
       <c r="C279" s="7">
         <v>354.78369784103103</v>
       </c>
       <c r="D279" s="7">
-        <v>359.762283616633</v>
+        <v>359.76228632444901</v>
       </c>
       <c r="E279" s="12">
-        <v>8.8286073011165644E-3</v>
+        <v>8.8286087390287982E-3</v>
       </c>
       <c r="F279" s="9">
         <v>9.3511104139718304E-2</v>
       </c>
       <c r="G279" s="9">
-        <v>3.0916383161540217E-2</v>
+        <v>3.0916389996333837E-2</v>
       </c>
     </row>
     <row r="280" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A280" s="5">
         <v>41699</v>
       </c>
       <c r="B280" s="6">
         <v>180264.310179047</v>
       </c>
       <c r="C280" s="7">
         <v>359.60802381712199</v>
       </c>
       <c r="D280" s="7">
-        <v>361.34274617359603</v>
+        <v>361.34274577622301</v>
       </c>
       <c r="E280" s="12">
-        <v>4.393074618814552E-3</v>
+        <v>4.3930659545250439E-3</v>
       </c>
       <c r="F280" s="9">
         <v>9.4963618206969302E-2</v>
       </c>
       <c r="G280" s="9">
-        <v>2.750511940891931E-2</v>
+        <v>2.7505122228487888E-2</v>
       </c>
     </row>
     <row r="281" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A281" s="5">
         <v>41730</v>
       </c>
       <c r="B281" s="6">
         <v>183576.51362076899</v>
       </c>
       <c r="C281" s="7">
         <v>366.21551552180301</v>
       </c>
       <c r="D281" s="7">
-        <v>365.47720351212701</v>
+        <v>365.47721487434598</v>
       </c>
       <c r="E281" s="12">
-        <v>1.1441927041050182E-2</v>
+        <v>1.1441959597781493E-2</v>
       </c>
       <c r="F281" s="9">
         <v>0.10864704382784973</v>
       </c>
       <c r="G281" s="9">
-        <v>2.5690722437811342E-2</v>
+        <v>2.5690731446475157E-2</v>
       </c>
     </row>
     <row r="282" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A282" s="5">
         <v>41760</v>
       </c>
       <c r="B282" s="6">
         <v>186511.60564797101</v>
       </c>
       <c r="C282" s="7">
         <v>372.07071027763197</v>
       </c>
       <c r="D282" s="7">
-        <v>368.51187327265899</v>
+        <v>368.51186931450701</v>
       </c>
       <c r="E282" s="12">
-        <v>8.3033079255552256E-3</v>
+        <v>8.3032657486030725E-3</v>
       </c>
       <c r="F282" s="9">
         <v>0.11077280008342183</v>
       </c>
       <c r="G282" s="9">
-        <v>2.3657869615323346E-2</v>
+        <v>2.365787016805676E-2</v>
       </c>
     </row>
     <row r="283" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A283" s="5">
         <v>41791</v>
       </c>
       <c r="B283" s="6">
         <v>188902.937514285</v>
       </c>
       <c r="C283" s="7">
         <v>376.84116165473398</v>
       </c>
       <c r="D283" s="7">
-        <v>372.56858799876102</v>
+        <v>372.56858639680797</v>
       </c>
       <c r="E283" s="12">
-        <v>1.1008369120037775E-2</v>
+        <v>1.1008375632098666E-2</v>
       </c>
       <c r="F283" s="9">
         <v>0.11816147331834848</v>
       </c>
       <c r="G283" s="9">
-        <v>2.6759069572292127E-2</v>
+        <v>2.6759070681853903E-2</v>
       </c>
     </row>
     <row r="284" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A284" s="5">
         <v>41821</v>
       </c>
       <c r="B284" s="6">
         <v>188948.54738364599</v>
       </c>
       <c r="C284" s="7">
         <v>376.932148467216</v>
       </c>
       <c r="D284" s="7">
-        <v>373.10253120837899</v>
+        <v>373.10252765753302</v>
       </c>
       <c r="E284" s="12">
-        <v>1.433140707020053E-3</v>
+        <v>1.4331354822179065E-3</v>
       </c>
       <c r="F284" s="9">
         <v>0.10609133494423872</v>
       </c>
       <c r="G284" s="9">
-        <v>2.5401445313124826E-2</v>
+        <v>2.540142402534995E-2</v>
       </c>
     </row>
     <row r="285" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A285" s="5">
         <v>41852</v>
       </c>
       <c r="B285" s="6">
         <v>189305.83419945501</v>
       </c>
       <c r="C285" s="7">
         <v>377.64489746140902</v>
       </c>
       <c r="D285" s="7">
-        <v>375.852099094626</v>
+        <v>375.852093711956</v>
       </c>
       <c r="E285" s="12">
-        <v>7.3694699345563386E-3</v>
+        <v>7.3694650949853724E-3</v>
       </c>
       <c r="F285" s="9">
         <v>0.11020730606514428</v>
       </c>
       <c r="G285" s="9">
-        <v>2.3911836390039021E-2</v>
+        <v>2.3911820221691249E-2</v>
       </c>
     </row>
     <row r="286" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A286" s="5">
         <v>41883</v>
       </c>
       <c r="B286" s="6">
         <v>188374.454370135</v>
       </c>
       <c r="C286" s="7">
         <v>375.78689429088598</v>
       </c>
       <c r="D286" s="7">
-        <v>375.26044780628098</v>
+        <v>375.26044008637803</v>
       </c>
       <c r="E286" s="12">
-        <v>-1.5741598617388108E-3</v>
+        <v>-1.574166102773944E-3</v>
       </c>
       <c r="F286" s="9">
         <v>9.4393744180763628E-2</v>
       </c>
       <c r="G286" s="9">
-        <v>1.5957065671035719E-2</v>
+        <v>1.5957045294223482E-2</v>
       </c>
     </row>
     <row r="287" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A287" s="5">
         <v>41913</v>
       </c>
       <c r="B287" s="6">
         <v>189333.241018264</v>
       </c>
       <c r="C287" s="7">
         <v>377.69957113442399</v>
       </c>
       <c r="D287" s="7">
-        <v>377.20846463118602</v>
+        <v>377.20845337527498</v>
       </c>
       <c r="E287" s="12">
-        <v>5.1911061671776615E-3</v>
+        <v>5.1910968511590383E-3</v>
       </c>
       <c r="F287" s="9">
         <v>9.0139831610446697E-2</v>
       </c>
       <c r="G287" s="9">
-        <v>1.2689135579809552E-2</v>
+        <v>1.2689121998626485E-2</v>
       </c>
     </row>
     <row r="288" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A288" s="5">
         <v>41944</v>
       </c>
       <c r="B288" s="6">
         <v>189387.811604521</v>
       </c>
       <c r="C288" s="7">
         <v>377.80843361897797</v>
       </c>
       <c r="D288" s="7">
-        <v>378.99990416252399</v>
+        <v>378.99989920308002</v>
       </c>
       <c r="E288" s="12">
-        <v>4.7492028925955054E-3</v>
+        <v>4.7492197265865954E-3</v>
       </c>
       <c r="F288" s="9">
         <v>8.4903674857261136E-2</v>
       </c>
       <c r="G288" s="9">
-        <v>8.8679379400495861E-3</v>
+        <v>8.8679260755060163E-3</v>
       </c>
     </row>
     <row r="289" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A289" s="5">
         <v>41974</v>
       </c>
       <c r="B289" s="6">
         <v>188558.57053476901</v>
       </c>
       <c r="C289" s="7">
         <v>376.15418635247602</v>
       </c>
       <c r="D289" s="7">
-        <v>378.745524814009</v>
+        <v>378.74551342036301</v>
       </c>
       <c r="E289" s="12">
-        <v>-6.7118578585678712E-4</v>
+        <v>-6.7120277143051243E-4</v>
       </c>
       <c r="F289" s="9">
         <v>7.2418207258192702E-2</v>
       </c>
       <c r="G289" s="9">
-        <v>9.5522784808166339E-3</v>
+        <v>9.552268877223824E-3</v>
       </c>
     </row>
     <row r="290" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A290" s="5">
         <v>42005</v>
       </c>
       <c r="B290" s="6">
         <v>188445.792871243</v>
       </c>
       <c r="C290" s="7">
         <v>375.929206972636</v>
       </c>
       <c r="D290" s="7">
-        <v>380.26875750773701</v>
+        <v>380.268769757249</v>
       </c>
       <c r="E290" s="12">
-        <v>4.021784005173501E-3</v>
+        <v>4.0218465510781787E-3</v>
       </c>
       <c r="F290" s="9">
         <v>6.7736010606160857E-2</v>
       </c>
       <c r="G290" s="9">
-        <v>8.5907953969723838E-3</v>
+        <v>8.5908135338013114E-3</v>
       </c>
     </row>
     <row r="291" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A291" s="5">
         <v>42036</v>
       </c>
       <c r="B291" s="6">
         <v>187963.55379874399</v>
       </c>
       <c r="C291" s="7">
         <v>374.96719158702399</v>
       </c>
       <c r="D291" s="7">
-        <v>379.923892867267</v>
+        <v>379.923915250427</v>
       </c>
       <c r="E291" s="12">
-        <v>-9.068971185806074E-4</v>
+        <v>-9.0687044072046419E-4</v>
       </c>
       <c r="F291" s="9">
         <v>5.688957488412183E-2</v>
       </c>
       <c r="G291" s="9">
-        <v>6.6014710078066141E-3</v>
+        <v>6.6015128404157686E-3</v>
       </c>
     </row>
     <row r="292" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A292" s="5">
         <v>42064</v>
       </c>
       <c r="B292" s="6">
         <v>189453.67528215001</v>
       </c>
       <c r="C292" s="7">
         <v>377.93982461329</v>
       </c>
       <c r="D292" s="7">
-        <v>379.78981212048802</v>
+        <v>379.78984196575198</v>
       </c>
       <c r="E292" s="12">
-        <v>-3.5291475291820973E-4</v>
+        <v>-3.5289509107805372E-4</v>
       </c>
       <c r="F292" s="9">
         <v>5.0977173984000368E-2</v>
       </c>
       <c r="G292" s="9">
-        <v>4.4306371528348709E-3</v>
+        <v>4.4307183977780884E-3</v>
       </c>
     </row>
     <row r="293" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A293" s="5">
         <v>42095</v>
       </c>
       <c r="B293" s="6">
         <v>193048.401177427</v>
       </c>
       <c r="C293" s="7">
         <v>385.11091840374098</v>
       </c>
       <c r="D293" s="7">
-        <v>384.239555263277</v>
+        <v>384.23960195804102</v>
       </c>
       <c r="E293" s="12">
-        <v>1.1716330983036816E-2</v>
+        <v>1.1716374427650722E-2</v>
       </c>
       <c r="F293" s="9">
         <v>5.1596401793667424E-2</v>
       </c>
       <c r="G293" s="9">
-        <v>5.2188046838941293E-3</v>
+        <v>5.218895234770482E-3</v>
       </c>
     </row>
     <row r="294" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A294" s="5">
         <v>42125</v>
       </c>
       <c r="B294" s="6">
         <v>195166.06198020099</v>
       </c>
       <c r="C294" s="7">
         <v>389.33542527170698</v>
       </c>
       <c r="D294" s="7">
-        <v>386.16566167632698</v>
+        <v>386.165657762232</v>
       </c>
       <c r="E294" s="12">
-        <v>5.012774938619291E-3</v>
+        <v>5.0126426177208305E-3</v>
       </c>
       <c r="F294" s="9">
         <v>4.6401704077142725E-2</v>
       </c>
       <c r="G294" s="9">
-        <v>9.8836390914818217E-3</v>
+        <v>9.8836822520509404E-3</v>
       </c>
     </row>
     <row r="295" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A295" s="5">
         <v>42156</v>
       </c>
       <c r="B295" s="6">
         <v>195055.29116402101</v>
       </c>
       <c r="C295" s="7">
         <v>389.11444933773799</v>
       </c>
       <c r="D295" s="7">
-        <v>385.014840076773</v>
+        <v>385.01483160602902</v>
       </c>
       <c r="E295" s="12">
-        <v>-2.9801241119117305E-3</v>
+        <v>-2.9801359418437645E-3</v>
       </c>
       <c r="F295" s="9">
         <v>3.2568861716462116E-2</v>
       </c>
       <c r="G295" s="9">
-        <v>1.35419579061693E-2</v>
+        <v>1.3541930676656655E-2</v>
       </c>
     </row>
     <row r="296" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A296" s="5">
         <v>42186</v>
       </c>
       <c r="B296" s="6">
         <v>195621.33553679599</v>
       </c>
       <c r="C296" s="7">
         <v>390.24364733641102</v>
       </c>
       <c r="D296" s="7">
-        <v>386.42757737566802</v>
+        <v>386.42751106400499</v>
       </c>
       <c r="E296" s="12">
-        <v>3.6693060937944555E-3</v>
+        <v>3.6691559441572874E-3</v>
       </c>
       <c r="F296" s="9">
         <v>3.5315371541869922E-2</v>
       </c>
       <c r="G296" s="9">
-        <v>1.193651817097785E-2</v>
+        <v>1.1936361870472645E-2</v>
       </c>
     </row>
     <row r="297" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A297" s="5">
         <v>42217</v>
       </c>
       <c r="B297" s="6">
         <v>195279.05678235801</v>
       </c>
       <c r="C297" s="7">
         <v>389.56083781989702</v>
       </c>
       <c r="D297" s="7">
-        <v>387.70816007454999</v>
+        <v>387.70814095544301</v>
       </c>
       <c r="E297" s="12">
-        <v>3.3139009062934655E-3</v>
+        <v>3.3140236002138224E-3</v>
       </c>
       <c r="F297" s="9">
         <v>3.1553293685652628E-2</v>
       </c>
       <c r="G297" s="9">
-        <v>7.7861129987817357E-3</v>
+        <v>7.7859677252360981E-3</v>
       </c>
     </row>
     <row r="298" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A298" s="5">
         <v>42248</v>
       </c>
       <c r="B298" s="6">
         <v>195585.01130345199</v>
       </c>
       <c r="C298" s="7">
         <v>390.17118437490501</v>
       </c>
       <c r="D298" s="7">
-        <v>389.61501478657902</v>
+        <v>389.61499245366599</v>
       </c>
       <c r="E298" s="12">
-        <v>4.9182733519521626E-3</v>
+        <v>4.9182653052470826E-3</v>
       </c>
       <c r="F298" s="9">
         <v>3.8277785368652451E-2</v>
       </c>
       <c r="G298" s="9">
-        <v>7.2101009237561797E-3</v>
+        <v>7.2099777469241122E-3</v>
       </c>
     </row>
     <row r="299" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A299" s="5">
         <v>42278</v>
       </c>
       <c r="B299" s="6">
         <v>196807.127979121</v>
       </c>
       <c r="C299" s="7">
         <v>392.60917646648898</v>
       </c>
       <c r="D299" s="7">
-        <v>392.10602193399097</v>
+        <v>392.10599175601402</v>
       </c>
       <c r="E299" s="12">
-        <v>6.3935091125182364E-3</v>
+        <v>6.3934893435710904E-3</v>
       </c>
       <c r="F299" s="9">
         <v>3.9474774322046047E-2</v>
       </c>
       <c r="G299" s="9">
-        <v>1.0211675159738531E-2</v>
+        <v>1.0211681958350871E-2</v>
       </c>
     </row>
     <row r="300" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A300" s="5">
         <v>42309</v>
       </c>
       <c r="B300" s="6">
         <v>196305.11469686401</v>
       </c>
       <c r="C300" s="7">
         <v>391.60771364679198</v>
       </c>
       <c r="D300" s="7">
-        <v>393.05179033005197</v>
+        <v>393.05177031656001</v>
       </c>
       <c r="E300" s="12">
-        <v>2.4120221143153486E-3</v>
+        <v>2.4120482227532047E-3</v>
       </c>
       <c r="F300" s="9">
         <v>3.652454206919753E-2</v>
       </c>
       <c r="G300" s="9">
-        <v>1.347732540233082E-2</v>
+        <v>1.3477344936182245E-2</v>
       </c>
     </row>
     <row r="301" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A301" s="5">
         <v>42339</v>
       </c>
       <c r="B301" s="6">
         <v>196999.272686657</v>
       </c>
       <c r="C301" s="7">
         <v>392.99248461270503</v>
       </c>
       <c r="D301" s="7">
-        <v>395.32789040391702</v>
+        <v>395.327862317268</v>
       </c>
       <c r="E301" s="12">
-        <v>5.7908401128354825E-3</v>
+        <v>5.790819868015884E-3</v>
       </c>
       <c r="F301" s="9">
         <v>4.47643516173728E-2</v>
       </c>
       <c r="G301" s="9">
-        <v>1.4380184415775599E-2</v>
+        <v>1.4380211084054739E-2</v>
       </c>
     </row>
     <row r="302" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A302" s="5">
         <v>42370</v>
       </c>
       <c r="B302" s="6">
         <v>196828.535309859</v>
       </c>
       <c r="C302" s="7">
         <v>392.65188180230302</v>
       </c>
       <c r="D302" s="7">
-        <v>396.74437778414801</v>
+        <v>396.744417579578</v>
       </c>
       <c r="E302" s="12">
-        <v>3.5830696862386713E-3</v>
+        <v>3.583241651642366E-3</v>
       </c>
       <c r="F302" s="9">
         <v>4.4483574352562227E-2</v>
       </c>
       <c r="G302" s="9">
-        <v>1.3420959358642515E-2</v>
+        <v>1.342101433130205E-2</v>
       </c>
     </row>
     <row r="303" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A303" s="5">
         <v>42401</v>
       </c>
       <c r="B303" s="6">
         <v>196929.73676572001</v>
       </c>
       <c r="C303" s="7">
         <v>392.85376788565202</v>
       </c>
       <c r="D303" s="7">
-        <v>397.82149700953198</v>
+        <v>397.82158120428301</v>
       </c>
       <c r="E303" s="12">
-        <v>2.7148947425537084E-3</v>
+        <v>2.7150063793623946E-3</v>
       </c>
       <c r="F303" s="9">
         <v>4.7701710176093703E-2</v>
       </c>
       <c r="G303" s="9">
-        <v>1.2871372063429032E-2</v>
+        <v>1.2871516228674329E-2</v>
       </c>
     </row>
     <row r="304" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A304" s="5">
         <v>42430</v>
       </c>
       <c r="B304" s="6">
         <v>200250.96391954401</v>
       </c>
       <c r="C304" s="7">
         <v>399.47926093110402</v>
       </c>
       <c r="D304" s="7">
-        <v>401.27386372470801</v>
+        <v>401.27399156725602</v>
       </c>
       <c r="E304" s="12">
-        <v>8.6781803927837853E-3</v>
+        <v>8.6782882731548661E-3</v>
       </c>
       <c r="F304" s="9">
         <v>5.699170850770563E-2</v>
       </c>
       <c r="G304" s="9">
-        <v>1.3006541134489957E-2</v>
+        <v>1.3006821636825094E-2</v>
       </c>
     </row>
     <row r="305" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A305" s="5">
         <v>42461</v>
       </c>
       <c r="B305" s="6">
         <v>202435.776789361</v>
       </c>
       <c r="C305" s="7">
         <v>403.83772899250198</v>
       </c>
       <c r="D305" s="7">
-        <v>402.802969651458</v>
+        <v>402.80310453580199</v>
       </c>
       <c r="E305" s="12">
-        <v>3.8106292609154657E-3</v>
+        <v>3.8106455954787233E-3</v>
       </c>
       <c r="F305" s="9">
         <v>4.8627057021344289E-2</v>
       </c>
       <c r="G305" s="9">
-        <v>1.4154021890801394E-2</v>
+        <v>1.4154321727682717E-2</v>
       </c>
     </row>
     <row r="306" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A306" s="5">
         <v>42491</v>
       </c>
       <c r="B306" s="6">
         <v>204367.87236619199</v>
       </c>
       <c r="C306" s="7">
         <v>407.69205307650799</v>
       </c>
       <c r="D306" s="7">
-        <v>405.12278931082898</v>
+        <v>405.12278068957897</v>
       </c>
       <c r="E306" s="12">
-        <v>5.7591920471149471E-3</v>
+        <v>5.758833851219336E-3</v>
       </c>
       <c r="F306" s="9">
         <v>4.7148619450671392E-2</v>
       </c>
       <c r="G306" s="9">
-        <v>1.6224858095791328E-2</v>
+        <v>1.6224989742902096E-2</v>
       </c>
     </row>
     <row r="307" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A307" s="5">
         <v>42522</v>
       </c>
       <c r="B307" s="6">
         <v>204967.696929867</v>
       </c>
       <c r="C307" s="7">
         <v>408.88863894403801</v>
       </c>
       <c r="D307" s="7">
-        <v>404.90492317340602</v>
+        <v>404.90484404286099</v>
       </c>
       <c r="E307" s="12">
-        <v>-5.3777803463883611E-4</v>
+        <v>-5.3795209034412927E-4</v>
       </c>
       <c r="F307" s="9">
         <v>5.0818440795388442E-2</v>
       </c>
       <c r="G307" s="9">
-        <v>1.4208378489208195E-2</v>
+        <v>1.4208204320158568E-2</v>
       </c>
     </row>
     <row r="308" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A308" s="5">
         <v>42552</v>
       </c>
       <c r="B308" s="6">
         <v>205715.26054683101</v>
       </c>
       <c r="C308" s="7">
         <v>410.37994842569202</v>
       </c>
       <c r="D308" s="7">
-        <v>406.28418043364599</v>
+        <v>406.28395911058402</v>
       </c>
       <c r="E308" s="12">
-        <v>3.4063731540485698E-3</v>
+        <v>3.4060226446119835E-3</v>
       </c>
       <c r="F308" s="9">
         <v>5.1599305271771589E-2</v>
       </c>
       <c r="G308" s="9">
-        <v>1.1992330938306317E-2</v>
+        <v>1.1991781676615743E-2</v>
       </c>
     </row>
     <row r="309" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A309" s="5">
         <v>42583</v>
       </c>
       <c r="B309" s="6">
         <v>206144.96182541799</v>
       </c>
       <c r="C309" s="7">
         <v>411.237156530118</v>
       </c>
       <c r="D309" s="7">
-        <v>409.47019302770099</v>
+        <v>409.470101100043</v>
       </c>
       <c r="E309" s="12">
-        <v>7.841832755226763E-3</v>
+        <v>7.8421555122036857E-3</v>
       </c>
       <c r="F309" s="9">
         <v>5.5642961524388301E-2</v>
       </c>
       <c r="G309" s="9">
-        <v>9.477073704582617E-3</v>
+        <v>9.4765370728002729E-3</v>
       </c>
     </row>
     <row r="310" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A310" s="5">
         <v>42614</v>
       </c>
       <c r="B310" s="6">
         <v>206014.691687518</v>
       </c>
       <c r="C310" s="7">
         <v>410.97728153430899</v>
       </c>
       <c r="D310" s="7">
-        <v>410.31154677951997</v>
+        <v>410.31149008927798</v>
       </c>
       <c r="E310" s="12">
-        <v>2.0547374781980654E-3</v>
+        <v>2.0548239956339476E-3</v>
       </c>
       <c r="F310" s="9">
         <v>5.3325560658041615E-2</v>
       </c>
       <c r="G310" s="9">
-        <v>1.091268410349544E-2</v>
+        <v>1.0912339795057902E-2</v>
       </c>
     </row>
     <row r="311" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A311" s="5">
         <v>42644</v>
       </c>
       <c r="B311" s="6">
         <v>205904.19166213501</v>
       </c>
       <c r="C311" s="7">
         <v>410.75684579902497</v>
       </c>
       <c r="D311" s="7">
-        <v>410.28572558244599</v>
+        <v>410.285689081383</v>
       </c>
       <c r="E311" s="12">
-        <v>-6.2930710277742108E-5</v>
+        <v>-6.288151445466017E-5</v>
       </c>
       <c r="F311" s="9">
         <v>4.6223242910077511E-2</v>
       </c>
       <c r="G311" s="9">
-        <v>1.130924769533137E-2</v>
+        <v>1.1309352480404655E-2</v>
       </c>
     </row>
     <row r="312" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A312" s="5">
         <v>42675</v>
       </c>
       <c r="B312" s="6">
         <v>204947.43003848099</v>
       </c>
       <c r="C312" s="7">
         <v>408.848208662785</v>
       </c>
       <c r="D312" s="7">
-        <v>410.37730360674499</v>
+        <v>410.37732872462402</v>
       </c>
       <c r="E312" s="12">
-        <v>2.232054848336773E-4</v>
+        <v>2.2335569014408918E-4</v>
       </c>
       <c r="F312" s="9">
         <v>4.4024911704223957E-2</v>
       </c>
       <c r="G312" s="9">
-        <v>8.4505802416745546E-3</v>
+        <v>8.4508486407230965E-3</v>
       </c>
     </row>
     <row r="313" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A313" s="5">
         <v>42705</v>
       </c>
       <c r="B313" s="6">
         <v>205897.846021356</v>
       </c>
       <c r="C313" s="7">
         <v>410.74418692418601</v>
       </c>
       <c r="D313" s="7">
-        <v>412.94609604987397</v>
+        <v>412.94611600808702</v>
       </c>
       <c r="E313" s="12">
-        <v>6.259587020413182E-3</v>
+        <v>6.2595740643038855E-3</v>
       </c>
       <c r="F313" s="9">
         <v>4.5170589786151627E-2</v>
       </c>
       <c r="G313" s="9">
-        <v>6.1523649533592462E-3</v>
+        <v>6.152675533819485E-3</v>
       </c>
     </row>
     <row r="314" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A314" s="5">
         <v>42736</v>
       </c>
       <c r="B314" s="6">
         <v>205239.61915463099</v>
       </c>
       <c r="C314" s="7">
         <v>409.43109470681202</v>
       </c>
       <c r="D314" s="7">
-        <v>413.36274262216398</v>
+        <v>413.36284938109998</v>
       </c>
       <c r="E314" s="12">
-        <v>1.0089611604893189E-3</v>
+        <v>1.0091713103914657E-3</v>
       </c>
       <c r="F314" s="9">
         <v>4.2733051036177638E-2</v>
       </c>
       <c r="G314" s="9">
-        <v>5.380742987962206E-3</v>
+        <v>5.3810177290873895E-3</v>
       </c>
     </row>
     <row r="315" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A315" s="5">
         <v>42767</v>
       </c>
       <c r="B315" s="6">
         <v>205846.249065682</v>
       </c>
       <c r="C315" s="7">
         <v>410.64125651468601</v>
       </c>
       <c r="D315" s="7">
-        <v>415.513017517977</v>
+        <v>415.51311720323599</v>
       </c>
       <c r="E315" s="12">
-        <v>5.2019078501674976E-3</v>
+        <v>5.2018893941616628E-3</v>
       </c>
       <c r="F315" s="9">
         <v>4.5277632755736708E-2</v>
       </c>
       <c r="G315" s="9">
-        <v>8.8119449686989704E-3</v>
+        <v>8.8121846777193813E-3</v>
       </c>
     </row>
     <row r="316" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A316" s="5">
         <v>42795</v>
       </c>
       <c r="B316" s="6">
         <v>207308.06796590099</v>
       </c>
       <c r="C316" s="7">
         <v>413.55742891378401</v>
       </c>
       <c r="D316" s="7">
-        <v>415.12100366240202</v>
+        <v>415.12156063262501</v>
       </c>
       <c r="E316" s="12">
-        <v>-9.4344542540847343E-4</v>
+        <v>-9.423446683139991E-4</v>
       </c>
       <c r="F316" s="9">
         <v>3.5241298759456585E-2</v>
       </c>
       <c r="G316" s="9">
-        <v>8.4205266894934461E-3</v>
+        <v>8.4211385260644089E-3</v>
       </c>
     </row>
     <row r="317" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A317" s="5">
         <v>42826</v>
       </c>
       <c r="B317" s="6">
         <v>207698.65022601999</v>
       </c>
       <c r="C317" s="7">
         <v>414.33659875921597</v>
       </c>
       <c r="D317" s="7">
-        <v>413.21598424445102</v>
+        <v>413.216120845864</v>
       </c>
       <c r="E317" s="12">
-        <v>-4.5890701774758957E-3</v>
+        <v>-4.590076660574316E-3</v>
       </c>
       <c r="F317" s="9">
         <v>2.5997743680132857E-2</v>
       </c>
       <c r="G317" s="9">
-        <v>5.7927900225731577E-3</v>
+        <v>5.7933079731007364E-3</v>
       </c>
     </row>
     <row r="318" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A318" s="5">
         <v>42856</v>
       </c>
       <c r="B318" s="6">
         <v>208710.62581069101</v>
       </c>
       <c r="C318" s="7">
         <v>416.35538184386201</v>
       </c>
       <c r="D318" s="7">
-        <v>414.453977076233</v>
+        <v>414.45376459714498</v>
       </c>
       <c r="E318" s="12">
-        <v>2.9959945379305353E-3</v>
+        <v>2.9951487583483871E-3</v>
       </c>
       <c r="F318" s="9">
         <v>2.1249687606072154E-2</v>
       </c>
       <c r="G318" s="9">
-        <v>7.8039276587116291E-4</v>
+        <v>7.8059771749838802E-4</v>
       </c>
     </row>
     <row r="319" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A319" s="5">
         <v>42887</v>
       </c>
       <c r="B319" s="6">
         <v>211301.439696902</v>
       </c>
       <c r="C319" s="7">
         <v>421.52377852079098</v>
       </c>
       <c r="D319" s="7">
-        <v>417.78185065229798</v>
+        <v>417.78148024405402</v>
       </c>
       <c r="E319" s="12">
-        <v>8.0295370780163466E-3</v>
+        <v>8.0291601408026825E-3</v>
       </c>
       <c r="F319" s="9">
         <v>3.0901175462794583E-2</v>
       </c>
       <c r="G319" s="9">
-        <v>1.1696559129230621E-3</v>
+        <v>1.1686827652741538E-3</v>
       </c>
     </row>
     <row r="320" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A320" s="5">
         <v>42917</v>
       </c>
       <c r="B320" s="6">
         <v>211671.32828275501</v>
       </c>
       <c r="C320" s="7">
         <v>422.26166669876102</v>
       </c>
       <c r="D320" s="7">
-        <v>418.23477623052099</v>
+        <v>418.23379121896397</v>
       </c>
       <c r="E320" s="12">
-        <v>1.0841198044286848E-3</v>
+        <v>1.0826496537035268E-3</v>
       </c>
       <c r="F320" s="9">
         <v>2.8952969848185628E-2</v>
       </c>
       <c r="G320" s="9">
-        <v>5.3226663225851567E-3</v>
+        <v>5.3207646652253526E-3</v>
       </c>
     </row>
     <row r="321" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A321" s="5">
         <v>42948</v>
       </c>
       <c r="B321" s="6">
         <v>210495.20677415901</v>
       </c>
       <c r="C321" s="7">
         <v>419.915430047396</v>
       </c>
       <c r="D321" s="7">
-        <v>418.12066574913598</v>
+        <v>418.12068546404299</v>
       </c>
       <c r="E321" s="12">
-        <v>-2.7283833834546023E-4</v>
+        <v>-2.7043667273107808E-4</v>
       </c>
       <c r="F321" s="9">
         <v>2.1102843893052725E-2</v>
       </c>
       <c r="G321" s="9">
-        <v>9.1297152687486172E-3</v>
+        <v>9.1282498662583755E-3</v>
       </c>
     </row>
     <row r="322" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A322" s="5">
         <v>42979</v>
       </c>
       <c r="B322" s="6">
         <v>210800.82756864</v>
       </c>
       <c r="C322" s="7">
         <v>420.52511085349499</v>
       </c>
       <c r="D322" s="7">
-        <v>419.68588838364201</v>
+        <v>419.68613121661002</v>
       </c>
       <c r="E322" s="12">
-        <v>3.7434711142576571E-3</v>
+        <v>3.7440045589460791E-3</v>
       </c>
       <c r="F322" s="9">
         <v>2.3232012444923678E-2</v>
       </c>
       <c r="G322" s="9">
-        <v>8.5025516752366137E-3</v>
+        <v>8.5023329728435293E-3</v>
       </c>
     </row>
     <row r="323" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A323" s="5">
         <v>43009</v>
       </c>
       <c r="B323" s="6">
         <v>211084.86940068501</v>
       </c>
       <c r="C323" s="7">
         <v>421.09174393689199</v>
       </c>
       <c r="D323" s="7">
-        <v>420.687861706239</v>
+        <v>420.68821961935998</v>
       </c>
       <c r="E323" s="12">
-        <v>2.3874362954063866E-3</v>
+        <v>2.3877091193007516E-3</v>
       </c>
       <c r="F323" s="9">
         <v>2.5160622990380244E-2</v>
       </c>
       <c r="G323" s="9">
-        <v>6.4166337493751779E-3</v>
+        <v>6.4183918261080386E-3</v>
       </c>
     </row>
     <row r="324" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A324" s="5">
         <v>43040</v>
       </c>
       <c r="B324" s="6">
         <v>209987.64737891301</v>
       </c>
       <c r="C324" s="7">
         <v>418.90290332531401</v>
       </c>
       <c r="D324" s="7">
-        <v>420.22648095173003</v>
+        <v>420.22692287530202</v>
       </c>
       <c r="E324" s="12">
-        <v>-1.096729419854614E-3</v>
+        <v>-1.0965287891240294E-3</v>
       </c>
       <c r="F324" s="9">
         <v>2.4592732582624732E-2</v>
       </c>
       <c r="G324" s="9">
-        <v>5.153294178895651E-3</v>
+        <v>5.1551960921787376E-3</v>
       </c>
     </row>
     <row r="325" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A325" s="5">
         <v>43070</v>
       </c>
       <c r="B325" s="6">
         <v>211155.64055025901</v>
       </c>
       <c r="C325" s="7">
         <v>421.23292481299598</v>
       </c>
       <c r="D325" s="7">
-        <v>423.37682782593498</v>
+        <v>423.37714619693901</v>
       </c>
       <c r="E325" s="12">
-        <v>7.4967833228167802E-3</v>
+        <v>7.4964814250413347E-3</v>
       </c>
       <c r="F325" s="9">
         <v>2.5535937507366269E-2</v>
       </c>
       <c r="G325" s="9">
-        <v>6.5681279120159974E-3</v>
+        <v>6.5695971452568447E-3</v>
       </c>
     </row>
     <row r="326" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A326" s="5">
         <v>43101</v>
       </c>
       <c r="B326" s="6">
         <v>211755.92556151599</v>
       </c>
       <c r="C326" s="7">
         <v>422.43042922421802</v>
       </c>
       <c r="D326" s="7">
-        <v>426.34872903271503</v>
+        <v>426.34893983649403</v>
       </c>
       <c r="E326" s="12">
-        <v>7.0195178655405588E-3</v>
+        <v>7.0192585174937427E-3</v>
       </c>
       <c r="F326" s="9">
         <v>3.1749749067580435E-2</v>
       </c>
       <c r="G326" s="9">
-        <v>9.1042294881573671E-3</v>
+        <v>9.1045036160084525E-3</v>
       </c>
     </row>
     <row r="327" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A327" s="5">
         <v>43132</v>
       </c>
       <c r="B327" s="6">
         <v>210402.40293547101</v>
       </c>
       <c r="C327" s="7">
         <v>419.73029631238302</v>
       </c>
       <c r="D327" s="7">
-        <v>424.44872124246098</v>
+        <v>424.44868660749802</v>
       </c>
       <c r="E327" s="12">
-        <v>-4.4564640653783627E-3</v>
+        <v>-4.4570375376675742E-3</v>
       </c>
       <c r="F327" s="9">
         <v>2.2133771640093336E-2</v>
       </c>
       <c r="G327" s="9">
-        <v>1.0767923664652956E-2</v>
+        <v>1.0767479942089597E-2</v>
       </c>
     </row>
     <row r="328" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A328" s="5">
         <v>43160</v>
       </c>
       <c r="B328" s="6">
         <v>211625.33325334601</v>
       </c>
       <c r="C328" s="7">
         <v>422.16991153316701</v>
       </c>
       <c r="D328" s="7">
-        <v>423.47330859970498</v>
+        <v>423.47354953347099</v>
       </c>
       <c r="E328" s="12">
-        <v>-2.2980694579565197E-3</v>
+        <v>-2.2974204062711223E-3</v>
       </c>
       <c r="F328" s="9">
         <v>2.0825360680870375E-2</v>
       </c>
       <c r="G328" s="9">
-        <v>7.8934256791158841E-3</v>
+        <v>7.8928641542130862E-3</v>
       </c>
     </row>
     <row r="329" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A329" s="5">
         <v>43191</v>
       </c>
       <c r="B329" s="6">
         <v>212999.76818443101</v>
       </c>
       <c r="C329" s="7">
         <v>424.911762257482</v>
       </c>
       <c r="D329" s="7">
-        <v>423.73690537788099</v>
+        <v>423.73674588360399</v>
       </c>
       <c r="E329" s="12">
-        <v>6.224637369651731E-4</v>
+        <v>6.2151780299601889E-4</v>
       </c>
       <c r="F329" s="9">
         <v>2.5523121852944364E-2</v>
       </c>
       <c r="G329" s="9">
-        <v>1.3440644676705471E-3</v>
+        <v>1.3433356225549531E-3</v>
       </c>
     </row>
     <row r="330" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A330" s="5">
         <v>43221</v>
       </c>
       <c r="B330" s="6">
         <v>213617.76619466199</v>
       </c>
       <c r="C330" s="7">
         <v>426.14460220767199</v>
       </c>
       <c r="D330" s="7">
-        <v>424.82856555581401</v>
+        <v>424.827882543702</v>
       </c>
       <c r="E330" s="12">
-        <v>2.5762688217103591E-3</v>
+        <v>2.5750343124544273E-3</v>
       </c>
       <c r="F330" s="9">
         <v>2.3511694073600431E-2</v>
       </c>
       <c r="G330" s="9">
-        <v>-1.6759862480456578E-3</v>
+        <v>-1.6768458503738648E-3</v>
       </c>
     </row>
     <row r="331" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A331" s="5">
         <v>43252</v>
       </c>
       <c r="B331" s="6">
         <v>215443.830489924</v>
       </c>
       <c r="C331" s="7">
         <v>429.78740522247801</v>
       </c>
       <c r="D331" s="7">
-        <v>426.22417355851701</v>
+        <v>426.22359119873101</v>
       </c>
       <c r="E331" s="12">
-        <v>3.2851086670151464E-3</v>
+        <v>3.2853508735632975E-3</v>
       </c>
       <c r="F331" s="9">
         <v>1.960417685257454E-2</v>
       </c>
       <c r="G331" s="9">
-        <v>4.0720201238020337E-4</v>
+        <v>4.0575637142348242E-4</v>
       </c>
     </row>
     <row r="332" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A332" s="5">
         <v>43282</v>
       </c>
       <c r="B332" s="6">
         <v>217010.33801695899</v>
       </c>
       <c r="C332" s="7">
         <v>432.91242023810798</v>
       </c>
       <c r="D332" s="7">
-        <v>428.981716560412</v>
+        <v>428.979227274126</v>
       </c>
       <c r="E332" s="12">
-        <v>6.4697010938457034E-3</v>
+        <v>6.46523592850623E-3</v>
       </c>
       <c r="F332" s="9">
         <v>2.5223112537338555E-2</v>
       </c>
       <c r="G332" s="9">
-        <v>6.5862946602477379E-3</v>
+        <v>6.5833050450818664E-3</v>
       </c>
     </row>
     <row r="333" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A333" s="5">
         <v>43313</v>
       </c>
       <c r="B333" s="6">
         <v>214744.76977857799</v>
       </c>
       <c r="C333" s="7">
         <v>428.39285385129699</v>
       </c>
       <c r="D333" s="7">
-        <v>426.47596451336301</v>
+        <v>426.47664627905499</v>
       </c>
       <c r="E333" s="12">
-        <v>-5.8411628055856646E-3</v>
+        <v>-5.8338046132752064E-3</v>
       </c>
       <c r="F333" s="9">
         <v>2.0188407468008762E-2</v>
       </c>
       <c r="G333" s="9">
-        <v>7.580802766429251E-3</v>
+        <v>7.5794004914151447E-3</v>
       </c>
     </row>
     <row r="334" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A334" s="5">
         <v>43344</v>
       </c>
       <c r="B334" s="6">
         <v>214921.64793340201</v>
       </c>
       <c r="C334" s="7">
         <v>428.74570685724899</v>
       </c>
       <c r="D334" s="7">
-        <v>427.76699910425401</v>
+        <v>427.76818972864902</v>
       </c>
       <c r="E334" s="12">
-        <v>3.0272153610442221E-3</v>
+        <v>3.0284036907122225E-3</v>
       </c>
       <c r="F334" s="9">
         <v>1.954840695974025E-2</v>
       </c>
       <c r="G334" s="9">
-        <v>6.6168059352074149E-3</v>
+        <v>6.6174471382138833E-3</v>
       </c>
     </row>
     <row r="335" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A335" s="5">
         <v>43374</v>
       </c>
       <c r="B335" s="6">
         <v>214534.277225592</v>
       </c>
       <c r="C335" s="7">
         <v>427.97294371527198</v>
       </c>
       <c r="D335" s="7">
-        <v>427.656542260435</v>
+        <v>427.657825726037</v>
       </c>
       <c r="E335" s="12">
-        <v>-2.5821731000830184E-4</v>
+        <v>-2.5799955504413052E-4</v>
       </c>
       <c r="F335" s="9">
         <v>1.6341331497136347E-2</v>
       </c>
       <c r="G335" s="9">
-        <v>1.457031250245544E-3</v>
+        <v>1.4624342335656237E-3</v>
       </c>
     </row>
     <row r="336" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A336" s="5">
         <v>43405</v>
       </c>
       <c r="B336" s="6">
         <v>214044.09637325999</v>
       </c>
       <c r="C336" s="7">
         <v>426.99508532807999</v>
       </c>
       <c r="D336" s="7">
-        <v>428.07188778298502</v>
+        <v>428.073235586267</v>
       </c>
       <c r="E336" s="12">
-        <v>9.7121283438017514E-4</v>
+        <v>9.7136036158063099E-4</v>
       </c>
       <c r="F336" s="9">
         <v>1.9317560080221563E-2</v>
       </c>
       <c r="G336" s="9">
-        <v>1.414995857846657E-3</v>
+        <v>1.419845085364857E-3</v>
       </c>
     </row>
     <row r="337" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A337" s="5">
         <v>43435</v>
       </c>
       <c r="B337" s="6">
         <v>212281.46199801401</v>
       </c>
       <c r="C337" s="7">
         <v>423.478818221381</v>
       </c>
       <c r="D337" s="7">
-        <v>425.560288256494</v>
+        <v>425.56125366081898</v>
       </c>
       <c r="E337" s="12">
-        <v>-5.8672377191101299E-3</v>
+        <v>-5.8681125485636754E-3</v>
       </c>
       <c r="F337" s="9">
         <v>5.331713824084483E-3</v>
       </c>
       <c r="G337" s="9">
-        <v>-1.5086694543986479E-3</v>
+        <v>-1.5053865992559201E-3</v>
       </c>
     </row>
     <row r="338" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A338" s="5">
         <v>43466</v>
       </c>
       <c r="B338" s="6">
         <v>211966.181814154</v>
       </c>
       <c r="C338" s="7">
         <v>422.84986796631398</v>
       </c>
       <c r="D338" s="7">
-        <v>426.91579482360498</v>
+        <v>426.91615500589398</v>
       </c>
       <c r="E338" s="12">
-        <v>3.1852280499771179E-3</v>
+        <v>3.183798650416847E-3</v>
       </c>
       <c r="F338" s="9">
         <v>9.9291791755207193E-4</v>
       </c>
       <c r="G338" s="9">
-        <v>-1.05432212803791E-3</v>
+        <v>-1.0546958994003264E-3</v>
       </c>
     </row>
     <row r="339" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A339" s="5">
         <v>43497</v>
       </c>
       <c r="B339" s="6">
         <v>211303.68138071301</v>
       </c>
       <c r="C339" s="7">
         <v>421.52825044029902</v>
       </c>
       <c r="D339" s="7">
-        <v>426.05998683741501</v>
+        <v>426.05946997792103</v>
       </c>
       <c r="E339" s="12">
-        <v>-2.0046294762731121E-3</v>
+        <v>-2.0066821504122201E-3</v>
       </c>
       <c r="F339" s="9">
         <v>4.2835938785268368E-3</v>
       </c>
       <c r="G339" s="9">
-        <v>-3.8639477146041878E-3</v>
+        <v>-3.8662838270410171E-3</v>
       </c>
     </row>
     <row r="340" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A340" s="5">
         <v>43525</v>
       </c>
       <c r="B340" s="6">
         <v>213102.32025742001</v>
       </c>
       <c r="C340" s="7">
         <v>425.11634267758501</v>
       </c>
       <c r="D340" s="7">
-        <v>426.15574509045399</v>
+        <v>426.15489143495603</v>
       </c>
       <c r="E340" s="12">
-        <v>2.247529831416184E-4</v>
+        <v>2.2396276519787151E-4</v>
       </c>
       <c r="F340" s="9">
         <v>6.9792542384596867E-3</v>
       </c>
       <c r="G340" s="9">
-        <v>-1.683610819037118E-3</v>
+        <v>-1.6872016862110595E-3</v>
       </c>
     </row>
     <row r="341" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A341" s="5">
         <v>43556</v>
       </c>
       <c r="B341" s="6">
         <v>214919.60426368</v>
       </c>
       <c r="C341" s="7">
         <v>428.741629954676</v>
       </c>
       <c r="D341" s="7">
-        <v>427.594320786504</v>
+        <v>427.593157564867</v>
       </c>
       <c r="E341" s="12">
-        <v>3.3757041002571153E-3</v>
+        <v>3.3749844453692113E-3</v>
       </c>
       <c r="F341" s="9">
         <v>9.0133247355794754E-3</v>
       </c>
       <c r="G341" s="9">
-        <v>-5.7625185897069997E-4</v>
+        <v>-5.8031697424154594E-4</v>
       </c>
     </row>
     <row r="342" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A342" s="5">
         <v>43586</v>
       </c>
       <c r="B342" s="6">
         <v>214945.63646867801</v>
       </c>
       <c r="C342" s="7">
         <v>428.79356142012</v>
       </c>
       <c r="D342" s="7">
-        <v>427.76827615858099</v>
+        <v>427.76681133262599</v>
       </c>
       <c r="E342" s="12">
-        <v>4.0682339222142261E-4</v>
+        <v>4.0611914546984096E-4</v>
       </c>
       <c r="F342" s="9">
         <v>6.2161041081474355E-3</v>
       </c>
       <c r="G342" s="9">
-        <v>2.3325678392611682E-3</v>
+        <v>2.3292106293968384E-3</v>
       </c>
     </row>
     <row r="343" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A343" s="5">
         <v>43617</v>
       </c>
       <c r="B343" s="6">
         <v>216515.32544817499</v>
       </c>
       <c r="C343" s="7">
         <v>431.924923093232</v>
       </c>
       <c r="D343" s="7">
-        <v>428.43660784546103</v>
+        <v>428.43536774788998</v>
       </c>
       <c r="E343" s="12">
-        <v>1.5623685161549883E-3</v>
+        <v>1.5628992188085888E-3</v>
       </c>
       <c r="F343" s="9">
         <v>4.9734306887088131E-3</v>
       </c>
       <c r="G343" s="9">
-        <v>3.6490993626949741E-3</v>
+        <v>3.6468680613392923E-3</v>
       </c>
     </row>
     <row r="344" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A344" s="5">
         <v>43647</v>
       </c>
       <c r="B344" s="6">
         <v>217662.93988095401</v>
       </c>
       <c r="C344" s="7">
         <v>434.214291176497</v>
       </c>
       <c r="D344" s="7">
-        <v>430.71827455432498</v>
+        <v>430.71321413269698</v>
       </c>
       <c r="E344" s="12">
-        <v>5.3255643123917284E-3</v>
+        <v>5.3166628067629063E-3</v>
       </c>
       <c r="F344" s="9">
         <v>3.0072385949864167E-3</v>
       </c>
       <c r="G344" s="9">
-        <v>5.5579387182558282E-3</v>
+        <v>5.5538619128809863E-3</v>
       </c>
     </row>
     <row r="345" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A345" s="5">
         <v>43678</v>
       </c>
       <c r="B345" s="6">
         <v>216095.84508176299</v>
       </c>
       <c r="C345" s="7">
         <v>431.08810461570999</v>
       </c>
       <c r="D345" s="7">
-        <v>428.757122052554</v>
+        <v>428.75893200792598</v>
       </c>
       <c r="E345" s="12">
-        <v>-4.5532140557542622E-3</v>
+        <v>-4.5373163874394828E-3</v>
       </c>
       <c r="F345" s="9">
         <v>6.2915399736069855E-3</v>
       </c>
       <c r="G345" s="9">
-        <v>4.9891306328442298E-3</v>
+        <v>4.9883569468758271E-3</v>
       </c>
     </row>
     <row r="346" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A346" s="5">
         <v>43709</v>
       </c>
       <c r="B346" s="6">
         <v>215351.81899453801</v>
       </c>
       <c r="C346" s="7">
         <v>429.60385212762998</v>
       </c>
       <c r="D346" s="7">
-        <v>428.42980506600099</v>
+        <v>428.43537370340499</v>
       </c>
       <c r="E346" s="12">
-        <v>-7.6340886184245171E-4</v>
+        <v>-7.5463921650731347E-4</v>
       </c>
       <c r="F346" s="9">
         <v>2.0015250453964128E-3</v>
       </c>
       <c r="G346" s="9">
-        <v>3.1983170475669009E-3</v>
+        <v>3.2031454557159833E-3</v>
       </c>
     </row>
     <row r="347" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A347" s="5">
         <v>43739</v>
       </c>
       <c r="B347" s="6">
         <v>215368.452940655</v>
       </c>
       <c r="C347" s="7">
         <v>429.63703507152701</v>
       </c>
       <c r="D347" s="7">
-        <v>429.41451758807301</v>
+        <v>429.41447042520502</v>
       </c>
       <c r="E347" s="12">
-        <v>2.2984220762145569E-3</v>
+        <v>2.2852845070580052E-3</v>
       </c>
       <c r="F347" s="9">
         <v>3.8883097183874948E-3</v>
       </c>
       <c r="G347" s="9">
-        <v>-2.4998683845234293E-4</v>
+        <v>-2.3825736974936174E-4</v>
       </c>
     </row>
     <row r="348" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A348" s="5">
         <v>43770</v>
       </c>
       <c r="B348" s="6">
         <v>215734.00010430301</v>
       </c>
       <c r="C348" s="7">
         <v>430.36626257641097</v>
       </c>
       <c r="D348" s="7">
-        <v>431.23268200248799</v>
+        <v>431.23677294708801</v>
       </c>
       <c r="E348" s="12">
-        <v>4.2340543692542809E-3</v>
+        <v>4.2436914621870603E-3</v>
       </c>
       <c r="F348" s="9">
         <v>7.8951195556284937E-3</v>
       </c>
       <c r="G348" s="9">
-        <v>9.0456506360259148E-4</v>
+        <v>9.1551852479310192E-4</v>
       </c>
     </row>
     <row r="349" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A349" s="5">
         <v>43800</v>
       </c>
       <c r="B349" s="6">
         <v>215281.593136685</v>
       </c>
       <c r="C349" s="7">
         <v>429.46375905020102</v>
       </c>
       <c r="D349" s="7">
-        <v>431.63662213308402</v>
+        <v>431.637785501971</v>
       </c>
       <c r="E349" s="12">
-        <v>9.3671038271092577E-4</v>
+        <v>9.2991270698572492E-4</v>
       </c>
       <c r="F349" s="9">
         <v>1.4132798551665271E-2</v>
       </c>
       <c r="G349" s="9">
-        <v>3.3997999581627525E-3</v>
+        <v>3.4020369962328711E-3</v>
       </c>
     </row>
     <row r="350" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A350" s="5">
         <v>43831</v>
       </c>
       <c r="B350" s="6">
         <v>215897.39116111901</v>
       </c>
       <c r="C350" s="7">
         <v>430.69221026396298</v>
       </c>
       <c r="D350" s="7">
-        <v>435.21955660921202</v>
+        <v>435.22146010202198</v>
       </c>
       <c r="E350" s="12">
-        <v>8.3008120544121322E-3</v>
+        <v>8.3025043692210865E-3</v>
       </c>
       <c r="F350" s="9">
         <v>1.8546398832679278E-2</v>
       </c>
       <c r="G350" s="9">
-        <v>8.9284961441775668E-3</v>
+        <v>8.9283103205926029E-3</v>
       </c>
     </row>
     <row r="351" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A351" s="5">
         <v>43862</v>
       </c>
       <c r="B351" s="6">
         <v>216092.12877452199</v>
       </c>
       <c r="C351" s="7">
         <v>431.08069098013499</v>
       </c>
       <c r="D351" s="7">
-        <v>435.73318407532599</v>
+        <v>435.73531805539398</v>
       </c>
       <c r="E351" s="12">
-        <v>1.1801571375047448E-3</v>
+        <v>1.1806815620984956E-3</v>
       </c>
       <c r="F351" s="9">
         <v>2.2661448028354236E-2</v>
       </c>
       <c r="G351" s="9">
-        <v>1.0482196263100763E-2</v>
+        <v>1.0478695849260866E-2</v>
       </c>
     </row>
     <row r="352" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A352" s="5">
         <v>43891</v>
       </c>
       <c r="B352" s="6">
         <v>219583.11302532599</v>
       </c>
       <c r="C352" s="7">
         <v>438.04483128256902</v>
       </c>
       <c r="D352" s="7">
-        <v>439.060606351263</v>
+        <v>439.05082379008002</v>
       </c>
       <c r="E352" s="12">
-        <v>7.6363756480888334E-3</v>
+        <v>7.6089901307117014E-3</v>
       </c>
       <c r="F352" s="9">
         <v>3.0411648076275499E-2</v>
       </c>
       <c r="G352" s="9">
-        <v>1.3719528956501303E-2</v>
+        <v>1.3710998605835911E-2</v>
       </c>
     </row>
     <row r="353" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A353" s="5">
         <v>43922</v>
       </c>
       <c r="B353" s="6">
         <v>222914.90928335799</v>
       </c>
       <c r="C353" s="7">
         <v>444.69140856080003</v>
       </c>
       <c r="D353" s="7">
-        <v>443.40140486482102</v>
+        <v>443.40126519314998</v>
       </c>
       <c r="E353" s="12">
-        <v>9.8865588275647287E-3</v>
+        <v>9.9087421486083738E-3</v>
       </c>
       <c r="F353" s="9">
         <v>3.7201376054408763E-2</v>
       </c>
       <c r="G353" s="9">
-        <v>1.5489181946365171E-2</v>
+        <v>1.5477582706068915E-2</v>
       </c>
     </row>
     <row r="354" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A354" s="5">
         <v>43952</v>
       </c>
       <c r="B354" s="6">
         <v>218902.13135770601</v>
       </c>
       <c r="C354" s="7">
         <v>436.686345670496</v>
       </c>
       <c r="D354" s="7">
-        <v>435.51758079489298</v>
+        <v>435.51525974043898</v>
       </c>
       <c r="E354" s="12">
-        <v>-1.7780331734247756E-2</v>
+        <v>-1.7785256993517518E-2</v>
       </c>
       <c r="F354" s="9">
         <v>1.8406956075170289E-2</v>
       </c>
       <c r="G354" s="9">
-        <v>1.1815104308900759E-2</v>
+        <v>1.1801665301822695E-2</v>
       </c>
     </row>
     <row r="355" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A355" s="5">
         <v>43983</v>
       </c>
       <c r="B355" s="6">
         <v>216402.62311997401</v>
       </c>
       <c r="C355" s="7">
         <v>431.70009399930899</v>
       </c>
       <c r="D355" s="7">
-        <v>428.058496996011</v>
+        <v>428.05532001118098</v>
       </c>
       <c r="E355" s="12">
-        <v>-1.7126940743167895E-2</v>
+        <v>-1.7128997348345498E-2</v>
       </c>
       <c r="F355" s="9">
         <v>-5.2052817955694497E-4</v>
       </c>
       <c r="G355" s="9">
-        <v>-2.317430113933816E-3</v>
+        <v>-2.3173583101447903E-3</v>
       </c>
     </row>
     <row r="356" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A356" s="5">
         <v>44013</v>
       </c>
       <c r="B356" s="6">
         <v>220936.30486623201</v>
       </c>
       <c r="C356" s="7">
         <v>440.74430431342199</v>
       </c>
       <c r="D356" s="7">
-        <v>437.486051363949</v>
+        <v>437.47780470765599</v>
       </c>
       <c r="E356" s="12">
-        <v>2.2023986053536726E-2</v>
+        <v>2.2012306017429983E-2</v>
       </c>
       <c r="F356" s="9">
         <v>1.5038687739254319E-2</v>
       </c>
       <c r="G356" s="9">
-        <v>-1.2997366549169942E-2</v>
+        <v>-1.3001962003150958E-2</v>
       </c>
     </row>
     <row r="357" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A357" s="5">
         <v>44044</v>
       </c>
       <c r="B357" s="6">
         <v>224122.94552839501</v>
       </c>
       <c r="C357" s="7">
         <v>447.10131169884102</v>
       </c>
       <c r="D357" s="7">
-        <v>444.30627681153902</v>
+        <v>444.30906699030902</v>
       </c>
       <c r="E357" s="12">
-        <v>1.5589583773760518E-2</v>
+        <v>1.5615105975988808E-2</v>
       </c>
       <c r="F357" s="9">
         <v>3.7146019367446659E-2</v>
       </c>
       <c r="G357" s="9">
-        <v>-6.1675968950891669E-3</v>
+        <v>-6.1649152555952602E-3</v>
       </c>
     </row>
     <row r="358" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A358" s="5">
         <v>44075</v>
       </c>
       <c r="B358" s="6">
         <v>226128.844268229</v>
       </c>
       <c r="C358" s="7">
         <v>451.10286520154199</v>
       </c>
       <c r="D358" s="7">
-        <v>449.94872875232198</v>
+        <v>449.95935923777199</v>
       </c>
       <c r="E358" s="12">
-        <v>1.2699464840502994E-2</v>
+        <v>1.2717031155221159E-2</v>
       </c>
       <c r="F358" s="9">
         <v>5.0043808889136621E-2</v>
       </c>
       <c r="G358" s="9">
-        <v>1.894720804352823E-2</v>
+        <v>1.8955562116193869E-2</v>
       </c>
     </row>
     <row r="359" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A359" s="5">
         <v>44105</v>
       </c>
       <c r="B359" s="6">
         <v>227825.629987839</v>
       </c>
       <c r="C359" s="7">
         <v>454.48777128119701</v>
       </c>
       <c r="D359" s="7">
-        <v>454.30425757384398</v>
+        <v>454.30400049469301</v>
       </c>
       <c r="E359" s="12">
-        <v>9.6800558445839791E-3</v>
+        <v>9.6556303757762141E-3</v>
       </c>
       <c r="F359" s="9">
         <v>5.7841233834817762E-2</v>
       </c>
       <c r="G359" s="9">
-        <v>3.65064303375775E-2</v>
+        <v>3.6527498001736047E-2</v>
       </c>
     </row>
     <row r="360" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A360" s="5">
         <v>44136</v>
       </c>
       <c r="B360" s="6">
         <v>229721.22571022599</v>
       </c>
       <c r="C360" s="7">
         <v>458.269282058383</v>
       </c>
       <c r="D360" s="7">
-        <v>459.20998635944102</v>
+        <v>459.21951635916099</v>
       </c>
       <c r="E360" s="12">
-        <v>1.0798333283943862E-2</v>
+        <v>1.0819882411591042E-2</v>
       </c>
       <c r="F360" s="9">
         <v>6.4835517809711751E-2</v>
       </c>
       <c r="G360" s="9">
-        <v>4.092996430115492E-2</v>
+        <v>4.0952020573170822E-2</v>
       </c>
     </row>
     <row r="361" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A361" s="5">
         <v>44166</v>
       </c>
       <c r="B361" s="6">
         <v>230920.01094136501</v>
       </c>
       <c r="C361" s="7">
         <v>460.660730412872</v>
       </c>
       <c r="D361" s="7">
-        <v>463.26247157564598</v>
+        <v>463.26632061109098</v>
       </c>
       <c r="E361" s="12">
-        <v>8.8249065494689916E-3</v>
+        <v>8.8123524975904921E-3</v>
       </c>
       <c r="F361" s="9">
         <v>7.2641685602682804E-2</v>
       </c>
       <c r="G361" s="9">
-        <v>3.3817128597817492E-2</v>
+        <v>3.3822965278871964E-2</v>
       </c>
     </row>
     <row r="362" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A362" s="5">
         <v>44197</v>
       </c>
       <c r="B362" s="6">
         <v>229747.56882904799</v>
       </c>
       <c r="C362" s="7">
         <v>458.32183376366203</v>
       </c>
       <c r="D362" s="7">
-        <v>463.59766715247503</v>
+        <v>463.60255347809101</v>
       </c>
       <c r="E362" s="12">
-        <v>7.2355435070958762E-4</v>
+        <v>7.2578741868500884E-4</v>
       </c>
       <c r="F362" s="9">
         <v>6.4151667574311011E-2</v>
       </c>
       <c r="G362" s="9">
-        <v>2.7815508724904126E-2</v>
+        <v>2.7819020307821463E-2</v>
       </c>
     </row>
     <row r="363" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A363" s="5">
         <v>44228</v>
       </c>
       <c r="B363" s="6">
         <v>231068.11226931601</v>
       </c>
       <c r="C363" s="7">
         <v>460.95617672621398</v>
       </c>
       <c r="D363" s="7">
-        <v>465.73729861219999</v>
+        <v>465.75162362538202</v>
       </c>
       <c r="E363" s="12">
-        <v>4.6152765885709712E-3</v>
+        <v>4.6355873822696569E-3</v>
       </c>
       <c r="F363" s="9">
         <v>6.9303697361512651E-2</v>
       </c>
       <c r="G363" s="9">
-        <v>2.1367991092070548E-2</v>
+        <v>2.1369994544016446E-2</v>
       </c>
     </row>
     <row r="364" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A364" s="5">
         <v>44256</v>
       </c>
       <c r="B364" s="6">
         <v>232133.72132141099</v>
       </c>
       <c r="C364" s="7">
         <v>463.08195284354298</v>
       </c>
       <c r="D364" s="7">
-        <v>463.98849666194701</v>
+        <v>463.96569450968099</v>
       </c>
       <c r="E364" s="12">
-        <v>-3.754910666300626E-3</v>
+        <v>-3.8345096938138257E-3</v>
       </c>
       <c r="F364" s="9">
         <v>5.7156527763760456E-2</v>
       </c>
       <c r="G364" s="9">
-        <v>1.2018468013947015E-2</v>
+        <v>1.2006214527734649E-2</v>
       </c>
     </row>
     <row r="365" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A365" s="5">
         <v>44287</v>
       </c>
       <c r="B365" s="6">
         <v>238830.90985527899</v>
       </c>
       <c r="C365" s="7">
         <v>476.44212786322902</v>
       </c>
       <c r="D365" s="7">
-        <v>475.03227807095101</v>
+        <v>475.02575167536003</v>
       </c>
       <c r="E365" s="12">
-        <v>2.3801843124249489E-2</v>
+        <v>2.3838092549854029E-2</v>
       </c>
       <c r="F365" s="9">
         <v>7.1399443954150321E-2</v>
       </c>
       <c r="G365" s="9">
-        <v>1.3482685990620746E-2</v>
+        <v>1.3458506319388608E-2</v>
       </c>
     </row>
     <row r="366" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A366" s="5">
         <v>44317</v>
       </c>
       <c r="B366" s="6">
         <v>242831.93673505701</v>
       </c>
       <c r="C366" s="7">
         <v>484.42374867350998</v>
       </c>
       <c r="D366" s="7">
-        <v>482.64936798085398</v>
+        <v>482.63613982492302</v>
       </c>
       <c r="E366" s="12">
-        <v>1.6034889125503327E-2</v>
+        <v>1.6021001225137832E-2</v>
       </c>
       <c r="F366" s="9">
         <v>0.10931737041083145</v>
       </c>
       <c r="G366" s="9">
-        <v>2.0876604102443075E-2</v>
+        <v>2.0829140704882398E-2</v>
       </c>
     </row>
     <row r="367" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A367" s="5">
         <v>44348</v>
       </c>
       <c r="B367" s="6">
         <v>245432.45883467401</v>
       </c>
       <c r="C367" s="7">
         <v>489.611512198122</v>
       </c>
       <c r="D367" s="7">
-        <v>485.25634592569003</v>
+        <v>485.24213498883603</v>
       </c>
       <c r="E367" s="12">
-        <v>5.4013909843957375E-3</v>
+        <v>5.3995027493347614E-3</v>
       </c>
       <c r="F367" s="9">
         <v>0.13414733747754459</v>
       </c>
       <c r="G367" s="9">
-        <v>3.5608766297858807E-2</v>
+        <v>3.5587057850942516E-2</v>
       </c>
     </row>
     <row r="368" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A368" s="5">
         <v>44378</v>
       </c>
       <c r="B368" s="6">
         <v>244228.55658371301</v>
       </c>
       <c r="C368" s="7">
         <v>487.20985593622902</v>
       </c>
       <c r="D368" s="7">
-        <v>484.01578145191303</v>
+        <v>484.00072113040198</v>
       </c>
       <c r="E368" s="12">
-        <v>-2.5565136534391186E-3</v>
+        <v>-2.5583389588841321E-3</v>
       </c>
       <c r="F368" s="9">
         <v>0.10542518909050824</v>
       </c>
       <c r="G368" s="9">
-        <v>3.3574053004764348E-2</v>
+        <v>3.3554837996174758E-2</v>
       </c>
     </row>
     <row r="369" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A369" s="5">
         <v>44409</v>
       </c>
       <c r="B369" s="6">
         <v>248857.16164557001</v>
       </c>
       <c r="C369" s="7">
         <v>496.44342811516498</v>
       </c>
       <c r="D369" s="7">
-        <v>493.134282333611</v>
+        <v>493.14092986518699</v>
       </c>
       <c r="E369" s="12">
-        <v>1.8839263575962439E-2</v>
+        <v>1.8884700653829078E-2</v>
       </c>
       <c r="F369" s="9">
         <v>0.11036003501944514</v>
       </c>
       <c r="G369" s="9">
-        <v>2.8653810594701623E-2</v>
+        <v>2.8668689588987384E-2</v>
       </c>
     </row>
     <row r="370" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A370" s="5">
         <v>44440</v>
       </c>
       <c r="B370" s="6">
         <v>248742.14430932101</v>
       </c>
       <c r="C370" s="7">
         <v>496.21398082772401</v>
       </c>
       <c r="D370" s="7">
-        <v>495.008934635895</v>
+        <v>495.03284233446698</v>
       </c>
       <c r="E370" s="12">
-        <v>3.8015047208090902E-3</v>
+        <v>3.8364539520117091E-3</v>
       </c>
       <c r="F370" s="9">
         <v>0.10000183795336226</v>
       </c>
       <c r="G370" s="9">
-        <v>2.0251047935800459E-2</v>
+        <v>2.0285803008089021E-2</v>
       </c>
     </row>
     <row r="371" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A371" s="5">
         <v>44470</v>
       </c>
       <c r="B371" s="6">
         <v>250311.37787042599</v>
       </c>
       <c r="C371" s="7">
         <v>499.34443398983802</v>
       </c>
       <c r="D371" s="7">
-        <v>499.34952107153401</v>
+        <v>499.35554001003698</v>
       </c>
       <c r="E371" s="12">
-        <v>8.7687032130676634E-3</v>
+        <v>8.7321432153573131E-3</v>
       </c>
       <c r="F371" s="9">
         <v>9.8697182945517881E-2</v>
       </c>
       <c r="G371" s="9">
-        <v>2.4499425620667648E-2</v>
+        <v>2.4554605697251208E-2</v>
       </c>
     </row>
     <row r="372" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A372" s="5">
         <v>44501</v>
       </c>
       <c r="B372" s="6">
         <v>252687.077182148</v>
       </c>
       <c r="C372" s="7">
         <v>504.08370009205902</v>
       </c>
       <c r="D372" s="7">
-        <v>505.337479295869</v>
+        <v>505.359019554621</v>
       </c>
       <c r="E372" s="12">
-        <v>1.1991516906806332E-2</v>
+        <v>1.2022455071717841E-2</v>
       </c>
       <c r="F372" s="9">
         <v>9.99727012639684E-2</v>
       </c>
       <c r="G372" s="9">
-        <v>2.5498743061067142E-2</v>
+        <v>2.5549801818643747E-2</v>
       </c>
     </row>
     <row r="373" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A373" s="5">
         <v>44531</v>
       </c>
       <c r="B373" s="6">
         <v>254822.21309066599</v>
       </c>
       <c r="C373" s="7">
         <v>508.34306792743803</v>
       </c>
       <c r="D373" s="7">
-        <v>511.31971525421301</v>
+        <v>511.33492141102198</v>
       </c>
       <c r="E373" s="12">
-        <v>1.1838100682101782E-2</v>
+        <v>1.182506223331603E-2</v>
       </c>
       <c r="F373" s="9">
         <v>0.10350857880121511</v>
       </c>
       <c r="G373" s="9">
-        <v>2.9784634164661705E-2</v>
+        <v>2.9802844597842881E-2</v>
       </c>
     </row>
     <row r="374" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A374" s="5">
         <v>44562</v>
       </c>
       <c r="B374" s="6">
         <v>255555.95695518199</v>
       </c>
       <c r="C374" s="7">
         <v>509.80680848065401</v>
       </c>
       <c r="D374" s="7">
-        <v>516.08404723036801</v>
+        <v>516.10292836909196</v>
       </c>
       <c r="E374" s="12">
-        <v>9.3177161647020057E-3</v>
+        <v>9.3246261078996362E-3</v>
       </c>
       <c r="F374" s="9">
         <v>0.11233367237647407</v>
       </c>
       <c r="G374" s="9">
-        <v>3.0419310684501433E-2</v>
+        <v>3.043137150541253E-2</v>
       </c>
     </row>
     <row r="375" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A375" s="5">
         <v>44593</v>
       </c>
       <c r="B375" s="6">
         <v>260229.804328303</v>
       </c>
       <c r="C375" s="7">
         <v>519.13063423297001</v>
       </c>
       <c r="D375" s="7">
-        <v>524.01880885436401</v>
+        <v>524.05421944139096</v>
       </c>
       <c r="E375" s="12">
-        <v>1.5374940703125617E-2</v>
+        <v>1.5406405651340549E-2</v>
       </c>
       <c r="F375" s="9">
         <v>0.12620387890215623</v>
       </c>
       <c r="G375" s="9">
-        <v>3.4491415978622042E-2</v>
+        <v>3.4502255017648809E-2</v>
       </c>
     </row>
     <row r="376" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A376" s="5">
         <v>44621</v>
       </c>
       <c r="B376" s="6">
         <v>265312.48615130101</v>
       </c>
       <c r="C376" s="7">
         <v>529.27004099764895</v>
       </c>
       <c r="D376" s="7">
-        <v>530.23892024947997</v>
+        <v>530.19602822805098</v>
       </c>
       <c r="E376" s="12">
-        <v>1.1870015522371657E-2</v>
+        <v>1.1719796461531873E-2</v>
       </c>
       <c r="F376" s="9">
         <v>0.14292953492935689</v>
       </c>
       <c r="G376" s="9">
-        <v>3.5840910302509466E-2</v>
+        <v>3.5819210219910635E-2</v>
       </c>
     </row>
     <row r="377" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A377" s="5">
         <v>44652</v>
       </c>
       <c r="B377" s="6">
         <v>267620.12814823899</v>
       </c>
       <c r="C377" s="7">
         <v>533.87354003399105</v>
       </c>
       <c r="D377" s="7">
-        <v>532.34241235147795</v>
+        <v>532.31827465704805</v>
       </c>
       <c r="E377" s="12">
-        <v>3.9670646979446111E-3</v>
+        <v>4.0027580668413609E-3</v>
       </c>
       <c r="F377" s="9">
         <v>0.12054226276826796</v>
       </c>
       <c r="G377" s="9">
-        <v>3.5138938136947795E-2</v>
+        <v>3.5080742965696077E-2</v>
       </c>
     </row>
     <row r="378" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A378" s="5">
         <v>44682</v>
       </c>
       <c r="B378" s="6">
         <v>269913.66759779298</v>
       </c>
       <c r="C378" s="7">
         <v>538.44890599623602</v>
       </c>
       <c r="D378" s="7">
-        <v>535.71877619342797</v>
+        <v>535.68090106678505</v>
       </c>
       <c r="E378" s="12">
-        <v>6.3424663592666075E-3</v>
+        <v>6.3169471532860122E-3</v>
       </c>
       <c r="F378" s="9">
         <v>0.11152458456188885</v>
       </c>
       <c r="G378" s="9">
-        <v>3.0215840816975703E-2</v>
+        <v>3.0102077643112679E-2</v>
       </c>
     </row>
     <row r="379" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A379" s="5">
         <v>44713</v>
       </c>
       <c r="B379" s="6">
         <v>271613.04481209</v>
       </c>
       <c r="C379" s="7">
         <v>541.838981830693</v>
       </c>
       <c r="D379" s="7">
-        <v>536.81535125364803</v>
+        <v>536.73270490616903</v>
       </c>
       <c r="E379" s="12">
-        <v>2.0469229546364875E-3</v>
+        <v>1.9634895276074982E-3</v>
       </c>
       <c r="F379" s="9">
         <v>0.10667124512267812</v>
       </c>
       <c r="G379" s="9">
-        <v>2.199187717272566E-2</v>
+        <v>2.1892339325981336E-2</v>
       </c>
     </row>
     <row r="380" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A380" s="5">
         <v>44743</v>
       </c>
       <c r="B380" s="6">
         <v>271208.51544255298</v>
       </c>
       <c r="C380" s="7">
         <v>541.03198899328299</v>
       </c>
       <c r="D380" s="7">
-        <v>537.56888959638695</v>
+        <v>537.55375113378898</v>
       </c>
       <c r="E380" s="12">
-        <v>1.4037198097616166E-3</v>
+        <v>1.5297115680019679E-3</v>
       </c>
       <c r="F380" s="9">
         <v>0.11047012370804499</v>
       </c>
       <c r="G380" s="9">
-        <v>1.4813357804558613E-2</v>
+        <v>1.4748077029753226E-2</v>
       </c>
     </row>
     <row r="381" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A381" s="5">
         <v>44774</v>
       </c>
       <c r="B381" s="6">
         <v>273750.70741281001</v>
       </c>
       <c r="C381" s="7">
         <v>546.10339014684496</v>
       </c>
       <c r="D381" s="7">
-        <v>542.85210743687503</v>
+        <v>542.87614126470203</v>
       </c>
       <c r="E381" s="12">
-        <v>9.8279828738876418E-3</v>
+        <v>9.9011310398025021E-3</v>
       </c>
       <c r="F381" s="9">
         <v>0.100031462235733</v>
       </c>
       <c r="G381" s="9">
-        <v>1.1847737097889555E-2</v>
+        <v>1.1868007929115798E-2</v>
       </c>
     </row>
     <row r="382" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A382" s="5">
         <v>44805</v>
       </c>
       <c r="B382" s="6">
         <v>272259.454247054</v>
       </c>
       <c r="C382" s="7">
         <v>543.12849953529803</v>
       </c>
       <c r="D382" s="7">
-        <v>542.234368271383</v>
+        <v>542.28553426026497</v>
       </c>
       <c r="E382" s="12">
-        <v>-1.1379511233893247E-3</v>
+        <v>-1.0879221972458497E-3</v>
       </c>
       <c r="F382" s="9">
         <v>9.4544935290450605E-2</v>
       </c>
       <c r="G382" s="9">
-        <v>1.1078001992802955E-2</v>
+        <v>1.120657366244493E-2</v>
       </c>
     </row>
     <row r="383" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A383" s="5">
         <v>44835</v>
       </c>
       <c r="B383" s="6">
         <v>268282.02277825301</v>
       </c>
       <c r="C383" s="7">
         <v>535.19394904694605</v>
       </c>
       <c r="D383" s="7">
-        <v>535.50800159729397</v>
+        <v>535.53491374313001</v>
       </c>
       <c r="E383" s="12">
-        <v>-1.2404906563802554E-2</v>
+        <v>-1.2448461355959894E-2</v>
       </c>
       <c r="F383" s="9">
         <v>7.1793160425690505E-2</v>
       </c>
       <c r="G383" s="9">
-        <v>6.5160180131540457E-3</v>
+        <v>6.664254473230713E-3</v>
       </c>
     </row>
     <row r="384" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A384" s="5">
         <v>44866</v>
       </c>
       <c r="B384" s="6">
         <v>263787.66538461298</v>
       </c>
       <c r="C384" s="7">
         <v>526.22818661149995</v>
       </c>
       <c r="D384" s="7">
-        <v>527.733699854826</v>
+        <v>527.77483999435503</v>
       </c>
       <c r="E384" s="12">
-        <v>-1.4517620127578068E-2</v>
+        <v>-1.4490322758857643E-2</v>
       </c>
       <c r="F384" s="9">
         <v>4.393017769746721E-2</v>
       </c>
       <c r="G384" s="9">
-        <v>-7.2718366587940508E-3</v>
+        <v>-7.1528424700083582E-3</v>
       </c>
     </row>
     <row r="385" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A385" s="5">
         <v>44896</v>
       </c>
       <c r="B385" s="6">
         <v>262068.20530313501</v>
       </c>
       <c r="C385" s="7">
         <v>522.79804760440197</v>
       </c>
       <c r="D385" s="7">
-        <v>526.03253641543597</v>
+        <v>526.07440331818202</v>
       </c>
       <c r="E385" s="12">
-        <v>-3.2235262592819058E-3</v>
+        <v>-3.2218979521478897E-3</v>
       </c>
       <c r="F385" s="9">
         <v>2.8435481053962652E-2</v>
       </c>
       <c r="G385" s="9">
-        <v>-2.0571914499430299E-2</v>
+        <v>-2.0540428133920985E-2</v>
       </c>
     </row>
     <row r="386" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A386" s="5">
         <v>44927</v>
       </c>
       <c r="B386" s="6">
         <v>258296.853564825</v>
       </c>
       <c r="C386" s="7">
         <v>515.27460414304505</v>
       </c>
       <c r="D386" s="7">
-        <v>521.71693036711997</v>
+        <v>521.76792442081796</v>
       </c>
       <c r="E386" s="12">
-        <v>-8.2040667631018138E-3</v>
+        <v>-8.186064309917418E-3</v>
       </c>
       <c r="F386" s="9">
         <v>1.0725230756894799E-2</v>
       </c>
       <c r="G386" s="9">
-        <v>-2.7836273231766961E-2</v>
+        <v>-2.7814843218186613E-2</v>
       </c>
     </row>
     <row r="387" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A387" s="5">
         <v>44958</v>
       </c>
       <c r="B387" s="6">
         <v>257405.91599430301</v>
       </c>
       <c r="C387" s="7">
         <v>513.497278954482</v>
       </c>
       <c r="D387" s="7">
-        <v>517.44402162773599</v>
+        <v>517.51073782462799</v>
       </c>
       <c r="E387" s="12">
-        <v>-8.190090239887815E-3</v>
+        <v>-8.1591573512603821E-3</v>
       </c>
       <c r="F387" s="9">
         <v>-1.0851517724072335E-2</v>
       </c>
       <c r="G387" s="9">
-        <v>-2.509073917255511E-2</v>
+        <v>-2.5063739744967672E-2</v>
       </c>
     </row>
     <row r="388" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A388" s="5">
         <v>44986</v>
       </c>
       <c r="B388" s="6">
         <v>257122.222225398</v>
       </c>
       <c r="C388" s="7">
         <v>512.93134021983303</v>
       </c>
       <c r="D388" s="7">
-        <v>513.42969683686295</v>
+        <v>513.37823661577795</v>
       </c>
       <c r="E388" s="12">
-        <v>-7.7579885419201133E-3</v>
+        <v>-7.9853438910680863E-3</v>
       </c>
       <c r="F388" s="9">
         <v>-3.0870254335609526E-2</v>
       </c>
       <c r="G388" s="9">
-        <v>-2.308197550918456E-2</v>
+        <v>-2.3107854719327525E-2</v>
       </c>
     </row>
     <row r="389" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A389" s="5">
         <v>45017</v>
       </c>
       <c r="B389" s="6">
         <v>260441.30473063199</v>
       </c>
       <c r="C389" s="7">
         <v>519.55255492066794</v>
       </c>
       <c r="D389" s="7">
-        <v>518.08594601341804</v>
+        <v>518.035217085814</v>
       </c>
       <c r="E389" s="12">
-        <v>9.0689128526091345E-3</v>
+        <v>9.0712463791515763E-3</v>
       </c>
       <c r="F389" s="9">
         <v>-2.6824676706044159E-2</v>
       </c>
       <c r="G389" s="9">
-        <v>-1.6835154269515651E-2</v>
+        <v>-1.6941282916798084E-2</v>
       </c>
     </row>
     <row r="390" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A390" s="5">
         <v>45047</v>
       </c>
       <c r="B390" s="6">
         <v>260735.96564923</v>
       </c>
       <c r="C390" s="7">
         <v>520.14037194627701</v>
       </c>
       <c r="D390" s="7">
-        <v>516.90878921387605</v>
+        <v>516.80668781756799</v>
       </c>
       <c r="E390" s="12">
-        <v>-2.2721264851903733E-3</v>
+        <v>-2.3715168925330099E-3</v>
       </c>
       <c r="F390" s="9">
         <v>-3.4002360940978527E-2</v>
       </c>
       <c r="G390" s="9">
-        <v>-1.0713727389171979E-2</v>
+        <v>-1.094508607762501E-2</v>
       </c>
     </row>
     <row r="391" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A391" s="5">
         <v>45078</v>
       </c>
       <c r="B391" s="6">
         <v>262239.27178684698</v>
       </c>
       <c r="C391" s="7">
         <v>523.13930694790702</v>
       </c>
       <c r="D391" s="7">
-        <v>518.53170269365603</v>
+        <v>518.30652902956297</v>
       </c>
       <c r="E391" s="12">
-        <v>3.1396515471291409E-3</v>
+        <v>2.9021319718764982E-3</v>
       </c>
       <c r="F391" s="9">
         <v>-3.4511497898519594E-2</v>
       </c>
       <c r="G391" s="9">
-        <v>6.0272750575651735E-4</v>
+        <v>3.1657674794827173E-4</v>
       </c>
     </row>
     <row r="392" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A392" s="5">
         <v>45108</v>
       </c>
       <c r="B392" s="6">
         <v>260827.70181327101</v>
       </c>
       <c r="C392" s="7">
         <v>520.32337578453496</v>
       </c>
       <c r="D392" s="7">
-        <v>517.158651196812</v>
+        <v>517.13741868316504</v>
       </c>
       <c r="E392" s="12">
-        <v>-2.6479605580744803E-3</v>
+        <v>-2.2556349976661227E-3</v>
       </c>
       <c r="F392" s="9">
         <v>-3.8276134554042329E-2</v>
       </c>
       <c r="G392" s="9">
-        <v>2.3496277597092607E-3</v>
+        <v>2.1475834790842807E-3</v>
       </c>
     </row>
     <row r="393" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A393" s="5">
         <v>45139</v>
       </c>
       <c r="B393" s="6">
         <v>259152.760488317</v>
       </c>
       <c r="C393" s="7">
         <v>516.98204693647699</v>
       </c>
       <c r="D393" s="7">
-        <v>514.67055842270702</v>
+        <v>514.75884746660199</v>
       </c>
       <c r="E393" s="12">
-        <v>-4.8110821859926878E-3</v>
+        <v>-4.5994954737945681E-3</v>
       </c>
       <c r="F393" s="9">
         <v>-5.3325695712193588E-2</v>
       </c>
       <c r="G393" s="9">
-        <v>1.2506133389000862E-3</v>
+        <v>1.2806019034377059E-3</v>
       </c>
     </row>
     <row r="394" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A394" s="5">
         <v>45170</v>
       </c>
       <c r="B394" s="6">
         <v>257808.021672542</v>
       </c>
       <c r="C394" s="7">
         <v>514.29943678690904</v>
       </c>
       <c r="D394" s="7">
-        <v>513.76801271744603</v>
+        <v>513.87143205906204</v>
       </c>
       <c r="E394" s="12">
-        <v>-1.753637721238599E-3</v>
+        <v>-1.7239439630952758E-3</v>
       </c>
       <c r="F394" s="9">
         <v>-5.3079635432600525E-2</v>
       </c>
       <c r="G394" s="9">
-        <v>-5.1040107142281688E-3</v>
+        <v>-4.7521122661959847E-3</v>
       </c>
     </row>
     <row r="395" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A395" s="5">
         <v>45200</v>
       </c>
       <c r="B395" s="6">
         <v>259423.18815502501</v>
       </c>
       <c r="C395" s="7">
         <v>517.52152121573704</v>
       </c>
       <c r="D395" s="7">
-        <v>518.18551636708696</v>
+        <v>518.23988906209297</v>
       </c>
       <c r="E395" s="12">
-        <v>8.5982457846600635E-3</v>
+        <v>8.5010699768357512E-3</v>
       </c>
       <c r="F395" s="9">
         <v>-3.3020604703546064E-2</v>
       </c>
       <c r="G395" s="9">
-        <v>-3.8484212899649872E-3</v>
+        <v>-3.4662359411441468E-3</v>
       </c>
     </row>
     <row r="396" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A396" s="5">
         <v>45231</v>
       </c>
       <c r="B396" s="6">
         <v>258557.157466748</v>
       </c>
       <c r="C396" s="7">
         <v>515.79388259405596</v>
       </c>
       <c r="D396" s="7">
-        <v>517.361204841328</v>
+        <v>517.42370887257005</v>
       </c>
       <c r="E396" s="12">
-        <v>-1.5907652756064206E-3</v>
+        <v>-1.5749080816608307E-3</v>
       </c>
       <c r="F396" s="9">
         <v>-1.9828477992850924E-2</v>
       </c>
       <c r="G396" s="9">
-        <v>-6.7479667411984856E-4</v>
+        <v>-4.3075989004892623E-4</v>
       </c>
     </row>
     <row r="397" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A397" s="5">
         <v>45261</v>
       </c>
       <c r="B397" s="6">
         <v>257442.610373173</v>
       </c>
       <c r="C397" s="7">
         <v>513.57048031673605</v>
       </c>
       <c r="D397" s="7">
-        <v>516.73198556170303</v>
+        <v>516.807777634476</v>
       </c>
       <c r="E397" s="12">
-        <v>-1.2162088570556451E-3</v>
+        <v>-1.190380779875988E-3</v>
       </c>
       <c r="F397" s="9">
         <v>-1.7650347643701103E-2</v>
       </c>
       <c r="G397" s="9">
-        <v>4.3229143638405798E-3</v>
+        <v>4.3367948289239067E-3</v>
       </c>
     </row>
     <row r="398" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A398" s="5">
         <v>45292</v>
       </c>
       <c r="B398" s="6">
         <v>257655.80438207099</v>
       </c>
       <c r="C398" s="7">
         <v>513.99577956844701</v>
       </c>
       <c r="D398" s="7">
-        <v>520.02675764769799</v>
+        <v>520.12544428706303</v>
       </c>
       <c r="E398" s="12">
-        <v>6.3761721318904563E-3</v>
+        <v>6.4195370042079425E-3</v>
       </c>
       <c r="F398" s="9">
         <v>-2.4818311717978991E-3</v>
       </c>
       <c r="G398" s="9">
-        <v>4.8465949832519062E-3</v>
+        <v>4.8399421996658809E-3</v>
       </c>
     </row>
     <row r="399" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A399" s="5">
         <v>45323</v>
       </c>
       <c r="B399" s="6">
         <v>260419.70852645501</v>
       </c>
       <c r="C399" s="7">
         <v>519.50947280253604</v>
       </c>
       <c r="D399" s="7">
-        <v>522.69296551282196</v>
+        <v>522.79975980346399</v>
       </c>
       <c r="E399" s="12">
-        <v>5.1270589943954725E-3</v>
+        <v>5.1416740822334273E-3</v>
       </c>
       <c r="F399" s="9">
         <v>1.1708326595800678E-2</v>
       </c>
       <c r="G399" s="9">
-        <v>6.5428763919876953E-3</v>
+        <v>6.5812979596331367E-3</v>
       </c>
     </row>
     <row r="400" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A400" s="5">
         <v>45352</v>
       </c>
       <c r="B400" s="6">
         <v>261141.74328401001</v>
       </c>
       <c r="C400" s="7">
         <v>520.94985493937395</v>
       </c>
       <c r="D400" s="7">
-        <v>521.01980846716299</v>
+        <v>520.96295891299701</v>
       </c>
       <c r="E400" s="12">
-        <v>-3.2010322618698517E-3</v>
+        <v>-3.5133927589360292E-3</v>
       </c>
       <c r="F400" s="9">
         <v>1.5632725261249147E-2</v>
       </c>
       <c r="G400" s="9">
-        <v>7.3832262257929049E-3</v>
+        <v>7.3539439206729007E-3</v>
       </c>
     </row>
     <row r="401" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A401" s="5">
         <v>45383</v>
       </c>
       <c r="B401" s="6">
         <v>261962.20493682101</v>
       </c>
       <c r="C401" s="7">
         <v>522.58658820782898</v>
       </c>
       <c r="D401" s="7">
-        <v>520.917538189384</v>
+        <v>520.81514061318398</v>
       </c>
       <c r="E401" s="12">
-        <v>-1.9628865566523324E-4</v>
+        <v>-2.8374051798507605E-4</v>
       </c>
       <c r="F401" s="9">
         <v>5.839704296371595E-3</v>
       </c>
       <c r="G401" s="9">
-        <v>6.7629040678760521E-3</v>
+        <v>6.5756637571745546E-3</v>
       </c>
     </row>
     <row r="402" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A402" s="5">
         <v>45413</v>
       </c>
       <c r="B402" s="6">
         <v>264248.84969596699</v>
       </c>
       <c r="C402" s="7">
         <v>527.14819999993404</v>
       </c>
       <c r="D402" s="7">
-        <v>523.51747221884705</v>
+        <v>523.31109881377097</v>
       </c>
       <c r="E402" s="12">
-        <v>4.9910664142733818E-3</v>
+        <v>4.7924071440172966E-3</v>
       </c>
       <c r="F402" s="9">
         <v>1.3472955439769008E-2</v>
       </c>
       <c r="G402" s="9">
-        <v>3.8495005132861415E-3</v>
+        <v>3.4340599818729611E-3</v>
       </c>
     </row>
     <row r="403" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A403" s="5">
         <v>45444</v>
       </c>
       <c r="B403" s="6">
         <v>266064.09825434402</v>
       </c>
       <c r="C403" s="7">
         <v>530.76942677613999</v>
       </c>
       <c r="D403" s="7">
-        <v>526.62043586166806</v>
+        <v>526.21625320905002</v>
       </c>
       <c r="E403" s="12">
-        <v>5.9271443790969158E-3</v>
+        <v>5.5514862991905556E-3</v>
       </c>
       <c r="F403" s="9">
         <v>1.4585254303960626E-2</v>
       </c>
       <c r="G403" s="9">
-        <v>4.6784739365135497E-3</v>
+        <v>4.1271043449071509E-3</v>
       </c>
     </row>
     <row r="404" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A404" s="5">
         <v>45474</v>
       </c>
       <c r="B404" s="6">
         <v>266334.07782784698</v>
       </c>
       <c r="C404" s="7">
         <v>531.30800715737098</v>
       </c>
       <c r="D404" s="7">
-        <v>528.14726046859903</v>
+        <v>528.11230616917703</v>
       </c>
       <c r="E404" s="12">
-        <v>2.8992885633705168E-3</v>
+        <v>3.6031820540780579E-3</v>
       </c>
       <c r="F404" s="9">
         <v>2.1111162565536468E-2</v>
       </c>
       <c r="G404" s="9">
-        <v>8.7272094075776518E-3</v>
+        <v>8.3484492538770105E-3</v>
       </c>
     </row>
     <row r="405" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A405" s="5">
         <v>45505</v>
       </c>
       <c r="B405" s="6">
         <v>265375.44571877102</v>
       </c>
       <c r="C405" s="7">
         <v>529.39563860271903</v>
       </c>
       <c r="D405" s="7">
-        <v>528.06379855110697</v>
+        <v>528.28684959423799</v>
       </c>
       <c r="E405" s="12">
-        <v>-1.5802773911577361E-4</v>
+        <v>3.3050437004034094E-4</v>
       </c>
       <c r="F405" s="9">
         <v>2.4011649417619685E-2</v>
       </c>
       <c r="G405" s="9">
-        <v>1.1100081456495214E-2</v>
+        <v>1.1198218383401182E-2</v>
       </c>
     </row>
     <row r="406" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A406" s="5">
         <v>45536</v>
       </c>
       <c r="B406" s="6">
         <v>266094.19737815898</v>
       </c>
       <c r="C406" s="7">
         <v>530.82947130976504</v>
       </c>
       <c r="D406" s="7">
-        <v>530.84261198746196</v>
+        <v>531.00766268043196</v>
       </c>
       <c r="E406" s="12">
-        <v>5.2622683925303004E-3</v>
+        <v>5.1502570777290924E-3</v>
       </c>
       <c r="F406" s="9">
         <v>3.2140876190974499E-2</v>
       </c>
       <c r="G406" s="9">
-        <v>1.0183106379378914E-2</v>
+        <v>1.0866626795023482E-2</v>
       </c>
     </row>
     <row r="407" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A407" s="5">
         <v>45566</v>
       </c>
       <c r="B407" s="6">
         <v>265737.64980293898</v>
       </c>
       <c r="C407" s="7">
         <v>530.11819702150297</v>
       </c>
       <c r="D407" s="7">
-        <v>531.02397710263699</v>
+        <v>531.11066429224695</v>
       </c>
       <c r="E407" s="12">
-        <v>3.4165515555728554E-4</v>
+        <v>1.9397387091379947E-4</v>
       </c>
       <c r="F407" s="9">
         <v>2.4340390282078239E-2</v>
       </c>
       <c r="G407" s="9">
-        <v>7.3783998761116631E-3</v>
+        <v>8.0915298424661941E-3</v>
       </c>
     </row>
     <row r="408" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A408" s="5">
         <v>45597</v>
       </c>
       <c r="B408" s="6">
         <v>268143.94746382697</v>
       </c>
       <c r="C408" s="7">
         <v>534.91850355854399</v>
       </c>
       <c r="D408" s="7">
-        <v>536.40097740505405</v>
+        <v>536.48354920511895</v>
       </c>
       <c r="E408" s="12">
-        <v>1.0125720370961266E-2</v>
+        <v>1.0116319016173048E-2</v>
       </c>
       <c r="F408" s="9">
         <v>3.7078029829096693E-2</v>
       </c>
       <c r="G408" s="9">
-        <v>9.7521888234450849E-3</v>
+        <v>1.0101296319180886E-2</v>
       </c>
     </row>
     <row r="409" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A409" s="5">
         <v>45627</v>
       </c>
       <c r="B409" s="6">
         <v>269426.09136215999</v>
       </c>
       <c r="C409" s="7">
         <v>537.47624354085497</v>
       </c>
       <c r="D409" s="7">
-        <v>540.86929877707701</v>
+        <v>540.982193047235</v>
       </c>
       <c r="E409" s="12">
-        <v>8.3301887212050563E-3</v>
+        <v>8.3854273794257139E-3</v>
       </c>
       <c r="F409" s="9">
         <v>4.6548164546714954E-2</v>
       </c>
       <c r="G409" s="9">
-        <v>1.3383657191706755E-2</v>
+        <v>1.3335956387982906E-2</v>
       </c>
     </row>
     <row r="410" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A410" s="5">
         <v>45658</v>
       </c>
       <c r="B410" s="6">
         <v>268212.980198454</v>
       </c>
       <c r="C410" s="7">
         <v>535.05621648271301</v>
       </c>
       <c r="D410" s="7">
-        <v>540.65964367727304</v>
+        <v>540.80776582720296</v>
       </c>
       <c r="E410" s="12">
-        <v>-3.8762617933385535E-4</v>
+        <v>-3.224269158463855E-4</v>
       </c>
       <c r="F410" s="9">
         <v>4.0973949108976004E-2</v>
       </c>
       <c r="G410" s="9">
-        <v>1.7610539704029371E-2</v>
+        <v>1.7522787226332825E-2</v>
       </c>
     </row>
     <row r="411" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A411" s="5">
         <v>45689</v>
       </c>
       <c r="B411" s="6">
         <v>270492.66894957499</v>
       </c>
       <c r="C411" s="7">
         <v>539.60395178258602</v>
       </c>
       <c r="D411" s="7">
-        <v>542.05498782836798</v>
+        <v>542.20627367908799</v>
       </c>
       <c r="E411" s="12">
-        <v>2.5808180200108666E-3</v>
+        <v>2.5859611127179161E-3</v>
       </c>
       <c r="F411" s="9">
         <v>3.8679716217008941E-2</v>
       </c>
       <c r="G411" s="9">
-        <v>1.5839878327182477E-2</v>
+        <v>1.5885353792055801E-2</v>
       </c>
     </row>
     <row r="412" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A412" s="5">
         <v>45717</v>
       </c>
       <c r="B412" s="6">
         <v>271315.71920009702</v>
       </c>
       <c r="C412" s="7">
         <v>541.24584902668505</v>
       </c>
       <c r="D412" s="7">
-        <v>540.62647654793204</v>
+        <v>540.57046325489205</v>
       </c>
       <c r="E412" s="12">
-        <v>-2.6353623018191552E-3</v>
+        <v>-3.0169522257577075E-3</v>
       </c>
       <c r="F412" s="9">
         <v>3.8959592549791644E-2</v>
       </c>
       <c r="G412" s="9">
-        <v>9.3557847005134587E-3</v>
+        <v>9.3300487036367397E-3</v>
       </c>
     </row>
     <row r="413" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A413" s="5">
         <v>45748</v>
       </c>
       <c r="B413" s="6">
         <v>270751.74244191701</v>
       </c>
       <c r="C413" s="7">
         <v>540.12077569804705</v>
       </c>
       <c r="D413" s="7">
-        <v>538.14678602281197</v>
+        <v>537.97835470064797</v>
       </c>
       <c r="E413" s="12">
-        <v>-4.5866982707796211E-3</v>
+        <v>-4.7951353809388975E-3</v>
       </c>
       <c r="F413" s="9">
         <v>3.3552693249075283E-2</v>
       </c>
       <c r="G413" s="9">
-        <v>1.7913820024786364E-3</v>
+        <v>1.5334759808407483E-3</v>
       </c>
     </row>
     <row r="414" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A414" s="5">
         <v>45778</v>
       </c>
       <c r="B414" s="6">
         <v>273427.28284223302</v>
       </c>
       <c r="C414" s="7">
         <v>545.458192711126</v>
       </c>
       <c r="D414" s="7">
-        <v>541.69103674107203</v>
+        <v>541.35161578918405</v>
       </c>
       <c r="E414" s="12">
-        <v>6.5860297047464211E-3</v>
+        <v>6.270254293805344E-3</v>
       </c>
       <c r="F414" s="9">
         <v>3.4734051470144856E-2</v>
       </c>
       <c r="G414" s="9">
-        <v>-1.9214473072290961E-3</v>
+        <v>-2.5220494522713022E-3</v>
       </c>
     </row>
     <row r="415" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A415" s="5">
         <v>45809</v>
       </c>
       <c r="B415" s="6">
         <v>271618.65117166197</v>
       </c>
       <c r="C415" s="7">
         <v>541.850165918573</v>
       </c>
       <c r="D415" s="7">
-        <v>538.32760432447697</v>
+        <v>537.743563306591</v>
       </c>
       <c r="E415" s="12">
-        <v>-6.2091343375925145E-3</v>
+        <v>-6.6648964875318795E-3</v>
       </c>
       <c r="F415" s="9">
         <v>2.0876747196493017E-2</v>
       </c>
       <c r="G415" s="9">
-        <v>-3.1882892261737572E-3</v>
+        <v>-4.0102433557890338E-3</v>
       </c>
     </row>
     <row r="416" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A416" s="5">
         <v>45839</v>
       </c>
       <c r="B416" s="6">
         <v>272664.06801065803</v>
       </c>
       <c r="C416" s="7">
         <v>543.93566072984697</v>
       </c>
       <c r="D416" s="7">
-        <v>541.09821073262196</v>
+        <v>541.036838513097</v>
       </c>
       <c r="E416" s="12">
-        <v>5.1466920623952639E-3</v>
+        <v>6.1242484917078954E-3</v>
       </c>
       <c r="F416" s="9">
         <v>2.3767105713382808E-2</v>
       </c>
       <c r="G416" s="9">
-        <v>1.780579768324575E-4</v>
+        <v>-3.8443440898117132E-4</v>
       </c>
     </row>
     <row r="417" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A417" s="5">
         <v>45870</v>
       </c>
       <c r="B417" s="6">
         <v>271079.16545142798</v>
       </c>
       <c r="C417" s="7">
         <v>540.77394959189996</v>
       </c>
       <c r="D417" s="7">
-        <v>540.26113639840503</v>
+        <v>540.67392106036903</v>
       </c>
       <c r="E417" s="12">
-        <v>-1.5469915028615278E-3</v>
+        <v>-6.7078140875831416E-4</v>
       </c>
       <c r="F417" s="9">
         <v>2.1493019888136455E-2</v>
       </c>
       <c r="G417" s="9">
-        <v>-4.7970686959397657E-4</v>
+        <v>-2.7539400284981586E-4</v>
       </c>
     </row>
     <row r="418" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A418" s="5">
         <v>45901</v>
       </c>
       <c r="B418" s="6">
         <v>271994.92857299699</v>
       </c>
       <c r="C418" s="7">
         <v>542.60079910029697</v>
       </c>
       <c r="D418" s="7">
-        <v>542.91844177983796</v>
+        <v>543.14353707237501</v>
       </c>
       <c r="E418" s="12">
-        <v>4.9185573464483046E-3</v>
+        <v>4.5676625333852527E-3</v>
       </c>
       <c r="F418" s="9">
         <v>2.2175347125108713E-2</v>
       </c>
       <c r="G418" s="9">
-        <v>3.7773405117809133E-3</v>
+        <v>4.8116320543267754E-3</v>
       </c>
     </row>
     <row r="419" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A419" s="5">
         <v>45931</v>
       </c>
       <c r="B419" s="6">
         <v>272225.53582857299</v>
       </c>
       <c r="C419" s="7">
         <v>543.06083591719698</v>
       </c>
       <c r="D419" s="7">
-        <v>544.22640517256104</v>
+        <v>544.34039182473896</v>
       </c>
       <c r="E419" s="12">
-        <v>2.4091342125627246E-3</v>
+        <v>2.2035699049558488E-3</v>
       </c>
       <c r="F419" s="9">
         <v>2.4414628602475563E-2</v>
       </c>
       <c r="G419" s="9">
-        <v>3.8795053827593851E-3</v>
+        <v>4.9538138012088506E-3</v>
       </c>
     </row>
     <row r="420" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A420" s="5">
         <v>45962</v>
       </c>
       <c r="B420" s="6">
         <v>272997.785055427</v>
       </c>
       <c r="C420" s="7">
         <v>544.60139055104298</v>
       </c>
       <c r="D420" s="7">
-        <v>545.90515962965605</v>
+        <v>545.99865841471001</v>
       </c>
       <c r="E420" s="12">
-        <v>3.084661900156549E-3</v>
+        <v>3.0463779922931256E-3</v>
       </c>
       <c r="F420" s="9">
         <v>1.8101611606410328E-2</v>
       </c>
       <c r="G420" s="9">
-        <v>8.2503937656237536E-3</v>
+        <v>8.6623402917711534E-3</v>
       </c>
     </row>
     <row r="421" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A421" s="5">
         <v>45992</v>
       </c>
       <c r="B421" s="6">
         <v>271067.55001795798</v>
       </c>
       <c r="C421" s="7">
         <v>540.75077804412297</v>
       </c>
       <c r="D421" s="7">
-        <v>543.90446533176805</v>
+        <v>544.04029133521999</v>
       </c>
       <c r="E421" s="12">
-        <v>-3.6649118671918668E-3</v>
+        <v>-3.5867617059280876E-3</v>
       </c>
       <c r="F421" s="9">
         <v>6.0924264888353452E-3</v>
       </c>
       <c r="G421" s="9">
-        <v>6.0077415881329976E-3</v>
+        <v>5.862091726310581E-3</v>
       </c>
     </row>
     <row r="422" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A422" s="5">
         <v>46023</v>
       </c>
       <c r="B422" s="6">
         <v>270873.21718718502</v>
       </c>
       <c r="C422" s="7">
         <v>540.36310482601596</v>
       </c>
       <c r="D422" s="7">
-        <v>545.389375540272</v>
+        <v>545.57132471813497</v>
       </c>
       <c r="E422" s="12">
-        <v>2.7300937998333552E-3</v>
+        <v>2.8141911680059639E-3</v>
       </c>
       <c r="F422" s="9">
         <v>9.9183752656659685E-3</v>
       </c>
       <c r="G422" s="9">
-        <v>4.7886128173415532E-3</v>
+        <v>4.5772125293481736E-3</v>
       </c>
     </row>
     <row r="423" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A423" s="5">
         <v>46054</v>
       </c>
       <c r="B423" s="6">
         <v>273175.53525829501</v>
       </c>
       <c r="C423" s="7">
         <v>544.95598319959902</v>
       </c>
       <c r="D423" s="7">
-        <v>546.92337342676399</v>
+        <v>547.09809335569105</v>
       </c>
       <c r="E423" s="12">
-        <v>2.8126655107141296E-3</v>
+        <v>2.7984766947655171E-3</v>
       </c>
       <c r="F423" s="9">
         <v>9.9184437017789673E-3</v>
       </c>
       <c r="G423" s="9">
-        <v>1.9394431915640276E-3</v>
+        <v>1.9756085080362418E-3</v>
       </c>
     </row>
     <row r="424" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A424" s="5">
         <v>46082</v>
       </c>
       <c r="B424" s="6">
         <v>277186.13446022902</v>
       </c>
       <c r="C424" s="7">
         <v>552.95669976904799</v>
       </c>
       <c r="D424" s="7">
-        <v>551.87864500889395</v>
+        <v>551.82577816856804</v>
       </c>
       <c r="E424" s="12">
-        <v>9.060266616660817E-3</v>
+        <v>8.6413841873935748E-3</v>
       </c>
       <c r="F424" s="9">
         <v>2.1636841674485652E-2</v>
       </c>
       <c r="G424" s="9">
-        <v>6.2148959109011859E-3</v>
+        <v>6.1894166246487803E-3</v>
       </c>
     </row>
     <row r="425" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A425" s="5">
         <v>46113</v>
       </c>
       <c r="B425" s="6">
         <v>278879.50879181898</v>
       </c>
       <c r="C425" s="7">
         <v>556.33480049437298</v>
       </c>
       <c r="D425" s="7">
-        <v>554.11976948671497</v>
+        <v>553.88135073716001</v>
       </c>
       <c r="E425" s="12">
-        <v>4.0609008848040418E-3</v>
+        <v>3.7250390429641733E-3</v>
       </c>
       <c r="F425" s="9">
         <v>3.0019257776876085E-2</v>
       </c>
       <c r="G425" s="9">
-        <v>1.0838306172667345E-2</v>
+        <v>1.0512863645923298E-2</v>
       </c>
     </row>
     <row r="426" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A426" s="5">
         <v>46143</v>
       </c>
       <c r="B426" s="6">
         <v>278023.90351768199</v>
       </c>
       <c r="C426" s="7">
         <v>554.62795945914797</v>
       </c>
       <c r="D426" s="7">
-        <v>550.82385067309099</v>
+        <v>550.37603804676905</v>
       </c>
       <c r="E426" s="12">
-        <v>-5.9480260317674727E-3</v>
+        <v>-6.3286346177312547E-3</v>
       </c>
       <c r="F426" s="9">
         <v>1.6811126628137885E-2</v>
       </c>
       <c r="G426" s="9">
-        <v>1.2593102364300446E-2</v>
+        <v>1.1836831804734826E-2</v>
       </c>
     </row>
     <row r="427" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A427" s="5">
         <v>46174</v>
       </c>
       <c r="B427" s="6">
         <v>277483.85436733998</v>
       </c>
       <c r="C427" s="7">
         <v>553.55061914965597</v>
       </c>
       <c r="D427" s="7">
-        <v>550.59157845321704</v>
+        <v>549.86605030308203</v>
       </c>
       <c r="E427" s="12">
-        <v>-4.2168148599619482E-4</v>
+        <v>-9.2661690995288204E-4</v>
       </c>
       <c r="F427" s="9">
         <v>2.1593521543446847E-2</v>
       </c>
       <c r="G427" s="9">
-        <v>6.8993212582519892E-3</v>
+        <v>5.8548318454303416E-3</v>
       </c>
     </row>
     <row r="428" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A428" s="5">
         <v>46204</v>
       </c>
       <c r="B428" s="6">
-        <v>277541.74526135798</v>
+        <v>276581.187832136</v>
       </c>
       <c r="C428" s="7">
-        <v>553.66610529316597</v>
+        <v>551.74989593068801</v>
       </c>
       <c r="D428" s="7">
-        <v>551.10831947556096</v>
+        <v>549.12000565003598</v>
       </c>
       <c r="E428" s="12">
-        <v>9.3851966242497475E-4</v>
+        <v>-1.3567752594196847E-3</v>
       </c>
       <c r="F428" s="9">
-        <v>1.7888962364156713E-2</v>
+        <v>1.4366102031913019E-2</v>
       </c>
       <c r="G428" s="9">
-        <v>-2.4080953098470914E-4</v>
+        <v>-2.0832026757641176E-3</v>
+      </c>
+    </row>
+    <row r="429" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A429" s="5">
+        <v>46235</v>
+      </c>
+      <c r="B429" s="6">
+        <v>275465.05934386997</v>
+      </c>
+      <c r="C429" s="7">
+        <v>549.52333894005301</v>
+      </c>
+      <c r="D429" s="7">
+        <v>550.11988406051796</v>
+      </c>
+      <c r="E429" s="12">
+        <v>1.8208741262273342E-3</v>
+      </c>
+      <c r="F429" s="9">
+        <v>1.6179383926973268E-2</v>
+      </c>
+      <c r="G429" s="9">
+        <v>-4.2130897035204118E-3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Tahoma,Bold"UK Monthly House Price Series</oddHeader>
     <oddFooter>&amp;C&amp;"Tahoma,Regular"&amp;P&amp;R&amp;"Tahoma,Regular"Nationwide Building Society&amp;L&amp;"Calibri"&amp;11&amp;K000000&amp;"Tahoma,Regular"www.nationwide.co.uk/hpi</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
@@ -10435,47 +10458,47 @@
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>UK Monthly House Price Series</dc:title>
   <dc:creator>Andrew Harvey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SetDate">
-    <vt:lpwstr>2026-07-30T14:40:05Z</vt:lpwstr>
+    <vt:lpwstr>2026-08-28T16:08:30Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Name">
     <vt:lpwstr>NBS Public - No Visible Label</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SiteId">
     <vt:lpwstr>18ed93f5-e470-4996-b0ef-9554af985d50</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ActionId">
-    <vt:lpwstr>c7918ddf-4006-473b-bcd1-8dd36deb1244</vt:lpwstr>
+    <vt:lpwstr>931d28bf-ad6e-46bd-99e7-e611b2283937</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>