--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\HPD\Press\Website files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{653C1BFF-AE16-4886-8D5E-211BFD5A6F9E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F435962A-62AF-45FF-9494-B555C4F2D606}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{587EC54C-FCEE-4EDF-85ED-512F3D35EE2E}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{041344CC-4E0F-40EF-B544-D6FD0AC063FB}"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Monthly!$A:$F</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Monthly!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
@@ -163,51 +163,51 @@
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_Monthly" xfId="2" xr:uid="{23ED2E8E-1308-4BBB-B8DB-0AD9E094686D}"/>
+    <cellStyle name="Normal_Monthly" xfId="2" xr:uid="{35E60C56-7FF0-42A8-A92B-B3BCD3605F1F}"/>
     <cellStyle name="Per cent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Nationwide Brand Refresh">
       <a:dk1>
         <a:srgbClr val="02081E"/>
@@ -558,52 +558,52 @@
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{10D5FB51-7818-4630-A100-D0FE5325C2A2}">
-  <dimension ref="A1:G429"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{88A7F474-5913-4B08-AA66-C47FAFF6CDFE}">
+  <dimension ref="A1:G430"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B402" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="C91" sqref="C91"/>
       <selection pane="topRight" activeCell="C91" sqref="C91"/>
       <selection pane="bottomLeft" activeCell="C91" sqref="C91"/>
       <selection pane="bottomRight" activeCell="H1" sqref="H1:DB1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.5546875" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.6640625" style="8" customWidth="1"/>
     <col min="3" max="3" width="13.109375" style="7" customWidth="1"/>
     <col min="4" max="4" width="15.6640625" style="7" customWidth="1"/>
     <col min="5" max="5" width="12.33203125" style="8" customWidth="1"/>
     <col min="6" max="6" width="13.33203125" style="9" customWidth="1"/>
     <col min="7" max="7" width="18.33203125" style="10" customWidth="1"/>
     <col min="8" max="16384" width="9.109375" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
@@ -3622,244 +3622,244 @@
       </c>
       <c r="D134" s="7">
         <v>189.08131235630401</v>
       </c>
       <c r="E134" s="12">
         <v>6.2148595944453433E-3</v>
       </c>
       <c r="F134" s="9">
         <v>0.11721254476822973</v>
       </c>
       <c r="G134" s="9">
         <v>2.8534475078266563E-2</v>
       </c>
     </row>
     <row r="135" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A135" s="5">
         <v>37288</v>
       </c>
       <c r="B135" s="6">
         <v>94964.630969546997</v>
       </c>
       <c r="C135" s="7">
         <v>189.444284570593</v>
       </c>
       <c r="D135" s="7">
-        <v>192.11780575237299</v>
+        <v>192.11780575237401</v>
       </c>
       <c r="E135" s="12">
-        <v>1.6059193572482755E-2</v>
+        <v>1.6059193572488306E-2</v>
       </c>
       <c r="F135" s="9">
         <v>0.13984518299059046</v>
       </c>
       <c r="G135" s="9">
-        <v>3.1153901359291192E-2</v>
+        <v>3.1153901359292968E-2</v>
       </c>
     </row>
     <row r="136" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A136" s="5">
         <v>37316</v>
       </c>
       <c r="B136" s="6">
         <v>96792.369631165799</v>
       </c>
       <c r="C136" s="7">
         <v>193.090427767248</v>
       </c>
       <c r="D136" s="7">
-        <v>193.39385522609101</v>
+        <v>193.393855226092</v>
       </c>
       <c r="E136" s="12">
-        <v>6.6420156565953903E-3</v>
+        <v>6.6420156565951682E-3</v>
       </c>
       <c r="F136" s="9">
         <v>0.13770909618611538</v>
       </c>
       <c r="G136" s="9">
-        <v>3.3370794366009537E-2</v>
+        <v>3.337079436601309E-2</v>
       </c>
     </row>
     <row r="137" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A137" s="5">
         <v>37347</v>
       </c>
       <c r="B137" s="6">
         <v>100472.597607424</v>
       </c>
       <c r="C137" s="7">
         <v>200.43208906683699</v>
       </c>
       <c r="D137" s="7">
-        <v>199.822378736861</v>
+        <v>199.82237873686199</v>
       </c>
       <c r="E137" s="12">
         <v>3.3240577903856261E-2</v>
       </c>
       <c r="F137" s="9">
         <v>0.16498675433483356</v>
       </c>
       <c r="G137" s="9">
-        <v>4.1970945158490647E-2</v>
+        <v>4.1970945158495976E-2</v>
       </c>
     </row>
     <row r="138" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A138" s="5">
         <v>37377</v>
       </c>
       <c r="B138" s="6">
         <v>102885.564310307</v>
       </c>
       <c r="C138" s="7">
         <v>205.24569962956099</v>
       </c>
       <c r="D138" s="7">
-        <v>204.014551653225</v>
+        <v>204.01455165322599</v>
       </c>
       <c r="E138" s="12">
         <v>2.0979496605255221E-2</v>
       </c>
       <c r="F138" s="9">
         <v>0.17897972007040952</v>
       </c>
       <c r="G138" s="9">
-        <v>4.9407115831060056E-2</v>
+        <v>4.9407115831063608E-2</v>
       </c>
     </row>
     <row r="139" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A139" s="5">
         <v>37408</v>
       </c>
       <c r="B139" s="6">
         <v>106692.771483334</v>
       </c>
       <c r="C139" s="7">
         <v>212.84067084929401</v>
       </c>
       <c r="D139" s="7">
         <v>209.927956223217</v>
       </c>
       <c r="E139" s="12">
-        <v>2.8985209741525519E-2</v>
+        <v>2.8985209741520412E-2</v>
       </c>
       <c r="F139" s="9">
         <v>0.19788577983389422</v>
       </c>
       <c r="G139" s="9">
-        <v>6.8173324590436124E-2</v>
+        <v>6.8173324590435902E-2</v>
       </c>
     </row>
     <row r="140" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A140" s="5">
         <v>37438</v>
       </c>
       <c r="B140" s="6">
         <v>108818.431646937</v>
       </c>
       <c r="C140" s="7">
         <v>217.08113558677101</v>
       </c>
       <c r="D140" s="7">
         <v>214.39491599370501</v>
       </c>
       <c r="E140" s="12">
         <v>2.1278536936444548E-2</v>
       </c>
       <c r="F140" s="9">
         <v>0.20960975349981092</v>
       </c>
       <c r="G140" s="9">
-        <v>7.3468107502745683E-2</v>
+        <v>7.3468107502741908E-2</v>
       </c>
     </row>
     <row r="141" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A141" s="5">
         <v>37469</v>
       </c>
       <c r="B141" s="6">
         <v>110890.15515848</v>
       </c>
       <c r="C141" s="7">
         <v>221.21400247063599</v>
       </c>
       <c r="D141" s="7">
         <v>219.64335541661501</v>
       </c>
       <c r="E141" s="12">
         <v>2.4480241980477269E-2</v>
       </c>
       <c r="F141" s="9">
         <v>0.22718948762296276</v>
       </c>
       <c r="G141" s="9">
-        <v>7.8253571555495283E-2</v>
+        <v>7.8253571555489732E-2</v>
       </c>
     </row>
     <row r="142" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A142" s="5">
         <v>37500</v>
       </c>
       <c r="B142" s="6">
         <v>112918.520861746</v>
       </c>
       <c r="C142" s="7">
         <v>225.260375163075</v>
       </c>
       <c r="D142" s="7">
         <v>224.47925232894599</v>
       </c>
       <c r="E142" s="12">
         <v>2.2017041686320793E-2</v>
       </c>
       <c r="F142" s="9">
         <v>0.22163301065671526</v>
       </c>
       <c r="G142" s="9">
-        <v>7.2914951803293881E-2</v>
+        <v>7.2914951803290329E-2</v>
       </c>
     </row>
     <row r="143" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A143" s="5">
         <v>37530</v>
       </c>
       <c r="B143" s="6">
         <v>113664.99999869301</v>
       </c>
       <c r="C143" s="7">
         <v>226.74952122305399</v>
       </c>
       <c r="D143" s="7">
         <v>227.39114687185901</v>
       </c>
       <c r="E143" s="12">
         <v>1.2971775844326183E-2</v>
       </c>
       <c r="F143" s="9">
         <v>0.24016958008351441</v>
       </c>
       <c r="G143" s="9">
-        <v>6.8715198406192668E-2</v>
+        <v>6.8715198406190892E-2</v>
       </c>
     </row>
     <row r="144" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A144" s="5">
         <v>37561</v>
       </c>
       <c r="B144" s="6">
         <v>115760.800438611</v>
       </c>
       <c r="C144" s="7">
         <v>230.93041900457001</v>
       </c>
       <c r="D144" s="7">
         <v>231.906837069228</v>
       </c>
       <c r="E144" s="12">
         <v>1.9858689572966215E-2</v>
       </c>
       <c r="F144" s="9">
         <v>0.25470085593734049</v>
       </c>
       <c r="G144" s="9">
         <v>6.1821578412262879E-2</v>
       </c>
     </row>
@@ -3875,6569 +3875,6592 @@
       </c>
       <c r="D145" s="7">
         <v>235.46655200207499</v>
       </c>
       <c r="E145" s="12">
         <v>1.5349762766090125E-2</v>
       </c>
       <c r="F145" s="9">
         <v>0.25294170135115457</v>
       </c>
       <c r="G145" s="9">
         <v>5.5043352526253475E-2</v>
       </c>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A146" s="5">
         <v>37622</v>
       </c>
       <c r="B146" s="6">
         <v>117905.37063548301</v>
       </c>
       <c r="C146" s="7">
         <v>235.208607236441</v>
       </c>
       <c r="D146" s="7">
-        <v>239.06842883929201</v>
+        <v>239.06842883929099</v>
       </c>
       <c r="E146" s="12">
-        <v>1.5296766383980032E-2</v>
+        <v>1.5296766383975591E-2</v>
       </c>
       <c r="F146" s="9">
         <v>0.26465518970125435</v>
       </c>
       <c r="G146" s="9">
-        <v>5.2013920866110119E-2</v>
+        <v>5.2013920866108565E-2</v>
       </c>
     </row>
     <row r="147" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A147" s="5">
         <v>37653</v>
       </c>
       <c r="B147" s="6">
         <v>118521.4653249</v>
       </c>
       <c r="C147" s="7">
         <v>236.43765026512099</v>
       </c>
       <c r="D147" s="7">
-        <v>239.83141107725999</v>
+        <v>239.83141107726101</v>
       </c>
       <c r="E147" s="12">
-        <v>3.191480538322633E-3</v>
+        <v>3.1914805383312927E-3</v>
       </c>
       <c r="F147" s="9">
         <v>0.24805903118717088</v>
       </c>
       <c r="G147" s="9">
         <v>4.4735557175690888E-2</v>
       </c>
     </row>
     <row r="148" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A148" s="5">
         <v>37681</v>
       </c>
       <c r="B148" s="6">
         <v>122179.55401614599</v>
       </c>
       <c r="C148" s="7">
         <v>243.73514605838201</v>
       </c>
       <c r="D148" s="7">
-        <v>244.35696926774801</v>
+        <v>244.35696926775</v>
       </c>
       <c r="E148" s="12">
-        <v>1.8869747587108909E-2</v>
+        <v>1.8869747587112684E-2</v>
       </c>
       <c r="F148" s="9">
         <v>0.26228497640588055</v>
       </c>
       <c r="G148" s="9">
-        <v>4.1009970669356299E-2</v>
+        <v>4.1009970669359186E-2</v>
       </c>
     </row>
     <row r="149" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A149" s="5">
         <v>37712</v>
       </c>
       <c r="B149" s="6">
         <v>122747.92605727501</v>
       </c>
       <c r="C149" s="7">
         <v>244.86898750653299</v>
       </c>
       <c r="D149" s="7">
-        <v>244.05331416651799</v>
+        <v>244.05331416651899</v>
       </c>
       <c r="E149" s="12">
-        <v>-1.2426701073432467E-3</v>
+        <v>-1.2426701073473545E-3</v>
       </c>
       <c r="F149" s="9">
         <v>0.22170550956477775</v>
       </c>
       <c r="G149" s="9">
-        <v>3.0858700671779982E-2</v>
+        <v>3.0858700671786865E-2</v>
       </c>
     </row>
     <row r="150" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A150" s="5">
         <v>37742</v>
       </c>
       <c r="B150" s="6">
         <v>124751.70095744501</v>
       </c>
       <c r="C150" s="7">
         <v>248.8663041762</v>
       </c>
       <c r="D150" s="7">
         <v>247.32891955433701</v>
       </c>
       <c r="E150" s="12">
-        <v>1.3421679599007863E-2</v>
+        <v>1.3421679599003644E-2</v>
       </c>
       <c r="F150" s="9">
         <v>0.21252871375803695</v>
       </c>
       <c r="G150" s="9">
-        <v>2.9918556236350202E-2</v>
+        <v>2.9918556236354199E-2</v>
       </c>
     </row>
     <row r="151" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A151" s="5">
         <v>37773</v>
       </c>
       <c r="B151" s="6">
         <v>127214.498087463</v>
       </c>
       <c r="C151" s="7">
         <v>253.779321112876</v>
       </c>
       <c r="D151" s="7">
-        <v>250.41363572409401</v>
+        <v>250.41363572409301</v>
       </c>
       <c r="E151" s="12">
-        <v>1.247212083130167E-2</v>
+        <v>1.2472120831297673E-2</v>
       </c>
       <c r="F151" s="9">
         <v>0.19234411402776219</v>
       </c>
       <c r="G151" s="9">
-        <v>2.5632749011457845E-2</v>
+        <v>2.5632749011454958E-2</v>
       </c>
     </row>
     <row r="152" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A152" s="5">
         <v>37803</v>
       </c>
       <c r="B152" s="6">
         <v>128251.25837374599</v>
       </c>
       <c r="C152" s="7">
         <v>255.84754702710401</v>
       </c>
       <c r="D152" s="7">
-        <v>252.416493575049</v>
+        <v>252.41649357504801</v>
       </c>
       <c r="E152" s="12">
-        <v>7.9981980420655852E-3</v>
+        <v>7.9981980420658072E-3</v>
       </c>
       <c r="F152" s="9">
         <v>0.1785802867464612</v>
       </c>
       <c r="G152" s="9">
-        <v>3.0096264066087564E-2</v>
+        <v>3.0096264066079126E-2</v>
       </c>
     </row>
     <row r="153" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A153" s="5">
         <v>37834</v>
       </c>
       <c r="B153" s="6">
         <v>129257.648207652</v>
       </c>
       <c r="C153" s="7">
         <v>257.85518713623497</v>
       </c>
       <c r="D153" s="7">
-        <v>256.03923466796402</v>
+        <v>256.039234667963</v>
       </c>
       <c r="E153" s="12">
         <v>1.435223602707203E-2</v>
       </c>
       <c r="F153" s="9">
         <v>0.16563682342153152</v>
       </c>
       <c r="G153" s="9">
-        <v>3.1437989010981493E-2</v>
+        <v>3.1437989010973499E-2</v>
       </c>
     </row>
     <row r="154" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A154" s="5">
         <v>37865</v>
       </c>
       <c r="B154" s="6">
         <v>130473.4200657</v>
       </c>
       <c r="C154" s="7">
         <v>260.28052199509199</v>
       </c>
       <c r="D154" s="7">
-        <v>259.396286924219</v>
+        <v>259.39628692421797</v>
       </c>
       <c r="E154" s="12">
         <v>1.311147590566919E-2</v>
       </c>
       <c r="F154" s="9">
         <v>0.15546518914684615</v>
       </c>
       <c r="G154" s="9">
-        <v>3.5125762754353973E-2</v>
+        <v>3.5125762754349976E-2</v>
       </c>
     </row>
     <row r="155" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A155" s="5">
         <v>37895</v>
       </c>
       <c r="B155" s="6">
         <v>131947.33528670599</v>
       </c>
       <c r="C155" s="7">
         <v>263.22082526074399</v>
       </c>
       <c r="D155" s="7">
-        <v>264.01846207427099</v>
+        <v>264.01846207427002</v>
       </c>
       <c r="E155" s="12">
-        <v>1.7818971909194348E-2</v>
+        <v>1.7818971909194792E-2</v>
       </c>
       <c r="F155" s="9">
         <v>0.16084401784387059</v>
       </c>
       <c r="G155" s="9">
-        <v>3.9051631594323011E-2</v>
+        <v>3.9051631594321901E-2</v>
       </c>
     </row>
     <row r="156" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A156" s="5">
         <v>37926</v>
       </c>
       <c r="B156" s="6">
         <v>133387.673653281</v>
       </c>
       <c r="C156" s="7">
         <v>266.09414629205401</v>
       </c>
       <c r="D156" s="7">
         <v>267.214186830193</v>
       </c>
       <c r="E156" s="12">
-        <v>1.2104171544727205E-2</v>
+        <v>1.2104171544730757E-2</v>
       </c>
       <c r="F156" s="9">
         <v>0.15226979381520156</v>
       </c>
       <c r="G156" s="9">
-        <v>4.1851171452683245E-2</v>
+        <v>4.1851171452684577E-2</v>
       </c>
     </row>
     <row r="157" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A157" s="5">
         <v>37956</v>
       </c>
       <c r="B157" s="6">
         <v>135443.566069213</v>
       </c>
       <c r="C157" s="7">
         <v>270.19543183293399</v>
       </c>
       <c r="D157" s="7">
         <v>272.27419296208598</v>
       </c>
       <c r="E157" s="12">
         <v>1.893614329357618E-2</v>
       </c>
       <c r="F157" s="9">
         <v>0.15560485521830381</v>
       </c>
       <c r="G157" s="9">
-        <v>4.6434502996716809E-2</v>
+        <v>4.6434502996719917E-2</v>
       </c>
     </row>
     <row r="158" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A158" s="5">
         <v>37987</v>
       </c>
       <c r="B158" s="6">
         <v>134805.73139884</v>
       </c>
       <c r="C158" s="7">
         <v>268.92301986682099</v>
       </c>
       <c r="D158" s="7">
-        <v>273.11895696752703</v>
+        <v>273.118956967526</v>
       </c>
       <c r="E158" s="12">
-        <v>3.1026223831602806E-3</v>
+        <v>3.1026223831565058E-3</v>
       </c>
       <c r="F158" s="9">
         <v>0.14333834559246772</v>
       </c>
       <c r="G158" s="9">
-        <v>4.2534073579819198E-2</v>
+        <v>4.2534073579821419E-2</v>
       </c>
     </row>
     <row r="159" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A159" s="5">
         <v>38018</v>
       </c>
       <c r="B159" s="6">
         <v>138729.555860297</v>
       </c>
       <c r="C159" s="7">
         <v>276.75063010751899</v>
       </c>
       <c r="D159" s="7">
-        <v>280.61677392198101</v>
+        <v>280.61677392198402</v>
       </c>
       <c r="E159" s="12">
-        <v>2.7452568791647147E-2</v>
+        <v>2.7452568791662024E-2</v>
       </c>
       <c r="F159" s="9">
         <v>0.17050152459726475</v>
       </c>
       <c r="G159" s="9">
-        <v>4.4750434014696028E-2</v>
+        <v>4.4750434014701579E-2</v>
       </c>
     </row>
     <row r="160" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A160" s="5">
         <v>38047</v>
       </c>
       <c r="B160" s="6">
         <v>142584.26376954099</v>
       </c>
       <c r="C160" s="7">
         <v>284.44036021692699</v>
       </c>
       <c r="D160" s="7">
-        <v>285.36719616147798</v>
+        <v>285.367196161479</v>
       </c>
       <c r="E160" s="12">
-        <v>1.6928504212715856E-2</v>
+        <v>1.6928504212708528E-2</v>
       </c>
       <c r="F160" s="9">
         <v>0.16700592760961452</v>
       </c>
       <c r="G160" s="9">
-        <v>4.4300911118250186E-2</v>
+        <v>4.4300911118255293E-2</v>
       </c>
     </row>
     <row r="161" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A161" s="5">
         <v>38078</v>
       </c>
       <c r="B161" s="6">
         <v>145917.922983422</v>
       </c>
       <c r="C161" s="7">
         <v>291.09065389287798</v>
       </c>
       <c r="D161" s="7">
-        <v>289.97095148671201</v>
+        <v>289.97095148670599</v>
       </c>
       <c r="E161" s="12">
-        <v>1.6132741909931969E-2</v>
+        <v>1.61327419099071E-2</v>
       </c>
       <c r="F161" s="9">
         <v>0.18876080167200349</v>
       </c>
       <c r="G161" s="9">
-        <v>5.334382653153158E-2</v>
+        <v>5.3343826531530691E-2</v>
       </c>
     </row>
     <row r="162" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A162" s="5">
         <v>38108</v>
       </c>
       <c r="B162" s="6">
         <v>149019.87983144101</v>
       </c>
       <c r="C162" s="7">
         <v>297.278726124005</v>
       </c>
       <c r="D162" s="7">
-        <v>295.325846957978</v>
+        <v>295.32584695796902</v>
       </c>
       <c r="E162" s="12">
-        <v>1.8467006587421508E-2</v>
+        <v>1.8467006587411738E-2</v>
       </c>
       <c r="F162" s="9">
         <v>0.19453184756393727</v>
       </c>
       <c r="G162" s="9">
-        <v>5.405996885165365E-2</v>
+        <v>5.4059968851633888E-2</v>
       </c>
     </row>
     <row r="163" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A163" s="5">
         <v>38139</v>
       </c>
       <c r="B163" s="6">
         <v>151523.86258659701</v>
       </c>
       <c r="C163" s="7">
         <v>302.27390397900803</v>
       </c>
       <c r="D163" s="7">
-        <v>298.48062898411001</v>
+        <v>298.48062898410598</v>
       </c>
       <c r="E163" s="12">
-        <v>1.0682376969804785E-2</v>
+        <v>1.0682376969821883E-2</v>
       </c>
       <c r="F163" s="9">
         <v>0.19108957598859133</v>
       </c>
       <c r="G163" s="9">
-        <v>5.3240787199756223E-2</v>
+        <v>5.32407871997298E-2</v>
       </c>
     </row>
     <row r="164" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A164" s="5">
         <v>38169</v>
       </c>
       <c r="B164" s="6">
         <v>154298.53053373899</v>
       </c>
       <c r="C164" s="7">
         <v>307.80906984866601</v>
       </c>
       <c r="D164" s="7">
-        <v>303.65774850511099</v>
+        <v>303.65774850510002</v>
       </c>
       <c r="E164" s="12">
-        <v>1.734490957963164E-2</v>
+        <v>1.7344909579608769E-2</v>
       </c>
       <c r="F164" s="9">
         <v>0.20309564592408336</v>
       </c>
       <c r="G164" s="9">
-        <v>4.8494730073965764E-2</v>
+        <v>4.8494730073940229E-2</v>
       </c>
     </row>
     <row r="165" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A165" s="5">
         <v>38200</v>
       </c>
       <c r="B165" s="6">
         <v>153742.53287880501</v>
       </c>
       <c r="C165" s="7">
         <v>306.69991397782701</v>
       </c>
       <c r="D165" s="7">
-        <v>304.67405246816702</v>
+        <v>304.674052468193</v>
       </c>
       <c r="E165" s="12">
-        <v>3.3468731427379605E-3</v>
+        <v>3.346873142859641E-3</v>
       </c>
       <c r="F165" s="9">
         <v>0.1894269701690563</v>
       </c>
       <c r="G165" s="9">
-        <v>4.1518238465312107E-2</v>
+        <v>4.1518238465341417E-2</v>
       </c>
     </row>
     <row r="166" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A166" s="5">
         <v>38231</v>
       </c>
       <c r="B166" s="6">
         <v>153726.762826213</v>
       </c>
       <c r="C166" s="7">
         <v>306.66845440913801</v>
       </c>
       <c r="D166" s="7">
-        <v>305.73107824416002</v>
+        <v>305.73107824421197</v>
       </c>
       <c r="E166" s="12">
-        <v>3.4693659254210196E-3</v>
+        <v>3.4693659255060627E-3</v>
       </c>
       <c r="F166" s="9">
         <v>0.17822283457277188</v>
       </c>
       <c r="G166" s="9">
-        <v>3.4268188854685189E-2</v>
+        <v>3.426818885478311E-2</v>
       </c>
     </row>
     <row r="167" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A167" s="5">
         <v>38261</v>
       </c>
       <c r="B167" s="6">
         <v>152159.15141917899</v>
       </c>
       <c r="C167" s="7">
         <v>303.54123727094498</v>
       </c>
       <c r="D167" s="7">
-        <v>304.42138842544398</v>
+        <v>304.421388425489</v>
       </c>
       <c r="E167" s="12">
-        <v>-4.2837968133226934E-3</v>
+        <v>-4.2837968133446758E-3</v>
       </c>
       <c r="F167" s="9">
         <v>0.15318093456420079</v>
       </c>
       <c r="G167" s="9">
-        <v>1.9345946298044758E-2</v>
+        <v>1.9345946298209293E-2</v>
       </c>
     </row>
     <row r="168" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A168" s="5">
         <v>38292</v>
       </c>
       <c r="B168" s="6">
         <v>153438.588082981</v>
       </c>
       <c r="C168" s="7">
         <v>306.09357660984</v>
       </c>
       <c r="D168" s="7">
         <v>307.28222695941201</v>
       </c>
       <c r="E168" s="12">
-        <v>9.3976265884769816E-3</v>
+        <v>9.3976265883277676E-3</v>
       </c>
       <c r="F168" s="9">
         <v>0.15032059470366654</v>
       </c>
       <c r="G168" s="9">
-        <v>1.1713848774798086E-2</v>
+        <v>1.1713848774892899E-2</v>
       </c>
     </row>
     <row r="169" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A169" s="5">
         <v>38322</v>
       </c>
       <c r="B169" s="6">
         <v>152622.72858610301</v>
       </c>
       <c r="C169" s="7">
         <v>304.466024150382</v>
       </c>
       <c r="D169" s="7">
-        <v>307.04826298731598</v>
+        <v>307.04826298725698</v>
       </c>
       <c r="E169" s="12">
-        <v>-7.6139767148630799E-4</v>
+        <v>-7.6139767167837658E-4</v>
       </c>
       <c r="F169" s="9">
         <v>0.12683631283092178</v>
       </c>
       <c r="G169" s="9">
-        <v>5.1298431008908185E-3</v>
+        <v>5.1298431008017786E-3</v>
       </c>
     </row>
     <row r="170" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A170" s="5">
         <v>38353</v>
       </c>
       <c r="B170" s="6">
         <v>151757.17457932999</v>
       </c>
       <c r="C170" s="7">
         <v>302.73933645732899</v>
       </c>
       <c r="D170" s="7">
-        <v>307.187805621378</v>
+        <v>307.18780562129001</v>
       </c>
       <c r="E170" s="12">
-        <v>4.5446482160294011E-4</v>
+        <v>4.5446482150857115E-4</v>
       </c>
       <c r="F170" s="9">
         <v>0.12574719935561807</v>
       </c>
       <c r="G170" s="9">
-        <v>7.3148037254560094E-3</v>
+        <v>7.314803725160024E-3</v>
       </c>
     </row>
     <row r="171" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A171" s="5">
         <v>38384</v>
       </c>
       <c r="B171" s="6">
         <v>152878.93971300701</v>
       </c>
       <c r="C171" s="7">
         <v>304.977137952855</v>
       </c>
       <c r="D171" s="7">
-        <v>309.11142062038499</v>
+        <v>309.11142062032502</v>
       </c>
       <c r="E171" s="12">
-        <v>6.2620161471445002E-3</v>
+        <v>6.2620161472375369E-3</v>
       </c>
       <c r="F171" s="9">
         <v>0.10199256939133217</v>
       </c>
       <c r="G171" s="9">
-        <v>6.444922609885495E-3</v>
+        <v>6.4449226095535384E-3</v>
       </c>
     </row>
     <row r="172" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A172" s="5">
         <v>38412</v>
       </c>
       <c r="B172" s="6">
         <v>153876.16709019599</v>
       </c>
       <c r="C172" s="7">
         <v>306.96649994054297</v>
       </c>
       <c r="D172" s="7">
-        <v>308.01831049693999</v>
+        <v>308.01831049692601</v>
       </c>
       <c r="E172" s="12">
-        <v>-3.5362980806439293E-3</v>
+        <v>-3.5362980804959365E-3</v>
       </c>
       <c r="F172" s="9">
         <v>7.9194597090358476E-2</v>
       </c>
       <c r="G172" s="9">
-        <v>6.0578470613765756E-3</v>
+        <v>6.0578470612155932E-3</v>
       </c>
     </row>
     <row r="173" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A173" s="5">
         <v>38443</v>
       </c>
       <c r="B173" s="6">
         <v>156128.027989408</v>
       </c>
       <c r="C173" s="7">
         <v>311.45872165138798</v>
       </c>
       <c r="D173" s="7">
-        <v>310.01397337163201</v>
+        <v>310.013973371649</v>
       </c>
       <c r="E173" s="12">
-        <v>6.4790397410865452E-3</v>
+        <v>6.4790397411873535E-3</v>
       </c>
       <c r="F173" s="9">
         <v>6.9971562075660021E-2</v>
       </c>
       <c r="G173" s="9">
-        <v>6.104500526908252E-3</v>
+        <v>6.1045005270068398E-3</v>
       </c>
     </row>
     <row r="174" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A174" s="5">
         <v>38473</v>
       </c>
       <c r="B174" s="6">
         <v>157272.24507021901</v>
       </c>
       <c r="C174" s="7">
         <v>313.74131238074398</v>
       </c>
       <c r="D174" s="7">
-        <v>311.49192229244898</v>
+        <v>311.49192229246</v>
       </c>
       <c r="E174" s="12">
-        <v>4.767362273200737E-3</v>
+        <v>4.7673622731811971E-3</v>
       </c>
       <c r="F174" s="9">
         <v>5.5377613027956407E-2</v>
       </c>
       <c r="G174" s="9">
-        <v>6.6894825664161051E-3</v>
+        <v>6.6894825666570235E-3</v>
       </c>
     </row>
     <row r="175" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A175" s="5">
         <v>38504</v>
       </c>
       <c r="B175" s="6">
         <v>157790.98849480701</v>
       </c>
       <c r="C175" s="7">
         <v>314.77615004549699</v>
       </c>
       <c r="D175" s="7">
         <v>311.13042056245803</v>
       </c>
       <c r="E175" s="12">
-        <v>-1.1605492923554284E-3</v>
+        <v>-1.1605492923908445E-3</v>
       </c>
       <c r="F175" s="9">
         <v>4.1360653043198914E-2</v>
       </c>
       <c r="G175" s="9">
-        <v>8.9999152425339624E-3</v>
+        <v>8.9999152427409079E-3</v>
       </c>
     </row>
     <row r="176" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A176" s="5">
         <v>38534</v>
       </c>
       <c r="B176" s="6">
         <v>158347.701452245</v>
       </c>
       <c r="C176" s="7">
         <v>315.88673286834597</v>
       </c>
       <c r="D176" s="7">
-        <v>311.720001127844</v>
+        <v>311.72000112784002</v>
       </c>
       <c r="E176" s="12">
-        <v>1.8949627758035881E-3</v>
+        <v>1.8949627757907095E-3</v>
       </c>
       <c r="F176" s="9">
         <v>2.6242446408909714E-2</v>
       </c>
       <c r="G176" s="9">
-        <v>7.7643190143450447E-3</v>
+        <v>7.7643190144147667E-3</v>
       </c>
     </row>
     <row r="177" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A177" s="5">
         <v>38565</v>
       </c>
       <c r="B177" s="6">
         <v>157309.74626090299</v>
       </c>
       <c r="C177" s="7">
         <v>313.816123246296</v>
       </c>
       <c r="D177" s="7">
-        <v>312.03637620266198</v>
+        <v>312.03637620277101</v>
       </c>
       <c r="E177" s="12">
-        <v>1.0149335097950907E-3</v>
+        <v>1.0149335101574675E-3</v>
       </c>
       <c r="F177" s="9">
         <v>2.3202514719268708E-2</v>
       </c>
       <c r="G177" s="9">
-        <v>5.7691792170648792E-3</v>
+        <v>5.7691792171628009E-3</v>
       </c>
     </row>
     <row r="178" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A178" s="5">
         <v>38596</v>
       </c>
       <c r="B178" s="6">
         <v>156516.536930815</v>
       </c>
       <c r="C178" s="7">
         <v>312.23375544768402</v>
       </c>
       <c r="D178" s="7">
-        <v>311.37422599440299</v>
+        <v>311.37422599464003</v>
       </c>
       <c r="E178" s="12">
-        <v>-2.122028900338635E-3</v>
+        <v>-2.1220288999276304E-3</v>
       </c>
       <c r="F178" s="9">
         <v>1.8147614984621585E-2</v>
       </c>
       <c r="G178" s="9">
-        <v>2.6744477509323961E-3</v>
+        <v>2.6744477512690157E-3</v>
       </c>
     </row>
     <row r="179" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A179" s="5">
         <v>38626</v>
       </c>
       <c r="B179" s="6">
         <v>157107.34546862601</v>
       </c>
       <c r="C179" s="7">
         <v>313.41235530766397</v>
       </c>
       <c r="D179" s="7">
-        <v>314.27033129361399</v>
+        <v>314.270331293889</v>
       </c>
       <c r="E179" s="12">
-        <v>9.3010437519740474E-3</v>
+        <v>9.3010437520888445E-3</v>
       </c>
       <c r="F179" s="9">
         <v>3.2519858341052643E-2</v>
       </c>
       <c r="G179" s="9">
-        <v>3.5731972648234134E-3</v>
+        <v>3.5731972654804434E-3</v>
       </c>
     </row>
     <row r="180" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A180" s="5">
         <v>38657</v>
       </c>
       <c r="B180" s="6">
         <v>157138.890214363</v>
       </c>
       <c r="C180" s="7">
         <v>313.47528370244697</v>
       </c>
       <c r="D180" s="7">
-        <v>314.40773497315098</v>
+        <v>314.40773497325398</v>
       </c>
       <c r="E180" s="12">
-        <v>4.3721492567061482E-4</v>
+        <v>4.3721492512283078E-4</v>
       </c>
       <c r="F180" s="9">
         <v>2.411585102295688E-2</v>
       </c>
       <c r="G180" s="9">
-        <v>5.5252618604155757E-3</v>
+        <v>5.5252618609604731E-3</v>
       </c>
     </row>
     <row r="181" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A181" s="5">
         <v>38687</v>
       </c>
       <c r="B181" s="6">
         <v>157249.75617954001</v>
       </c>
       <c r="C181" s="7">
         <v>313.69644944849102</v>
       </c>
       <c r="D181" s="7">
-        <v>316.57409377041603</v>
+        <v>316.57409377020502</v>
       </c>
       <c r="E181" s="12">
-        <v>6.8902846727039169E-3</v>
+        <v>6.8902846717029398E-3</v>
       </c>
       <c r="F181" s="9">
         <v>3.0316766292287189E-2</v>
       </c>
       <c r="G181" s="9">
-        <v>1.0823682463480644E-2</v>
+        <v>1.0823682463289463E-2</v>
       </c>
     </row>
     <row r="182" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A182" s="5">
         <v>38718</v>
       </c>
       <c r="B182" s="6">
         <v>158477.76609916601</v>
       </c>
       <c r="C182" s="7">
         <v>316.146197931627</v>
       </c>
       <c r="D182" s="7">
-        <v>320.57846487722401</v>
+        <v>320.57846487676301</v>
       </c>
       <c r="E182" s="12">
-        <v>1.2649080217258746E-2</v>
+        <v>1.2649080216477371E-2</v>
       </c>
       <c r="F182" s="9">
         <v>4.428516502409563E-2</v>
       </c>
       <c r="G182" s="9">
-        <v>1.4801794122488943E-2</v>
+        <v>1.4801794121209522E-2</v>
       </c>
     </row>
     <row r="183" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A183" s="5">
         <v>38749</v>
       </c>
       <c r="B183" s="6">
         <v>158572.96779555501</v>
       </c>
       <c r="C183" s="7">
         <v>316.33611513636203</v>
       </c>
       <c r="D183" s="7">
-        <v>320.49905810863498</v>
+        <v>320.499058108187</v>
       </c>
       <c r="E183" s="12">
-        <v>-2.476983867878424E-4</v>
+        <v>-2.4769838674765232E-4</v>
       </c>
       <c r="F183" s="9">
         <v>3.7245339961393897E-2</v>
       </c>
       <c r="G183" s="9">
-        <v>1.8721644146810323E-2</v>
+        <v>1.8721644144952254E-2</v>
       </c>
     </row>
     <row r="184" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A184" s="5">
         <v>38777</v>
       </c>
       <c r="B184" s="6">
         <v>162082.50416309899</v>
       </c>
       <c r="C184" s="7">
         <v>323.33726492798297</v>
       </c>
       <c r="D184" s="7">
-        <v>324.50515406001699</v>
+        <v>324.50515405961102</v>
       </c>
       <c r="E184" s="12">
-        <v>1.2499556083013896E-2</v>
+        <v>1.2499556083162444E-2</v>
       </c>
       <c r="F184" s="9">
         <v>5.3330786879385528E-2</v>
       </c>
       <c r="G184" s="9">
-        <v>2.1508035493825517E-2</v>
+        <v>2.1508035492254107E-2</v>
       </c>
     </row>
     <row r="185" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A185" s="5">
         <v>38808</v>
       </c>
       <c r="B185" s="6">
         <v>163573.278728317</v>
       </c>
       <c r="C185" s="7">
         <v>326.31120078263098</v>
       </c>
       <c r="D185" s="7">
-        <v>324.67279920108899</v>
+        <v>324.67279920090903</v>
       </c>
       <c r="E185" s="12">
-        <v>5.1661780706568905E-4</v>
+        <v>5.1661780776290911E-4</v>
       </c>
       <c r="F185" s="9">
         <v>4.7686830063687236E-2</v>
       </c>
       <c r="G185" s="9">
-        <v>1.9038959349610529E-2</v>
+        <v>1.9038959349133577E-2</v>
       </c>
     </row>
     <row r="186" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A186" s="5">
         <v>38838</v>
       </c>
       <c r="B186" s="6">
         <v>164632.29089936099</v>
       </c>
       <c r="C186" s="7">
         <v>328.42381682764398</v>
       </c>
       <c r="D186" s="7">
-        <v>325.97346373279203</v>
+        <v>325.97346373292697</v>
       </c>
       <c r="E186" s="12">
-        <v>4.0060779187647277E-3</v>
+        <v>4.006077919736839E-3</v>
       </c>
       <c r="F186" s="9">
         <v>4.6798122744772241E-2</v>
       </c>
       <c r="G186" s="9">
-        <v>1.8273660203172559E-2</v>
+        <v>1.827366020389265E-2</v>
       </c>
     </row>
     <row r="187" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A187" s="5">
         <v>38869</v>
       </c>
       <c r="B187" s="6">
         <v>165729.90767969601</v>
       </c>
       <c r="C187" s="7">
         <v>330.613444940345</v>
       </c>
       <c r="D187" s="7">
-        <v>326.97187578664898</v>
+        <v>326.97187578705802</v>
       </c>
       <c r="E187" s="12">
-        <v>3.0628629779367866E-3</v>
+        <v>3.0628629787763373E-3</v>
       </c>
       <c r="F187" s="9">
         <v>5.0312880733050847E-2</v>
       </c>
       <c r="G187" s="9">
-        <v>1.2464454842412431E-2</v>
+        <v>1.2464454844168138E-2</v>
       </c>
     </row>
     <row r="188" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A188" s="5">
         <v>38899</v>
       </c>
       <c r="B188" s="6">
         <v>167732.73474557401</v>
       </c>
       <c r="C188" s="7">
         <v>334.608870781946</v>
       </c>
       <c r="D188" s="7">
-        <v>330.38001607775197</v>
+        <v>330.38001607840602</v>
       </c>
       <c r="E188" s="12">
-        <v>1.0423343851526878E-2</v>
+        <v>1.0423343852263178E-2</v>
       </c>
       <c r="F188" s="9">
         <v>5.9268516102583435E-2</v>
       </c>
       <c r="G188" s="9">
-        <v>1.4075144679538854E-2</v>
+        <v>1.4075144681855889E-2</v>
       </c>
     </row>
     <row r="189" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A189" s="5">
         <v>38930</v>
       </c>
       <c r="B189" s="6">
         <v>167721.47997902901</v>
       </c>
       <c r="C189" s="7">
         <v>334.58641872611901</v>
       </c>
       <c r="D189" s="7">
-        <v>332.935720005429</v>
+        <v>332.93572000584902</v>
       </c>
       <c r="E189" s="12">
-        <v>7.7356492623801287E-3</v>
+        <v>7.7356492616564854E-3</v>
       </c>
       <c r="F189" s="9">
         <v>6.6186196123268148E-2</v>
       </c>
       <c r="G189" s="9">
-        <v>1.5521891895099227E-2</v>
+        <v>1.5521891897089635E-2</v>
       </c>
     </row>
     <row r="190" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A190" s="5">
         <v>38961</v>
       </c>
       <c r="B190" s="6">
         <v>169412.674514554</v>
       </c>
       <c r="C190" s="7">
         <v>337.960170991371</v>
       </c>
       <c r="D190" s="7">
-        <v>336.978768293634</v>
+        <v>336.97876829435302</v>
       </c>
       <c r="E190" s="12">
-        <v>1.2143630272351214E-2</v>
+        <v>1.2143630273234063E-2</v>
       </c>
       <c r="F190" s="9">
         <v>8.2394728612222634E-2</v>
       </c>
       <c r="G190" s="9">
-        <v>2.3195524671793644E-2</v>
+        <v>2.3195524673246926E-2</v>
       </c>
     </row>
     <row r="191" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A191" s="5">
         <v>38991</v>
       </c>
       <c r="B191" s="6">
         <v>169623.48858430699</v>
       </c>
       <c r="C191" s="7">
         <v>338.38072251896602</v>
       </c>
       <c r="D191" s="7">
-        <v>339.02329099949401</v>
+        <v>339.02329100001202</v>
       </c>
       <c r="E191" s="12">
-        <v>6.0672152023490966E-3</v>
+        <v>6.0672152017395842E-3</v>
       </c>
       <c r="F191" s="9">
         <v>7.9666186697686658E-2</v>
       </c>
       <c r="G191" s="9">
-        <v>2.6046743893641588E-2</v>
+        <v>2.6046743894076574E-2</v>
       </c>
     </row>
     <row r="192" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A192" s="5">
         <v>39022</v>
       </c>
       <c r="B192" s="6">
         <v>172184.84989518899</v>
       </c>
       <c r="C192" s="7">
         <v>343.490364457368</v>
       </c>
       <c r="D192" s="7">
-        <v>344.30619237253097</v>
+        <v>344.30619237293701</v>
       </c>
       <c r="E192" s="12">
-        <v>1.5582709251220184E-2</v>
+        <v>1.5582709250866245E-2</v>
       </c>
       <c r="F192" s="9">
         <v>9.5749433258066841E-2</v>
       </c>
       <c r="G192" s="9">
-        <v>3.0315071536788141E-2</v>
+        <v>3.0315071536904492E-2</v>
       </c>
     </row>
     <row r="193" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A193" s="5">
         <v>39052</v>
       </c>
       <c r="B193" s="6">
         <v>173745.944939993</v>
       </c>
       <c r="C193" s="7">
         <v>346.60458214968298</v>
       </c>
       <c r="D193" s="7">
-        <v>349.966944659153</v>
+        <v>349.96694465932597</v>
       </c>
       <c r="E193" s="12">
-        <v>1.6441041177956084E-2</v>
+        <v>1.6441041177259752E-2</v>
       </c>
       <c r="F193" s="9">
         <v>0.10490438370930777</v>
       </c>
       <c r="G193" s="9">
-        <v>3.2992207304910925E-2</v>
+        <v>3.2992207304155752E-2</v>
       </c>
     </row>
     <row r="194" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A194" s="5">
         <v>39083</v>
       </c>
       <c r="B194" s="6">
         <v>173224.53049976699</v>
       </c>
       <c r="C194" s="7">
         <v>345.56441609433301</v>
       </c>
       <c r="D194" s="7">
-        <v>350.26089087980199</v>
+        <v>350.26089087646398</v>
       </c>
       <c r="E194" s="12">
-        <v>8.3992567050938938E-4</v>
+        <v>8.3992566047674799E-4</v>
       </c>
       <c r="F194" s="9">
         <v>9.3052576166259282E-2</v>
       </c>
       <c r="G194" s="9">
-        <v>3.5280915576059169E-2</v>
+        <v>3.5280915571624272E-2</v>
       </c>
     </row>
     <row r="195" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A195" s="5">
         <v>39114</v>
       </c>
       <c r="B195" s="6">
         <v>174705.525857548</v>
       </c>
       <c r="C195" s="7">
         <v>348.51884347579801</v>
       </c>
       <c r="D195" s="7">
-        <v>353.29500456942901</v>
+        <v>353.29500456782699</v>
       </c>
       <c r="E195" s="12">
-        <v>8.6624392520837645E-3</v>
+        <v>8.6624392571226227E-3</v>
       </c>
       <c r="F195" s="9">
         <v>0.10173586511158583</v>
       </c>
       <c r="G195" s="9">
-        <v>3.2553484095127372E-2</v>
+        <v>3.2553484088791995E-2</v>
       </c>
     </row>
     <row r="196" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A196" s="5">
         <v>39142</v>
       </c>
       <c r="B196" s="6">
         <v>177082.55412879601</v>
       </c>
       <c r="C196" s="7">
         <v>353.26076071017502</v>
       </c>
       <c r="D196" s="7">
-        <v>354.616282394547</v>
+        <v>354.61628239430701</v>
       </c>
       <c r="E196" s="12">
-        <v>3.7398712351686125E-3</v>
+        <v>3.7398712390408484E-3</v>
       </c>
       <c r="F196" s="9">
         <v>9.2545768854873423E-2</v>
       </c>
       <c r="G196" s="9">
-        <v>2.4074166074490089E-2</v>
+        <v>2.4074166068389857E-2</v>
       </c>
     </row>
     <row r="197" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A197" s="5">
         <v>39173</v>
       </c>
       <c r="B197" s="6">
         <v>180314.167315762</v>
       </c>
       <c r="C197" s="7">
         <v>359.70748347383102</v>
       </c>
       <c r="D197" s="7">
-        <v>357.91047103802401</v>
+        <v>357.91047103714402</v>
       </c>
       <c r="E197" s="12">
-        <v>9.2894455416232535E-3</v>
+        <v>9.2894455398246922E-3</v>
       </c>
       <c r="F197" s="9">
         <v>0.10234488614274273</v>
       </c>
       <c r="G197" s="9">
-        <v>2.0380121203976698E-2</v>
+        <v>2.0380121204065738E-2</v>
       </c>
     </row>
     <row r="198" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A198" s="5">
         <v>39203</v>
       </c>
       <c r="B198" s="6">
         <v>181584.49998302499</v>
       </c>
       <c r="C198" s="7">
         <v>362.24166131308903</v>
       </c>
       <c r="D198" s="7">
-        <v>359.48281722952498</v>
+        <v>359.48281722985001</v>
       </c>
       <c r="E198" s="12">
-        <v>4.3931271050572374E-3</v>
+        <v>4.3931271084349799E-3</v>
       </c>
       <c r="F198" s="9">
         <v>0.10297013417633027</v>
       </c>
       <c r="G198" s="9">
-        <v>1.7547536560109211E-2</v>
+        <v>1.7547536563958799E-2</v>
       </c>
     </row>
     <row r="199" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A199" s="5">
         <v>39234</v>
       </c>
       <c r="B199" s="6">
         <v>184070.218171063</v>
       </c>
       <c r="C199" s="7">
         <v>367.20040330965298</v>
       </c>
       <c r="D199" s="7">
-        <v>363.16132081421898</v>
+        <v>363.16132081597402</v>
       </c>
       <c r="E199" s="12">
-        <v>1.0232766097260537E-2</v>
+        <v>1.0232766101229362E-2</v>
       </c>
       <c r="F199" s="9">
         <v>0.11066385511306009</v>
       </c>
       <c r="G199" s="9">
-        <v>2.1151974798277351E-2</v>
+        <v>2.1151974804410445E-2</v>
       </c>
     </row>
     <row r="200" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A200" s="5">
         <v>39264</v>
       </c>
       <c r="B200" s="6">
         <v>184269.86418284499</v>
       </c>
       <c r="C200" s="7">
         <v>367.59867575575498</v>
       </c>
       <c r="D200" s="7">
-        <v>363.031836693174</v>
+        <v>363.03183669572797</v>
       </c>
       <c r="E200" s="12">
-        <v>-3.5654711452937082E-4</v>
+        <v>-3.5654711232768754E-4</v>
       </c>
       <c r="F200" s="9">
         <v>9.8592141017407098E-2</v>
       </c>
       <c r="G200" s="9">
-        <v>1.8628083528841488E-2</v>
+        <v>1.8628083535791262E-2</v>
       </c>
     </row>
     <row r="201" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A201" s="5">
         <v>39295</v>
       </c>
       <c r="B201" s="6">
         <v>183898.448890759</v>
       </c>
       <c r="C201" s="7">
         <v>366.85774196209502</v>
       </c>
       <c r="D201" s="7">
-        <v>365.21980810521802</v>
+        <v>365.21980810670601</v>
       </c>
       <c r="E201" s="12">
-        <v>6.0269408655011514E-3</v>
+        <v>6.026940862522423E-3</v>
       </c>
       <c r="F201" s="9">
         <v>9.6451384245791028E-2</v>
       </c>
       <c r="G201" s="9">
-        <v>1.8100020262441507E-2</v>
+        <v>1.8100020268603911E-2</v>
       </c>
     </row>
     <row r="202" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A202" s="5">
         <v>39326</v>
       </c>
       <c r="B202" s="6">
         <v>184723.32792935101</v>
       </c>
       <c r="C202" s="7">
         <v>368.50328744284798</v>
       </c>
       <c r="D202" s="7">
-        <v>367.032689542708</v>
+        <v>367.03268954412903</v>
       </c>
       <c r="E202" s="12">
-        <v>4.9638091835579878E-3</v>
+        <v>4.9638091833543729E-3</v>
       </c>
       <c r="F202" s="9">
         <v>9.0374899390901264E-2</v>
       </c>
       <c r="G202" s="9">
-        <v>1.3631634288107985E-2</v>
+        <v>1.3631634292037731E-2</v>
       </c>
     </row>
     <row r="203" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A203" s="5">
         <v>39356</v>
       </c>
       <c r="B203" s="6">
         <v>186043.57943158501</v>
       </c>
       <c r="C203" s="7">
         <v>371.13704802023898</v>
       </c>
       <c r="D203" s="7">
-        <v>371.63215029781099</v>
+        <v>371.63215029827199</v>
       </c>
       <c r="E203" s="12">
-        <v>1.2531474405818033E-2</v>
+        <v>1.2531474403153942E-2</v>
       </c>
       <c r="F203" s="9">
         <v>9.6803166733107737E-2</v>
       </c>
       <c r="G203" s="9">
-        <v>1.6771738191251329E-2</v>
+        <v>1.6771738190015206E-2</v>
       </c>
     </row>
     <row r="204" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A204" s="5">
         <v>39387</v>
       </c>
       <c r="B204" s="6">
         <v>184098.574978594</v>
       </c>
       <c r="C204" s="7">
         <v>367.25697210859101</v>
       </c>
       <c r="D204" s="7">
-        <v>367.97559000523302</v>
+        <v>367.97559000555702</v>
       </c>
       <c r="E204" s="12">
-        <v>-9.8391925716000417E-3</v>
+        <v>-9.8391925719564233E-3</v>
       </c>
       <c r="F204" s="9">
         <v>6.9191482820103234E-2</v>
       </c>
       <c r="G204" s="9">
-        <v>1.3952064628986349E-2</v>
+        <v>1.3952064625622373E-2</v>
       </c>
     </row>
     <row r="205" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A205" s="5">
         <v>39417</v>
       </c>
       <c r="B205" s="6">
         <v>182079.51300920499</v>
       </c>
       <c r="C205" s="7">
         <v>363.22915937042097</v>
       </c>
       <c r="D205" s="7">
-        <v>366.89122118889202</v>
+        <v>366.89122118945699</v>
       </c>
       <c r="E205" s="12">
-        <v>-2.9468498612247318E-3</v>
+        <v>-2.9468498605672577E-3</v>
       </c>
       <c r="F205" s="9">
         <v>4.7964101102271561E-2</v>
       </c>
       <c r="G205" s="9">
-        <v>1.0239009907488938E-2</v>
+        <v>1.0239009903682872E-2</v>
       </c>
     </row>
     <row r="206" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A206" s="5">
         <v>39448</v>
       </c>
       <c r="B206" s="6">
         <v>180473.15404079101</v>
       </c>
       <c r="C206" s="7">
         <v>360.02464499040701</v>
       </c>
       <c r="D206" s="7">
-        <v>364.995542418799</v>
+        <v>364.99554241184802</v>
       </c>
       <c r="E206" s="12">
-        <v>-5.1668687082513376E-3</v>
+        <v>-5.1668687287289572E-3</v>
       </c>
       <c r="F206" s="9">
         <v>4.1845248592165873E-2</v>
       </c>
       <c r="G206" s="9">
-        <v>-3.6437632684703791E-3</v>
+        <v>-3.6437632770036643E-3</v>
       </c>
     </row>
     <row r="207" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A207" s="5">
         <v>39479</v>
       </c>
       <c r="B207" s="6">
         <v>179358.048659755</v>
       </c>
       <c r="C207" s="7">
         <v>357.80012898929698</v>
       </c>
       <c r="D207" s="7">
-        <v>363.12572033711098</v>
+        <v>363.12572033338898</v>
       </c>
       <c r="E207" s="12">
-        <v>-5.1228627870271159E-3</v>
+        <v>-5.1228627782780034E-3</v>
       </c>
       <c r="F207" s="9">
         <v>2.6630656239232886E-2</v>
       </c>
       <c r="G207" s="9">
-        <v>-1.0507429140801161E-2</v>
+        <v>-1.050742915190761E-2</v>
       </c>
     </row>
     <row r="208" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A208" s="5">
         <v>39508</v>
       </c>
       <c r="B208" s="6">
         <v>179110.14291901499</v>
       </c>
       <c r="C208" s="7">
         <v>357.305583544157</v>
       </c>
       <c r="D208" s="7">
-        <v>358.74153740236397</v>
+        <v>358.74153740232401</v>
       </c>
       <c r="E208" s="12">
-        <v>-1.2073457453459668E-2</v>
+        <v>-1.2073457443443569E-2</v>
       </c>
       <c r="F208" s="9">
         <v>1.1449963550580922E-2</v>
       </c>
       <c r="G208" s="9">
-        <v>-1.7746208552410825E-2</v>
+        <v>-1.7746208563291233E-2</v>
       </c>
     </row>
     <row r="209" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A209" s="5">
         <v>39539</v>
       </c>
       <c r="B209" s="6">
         <v>178554.75808169099</v>
       </c>
       <c r="C209" s="7">
         <v>356.19765017892399</v>
       </c>
       <c r="D209" s="7">
-        <v>354.643580761865</v>
+        <v>354.64358076004697</v>
       </c>
       <c r="E209" s="12">
-        <v>-1.142314511492637E-2</v>
+        <v>-1.142314511988396E-2</v>
       </c>
       <c r="F209" s="9">
         <v>-9.7574653187952887E-3</v>
       </c>
       <c r="G209" s="9">
-        <v>-2.1231306840239439E-2</v>
+        <v>-2.1231306839918251E-2</v>
       </c>
     </row>
     <row r="210" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A210" s="5">
         <v>39569</v>
       </c>
       <c r="B210" s="6">
         <v>173583.06468614901</v>
       </c>
       <c r="C210" s="7">
         <v>346.27965345944199</v>
       </c>
       <c r="D210" s="7">
-        <v>343.61485958474901</v>
+        <v>343.614859583233</v>
       </c>
       <c r="E210" s="12">
-        <v>-3.109804258524429E-2</v>
+        <v>-3.1098042584552066E-2</v>
       </c>
       <c r="F210" s="9">
         <v>-4.4064528071636966E-2</v>
       </c>
       <c r="G210" s="9">
-        <v>-3.4714221758352259E-2</v>
+        <v>-3.4714221752523144E-2</v>
       </c>
     </row>
     <row r="211" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A211" s="5">
         <v>39600</v>
       </c>
       <c r="B211" s="6">
         <v>172415.01925436599</v>
       </c>
       <c r="C211" s="7">
         <v>343.949527717774</v>
       </c>
       <c r="D211" s="7">
-        <v>339.86258434089899</v>
+        <v>339.86258433973302</v>
       </c>
       <c r="E211" s="12">
-        <v>-1.0920002843836762E-2</v>
+        <v>-1.0920002842866205E-2</v>
       </c>
       <c r="F211" s="9">
         <v>-6.3319308427534526E-2</v>
       </c>
       <c r="G211" s="9">
-        <v>-4.4846300253963078E-2</v>
+        <v>-4.484630024868852E-2</v>
       </c>
     </row>
     <row r="212" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A212" s="5">
         <v>39630</v>
       </c>
       <c r="B212" s="6">
         <v>169316.47759819901</v>
       </c>
       <c r="C212" s="7">
         <v>337.76826842921901</v>
       </c>
       <c r="D212" s="7">
-        <v>333.55943818878097</v>
+        <v>333.559438206663</v>
       </c>
       <c r="E212" s="12">
-        <v>-1.8546160838333603E-2</v>
+        <v>-1.8546160782351051E-2</v>
       </c>
       <c r="F212" s="9">
         <v>-8.1149387345335056E-2</v>
       </c>
       <c r="G212" s="9">
-        <v>-5.5246964786446084E-2</v>
+        <v>-5.5246964767429185E-2</v>
       </c>
     </row>
     <row r="213" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A213" s="5">
         <v>39661</v>
       </c>
       <c r="B213" s="6">
         <v>164653.94354167199</v>
       </c>
       <c r="C213" s="7">
         <v>328.46701153381701</v>
       </c>
       <c r="D213" s="7">
-        <v>327.054425290155</v>
+        <v>327.05442528843997</v>
       </c>
       <c r="E213" s="12">
-        <v>-1.9501810333858449E-2</v>
+        <v>-1.9501810391564289E-2</v>
       </c>
       <c r="F213" s="9">
         <v>-0.10464745877502746</v>
       </c>
       <c r="G213" s="9">
-        <v>-5.3475431522257311E-2</v>
+        <v>-5.3475431505043969E-2</v>
       </c>
     </row>
     <row r="214" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A214" s="5">
         <v>39692</v>
       </c>
       <c r="B214" s="6">
         <v>161797.38865724599</v>
       </c>
       <c r="C214" s="7">
         <v>322.76848998014299</v>
       </c>
       <c r="D214" s="7">
-        <v>321.11611131289902</v>
+        <v>321.116111312611</v>
       </c>
       <c r="E214" s="12">
-        <v>-1.8156959570223341E-2</v>
+        <v>-1.8156959565955422E-2</v>
       </c>
       <c r="F214" s="9">
         <v>-0.12410960504605573</v>
       </c>
       <c r="G214" s="9">
-        <v>-5.432030423683254E-2</v>
+        <v>-5.4320304217437276E-2</v>
       </c>
     </row>
     <row r="215" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A215" s="5">
         <v>39722</v>
       </c>
       <c r="B215" s="6">
         <v>158872.29352452801</v>
       </c>
       <c r="C215" s="7">
         <v>316.93323795987902</v>
       </c>
       <c r="D215" s="7">
-        <v>317.12634448504701</v>
+        <v>317.12634448486</v>
       </c>
       <c r="E215" s="12">
-        <v>-1.2424685922919454E-2</v>
+        <v>-1.242468592261603E-2</v>
       </c>
       <c r="F215" s="9">
         <v>-0.14604796354742811</v>
       </c>
       <c r="G215" s="9">
-        <v>-5.0873278969746139E-2</v>
+        <v>-5.0873278986084292E-2</v>
       </c>
     </row>
     <row r="216" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A216" s="5">
         <v>39753</v>
       </c>
       <c r="B216" s="6">
         <v>158442.084198834</v>
       </c>
       <c r="C216" s="7">
         <v>316.075016355797</v>
       </c>
       <c r="D216" s="7">
-        <v>316.68156898920103</v>
+        <v>316.681568989254</v>
       </c>
       <c r="E216" s="12">
-        <v>-1.4025182820058824E-3</v>
+        <v>-1.4025182812499315E-3</v>
       </c>
       <c r="F216" s="9">
         <v>-0.13936278856446183</v>
       </c>
       <c r="G216" s="9">
-        <v>-4.5530730015636345E-2</v>
+        <v>-4.5530730030369559E-2</v>
       </c>
     </row>
     <row r="217" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A217" s="5">
         <v>39783</v>
       </c>
       <c r="B217" s="6">
         <v>153047.580601975</v>
       </c>
       <c r="C217" s="7">
         <v>305.31355849420402</v>
       </c>
       <c r="D217" s="7">
-        <v>308.51309240389998</v>
+        <v>308.51309240399701</v>
       </c>
       <c r="E217" s="12">
-        <v>-2.5793975353139653E-2</v>
+        <v>-2.5793975352996212E-2</v>
       </c>
       <c r="F217" s="9">
         <v>-0.15944645241753475</v>
       </c>
       <c r="G217" s="9">
-        <v>-4.0142371044587066E-2</v>
+        <v>-4.0142371060150062E-2</v>
       </c>
     </row>
     <row r="218" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A218" s="5">
         <v>39814</v>
       </c>
       <c r="B218" s="6">
         <v>150500.86326219799</v>
       </c>
       <c r="C218" s="7">
         <v>300.23312971233298</v>
       </c>
       <c r="D218" s="7">
-        <v>304.580616500465</v>
+        <v>304.580616491733</v>
       </c>
       <c r="E218" s="12">
-        <v>-1.274654463703162E-2</v>
+        <v>-1.274654466564562E-2</v>
       </c>
       <c r="F218" s="9">
         <v>-0.16607617314550005</v>
       </c>
       <c r="G218" s="9">
-        <v>-3.6798630442578806E-2</v>
+        <v>-3.679863044928422E-2</v>
       </c>
     </row>
     <row r="219" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A219" s="5">
         <v>39845</v>
       </c>
       <c r="B219" s="6">
         <v>147745.53165687699</v>
       </c>
       <c r="C219" s="7">
         <v>294.73653777704402</v>
       </c>
       <c r="D219" s="7">
-        <v>299.46583709108103</v>
+        <v>299.46583708670698</v>
       </c>
       <c r="E219" s="12">
-        <v>-1.6792859204735944E-2</v>
+        <v>-1.6792859190909226E-2</v>
       </c>
       <c r="F219" s="9">
         <v>-0.17625368495643945</v>
       </c>
       <c r="G219" s="9">
-        <v>-4.4364240182504622E-2</v>
+        <v>-4.4364240195705285E-2</v>
       </c>
     </row>
     <row r="220" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A220" s="5">
         <v>39873</v>
       </c>
       <c r="B220" s="6">
         <v>150946.108249254</v>
       </c>
       <c r="C220" s="7">
         <v>301.12134585312498</v>
       </c>
       <c r="D220" s="7">
-        <v>302.43363545087601</v>
+        <v>302.43363545077801</v>
       </c>
       <c r="E220" s="12">
-        <v>9.910306927238377E-3</v>
+        <v>9.9103069416619505E-3</v>
       </c>
       <c r="F220" s="9">
         <v>-0.15724421973408254</v>
       </c>
       <c r="G220" s="9">
-        <v>-3.8034721302138363E-2</v>
+        <v>-3.8034721316112963E-2</v>
       </c>
     </row>
     <row r="221" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A221" s="5">
         <v>39904</v>
       </c>
       <c r="B221" s="6">
         <v>151860.78219449599</v>
       </c>
       <c r="C221" s="7">
         <v>302.94602257120903</v>
       </c>
       <c r="D221" s="7">
-        <v>301.86171865262702</v>
+        <v>301.86171864970203</v>
       </c>
       <c r="E221" s="12">
-        <v>-1.891048915231841E-3</v>
+        <v>-1.8910489245799189E-3</v>
       </c>
       <c r="F221" s="9">
         <v>-0.14950022152298248</v>
       </c>
       <c r="G221" s="9">
-        <v>-2.7978896963057109E-2</v>
+        <v>-2.7978896962040922E-2</v>
       </c>
     </row>
     <row r="222" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A222" s="5">
         <v>39934</v>
       </c>
       <c r="B222" s="6">
         <v>154015.63316509</v>
       </c>
       <c r="C222" s="7">
         <v>307.24471984737198</v>
       </c>
       <c r="D222" s="7">
-        <v>304.65807209878102</v>
+        <v>304.65807209531999</v>
       </c>
       <c r="E222" s="12">
-        <v>9.2636902043612412E-3</v>
+        <v>9.2636902026752566E-3</v>
       </c>
       <c r="F222" s="9">
         <v>-0.11272661625394043</v>
       </c>
       <c r="G222" s="9">
-        <v>-3.9516542333994931E-3</v>
+        <v>-3.951654226305612E-3</v>
       </c>
     </row>
     <row r="223" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A223" s="5">
         <v>39965</v>
       </c>
       <c r="B223" s="6">
         <v>156441.91410974701</v>
       </c>
       <c r="C223" s="7">
         <v>312.08489089879401</v>
       </c>
       <c r="D223" s="7">
-        <v>308.09478833266598</v>
+        <v>308.09478832895002</v>
       </c>
       <c r="E223" s="12">
-        <v>1.1280568442547878E-2</v>
+        <v>1.1280568441839112E-2</v>
       </c>
       <c r="F223" s="9">
         <v>-9.2643350989353168E-2</v>
       </c>
       <c r="G223" s="9">
-        <v>8.9737106638989594E-3</v>
+        <v>8.9737106674518952E-3</v>
       </c>
     </row>
     <row r="224" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A224" s="5">
         <v>39995</v>
       </c>
       <c r="B224" s="6">
         <v>158870.53987160101</v>
       </c>
       <c r="C224" s="7">
         <v>316.92973960979998</v>
       </c>
       <c r="D224" s="7">
-        <v>312.89369520184403</v>
+        <v>312.893695230682</v>
       </c>
       <c r="E224" s="12">
-        <v>1.5576072854554202E-2</v>
+        <v>1.5576072960404197E-2</v>
       </c>
       <c r="F224" s="9">
         <v>-6.1694749824570461E-2</v>
       </c>
       <c r="G224" s="9">
-        <v>2.4215871019842128E-2</v>
+        <v>2.4215871052192695E-2</v>
       </c>
     </row>
     <row r="225" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A225" s="5">
         <v>40026</v>
       </c>
       <c r="B225" s="6">
         <v>160223.90395337</v>
       </c>
       <c r="C225" s="7">
         <v>319.62955624275799</v>
       </c>
       <c r="D225" s="7">
-        <v>318.22235375622398</v>
+        <v>318.222353755016</v>
       </c>
       <c r="E225" s="12">
-        <v>1.7030252242514754E-2</v>
+        <v>1.7030252144919267E-2</v>
       </c>
       <c r="F225" s="9">
         <v>-2.6905153274879745E-2</v>
       </c>
       <c r="G225" s="9">
-        <v>3.3288186408921838E-2</v>
+        <v>3.3288186442602452E-2</v>
       </c>
     </row>
     <row r="226" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A226" s="5">
         <v>40057</v>
       </c>
       <c r="B226" s="6">
         <v>161815.923631171</v>
       </c>
       <c r="C226" s="7">
         <v>322.80546527124801</v>
       </c>
       <c r="D226" s="7">
-        <v>320.96435487497502</v>
+        <v>320.964354877745</v>
       </c>
       <c r="E226" s="12">
-        <v>8.6166200657655789E-3</v>
+        <v>8.6166200782988867E-3</v>
       </c>
       <c r="F226" s="9">
         <v>1.1455669389315304E-4</v>
       </c>
       <c r="G226" s="9">
-        <v>4.0963511413177445E-2</v>
+        <v>4.0963511457912993E-2</v>
       </c>
     </row>
     <row r="227" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A227" s="5">
         <v>40087</v>
       </c>
       <c r="B227" s="6">
         <v>162038.08423830601</v>
       </c>
       <c r="C227" s="7">
         <v>323.248651927678</v>
       </c>
       <c r="D227" s="7">
-        <v>323.30725588380199</v>
+        <v>323.307255887221</v>
       </c>
       <c r="E227" s="12">
-        <v>7.2995676100531259E-3</v>
+        <v>7.2995676120122255E-3</v>
       </c>
       <c r="F227" s="9">
         <v>1.9926638204474045E-2</v>
       </c>
       <c r="G227" s="9">
-        <v>3.9807212220976051E-2</v>
+        <v>3.9807212202024767E-2</v>
       </c>
     </row>
     <row r="228" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A228" s="5">
         <v>40118</v>
       </c>
       <c r="B228" s="6">
         <v>162764.20429844299</v>
       </c>
       <c r="C228" s="7">
         <v>324.697183806341</v>
       </c>
       <c r="D228" s="7">
-        <v>325.32086245187998</v>
+        <v>325.32086245464501</v>
       </c>
       <c r="E228" s="12">
-        <v>6.2281514919098058E-3</v>
+        <v>6.2281514898212542E-3</v>
       </c>
       <c r="F228" s="9">
         <v>2.7278864207471054E-2</v>
       </c>
       <c r="G228" s="9">
-        <v>3.2348046587241885E-2</v>
+        <v>3.2348046570489952E-2</v>
       </c>
     </row>
     <row r="229" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A229" s="5">
         <v>40148</v>
       </c>
       <c r="B229" s="6">
         <v>162102.96642418599</v>
       </c>
       <c r="C229" s="7">
         <v>323.37808495089803</v>
       </c>
       <c r="D229" s="7">
-        <v>326.858252018467</v>
+        <v>326.858252016493</v>
       </c>
       <c r="E229" s="12">
-        <v>4.7257638351256848E-3</v>
+        <v>4.7257638205182584E-3</v>
       </c>
       <c r="F229" s="9">
         <v>5.9167128200226848E-2</v>
       </c>
       <c r="G229" s="9">
-        <v>2.4584022974188269E-2</v>
+        <v>2.4584022945895123E-2</v>
       </c>
     </row>
     <row r="230" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A230" s="5">
         <v>40179</v>
       </c>
       <c r="B230" s="6">
         <v>163480.79888125899</v>
       </c>
       <c r="C230" s="7">
         <v>326.12671337627501</v>
       </c>
       <c r="D230" s="7">
-        <v>331.14512761512401</v>
+        <v>331.14512759382501</v>
       </c>
       <c r="E230" s="12">
-        <v>1.3115396567729309E-2</v>
+        <v>1.3115396508684984E-2</v>
       </c>
       <c r="F230" s="9">
         <v>8.6244924698189784E-2</v>
       </c>
       <c r="G230" s="9">
-        <v>2.1641982535408832E-2</v>
+        <v>2.164198250881455E-2</v>
       </c>
     </row>
     <row r="231" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A231" s="5">
         <v>40210</v>
       </c>
       <c r="B231" s="6">
         <v>161319.62812062699</v>
       </c>
       <c r="C231" s="7">
         <v>321.81540879473999</v>
       </c>
       <c r="D231" s="7">
-        <v>327.16624825356399</v>
+        <v>327.16624823320501</v>
       </c>
       <c r="E231" s="12">
-        <v>-1.2015515342821192E-2</v>
+        <v>-1.2015515340755401E-2</v>
       </c>
       <c r="F231" s="9">
         <v>9.1874835817539635E-2</v>
       </c>
       <c r="G231" s="9">
-        <v>1.6065672029112132E-2</v>
+        <v>1.6065671974728302E-2</v>
       </c>
     </row>
     <row r="232" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A232" s="5">
         <v>40238</v>
       </c>
       <c r="B232" s="6">
         <v>164518.669146158</v>
       </c>
       <c r="C232" s="7">
         <v>328.197153579153</v>
       </c>
       <c r="D232" s="7">
-        <v>329.67140849588901</v>
+        <v>329.67140848639701</v>
       </c>
       <c r="E232" s="12">
-        <v>7.6571475685458523E-3</v>
+        <v>7.6571476022377905E-3</v>
       </c>
       <c r="F232" s="9">
         <v>8.9916600396819923E-2</v>
       </c>
       <c r="G232" s="9">
-        <v>1.2810444502562524E-2</v>
+        <v>1.2810444445756186E-2</v>
       </c>
     </row>
     <row r="233" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A233" s="5">
         <v>40269</v>
       </c>
       <c r="B233" s="6">
         <v>167801.97329966701</v>
       </c>
       <c r="C233" s="7">
         <v>334.74699429394099</v>
       </c>
       <c r="D233" s="7">
-        <v>333.90796600965899</v>
+        <v>333.90796600840099</v>
       </c>
       <c r="E233" s="12">
-        <v>1.285084907150158E-2</v>
+        <v>1.2850849096847972E-2</v>
       </c>
       <c r="F233" s="9">
         <v>0.10497240218843595</v>
       </c>
       <c r="G233" s="9">
-        <v>7.5472365634974281E-3</v>
+        <v>7.5472365528741481E-3</v>
       </c>
     </row>
     <row r="234" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A234" s="5">
         <v>40299</v>
       </c>
       <c r="B234" s="6">
         <v>169162.07985551699</v>
       </c>
       <c r="C234" s="7">
         <v>337.46026144174402</v>
       </c>
       <c r="D234" s="7">
-        <v>334.30129085010299</v>
+        <v>334.30129085645098</v>
       </c>
       <c r="E234" s="12">
-        <v>1.1779438662227193E-3</v>
+        <v>1.177943889005828E-3</v>
       </c>
       <c r="F234" s="9">
         <v>9.8343566683202877E-2</v>
       </c>
       <c r="G234" s="9">
-        <v>1.290238463375748E-2</v>
+        <v>1.2902384674149614E-2</v>
       </c>
     </row>
     <row r="235" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A235" s="5">
         <v>40330</v>
       </c>
       <c r="B235" s="6">
         <v>170110.78385261199</v>
       </c>
       <c r="C235" s="7">
         <v>339.35282447457001</v>
       </c>
       <c r="D235" s="7">
-        <v>334.79679919518401</v>
+        <v>334.796799200816</v>
       </c>
       <c r="E235" s="12">
-        <v>1.482220854789329E-3</v>
+        <v>1.4822208526195091E-3</v>
       </c>
       <c r="F235" s="9">
         <v>8.7373449888090482E-2</v>
       </c>
       <c r="G235" s="9">
-        <v>1.5206005537871103E-2</v>
+        <v>1.5206005601282824E-2</v>
       </c>
     </row>
     <row r="236" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A236" s="5">
         <v>40360</v>
       </c>
       <c r="B236" s="6">
         <v>169346.94807097799</v>
       </c>
       <c r="C236" s="7">
         <v>337.82905376431802</v>
       </c>
       <c r="D236" s="7">
-        <v>333.44212802496099</v>
+        <v>333.44212807429199</v>
       </c>
       <c r="E236" s="12">
-        <v>-4.0462488694023024E-3</v>
+        <v>-4.0462487388102097E-3</v>
       </c>
       <c r="F236" s="9">
         <v>6.5943051542745712E-2</v>
       </c>
       <c r="G236" s="9">
-        <v>1.1904766511397158E-2</v>
+        <v>1.190476660505424E-2</v>
       </c>
     </row>
     <row r="237" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A237" s="5">
         <v>40391</v>
       </c>
       <c r="B237" s="6">
         <v>166507.234295267</v>
       </c>
       <c r="C237" s="7">
         <v>332.16412842177402</v>
       </c>
       <c r="D237" s="7">
-        <v>330.64886283189202</v>
+        <v>330.64886283058701</v>
       </c>
       <c r="E237" s="12">
-        <v>-8.3770614397586929E-3</v>
+        <v>-8.3770615903777657E-3</v>
       </c>
       <c r="F237" s="9">
         <v>3.9215935867633167E-2</v>
       </c>
       <c r="G237" s="9">
-        <v>1.0092636638341368E-3</v>
+        <v>1.0092637220215916E-3</v>
       </c>
     </row>
     <row r="238" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A238" s="5">
         <v>40422</v>
       </c>
       <c r="B238" s="6">
         <v>166756.81604706499</v>
       </c>
       <c r="C238" s="7">
         <v>332.662017329766</v>
       </c>
       <c r="D238" s="7">
-        <v>330.84665991950499</v>
+        <v>330.84665992556302</v>
       </c>
       <c r="E238" s="12">
-        <v>5.9820888515660364E-4</v>
+        <v>5.9820890742745547E-4</v>
       </c>
       <c r="F238" s="9">
         <v>3.0534030922418465E-2</v>
       </c>
       <c r="G238" s="9">
-        <v>-8.0442238906541785E-3</v>
+        <v>-8.0442238473360517E-3</v>
       </c>
     </row>
     <row r="239" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A239" s="5">
         <v>40452</v>
       </c>
       <c r="B239" s="6">
         <v>164278.88498689499</v>
       </c>
       <c r="C239" s="7">
         <v>327.71880982064903</v>
       </c>
       <c r="D239" s="7">
-        <v>327.63331982643803</v>
+        <v>327.63331983605701</v>
       </c>
       <c r="E239" s="12">
-        <v>-9.7124755433491972E-3</v>
+        <v>-9.7124755324081713E-3</v>
       </c>
       <c r="F239" s="9">
         <v>1.3828852390608493E-2</v>
       </c>
       <c r="G239" s="9">
-        <v>-1.3377393994455367E-2</v>
+        <v>-1.3377394040457347E-2</v>
       </c>
     </row>
     <row r="240" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A240" s="5">
         <v>40483</v>
       </c>
       <c r="B240" s="6">
         <v>163132.67195989401</v>
       </c>
       <c r="C240" s="7">
         <v>325.43223739206502</v>
       </c>
       <c r="D240" s="7">
-        <v>326.12175086728303</v>
+        <v>326.12175087566601</v>
       </c>
       <c r="E240" s="12">
-        <v>-4.6135996178768846E-3</v>
+        <v>-4.6135996215139752E-3</v>
       </c>
       <c r="F240" s="9">
         <v>2.2638126303011763E-3</v>
       </c>
       <c r="G240" s="9">
-        <v>-1.4301966227925123E-2</v>
+        <v>-1.4301966256787813E-2</v>
       </c>
     </row>
     <row r="241" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A241" s="5">
         <v>40513</v>
       </c>
       <c r="B241" s="6">
         <v>162248.85138753601</v>
       </c>
       <c r="C241" s="7">
         <v>323.66910985384499</v>
       </c>
       <c r="D241" s="7">
-        <v>327.18933298782201</v>
+        <v>327.18933298035699</v>
       </c>
       <c r="E241" s="12">
-        <v>3.2735692044454368E-3</v>
+        <v>3.2735691557659319E-3</v>
       </c>
       <c r="F241" s="9">
         <v>8.9995245964535897E-4</v>
       </c>
       <c r="G241" s="9">
-        <v>-1.4064446233284955E-2</v>
+        <v>-1.4064446276289111E-2</v>
       </c>
     </row>
     <row r="242" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A242" s="5">
         <v>40544</v>
       </c>
       <c r="B242" s="6">
         <v>161211.07933294101</v>
       </c>
       <c r="C242" s="7">
         <v>321.59886557002301</v>
       </c>
       <c r="D242" s="7">
-        <v>326.60060621474099</v>
+        <v>326.60060616206601</v>
       </c>
       <c r="E242" s="12">
-        <v>-1.7993458640748194E-3</v>
+        <v>-1.79934600229259E-3</v>
       </c>
       <c r="F242" s="9">
         <v>-1.3883707223418695E-2</v>
       </c>
       <c r="G242" s="9">
-        <v>-9.3184548981177784E-3</v>
+        <v>-9.3184549648380743E-3</v>
       </c>
     </row>
     <row r="243" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A243" s="5">
         <v>40575</v>
       </c>
       <c r="B243" s="6">
         <v>161182.66344413601</v>
       </c>
       <c r="C243" s="7">
         <v>321.54217891026099</v>
       </c>
       <c r="D243" s="7">
-        <v>326.82597815464101</v>
+        <v>326.82597809229401</v>
       </c>
       <c r="E243" s="12">
-        <v>6.9005364843643946E-4</v>
+        <v>6.900536189333728E-4</v>
       </c>
       <c r="F243" s="9">
         <v>-8.4902673088993463E-4</v>
       </c>
       <c r="G243" s="9">
-        <v>-4.0481477252122255E-3</v>
+        <v>-4.0481478739520238E-3</v>
       </c>
     </row>
     <row r="244" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A244" s="5">
         <v>40603</v>
       </c>
       <c r="B244" s="6">
         <v>164750.902737342</v>
       </c>
       <c r="C244" s="7">
         <v>328.660434761695</v>
       </c>
       <c r="D244" s="7">
-        <v>330.23711860384998</v>
+        <v>330.237118571586</v>
       </c>
       <c r="E244" s="12">
-        <v>1.0437176593088848E-2</v>
+        <v>1.0437176687125849E-2</v>
       </c>
       <c r="F244" s="9">
         <v>1.4115941515326913E-3</v>
       </c>
       <c r="G244" s="9">
-        <v>2.7721237630624618E-3</v>
+        <v>2.7721236021440721E-3</v>
       </c>
     </row>
     <row r="245" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A245" s="5">
         <v>40634</v>
       </c>
       <c r="B245" s="6">
         <v>165609.01900032899</v>
       </c>
       <c r="C245" s="7">
         <v>330.372284951182</v>
       </c>
       <c r="D245" s="7">
-        <v>329.75939333241598</v>
+        <v>329.75939334640299</v>
       </c>
       <c r="E245" s="12">
-        <v>-1.4466128866847949E-3</v>
+        <v>-1.4466127467722689E-3</v>
       </c>
       <c r="F245" s="9">
         <v>-1.3068703878839183E-2</v>
       </c>
       <c r="G245" s="9">
-        <v>7.052472269790222E-3</v>
+        <v>7.0524722407039331E-3</v>
       </c>
     </row>
     <row r="246" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A246" s="5">
         <v>40664</v>
       </c>
       <c r="B246" s="6">
         <v>167208.24519902901</v>
       </c>
       <c r="C246" s="7">
         <v>333.56257021829902</v>
       </c>
       <c r="D246" s="7">
-        <v>330.14127959861003</v>
+        <v>330.14127965128898</v>
       </c>
       <c r="E246" s="12">
-        <v>1.158075475378828E-3</v>
+        <v>1.1580755926634545E-3</v>
       </c>
       <c r="F246" s="9">
         <v>-1.1550074686698664E-2</v>
       </c>
       <c r="G246" s="9">
-        <v>9.710095470746305E-3</v>
+        <v>9.7100956319493559E-3</v>
       </c>
     </row>
     <row r="247" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A247" s="5">
         <v>40695</v>
       </c>
       <c r="B247" s="6">
         <v>168205.264073642</v>
       </c>
       <c r="C247" s="7">
         <v>335.55151626564299</v>
       </c>
       <c r="D247" s="7">
-        <v>330.96705381302303</v>
+        <v>330.96705387334498</v>
       </c>
       <c r="E247" s="12">
-        <v>2.5012752583286613E-3</v>
+        <v>2.5012752810802397E-3</v>
       </c>
       <c r="F247" s="9">
         <v>-1.1201640106613842E-2</v>
       </c>
       <c r="G247" s="9">
-        <v>7.3236653431882903E-3</v>
+        <v>7.3236656231134845E-3</v>
       </c>
     </row>
     <row r="248" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A248" s="5">
         <v>40725</v>
       </c>
       <c r="B248" s="6">
         <v>168730.56418629401</v>
       </c>
       <c r="C248" s="7">
         <v>336.59943382200299</v>
       </c>
       <c r="D248" s="7">
-        <v>332.32402333974699</v>
+        <v>332.32402341616603</v>
       </c>
       <c r="E248" s="12">
-        <v>4.1000139170666028E-3</v>
+        <v>4.100013964956073E-3</v>
       </c>
       <c r="F248" s="9">
         <v>-3.6397696663853507E-3</v>
       </c>
       <c r="G248" s="9">
-        <v>6.6981313527463282E-3</v>
+        <v>6.6981316269434377E-3</v>
       </c>
     </row>
     <row r="249" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A249" s="5">
         <v>40756</v>
       </c>
       <c r="B249" s="6">
         <v>165914.21319666301</v>
       </c>
       <c r="C249" s="7">
         <v>330.98111473959301</v>
       </c>
       <c r="D249" s="7">
-        <v>329.44732348031403</v>
+        <v>329.44732346406602</v>
       </c>
       <c r="E249" s="12">
-        <v>-8.6563102797175828E-3</v>
+        <v>-8.6563105565725662E-3</v>
       </c>
       <c r="F249" s="9">
         <v>-3.5615335340450915E-3</v>
       </c>
       <c r="G249" s="9">
-        <v>2.6265123101469889E-3</v>
+        <v>2.626512397004177E-3</v>
       </c>
     </row>
     <row r="250" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A250" s="5">
         <v>40787</v>
       </c>
       <c r="B250" s="6">
         <v>166255.54958596299</v>
       </c>
       <c r="C250" s="7">
         <v>331.66204433842</v>
       </c>
       <c r="D250" s="7">
-        <v>330.15870592809199</v>
+        <v>330.15870590019603</v>
       </c>
       <c r="E250" s="12">
-        <v>2.1593207686827487E-3</v>
+        <v>2.1593207334331677E-3</v>
       </c>
       <c r="F250" s="9">
         <v>-3.0059728470736014E-3</v>
       </c>
       <c r="G250" s="9">
-        <v>1.0721168683076598E-3</v>
+        <v>1.0721167725842307E-3</v>
       </c>
     </row>
     <row r="251" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A251" s="5">
         <v>40817</v>
       </c>
       <c r="B251" s="6">
         <v>165650.31790496601</v>
       </c>
       <c r="C251" s="7">
         <v>330.454671849997</v>
       </c>
       <c r="D251" s="7">
-        <v>330.31734137831597</v>
+        <v>330.31734136088301</v>
       </c>
       <c r="E251" s="12">
-        <v>4.8048240853759694E-4</v>
+        <v>4.8048244026910325E-4</v>
       </c>
       <c r="F251" s="9">
         <v>8.3481995764760342E-3</v>
       </c>
       <c r="G251" s="9">
-        <v>-3.5321840896473944E-3</v>
+        <v>-3.5321843416301624E-3</v>
       </c>
     </row>
     <row r="252" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A252" s="5">
         <v>40848</v>
       </c>
       <c r="B252" s="6">
         <v>165797.99075201701</v>
       </c>
       <c r="C252" s="7">
         <v>330.749263389757</v>
       </c>
       <c r="D252" s="7">
-        <v>331.48725929972301</v>
+        <v>331.48725926502402</v>
       </c>
       <c r="E252" s="12">
-        <v>3.5417998840912013E-3</v>
+        <v>3.5417998320070865E-3</v>
       </c>
       <c r="F252" s="9">
         <v>1.6338350620397568E-2</v>
       </c>
       <c r="G252" s="9">
-        <v>-7.8076361955858875E-4</v>
+        <v>-7.8076382145142453E-4</v>
       </c>
     </row>
     <row r="253" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A253" s="5">
         <v>40878</v>
       </c>
       <c r="B253" s="6">
         <v>163821.827508093</v>
       </c>
       <c r="C253" s="7">
         <v>326.80702902189</v>
       </c>
       <c r="D253" s="7">
-        <v>330.21460043864801</v>
+        <v>330.214600365519</v>
       </c>
       <c r="E253" s="12">
-        <v>-3.839239142293227E-3</v>
+        <v>-3.8392392586271695E-3</v>
       </c>
       <c r="F253" s="9">
         <v>9.6948367098175225E-3</v>
       </c>
       <c r="G253" s="9">
-        <v>8.9873644101068351E-5</v>
+        <v>8.9873485280778098E-5</v>
       </c>
     </row>
     <row r="254" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A254" s="5">
         <v>40909</v>
       </c>
       <c r="B254" s="6">
         <v>162228.24524833099</v>
       </c>
       <c r="C254" s="7">
         <v>323.62800280946902</v>
       </c>
       <c r="D254" s="7">
-        <v>328.51015744782899</v>
+        <v>328.510157443884</v>
       </c>
       <c r="E254" s="12">
-        <v>-5.1616221346811875E-3</v>
+        <v>-5.1616219263119767E-3</v>
       </c>
       <c r="F254" s="9">
         <v>6.3095285981480398E-3</v>
       </c>
       <c r="G254" s="9">
-        <v>2.9158458926836772E-4</v>
+        <v>2.9158453857935918E-4</v>
       </c>
     </row>
     <row r="255" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A255" s="5">
         <v>40940</v>
       </c>
       <c r="B255" s="6">
         <v>162712.34948701199</v>
       </c>
       <c r="C255" s="7">
         <v>324.59373900217798</v>
       </c>
       <c r="D255" s="7">
-        <v>329.73822086688801</v>
+        <v>329.73822093816602</v>
       </c>
       <c r="E255" s="12">
-        <v>3.7382814236239792E-3</v>
+        <v>3.7382816526512208E-3</v>
       </c>
       <c r="F255" s="9">
         <v>9.4903881732064654E-3</v>
       </c>
       <c r="G255" s="9">
-        <v>-3.5286868268765703E-3</v>
+        <v>-3.5286867523278698E-3</v>
       </c>
     </row>
     <row r="256" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A256" s="5">
         <v>40969</v>
       </c>
       <c r="B256" s="6">
         <v>163327.22122696301</v>
       </c>
       <c r="C256" s="7">
         <v>325.82034237743898</v>
       </c>
       <c r="D256" s="7">
-        <v>327.37733762269102</v>
+        <v>327.37733739648399</v>
       </c>
       <c r="E256" s="12">
-        <v>-7.1598713609547504E-3</v>
+        <v>-7.159872261592537E-3</v>
       </c>
       <c r="F256" s="9">
         <v>-8.6414185702495816E-3</v>
       </c>
       <c r="G256" s="9">
-        <v>-6.4449207959703658E-3</v>
+        <v>-6.4449208306678329E-3</v>
       </c>
     </row>
     <row r="257" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A257" s="5">
         <v>41000</v>
       </c>
       <c r="B257" s="6">
         <v>164134.292882101</v>
       </c>
       <c r="C257" s="7">
         <v>327.43036403227899</v>
       </c>
       <c r="D257" s="7">
-        <v>326.908715309076</v>
+        <v>326.90871537917002</v>
       </c>
       <c r="E257" s="12">
-        <v>-1.4314439631588627E-3</v>
+        <v>-1.4314430590729454E-3</v>
       </c>
       <c r="F257" s="9">
         <v>-8.9048659736628011E-3</v>
       </c>
       <c r="G257" s="9">
-        <v>-6.248907587617536E-3</v>
+        <v>-6.2489075611185108E-3</v>
       </c>
     </row>
     <row r="258" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A258" s="5">
         <v>41030</v>
       </c>
       <c r="B258" s="6">
         <v>166021.53392380499</v>
       </c>
       <c r="C258" s="7">
         <v>331.19520811483699</v>
       </c>
       <c r="D258" s="7">
-        <v>327.704465321577</v>
+        <v>327.70446590766198</v>
       </c>
       <c r="E258" s="12">
-        <v>2.4341657938016237E-3</v>
+        <v>2.434167371674345E-3</v>
       </c>
       <c r="F258" s="9">
         <v>-7.0972054865530154E-3</v>
       </c>
       <c r="G258" s="9">
-        <v>-6.548004972511956E-3</v>
+        <v>-6.5480045316961277E-3</v>
       </c>
     </row>
     <row r="259" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A259" s="5">
         <v>41061</v>
       </c>
       <c r="B259" s="6">
         <v>165738.112466327</v>
       </c>
       <c r="C259" s="7">
         <v>330.62981261236598</v>
       </c>
       <c r="D259" s="7">
-        <v>326.214890106393</v>
+        <v>326.21489016414802</v>
       </c>
       <c r="E259" s="12">
-        <v>-4.5454834242868447E-3</v>
+        <v>-4.5454850283721537E-3</v>
       </c>
       <c r="F259" s="9">
         <v>-1.4667505329884145E-2</v>
       </c>
       <c r="G259" s="9">
-        <v>-4.8676136618442944E-3</v>
+        <v>-4.867612777091801E-3</v>
       </c>
     </row>
     <row r="260" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A260" s="5">
         <v>41091</v>
       </c>
       <c r="B260" s="6">
         <v>164389.40362937399</v>
       </c>
       <c r="C260" s="7">
         <v>327.93928269504897</v>
       </c>
       <c r="D260" s="7">
-        <v>323.99500619925999</v>
+        <v>323.99500631018401</v>
       </c>
       <c r="E260" s="12">
-        <v>-6.8049741886675452E-3</v>
+        <v>-6.8049740244749968E-3</v>
       </c>
       <c r="F260" s="9">
         <v>-2.5728359161571235E-2</v>
       </c>
       <c r="G260" s="9">
-        <v>-6.2091071674877929E-3</v>
+        <v>-6.2091063147932113E-3</v>
       </c>
     </row>
     <row r="261" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A261" s="5">
         <v>41122</v>
       </c>
       <c r="B261" s="6">
         <v>164728.76660748801</v>
       </c>
       <c r="C261" s="7">
         <v>328.61627554956902</v>
       </c>
       <c r="D261" s="7">
-        <v>327.14912527706502</v>
+        <v>327.14912518591001</v>
       </c>
       <c r="E261" s="12">
-        <v>9.7350854718583069E-3</v>
+        <v>9.7350848448150007E-3</v>
       </c>
       <c r="F261" s="9">
         <v>-7.144936930569501E-3</v>
       </c>
       <c r="G261" s="9">
-        <v>-4.7164372613942573E-3</v>
+        <v>-4.7164376182411427E-3</v>
       </c>
     </row>
     <row r="262" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A262" s="5">
         <v>41153</v>
       </c>
       <c r="B262" s="6">
         <v>163963.50185574699</v>
       </c>
       <c r="C262" s="7">
         <v>327.08965419675002</v>
       </c>
       <c r="D262" s="7">
-        <v>326.03400259301299</v>
+        <v>326.03400204729002</v>
       </c>
       <c r="E262" s="12">
-        <v>-3.4086066502779788E-3</v>
+        <v>-3.4086080407101926E-3</v>
       </c>
       <c r="F262" s="9">
         <v>-1.3786293064648736E-2</v>
       </c>
       <c r="G262" s="9">
-        <v>-3.7212807999725817E-3</v>
+        <v>-3.7212820613876652E-3</v>
       </c>
     </row>
     <row r="263" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A263" s="5">
         <v>41183</v>
       </c>
       <c r="B263" s="6">
         <v>164153.36079102199</v>
       </c>
       <c r="C263" s="7">
         <v>327.46840247171599</v>
       </c>
       <c r="D263" s="7">
-        <v>327.23968828760701</v>
+        <v>327.23968721928497</v>
       </c>
       <c r="E263" s="12">
-        <v>3.6980366618357685E-3</v>
+        <v>3.6980350651281135E-3</v>
       </c>
       <c r="F263" s="9">
         <v>-9.0368502329316591E-3</v>
       </c>
       <c r="G263" s="9">
-        <v>2.5651065460181588E-3</v>
+        <v>2.5651040285175064E-3</v>
       </c>
     </row>
     <row r="264" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A264" s="5">
         <v>41214</v>
       </c>
       <c r="B264" s="6">
         <v>163852.738559969</v>
       </c>
       <c r="C264" s="7">
         <v>326.86869326517899</v>
       </c>
       <c r="D264" s="7">
-        <v>327.60611621688702</v>
+        <v>327.60611514819601</v>
       </c>
       <c r="E264" s="12">
-        <v>1.1197539369307563E-3</v>
+        <v>1.1197539394587341E-3</v>
       </c>
       <c r="F264" s="9">
         <v>-1.173266445042731E-2</v>
       </c>
       <c r="G264" s="9">
-        <v>3.6023461563667869E-3</v>
+        <v>3.602343331878588E-3</v>
       </c>
     </row>
     <row r="265" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A265" s="5">
         <v>41244</v>
       </c>
       <c r="B265" s="6">
         <v>162262.191136479</v>
       </c>
       <c r="C265" s="7">
         <v>323.69572122661702</v>
       </c>
       <c r="D265" s="7">
-        <v>326.763504619336</v>
+        <v>326.76350411968298</v>
       </c>
       <c r="E265" s="12">
-        <v>-2.5720264544547566E-3</v>
+        <v>-2.5720247258872453E-3</v>
       </c>
       <c r="F265" s="9">
         <v>-9.5203209202228134E-3</v>
       </c>
       <c r="G265" s="9">
-        <v>4.5346645611470393E-3</v>
+        <v>4.5346624035800254E-3</v>
       </c>
     </row>
     <row r="266" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A266" s="5">
         <v>41275</v>
       </c>
       <c r="B266" s="6">
         <v>162245.24616004</v>
       </c>
       <c r="C266" s="7">
         <v>323.66191781048599</v>
       </c>
       <c r="D266" s="7">
-        <v>328.22471505242498</v>
+        <v>328.22471594602001</v>
       </c>
       <c r="E266" s="12">
-        <v>4.4717675396193091E-3</v>
+        <v>4.4717718102380566E-3</v>
       </c>
       <c r="F266" s="9">
         <v>1.0479624977621782E-4</v>
       </c>
       <c r="G266" s="9">
-        <v>2.2148808607629356E-3</v>
+        <v>2.2148819156424526E-3</v>
       </c>
     </row>
     <row r="267" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A267" s="5">
         <v>41306</v>
       </c>
       <c r="B267" s="6">
         <v>162637.55473582199</v>
       </c>
       <c r="C267" s="7">
         <v>324.44453147107703</v>
       </c>
       <c r="D267" s="7">
-        <v>329.26277315066801</v>
+        <v>329.26277529798</v>
       </c>
       <c r="E267" s="12">
-        <v>3.1626445256482949E-3</v>
+        <v>3.1626483367288571E-3</v>
       </c>
       <c r="F267" s="9">
         <v>-4.5967470463115223E-4</v>
       </c>
       <c r="G267" s="9">
-        <v>3.4368999142693202E-3</v>
+        <v>3.4369052494898078E-3</v>
       </c>
     </row>
     <row r="268" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A268" s="5">
         <v>41334</v>
       </c>
       <c r="B268" s="6">
         <v>164630.410711028</v>
       </c>
       <c r="C268" s="7">
         <v>328.42006605296098</v>
       </c>
       <c r="D268" s="7">
-        <v>330.06299637096998</v>
+        <v>330.06299889891801</v>
       </c>
       <c r="E268" s="12">
-        <v>2.4303482979406432E-3</v>
+        <v>2.4303494381161528E-3</v>
       </c>
       <c r="F268" s="9">
         <v>7.9790097099290413E-3</v>
       </c>
       <c r="G268" s="9">
-        <v>6.0524848277325738E-3</v>
+        <v>6.0524932032437473E-3</v>
       </c>
     </row>
     <row r="269" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A269" s="5">
         <v>41365</v>
       </c>
       <c r="B269" s="6">
         <v>165586.075967813</v>
       </c>
       <c r="C269" s="7">
         <v>330.326516054526</v>
       </c>
       <c r="D269" s="7">
-        <v>329.72870154487703</v>
+        <v>329.72870387136498</v>
       </c>
       <c r="E269" s="12">
-        <v>-1.0128212788725888E-3</v>
+        <v>-1.012821881483883E-3</v>
       </c>
       <c r="F269" s="9">
         <v>8.845093004146376E-3</v>
       </c>
       <c r="G269" s="9">
-        <v>6.5745699338115582E-3</v>
+        <v>6.574577750804611E-3</v>
       </c>
     </row>
     <row r="270" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A270" s="5">
         <v>41395</v>
       </c>
       <c r="B270" s="6">
         <v>167911.570785641</v>
       </c>
       <c r="C270" s="7">
         <v>334.96562955960798</v>
       </c>
       <c r="D270" s="7">
-        <v>331.45334272257003</v>
+        <v>331.453343679868</v>
       </c>
       <c r="E270" s="12">
-        <v>5.230485455504974E-3</v>
+        <v>5.230481266125464E-3</v>
       </c>
       <c r="F270" s="9">
         <v>1.1384287430461937E-2</v>
       </c>
       <c r="G270" s="9">
-        <v>7.1059596251275003E-3</v>
+        <v>7.1059629295917581E-3</v>
       </c>
     </row>
     <row r="271" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A271" s="5">
         <v>41426</v>
       </c>
       <c r="B271" s="6">
         <v>168940.66020150101</v>
       </c>
       <c r="C271" s="7">
         <v>337.01855290755901</v>
       </c>
       <c r="D271" s="7">
-        <v>332.81493384403399</v>
+        <v>332.81493123406301</v>
       </c>
       <c r="E271" s="12">
-        <v>4.1079420417962087E-3</v>
+        <v>4.1079312674248136E-3</v>
       </c>
       <c r="F271" s="9">
         <v>1.9322940798092159E-2</v>
       </c>
       <c r="G271" s="9">
-        <v>6.5277609986678087E-3</v>
+        <v>6.5277560051080208E-3</v>
       </c>
     </row>
     <row r="272" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A272" s="5">
         <v>41456</v>
       </c>
       <c r="B272" s="6">
         <v>170825.447604805</v>
       </c>
       <c r="C272" s="7">
         <v>340.778502243866</v>
       </c>
       <c r="D272" s="7">
-        <v>337.08299282780803</v>
+        <v>337.08298927144</v>
       </c>
       <c r="E272" s="12">
-        <v>1.2824121004660682E-2</v>
+        <v>1.2824118261615336E-2</v>
       </c>
       <c r="F272" s="9">
         <v>3.9151209465674963E-2</v>
       </c>
       <c r="G272" s="9">
-        <v>1.2432882806381107E-2</v>
+        <v>1.2432870372444116E-2</v>
       </c>
     </row>
     <row r="273" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A273" s="5">
         <v>41487</v>
       </c>
       <c r="B273" s="6">
         <v>170513.951011909</v>
       </c>
       <c r="C273" s="7">
         <v>340.15709984820597</v>
       </c>
       <c r="D273" s="7">
-        <v>338.56552391420701</v>
+        <v>338.56552093441201</v>
       </c>
       <c r="E273" s="12">
-        <v>4.3981189141639732E-3</v>
+        <v>4.398120671043948E-3</v>
       </c>
       <c r="F273" s="9">
         <v>3.5119454382885884E-2</v>
       </c>
       <c r="G273" s="9">
-        <v>1.7370487862963024E-2</v>
+        <v>1.7370472671138559E-2</v>
       </c>
     </row>
     <row r="274" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A274" s="5">
         <v>41518</v>
       </c>
       <c r="B274" s="6">
         <v>172126.764587043</v>
       </c>
       <c r="C274" s="7">
         <v>343.37449047846201</v>
       </c>
       <c r="D274" s="7">
-        <v>342.70019298529701</v>
+        <v>342.700190807539</v>
       </c>
       <c r="E274" s="12">
-        <v>1.2212315723374445E-2</v>
+        <v>1.2212318199784855E-2</v>
       </c>
       <c r="F274" s="9">
         <v>4.9787072360033768E-2</v>
       </c>
       <c r="G274" s="9">
-        <v>2.4498798439103409E-2</v>
+        <v>2.4498788978065011E-2</v>
       </c>
     </row>
     <row r="275" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A275" s="5">
         <v>41548</v>
       </c>
       <c r="B275" s="6">
         <v>173677.94069001701</v>
       </c>
       <c r="C275" s="7">
         <v>346.46892094242099</v>
       </c>
       <c r="D275" s="7">
-        <v>346.11715803765702</v>
+        <v>346.117155725445</v>
       </c>
       <c r="E275" s="12">
-        <v>9.9707123669656728E-3</v>
+        <v>9.9707120379894931E-3</v>
       </c>
       <c r="F275" s="9">
         <v>5.8022448356207734E-2</v>
       </c>
       <c r="G275" s="9">
-        <v>2.5996477298612541E-2</v>
+        <v>2.5996475176173428E-2</v>
       </c>
     </row>
     <row r="276" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A276" s="5">
         <v>41579</v>
       </c>
       <c r="B276" s="6">
         <v>174566.47626291701</v>
       </c>
       <c r="C276" s="7">
         <v>348.24145440256302</v>
       </c>
       <c r="D276" s="7">
-        <v>349.11114189278499</v>
+        <v>349.111140137235</v>
       </c>
       <c r="E276" s="12">
-        <v>8.6502035094204732E-3</v>
+        <v>8.6502051755128484E-3</v>
       </c>
       <c r="F276" s="9">
         <v>6.5386381680930583E-2</v>
       </c>
       <c r="G276" s="9">
-        <v>2.9217759267891052E-2</v>
+        <v>2.9217762409148973E-2</v>
       </c>
     </row>
     <row r="277" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A277" s="5">
         <v>41609</v>
       </c>
       <c r="B277" s="6">
         <v>175825.596076785</v>
       </c>
       <c r="C277" s="7">
         <v>350.75326379824702</v>
       </c>
       <c r="D277" s="7">
-        <v>353.64132677624701</v>
+        <v>353.64132701378003</v>
       </c>
       <c r="E277" s="12">
-        <v>1.2976340024270172E-2</v>
+        <v>1.2976345798545008E-2</v>
       </c>
       <c r="F277" s="9">
         <v>8.3589435378069732E-2</v>
       </c>
       <c r="G277" s="9">
-        <v>2.9970988019958122E-2</v>
+        <v>2.9970993072114371E-2</v>
       </c>
     </row>
     <row r="278" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A278" s="5">
         <v>41640</v>
       </c>
       <c r="B278" s="6">
         <v>176490.99683756201</v>
       </c>
       <c r="C278" s="7">
         <v>352.08066716717599</v>
       </c>
       <c r="D278" s="7">
-        <v>356.613881890333</v>
+        <v>356.613885877896</v>
       </c>
       <c r="E278" s="12">
-        <v>8.4055648732670463E-3</v>
+        <v>8.4055754716703124E-3</v>
       </c>
       <c r="F278" s="9">
         <v>8.7803809447023262E-2</v>
       </c>
       <c r="G278" s="9">
-        <v>3.113101882699798E-2</v>
+        <v>3.113102872773954E-2</v>
       </c>
     </row>
     <row r="279" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A279" s="5">
         <v>41671</v>
       </c>
       <c r="B279" s="6">
         <v>177845.97205375199</v>
       </c>
       <c r="C279" s="7">
         <v>354.78369784103103</v>
       </c>
       <c r="D279" s="7">
-        <v>359.76228632444901</v>
+        <v>359.76229366733997</v>
       </c>
       <c r="E279" s="12">
-        <v>8.8286087390287982E-3</v>
+        <v>8.8286180491636834E-3</v>
       </c>
       <c r="F279" s="9">
         <v>9.3511104139718304E-2</v>
       </c>
       <c r="G279" s="9">
-        <v>3.0916389996333837E-2</v>
+        <v>3.0916407344924179E-2</v>
       </c>
     </row>
     <row r="280" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A280" s="5">
         <v>41699</v>
       </c>
       <c r="B280" s="6">
         <v>180264.310179047</v>
       </c>
       <c r="C280" s="7">
         <v>359.60802381712199</v>
       </c>
       <c r="D280" s="7">
-        <v>361.34274577622301</v>
+        <v>361.34275621636198</v>
       </c>
       <c r="E280" s="12">
-        <v>4.3930659545250439E-3</v>
+        <v>4.3930744740119376E-3</v>
       </c>
       <c r="F280" s="9">
         <v>9.4963618206969302E-2</v>
       </c>
       <c r="G280" s="9">
-        <v>2.7505122228487888E-2</v>
+        <v>2.7505146736942043E-2</v>
       </c>
     </row>
     <row r="281" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A281" s="5">
         <v>41730</v>
       </c>
       <c r="B281" s="6">
         <v>183576.51362076899</v>
       </c>
       <c r="C281" s="7">
         <v>366.21551552180301</v>
       </c>
       <c r="D281" s="7">
-        <v>365.47721487434598</v>
+        <v>365.47723196911801</v>
       </c>
       <c r="E281" s="12">
-        <v>1.1441959597781493E-2</v>
+        <v>1.1441977683594118E-2</v>
       </c>
       <c r="F281" s="9">
         <v>0.10864704382784973</v>
       </c>
       <c r="G281" s="9">
-        <v>2.5690731446475157E-2</v>
+        <v>2.5690761978699905E-2</v>
       </c>
     </row>
     <row r="282" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A282" s="5">
         <v>41760</v>
       </c>
       <c r="B282" s="6">
         <v>186511.60564797101</v>
       </c>
       <c r="C282" s="7">
         <v>372.07071027763197</v>
       </c>
       <c r="D282" s="7">
-        <v>368.51186931450701</v>
+        <v>368.51186173383002</v>
       </c>
       <c r="E282" s="12">
-        <v>8.3032657486030725E-3</v>
+        <v>8.3031978445333721E-3</v>
       </c>
       <c r="F282" s="9">
         <v>0.11077280008342183</v>
       </c>
       <c r="G282" s="9">
-        <v>2.365787016805676E-2</v>
+        <v>2.3657877749776679E-2</v>
       </c>
     </row>
     <row r="283" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A283" s="5">
         <v>41791</v>
       </c>
       <c r="B283" s="6">
         <v>188902.937514285</v>
       </c>
       <c r="C283" s="7">
         <v>376.84116165473398</v>
       </c>
       <c r="D283" s="7">
-        <v>372.56858639680797</v>
+        <v>372.56857786873098</v>
       </c>
       <c r="E283" s="12">
-        <v>1.1008375632098666E-2</v>
+        <v>1.1008373287672013E-2</v>
       </c>
       <c r="F283" s="9">
         <v>0.11816147331834848</v>
       </c>
       <c r="G283" s="9">
-        <v>2.6759070681853903E-2</v>
+        <v>2.6759050855593935E-2</v>
       </c>
     </row>
     <row r="284" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A284" s="5">
         <v>41821</v>
       </c>
       <c r="B284" s="6">
         <v>188948.54738364599</v>
       </c>
       <c r="C284" s="7">
         <v>376.932148467216</v>
       </c>
       <c r="D284" s="7">
-        <v>373.10252765753302</v>
+        <v>373.10251371169602</v>
       </c>
       <c r="E284" s="12">
-        <v>1.4331354822179065E-3</v>
+        <v>1.4331209733773331E-3</v>
       </c>
       <c r="F284" s="9">
         <v>0.10609133494423872</v>
       </c>
       <c r="G284" s="9">
-        <v>2.540142402534995E-2</v>
+        <v>2.5401363451622805E-2</v>
       </c>
     </row>
     <row r="285" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A285" s="5">
         <v>41852</v>
       </c>
       <c r="B285" s="6">
         <v>189305.83419945501</v>
       </c>
       <c r="C285" s="7">
         <v>377.64489746140902</v>
       </c>
       <c r="D285" s="7">
-        <v>375.852093711956</v>
+        <v>375.85208124046397</v>
       </c>
       <c r="E285" s="12">
-        <v>7.3694650949853724E-3</v>
+        <v>7.3694693220227592E-3</v>
       </c>
       <c r="F285" s="9">
         <v>0.11020730606514428</v>
       </c>
       <c r="G285" s="9">
-        <v>2.3911820221691249E-2</v>
+        <v>2.3911769664609173E-2</v>
       </c>
     </row>
     <row r="286" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A286" s="5">
         <v>41883</v>
       </c>
       <c r="B286" s="6">
         <v>188374.454370135</v>
       </c>
       <c r="C286" s="7">
         <v>375.78689429088598</v>
       </c>
       <c r="D286" s="7">
-        <v>375.26044008637803</v>
+        <v>375.26043308941797</v>
       </c>
       <c r="E286" s="12">
-        <v>-1.574166102773944E-3</v>
+        <v>-1.5741515893521463E-3</v>
       </c>
       <c r="F286" s="9">
         <v>9.4393744180763628E-2</v>
       </c>
       <c r="G286" s="9">
-        <v>1.5957045294223482E-2</v>
+        <v>1.5957014192328201E-2</v>
       </c>
     </row>
     <row r="287" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A287" s="5">
         <v>41913</v>
       </c>
       <c r="B287" s="6">
         <v>189333.241018264</v>
       </c>
       <c r="C287" s="7">
         <v>377.69957113442399</v>
       </c>
       <c r="D287" s="7">
-        <v>377.20845337527498</v>
+        <v>377.208449622611</v>
       </c>
       <c r="E287" s="12">
-        <v>5.1910968511590383E-3</v>
+        <v>5.1911055934021899E-3</v>
       </c>
       <c r="F287" s="9">
         <v>9.0139831610446697E-2</v>
       </c>
       <c r="G287" s="9">
-        <v>1.2689121998626485E-2</v>
+        <v>1.2689128474081324E-2</v>
       </c>
     </row>
     <row r="288" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A288" s="5">
         <v>41944</v>
       </c>
       <c r="B288" s="6">
         <v>189387.811604521</v>
       </c>
       <c r="C288" s="7">
         <v>377.80843361897797</v>
       </c>
       <c r="D288" s="7">
-        <v>378.99989920308002</v>
+        <v>378.99988552592703</v>
       </c>
       <c r="E288" s="12">
-        <v>4.7492197265865954E-3</v>
+        <v>4.7491934634771305E-3</v>
       </c>
       <c r="F288" s="9">
         <v>8.4903674857261136E-2</v>
       </c>
       <c r="G288" s="9">
-        <v>8.8679260755060163E-3</v>
+        <v>8.8679357306986617E-3</v>
       </c>
     </row>
     <row r="289" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A289" s="5">
         <v>41974</v>
       </c>
       <c r="B289" s="6">
         <v>188558.57053476901</v>
       </c>
       <c r="C289" s="7">
         <v>376.15418635247602</v>
       </c>
       <c r="D289" s="7">
-        <v>378.74551342036301</v>
+        <v>378.74550995597201</v>
       </c>
       <c r="E289" s="12">
-        <v>-6.7120277143051243E-4</v>
+        <v>-6.7117584904285987E-4</v>
       </c>
       <c r="F289" s="9">
         <v>7.2418207258192702E-2</v>
       </c>
       <c r="G289" s="9">
-        <v>9.552268877223824E-3</v>
+        <v>9.5522802978706967E-3</v>
       </c>
     </row>
     <row r="290" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A290" s="5">
         <v>42005</v>
       </c>
       <c r="B290" s="6">
         <v>188445.792871243</v>
       </c>
       <c r="C290" s="7">
         <v>375.929206972636</v>
       </c>
       <c r="D290" s="7">
-        <v>380.268769757249</v>
+        <v>380.26878821047399</v>
       </c>
       <c r="E290" s="12">
-        <v>4.0218465510781787E-3</v>
+        <v>4.0219044568450268E-3</v>
       </c>
       <c r="F290" s="9">
         <v>6.7736010606160857E-2</v>
       </c>
       <c r="G290" s="9">
-        <v>8.5908135338013114E-3</v>
+        <v>8.5908354533490439E-3</v>
       </c>
     </row>
     <row r="291" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A291" s="5">
         <v>42036</v>
       </c>
       <c r="B291" s="6">
         <v>187963.55379874399</v>
       </c>
       <c r="C291" s="7">
         <v>374.96719158702399</v>
       </c>
       <c r="D291" s="7">
-        <v>379.923915250427</v>
+        <v>379.92394235405197</v>
       </c>
       <c r="E291" s="12">
-        <v>-9.0687044072046419E-4</v>
+        <v>-9.0684764859305655E-4</v>
       </c>
       <c r="F291" s="9">
         <v>5.688957488412183E-2</v>
       </c>
       <c r="G291" s="9">
-        <v>6.6015128404157686E-3</v>
+        <v>6.6015717730982804E-3</v>
       </c>
     </row>
     <row r="292" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A292" s="5">
         <v>42064</v>
       </c>
       <c r="B292" s="6">
         <v>189453.67528215001</v>
       </c>
       <c r="C292" s="7">
         <v>377.93982461329</v>
       </c>
       <c r="D292" s="7">
-        <v>379.78984196575198</v>
+        <v>379.789876277698</v>
       </c>
       <c r="E292" s="12">
-        <v>-3.5289509107805372E-4</v>
+        <v>-3.5287609283918275E-4</v>
       </c>
       <c r="F292" s="9">
         <v>5.0977173984000368E-2</v>
       </c>
       <c r="G292" s="9">
-        <v>4.4307183977780884E-3</v>
+        <v>4.4308072609340332E-3</v>
       </c>
     </row>
     <row r="293" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A293" s="5">
         <v>42095</v>
       </c>
       <c r="B293" s="6">
         <v>193048.401177427</v>
       </c>
       <c r="C293" s="7">
         <v>385.11091840374098</v>
       </c>
       <c r="D293" s="7">
-        <v>384.23960195804102</v>
+        <v>384.23965195493997</v>
       </c>
       <c r="E293" s="12">
-        <v>1.1716374427650722E-2</v>
+        <v>1.1716414668168529E-2</v>
       </c>
       <c r="F293" s="9">
         <v>5.1596401793667424E-2</v>
       </c>
       <c r="G293" s="9">
-        <v>5.218895234770482E-3</v>
+        <v>5.2189919769245474E-3</v>
       </c>
     </row>
     <row r="294" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A294" s="5">
         <v>42125</v>
       </c>
       <c r="B294" s="6">
         <v>195166.06198020099</v>
       </c>
       <c r="C294" s="7">
         <v>389.33542527170698</v>
       </c>
       <c r="D294" s="7">
-        <v>386.165657762232</v>
+        <v>386.165660055003</v>
       </c>
       <c r="E294" s="12">
-        <v>5.0126426177208305E-3</v>
+        <v>5.0125178134632353E-3</v>
       </c>
       <c r="F294" s="9">
         <v>4.6401704077142725E-2</v>
       </c>
       <c r="G294" s="9">
-        <v>9.8836822520509404E-3</v>
+        <v>9.8837209662911985E-3</v>
       </c>
     </row>
     <row r="295" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A295" s="5">
         <v>42156</v>
       </c>
       <c r="B295" s="6">
         <v>195055.29116402101</v>
       </c>
       <c r="C295" s="7">
         <v>389.11444933773799</v>
       </c>
       <c r="D295" s="7">
-        <v>385.01483160602902</v>
+        <v>385.01484088471699</v>
       </c>
       <c r="E295" s="12">
-        <v>-2.9801359418437645E-3</v>
+        <v>-2.9801178336833489E-3</v>
       </c>
       <c r="F295" s="9">
         <v>3.2568861716462116E-2</v>
       </c>
       <c r="G295" s="9">
-        <v>1.3541930676656655E-2</v>
+        <v>1.3541913674628869E-2</v>
       </c>
     </row>
     <row r="296" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A296" s="5">
         <v>42186</v>
       </c>
       <c r="B296" s="6">
         <v>195621.33553679599</v>
       </c>
       <c r="C296" s="7">
         <v>390.24364733641102</v>
       </c>
       <c r="D296" s="7">
-        <v>386.42751106400499</v>
+        <v>386.42735956932199</v>
       </c>
       <c r="E296" s="12">
-        <v>3.6691559441572874E-3</v>
+        <v>3.6687382786575462E-3</v>
       </c>
       <c r="F296" s="9">
         <v>3.5315371541869922E-2</v>
       </c>
       <c r="G296" s="9">
-        <v>1.1936361870472645E-2</v>
+        <v>1.1936140999991185E-2</v>
       </c>
     </row>
     <row r="297" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A297" s="5">
         <v>42217</v>
       </c>
       <c r="B297" s="6">
         <v>195279.05678235801</v>
       </c>
       <c r="C297" s="7">
         <v>389.56083781989702</v>
       </c>
       <c r="D297" s="7">
-        <v>387.70814095544301</v>
+        <v>387.70814256765698</v>
       </c>
       <c r="E297" s="12">
-        <v>3.3140236002138224E-3</v>
+        <v>3.3144211107682953E-3</v>
       </c>
       <c r="F297" s="9">
         <v>3.1553293685652628E-2</v>
       </c>
       <c r="G297" s="9">
-        <v>7.7859677252360981E-3</v>
+        <v>7.7857696026246703E-3</v>
       </c>
     </row>
     <row r="298" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A298" s="5">
         <v>42248</v>
       </c>
       <c r="B298" s="6">
         <v>195585.01130345199</v>
       </c>
       <c r="C298" s="7">
         <v>390.17118437490501</v>
       </c>
       <c r="D298" s="7">
-        <v>389.61499245366599</v>
+        <v>389.61499291326902</v>
       </c>
       <c r="E298" s="12">
-        <v>4.9182653052470826E-3</v>
+        <v>4.9182623119123914E-3</v>
       </c>
       <c r="F298" s="9">
         <v>3.8277785368652451E-2</v>
       </c>
       <c r="G298" s="9">
-        <v>7.2099777469241122E-3</v>
+        <v>7.2097947527729467E-3</v>
       </c>
     </row>
     <row r="299" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A299" s="5">
         <v>42278</v>
       </c>
       <c r="B299" s="6">
         <v>196807.127979121</v>
       </c>
       <c r="C299" s="7">
         <v>392.60917646648898</v>
       </c>
       <c r="D299" s="7">
-        <v>392.10599175601402</v>
+        <v>392.10598497149402</v>
       </c>
       <c r="E299" s="12">
-        <v>6.3934893435710904E-3</v>
+        <v>6.393470742999563E-3</v>
       </c>
       <c r="F299" s="9">
         <v>3.9474774322046047E-2</v>
       </c>
       <c r="G299" s="9">
-        <v>1.0211681958350871E-2</v>
+        <v>1.0211799994326087E-2</v>
       </c>
     </row>
     <row r="300" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A300" s="5">
         <v>42309</v>
       </c>
       <c r="B300" s="6">
         <v>196305.11469686401</v>
       </c>
       <c r="C300" s="7">
         <v>391.60771364679198</v>
       </c>
       <c r="D300" s="7">
-        <v>393.05177031656001</v>
+        <v>393.05173170506902</v>
       </c>
       <c r="E300" s="12">
-        <v>2.4120482227532047E-3</v>
+        <v>2.4119670951814332E-3</v>
       </c>
       <c r="F300" s="9">
         <v>3.652454206919753E-2</v>
       </c>
       <c r="G300" s="9">
-        <v>1.3477344936182245E-2</v>
+        <v>1.3477429103295968E-2</v>
       </c>
     </row>
     <row r="301" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A301" s="5">
         <v>42339</v>
       </c>
       <c r="B301" s="6">
         <v>196999.272686657</v>
       </c>
       <c r="C301" s="7">
         <v>392.99248461270503</v>
       </c>
       <c r="D301" s="7">
-        <v>395.327862317268</v>
+        <v>395.32784566503102</v>
       </c>
       <c r="E301" s="12">
-        <v>5.790819868015884E-3</v>
+        <v>5.7908763054881351E-3</v>
       </c>
       <c r="F301" s="9">
         <v>4.47643516173728E-2</v>
       </c>
       <c r="G301" s="9">
-        <v>1.4380211084054739E-2</v>
+        <v>1.4380288010638953E-2</v>
       </c>
     </row>
     <row r="302" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A302" s="5">
         <v>42370</v>
       </c>
       <c r="B302" s="6">
         <v>196828.535309859</v>
       </c>
       <c r="C302" s="7">
         <v>392.65188180230302</v>
       </c>
       <c r="D302" s="7">
-        <v>396.744417579578</v>
+        <v>396.74444634967801</v>
       </c>
       <c r="E302" s="12">
-        <v>3.583241651642366E-3</v>
+        <v>3.5833567004721623E-3</v>
       </c>
       <c r="F302" s="9">
         <v>4.4483574352562227E-2</v>
       </c>
       <c r="G302" s="9">
-        <v>1.342101433130205E-2</v>
+        <v>1.3420995760124343E-2</v>
       </c>
     </row>
     <row r="303" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A303" s="5">
         <v>42401</v>
       </c>
       <c r="B303" s="6">
         <v>196929.73676572001</v>
       </c>
       <c r="C303" s="7">
         <v>392.85376788565202</v>
       </c>
       <c r="D303" s="7">
-        <v>397.82158120428301</v>
+        <v>397.82164024018698</v>
       </c>
       <c r="E303" s="12">
-        <v>2.7150063793623946E-3</v>
+        <v>2.7150824678703334E-3</v>
       </c>
       <c r="F303" s="9">
         <v>4.7701710176093703E-2</v>
       </c>
       <c r="G303" s="9">
-        <v>1.2871516228674329E-2</v>
+        <v>1.2871615540289261E-2</v>
       </c>
     </row>
     <row r="304" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A304" s="5">
         <v>42430</v>
       </c>
       <c r="B304" s="6">
         <v>200250.96391954401</v>
       </c>
       <c r="C304" s="7">
         <v>399.47926093110402</v>
       </c>
       <c r="D304" s="7">
-        <v>401.27399156725602</v>
+        <v>401.27409981422397</v>
       </c>
       <c r="E304" s="12">
-        <v>8.6782882731548661E-3</v>
+        <v>8.6784106866397703E-3</v>
       </c>
       <c r="F304" s="9">
         <v>5.699170850770563E-2</v>
       </c>
       <c r="G304" s="9">
-        <v>1.3006821636825094E-2</v>
+        <v>1.3007040960363536E-2</v>
       </c>
     </row>
     <row r="305" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A305" s="5">
         <v>42461</v>
       </c>
       <c r="B305" s="6">
         <v>202435.776789361</v>
       </c>
       <c r="C305" s="7">
         <v>403.83772899250198</v>
       </c>
       <c r="D305" s="7">
-        <v>402.80310453580199</v>
+        <v>402.80324912031102</v>
       </c>
       <c r="E305" s="12">
-        <v>3.8106455954787233E-3</v>
+        <v>3.810735122937059E-3</v>
       </c>
       <c r="F305" s="9">
         <v>4.8627057021344289E-2</v>
       </c>
       <c r="G305" s="9">
-        <v>1.4154321727682717E-2</v>
+        <v>1.4154607550939557E-2</v>
       </c>
     </row>
     <row r="306" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A306" s="5">
         <v>42491</v>
       </c>
       <c r="B306" s="6">
         <v>204367.87236619199</v>
       </c>
       <c r="C306" s="7">
         <v>407.69205307650799</v>
       </c>
       <c r="D306" s="7">
-        <v>405.12278068957897</v>
+        <v>405.12282366700401</v>
       </c>
       <c r="E306" s="12">
-        <v>5.758833851219336E-3</v>
+        <v>5.7585795341987822E-3</v>
       </c>
       <c r="F306" s="9">
         <v>4.7148619450671392E-2</v>
       </c>
       <c r="G306" s="9">
-        <v>1.6224989742902096E-2</v>
+        <v>1.6225177575329486E-2</v>
       </c>
     </row>
     <row r="307" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A307" s="5">
         <v>42522</v>
       </c>
       <c r="B307" s="6">
         <v>204967.696929867</v>
       </c>
       <c r="C307" s="7">
         <v>408.88863894403801</v>
       </c>
       <c r="D307" s="7">
-        <v>404.90484404286099</v>
+        <v>404.90485509925401</v>
       </c>
       <c r="E307" s="12">
-        <v>-5.3795209034412927E-4</v>
+        <v>-5.3803082674297453E-4</v>
       </c>
       <c r="F307" s="9">
         <v>5.0818440795388442E-2</v>
       </c>
       <c r="G307" s="9">
-        <v>1.4208204320158568E-2</v>
+        <v>1.4208204136015423E-2</v>
       </c>
     </row>
     <row r="308" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A308" s="5">
         <v>42552</v>
       </c>
       <c r="B308" s="6">
         <v>205715.26054683101</v>
       </c>
       <c r="C308" s="7">
         <v>410.37994842569202</v>
       </c>
       <c r="D308" s="7">
-        <v>406.28395911058402</v>
+        <v>406.28360491726102</v>
       </c>
       <c r="E308" s="12">
-        <v>3.4060226446119835E-3</v>
+        <v>3.4051204885381381E-3</v>
       </c>
       <c r="F308" s="9">
         <v>5.1599305271771589E-2</v>
       </c>
       <c r="G308" s="9">
-        <v>1.1991781676615743E-2</v>
+        <v>1.1991269348427869E-2</v>
       </c>
     </row>
     <row r="309" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A309" s="5">
         <v>42583</v>
       </c>
       <c r="B309" s="6">
         <v>206144.96182541799</v>
       </c>
       <c r="C309" s="7">
         <v>411.237156530118</v>
       </c>
       <c r="D309" s="7">
-        <v>409.470101100043</v>
+        <v>409.47006847620997</v>
       </c>
       <c r="E309" s="12">
-        <v>7.8421555122036857E-3</v>
+        <v>7.8429538390993869E-3</v>
       </c>
       <c r="F309" s="9">
         <v>5.5642961524388301E-2</v>
       </c>
       <c r="G309" s="9">
-        <v>9.4765370728002729E-3</v>
+        <v>9.4759793711689522E-3</v>
       </c>
     </row>
     <row r="310" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A310" s="5">
         <v>42614</v>
       </c>
       <c r="B310" s="6">
         <v>206014.691687518</v>
       </c>
       <c r="C310" s="7">
         <v>410.97728153430899</v>
       </c>
       <c r="D310" s="7">
-        <v>410.31149008927798</v>
+        <v>410.31146709923001</v>
       </c>
       <c r="E310" s="12">
-        <v>2.0548239956339476E-3</v>
+        <v>2.0548476867947585E-3</v>
       </c>
       <c r="F310" s="9">
         <v>5.3325560658041615E-2</v>
       </c>
       <c r="G310" s="9">
-        <v>1.0912339795057902E-2</v>
+        <v>1.0911836350671944E-2</v>
       </c>
     </row>
     <row r="311" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A311" s="5">
         <v>42644</v>
       </c>
       <c r="B311" s="6">
         <v>205904.19166213501</v>
       </c>
       <c r="C311" s="7">
         <v>410.75684579902497</v>
       </c>
       <c r="D311" s="7">
-        <v>410.285689081383</v>
+        <v>410.28566619000702</v>
       </c>
       <c r="E311" s="12">
-        <v>-6.288151445466017E-5</v>
+        <v>-6.2881277497317534E-5</v>
       </c>
       <c r="F311" s="9">
         <v>4.6223242910077511E-2</v>
       </c>
       <c r="G311" s="9">
-        <v>1.1309352480404655E-2</v>
+        <v>1.130953750611341E-2</v>
       </c>
     </row>
     <row r="312" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A312" s="5">
         <v>42675</v>
       </c>
       <c r="B312" s="6">
         <v>204947.43003848099</v>
       </c>
       <c r="C312" s="7">
         <v>408.848208662785</v>
       </c>
       <c r="D312" s="7">
-        <v>410.37732872462402</v>
+        <v>410.37725358585197</v>
       </c>
       <c r="E312" s="12">
-        <v>2.2335569014408918E-4</v>
+        <v>2.2322835865917767E-4</v>
       </c>
       <c r="F312" s="9">
         <v>4.4024911704223957E-2</v>
       </c>
       <c r="G312" s="9">
-        <v>8.4508486407230965E-3</v>
+        <v>8.4510599332821013E-3</v>
       </c>
     </row>
     <row r="313" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A313" s="5">
         <v>42705</v>
       </c>
       <c r="B313" s="6">
         <v>205897.846021356</v>
       </c>
       <c r="C313" s="7">
         <v>410.74418692418601</v>
       </c>
       <c r="D313" s="7">
-        <v>412.94611600808702</v>
+        <v>412.946050825383</v>
       </c>
       <c r="E313" s="12">
-        <v>6.2595740643038855E-3</v>
+        <v>6.2595994711818204E-3</v>
       </c>
       <c r="F313" s="9">
         <v>4.5170589786151627E-2</v>
       </c>
       <c r="G313" s="9">
-        <v>6.152675533819485E-3</v>
+        <v>6.1528787169573551E-3</v>
       </c>
     </row>
     <row r="314" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A314" s="5">
         <v>42736</v>
       </c>
       <c r="B314" s="6">
         <v>205239.61915463099</v>
       </c>
       <c r="C314" s="7">
         <v>409.43109470681202</v>
       </c>
       <c r="D314" s="7">
-        <v>413.36284938109998</v>
+        <v>413.36285770562199</v>
       </c>
       <c r="E314" s="12">
-        <v>1.0091713103914657E-3</v>
+        <v>1.0093494765379685E-3</v>
       </c>
       <c r="F314" s="9">
         <v>4.2733051036177638E-2</v>
       </c>
       <c r="G314" s="9">
-        <v>5.3810177290873895E-3</v>
+        <v>5.3809745857056335E-3</v>
       </c>
     </row>
     <row r="315" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A315" s="5">
         <v>42767</v>
       </c>
       <c r="B315" s="6">
         <v>205846.249065682</v>
       </c>
       <c r="C315" s="7">
         <v>410.64125651468601</v>
       </c>
       <c r="D315" s="7">
-        <v>415.51311720323599</v>
+        <v>415.51321466953902</v>
       </c>
       <c r="E315" s="12">
-        <v>5.2018893941616628E-3</v>
+        <v>5.2021049395987173E-3</v>
       </c>
       <c r="F315" s="9">
         <v>4.5277632755736708E-2</v>
       </c>
       <c r="G315" s="9">
-        <v>8.8121846777193813E-3</v>
+        <v>8.8123168451885725E-3</v>
       </c>
     </row>
     <row r="316" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A316" s="5">
         <v>42795</v>
       </c>
       <c r="B316" s="6">
         <v>207308.06796590099</v>
       </c>
       <c r="C316" s="7">
         <v>413.55742891378401</v>
       </c>
       <c r="D316" s="7">
-        <v>415.12156063262501</v>
+        <v>415.12200571512898</v>
       </c>
       <c r="E316" s="12">
-        <v>-9.423446683139991E-4</v>
+        <v>-9.4150785245461499E-4</v>
       </c>
       <c r="F316" s="9">
         <v>3.5241298759456585E-2</v>
       </c>
       <c r="G316" s="9">
-        <v>8.4211385260644089E-3</v>
+        <v>8.4217184996511207E-3</v>
       </c>
     </row>
     <row r="317" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A317" s="5">
         <v>42826</v>
       </c>
       <c r="B317" s="6">
         <v>207698.65022601999</v>
       </c>
       <c r="C317" s="7">
         <v>414.33659875921597</v>
       </c>
       <c r="D317" s="7">
-        <v>413.216120845864</v>
+        <v>413.21642161998801</v>
       </c>
       <c r="E317" s="12">
-        <v>-4.590076660574316E-3</v>
+        <v>-4.5904193680559313E-3</v>
       </c>
       <c r="F317" s="9">
         <v>2.5997743680132857E-2</v>
       </c>
       <c r="G317" s="9">
-        <v>5.7933079731007364E-3</v>
+        <v>5.7940972473840002E-3</v>
       </c>
     </row>
     <row r="318" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A318" s="5">
         <v>42856</v>
       </c>
       <c r="B318" s="6">
         <v>208710.62581069101</v>
       </c>
       <c r="C318" s="7">
         <v>416.35538184386201</v>
       </c>
       <c r="D318" s="7">
-        <v>414.45376459714498</v>
+        <v>414.45395751488201</v>
       </c>
       <c r="E318" s="12">
-        <v>2.9951487583483871E-3</v>
+        <v>2.994885561523164E-3</v>
       </c>
       <c r="F318" s="9">
         <v>2.1249687606072154E-2</v>
       </c>
       <c r="G318" s="9">
-        <v>7.8059771749838802E-4</v>
+        <v>7.8132095678440372E-4</v>
       </c>
     </row>
     <row r="319" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A319" s="5">
         <v>42887</v>
       </c>
       <c r="B319" s="6">
         <v>211301.439696902</v>
       </c>
       <c r="C319" s="7">
         <v>421.52377852079098</v>
       </c>
       <c r="D319" s="7">
-        <v>417.78148024405402</v>
+        <v>417.78166128465801</v>
       </c>
       <c r="E319" s="12">
-        <v>8.0291601408026825E-3</v>
+        <v>8.0291277461297383E-3</v>
       </c>
       <c r="F319" s="9">
         <v>3.0901175462794583E-2</v>
       </c>
       <c r="G319" s="9">
-        <v>1.1686827652741538E-3</v>
+        <v>1.1687818131280725E-3</v>
       </c>
     </row>
     <row r="320" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A320" s="5">
         <v>42917</v>
       </c>
       <c r="B320" s="6">
         <v>211671.32828275501</v>
       </c>
       <c r="C320" s="7">
         <v>422.26166669876102</v>
       </c>
       <c r="D320" s="7">
-        <v>418.23379121896397</v>
+        <v>418.23261703902801</v>
       </c>
       <c r="E320" s="12">
-        <v>1.0826496537035268E-3</v>
+        <v>1.079405335751904E-3</v>
       </c>
       <c r="F320" s="9">
         <v>2.8952969848185628E-2</v>
       </c>
       <c r="G320" s="9">
-        <v>5.3207646652253526E-3</v>
+        <v>5.3194397229305856E-3</v>
       </c>
     </row>
     <row r="321" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A321" s="5">
         <v>42948</v>
       </c>
       <c r="B321" s="6">
         <v>210495.20677415901</v>
       </c>
       <c r="C321" s="7">
         <v>419.915430047396</v>
       </c>
       <c r="D321" s="7">
-        <v>418.12068546404299</v>
+        <v>418.12054789669202</v>
       </c>
       <c r="E321" s="12">
-        <v>-2.7043667273107808E-4</v>
+        <v>-2.6795887687913744E-4</v>
       </c>
       <c r="F321" s="9">
         <v>2.1102843893052725E-2</v>
       </c>
       <c r="G321" s="9">
-        <v>9.1282498662583755E-3</v>
+        <v>9.1265777845492835E-3</v>
       </c>
     </row>
     <row r="322" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A322" s="5">
         <v>42979</v>
       </c>
       <c r="B322" s="6">
         <v>210800.82756864</v>
       </c>
       <c r="C322" s="7">
         <v>420.52511085349499</v>
       </c>
       <c r="D322" s="7">
-        <v>419.68613121661002</v>
+        <v>419.68605354871198</v>
       </c>
       <c r="E322" s="12">
-        <v>3.7440045589460791E-3</v>
+        <v>3.7441490495864205E-3</v>
       </c>
       <c r="F322" s="9">
         <v>2.3232012444923678E-2</v>
       </c>
       <c r="G322" s="9">
-        <v>8.5023329728435293E-3</v>
+        <v>8.5006710184822865E-3</v>
       </c>
     </row>
     <row r="323" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A323" s="5">
         <v>43009</v>
       </c>
       <c r="B323" s="6">
         <v>211084.86940068501</v>
       </c>
       <c r="C323" s="7">
         <v>421.09174393689199</v>
       </c>
       <c r="D323" s="7">
-        <v>420.68821961935998</v>
+        <v>420.68823260263798</v>
       </c>
       <c r="E323" s="12">
-        <v>2.3877091193007516E-3</v>
+        <v>2.3879255587646586E-3</v>
       </c>
       <c r="F323" s="9">
         <v>2.5160622990380244E-2</v>
       </c>
       <c r="G323" s="9">
-        <v>6.4183918261080386E-3</v>
+        <v>6.4188741300503782E-3</v>
       </c>
     </row>
     <row r="324" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A324" s="5">
         <v>43040</v>
       </c>
       <c r="B324" s="6">
         <v>209987.64737891301</v>
       </c>
       <c r="C324" s="7">
         <v>418.90290332531401</v>
       </c>
       <c r="D324" s="7">
-        <v>420.22692287530202</v>
+        <v>420.226866279462</v>
       </c>
       <c r="E324" s="12">
-        <v>-1.0965287891240294E-3</v>
+        <v>-1.0966941488277371E-3</v>
       </c>
       <c r="F324" s="9">
         <v>2.4592732582624732E-2</v>
       </c>
       <c r="G324" s="9">
-        <v>5.1551960921787376E-3</v>
+        <v>5.1560056185677716E-3</v>
       </c>
     </row>
     <row r="325" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A325" s="5">
         <v>43070</v>
       </c>
       <c r="B325" s="6">
         <v>211155.64055025901</v>
       </c>
       <c r="C325" s="7">
         <v>421.23292481299598</v>
       </c>
       <c r="D325" s="7">
-        <v>423.37714619693901</v>
+        <v>423.37705104159801</v>
       </c>
       <c r="E325" s="12">
-        <v>7.4964814250413347E-3</v>
+        <v>7.4963906758904741E-3</v>
       </c>
       <c r="F325" s="9">
         <v>2.5535937507366269E-2</v>
       </c>
       <c r="G325" s="9">
-        <v>6.5695971452568447E-3</v>
+        <v>6.5706001196554897E-3</v>
       </c>
     </row>
     <row r="326" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A326" s="5">
         <v>43101</v>
       </c>
       <c r="B326" s="6">
         <v>211755.92556151599</v>
       </c>
       <c r="C326" s="7">
         <v>422.43042922421802</v>
       </c>
       <c r="D326" s="7">
-        <v>426.34893983649403</v>
+        <v>426.34897234318902</v>
       </c>
       <c r="E326" s="12">
-        <v>7.0192585174937427E-3</v>
+        <v>7.0195616278194706E-3</v>
       </c>
       <c r="F326" s="9">
         <v>3.1749749067580435E-2</v>
       </c>
       <c r="G326" s="9">
-        <v>9.1045036160084525E-3</v>
+        <v>9.104571036935738E-3</v>
       </c>
     </row>
     <row r="327" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A327" s="5">
         <v>43132</v>
       </c>
       <c r="B327" s="6">
         <v>210402.40293547101</v>
       </c>
       <c r="C327" s="7">
         <v>419.73029631238302</v>
       </c>
       <c r="D327" s="7">
-        <v>424.44868660749802</v>
+        <v>424.44888855147099</v>
       </c>
       <c r="E327" s="12">
-        <v>-4.4570375376675742E-3</v>
+        <v>-4.4566397833101234E-3</v>
       </c>
       <c r="F327" s="9">
         <v>2.2133771640093336E-2</v>
       </c>
       <c r="G327" s="9">
-        <v>1.0767479942089597E-2</v>
+        <v>1.0767687685571126E-2</v>
       </c>
     </row>
     <row r="328" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A328" s="5">
         <v>43160</v>
       </c>
       <c r="B328" s="6">
         <v>211625.33325334601</v>
       </c>
       <c r="C328" s="7">
         <v>422.16991153316701</v>
       </c>
       <c r="D328" s="7">
-        <v>423.47354953347099</v>
+        <v>423.47442102786403</v>
       </c>
       <c r="E328" s="12">
-        <v>-2.2974204062711223E-3</v>
+        <v>-2.2958418549110515E-3</v>
       </c>
       <c r="F328" s="9">
         <v>2.0825360680870375E-2</v>
       </c>
       <c r="G328" s="9">
-        <v>7.8928641542130862E-3</v>
+        <v>7.8938495342462112E-3</v>
       </c>
     </row>
     <row r="329" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A329" s="5">
         <v>43191</v>
       </c>
       <c r="B329" s="6">
         <v>212999.76818443101</v>
       </c>
       <c r="C329" s="7">
         <v>424.911762257482</v>
       </c>
       <c r="D329" s="7">
-        <v>423.73674588360399</v>
+        <v>423.73716242021402</v>
       </c>
       <c r="E329" s="12">
-        <v>6.2151780299601889E-4</v>
+        <v>6.2044217856715989E-4</v>
       </c>
       <c r="F329" s="9">
         <v>2.5523121852944364E-2</v>
       </c>
       <c r="G329" s="9">
-        <v>1.3433356225549531E-3</v>
+        <v>1.3446028976329405E-3</v>
       </c>
     </row>
     <row r="330" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A330" s="5">
         <v>43221</v>
       </c>
       <c r="B330" s="6">
         <v>213617.76619466199</v>
       </c>
       <c r="C330" s="7">
         <v>426.14460220767199</v>
       </c>
       <c r="D330" s="7">
-        <v>424.827882543702</v>
+        <v>424.829156736291</v>
       </c>
       <c r="E330" s="12">
-        <v>2.5750343124544273E-3</v>
+        <v>2.5770558094078133E-3</v>
       </c>
       <c r="F330" s="9">
         <v>2.3511694073600431E-2</v>
       </c>
       <c r="G330" s="9">
-        <v>-1.6768458503738648E-3</v>
+        <v>-1.6749441006068677E-3</v>
       </c>
     </row>
     <row r="331" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A331" s="5">
         <v>43252</v>
       </c>
       <c r="B331" s="6">
         <v>215443.830489924</v>
       </c>
       <c r="C331" s="7">
         <v>429.78740522247801</v>
       </c>
       <c r="D331" s="7">
-        <v>426.22359119873101</v>
+        <v>426.223818544148</v>
       </c>
       <c r="E331" s="12">
-        <v>3.2853508735632975E-3</v>
+        <v>3.282876859421302E-3</v>
       </c>
       <c r="F331" s="9">
         <v>1.960417685257454E-2</v>
       </c>
       <c r="G331" s="9">
-        <v>4.0575637142348242E-4</v>
+        <v>4.0639334738368227E-4</v>
       </c>
     </row>
     <row r="332" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A332" s="5">
         <v>43282</v>
       </c>
       <c r="B332" s="6">
         <v>217010.33801695899</v>
       </c>
       <c r="C332" s="7">
         <v>432.91242023810798</v>
       </c>
       <c r="D332" s="7">
-        <v>428.979227274126</v>
+        <v>428.97631771763599</v>
       </c>
       <c r="E332" s="12">
-        <v>6.46523592850623E-3</v>
+        <v>6.4578727272672776E-3</v>
       </c>
       <c r="F332" s="9">
         <v>2.5223112537338555E-2</v>
       </c>
       <c r="G332" s="9">
-        <v>6.5833050450818664E-3</v>
+        <v>6.5810184265358007E-3</v>
       </c>
     </row>
     <row r="333" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A333" s="5">
         <v>43313</v>
       </c>
       <c r="B333" s="6">
         <v>214744.76977857799</v>
       </c>
       <c r="C333" s="7">
         <v>428.39285385129699</v>
       </c>
       <c r="D333" s="7">
-        <v>426.47664627905499</v>
+        <v>426.47617667824397</v>
       </c>
       <c r="E333" s="12">
-        <v>-5.8338046132752064E-3</v>
+        <v>-5.8281563250250912E-3</v>
       </c>
       <c r="F333" s="9">
         <v>2.0188407468008762E-2</v>
       </c>
       <c r="G333" s="9">
-        <v>7.5794004914151447E-3</v>
+        <v>7.574893202133115E-3</v>
       </c>
     </row>
     <row r="334" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A334" s="5">
         <v>43344</v>
       </c>
       <c r="B334" s="6">
         <v>214921.64793340201</v>
       </c>
       <c r="C334" s="7">
         <v>428.74570685724899</v>
       </c>
       <c r="D334" s="7">
-        <v>427.76818972864902</v>
+        <v>427.76785472692302</v>
       </c>
       <c r="E334" s="12">
-        <v>3.0284036907122225E-3</v>
+        <v>3.0287226328553629E-3</v>
       </c>
       <c r="F334" s="9">
         <v>1.954840695974025E-2</v>
       </c>
       <c r="G334" s="9">
-        <v>6.6174471382138833E-3</v>
+        <v>6.6130190160991198E-3</v>
       </c>
     </row>
     <row r="335" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A335" s="5">
         <v>43374</v>
       </c>
       <c r="B335" s="6">
         <v>214534.277225592</v>
       </c>
       <c r="C335" s="7">
         <v>427.97294371527198</v>
       </c>
       <c r="D335" s="7">
-        <v>427.657825726037</v>
+        <v>427.65769040042699</v>
       </c>
       <c r="E335" s="12">
-        <v>-2.5799955504413052E-4</v>
+        <v>-2.5753297092967475E-4</v>
       </c>
       <c r="F335" s="9">
         <v>1.6341331497136347E-2</v>
       </c>
       <c r="G335" s="9">
-        <v>1.4624342335656237E-3</v>
+        <v>1.4628015294346763E-3</v>
       </c>
     </row>
     <row r="336" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A336" s="5">
         <v>43405</v>
       </c>
       <c r="B336" s="6">
         <v>214044.09637325999</v>
       </c>
       <c r="C336" s="7">
         <v>426.99508532807999</v>
       </c>
       <c r="D336" s="7">
-        <v>428.073235586267</v>
+        <v>428.07316212505998</v>
       </c>
       <c r="E336" s="12">
-        <v>9.7136036158063099E-4</v>
+        <v>9.7150532764644915E-4</v>
       </c>
       <c r="F336" s="9">
         <v>1.9317560080221563E-2</v>
       </c>
       <c r="G336" s="9">
-        <v>1.419845085364857E-3</v>
+        <v>1.4218834303036942E-3</v>
       </c>
     </row>
     <row r="337" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A337" s="5">
         <v>43435</v>
       </c>
       <c r="B337" s="6">
         <v>212281.46199801401</v>
       </c>
       <c r="C337" s="7">
         <v>423.478818221381</v>
       </c>
       <c r="D337" s="7">
-        <v>425.56125366081898</v>
+        <v>425.561318595405</v>
       </c>
       <c r="E337" s="12">
-        <v>-5.8681125485636754E-3</v>
+        <v>-5.867790256192551E-3</v>
       </c>
       <c r="F337" s="9">
         <v>5.331713824084483E-3</v>
       </c>
       <c r="G337" s="9">
-        <v>-1.5053865992559201E-3</v>
+        <v>-1.5026086542573314E-3</v>
       </c>
     </row>
     <row r="338" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A338" s="5">
         <v>43466</v>
       </c>
       <c r="B338" s="6">
         <v>211966.181814154</v>
       </c>
       <c r="C338" s="7">
         <v>422.84986796631398</v>
       </c>
       <c r="D338" s="7">
-        <v>426.91615500589398</v>
+        <v>426.91651010683103</v>
       </c>
       <c r="E338" s="12">
-        <v>3.183798650416847E-3</v>
+        <v>3.1844800084248615E-3</v>
       </c>
       <c r="F338" s="9">
         <v>9.9291791755207193E-4</v>
       </c>
       <c r="G338" s="9">
-        <v>-1.0546958994003264E-3</v>
+        <v>-1.0536930837375946E-3</v>
       </c>
     </row>
     <row r="339" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A339" s="5">
         <v>43497</v>
       </c>
       <c r="B339" s="6">
         <v>211303.68138071301</v>
       </c>
       <c r="C339" s="7">
         <v>421.52825044029902</v>
       </c>
       <c r="D339" s="7">
-        <v>426.05946997792103</v>
+        <v>426.06022035116399</v>
       </c>
       <c r="E339" s="12">
-        <v>-2.0066821504122201E-3</v>
+        <v>-2.0057546039921048E-3</v>
       </c>
       <c r="F339" s="9">
         <v>4.2835938785268368E-3</v>
       </c>
       <c r="G339" s="9">
-        <v>-3.8662838270410171E-3</v>
+        <v>-3.8649498990375175E-3</v>
       </c>
     </row>
     <row r="340" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A340" s="5">
         <v>43525</v>
       </c>
       <c r="B340" s="6">
         <v>213102.32025742001</v>
       </c>
       <c r="C340" s="7">
         <v>425.11634267758501</v>
       </c>
       <c r="D340" s="7">
-        <v>426.15489143495603</v>
+        <v>426.156660185791</v>
       </c>
       <c r="E340" s="12">
-        <v>2.2396276519787151E-4</v>
+        <v>2.2635259059744506E-4</v>
       </c>
       <c r="F340" s="9">
         <v>6.9792542384596867E-3</v>
       </c>
       <c r="G340" s="9">
-        <v>-1.6872016862110595E-3</v>
+        <v>-1.68484638067945E-3</v>
       </c>
     </row>
     <row r="341" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A341" s="5">
         <v>43556</v>
       </c>
       <c r="B341" s="6">
         <v>214919.60426368</v>
       </c>
       <c r="C341" s="7">
         <v>428.741629954676</v>
       </c>
       <c r="D341" s="7">
-        <v>427.593157564867</v>
+        <v>427.59391301755102</v>
       </c>
       <c r="E341" s="12">
-        <v>3.3749844453692113E-3</v>
+        <v>3.3725926778509496E-3</v>
       </c>
       <c r="F341" s="9">
         <v>9.0133247355794754E-3</v>
       </c>
       <c r="G341" s="9">
-        <v>-5.8031697424154594E-4</v>
+        <v>-5.7803029952918639E-4</v>
       </c>
     </row>
     <row r="342" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A342" s="5">
         <v>43586</v>
       </c>
       <c r="B342" s="6">
         <v>214945.63646867801</v>
       </c>
       <c r="C342" s="7">
         <v>428.79356142012</v>
       </c>
       <c r="D342" s="7">
-        <v>427.76681133262599</v>
+        <v>427.76913331371497</v>
       </c>
       <c r="E342" s="12">
-        <v>4.0611914546984096E-4</v>
+        <v>4.0978201707186912E-4</v>
       </c>
       <c r="F342" s="9">
         <v>6.2161041081474355E-3</v>
       </c>
       <c r="G342" s="9">
-        <v>2.3292106293968384E-3</v>
+        <v>2.3320834807101232E-3</v>
       </c>
     </row>
     <row r="343" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A343" s="5">
         <v>43617</v>
       </c>
       <c r="B343" s="6">
         <v>216515.32544817499</v>
       </c>
       <c r="C343" s="7">
         <v>431.924923093232</v>
       </c>
       <c r="D343" s="7">
-        <v>428.43536774788998</v>
+        <v>428.43555929436599</v>
       </c>
       <c r="E343" s="12">
-        <v>1.5628992188085888E-3</v>
+        <v>1.557910397808504E-3</v>
       </c>
       <c r="F343" s="9">
         <v>4.9734306887088131E-3</v>
       </c>
       <c r="G343" s="9">
-        <v>3.6468680613392923E-3</v>
+        <v>3.6471684782601876E-3</v>
       </c>
     </row>
     <row r="344" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A344" s="5">
         <v>43647</v>
       </c>
       <c r="B344" s="6">
         <v>217662.93988095401</v>
       </c>
       <c r="C344" s="7">
         <v>434.214291176497</v>
       </c>
       <c r="D344" s="7">
-        <v>430.71321413269698</v>
+        <v>430.70887425229199</v>
       </c>
       <c r="E344" s="12">
-        <v>5.3166628067629063E-3</v>
+        <v>5.3060837472738154E-3</v>
       </c>
       <c r="F344" s="9">
         <v>3.0072385949864167E-3</v>
       </c>
       <c r="G344" s="9">
-        <v>5.5538619128809863E-3</v>
+        <v>5.5498620121339215E-3</v>
       </c>
     </row>
     <row r="345" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A345" s="5">
         <v>43678</v>
       </c>
       <c r="B345" s="6">
         <v>216095.84508176299</v>
       </c>
       <c r="C345" s="7">
         <v>431.08810461570999</v>
       </c>
       <c r="D345" s="7">
-        <v>428.75893200792598</v>
+        <v>428.755911451999</v>
       </c>
       <c r="E345" s="12">
-        <v>-4.5373163874394828E-3</v>
+        <v>-4.5342989593222249E-3</v>
       </c>
       <c r="F345" s="9">
         <v>6.2915399736069855E-3</v>
       </c>
       <c r="G345" s="9">
-        <v>4.9883569468758271E-3</v>
+        <v>4.9789624374496633E-3</v>
       </c>
     </row>
     <row r="346" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A346" s="5">
         <v>43709</v>
       </c>
       <c r="B346" s="6">
         <v>215351.81899453801</v>
       </c>
       <c r="C346" s="7">
         <v>429.60385212762998</v>
       </c>
       <c r="D346" s="7">
-        <v>428.43537370340499</v>
+        <v>428.434821637921</v>
       </c>
       <c r="E346" s="12">
-        <v>-7.5463921650731347E-4</v>
+        <v>-7.4888720015686694E-4</v>
       </c>
       <c r="F346" s="9">
         <v>2.0015250453964128E-3</v>
       </c>
       <c r="G346" s="9">
-        <v>3.2031454557159833E-3</v>
+        <v>3.1944276139648231E-3</v>
       </c>
     </row>
     <row r="347" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A347" s="5">
         <v>43739</v>
       </c>
       <c r="B347" s="6">
         <v>215368.452940655</v>
       </c>
       <c r="C347" s="7">
         <v>429.63703507152701</v>
       </c>
       <c r="D347" s="7">
-        <v>429.41447042520502</v>
+        <v>429.41308877183599</v>
       </c>
       <c r="E347" s="12">
-        <v>2.2852845070580052E-3</v>
+        <v>2.2833511295254905E-3</v>
       </c>
       <c r="F347" s="9">
         <v>3.8883097183874948E-3</v>
       </c>
       <c r="G347" s="9">
-        <v>-2.3825736974936174E-4</v>
+        <v>-2.4068826888856698E-4</v>
       </c>
     </row>
     <row r="348" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A348" s="5">
         <v>43770</v>
       </c>
       <c r="B348" s="6">
         <v>215734.00010430301</v>
       </c>
       <c r="C348" s="7">
         <v>430.36626257641097</v>
       </c>
       <c r="D348" s="7">
-        <v>431.23677294708801</v>
+        <v>431.23949676540099</v>
       </c>
       <c r="E348" s="12">
-        <v>4.2436914621870603E-3</v>
+        <v>4.2532657744287494E-3</v>
       </c>
       <c r="F348" s="9">
         <v>7.8951195556284937E-3</v>
       </c>
       <c r="G348" s="9">
-        <v>9.1551852479310192E-4</v>
+        <v>9.217034385546885E-4</v>
       </c>
     </row>
     <row r="349" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A349" s="5">
         <v>43800</v>
       </c>
       <c r="B349" s="6">
         <v>215281.593136685</v>
       </c>
       <c r="C349" s="7">
         <v>429.46375905020102</v>
       </c>
       <c r="D349" s="7">
-        <v>431.637785501971</v>
+        <v>431.63718868905102</v>
       </c>
       <c r="E349" s="12">
-        <v>9.2991270698572492E-4</v>
+        <v>9.2220663142628112E-4</v>
       </c>
       <c r="F349" s="9">
         <v>1.4132798551665271E-2</v>
       </c>
       <c r="G349" s="9">
-        <v>3.4020369962328711E-3</v>
+        <v>3.4087803576055009E-3</v>
       </c>
     </row>
     <row r="350" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A350" s="5">
         <v>43831</v>
       </c>
       <c r="B350" s="6">
         <v>215897.39116111901</v>
       </c>
       <c r="C350" s="7">
         <v>430.69221026396298</v>
       </c>
       <c r="D350" s="7">
-        <v>435.22146010202198</v>
+        <v>435.22186961833199</v>
       </c>
       <c r="E350" s="12">
-        <v>8.3025043692210865E-3</v>
+        <v>8.3048472727018652E-3</v>
       </c>
       <c r="F350" s="9">
         <v>1.8546398832679278E-2</v>
       </c>
       <c r="G350" s="9">
-        <v>8.9283103205926029E-3</v>
+        <v>8.9341668474096636E-3</v>
       </c>
     </row>
     <row r="351" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A351" s="5">
         <v>43862</v>
       </c>
       <c r="B351" s="6">
         <v>216092.12877452199</v>
       </c>
       <c r="C351" s="7">
         <v>431.08069098013499</v>
       </c>
       <c r="D351" s="7">
-        <v>435.73531805539398</v>
+        <v>435.736333183255</v>
       </c>
       <c r="E351" s="12">
-        <v>1.1806815620984956E-3</v>
+        <v>1.1820719518855771E-3</v>
       </c>
       <c r="F351" s="9">
         <v>2.2661448028354236E-2</v>
       </c>
       <c r="G351" s="9">
-        <v>1.0478695849260866E-2</v>
+        <v>1.0478718696880884E-2</v>
       </c>
     </row>
     <row r="352" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A352" s="5">
         <v>43891</v>
       </c>
       <c r="B352" s="6">
         <v>219583.11302532599</v>
       </c>
       <c r="C352" s="7">
         <v>438.04483128256902</v>
       </c>
       <c r="D352" s="7">
-        <v>439.05082379008002</v>
+        <v>439.05621089326797</v>
       </c>
       <c r="E352" s="12">
-        <v>7.6089901307117014E-3</v>
+        <v>7.6190059382006403E-3</v>
       </c>
       <c r="F352" s="9">
         <v>3.0411648076275499E-2</v>
       </c>
       <c r="G352" s="9">
-        <v>1.3710998605835911E-2</v>
+        <v>1.3715684997336552E-2</v>
       </c>
     </row>
     <row r="353" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A353" s="5">
         <v>43922</v>
       </c>
       <c r="B353" s="6">
         <v>222914.90928335799</v>
       </c>
       <c r="C353" s="7">
         <v>444.69140856080003</v>
       </c>
       <c r="D353" s="7">
-        <v>443.40126519314998</v>
+        <v>443.40153160549698</v>
       </c>
       <c r="E353" s="12">
-        <v>9.9087421486083738E-3</v>
+        <v>9.8969576205023557E-3</v>
       </c>
       <c r="F353" s="9">
         <v>3.7201376054408763E-2</v>
       </c>
       <c r="G353" s="9">
-        <v>1.5477582706068915E-2</v>
+        <v>1.5480735673501611E-2</v>
       </c>
     </row>
     <row r="354" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A354" s="5">
         <v>43952</v>
       </c>
       <c r="B354" s="6">
         <v>218902.13135770601</v>
       </c>
       <c r="C354" s="7">
         <v>436.686345670496</v>
       </c>
       <c r="D354" s="7">
-        <v>435.51525974043898</v>
+        <v>435.518061956304</v>
       </c>
       <c r="E354" s="12">
-        <v>-1.7785256993517518E-2</v>
+        <v>-1.7779527329659928E-2</v>
       </c>
       <c r="F354" s="9">
         <v>1.8406956075170289E-2</v>
       </c>
       <c r="G354" s="9">
-        <v>1.1801665301822695E-2</v>
+        <v>1.180751372598543E-2</v>
       </c>
     </row>
     <row r="355" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A355" s="5">
         <v>43983</v>
       </c>
       <c r="B355" s="6">
         <v>216402.62311997401</v>
       </c>
       <c r="C355" s="7">
         <v>431.70009399930899</v>
       </c>
       <c r="D355" s="7">
-        <v>428.05532001118098</v>
+        <v>428.05512032629701</v>
       </c>
       <c r="E355" s="12">
-        <v>-1.7128997348345498E-2</v>
+        <v>-1.7135779849139166E-2</v>
       </c>
       <c r="F355" s="9">
         <v>-5.2052817955694497E-4</v>
       </c>
       <c r="G355" s="9">
-        <v>-2.3173583101447903E-3</v>
+        <v>-2.3203560014150026E-3</v>
       </c>
     </row>
     <row r="356" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A356" s="5">
         <v>44013</v>
       </c>
       <c r="B356" s="6">
         <v>220936.30486623201</v>
       </c>
       <c r="C356" s="7">
         <v>440.74430431342199</v>
       </c>
       <c r="D356" s="7">
-        <v>437.47780470765599</v>
+        <v>437.47257213986097</v>
       </c>
       <c r="E356" s="12">
-        <v>2.2012306017429983E-2</v>
+        <v>2.2000558728009656E-2</v>
       </c>
       <c r="F356" s="9">
         <v>1.5038687739254319E-2</v>
       </c>
       <c r="G356" s="9">
-        <v>-1.3001962003150958E-2</v>
+        <v>-1.3008950332814795E-2</v>
       </c>
     </row>
     <row r="357" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A357" s="5">
         <v>44044</v>
       </c>
       <c r="B357" s="6">
         <v>224122.94552839501</v>
       </c>
       <c r="C357" s="7">
         <v>447.10131169884102</v>
       </c>
       <c r="D357" s="7">
-        <v>444.30906699030902</v>
+        <v>444.30243370720802</v>
       </c>
       <c r="E357" s="12">
-        <v>1.5615105975988808E-2</v>
+        <v>1.5612090911069743E-2</v>
       </c>
       <c r="F357" s="9">
         <v>3.7146019367446659E-2</v>
       </c>
       <c r="G357" s="9">
-        <v>-6.1649152555952602E-3</v>
+        <v>-6.1804459946599444E-3</v>
       </c>
     </row>
     <row r="358" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A358" s="5">
         <v>44075</v>
       </c>
       <c r="B358" s="6">
         <v>226128.844268229</v>
       </c>
       <c r="C358" s="7">
         <v>451.10286520154199</v>
       </c>
       <c r="D358" s="7">
-        <v>449.95935923777199</v>
+        <v>449.95741883918498</v>
       </c>
       <c r="E358" s="12">
-        <v>1.2717031155221159E-2</v>
+        <v>1.2727783381226265E-2</v>
       </c>
       <c r="F358" s="9">
         <v>5.0043808889136621E-2</v>
       </c>
       <c r="G358" s="9">
-        <v>1.8955562116193869E-2</v>
+        <v>1.8942761887492665E-2</v>
       </c>
     </row>
     <row r="359" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A359" s="5">
         <v>44105</v>
       </c>
       <c r="B359" s="6">
         <v>227825.629987839</v>
       </c>
       <c r="C359" s="7">
         <v>454.48777128119701</v>
       </c>
       <c r="D359" s="7">
-        <v>454.30400049469301</v>
+        <v>454.300976530014</v>
       </c>
       <c r="E359" s="12">
-        <v>9.6556303757762141E-3</v>
+        <v>9.653263862244188E-3</v>
       </c>
       <c r="F359" s="9">
         <v>5.7841233834817762E-2</v>
       </c>
       <c r="G359" s="9">
-        <v>3.6527498001736047E-2</v>
+        <v>3.6520679224718799E-2</v>
       </c>
     </row>
     <row r="360" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A360" s="5">
         <v>44136</v>
       </c>
       <c r="B360" s="6">
         <v>229721.22571022599</v>
       </c>
       <c r="C360" s="7">
         <v>458.269282058383</v>
       </c>
       <c r="D360" s="7">
-        <v>459.21951635916099</v>
+        <v>459.22550710354398</v>
       </c>
       <c r="E360" s="12">
-        <v>1.0819882411591042E-2</v>
+        <v>1.0839797464544221E-2</v>
       </c>
       <c r="F360" s="9">
         <v>6.4835517809711751E-2</v>
       </c>
       <c r="G360" s="9">
-        <v>4.0952020573170822E-2</v>
+        <v>4.0962392929627667E-2</v>
       </c>
     </row>
     <row r="361" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A361" s="5">
         <v>44166</v>
       </c>
       <c r="B361" s="6">
         <v>230920.01094136501</v>
       </c>
       <c r="C361" s="7">
         <v>460.660730412872</v>
       </c>
       <c r="D361" s="7">
-        <v>463.26632061109098</v>
+        <v>463.264658837448</v>
       </c>
       <c r="E361" s="12">
-        <v>8.8123524975904921E-3</v>
+        <v>8.7955735720779415E-3</v>
       </c>
       <c r="F361" s="9">
         <v>7.2641685602682804E-2</v>
       </c>
       <c r="G361" s="9">
-        <v>3.3822965278871964E-2</v>
+        <v>3.3834662991980125E-2</v>
       </c>
     </row>
     <row r="362" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A362" s="5">
         <v>44197</v>
       </c>
       <c r="B362" s="6">
         <v>229747.56882904799</v>
       </c>
       <c r="C362" s="7">
         <v>458.32183376366203</v>
       </c>
       <c r="D362" s="7">
-        <v>463.60255347809101</v>
+        <v>463.60202811830601</v>
       </c>
       <c r="E362" s="12">
-        <v>7.2578741868500884E-4</v>
+        <v>7.2824307751995221E-4</v>
       </c>
       <c r="F362" s="9">
         <v>6.4151667574311011E-2</v>
       </c>
       <c r="G362" s="9">
-        <v>2.7819020307821463E-2</v>
+        <v>2.7830680065500157E-2</v>
       </c>
     </row>
     <row r="363" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A363" s="5">
         <v>44228</v>
       </c>
       <c r="B363" s="6">
         <v>231068.11226931601</v>
       </c>
       <c r="C363" s="7">
         <v>460.95617672621398</v>
       </c>
       <c r="D363" s="7">
-        <v>465.75162362538202</v>
+        <v>465.76527682774997</v>
       </c>
       <c r="E363" s="12">
-        <v>4.6355873822696569E-3</v>
+        <v>4.6661761127841928E-3</v>
       </c>
       <c r="F363" s="9">
         <v>6.9303697361512651E-2</v>
       </c>
       <c r="G363" s="9">
-        <v>2.1369994544016446E-2</v>
+        <v>2.1377635084579794E-2</v>
       </c>
     </row>
     <row r="364" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A364" s="5">
         <v>44256</v>
       </c>
       <c r="B364" s="6">
         <v>232133.72132141099</v>
       </c>
       <c r="C364" s="7">
         <v>463.08195284354298</v>
       </c>
       <c r="D364" s="7">
-        <v>463.96569450968099</v>
+        <v>463.97360441051302</v>
       </c>
       <c r="E364" s="12">
-        <v>-3.8345096938138257E-3</v>
+        <v>-3.8467281834312361E-3</v>
       </c>
       <c r="F364" s="9">
         <v>5.7156527763760456E-2</v>
       </c>
       <c r="G364" s="9">
-        <v>1.2006214527734649E-2</v>
+        <v>1.20205355591263E-2</v>
       </c>
     </row>
     <row r="365" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A365" s="5">
         <v>44287</v>
       </c>
       <c r="B365" s="6">
         <v>238830.90985527899</v>
       </c>
       <c r="C365" s="7">
         <v>476.44212786322902</v>
       </c>
       <c r="D365" s="7">
-        <v>475.02575167536003</v>
+        <v>475.024163244031</v>
       </c>
       <c r="E365" s="12">
-        <v>2.3838092549854029E-2</v>
+        <v>2.3817214445976731E-2</v>
       </c>
       <c r="F365" s="9">
         <v>7.1399443954150321E-2</v>
       </c>
       <c r="G365" s="9">
-        <v>1.3458506319388608E-2</v>
+        <v>1.3470136043632674E-2</v>
       </c>
     </row>
     <row r="366" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A366" s="5">
         <v>44317</v>
       </c>
       <c r="B366" s="6">
         <v>242831.93673505701</v>
       </c>
       <c r="C366" s="7">
         <v>484.42374867350998</v>
       </c>
       <c r="D366" s="7">
-        <v>482.63613982492302</v>
+        <v>482.63598558654297</v>
       </c>
       <c r="E366" s="12">
-        <v>1.6021001225137832E-2</v>
+        <v>1.6024073997687571E-2</v>
       </c>
       <c r="F366" s="9">
         <v>0.10931737041083145</v>
       </c>
       <c r="G366" s="9">
-        <v>2.0829140704882398E-2</v>
+        <v>2.0825164301694565E-2</v>
       </c>
     </row>
     <row r="367" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A367" s="5">
         <v>44348</v>
       </c>
       <c r="B367" s="6">
         <v>245432.45883467401</v>
       </c>
       <c r="C367" s="7">
         <v>489.611512198122</v>
       </c>
       <c r="D367" s="7">
-        <v>485.24213498883603</v>
+        <v>485.236658860565</v>
       </c>
       <c r="E367" s="12">
-        <v>5.3995027493347614E-3</v>
+        <v>5.3884777589914279E-3</v>
       </c>
       <c r="F367" s="9">
         <v>0.13414733747754459</v>
       </c>
       <c r="G367" s="9">
-        <v>3.5587057850942516E-2</v>
+        <v>3.5566240825767759E-2</v>
       </c>
     </row>
     <row r="368" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A368" s="5">
         <v>44378</v>
       </c>
       <c r="B368" s="6">
         <v>244228.55658371301</v>
       </c>
       <c r="C368" s="7">
         <v>487.20985593622902</v>
       </c>
       <c r="D368" s="7">
-        <v>484.00072113040198</v>
+        <v>483.98900211511199</v>
       </c>
       <c r="E368" s="12">
-        <v>-2.5583389588841321E-3</v>
+        <v>-2.5712334850849228E-3</v>
       </c>
       <c r="F368" s="9">
         <v>0.10542518909050824</v>
       </c>
       <c r="G368" s="9">
-        <v>3.3554837996174758E-2</v>
+        <v>3.3527791227796255E-2</v>
       </c>
     </row>
     <row r="369" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A369" s="5">
         <v>44409</v>
       </c>
       <c r="B369" s="6">
         <v>248857.16164557001</v>
       </c>
       <c r="C369" s="7">
         <v>496.44342811516498</v>
       </c>
       <c r="D369" s="7">
-        <v>493.14092986518699</v>
+        <v>493.12576528903901</v>
       </c>
       <c r="E369" s="12">
-        <v>1.8884700653829078E-2</v>
+        <v>1.8878038827324195E-2</v>
       </c>
       <c r="F369" s="9">
         <v>0.11036003501944514</v>
       </c>
       <c r="G369" s="9">
-        <v>2.8668689588987384E-2</v>
+        <v>2.864146474491025E-2</v>
       </c>
     </row>
     <row r="370" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A370" s="5">
         <v>44440</v>
       </c>
       <c r="B370" s="6">
         <v>248742.14430932101</v>
       </c>
       <c r="C370" s="7">
         <v>496.21398082772401</v>
       </c>
       <c r="D370" s="7">
-        <v>495.03284233446698</v>
+        <v>495.02898857241303</v>
       </c>
       <c r="E370" s="12">
-        <v>3.8364539520117091E-3</v>
+        <v>3.8595089069386468E-3</v>
       </c>
       <c r="F370" s="9">
         <v>0.10000183795336226</v>
       </c>
       <c r="G370" s="9">
-        <v>2.0285803008089021E-2</v>
+        <v>2.0269604956867804E-2</v>
       </c>
     </row>
     <row r="371" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A371" s="5">
         <v>44470</v>
       </c>
       <c r="B371" s="6">
         <v>250311.37787042599</v>
       </c>
       <c r="C371" s="7">
         <v>499.34443398983802</v>
       </c>
       <c r="D371" s="7">
-        <v>499.35554001003698</v>
+        <v>499.35341217123198</v>
       </c>
       <c r="E371" s="12">
-        <v>8.7321432153573131E-3</v>
+        <v>8.7356977038657302E-3</v>
       </c>
       <c r="F371" s="9">
         <v>9.8697182945517881E-2</v>
       </c>
       <c r="G371" s="9">
-        <v>2.4554605697251208E-2</v>
+        <v>2.4552283996804869E-2</v>
       </c>
     </row>
     <row r="372" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A372" s="5">
         <v>44501</v>
       </c>
       <c r="B372" s="6">
         <v>252687.077182148</v>
       </c>
       <c r="C372" s="7">
         <v>504.08370009205902</v>
       </c>
       <c r="D372" s="7">
-        <v>505.359019554621</v>
+        <v>505.37303135503601</v>
       </c>
       <c r="E372" s="12">
-        <v>1.2022455071717841E-2</v>
+        <v>1.2054827376927646E-2</v>
       </c>
       <c r="F372" s="9">
         <v>9.99727012639684E-2</v>
       </c>
       <c r="G372" s="9">
-        <v>2.5549801818643747E-2</v>
+        <v>2.5577987043446937E-2</v>
       </c>
     </row>
     <row r="373" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A373" s="5">
         <v>44531</v>
       </c>
       <c r="B373" s="6">
         <v>254822.21309066599</v>
       </c>
       <c r="C373" s="7">
         <v>508.34306792743803</v>
       </c>
       <c r="D373" s="7">
-        <v>511.33492141102198</v>
+        <v>511.33635819161401</v>
       </c>
       <c r="E373" s="12">
-        <v>1.182506223331603E-2</v>
+        <v>1.1799851726533195E-2</v>
       </c>
       <c r="F373" s="9">
         <v>0.10350857880121511</v>
       </c>
       <c r="G373" s="9">
-        <v>2.9802844597842881E-2</v>
+        <v>2.9833394709597227E-2</v>
       </c>
     </row>
     <row r="374" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A374" s="5">
         <v>44562</v>
       </c>
       <c r="B374" s="6">
         <v>255555.95695518199</v>
       </c>
       <c r="C374" s="7">
         <v>509.80680848065401</v>
       </c>
       <c r="D374" s="7">
-        <v>516.10292836909196</v>
+        <v>516.107539779798</v>
       </c>
       <c r="E374" s="12">
-        <v>9.3246261078996362E-3</v>
+        <v>9.3308084038024042E-3</v>
       </c>
       <c r="F374" s="9">
         <v>0.11233367237647407</v>
       </c>
       <c r="G374" s="9">
-        <v>3.043137150541253E-2</v>
+        <v>3.0459505586854396E-2</v>
       </c>
     </row>
     <row r="375" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A375" s="5">
         <v>44593</v>
       </c>
       <c r="B375" s="6">
         <v>260229.804328303</v>
       </c>
       <c r="C375" s="7">
         <v>519.13063423297001</v>
       </c>
       <c r="D375" s="7">
-        <v>524.05421944139096</v>
+        <v>524.09269978571103</v>
       </c>
       <c r="E375" s="12">
-        <v>1.5406405651340549E-2</v>
+        <v>1.5471891786971392E-2</v>
       </c>
       <c r="F375" s="9">
         <v>0.12620387890215623</v>
       </c>
       <c r="G375" s="9">
-        <v>3.4502255017648809E-2</v>
+        <v>3.4526406472808802E-2</v>
       </c>
     </row>
     <row r="376" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A376" s="5">
         <v>44621</v>
       </c>
       <c r="B376" s="6">
         <v>265312.48615130101</v>
       </c>
       <c r="C376" s="7">
         <v>529.27004099764895</v>
       </c>
       <c r="D376" s="7">
-        <v>530.19602822805098</v>
+        <v>530.21466201727196</v>
       </c>
       <c r="E376" s="12">
-        <v>1.1719796461531873E-2</v>
+        <v>1.1681067555537439E-2</v>
       </c>
       <c r="F376" s="9">
         <v>0.14292953492935689</v>
       </c>
       <c r="G376" s="9">
-        <v>3.5819210219910635E-2</v>
+        <v>3.5850823464114834E-2</v>
       </c>
     </row>
     <row r="377" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A377" s="5">
         <v>44652</v>
       </c>
       <c r="B377" s="6">
         <v>267620.12814823899</v>
       </c>
       <c r="C377" s="7">
         <v>533.87354003399105</v>
       </c>
       <c r="D377" s="7">
-        <v>532.31827465704805</v>
+        <v>532.31268461401896</v>
       </c>
       <c r="E377" s="12">
-        <v>4.0027580668413609E-3</v>
+        <v>3.9569305548148304E-3</v>
       </c>
       <c r="F377" s="9">
         <v>0.12054226276826796</v>
       </c>
       <c r="G377" s="9">
-        <v>3.5080742965696077E-2</v>
+        <v>3.5100810841250274E-2</v>
       </c>
     </row>
     <row r="378" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A378" s="5">
         <v>44682</v>
       </c>
       <c r="B378" s="6">
         <v>269913.66759779298</v>
       </c>
       <c r="C378" s="7">
         <v>538.44890599623602</v>
       </c>
       <c r="D378" s="7">
-        <v>535.68090106678505</v>
+        <v>535.66550522196803</v>
       </c>
       <c r="E378" s="12">
-        <v>6.3169471532860122E-3</v>
+        <v>6.2985923590759274E-3</v>
       </c>
       <c r="F378" s="9">
         <v>0.11152458456188885</v>
       </c>
       <c r="G378" s="9">
-        <v>3.0102077643112679E-2</v>
+        <v>3.0070998108314928E-2</v>
       </c>
     </row>
     <row r="379" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A379" s="5">
         <v>44713</v>
       </c>
       <c r="B379" s="6">
         <v>271613.04481209</v>
       </c>
       <c r="C379" s="7">
         <v>541.838981830693</v>
       </c>
       <c r="D379" s="7">
-        <v>536.73270490616903</v>
+        <v>536.71487210973396</v>
       </c>
       <c r="E379" s="12">
-        <v>1.9634895276074982E-3</v>
+        <v>1.9589965706885426E-3</v>
       </c>
       <c r="F379" s="9">
         <v>0.10667124512267812</v>
       </c>
       <c r="G379" s="9">
-        <v>2.1892339325981336E-2</v>
+        <v>2.1827454851830463E-2</v>
       </c>
     </row>
     <row r="380" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A380" s="5">
         <v>44743</v>
       </c>
       <c r="B380" s="6">
         <v>271208.51544255298</v>
       </c>
       <c r="C380" s="7">
         <v>541.03198899328299</v>
       </c>
       <c r="D380" s="7">
-        <v>537.55375113378898</v>
+        <v>537.51290220820601</v>
       </c>
       <c r="E380" s="12">
-        <v>1.5297115680019679E-3</v>
+        <v>1.4868790487119199E-3</v>
       </c>
       <c r="F380" s="9">
         <v>0.11047012370804499</v>
       </c>
       <c r="G380" s="9">
-        <v>1.4748077029753226E-2</v>
+        <v>1.466843506450255E-2</v>
       </c>
     </row>
     <row r="381" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A381" s="5">
         <v>44774</v>
       </c>
       <c r="B381" s="6">
         <v>273750.70741281001</v>
       </c>
       <c r="C381" s="7">
         <v>546.10339014684496</v>
       </c>
       <c r="D381" s="7">
-        <v>542.87614126470203</v>
+        <v>542.84114002219701</v>
       </c>
       <c r="E381" s="12">
-        <v>9.9011310398025021E-3</v>
+        <v>9.9127626371415811E-3</v>
       </c>
       <c r="F381" s="9">
         <v>0.100031462235733</v>
       </c>
       <c r="G381" s="9">
-        <v>1.1868007929115798E-2</v>
+        <v>1.1810879059425794E-2</v>
       </c>
     </row>
     <row r="382" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A382" s="5">
         <v>44805</v>
       </c>
       <c r="B382" s="6">
         <v>272259.454247054</v>
       </c>
       <c r="C382" s="7">
         <v>543.12849953529803</v>
       </c>
       <c r="D382" s="7">
-        <v>542.28553426026497</v>
+        <v>542.27907247299504</v>
       </c>
       <c r="E382" s="12">
-        <v>-1.0879221972458497E-3</v>
+        <v>-1.0354181136289498E-3</v>
       </c>
       <c r="F382" s="9">
         <v>9.4544935290450605E-2</v>
       </c>
       <c r="G382" s="9">
-        <v>1.120657366244493E-2</v>
+        <v>1.117974096300034E-2</v>
       </c>
     </row>
     <row r="383" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A383" s="5">
         <v>44835</v>
       </c>
       <c r="B383" s="6">
         <v>268282.02277825301</v>
       </c>
       <c r="C383" s="7">
         <v>535.19394904694605</v>
       </c>
       <c r="D383" s="7">
-        <v>535.53491374313001</v>
+        <v>535.54427771248095</v>
       </c>
       <c r="E383" s="12">
-        <v>-1.2448461355959894E-2</v>
+        <v>-1.2419425905191073E-2</v>
       </c>
       <c r="F383" s="9">
         <v>7.1793160425690505E-2</v>
       </c>
       <c r="G383" s="9">
-        <v>6.664254473230713E-3</v>
+        <v>6.690636456873289E-3</v>
       </c>
     </row>
     <row r="384" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A384" s="5">
         <v>44866</v>
       </c>
       <c r="B384" s="6">
         <v>263787.66538461298</v>
       </c>
       <c r="C384" s="7">
         <v>526.22818661149995</v>
       </c>
       <c r="D384" s="7">
-        <v>527.77483999435503</v>
+        <v>527.803331192781</v>
       </c>
       <c r="E384" s="12">
-        <v>-1.4490322758857643E-2</v>
+        <v>-1.4454353900978156E-2</v>
       </c>
       <c r="F384" s="9">
         <v>4.393017769746721E-2</v>
       </c>
       <c r="G384" s="9">
-        <v>-7.1528424700083582E-3</v>
+        <v>-7.0759092951513392E-3</v>
       </c>
     </row>
     <row r="385" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A385" s="5">
         <v>44896</v>
       </c>
       <c r="B385" s="6">
         <v>262068.20530313501</v>
       </c>
       <c r="C385" s="7">
         <v>522.79804760440197</v>
       </c>
       <c r="D385" s="7">
-        <v>526.07440331818202</v>
+        <v>526.08921933529496</v>
       </c>
       <c r="E385" s="12">
-        <v>-3.2218979521478897E-3</v>
+        <v>-3.2476336472002654E-3</v>
       </c>
       <c r="F385" s="9">
         <v>2.8435481053962652E-2</v>
       </c>
       <c r="G385" s="9">
-        <v>-2.0540428133920985E-2</v>
+        <v>-2.0458282381910609E-2</v>
       </c>
     </row>
     <row r="386" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A386" s="5">
         <v>44927</v>
       </c>
       <c r="B386" s="6">
         <v>258296.853564825</v>
       </c>
       <c r="C386" s="7">
         <v>515.27460414304505</v>
       </c>
       <c r="D386" s="7">
-        <v>521.76792442081796</v>
+        <v>521.789754810114</v>
       </c>
       <c r="E386" s="12">
-        <v>-8.186064309917418E-3</v>
+        <v>-8.1725007226212121E-3</v>
       </c>
       <c r="F386" s="9">
         <v>1.0725230756894799E-2</v>
       </c>
       <c r="G386" s="9">
-        <v>-2.7814843218186613E-2</v>
+        <v>-2.7755396099114149E-2</v>
       </c>
     </row>
     <row r="387" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A387" s="5">
         <v>44958</v>
       </c>
       <c r="B387" s="6">
         <v>257405.91599430301</v>
       </c>
       <c r="C387" s="7">
         <v>513.497278954482</v>
       </c>
       <c r="D387" s="7">
-        <v>517.51073782462799</v>
+        <v>517.58892671251897</v>
       </c>
       <c r="E387" s="12">
-        <v>-8.1591573512603821E-3</v>
+        <v>-8.0508060169248719E-3</v>
       </c>
       <c r="F387" s="9">
         <v>-1.0851517724072335E-2</v>
       </c>
       <c r="G387" s="9">
-        <v>-2.5063739744967672E-2</v>
+        <v>-2.5011281256149376E-2</v>
       </c>
     </row>
     <row r="388" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A388" s="5">
         <v>44986</v>
       </c>
       <c r="B388" s="6">
         <v>257122.222225398</v>
       </c>
       <c r="C388" s="7">
         <v>512.93134021983303</v>
       </c>
       <c r="D388" s="7">
-        <v>513.37823661577795</v>
+        <v>513.41353039585999</v>
       </c>
       <c r="E388" s="12">
-        <v>-7.9853438910680863E-3</v>
+        <v>-8.0670124517135955E-3</v>
       </c>
       <c r="F388" s="9">
         <v>-3.0870254335609526E-2</v>
       </c>
       <c r="G388" s="9">
-        <v>-2.3107854719327525E-2</v>
+        <v>-2.3055094528436015E-2</v>
       </c>
     </row>
     <row r="389" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A389" s="5">
         <v>45017</v>
       </c>
       <c r="B389" s="6">
         <v>260441.30473063199</v>
       </c>
       <c r="C389" s="7">
         <v>519.55255492066794</v>
       </c>
       <c r="D389" s="7">
-        <v>518.035217085814</v>
+        <v>518.02953508007204</v>
       </c>
       <c r="E389" s="12">
-        <v>9.0712463791515763E-3</v>
+        <v>8.9908123002775397E-3</v>
       </c>
       <c r="F389" s="9">
         <v>-2.6824676706044159E-2</v>
       </c>
       <c r="G389" s="9">
-        <v>-1.6941282916798084E-2</v>
+        <v>-1.6913506650072296E-2</v>
       </c>
     </row>
     <row r="390" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A390" s="5">
         <v>45047</v>
       </c>
       <c r="B390" s="6">
         <v>260735.96564923</v>
       </c>
       <c r="C390" s="7">
         <v>520.14037194627701</v>
       </c>
       <c r="D390" s="7">
-        <v>516.80668781756799</v>
+        <v>516.7698676837</v>
       </c>
       <c r="E390" s="12">
-        <v>-2.3715168925330099E-3</v>
+        <v>-2.4316516937153976E-3</v>
       </c>
       <c r="F390" s="9">
         <v>-3.4002360940978527E-2</v>
       </c>
       <c r="G390" s="9">
-        <v>-1.094508607762501E-2</v>
+        <v>-1.1022243055152758E-2</v>
       </c>
     </row>
     <row r="391" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A391" s="5">
         <v>45078</v>
       </c>
       <c r="B391" s="6">
         <v>262239.27178684698</v>
       </c>
       <c r="C391" s="7">
         <v>523.13930694790702</v>
       </c>
       <c r="D391" s="7">
-        <v>518.30652902956297</v>
+        <v>518.26048887252898</v>
       </c>
       <c r="E391" s="12">
-        <v>2.9021319718764982E-3</v>
+        <v>2.8844971079879933E-3</v>
       </c>
       <c r="F391" s="9">
         <v>-3.4511497898519594E-2</v>
       </c>
       <c r="G391" s="9">
-        <v>3.1657674794827173E-4</v>
+        <v>1.7238605123925943E-4</v>
       </c>
     </row>
     <row r="392" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A392" s="5">
         <v>45108</v>
       </c>
       <c r="B392" s="6">
         <v>260827.70181327101</v>
       </c>
       <c r="C392" s="7">
         <v>520.32337578453496</v>
       </c>
       <c r="D392" s="7">
-        <v>517.13741868316504</v>
+        <v>517.03590832540101</v>
       </c>
       <c r="E392" s="12">
-        <v>-2.2556349976661227E-3</v>
+        <v>-2.362866885322501E-3</v>
       </c>
       <c r="F392" s="9">
         <v>-3.8276134554042329E-2</v>
       </c>
       <c r="G392" s="9">
-        <v>2.1475834790842807E-3</v>
+        <v>1.9588186096093363E-3</v>
       </c>
     </row>
     <row r="393" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A393" s="5">
         <v>45139</v>
       </c>
       <c r="B393" s="6">
         <v>259152.760488317</v>
       </c>
       <c r="C393" s="7">
         <v>516.98204693647699</v>
       </c>
       <c r="D393" s="7">
-        <v>514.75884746660199</v>
+        <v>514.641426512164</v>
       </c>
       <c r="E393" s="12">
-        <v>-4.5994954737945681E-3</v>
+        <v>-4.6311712101242408E-3</v>
       </c>
       <c r="F393" s="9">
         <v>-5.3325695712193588E-2</v>
       </c>
       <c r="G393" s="9">
-        <v>1.2806019034377059E-3</v>
+        <v>1.114117130478931E-3</v>
       </c>
     </row>
     <row r="394" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A394" s="5">
         <v>45170</v>
       </c>
       <c r="B394" s="6">
         <v>257808.021672542</v>
       </c>
       <c r="C394" s="7">
         <v>514.29943678690904</v>
       </c>
       <c r="D394" s="7">
-        <v>513.87143205906204</v>
+        <v>513.90417225620001</v>
       </c>
       <c r="E394" s="12">
-        <v>-1.7239439630952758E-3</v>
+        <v>-1.4325590945146738E-3</v>
       </c>
       <c r="F394" s="9">
         <v>-5.3079635432600525E-2</v>
       </c>
       <c r="G394" s="9">
-        <v>-4.7521122661959847E-3</v>
+        <v>-4.8152583057544662E-3</v>
       </c>
     </row>
     <row r="395" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A395" s="5">
         <v>45200</v>
       </c>
       <c r="B395" s="6">
         <v>259423.18815502501</v>
       </c>
       <c r="C395" s="7">
         <v>517.52152121573704</v>
       </c>
       <c r="D395" s="7">
-        <v>518.23988906209297</v>
+        <v>518.29794661140704</v>
       </c>
       <c r="E395" s="12">
-        <v>8.5010699768357512E-3</v>
+        <v>8.5497931178821762E-3</v>
       </c>
       <c r="F395" s="9">
         <v>-3.3020604703546064E-2</v>
       </c>
       <c r="G395" s="9">
-        <v>-3.4662359411441468E-3</v>
+        <v>-3.3650106442183469E-3</v>
       </c>
     </row>
     <row r="396" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A396" s="5">
         <v>45231</v>
       </c>
       <c r="B396" s="6">
         <v>258557.157466748</v>
       </c>
       <c r="C396" s="7">
         <v>515.79388259405596</v>
       </c>
       <c r="D396" s="7">
-        <v>517.42370887257005</v>
+        <v>517.47864987045205</v>
       </c>
       <c r="E396" s="12">
-        <v>-1.5749080816608307E-3</v>
+        <v>-1.5807447170329558E-3</v>
       </c>
       <c r="F396" s="9">
         <v>-1.9828477992850924E-2</v>
       </c>
       <c r="G396" s="9">
-        <v>-4.3075989004892623E-4</v>
+        <v>-1.6584857024748434E-4</v>
       </c>
     </row>
     <row r="397" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A397" s="5">
         <v>45261</v>
       </c>
       <c r="B397" s="6">
         <v>257442.610373173</v>
       </c>
       <c r="C397" s="7">
         <v>513.57048031673605</v>
       </c>
       <c r="D397" s="7">
-        <v>516.807777634476</v>
+        <v>516.84356984001704</v>
       </c>
       <c r="E397" s="12">
-        <v>-1.190380779875988E-3</v>
+        <v>-1.2272584204082726E-3</v>
       </c>
       <c r="F397" s="9">
         <v>-1.7650347643701103E-2</v>
       </c>
       <c r="G397" s="9">
-        <v>4.3367948289239067E-3</v>
+        <v>4.5540524364491297E-3</v>
       </c>
     </row>
     <row r="398" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A398" s="5">
         <v>45292</v>
       </c>
       <c r="B398" s="6">
         <v>257655.80438207099</v>
       </c>
       <c r="C398" s="7">
         <v>513.99577956844701</v>
       </c>
       <c r="D398" s="7">
-        <v>520.12544428706303</v>
+        <v>520.17740052413603</v>
       </c>
       <c r="E398" s="12">
-        <v>6.4195370042079425E-3</v>
+        <v>6.4503669556166265E-3</v>
       </c>
       <c r="F398" s="9">
         <v>-2.4818311717978991E-3</v>
       </c>
       <c r="G398" s="9">
-        <v>4.8399421996658809E-3</v>
+        <v>4.9494823685960476E-3</v>
       </c>
     </row>
     <row r="399" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A399" s="5">
         <v>45323</v>
       </c>
       <c r="B399" s="6">
         <v>260419.70852645501</v>
       </c>
       <c r="C399" s="7">
         <v>519.50947280253604</v>
       </c>
       <c r="D399" s="7">
-        <v>522.79975980346399</v>
+        <v>522.91674668776704</v>
       </c>
       <c r="E399" s="12">
-        <v>5.1416740822334273E-3</v>
+        <v>5.2661768098167805E-3</v>
       </c>
       <c r="F399" s="9">
         <v>1.1708326595800678E-2</v>
       </c>
       <c r="G399" s="9">
-        <v>6.5812979596331367E-3</v>
+        <v>6.6187491777505159E-3</v>
       </c>
     </row>
     <row r="400" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A400" s="5">
         <v>45352</v>
       </c>
       <c r="B400" s="6">
         <v>261141.74328401001</v>
       </c>
       <c r="C400" s="7">
         <v>520.94985493937395</v>
       </c>
       <c r="D400" s="7">
-        <v>520.96295891299701</v>
+        <v>521.02346809420806</v>
       </c>
       <c r="E400" s="12">
-        <v>-3.5133927589360292E-3</v>
+        <v>-3.620611895777448E-3</v>
       </c>
       <c r="F400" s="9">
         <v>1.5632725261249147E-2</v>
       </c>
       <c r="G400" s="9">
-        <v>7.3539439206729007E-3</v>
+        <v>7.4051910658043951E-3</v>
       </c>
     </row>
     <row r="401" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A401" s="5">
         <v>45383</v>
       </c>
       <c r="B401" s="6">
         <v>261962.20493682101</v>
       </c>
       <c r="C401" s="7">
         <v>522.58658820782898</v>
       </c>
       <c r="D401" s="7">
-        <v>520.81514061318398</v>
+        <v>520.80795408040103</v>
       </c>
       <c r="E401" s="12">
-        <v>-2.8374051798507605E-4</v>
+        <v>-4.136359051067906E-4</v>
       </c>
       <c r="F401" s="9">
         <v>5.839704296371595E-3</v>
       </c>
       <c r="G401" s="9">
-        <v>6.5756637571745546E-3</v>
+        <v>6.5928280035374431E-3</v>
       </c>
     </row>
     <row r="402" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A402" s="5">
         <v>45413</v>
       </c>
       <c r="B402" s="6">
         <v>264248.84969596699</v>
       </c>
       <c r="C402" s="7">
         <v>527.14819999993404</v>
       </c>
       <c r="D402" s="7">
-        <v>523.31109881377097</v>
+        <v>523.23856937573601</v>
       </c>
       <c r="E402" s="12">
-        <v>4.7924071440172966E-3</v>
+        <v>4.6670087818201367E-3</v>
       </c>
       <c r="F402" s="9">
         <v>1.3472955439769008E-2</v>
       </c>
       <c r="G402" s="9">
-        <v>3.4340599818729611E-3</v>
+        <v>3.2900509054454297E-3</v>
       </c>
     </row>
     <row r="403" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A403" s="5">
         <v>45444</v>
       </c>
       <c r="B403" s="6">
         <v>266064.09825434402</v>
       </c>
       <c r="C403" s="7">
         <v>530.76942677613999</v>
       </c>
       <c r="D403" s="7">
-        <v>526.21625320905002</v>
+        <v>526.12180833306002</v>
       </c>
       <c r="E403" s="12">
-        <v>5.5514862991905556E-3</v>
+        <v>5.5103716088129584E-3</v>
       </c>
       <c r="F403" s="9">
         <v>1.4585254303960626E-2</v>
       </c>
       <c r="G403" s="9">
-        <v>4.1271043449071509E-3</v>
+        <v>3.8684536404904879E-3</v>
       </c>
     </row>
     <row r="404" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A404" s="5">
         <v>45474</v>
       </c>
       <c r="B404" s="6">
         <v>266334.07782784698</v>
       </c>
       <c r="C404" s="7">
         <v>531.30800715737098</v>
       </c>
       <c r="D404" s="7">
-        <v>528.11230616917703</v>
+        <v>527.91661816371698</v>
       </c>
       <c r="E404" s="12">
-        <v>3.6031820540780579E-3</v>
+        <v>3.411395996572697E-3</v>
       </c>
       <c r="F404" s="9">
         <v>2.1111162565536468E-2</v>
       </c>
       <c r="G404" s="9">
-        <v>8.3484492538770105E-3</v>
+        <v>8.0069286927144656E-3</v>
       </c>
     </row>
     <row r="405" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A405" s="5">
         <v>45505</v>
       </c>
       <c r="B405" s="6">
         <v>265375.44571877102</v>
       </c>
       <c r="C405" s="7">
         <v>529.39563860271903</v>
       </c>
       <c r="D405" s="7">
-        <v>528.28684959423799</v>
+        <v>528.04065959169202</v>
       </c>
       <c r="E405" s="12">
-        <v>3.3050437004034094E-4</v>
+        <v>2.3496405247946939E-4</v>
       </c>
       <c r="F405" s="9">
         <v>2.4011649417619685E-2</v>
       </c>
       <c r="G405" s="9">
-        <v>1.1198218383401182E-2</v>
+        <v>1.0867944967288601E-2</v>
       </c>
     </row>
     <row r="406" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A406" s="5">
         <v>45536</v>
       </c>
       <c r="B406" s="6">
         <v>266094.19737815898</v>
       </c>
       <c r="C406" s="7">
         <v>530.82947130976504</v>
       </c>
       <c r="D406" s="7">
-        <v>531.00766268043196</v>
+        <v>531.15114274682298</v>
       </c>
       <c r="E406" s="12">
-        <v>5.1502570777290924E-3</v>
+        <v>5.8906129644185068E-3</v>
       </c>
       <c r="F406" s="9">
         <v>3.2140876190974499E-2</v>
       </c>
       <c r="G406" s="9">
-        <v>1.0866626795023482E-2</v>
+        <v>1.0788708681783277E-2</v>
       </c>
     </row>
     <row r="407" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A407" s="5">
         <v>45566</v>
       </c>
       <c r="B407" s="6">
         <v>265737.64980293898</v>
       </c>
       <c r="C407" s="7">
         <v>530.11819702150297</v>
       </c>
       <c r="D407" s="7">
-        <v>531.11066429224695</v>
+        <v>531.23231912785297</v>
       </c>
       <c r="E407" s="12">
-        <v>1.9397387091379947E-4</v>
+        <v>1.5283103903374062E-4</v>
       </c>
       <c r="F407" s="9">
         <v>2.4340390282078239E-2</v>
       </c>
       <c r="G407" s="9">
-        <v>8.0915298424661941E-3</v>
+        <v>8.3353308443976371E-3</v>
       </c>
     </row>
     <row r="408" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A408" s="5">
         <v>45597</v>
       </c>
       <c r="B408" s="6">
         <v>268143.94746382697</v>
       </c>
       <c r="C408" s="7">
         <v>534.91850355854399</v>
       </c>
       <c r="D408" s="7">
-        <v>536.48354920511895</v>
+        <v>536.56839025637203</v>
       </c>
       <c r="E408" s="12">
-        <v>1.0116319016173048E-2</v>
+        <v>1.0044703487317008E-2</v>
       </c>
       <c r="F408" s="9">
         <v>3.7078029829096693E-2</v>
       </c>
       <c r="G408" s="9">
-        <v>1.0101296319180886E-2</v>
+        <v>1.0664932107973923E-2</v>
       </c>
     </row>
     <row r="409" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A409" s="5">
         <v>45627</v>
       </c>
       <c r="B409" s="6">
         <v>269426.09136215999</v>
       </c>
       <c r="C409" s="7">
         <v>537.47624354085497</v>
       </c>
       <c r="D409" s="7">
-        <v>540.982193047235</v>
+        <v>541.04305410023198</v>
       </c>
       <c r="E409" s="12">
-        <v>8.3854273794257139E-3</v>
+        <v>8.3394100828824147E-3</v>
       </c>
       <c r="F409" s="9">
         <v>4.6548164546714954E-2</v>
       </c>
       <c r="G409" s="9">
-        <v>1.3335956387982906E-2</v>
+        <v>1.3694932684779504E-2</v>
       </c>
     </row>
     <row r="410" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A410" s="5">
         <v>45658</v>
       </c>
       <c r="B410" s="6">
         <v>268212.980198454</v>
       </c>
       <c r="C410" s="7">
         <v>535.05621648271301</v>
       </c>
       <c r="D410" s="7">
-        <v>540.80776582720296</v>
+        <v>540.89215324462305</v>
       </c>
       <c r="E410" s="12">
-        <v>-3.224269158463855E-4</v>
+        <v>-2.7890729668433867E-4</v>
       </c>
       <c r="F410" s="9">
         <v>4.0973949108976004E-2</v>
       </c>
       <c r="G410" s="9">
-        <v>1.7522787226332825E-2</v>
+        <v>1.7655338444546143E-2</v>
       </c>
     </row>
     <row r="411" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A411" s="5">
         <v>45689</v>
       </c>
       <c r="B411" s="6">
         <v>270492.66894957499</v>
       </c>
       <c r="C411" s="7">
         <v>539.60395178258602</v>
       </c>
       <c r="D411" s="7">
-        <v>542.20627367908799</v>
+        <v>542.36712857322505</v>
       </c>
       <c r="E411" s="12">
-        <v>2.5859611127179161E-3</v>
+        <v>2.7269305345882788E-3</v>
       </c>
       <c r="F411" s="9">
         <v>3.8679716217008941E-2</v>
       </c>
       <c r="G411" s="9">
-        <v>1.5885353792055801E-2</v>
+        <v>1.5854438489342648E-2</v>
       </c>
     </row>
     <row r="412" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A412" s="5">
         <v>45717</v>
       </c>
       <c r="B412" s="6">
         <v>271315.71920009702</v>
       </c>
       <c r="C412" s="7">
         <v>541.24584902668505</v>
       </c>
       <c r="D412" s="7">
-        <v>540.57046325489205</v>
+        <v>540.651423139587</v>
       </c>
       <c r="E412" s="12">
-        <v>-3.0169522257577075E-3</v>
+        <v>-3.1633654461166172E-3</v>
       </c>
       <c r="F412" s="9">
         <v>3.8959592549791644E-2</v>
       </c>
       <c r="G412" s="9">
-        <v>9.3300487036367397E-3</v>
+        <v>9.3650743564719363E-3</v>
       </c>
     </row>
     <row r="413" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A413" s="5">
         <v>45748</v>
       </c>
       <c r="B413" s="6">
         <v>270751.74244191701</v>
       </c>
       <c r="C413" s="7">
         <v>540.12077569804705</v>
       </c>
       <c r="D413" s="7">
-        <v>537.97835470064797</v>
+        <v>537.97174095245703</v>
       </c>
       <c r="E413" s="12">
-        <v>-4.7951353809388975E-3</v>
+        <v>-4.9563953268982885E-3</v>
       </c>
       <c r="F413" s="9">
         <v>3.3552693249075283E-2</v>
       </c>
       <c r="G413" s="9">
-        <v>1.5334759808407483E-3</v>
+        <v>1.536416148674391E-3</v>
       </c>
     </row>
     <row r="414" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A414" s="5">
         <v>45778</v>
       </c>
       <c r="B414" s="6">
         <v>273427.28284223302</v>
       </c>
       <c r="C414" s="7">
         <v>545.458192711126</v>
       </c>
       <c r="D414" s="7">
-        <v>541.35161578918405</v>
+        <v>541.243814161773</v>
       </c>
       <c r="E414" s="12">
-        <v>6.270254293805344E-3</v>
+        <v>6.0822399398208216E-3</v>
       </c>
       <c r="F414" s="9">
         <v>3.4734051470144856E-2</v>
       </c>
       <c r="G414" s="9">
-        <v>-2.5220494522713022E-3</v>
+        <v>-2.7306232135386743E-3</v>
       </c>
     </row>
     <row r="415" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A415" s="5">
         <v>45809</v>
       </c>
       <c r="B415" s="6">
         <v>271618.65117166197</v>
       </c>
       <c r="C415" s="7">
         <v>541.850165918573</v>
       </c>
       <c r="D415" s="7">
-        <v>537.743563306591</v>
+        <v>537.59196660678003</v>
       </c>
       <c r="E415" s="12">
-        <v>-6.6648964875318795E-3</v>
+        <v>-6.747139568973326E-3</v>
       </c>
       <c r="F415" s="9">
         <v>2.0876747196493017E-2</v>
       </c>
       <c r="G415" s="9">
-        <v>-4.0102433557890338E-3</v>
+        <v>-4.3741218126961412E-3</v>
       </c>
     </row>
     <row r="416" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A416" s="5">
         <v>45839</v>
       </c>
       <c r="B416" s="6">
         <v>272664.06801065803</v>
       </c>
       <c r="C416" s="7">
         <v>543.93566072984697</v>
       </c>
       <c r="D416" s="7">
-        <v>541.036838513097</v>
+        <v>540.73866180347295</v>
       </c>
       <c r="E416" s="12">
-        <v>6.1242484917078954E-3</v>
+        <v>5.8533151389044136E-3</v>
       </c>
       <c r="F416" s="9">
         <v>2.3767105713382808E-2</v>
       </c>
       <c r="G416" s="9">
-        <v>-3.8443440898117132E-4</v>
+        <v>-8.7344760770602381E-4</v>
       </c>
     </row>
     <row r="417" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A417" s="5">
         <v>45870</v>
       </c>
       <c r="B417" s="6">
         <v>271079.16545142798</v>
       </c>
       <c r="C417" s="7">
         <v>540.77394959189996</v>
       </c>
       <c r="D417" s="7">
-        <v>540.67392106036903</v>
+        <v>540.27379835109502</v>
       </c>
       <c r="E417" s="12">
-        <v>-6.7078140875831416E-4</v>
+        <v>-8.5968229241739635E-4</v>
       </c>
       <c r="F417" s="9">
         <v>2.1493019888136455E-2</v>
       </c>
       <c r="G417" s="9">
-        <v>-2.7539400284981586E-4</v>
+        <v>-7.7941677274639964E-4</v>
       </c>
     </row>
     <row r="418" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A418" s="5">
         <v>45901</v>
       </c>
       <c r="B418" s="6">
         <v>271994.92857299699</v>
       </c>
       <c r="C418" s="7">
         <v>542.60079910029697</v>
       </c>
       <c r="D418" s="7">
-        <v>543.14353707237501</v>
+        <v>543.42707838125398</v>
       </c>
       <c r="E418" s="12">
-        <v>4.5676625333852527E-3</v>
+        <v>5.8364481856842954E-3</v>
       </c>
       <c r="F418" s="9">
         <v>2.2175347125108713E-2</v>
       </c>
       <c r="G418" s="9">
-        <v>4.8116320543267754E-3</v>
+        <v>4.7204238675782051E-3</v>
       </c>
     </row>
     <row r="419" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A419" s="5">
         <v>45931</v>
       </c>
       <c r="B419" s="6">
         <v>272225.53582857299</v>
       </c>
       <c r="C419" s="7">
         <v>543.06083591719698</v>
       </c>
       <c r="D419" s="7">
-        <v>544.34039182473896</v>
+        <v>544.53434454287901</v>
       </c>
       <c r="E419" s="12">
-        <v>2.2035699049558488E-3</v>
+        <v>2.0375616263423879E-3</v>
       </c>
       <c r="F419" s="9">
         <v>2.4414628602475563E-2</v>
       </c>
       <c r="G419" s="9">
-        <v>4.9538138012088506E-3</v>
+        <v>5.3475644438105707E-3</v>
       </c>
     </row>
     <row r="420" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A420" s="5">
         <v>45962</v>
       </c>
       <c r="B420" s="6">
         <v>272997.785055427</v>
       </c>
       <c r="C420" s="7">
         <v>544.60139055104298</v>
       </c>
       <c r="D420" s="7">
-        <v>545.99865841471001</v>
+        <v>546.11193713300997</v>
       </c>
       <c r="E420" s="12">
-        <v>3.0463779922931256E-3</v>
+        <v>2.8971406596132177E-3</v>
       </c>
       <c r="F420" s="9">
         <v>1.8101611606410328E-2</v>
       </c>
       <c r="G420" s="9">
-        <v>8.6623402917711534E-3</v>
+        <v>9.556957240470787E-3</v>
       </c>
     </row>
     <row r="421" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A421" s="5">
         <v>45992</v>
       </c>
       <c r="B421" s="6">
         <v>271067.55001795798</v>
       </c>
       <c r="C421" s="7">
         <v>540.75077804412297</v>
       </c>
       <c r="D421" s="7">
-        <v>544.04029133521999</v>
+        <v>544.12270368176598</v>
       </c>
       <c r="E421" s="12">
-        <v>-3.5867617059280876E-3</v>
+        <v>-3.6425379413735914E-3</v>
       </c>
       <c r="F421" s="9">
         <v>6.0924264888353452E-3</v>
       </c>
       <c r="G421" s="9">
-        <v>5.862091726310581E-3</v>
+        <v>6.3587757973087022E-3</v>
       </c>
     </row>
     <row r="422" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A422" s="5">
         <v>46023</v>
       </c>
       <c r="B422" s="6">
         <v>270873.21718718502</v>
       </c>
       <c r="C422" s="7">
         <v>540.36310482601596</v>
       </c>
       <c r="D422" s="7">
-        <v>545.57132471813497</v>
+        <v>545.68426395911399</v>
       </c>
       <c r="E422" s="12">
-        <v>2.8141911680059639E-3</v>
+        <v>2.8698678933662958E-3</v>
       </c>
       <c r="F422" s="9">
         <v>9.9183752656659685E-3</v>
       </c>
       <c r="G422" s="9">
-        <v>4.5772125293481736E-3</v>
+        <v>4.7190254812472521E-3</v>
       </c>
     </row>
     <row r="423" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A423" s="5">
         <v>46054</v>
       </c>
       <c r="B423" s="6">
         <v>273175.53525829501</v>
       </c>
       <c r="C423" s="7">
         <v>544.95598319959902</v>
       </c>
       <c r="D423" s="7">
-        <v>547.09809335569105</v>
+        <v>547.28108427949303</v>
       </c>
       <c r="E423" s="12">
-        <v>2.7984766947655171E-3</v>
+        <v>2.9262715197129197E-3</v>
       </c>
       <c r="F423" s="9">
         <v>9.9184437017789673E-3</v>
       </c>
       <c r="G423" s="9">
-        <v>1.9756085080362418E-3</v>
+        <v>1.8448938321378172E-3</v>
       </c>
     </row>
     <row r="424" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A424" s="5">
         <v>46082</v>
       </c>
       <c r="B424" s="6">
         <v>277186.13446022902</v>
       </c>
       <c r="C424" s="7">
         <v>552.95669976904799</v>
       </c>
       <c r="D424" s="7">
-        <v>551.82577816856804</v>
+        <v>551.92006181091801</v>
       </c>
       <c r="E424" s="12">
-        <v>8.6413841873935748E-3</v>
+        <v>8.4764075804526495E-3</v>
       </c>
       <c r="F424" s="9">
         <v>2.1636841674485652E-2</v>
       </c>
       <c r="G424" s="9">
-        <v>6.1894166246487803E-3</v>
+        <v>6.188290077975056E-3</v>
       </c>
     </row>
     <row r="425" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A425" s="5">
         <v>46113</v>
       </c>
       <c r="B425" s="6">
         <v>278879.50879181898</v>
       </c>
       <c r="C425" s="7">
         <v>556.33480049437298</v>
       </c>
       <c r="D425" s="7">
-        <v>553.88135073716001</v>
+        <v>553.86949151196404</v>
       </c>
       <c r="E425" s="12">
-        <v>3.7250390429641733E-3</v>
+        <v>3.532087046536514E-3</v>
       </c>
       <c r="F425" s="9">
         <v>3.0019257776876085E-2</v>
       </c>
       <c r="G425" s="9">
-        <v>1.0512863645923298E-2</v>
+        <v>1.0484463978277514E-2</v>
       </c>
     </row>
     <row r="426" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A426" s="5">
         <v>46143</v>
       </c>
       <c r="B426" s="6">
         <v>278023.90351768199</v>
       </c>
       <c r="C426" s="7">
         <v>554.62795945914797</v>
       </c>
       <c r="D426" s="7">
-        <v>550.37603804676905</v>
+        <v>550.23160043538701</v>
       </c>
       <c r="E426" s="12">
-        <v>-6.3286346177312547E-3</v>
+        <v>-6.5681376792324775E-3</v>
       </c>
       <c r="F426" s="9">
         <v>1.6811126628137885E-2</v>
       </c>
       <c r="G426" s="9">
-        <v>1.1836831804734826E-2</v>
+        <v>1.156510904571495E-2</v>
       </c>
     </row>
     <row r="427" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A427" s="5">
         <v>46174</v>
       </c>
       <c r="B427" s="6">
         <v>277483.85436733998</v>
       </c>
       <c r="C427" s="7">
         <v>553.55061914965597</v>
       </c>
       <c r="D427" s="7">
-        <v>549.86605030308203</v>
+        <v>549.66214009863495</v>
       </c>
       <c r="E427" s="12">
-        <v>-9.2661690995288204E-4</v>
+        <v>-1.0349466230246129E-3</v>
       </c>
       <c r="F427" s="9">
         <v>2.1593521543446847E-2</v>
       </c>
       <c r="G427" s="9">
-        <v>5.8548318454303416E-3</v>
+        <v>5.3972282459444632E-3</v>
       </c>
     </row>
     <row r="428" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A428" s="5">
         <v>46204</v>
       </c>
       <c r="B428" s="6">
         <v>276581.187832136</v>
       </c>
       <c r="C428" s="7">
         <v>551.74989593068801</v>
       </c>
       <c r="D428" s="7">
-        <v>549.12000565003598</v>
+        <v>548.73393359694796</v>
       </c>
       <c r="E428" s="12">
-        <v>-1.3567752594196847E-3</v>
+        <v>-1.6886855287512326E-3</v>
       </c>
       <c r="F428" s="9">
         <v>1.4366102031913019E-2</v>
       </c>
       <c r="G428" s="9">
-        <v>-2.0832026757641176E-3</v>
+        <v>-2.6877033384665738E-3</v>
       </c>
     </row>
     <row r="429" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A429" s="5">
         <v>46235</v>
       </c>
       <c r="B429" s="6">
         <v>275465.05934386997</v>
       </c>
       <c r="C429" s="7">
         <v>549.52333894005301</v>
       </c>
       <c r="D429" s="7">
-        <v>550.11988406051796</v>
+        <v>549.60215039362299</v>
       </c>
       <c r="E429" s="12">
-        <v>1.8208741262273342E-3</v>
+        <v>1.5822181635165578E-3</v>
       </c>
       <c r="F429" s="9">
         <v>1.6179383926973268E-2</v>
       </c>
       <c r="G429" s="9">
-        <v>-4.2130897035204118E-3</v>
+        <v>-4.8447024066422539E-3</v>
+      </c>
+    </row>
+    <row r="430" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A430" s="5">
+        <v>46266</v>
+      </c>
+      <c r="B430" s="6">
+        <v>274250.87414212601</v>
+      </c>
+      <c r="C430" s="7">
+        <v>547.10116929086803</v>
+      </c>
+      <c r="D430" s="7">
+        <v>548.32516415254395</v>
+      </c>
+      <c r="E430" s="12">
+        <v>-2.3234738804505106E-3</v>
+      </c>
+      <c r="F430" s="9">
+        <v>8.2940721761435299E-3</v>
+      </c>
+      <c r="G430" s="9">
+        <v>-4.2944381428079437E-3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Tahoma,Bold"UK Monthly House Price Series</oddHeader>
     <oddFooter>&amp;C&amp;"Tahoma,Regular"&amp;P&amp;R&amp;"Tahoma,Regular"Nationwide Building Society&amp;L&amp;"Calibri"&amp;11&amp;K000000&amp;"Tahoma,Regular"www.nationwide.co.uk/hpi</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
@@ -10458,47 +10481,47 @@
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>UK Monthly House Price Series</dc:title>
   <dc:creator>Andrew Harvey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SetDate">
-    <vt:lpwstr>2026-08-28T16:08:30Z</vt:lpwstr>
+    <vt:lpwstr>2026-09-30T13:20:01Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Name">
     <vt:lpwstr>NBS Public - No Visible Label</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SiteId">
     <vt:lpwstr>18ed93f5-e470-4996-b0ef-9554af985d50</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ActionId">
-    <vt:lpwstr>931d28bf-ad6e-46bd-99e7-e611b2283937</vt:lpwstr>
+    <vt:lpwstr>29c33edf-361c-411d-b641-c02053c3ee59</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>