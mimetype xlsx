--- v1 (2026-01-13)
+++ v2 (2026-04-05)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\HPD\Press\Embargo\Internet HP Files\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\HPD\Press\Website files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DC910FEB-7DEC-40BD-93DE-6DE99D1EEF7D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{73D9C92E-91EF-486C-BF38-AC2545BA6CBB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B1E51C25-BA88-4EA8-8D7C-323E1DBDE05C}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{A7B6595C-D52E-425B-B50C-B1202E65F217}"/>
   </bookViews>
   <sheets>
     <sheet name="Z5 ftb" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Z5 ftb'!$A$1:$AC$123</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Z5 ftb'!$A:$A,'Z5 ftb'!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="216" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="217" uniqueCount="190">
   <si>
     <t>Q1 1993</t>
   </si>
   <si>
     <t>NORTH</t>
   </si>
   <si>
     <t>YORKS &amp; THE HUMBER</t>
   </si>
   <si>
     <t>NORTH WEST</t>
   </si>
   <si>
     <t>EAST MIDS</t>
   </si>
   <si>
     <t>WEST MIDS</t>
   </si>
   <si>
     <t>EAST ANGLIA</t>
   </si>
   <si>
     <t>OUTER S EAST</t>
   </si>
   <si>
@@ -605,65 +605,67 @@
     <t>Q4 2023</t>
   </si>
   <si>
     <t>Q1 2024</t>
   </si>
   <si>
     <t>Q2 2024</t>
   </si>
   <si>
     <t>Q3 2024</t>
   </si>
   <si>
     <t>Q4 2024</t>
   </si>
   <si>
     <t>Q1 2025</t>
   </si>
   <si>
     <t>Q2 2025</t>
   </si>
   <si>
     <t>Q3 2025</t>
   </si>
   <si>
     <t>Q4 2025</t>
+  </si>
+  <si>
+    <t>Q1 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.000"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
@@ -889,51 +891,51 @@
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_Z5" xfId="1" xr:uid="{99C84CFA-3B45-4980-8D81-5CC0C878849B}"/>
+    <cellStyle name="Normal_Z5" xfId="1" xr:uid="{9E3F4EFD-1AC9-4DEB-8C35-82ABAF14ED81}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Nationwide Brand Refresh">
       <a:dk1>
         <a:srgbClr val="02081E"/>
       </a:dk1>
@@ -1283,55 +1285,55 @@
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D3B139A2-1A96-4207-8A88-FE4D70C7686C}">
-  <dimension ref="A1:AC175"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{004746F1-F53C-407B-9C4A-C8D1D92C9AD8}">
+  <dimension ref="A1:AC176"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="U155" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="T4" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G32" sqref="G32"/>
       <selection pane="topRight" activeCell="G32" sqref="G32"/>
       <selection pane="bottomLeft" activeCell="G32" sqref="G32"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9" style="6" customWidth="1"/>
     <col min="2" max="2" width="9" style="42" customWidth="1"/>
     <col min="3" max="3" width="9" style="43" customWidth="1"/>
     <col min="4" max="4" width="9" style="42" customWidth="1"/>
     <col min="5" max="5" width="9" style="43" customWidth="1"/>
     <col min="6" max="6" width="9" style="42" customWidth="1"/>
     <col min="7" max="7" width="9" style="43" customWidth="1"/>
     <col min="8" max="8" width="9" style="42" customWidth="1"/>
     <col min="9" max="9" width="9" style="43" customWidth="1"/>
     <col min="10" max="10" width="9" style="42" customWidth="1"/>
     <col min="11" max="11" width="9" style="43" customWidth="1"/>
     <col min="12" max="12" width="9" style="42" customWidth="1"/>
     <col min="13" max="13" width="9" style="43" customWidth="1"/>
     <col min="14" max="14" width="9" style="42" customWidth="1"/>
     <col min="15" max="15" width="9" style="44" customWidth="1"/>
     <col min="16" max="16" width="9" style="42" customWidth="1"/>
     <col min="17" max="17" width="9" style="43" customWidth="1"/>
@@ -16815,50 +16817,139 @@
         <v>589.02908692181666</v>
       </c>
       <c r="V175" s="37">
         <v>172573.46705479</v>
       </c>
       <c r="W175" s="36">
         <v>476.36773725394551</v>
       </c>
       <c r="X175" s="37">
         <v>138643.40254366401</v>
       </c>
       <c r="Y175" s="36">
         <v>387.95565635487782</v>
       </c>
       <c r="Z175" s="37">
         <v>193963.62852453499</v>
       </c>
       <c r="AA175" s="36">
         <v>672.98848377942738</v>
       </c>
       <c r="AB175" s="37">
         <v>229795.57460556799</v>
       </c>
       <c r="AC175" s="36">
         <v>583.11453444080757</v>
+      </c>
+    </row>
+    <row r="176" spans="1:29" x14ac:dyDescent="0.3">
+      <c r="A176" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="B176" s="37">
+        <v>135280.890583564</v>
+      </c>
+      <c r="C176" s="36">
+        <v>369.24161796408316</v>
+      </c>
+      <c r="D176" s="37">
+        <v>157208.184420509</v>
+      </c>
+      <c r="E176" s="36">
+        <v>422.4734622040902</v>
+      </c>
+      <c r="F176" s="37">
+        <v>178727.21519250399</v>
+      </c>
+      <c r="G176" s="36">
+        <v>455.13489450082056</v>
+      </c>
+      <c r="H176" s="37">
+        <v>196025.70255007799</v>
+      </c>
+      <c r="I176" s="36">
+        <v>562.70191973214207</v>
+      </c>
+      <c r="J176" s="37">
+        <v>203141.15432411601</v>
+      </c>
+      <c r="K176" s="36">
+        <v>504.71899297280123</v>
+      </c>
+      <c r="L176" s="37">
+        <v>215502.10649549999</v>
+      </c>
+      <c r="M176" s="36">
+        <v>528.17092691080506</v>
+      </c>
+      <c r="N176" s="37">
+        <v>263744.89165300998</v>
+      </c>
+      <c r="O176" s="36">
+        <v>669.89025375432618</v>
+      </c>
+      <c r="P176" s="37">
+        <v>333056.89858138899</v>
+      </c>
+      <c r="Q176" s="36">
+        <v>662.2795649749811</v>
+      </c>
+      <c r="R176" s="37">
+        <v>458652.01586588298</v>
+      </c>
+      <c r="S176" s="36">
+        <v>796.50047363723729</v>
+      </c>
+      <c r="T176" s="37">
+        <v>248248.94297129899</v>
+      </c>
+      <c r="U176" s="36">
+        <v>591.7622576074034</v>
+      </c>
+      <c r="V176" s="37">
+        <v>175282.55028607001</v>
+      </c>
+      <c r="W176" s="36">
+        <v>483.84582685220181</v>
+      </c>
+      <c r="X176" s="37">
+        <v>142163.28560686001</v>
+      </c>
+      <c r="Y176" s="36">
+        <v>397.80508675705335</v>
+      </c>
+      <c r="Z176" s="37">
+        <v>203103.64964347699</v>
+      </c>
+      <c r="AA176" s="36">
+        <v>704.70127963368031</v>
+      </c>
+      <c r="AB176" s="37">
+        <v>234037.84373044199</v>
+      </c>
+      <c r="AC176" s="36">
+        <v>593.87944490511723</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="150" verticalDpi="150" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Tahoma,Bold"First Time Buyer Properties - Mix-adjusted regional and UK indices</oddHeader>
     <oddFooter>&amp;C&amp;"Tahoma,Regular"&amp;P&amp;R&amp;"Tahoma,Regular"Nationwide Building Society &amp;L&amp;"Calibri"&amp;11&amp;K000000&amp;"Tahoma,Regular"www.nationwide.co.uk/hpi_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;KFF0000NBS Secret</oddFooter>
   </headerFooter>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="35" max="28" man="1"/>
     <brk id="67" max="28" man="1"/>
     <brk id="99" max="28" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
@@ -16884,47 +16975,47 @@
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nationwide Building Society - Quarterly First Time Buyer House Price Series</dc:title>
   <dc:creator>Andrew Harvey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SetDate">
-    <vt:lpwstr>2025-12-31T09:28:27Z</vt:lpwstr>
+    <vt:lpwstr>2026-03-30T12:40:12Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Name">
     <vt:lpwstr>NBS Public - No Visible Label</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SiteId">
     <vt:lpwstr>18ed93f5-e470-4996-b0ef-9554af985d50</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ActionId">
-    <vt:lpwstr>f6e3e4c7-75e3-4b14-a58b-f81fad61cfac</vt:lpwstr>
+    <vt:lpwstr>b0e0841a-4a50-403f-97be-88deab952c53</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>