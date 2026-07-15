--- v2 (2026-04-05)
+++ v3 (2026-07-15)
@@ -1,88 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\HPD\Press\Website files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{73D9C92E-91EF-486C-BF38-AC2545BA6CBB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FF60D93E-A027-43A5-98E0-44617964CB6A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{A7B6595C-D52E-425B-B50C-B1202E65F217}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{FC9E1EAD-A28B-4A5D-AC7E-7BB5201F3AB3}"/>
   </bookViews>
   <sheets>
     <sheet name="Z5 ftb" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Z5 ftb'!$A$1:$AC$123</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Z5 ftb'!$A:$A,'Z5 ftb'!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="217" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="191">
   <si>
     <t>Q1 1993</t>
   </si>
   <si>
     <t>NORTH</t>
   </si>
   <si>
     <t>YORKS &amp; THE HUMBER</t>
   </si>
   <si>
     <t>NORTH WEST</t>
   </si>
   <si>
     <t>EAST MIDS</t>
   </si>
   <si>
     <t>WEST MIDS</t>
   </si>
   <si>
     <t>EAST ANGLIA</t>
   </si>
   <si>
     <t>OUTER S EAST</t>
   </si>
   <si>
@@ -608,64 +611,68 @@
     <t>Q1 2024</t>
   </si>
   <si>
     <t>Q2 2024</t>
   </si>
   <si>
     <t>Q3 2024</t>
   </si>
   <si>
     <t>Q4 2024</t>
   </si>
   <si>
     <t>Q1 2025</t>
   </si>
   <si>
     <t>Q2 2025</t>
   </si>
   <si>
     <t>Q3 2025</t>
   </si>
   <si>
     <t>Q4 2025</t>
   </si>
   <si>
     <t>Q1 2026</t>
+  </si>
+  <si>
+    <t>Q2 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.000"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
@@ -891,51 +898,51 @@
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_Z5" xfId="1" xr:uid="{9E3F4EFD-1AC9-4DEB-8C35-82ABAF14ED81}"/>
+    <cellStyle name="Normal_Z5" xfId="1" xr:uid="{62C66569-A83E-49BD-BAF7-C0296E40ADCB}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Nationwide Brand Refresh">
       <a:dk1>
         <a:srgbClr val="02081E"/>
       </a:dk1>
@@ -1285,52 +1292,52 @@
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{004746F1-F53C-407B-9C4A-C8D1D92C9AD8}">
-  <dimension ref="A1:AC176"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6100F498-A0C4-4A33-A91F-59C7596EBFAA}">
+  <dimension ref="A1:AC177"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="T4" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G32" sqref="G32"/>
       <selection pane="topRight" activeCell="G32" sqref="G32"/>
       <selection pane="bottomLeft" activeCell="G32" sqref="G32"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9" style="6" customWidth="1"/>
     <col min="2" max="2" width="9" style="42" customWidth="1"/>
     <col min="3" max="3" width="9" style="43" customWidth="1"/>
     <col min="4" max="4" width="9" style="42" customWidth="1"/>
     <col min="5" max="5" width="9" style="43" customWidth="1"/>
     <col min="6" max="6" width="9" style="42" customWidth="1"/>
     <col min="7" max="7" width="9" style="43" customWidth="1"/>
     <col min="8" max="8" width="9" style="42" customWidth="1"/>
     <col min="9" max="9" width="9" style="43" customWidth="1"/>
     <col min="10" max="10" width="9" style="42" customWidth="1"/>
     <col min="11" max="11" width="9" style="43" customWidth="1"/>
     <col min="12" max="12" width="9" style="42" customWidth="1"/>
     <col min="13" max="13" width="9" style="43" customWidth="1"/>
     <col min="14" max="14" width="9" style="42" customWidth="1"/>
@@ -16906,50 +16913,139 @@
         <v>591.7622576074034</v>
       </c>
       <c r="V176" s="37">
         <v>175282.55028607001</v>
       </c>
       <c r="W176" s="36">
         <v>483.84582685220181</v>
       </c>
       <c r="X176" s="37">
         <v>142163.28560686001</v>
       </c>
       <c r="Y176" s="36">
         <v>397.80508675705335</v>
       </c>
       <c r="Z176" s="37">
         <v>203103.64964347699</v>
       </c>
       <c r="AA176" s="36">
         <v>704.70127963368031</v>
       </c>
       <c r="AB176" s="37">
         <v>234037.84373044199</v>
       </c>
       <c r="AC176" s="36">
         <v>593.87944490511723</v>
+      </c>
+    </row>
+    <row r="177" spans="1:29" x14ac:dyDescent="0.3">
+      <c r="A177" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="B177" s="37">
+        <v>137068.279157215</v>
+      </c>
+      <c r="C177" s="36">
+        <v>374.12019501970758</v>
+      </c>
+      <c r="D177" s="37">
+        <v>160432.96230345301</v>
+      </c>
+      <c r="E177" s="36">
+        <v>431.13957002836452</v>
+      </c>
+      <c r="F177" s="37">
+        <v>178974.98480877501</v>
+      </c>
+      <c r="G177" s="36">
+        <v>455.76584820331379</v>
+      </c>
+      <c r="H177" s="37">
+        <v>196663.819916423</v>
+      </c>
+      <c r="I177" s="36">
+        <v>564.53366864254338</v>
+      </c>
+      <c r="J177" s="37">
+        <v>207323.85854802901</v>
+      </c>
+      <c r="K177" s="36">
+        <v>515.11122624931477</v>
+      </c>
+      <c r="L177" s="37">
+        <v>217179.283828646</v>
+      </c>
+      <c r="M177" s="36">
+        <v>532.28149604187763</v>
+      </c>
+      <c r="N177" s="37">
+        <v>266274.907374545</v>
+      </c>
+      <c r="O177" s="36">
+        <v>676.31628484474561</v>
+      </c>
+      <c r="P177" s="37">
+        <v>331642.57961917698</v>
+      </c>
+      <c r="Q177" s="36">
+        <v>659.46720903514245</v>
+      </c>
+      <c r="R177" s="37">
+        <v>458849.69591441302</v>
+      </c>
+      <c r="S177" s="36">
+        <v>796.84376712954986</v>
+      </c>
+      <c r="T177" s="37">
+        <v>249122.066158203</v>
+      </c>
+      <c r="U177" s="36">
+        <v>593.84356092361304</v>
+      </c>
+      <c r="V177" s="37">
+        <v>179247.48416931299</v>
+      </c>
+      <c r="W177" s="36">
+        <v>494.79053703596543</v>
+      </c>
+      <c r="X177" s="37">
+        <v>143988.33184702601</v>
+      </c>
+      <c r="Y177" s="36">
+        <v>402.91197968517969</v>
+      </c>
+      <c r="Z177" s="37">
+        <v>200014.47766825199</v>
+      </c>
+      <c r="AA177" s="36">
+        <v>693.98289299823125</v>
+      </c>
+      <c r="AB177" s="37">
+        <v>235909.53398669799</v>
+      </c>
+      <c r="AC177" s="36">
+        <v>598.62892623985329</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="150" verticalDpi="150" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Tahoma,Bold"First Time Buyer Properties - Mix-adjusted regional and UK indices</oddHeader>
     <oddFooter>&amp;C&amp;"Tahoma,Regular"&amp;P&amp;R&amp;"Tahoma,Regular"Nationwide Building Society &amp;L&amp;"Calibri"&amp;11&amp;K000000&amp;"Tahoma,Regular"www.nationwide.co.uk/hpi_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;KFF0000NBS Secret</oddFooter>
   </headerFooter>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="35" max="28" man="1"/>
     <brk id="67" max="28" man="1"/>
     <brk id="99" max="28" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
@@ -16975,47 +17071,47 @@
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nationwide Building Society - Quarterly First Time Buyer House Price Series</dc:title>
   <dc:creator>Andrew Harvey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SetDate">
-    <vt:lpwstr>2026-03-30T12:40:12Z</vt:lpwstr>
+    <vt:lpwstr>2026-06-30T14:09:12Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Name">
     <vt:lpwstr>NBS Public - No Visible Label</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SiteId">
     <vt:lpwstr>18ed93f5-e470-4996-b0ef-9554af985d50</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ActionId">
-    <vt:lpwstr>b0e0841a-4a50-403f-97be-88deab952c53</vt:lpwstr>
+    <vt:lpwstr>7510948d-97ba-4e61-ae27-8ae2ef647529</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>