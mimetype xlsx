--- v1 (2026-01-13)
+++ v2 (2026-04-05)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\HPD\Press\Embargo\Internet HP Files\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\HPD\Press\Website files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{EF79DBAD-A01B-48F0-BDAD-0BFF75954010}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{486F42B5-1F55-4207-B455-34F2B4499A7F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{58554A58-DB40-452F-9FE6-F455A802DCAE}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{99B5E290-DDB4-41AC-BE80-09D3C4126D89}"/>
   </bookViews>
   <sheets>
     <sheet name="Z7 det" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Z7 det'!$A$1:$AC$91</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Z7 det'!$A:$A,'Z7 det'!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="506" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="507" uniqueCount="159">
   <si>
     <t>Q1 1993</t>
   </si>
   <si>
     <t>NORTH</t>
   </si>
   <si>
     <t>YORKS &amp; THE HUMBER</t>
   </si>
   <si>
     <t>NORTH WEST</t>
   </si>
   <si>
     <t>EAST MIDS</t>
   </si>
   <si>
     <t>WEST MIDS</t>
   </si>
   <si>
     <t>EAST ANGLIA</t>
   </si>
   <si>
     <t>OUTER S EAST</t>
   </si>
   <si>
@@ -512,65 +512,67 @@
     <t>Q4 2023</t>
   </si>
   <si>
     <t>Q1 2024</t>
   </si>
   <si>
     <t>Q2 2024</t>
   </si>
   <si>
     <t>Q3 2024</t>
   </si>
   <si>
     <t>Q4 2024</t>
   </si>
   <si>
     <t>Q1 2025</t>
   </si>
   <si>
     <t>Q2 2025</t>
   </si>
   <si>
     <t>Q3 2025</t>
   </si>
   <si>
     <t>Q4 2025</t>
+  </si>
+  <si>
+    <t>Q1 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -790,52 +792,52 @@
     <xf numFmtId="1" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_Z5" xfId="3" xr:uid="{977BACB6-332D-4B81-B5DC-C6A6D6A3BE6C}"/>
-    <cellStyle name="Normal_Z7" xfId="2" xr:uid="{BC94D181-E700-4699-93F1-30A97E985D90}"/>
+    <cellStyle name="Normal_Z5" xfId="3" xr:uid="{404B95C3-1A74-4C79-A2F2-7B252EACDE59}"/>
+    <cellStyle name="Normal_Z7" xfId="2" xr:uid="{86F049F3-0D57-4D8A-9D37-A0876E38FEDF}"/>
     <cellStyle name="Per cent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Nationwide Brand Refresh">
       <a:dk1>
         <a:srgbClr val="02081E"/>
@@ -1186,55 +1188,55 @@
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{89797185-E176-4EE6-9F7F-9447272C2E29}">
-  <dimension ref="A1:AC143"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68E1ECC7-03AD-4680-A4DD-6AE029C8E07A}">
+  <dimension ref="A1:AC144"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="S121" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="R121" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A9" sqref="A9:A143"/>
       <selection pane="topRight" activeCell="A9" sqref="A9:A143"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9:A143"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="16384" width="9.109375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="2"/>
       <c r="F1" s="1" t="s">
         <v>3</v>
@@ -11514,50 +11516,61 @@
       </c>
       <c r="AC141" s="31">
         <v>485.21062964644727</v>
       </c>
     </row>
     <row r="142" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A142" s="6" t="s">
         <v>156</v>
       </c>
       <c r="AB142" s="30">
         <v>385494.80506715702</v>
       </c>
       <c r="AC142" s="31">
         <v>487.43534117047699</v>
       </c>
     </row>
     <row r="143" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A143" s="6" t="s">
         <v>157</v>
       </c>
       <c r="AB143" s="30">
         <v>386300.324850031</v>
       </c>
       <c r="AC143" s="31">
         <v>488.45387321039999</v>
+      </c>
+    </row>
+    <row r="144" spans="1:29" x14ac:dyDescent="0.3">
+      <c r="A144" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="AB144" s="30">
+        <v>387676.403915098</v>
+      </c>
+      <c r="AC144" s="31">
+        <v>490.1938436580993</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Tahoma,Bold"Detached Properties - Mix-adjusted regional and UK indices</oddHeader>
     <oddFooter>&amp;C&amp;"Tahoma,Regular"&amp;P&amp;R&amp;"Tahoma,Regular"Nationwide Building Society&amp;L&amp;"Calibri"&amp;11&amp;K000000&amp;"Tahoma,Regular"www.nationwide.co.uk/hpi_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;KFF0000NBS Secret</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="39" max="28" man="1"/>
     <brk id="75" max="28" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="15" max="90" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -11586,47 +11599,47 @@
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nationwide Building Society - Quarterly Detached House Price Series</dc:title>
   <dc:creator>Andrew Harvey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SetDate">
-    <vt:lpwstr>2025-12-31T09:28:52Z</vt:lpwstr>
+    <vt:lpwstr>2026-03-30T12:40:34Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Name">
     <vt:lpwstr>NBS Public - No Visible Label</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SiteId">
     <vt:lpwstr>18ed93f5-e470-4996-b0ef-9554af985d50</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ActionId">
-    <vt:lpwstr>c8d57080-5f67-4a99-87ae-60fb0dceab69</vt:lpwstr>
+    <vt:lpwstr>2db24c14-99d4-4ad7-84fe-af8379acdbc3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>