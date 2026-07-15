--- v2 (2026-04-05)
+++ v3 (2026-07-15)
@@ -1,88 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\HPD\Press\Website files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{486F42B5-1F55-4207-B455-34F2B4499A7F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0F728E71-4574-41C5-AA70-4B33051A2587}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{99B5E290-DDB4-41AC-BE80-09D3C4126D89}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{4A642924-13B5-4357-A28B-D62F30E08DA0}"/>
   </bookViews>
   <sheets>
     <sheet name="Z7 det" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Z7 det'!$A$1:$AC$91</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Z7 det'!$A:$A,'Z7 det'!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="507" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="160">
   <si>
     <t>Q1 1993</t>
   </si>
   <si>
     <t>NORTH</t>
   </si>
   <si>
     <t>YORKS &amp; THE HUMBER</t>
   </si>
   <si>
     <t>NORTH WEST</t>
   </si>
   <si>
     <t>EAST MIDS</t>
   </si>
   <si>
     <t>WEST MIDS</t>
   </si>
   <si>
     <t>EAST ANGLIA</t>
   </si>
   <si>
     <t>OUTER S EAST</t>
   </si>
   <si>
@@ -515,64 +518,68 @@
     <t>Q1 2024</t>
   </si>
   <si>
     <t>Q2 2024</t>
   </si>
   <si>
     <t>Q3 2024</t>
   </si>
   <si>
     <t>Q4 2024</t>
   </si>
   <si>
     <t>Q1 2025</t>
   </si>
   <si>
     <t>Q2 2025</t>
   </si>
   <si>
     <t>Q3 2025</t>
   </si>
   <si>
     <t>Q4 2025</t>
   </si>
   <si>
     <t>Q1 2026</t>
+  </si>
+  <si>
+    <t>Q2 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -792,52 +799,52 @@
     <xf numFmtId="1" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_Z5" xfId="3" xr:uid="{404B95C3-1A74-4C79-A2F2-7B252EACDE59}"/>
-    <cellStyle name="Normal_Z7" xfId="2" xr:uid="{86F049F3-0D57-4D8A-9D37-A0876E38FEDF}"/>
+    <cellStyle name="Normal_Z5" xfId="3" xr:uid="{94DAC47F-C9A1-422E-A0AD-3AD327F46119}"/>
+    <cellStyle name="Normal_Z7" xfId="2" xr:uid="{32E81EE2-BD6C-46CB-98D9-652F18900575}"/>
     <cellStyle name="Per cent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Nationwide Brand Refresh">
       <a:dk1>
         <a:srgbClr val="02081E"/>
@@ -1188,55 +1195,55 @@
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68E1ECC7-03AD-4680-A4DD-6AE029C8E07A}">
-  <dimension ref="A1:AC144"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B3D904B1-D553-422E-99C5-B7651F364598}">
+  <dimension ref="A1:AC145"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="R121" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="W121" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A9" sqref="A9:A143"/>
       <selection pane="topRight" activeCell="A9" sqref="A9:A143"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9:A143"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="16384" width="9.109375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="2"/>
       <c r="F1" s="1" t="s">
         <v>3</v>
@@ -11527,50 +11534,61 @@
       </c>
       <c r="AC142" s="31">
         <v>487.43534117047699</v>
       </c>
     </row>
     <row r="143" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A143" s="6" t="s">
         <v>157</v>
       </c>
       <c r="AB143" s="30">
         <v>386300.324850031</v>
       </c>
       <c r="AC143" s="31">
         <v>488.45387321039999</v>
       </c>
     </row>
     <row r="144" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A144" s="6" t="s">
         <v>158</v>
       </c>
       <c r="AB144" s="30">
         <v>387676.403915098</v>
       </c>
       <c r="AC144" s="31">
         <v>490.1938436580993</v>
+      </c>
+    </row>
+    <row r="145" spans="1:29" x14ac:dyDescent="0.3">
+      <c r="A145" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="AB145" s="30">
+        <v>392247.14520185301</v>
+      </c>
+      <c r="AC145" s="31">
+        <v>495.97327520743829</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Tahoma,Bold"Detached Properties - Mix-adjusted regional and UK indices</oddHeader>
     <oddFooter>&amp;C&amp;"Tahoma,Regular"&amp;P&amp;R&amp;"Tahoma,Regular"Nationwide Building Society&amp;L&amp;"Calibri"&amp;11&amp;K000000&amp;"Tahoma,Regular"www.nationwide.co.uk/hpi_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;KFF0000NBS Secret</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="39" max="28" man="1"/>
     <brk id="75" max="28" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="15" max="90" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -11599,47 +11617,47 @@
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nationwide Building Society - Quarterly Detached House Price Series</dc:title>
   <dc:creator>Andrew Harvey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SetDate">
-    <vt:lpwstr>2026-03-30T12:40:34Z</vt:lpwstr>
+    <vt:lpwstr>2026-06-30T14:09:34Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Name">
     <vt:lpwstr>NBS Public - No Visible Label</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_SiteId">
     <vt:lpwstr>18ed93f5-e470-4996-b0ef-9554af985d50</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ActionId">
-    <vt:lpwstr>2db24c14-99d4-4ad7-84fe-af8379acdbc3</vt:lpwstr>
+    <vt:lpwstr>db5385f4-7bb5-47ae-8b1b-74d76a15debe</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_cbf5cfb1-7fd2-40da-ab9b-e730b8f47e1d_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>