--- v1 (2026-01-12)
+++ v2 (2026-04-05)
@@ -2,83 +2,83 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\HPD\Press\Embargo\Internet HP Files\Misc\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\HPD\Press\Website files\Misc\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4602413D-AC20-47F9-9443-8DF0B4D6C4A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E5DC0B2A-24CE-4287-935D-DEE48C9FBA61}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Regional_quarterly" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="233" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="221">
   <si>
     <t>North West</t>
   </si>
   <si>
     <t>East Midlands</t>
   </si>
   <si>
     <t>West Midlands</t>
   </si>
   <si>
     <t>East Anglia</t>
   </si>
   <si>
     <t>Outer South East</t>
   </si>
   <si>
     <t>London</t>
   </si>
   <si>
     <t>South West</t>
   </si>
   <si>
     <t>Wales</t>
   </si>
   <si>
@@ -713,50 +713,53 @@
     <t>Q4 2023</t>
   </si>
   <si>
     <t>Q1 2024</t>
   </si>
   <si>
     <t>Q2 2024</t>
   </si>
   <si>
     <t>Q3 2024</t>
   </si>
   <si>
     <t>Q4 2024</t>
   </si>
   <si>
     <t>Q1 2025</t>
   </si>
   <si>
     <t>Q2 2025</t>
   </si>
   <si>
     <t>Q3 2025</t>
   </si>
   <si>
     <t>Q4 2025</t>
+  </si>
+  <si>
+    <t>Q1 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1471,58 +1474,58 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AC210"/>
+  <dimension ref="A1:AC211"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="B191" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="B200" activePane="bottomRight" state="frozen"/>
       <selection activeCell="F8" sqref="F8"/>
       <selection pane="topRight" activeCell="F8" sqref="F8"/>
       <selection pane="bottomLeft" activeCell="F8" sqref="F8"/>
-      <selection pane="bottomRight" activeCell="B210" sqref="B210"/>
+      <selection pane="bottomRight" activeCell="A211" sqref="A211"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.5546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.6640625" style="2" customWidth="1"/>
     <col min="5" max="5" width="7.109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.6640625" style="2" customWidth="1"/>
     <col min="7" max="7" width="7.109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.6640625" style="2" customWidth="1"/>
     <col min="9" max="9" width="7.109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.6640625" style="2" customWidth="1"/>
     <col min="11" max="11" width="7.109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="10.6640625" style="2" customWidth="1"/>
     <col min="13" max="13" width="7.109375" style="2" customWidth="1"/>
     <col min="14" max="14" width="10.6640625" style="2" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.6640625" style="2" customWidth="1"/>
     <col min="17" max="17" width="7.109375" style="2" customWidth="1"/>
     <col min="18" max="18" width="10.5546875" style="2" customWidth="1"/>
     <col min="19" max="19" width="7.109375" style="2" customWidth="1"/>
     <col min="20" max="20" width="10.6640625" style="2" customWidth="1"/>
     <col min="21" max="21" width="7.109375" style="2" customWidth="1"/>
@@ -19943,50 +19946,139 @@
         <v>4.886269927503184E-3</v>
       </c>
       <c r="V210" s="13">
         <v>213894.122078324</v>
       </c>
       <c r="W210" s="17">
         <v>3.237067290088258E-2</v>
       </c>
       <c r="X210" s="13">
         <v>190648.776717934</v>
       </c>
       <c r="Y210" s="17">
         <v>1.942476696335782E-2</v>
       </c>
       <c r="Z210" s="13">
         <v>216918.61821607701</v>
       </c>
       <c r="AA210" s="17">
         <v>9.7231833150960512E-2</v>
       </c>
       <c r="AB210" s="13">
         <v>273076.912606192</v>
       </c>
       <c r="AC210" s="17">
         <v>1.697790479903527E-2</v>
+      </c>
+    </row>
+    <row r="211" spans="1:29" x14ac:dyDescent="0.3">
+      <c r="A211" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="B211" s="9">
+        <v>170378.39258553801</v>
+      </c>
+      <c r="C211" s="16">
+        <v>2.6473223599886575E-2</v>
+      </c>
+      <c r="D211" s="11">
+        <v>214866.06618565001</v>
+      </c>
+      <c r="E211" s="17">
+        <v>1.5933470458496135E-2</v>
+      </c>
+      <c r="F211" s="13">
+        <v>229173.361553319</v>
+      </c>
+      <c r="G211" s="17">
+        <v>3.2797007894398877E-2</v>
+      </c>
+      <c r="H211" s="13">
+        <v>236016.458314291</v>
+      </c>
+      <c r="I211" s="17">
+        <v>3.1326614955957677E-3</v>
+      </c>
+      <c r="J211" s="13">
+        <v>249721.86684120199</v>
+      </c>
+      <c r="K211" s="17">
+        <v>3.7155456128079578E-4</v>
+      </c>
+      <c r="L211" s="13">
+        <v>273237.417282279</v>
+      </c>
+      <c r="M211" s="17">
+        <v>-4.2384527123412452E-3</v>
+      </c>
+      <c r="N211" s="13">
+        <v>336035.70057721698</v>
+      </c>
+      <c r="O211" s="17">
+        <v>-7.2062301694767461E-3</v>
+      </c>
+      <c r="P211" s="13">
+        <v>430259.79524903599</v>
+      </c>
+      <c r="Q211" s="17">
+        <v>9.6708188979790499E-3</v>
+      </c>
+      <c r="R211" s="13">
+        <v>538180.70332725905</v>
+      </c>
+      <c r="S211" s="17">
+        <v>1.6645279284991821E-2</v>
+      </c>
+      <c r="T211" s="13">
+        <v>305701.10690585902</v>
+      </c>
+      <c r="U211" s="17">
+        <v>9.5340548057820662E-4</v>
+      </c>
+      <c r="V211" s="13">
+        <v>215411.25478005401</v>
+      </c>
+      <c r="W211" s="17">
+        <v>2.6553426502182731E-2</v>
+      </c>
+      <c r="X211" s="13">
+        <v>191747.08508960699</v>
+      </c>
+      <c r="Y211" s="17">
+        <v>3.0172775616131631E-2</v>
+      </c>
+      <c r="Z211" s="13">
+        <v>225269.044983022</v>
+      </c>
+      <c r="AA211" s="17">
+        <v>9.4620571346466065E-2</v>
+      </c>
+      <c r="AB211" s="13">
+        <v>274930.36998772703</v>
+      </c>
+      <c r="AC211" s="17">
+        <v>1.5000168110749001E-2</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>