--- v2 (2026-04-05)
+++ v3 (2026-07-15)
@@ -2,83 +2,83 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\HPD\Press\Website files\Misc\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E5DC0B2A-24CE-4287-935D-DEE48C9FBA61}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{834D17E3-A1B0-470E-A268-1DEA87314F8B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Regional_quarterly" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="221">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="222">
   <si>
     <t>North West</t>
   </si>
   <si>
     <t>East Midlands</t>
   </si>
   <si>
     <t>West Midlands</t>
   </si>
   <si>
     <t>East Anglia</t>
   </si>
   <si>
     <t>Outer South East</t>
   </si>
   <si>
     <t>London</t>
   </si>
   <si>
     <t>South West</t>
   </si>
   <si>
     <t>Wales</t>
   </si>
   <si>
@@ -716,50 +716,53 @@
     <t>Q1 2024</t>
   </si>
   <si>
     <t>Q2 2024</t>
   </si>
   <si>
     <t>Q3 2024</t>
   </si>
   <si>
     <t>Q4 2024</t>
   </si>
   <si>
     <t>Q1 2025</t>
   </si>
   <si>
     <t>Q2 2025</t>
   </si>
   <si>
     <t>Q3 2025</t>
   </si>
   <si>
     <t>Q4 2025</t>
   </si>
   <si>
     <t>Q1 2026</t>
+  </si>
+  <si>
+    <t>Q2 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1474,58 +1477,58 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AC211"/>
+  <dimension ref="A1:AC212"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B200" activePane="bottomRight" state="frozen"/>
       <selection activeCell="F8" sqref="F8"/>
       <selection pane="topRight" activeCell="F8" sqref="F8"/>
       <selection pane="bottomLeft" activeCell="F8" sqref="F8"/>
-      <selection pane="bottomRight" activeCell="A211" sqref="A211"/>
+      <selection pane="bottomRight" activeCell="A212" sqref="A212"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.5546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="7.109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.6640625" style="2" customWidth="1"/>
     <col min="5" max="5" width="7.109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.6640625" style="2" customWidth="1"/>
     <col min="7" max="7" width="7.109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.6640625" style="2" customWidth="1"/>
     <col min="9" max="9" width="7.109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.6640625" style="2" customWidth="1"/>
     <col min="11" max="11" width="7.109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="10.6640625" style="2" customWidth="1"/>
     <col min="13" max="13" width="7.109375" style="2" customWidth="1"/>
     <col min="14" max="14" width="10.6640625" style="2" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.6640625" style="2" customWidth="1"/>
     <col min="17" max="17" width="7.109375" style="2" customWidth="1"/>
     <col min="18" max="18" width="10.5546875" style="2" customWidth="1"/>
     <col min="19" max="19" width="7.109375" style="2" customWidth="1"/>
     <col min="20" max="20" width="10.6640625" style="2" customWidth="1"/>
     <col min="21" max="21" width="7.109375" style="2" customWidth="1"/>
@@ -19949,51 +19952,51 @@
         <v>213894.122078324</v>
       </c>
       <c r="W210" s="17">
         <v>3.237067290088258E-2</v>
       </c>
       <c r="X210" s="13">
         <v>190648.776717934</v>
       </c>
       <c r="Y210" s="17">
         <v>1.942476696335782E-2</v>
       </c>
       <c r="Z210" s="13">
         <v>216918.61821607701</v>
       </c>
       <c r="AA210" s="17">
         <v>9.7231833150960512E-2</v>
       </c>
       <c r="AB210" s="13">
         <v>273076.912606192</v>
       </c>
       <c r="AC210" s="17">
         <v>1.697790479903527E-2</v>
       </c>
     </row>
     <row r="211" spans="1:29" x14ac:dyDescent="0.3">
-      <c r="A211" s="2" t="s">
+      <c r="A211" s="7" t="s">
         <v>220</v>
       </c>
       <c r="B211" s="9">
         <v>170378.39258553801</v>
       </c>
       <c r="C211" s="16">
         <v>2.6473223599886575E-2</v>
       </c>
       <c r="D211" s="11">
         <v>214866.06618565001</v>
       </c>
       <c r="E211" s="17">
         <v>1.5933470458496135E-2</v>
       </c>
       <c r="F211" s="13">
         <v>229173.361553319</v>
       </c>
       <c r="G211" s="17">
         <v>3.2797007894398877E-2</v>
       </c>
       <c r="H211" s="13">
         <v>236016.458314291</v>
       </c>
       <c r="I211" s="17">
         <v>3.1326614955957677E-3</v>
@@ -20035,50 +20038,139 @@
         <v>9.5340548057820662E-4</v>
       </c>
       <c r="V211" s="13">
         <v>215411.25478005401</v>
       </c>
       <c r="W211" s="17">
         <v>2.6553426502182731E-2</v>
       </c>
       <c r="X211" s="13">
         <v>191747.08508960699</v>
       </c>
       <c r="Y211" s="17">
         <v>3.0172775616131631E-2</v>
       </c>
       <c r="Z211" s="13">
         <v>225269.044983022</v>
       </c>
       <c r="AA211" s="17">
         <v>9.4620571346466065E-2</v>
       </c>
       <c r="AB211" s="13">
         <v>274930.36998772703</v>
       </c>
       <c r="AC211" s="17">
         <v>1.5000168110749001E-2</v>
+      </c>
+    </row>
+    <row r="212" spans="1:29" x14ac:dyDescent="0.3">
+      <c r="A212" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="B212" s="9">
+        <v>173755.89324716601</v>
+      </c>
+      <c r="C212" s="16">
+        <v>3.8840652516238361E-2</v>
+      </c>
+      <c r="D212" s="11">
+        <v>217517.57860622299</v>
+      </c>
+      <c r="E212" s="17">
+        <v>2.9336731965327711E-2</v>
+      </c>
+      <c r="F212" s="13">
+        <v>231414.787080763</v>
+      </c>
+      <c r="G212" s="17">
+        <v>3.9397074616296379E-2</v>
+      </c>
+      <c r="H212" s="13">
+        <v>240482.396433849</v>
+      </c>
+      <c r="I212" s="17">
+        <v>1.7586341928700122E-2</v>
+      </c>
+      <c r="J212" s="13">
+        <v>256592.05815036799</v>
+      </c>
+      <c r="K212" s="17">
+        <v>3.2249236104222812E-2</v>
+      </c>
+      <c r="L212" s="13">
+        <v>274374.60716168198</v>
+      </c>
+      <c r="M212" s="17">
+        <v>3.29186531405945E-3</v>
+      </c>
+      <c r="N212" s="13">
+        <v>341174.576442016</v>
+      </c>
+      <c r="O212" s="17">
+        <v>1.287782831878026E-3</v>
+      </c>
+      <c r="P212" s="13">
+        <v>432173.39223223203</v>
+      </c>
+      <c r="Q212" s="17">
+        <v>2.5265751430108008E-3</v>
+      </c>
+      <c r="R212" s="13">
+        <v>540903.22913527105</v>
+      </c>
+      <c r="S212" s="17">
+        <v>1.5877642561906713E-2</v>
+      </c>
+      <c r="T212" s="13">
+        <v>310429.28106898197</v>
+      </c>
+      <c r="U212" s="17">
+        <v>6.7460243058183877E-3</v>
+      </c>
+      <c r="V212" s="13">
+        <v>220336.57963070201</v>
+      </c>
+      <c r="W212" s="17">
+        <v>3.4592559446075644E-2</v>
+      </c>
+      <c r="X212" s="13">
+        <v>195928.33489334799</v>
+      </c>
+      <c r="Y212" s="17">
+        <v>3.4956185813607821E-2</v>
+      </c>
+      <c r="Z212" s="13">
+        <v>226699.343615069</v>
+      </c>
+      <c r="AA212" s="17">
+        <v>8.6320045407679791E-2</v>
+      </c>
+      <c r="AB212" s="13">
+        <v>278783.57548585202</v>
+      </c>
+      <c r="AC212" s="17">
+        <v>2.2118723107676264E-2</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>